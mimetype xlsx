--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -2055,2388 +2055,2484 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1505/ 1005/ 1006/ 1007/ 1008/ 1566/ 1606/ 1102, M1132/ 1212/ 1522/ 1120/ 1536; CANON LBP6000/ 6020  CB436A, CB435A, CE278A, CE285A, CF283A, CANON 728/ 712/ 725  LaserJet Pro M125/ 127/ 201/ 225 з клейкою стрічкою</t>
         </r>
       </text>
     </comment>
     <comment ref="C130" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">HP LJ P1005/P1505/P1102/M1130/1210, CF244A/CF279A/CF283A/CB435A/325X/CE278A/CE285A, glued type, з поролоном</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C131" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">LJ P1505/ 1005/ 1006/ 1007/ 1008/ 1566/ 1606/ 1102, M1132/ 1212/ 1522/ 1120/ 1536; CANON LBP6000/ 6020  CB436A, CB435A, CE278A, CE285A, CF283A, CANON 728/ 712/ 725  LaserJet Pro M125/ 127/ 201/ 225 з поролоном</t>
         </r>
       </text>
     </comment>
-    <comment ref="C131" authorId="0">
+    <comment ref="C132" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P1005/1006/1007/1008/1505/1566/1606/1102/M1120/1522/1132/1212/Canon LBP3010/3020/3100/6000/6200/MF4410/4430/4450/4550/4570/4580/435A/436A/278A/285A/Canon 712/725/726/728, з поролоном!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C133" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2030, HP LJ P2035, HP LJ P2050, HP LJ P2055, HP LJ Pro M401, HP LJ Pro M425. Canon LBP-251, Canon LBP-252, Canon LBP-253, Canon LBP-6300, Canon LBP-6310, Canon LBP-6650, Canon LBP-6670, Canon LBP-6680, Canon MF-411, Canon MF-416, Canon MF-418, Canon MF-419, Canon MF-5840, Canon MF-5880, Canon MF-5940, Canon MF-5980, Canon MF-6140, Canon MF-6180, Canon MF-6640, Canon MF-6680. З поролоном.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C132" authorId="0">
+    <comment ref="C134" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 719  3479B002  , 719H  3480B002  , 720 2617B002  , CE505A, CE505X, CF280A
 Сумісні пристрої: Canon LBP-251, Canon LBP-252, Canon LBP-253, Canon LBP-6300, Canon LBP-6310, Canon LBP-6650, Canon LBP-6670, Canon LBP-6680, Canon MF-411, Canon MF-416, Canon MF-418, Canon MF-419, Canon MF-5840, Canon MF-5880, Canon MF-5940, Canon MF-5980, Canon MF-6140, Canon MF-6180, Canon LBP-251, Canon LBP-252, Canon LBP-253, Canon LBP-6300, Canon LBP-6310, Canon LBP-6650, Canon LBP-6670, Canon LBP-6680, Canon MF-411, Canon MF-416, Canon MF-418, Canon MF-419, Canon MF-5840, Canon MF-5880, Canon MF-5940, Canon MF-5980, Canon MF-6140, Canon MF-6180, Canon MF-6640, Canon MF-6680, HP LJ P2030, HP LJ P2035, HP LJ P2050, HP LJ P2055, HP LJ P2050, HP LJ P2055, HP LJ Pro M401, HP LJ Pro M425</t>
         </r>
       </text>
     </comment>
-    <comment ref="C133" authorId="0">
+    <comment ref="C135" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3015, LJ Enterprise Flow M525C/M525DN/M525F, LJ Pro M521DN/M521DW. CE255A/CE255X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C134" authorId="0">
+    <comment ref="C136" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3015, LJ Enterprise Flow M525C/M525DN/M525F, LJ Pro M521DN/M521DW. CE255A/CE255X. З поролоном.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C135" authorId="0">
+    <comment ref="C137" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3015, LJ Enterprise Flow M525C/M525DN/M525F, LJ Pro M521DN/M521DW. CE255A/CE255X без поролону</t>
         </r>
       </text>
     </comment>
-    <comment ref="C136" authorId="0">
+    <comment ref="C138" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 2400/ 2410/ 2420/ 2430, P3005, P3015, M3027/ 3035; CANON 510 Q6511A/Q6511X, Q7551A/Q7551X, CE255A/CE255X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C137" authorId="0">
+    <comment ref="C139" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 2400/ 2410/ 2420/ 2430, P3005, P3015, M3027/ 3035; CANON 510 Q6511A/Q6511X, Q7551A/Q7551X, CE255A/CE255X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C138" authorId="0">
+    <comment ref="C140" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2400/2410/2420/2430 / P3005 / 3015 / M3027 / 3035 / M525, Q 6511A / 7551A / CE255A</t>
         </r>
       </text>
     </comment>
-    <comment ref="G138" authorId="0">
+    <comment ref="G140" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C139" authorId="0">
+    <comment ref="C141" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014/4015/4515/LJ 4200/4240/4250/4300/4350/Enterprise M601/602/603/604/605/606/630/M4555/Canon LBP-351/352/Q1338A/Q1339A/Q5949A/CC364A/CF281A/CE390A/Canon 039/039H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C140" authorId="0">
+    <comment ref="C142" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014/4015/4515/LJ 4200/4240/4250/4300/4350/Enterprise M601/602/603/604/605/606/630/M4555/Canon LBP-351/352/Q1338A/Q1339A/Q5949A/CC364A/CF281A/CE390A/Canon 039/039H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C141" authorId="0">
+    <comment ref="C143" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014/4015/4515/LJ 4200/4240/4250/4300/4350/Enterprise M601/602/603/604/605/606/630/M4555/Canon LBP-351/352/Q1338A/Q1339A/Q5949A/CC364A/CF281A/CE390A/Canon 039/039H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C142" authorId="0">
+    <comment ref="C144" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014/4015/4515/LJ 4200/4240/4250/4300/4350/Enterprise M601/602/603/604/605/606/630/M4555/Canon LBP-351/352/Q1338A/Q1339A/Q5949A/CC364A/CF281A/CE390A/Canon 039/039H з поролоном.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C143" authorId="0">
+    <comment ref="C145" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014/4015/4515/LJ 4200/4240/4250/4300/4350/Enterprise M601/602/603/604/605/606/630/M4555/Canon LBP-351/352/Q1338A/Q1339A/Q5949A/CC364A/CF281A/CE390A/Canon 039/039H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C144" authorId="0">
+    <comment ref="C146" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Совместимые картриджи: 039  0287C001 , 039H  0288C001 , CC364A, CC364X, CE390A, CE390X, CF281A, CF281X, Q1338A, Q1339A, Q5942A, Q5942X
 Совместимые устройства: Canon LBP-351, Canon LBP-352, Canon LBP-351, Canon LBP-352, HP LJ P4010, HP LJ P4014, HP LJ P4015, HP LJ P4510, HP LJ P4515, HP LJ P4010, HP LJ P4014, HP LJ P4015, HP LJ P4510, HP LJ P4515, HP LJ M4555, HP LJ M601, HP LJ M602, HP LJ M603, HP LJ M4555, HP LJ M602, HP LJ M603, HP LJ M604, HP LJ M605, HP LJ M606, HP LJ M625, HP LJ M630, HP LJ M605, HP LJ M606, HP LJ M625, HP LJ M630, HP LJ 4200, HP LJ 4300, HP LJ 4240, HP LJ 4250, HP LJ 4350, HP LJ 4240, HP LJ 4250, HP LJ 4350</t>
         </r>
       </text>
     </comment>
-    <comment ref="C145" authorId="0">
+    <comment ref="C147" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014/4015/4515/LJ 4200/4240/4250/4300/4350/Enterprise M601/602/603/604/605/606/630/M4555/Canon LBP-351/352/Q1338A/Q1339A/Q5949A/CC364A/CF281A/CE390A/Canon 039/039H без уплотнителя</t>
         </r>
       </text>
     </comment>
-    <comment ref="C146" authorId="0">
+    <comment ref="C148" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014/4015/4515/LJ 4200/4240/4250/4300/4350/Enterprise M601/602/603/604/605/606/630/M4555/Canon LBP-351/352/Q1338A/Q1339A/Q5949A/CC364A/CF281A/CE390A/Canon 039/039H</t>
         </r>
       </text>
     </comment>
-    <comment ref="G146" authorId="0">
+    <comment ref="G148" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C147" authorId="0">
+    <comment ref="C149" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Дозирующее лезвие  Doctor blade  HP LJ PRO M 102, HP LJ PRO M 104, HP LJ PRO M 130, HP LJ PRO M 132, HP LJ PRO M 203, HP LJ PRO M 220, HP LJ PRO M 227 Pk. qty. 1 inp=10 pcs, 1 mbox=150 pcs Sales quantity unit 10 pcs Weight 0,031 kg / pcs</t>
         </r>
       </text>
     </comment>
-    <comment ref="G147" authorId="0">
+    <comment ref="G149" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C148" authorId="0">
+    <comment ref="C150" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M102/M104/M130/M132/M203/M277, CF217A/CF230A/CF219A/CF232A/Canon  047/049</t>
         </r>
       </text>
     </comment>
-    <comment ref="C149" authorId="0">
+    <comment ref="C151" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M102 / M104 / M130 / M132 / M203 / M277, CF217A / CF230A з поролоном</t>
         </r>
       </text>
     </comment>
-    <comment ref="C150" authorId="0">
+    <comment ref="C152" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M102/M104/M130/M132/M203/M277, CF217A/CF230A/CF219A/CF232A/Canon  047/049</t>
         </r>
       </text>
     </comment>
-    <comment ref="C151" authorId="0">
+    <comment ref="C153" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M102/M104/M130/M132/M203/M277, CF217A/CF230A/CF219A/CF232A/Canon  047/049</t>
         </r>
       </text>
     </comment>
-    <comment ref="C152" authorId="0">
+    <comment ref="C154" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M102/M104/M130/M132/M203/M277, CF217A/CF230A/CF219A/CF232A/Canon  047/049</t>
         </r>
       </text>
     </comment>
-    <comment ref="C153" authorId="0">
+    <comment ref="C155" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M102/M104/M130/M132/M203/M277, CF217A/CF230A OEM Blade! Супер якість with PU</t>
         </r>
       </text>
     </comment>
-    <comment ref="C154" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C155" authorId="0">
+    <comment ref="C156" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Тільки для сумісних картриджів. HP LJ Pro M102 / M104 / M130 / M132 / M203 / M277, CF217A / CF230A without PU! Без поролону.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C157" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ M102/104/M130/132, CF217A, type A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C158" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M15, HP LJ Pro M16, HP LJ Pro M28, HP LJ Pro M29, CF244A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C156" authorId="0">
+    <comment ref="C159" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M15, HP LJ Pro M16, HP LJ Pro M28, HP LJ Pro M29, CF244A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C157" authorId="0">
+    <comment ref="C160" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M15, HP LJ Pro M16, HP LJ Pro M28, HP LJ Pro M29, CF244A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C158" authorId="0">
+    <comment ref="C161" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M15, HP LJ Pro M16, HP LJ Pro M28, HP LJ Pro M29, CF244A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C159" authorId="0">
+    <comment ref="C162" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/403/404/426/427/428/M501/506/527/M304/W402/Canon LBP212/214/215/223/226/228/312/MF-421/426/428/429/443/445/446/449/522/525/CF226A/CF226X/CF228A/CF259A/CF259X/CF287A/CF287X/Canon 041/041H/052/052H/057/057H/3010C002/0453C002/2200C002/0452C002/2199C002/3009C002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C160" authorId="0">
+    <comment ref="C163" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/403/404/426/427/428/M501/506/527/M304/W402/Canon LBP212/214/215/223/226/228/312/MF-421/426/428/429/443/445/446/449/522/525/CF226A/CF226X/CF228A/CF259A/CF259X/CF287A/CF287X/Canon 041/041H/052/052H/057/057H/3010C002/0453C002/2200C002/0452C002/2199C002/3009C002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C161" authorId="0">
+    <comment ref="C164" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/403/404/426/427/428/M501/506/527/M304/W402/Canon LBP212/214/215/223/226/228/312/MF-421/426/428/429/443/445/446/449/522/525/CF226A/CF226X/CF228A/CF259A/CF259X/CF287A/CF287X/Canon 041/041H/052/052H/057/057H/3010C002/0453C002/2200C002/0452C002/2199C002/3009C002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C162" authorId="0">
+    <comment ref="C165" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/403/404/426/427/428/M501/506/527/M304/W402/Canon LBP212/214/215/223/226/228/312/MF-421/426/428/429/443/445/446/449/522/525/CF226A/CF226X/CF228A/CF259A/CF259X/CF287A/CF287X/Canon 041/041H/052/052H/057/057H/3010C002/0453C002/2200C002/0452C002/2199C002/3009C002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C163" authorId="0">
+    <comment ref="C166" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/403/404/426/427/428/M501/506/527/M304/W402/Canon LBP212/214/215/223/226/228/312/MF-421/426/428/429/443/445/446/449/522/525/CF226A/CF226X/CF228A/CF259A/CF259X/CF287A/CF287X/Canon 041/041H/052/052H/057/057H/3010C002/0453C002/2200C002/0452C002/2199C002/3009C002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C164" authorId="0">
+    <comment ref="C167" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/403/404/426/427/428/M501/506/527/M304/W402/Canon LBP212/214/215/223/226/228/312/MF-421/426/428/429/443/445/446/449/522/525/CF226A/CF226X/CF228A/CF259A/CF259X/CF287A/CF287X/Canon 041/041H/052/052H/057/057H/3010C002/0453C002/2200C002/0452C002/2199C002/3009C002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C165" authorId="0">
+    <comment ref="C168" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/403/404/426/427/428/M501/506/527/M304/W402/Canon LBP212/214/215/223/226/228/312/MF-421/426/428/429/443/445/446/449/522/525/CF226A/CF226X/CF228A/CF259A/CF259X/CF287A/CF287X/Canon 041/041H/052/052H/057/057H/3010C002/0453C002/2200C002/0452C002/2199C002/3009C002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C166" authorId="0">
+    <comment ref="C169" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro M402/426  CF226A/X  LJM527c/M506dn/M506x/ M527dn  CF287A ?anon LBP212DW/214DW/215X/MF421DW/426DW/428X/MF429X/ MF540 / MF443DW / MF445dw / MF446X / MF449X / MF542X / MF543X / LBP223 / LBP226 / LBP228X / LBP325X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C167" authorId="0">
+    <comment ref="C170" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ M402/426/Enterprise M506/527, CF226A/CF287A, з поролоном</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C171" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">045 Bk, 045 C, 045 M, 045 Y, 045H BK, 045H C, 045H M, 045H Y, 046 Bk, 046 C, 046 M, 046 Y, 046H Bk, 046H C, 046H M, 046H Y, 055 Bk, 055 C, 055 M, 055 Y, 055H Bk, 055H C, 055H M, 055H Y, 067 Bk, 067 C, 067 M, 067 Y, 067H Bk, 067H C, 067H M, 067H Y, CF400AHP, CF400XHP, CF401AHP, CF401XHP, CF402AHP, CF402XHP, CF403AHP, CF403XHP, CF410AHP, CF410XHP, CF411AHP, CF411XHP, CF412AHP, CF412XHP, CF413AHP, CF413XHP, CF540AHP, CF540XHP, CF541AHP, CF541XHP, CF542AHP, CF542XHP, CF543AHP, CF543XHP, T09 Bk, T09 C, T09 M, T09 Y, W2030A  415A , W2030X  415X , W2031A  415A , W2031X  415X , W2032A  415A , W2032X  415X , W2033A  415A , W2033X  415X , W2210A  207A , W2210X  207X , W2211A  207A , W2211X  207X , W2212A  207A , W2212X  207X , W2213A  207A , W2213X  207X , W2410A  216A Bk , W2411A  216A C , W2412A  216A Y , W2413A  216A M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C168" authorId="0">
-[...24 lines deleted...]
-    <comment ref="C169" authorId="0">
+    <comment ref="C172" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP122/MF272/275/HP LJ M211/212/236, Canon 071/W1360A/136A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C173" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP122/MF272/275/HP LJ M211/212/236, Canon 071/W1360A/136A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C174" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Neverstop Laser 1000/1200MFP/1202</t>
         </r>
       </text>
     </comment>
-    <comment ref="C170" authorId="0">
+    <comment ref="C175" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Lexmark MS310/312/410/510/610</t>
         </r>
       </text>
     </comment>
-    <comment ref="C171" authorId="0">
+    <comment ref="C176" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Minolta MagiColor 1600/1650/1680/1690</t>
         </r>
       </text>
     </comment>
-    <comment ref="C172" authorId="0">
+    <comment ref="C177" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B401/411/412/431/412/432/512/MB461/471/472/491/492/562/721/731/MB760</t>
         </r>
       </text>
     </comment>
-    <comment ref="C173" authorId="0">
+    <comment ref="C178" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI B401/411/412/431/412/432/512/MB461/471/472/491/492/562/721/731/MB760</t>
         </r>
       </text>
     </comment>
-    <comment ref="C174" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C175" authorId="0">
+    <comment ref="C179" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">OKI B401/411/B412/B431/432/512/MB461/471/491/492/562/Xerox Phaser 3100/Ricoh S1000</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C180" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B401/411/412/431/412/432/512/MB461/471/472/491/492/562/721/731/MB760</t>
         </r>
       </text>
     </comment>
-    <comment ref="C176" authorId="0">
+    <comment ref="C181" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI B410/430/4400/4600</t>
         </r>
       </text>
     </comment>
-    <comment ref="C177" authorId="0">
+    <comment ref="C182" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI B6200/6300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C178" authorId="0">
+    <comment ref="C183" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI B6200/6250/6300/6500/ Xerox DocuPrint 240/340/Phaser 4500/Epson N3000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C179" authorId="0">
+    <comment ref="C184" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum PC-210E/211EV. Для Pantum P2200,P2207,P2507, P2500W,P2500NW, M6500,M6500W,M6500NW,M6550NW,M6607NW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C180" authorId="0">
+    <comment ref="C185" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum PC-210E/211EV. Для Pantum P2200,P2207,P2507, P2500W,P2500NW, M6500,M6500W,M6500NW,M6550NW,M6607NW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C181" authorId="0">
+    <comment ref="C186" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum PC-210E/211EV. Для Pantum P2200,P2207,P2507, P2500W,P2500NW, M6500,M6500W,M6500NW,M6550NW,M6607NW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C182" authorId="0">
+    <comment ref="C187" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтера Pantum-M6500, Pantum-M6507, Pantum-M6607, Pantum-P2200, Pantum-P2207, Pantum-P2507. Для картриджа Pantum PC-211EV.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C183" authorId="0">
+    <comment ref="C188" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтера Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302. Для картриджа Pantum DL-420.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C184" authorId="0">
+    <comment ref="C189" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтера Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302. Для картриджа Pantum DL-420.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C185" authorId="0">
+    <comment ref="C190" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтера Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302. Для картриджа Pantum DL-420.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C186" authorId="0">
+    <comment ref="C191" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтера Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302. Для картриджа Pantum DL-420.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C187" authorId="0">
+    <comment ref="C192" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio SP C220/221/222/231/232/240/242/310/311/312</t>
         </r>
       </text>
     </comment>
-    <comment ref="C188" authorId="0">
+    <comment ref="C193" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio SP3400/3410/406522</t>
         </r>
       </text>
     </comment>
-    <comment ref="C189" authorId="0">
+    <comment ref="C194" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR CLP-310/315/ CLX-3170/3175</t>
         </r>
       </text>
     </comment>
-    <comment ref="C190" authorId="0">
+    <comment ref="C195" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR CLP-310/315/ CLX-3170/3175</t>
         </r>
       </text>
     </comment>
-    <comment ref="C191" authorId="0">
+    <comment ref="C196" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR CLP-320/325/ 326/CLX-3185/CLT-K407S</t>
         </r>
       </text>
     </comment>
-    <comment ref="C192" authorId="0">
+    <comment ref="C197" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR CLP-320/325/ 326/CLX-3185/CLT-K407S з поролоном!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C193" authorId="0">
+    <comment ref="C198" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR CLP-320/325/ 326/CLX-3185/CLT-K407S</t>
         </r>
       </text>
     </comment>
-    <comment ref="C194" authorId="0">
+    <comment ref="C199" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung CLP-320/325/326/C LX-3185/CLT-K407S</t>
         </r>
       </text>
     </comment>
-    <comment ref="C195" authorId="0">
+    <comment ref="C200" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR CLP-360/365/ CLX-3300/3305/ 178NW / 179fnw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C196" authorId="0">
+    <comment ref="C201" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR CLP-360/365/ 366/368/CLX-3300/3305/Xpress C430/480/ProXpress SL-M4030/408 0/HP COLOR Laser 150/170/MFP 178/179/CLT-406/CLT-404/MLT-D201/W2070A/2071A/2072A/2073A/117A, з поролоном!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C197" authorId="0">
+    <comment ref="C202" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR CLP-360/365/ 366/368/CLX-3300/3305/Xpress C430/480/ProXpress SL-M4030/408 0/HP COLOR Laser 150/170/MFP 178/179/CLT-406/CLT-404/MLT-D201/W2070A/2071A/2072A/2073A/117A, з поролоном!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C198" authorId="0">
+    <comment ref="C203" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung CLP-360/365/410/430/460/480/CLX-3305/HP COLOR LJ 150/178/179, W2070A/W2071A/W2072A/W2073A/117A, з поролоном</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C204" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR CLP-360/365/ 366/368/CLX-3300/3305/Xpress C430/480/ProXpress SL-M4030/408 0/HP COLOR Laser 150/170/MFP 178/179/CLT-406/CLT-404/MLT-D201/W2070A/2071A/2072A/2073A/117A, з поролоном!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C199" authorId="0">
+    <comment ref="C205" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR CLP-415/CLX -4195/Xpress SL-C1810/1860</t>
         </r>
       </text>
     </comment>
-    <comment ref="C200" authorId="0">
+    <comment ref="C206" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung CLP-660 LP188MS</t>
         </r>
       </text>
     </comment>
-    <comment ref="C201" authorId="0">
+    <comment ref="C207" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1010/ 20M/ 1210/ 20M/ 50/ 1430/ 4500/ 4600/ 5100, SF5100; LEXMARK E210; XEROX 4525, Phaser 3110/ 3210  ML-1210, ML-4500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C202" authorId="0">
+    <comment ref="C208" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1010/ 1020M/ 1210/ 1220M/ 1250/ 1430/ 4500/ 4600/ 5100, SF5100; Lexmark E210; XEROX 4525  ML-1210, ML-4500  з поролоном</t>
         </r>
       </text>
     </comment>
-    <comment ref="C203" authorId="0">
+    <comment ref="C209" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML 1610/ 1615/ 2010/ 2015/ 2510/ 2570, SCX-4216/ 4321/ 4521/ 4725, XEROX WC PE220, Phaser 3117/ 3122/ 3124/ 3125/ 3200  ML-1610, ML-2010, SCX-4521, SCX-4725, XEROX 013R00621, 106R01159, 113R00730  з поролоном</t>
         </r>
       </text>
     </comment>
-    <comment ref="C204" authorId="0">
+    <comment ref="C210" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML 1610/ 1615/ 2010/ 2015/ 2510/ 2570, SCX-4216/ 4321/ 4521/ 4725/SCX-4650N/ SCX-4655FN, XEROX WC PE220, Phaser 3117/ 3122/ 3124/ 3125/ 3200  ML-1610, ML-2010, SCX-4521, SCX-4725, XEROX 013R00621, 106R01159, 113R00730 , з поролоном!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C205" authorId="0">
+    <comment ref="C211" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML 1610/ 1615/ 2010/ 2015/ 2510/ 2570, SCX-4216/ 4321/ 4521/ 4725/SCX-4650N/ SCX-4655FN, XEROX WC PE220, Phaser 3117/ 3122/ 3124/ 3125/ 3200  ML-1610, ML-2010, SCX-4521, SCX-4725, XEROX 013R00621, 106R01159, 113R00730 , з поролоном!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C206" authorId="0">
+    <comment ref="C212" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML 1610/ 1615/ 2010/ 2015/ 2510/ 2570, SCX-4216/ 4321/ 4521/ 4725/SCX-4650N/ SCX-4655FN, XEROX WC PE220, Phaser 3117/ 3122/ 3124/ 3125/ 3200  ML-1610, ML-2010, SCX-4521, SCX-4725, XEROX 013R00621, 106R01159, 113R00730  з поролоном</t>
         </r>
       </text>
     </comment>
-    <comment ref="C207" authorId="0">
+    <comment ref="C213" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML 1610/ 1615/ 2010/ 2015/ 2510/ 2570, SCX-4216/ 4321/ 4521/ 4725, XEROX WC PE220, Phaser 3117/ 3122/ 3124/ 3125/ 3200  ML-1610, ML-2010, SCX-4521, SCX-4725, XEROX 013R00621, 106R01159, 113R00730  з поролоном</t>
         </r>
       </text>
     </comment>
-    <comment ref="C208" authorId="0">
+    <comment ref="C214" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML 1610/ 1615/ 2010/ 2015/ 2510/ 2570, SCX-4216/ 4321/ 4521/ 4725/SCX-4650N/ SCX-4655FN, XEROX WC PE220, Phaser 3117/ 3122/ 3124/ 3125/ 3200  ML-1610, ML-2010, SCX-4521, SCX-4725, XEROX 013R00621, 106R01159, 113R00730 , з поролоном!</t>
         </r>
       </text>
     </comment>
-    <comment ref="G208" authorId="0">
+    <comment ref="G214" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C209" authorId="0">
+    <comment ref="C215" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1660/1661/1665/1667/1675/ 1676/1860/1861/1865/ 1866/SCX3200/3205/3207/ HP Laser 107/135/137  W1106A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C210" authorId="0">
+    <comment ref="C216" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1660/1661/1665/1667/1675/ 1676/1860/1861/1865/ 1866/SCX3200/3205/3207/ HP Laser 107/135/137  W1106A , з поролоном!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C211" authorId="0">
+    <comment ref="C217" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1660/1661/1665/1667/1675/ 1676/1860/1861/1865/ 1866/SCX3200/3205/3207/ HP Laser 107/135/137  W1106A , з поролоном!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C212" authorId="0">
+    <comment ref="C218" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1660/1661/1665/1667/1675/ 1676/1860/1861/1865/ 1866/SCX3200/3205/3207/ HP Laser 107/135/137  W1106A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C213" authorId="0">
+    <comment ref="C219" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1660/1661/1665/1667/1675/ 1676/1860/1861/1865/ 1866/SCX3200/3205/3207/ HP Laser 107/135/137  W1106A  з поролоном</t>
         </r>
       </text>
     </comment>
-    <comment ref="C214" authorId="0">
+    <comment ref="C220" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1660/1661/1665/1667/1675/ 1676/1860/1861/1865/ 1866/SCX3200/3205/3207/ HP Laser 107/135/137  W1106A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C215" authorId="0">
+    <comment ref="C221" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1510/ 1520/ 1710/ 1740/ 1745/ 1750, SCX-4016/ 4116/ 4216/ 4100/ 4200/ 4220/ 4300, SF-560R; XEROX WC 3119/ PE114/ PE16, Phaser 3116/ 3120/ 3130  ML-1520, ML-1710, MLT-D109S, SCX-D4200, SCX-4216, SCX-4100, XEROX 013R00607, 013R00625, 109R00748, 109R00725, 113R00667 , з поролоном</t>
         </r>
       </text>
     </comment>
-    <comment ref="C216" authorId="0">
+    <comment ref="C222" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1510/ 1520/ 1710/ 1740/ 1745/ 1750, SCX-4016/ 4116/ 4216/ 4100/ 4200/ 4220/ 4300, SF-560R; XEROX WC 3119/ PE114/ PE16, Phaser 3116/ 3120/ 3130  ML-1520, ML-1710, MLT-D109S, SCX-D4200, SCX-4216, SCX-4100, XEROX 013R00607, 013R00625, 109R00748, 109R00725, 113R00667  з поролоном</t>
         </r>
       </text>
     </comment>
-    <comment ref="C217" authorId="0">
+    <comment ref="C223" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1510/ 1520/ 1710/ 1740/ 1745/ 1750, SCX-4016/ 4116/ 4216/ 4100/ 4200/ 4220/ 4300, SF-560R; XEROX WC 3119/ PE114/ PE16, Phaser 3116/ 3120/ 3130  ML-1520, ML-1710, MLT-D109S, SCX-D4200, SCX-4216, SCX-4100, XEROX 013R00607, 013R00625, 109R00748, 109R00725, 113R00667</t>
         </r>
       </text>
     </comment>
-    <comment ref="G217" authorId="0">
+    <comment ref="G223" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 5шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C218" authorId="0">
+    <comment ref="C224" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1510/ 1520/ 1710/ 1740/ 1745/ 1750, SCX-4016/ 4116/ 4216/ 4100/ 4200/ 4220/ 4300, SF-560R XEROX WC 3119/ PE114/ PE16, Phaser 3116/ 3120/ 3130  ML-1520, ML-1710, MLT-D109S, SCX-D4200, SCX-4216, SCX-4100, XEROX 013R00607, 013R00625, 109R00748, 109R00725, 113R00667</t>
         </r>
       </text>
     </comment>
-    <comment ref="C219" authorId="0">
+    <comment ref="C225" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1510/ 1520/ 1710/ 1740/ 1745/ 1750, SCX-4016/ 4116/ 4216/ 4100/ 4200/ 4220/ 4300, SF-560R; XEROX WC 3119/ PE114/ PE16, Phaser 3116/ 3120/ 3130  ML-1520, ML-1710, MLT-D109S, SCX-D4200, SCX-4216, SCX-4100, XEROX 013R00607, 013R00625, 109R00748, 109R00725, 113R00667 , з поролоном</t>
         </r>
       </text>
     </comment>
-    <comment ref="C220" authorId="0">
+    <comment ref="C226" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1710/1740/1745/1750/1510 / SCX-4016/4100/4116/4200/4216/4300/4310/4315 / SF-56 0R / Xerox Phaser 3115/3116/3120/3121/3130 / Savin Fax 3810/3820, з поролоном в комплекті.. 013R00607, 013R00625, 109R00748, 109R00725, 113R00667</t>
         </r>
       </text>
     </comment>
-    <comment ref="G220" authorId="0">
+    <comment ref="G226" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C221" authorId="0">
+    <comment ref="C227" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1910/ 2450/ 2525/ 2850/ 2855,SCX4600/ 4828 Xerox Phaser 3140/3250/WC 3210/3220 з поролоном</t>
         </r>
       </text>
     </comment>
-    <comment ref="C222" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G222" authorId="0">
+    <comment ref="C228" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1910/2850/2525/SCX-4600/4824/4828/Xerox Phaser 3140/3250/WorkCentre 3210/3220, з поролоном!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G228" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C223" authorId="0">
+    <comment ref="C229" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1910/2850/2525/S CX-4600/4824/4828/Xerox Phaser 3140/3250/WC 3210/3220, з поролоном!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C224" authorId="0">
+    <comment ref="C230" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1910/2450/2525/2850/2855,SCX4600/4828, XEROX PHASER 3140/3250, WC3210/3220 MLT-D105 з поролоном</t>
         </r>
       </text>
     </comment>
-    <comment ref="C225" authorId="0">
+    <comment ref="C231" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1910/2850/2525/S CX-4600/4824/4828/Xerox Phaser 3140/3250/WC 3210/3220, з поролоном!</t>
         </r>
       </text>
     </comment>
-    <comment ref="G225" authorId="0">
+    <comment ref="G231" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 5шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C226" authorId="0">
+    <comment ref="C232" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1910/2850/2525/S CX-4600/4824/4828/Xerox Phaser 3140/3250/WC 3210/3220</t>
         </r>
       </text>
     </comment>
-    <comment ref="C227" authorId="0">
+    <comment ref="C233" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2160/2161/2162/2163/2165/2166/2167/2168/SCX-3400/3405/3407/SL-M2020 /2022/2023/2026/2070/2071/2074/2077 MLT-D101S, MLT-D111S з поролоном</t>
         </r>
       </text>
     </comment>
-    <comment ref="C228" authorId="0">
+    <comment ref="C234" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2160/2161/2162/2163/2165/2166/2167/2168/SCX-3400/3405/3407/SL-M2020 /2022/2023/2026/2070/2071/2074/2077 MLT-D101S, MLT-D111S з поролоном</t>
         </r>
       </text>
     </comment>
-    <comment ref="G228" authorId="0">
+    <comment ref="G234" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C229" authorId="0">
+    <comment ref="C235" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2160/2161/2162/2163/2165/2166/2167/2168/SCX-3400/3405/3407/SL-M2020 /2022/2023/2026/2070/2071/2074/2077 MLT-D101S, MLT-D111S з поролоном</t>
         </r>
       </text>
     </comment>
-    <comment ref="C230" authorId="0">
+    <comment ref="C236" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2160/2161/2162/2163/2165/2166/2167/2168/SCX-3400/3405/3407/SL-M2020 /2022/2023/2026/2070/2071/2074/2077 MLT-D101S, MLT-D111S з поролоном</t>
         </r>
       </text>
     </comment>
-    <comment ref="C231" authorId="0">
+    <comment ref="C237" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Doctor blade  SAMSUNG ML 2020, SAMSUNG ML 2070, ML 2160 Картридж MLT-D101S, 101</t>
         </r>
       </text>
     </comment>
-    <comment ref="C232" authorId="0">
+    <comment ref="C238" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2160/ 2165/ SCX-3400/ 3405/ M2020/ M2070; SF760P/MLT-D101 з поролоном</t>
         </r>
       </text>
     </comment>
-    <comment ref="C233" authorId="0">
+    <comment ref="C239" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2160/2161/2162/2163/2165/2166/2167/2168/SCX-3400/3405/3407/SL-M2020 /2022/2023/2026/2070/2071/2074/2077 MLT-D101S, MLT-D111S з поролоном!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C234" authorId="0">
+    <comment ref="C240" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2250/SCX-4720/X erox Pe120/3150</t>
         </r>
       </text>
     </comment>
-    <comment ref="C235" authorId="0">
+    <comment ref="C241" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2250/SCX-4720/X erox Pe120/3150</t>
         </r>
       </text>
     </comment>
-    <comment ref="C236" authorId="0">
+    <comment ref="C242" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2250/2251, SCX-4520/4720/4720; DELL 1600; Xerox PE120/3150; Tally Genicom 9022  ML-2250, SCX-4720, Xerox 013R00606, 109R00746  з поролоном</t>
         </r>
       </text>
     </comment>
-    <comment ref="C237" authorId="0">
+    <comment ref="C243" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2950/2955/CSX-4727/4728/4729/SL-M2620/2625/2670/2820/2825/2870/2875/2876/Xerox Phaser 3052/3260/WC 3215/3225</t>
         </r>
       </text>
     </comment>
-    <comment ref="C238" authorId="0">
+    <comment ref="C244" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Doctor blade  SAMSUNG ML 2950/SL-M2626 ML-2955, SCX-4729, M2620, M2820, M2670, M2870, M2625, M2825 Совместимость с принтерами и МФУ Самсунг: ML-2950, ML-2955, SCX-4728, SCX-4729, SL-M2625, SL-M2626, SL-M2675, SL-M2676, SL-M2820, SL-M2825, SL-M2826, SL-M2870, SL-M2875, SL-M2876, Xerox Phaser 3052, 3260, WorkCentre 3215/3225 MFP. Подходит к картриджам серии MLT-D103S, MLT-D103L, MLT-D115S, MLT-D115L, MLT-D116S, MLT-D116L</t>
         </r>
       </text>
     </comment>
-    <comment ref="C239" authorId="0">
+    <comment ref="C245" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Doctor blade  SAMSUNG ML 2950/SL-M2626 ML-2955, SCX-4729, M2620, M2820, M2670, M2870, M2625, M2825 Совместимость с принтерами и МФУ Самсунг: ML-2950, ML-2955, SCX-4728, SCX-4729, SL-M2625, SL-M2626, SL-M2675, SL-M2676, SL-M2820, SL-M2825, SL-M2826, SL-M2870, SL-M2875, SL-M2876, Xerox Phaser 3052, 3260, WorkCentre 3215/3225 MFP. Подходит к картриджам серии MLT-D103S, MLT-D103L, MLT-D115S, MLT-D115L, MLT-D116S, MLT-D116L</t>
         </r>
       </text>
     </comment>
-    <comment ref="C240" authorId="0">
+    <comment ref="C246" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2950/2955/CSX-4727/4728/4729/SL-M2620/2625/2670/2820/2825/2870/2875/2876/Xerox Phaser 3052/3260/WC 3215/3225 з поролоном</t>
         </r>
       </text>
     </comment>
-    <comment ref="C241" authorId="0">
+    <comment ref="C247" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Совместимость: Samsung ML-2950 / ML-2955 / SCX-4728 MFP / SCX-4729 MFP / SL-M2625  Xpress  / SL-M2626  Xpress  / SL-M2675 MFP  Xpress  / SL-M2676 MFP  Xpress  / SL-M2820  Xpress  / SL-M2825  Xpress  /  SL-M2826  Xpress  / SL-M2870 MFP  Xpress  / SL-M2875 MFP  Xpress  / SL-M2876 MFP   Xpress  Картридж: MLT-D103S / MLT-D103L / MLT-D115S / MLT-D115L / MLT-D116S / MLT-D116L</t>
         </r>
       </text>
     </comment>
-    <comment ref="C242" authorId="0">
+    <comment ref="C248" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2950/2955/CSX-4727/4728/4729/SL-M2620/2625/2670/2820/2825/2870/2875/2876/Xerox Phaser 3052/3260/WC 3215/3225, з поролоном</t>
         </r>
       </text>
     </comment>
-    <comment ref="C243" authorId="0">
+    <comment ref="C249" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2950/2951/2955/SCX-4728/4729/SL-M2620/2625/2670/2820/2825/2870/2875/2876/Xerox Phaser 3052/3260/WC 3215/3225/MLT-D103/D115</t>
         </r>
       </text>
     </comment>
-    <comment ref="C244" authorId="0">
+    <comment ref="C250" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3050/3051/3060/3470/3471/3475/1635/SCX-5530/5635/5835/5935/Tektronix/Xerox Phaser 3300/3428/3435/3635/WC 3550, ML-D3050, с поролоном</t>
         </r>
       </text>
     </comment>
-    <comment ref="C245" authorId="0">
+    <comment ref="C251" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3050/3051/3060/3470/3471/3475/1635/SCX-5530/5635/5835/5935/Tektronix/Xerox Phaser 3300/3428/3435/3635/WC 3550, ML-D3050, з поролоном</t>
         </r>
       </text>
     </comment>
-    <comment ref="C246" authorId="0">
+    <comment ref="C252" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNG ML-3050 без поролона</t>
         </r>
       </text>
     </comment>
-    <comment ref="C247" authorId="0">
+    <comment ref="C253" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3050/3051/3060/3470/3471/3475/1635/SCX-5530/5635/5835/5935/Tektronix/Xerox Phaser 3300/3428/3435/3635/WC 3550, ML-D3050</t>
         </r>
       </text>
     </comment>
-    <comment ref="C248" authorId="0">
+    <comment ref="C254" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3310/3710/3750/3753/4510/5510/6510/SCX-4833/5637/5639/5737/5739/Xpress SL-M3320/3325/3370/3375/3820/3825/3870/3875/4020/4070/Xerox Phaser 3320/3330/WorkCentre 3312/3315/3325/3345, MLT-D203/D205/D305/R204/106R02310/106R02312, з поролоном.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C249" authorId="0">
+    <comment ref="C255" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3310/3710/3750/3753/4510/5510/6510/SCX-4833/5637/5639/5737/5739/Xpress SL-M3320/3325/3370/3375/3820/3825/3870/3875/4020/4070/Xerox Phaser 3320/3330/WorkCentre 3312/3315/3325/3345, MLT-D203/D205/D305/R204/106R02310/106R02312, з поролоном.</t>
         </r>
       </text>
     </comment>
-    <comment ref="G249" authorId="0">
+    <comment ref="G255" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C250" authorId="0">
+    <comment ref="C256" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3310/3710/3750/3753/4510/5510/6510/SCX-4833/5637/5639/5737/5739/Xpress SL-M3320/3325/3370/3375/3820/3825/3870/3875/4020/4070/Xerox Phaser 3320/3330/WorkCentre 3312/3315/3325/3345, MLT-D203/D205/D305/R204/106R02310/106R02312, з поролоном.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C251" authorId="0">
+    <comment ref="C257" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3310/3710/3750/3753/4510/5510/6510/SCX-4833/5637/5639/5737/5739/Xpress SL-M3320/3325/3370/3375/3820/3825/3870/3875/4020/4070/Xerox Phaser 3320/3330/WorkCentre 3312/3315/3325/3345, MLT-D203/D205/D305/R204/106R02310/106R02312</t>
         </r>
       </text>
     </comment>
-    <comment ref="C252" authorId="0">
+    <comment ref="C258" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: MLT-D201L, MLT-D201S, MLT-D203E  SU887A , MLT-D203L  SU899A , MLT-D203S  SU909A , MLT-D203U  SU917A , MLT-D205E  SU953A , MLT-D205L  SU965A , MLT-D205S  SU976A , MLT-D305L, 106R02304, 106R02306, 106R02308, 106R02310, 106R02312
 Сумісні пристрої: Samsung SL-M4030  Xpress , Samsung SL-M4080  Xpress , Samsung SL-M4030  Xpress , Samsung SL-M4080  Xpress , Samsung SL-M3820  Xpress , Samsung SL-M3870  Xpress , Samsung SL-M4020  Xpress , Samsung SL-M4070  Xpress , Samsung SL-M4072  Xpress , Samsung SL-M3320  Xpress , Samsung SL-M3370  Xpress , Samsung SL-M3820  Xpress , Samsung SL-M3870  Xpress , Samsung SL-M3875  ProXpress , Samsung SL-M4020  Xpress , Samsung SL-M4070  Xpress , Samsung SL-M3320  Xpress , Samsung SL-M3370  Xpress , Samsung SL-M3820  Xpress , Samsung SL-M3870  Xpress , Samsung SL-M3875  ProXpress , Samsung SL-M4020  Xpress , Samsung SL-M4070  Xpress , Samsung SL-M4020  Xpress , Samsung SL-M4070  Xpress , Samsung ML-3710, Samsung ML-3712, Samsung SCX-5637</t>
         </r>
       </text>
     </comment>
-    <comment ref="C253" authorId="0">
+    <comment ref="C259" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3310/3710/3750/3753/4510/5510/6510/SCX-4833/5637/5639/5737/5739/Xpress SL-M3320/3325/3370/3375/3820/3825/3870/3875/4020/4070/Xerox Phaser 3320/3330/WorkCentre 3312/3315/3325/3345, MLT-D203/D205/D305/R204/106R02310/106R02312, з поролоном на краях!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C254" authorId="0">
+    <comment ref="C260" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML3560/3561/Xerox Phaser 3500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C255" authorId="0">
+    <comment ref="C261" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML4050/4550/4551</t>
         </r>
       </text>
     </comment>
-    <comment ref="C256" authorId="0">
+    <comment ref="C262" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX5115, Xerox WorkCentre M15/M15i, SF-830/835P</t>
         </r>
       </text>
     </comment>
-    <comment ref="C257" authorId="0">
+    <comment ref="C263" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Fuji-Xerox 17, Xerox DocuPrint N2125, IBM 4317</t>
         </r>
       </text>
     </comment>
-    <comment ref="C258" authorId="0">
+    <comment ref="C264" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DP N24/32/40, DC 220/340; Epson LP9600; ABLE 1220/1320/3321; IBM 32/40; FUJITSU LB306A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C259" authorId="0">
+    <comment ref="C265" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 3100/Minolta Page Pro 1480/1490/Ricoh SP100 0/1435/1900/2000/OKI B2500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C260" authorId="0">
+    <comment ref="C266" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WorkCentre 315/320/415/420/518/520/5016/5020/059K 35480, з поролоном</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="270">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="278">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Лезо дозувальне</t>
   </si>
   <si>
     <t>Лезо дозувальне Brother DCP-L2520/L2300/L2340/L2500/MFC-L2700, TN-630,  DB-BRO-L2300-EVP  Everprint</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Лезо дозувальне Brother DCP-L2520/L2300/L2340/L2500/MFC-L2700, TN-630,  WD-DBB2300 WELLDO</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Лезо дозувальне Brother HL-1030/1230/1240  B1240DBLADE  Static Control</t>
   </si>
   <si>
     <t>Лезо дозувальне Brother HL-1030/1230/1240  TN-430 , Foshan</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Лезо дозувальне Brother HL-1030/1230/1240 Black strip  WD-DBB2140O  WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне Brother HL-1030/1230/1240 сталеве лезо  WD-DBB2140  WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне Brother HL-1110,  TN-1035/1075/1010/1020   DB-BRO-HL-1110-EVP  Everprint</t>
   </si>
   <si>
+    <t>-27.74%</t>
+  </si>
+  <si>
     <t>Лезо дозувальне Brother HL-1110,  TN-1035/1075/1010/1020 , WELLDO</t>
   </si>
   <si>
+    <t>-19.57%</t>
+  </si>
+  <si>
     <t>Лезо дозувальне Brother HL-2040  TN-350 ,  DB-BRO-HL-2035-EVP  Everprint</t>
   </si>
   <si>
     <t>Лезо дозувальне Brother HL-2040  TN-350 ,  DB2030-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо дозувальне Brother HL-2040  TN-350 ,  WD-DBB2040  WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне Brother HL-2040  TN-350 , Foshan</t>
   </si>
   <si>
     <t>Лезо дозувальне Brother HL-2040  TN-350 , Static Control</t>
   </si>
   <si>
     <t>Лезо дозувальне Brother HL-2240  TN-3420 , Foshan</t>
   </si>
   <si>
     <t>Лезо дозувальне Brother HL-2240/2270  B2240DBLADE  Static Control</t>
   </si>
   <si>
     <t>Лезо дозувальне Brother HL-2240/2270  WD-DBB2240  WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне Brother HL-2240/2270,  LP221MS , Kuroki</t>
@@ -4522,53 +4618,50 @@
   <si>
     <t>Лезо дозувальне HP Color LJ CP1215/2025/Pro 400/M451,  DBHPCP1215-PG  Micrographic</t>
   </si>
   <si>
     <t>Лезо дозувальне HP Color LJ CP3520/Enterprise 500 M551  DB-HP-CP3525-EVP , Everprint</t>
   </si>
   <si>
     <t>Лезо дозувальне HP Color LJ CP3520/Enterprise 500 M551  HP3525DBLADE , Static Control</t>
   </si>
   <si>
     <t>Лезо дозувальне HP Color LJ CP5025/5225/5525  DB-HP-CP5225-EVP  Everprint</t>
   </si>
   <si>
     <t>Лезо дозувальне HP Color LJ CP5025/5225/5525  WD-DBH5225  WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне HP Color LJ M252/M452/M447  CF400-403 , Micrographic</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Лезо дозувальне HP Color LJ M252/M452/M447  DB-HP-M252-EVP  Everprint</t>
   </si>
   <si>
-    <t>у резерві</t>
-[...1 lines deleted...]
-  <si>
     <t>Лезо дозувальне HP Color LJ M252/M452/M447  LP260MSC , Kuroki</t>
   </si>
   <si>
     <t>Лезо дозувальне HP Color LJ M252/M452/M447  WD-DBH252 , WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне HP Color LJ M252/M452/M447, з поролоном  DBFHP252 , CEE</t>
   </si>
   <si>
     <t>Лезо дозувальне HP Color LJ M552/553/577  HM553DBLD  Static Control</t>
   </si>
   <si>
     <t>Лезо дозувальне HP Color LJ M552/553/577  WD-DBH552  WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне HP Color LJ M552/553/577, Micrographic</t>
   </si>
   <si>
     <t>Лезо дозувальне HP Color LJ M652/653/681/682/655A + уплотнительное лезвие, WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ 1010/1000/1200  WD-DBH2612A  WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ 1010/1012/1015  H1012DBLD , Static Control</t>
@@ -4732,56 +4825,65 @@
   <si>
     <t>Лезо дозувальне HP LJ P1005/P1505  DBFHP1005  з поролоном CEE</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ P1005/P1505  DBHPP1505-PG  з поролоном Micrographic</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ P1005/P1505  H1505DBLD  Static Control</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ P1005/P1505  LP163M  з поролоном Kuroki</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ P1005/P1505  WD-DBH278A  з клейкою стрічкою WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ P1005/P1505  WD-DBH278AF  з поролоном WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ P1005/P1505 з клейкою основою  DB1505-VE  VEAYE РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ P1005/P1505 з клейкою стрічкою Micrographic</t>
   </si>
   <si>
+    <t>Лезо дозувальне HP LJ P1005/P1505 з поролоном   DBH285WDE WELLDO Save</t>
+  </si>
+  <si>
     <t>Лезо дозувальне HP LJ P1005/P1505 з поролоном  DB-HP-1005-EVP  Everprint</t>
   </si>
   <si>
+    <t>Лезо дозувальне HP LJ P1005/P1505 з поролоном  DB1505F-VE  VEAYE</t>
+  </si>
+  <si>
     <t>Лезо дозувальне HP LJ P2035/P2055/Pro M401  DBFHP2035  з поролоном CEE</t>
   </si>
   <si>
+    <t>очікується 18-09</t>
+  </si>
+  <si>
     <t>Лезо дозувальне HP LJ P2035/P2055/Pro M401  HP2055DBLADE  Static Control</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ P3015  30053 , DC Select</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ P3015  DBFHP3015  з поролоном CEE</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ P3015  LP195M , Kuroki</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ P3015/2420/P3005  DB3015-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ P3015/2420/P3005  DBHPP3015  Micrographic</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ P3015/2420/P3005  WD-DBH255A  WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ P4014/P4015/P4515/M601/602  30049  DC Select</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ P4014/P4015/P4515/M601/602  DB-HP-P4515-EVP , Everprint</t>
@@ -4804,111 +4906,120 @@
   <si>
     <t>Лезо дозувальне HP LJ P4014/P4015/P4515/M601/602  WD-DBH364A  WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ Pro M102/104/130/132  30209  DC Select</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ Pro M102/104/130/132  DB-HP-M102-EVP  Everprint</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ Pro M102/104/130/132  DB217A-VE , з поролоном, VEAYE</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ Pro M102/104/130/132  DBFHPM102  з поролоном CEE</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ Pro M102/104/130/132  DBHPM102  Micrographic</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ Pro M102/104/130/132  LP266MSC  Kuroki</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ Pro M102/104/130/132  WD-DBH217AO  OEM Blade WELLDO</t>
   </si>
   <si>
-    <t>Лезо дозувальне HP LJ Pro M102/104/130/132, CF217A without PU  WD-DBH217A  WELLDO</t>
+    <t>Лезо дозувальне HP LJ Pro M102/CF217A  WD-DBH217A  WELLDO</t>
+  </si>
+  <si>
+    <t>Лезо дозувальне HP LJ Pro M102/CF217A, з поролоном  DBH217WDEA  WELLDO Save</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ Pro M15/M28, CF244A,  DB-HP-CF244-EVP  Everprint</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ Pro M15/M28, CF244A,  DBFHPM15  з поролоном CEE</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ Pro M15/M28, CF244A,  DBHPM15-PG  Micrographic</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ Pro M15/M28, CF244A, WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ Pro M402/426/CF226A/CF287A  30203  DC Select</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ Pro M402/426/CF226A/CF287A  DB-HP-M402-EVP  Everprint</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ Pro M402/426/CF226A/CF287A  DB226-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ Pro M402/426/CF226A/CF287A  DBFHPM402  з поролоном CEE</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ Pro M402/426/CF226A/CF287A  DBHPM402- PG  Micrographic</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ Pro M402/426/CF226A/CF287A  HM506DBLD  Static Control</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ Pro M402/426/CF226A/CF287A  WD-DBH226A  WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ Pro M402/426/CF226A/CF287A,  LP220M , Kuroki</t>
   </si>
   <si>
+    <t>Лезо дозувальне HP LJ Pro M402/426/CF226A/CF287A, з поролоном  DBH226WDE  WELLDO Save</t>
+  </si>
+  <si>
     <t>Лезо дозувальне HP LJ Pro M453/M454  HM454DBLD  Static Control</t>
   </si>
   <si>
     <t>Лезо дозувальне HP M236, W1360  DB-HP-W1360-EVP  Everprint</t>
   </si>
   <si>
+    <t>Лезо дозувальне HP M236, W1360  DBFHP136A  CEE</t>
+  </si>
+  <si>
     <t>Лезо дозувальне HP NeverStop 1200, W1104  DB-HP-W1104-EVP  Everprint</t>
   </si>
   <si>
     <t>Лезо дозувальне Lexmark MS310/312/410/510/610 WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне Minolta MagiColor 1600/1650/1680/1690, VEAYE РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Лезо дозувальне OKI B401/B411/B412  DB-OKI-B401-EVP  Everprint</t>
   </si>
   <si>
     <t>Лезо дозувальне OKI B401/B411/B412  DBO401  CEE</t>
   </si>
   <si>
-    <t>Лезо дозувальне OKI B401/B411/B412  DBO401-VE  VEAYE</t>
+    <t>Лезо дозувальне OKI B401/B411/B412  DBO401WDE  WELLDO Save</t>
   </si>
   <si>
     <t>Лезо дозувальне OKI B401/B411/B412 Foshan</t>
   </si>
   <si>
     <t>Лезо дозувальне OKI B410/430/4400/4600, WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне OKI B6200/6300  DB6200-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо дозувальне OKI B6200/6300  WD-DBO6200  WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне Pantum P2200 PC-211EV  DB-SIN-P211-EVP  Everprint</t>
   </si>
   <si>
     <t>Лезо дозувальне Pantum P2200 PC-211EV  DBP2200-PG  Micrographic</t>
   </si>
   <si>
     <t>Лезо дозувальне Pantum P2200 PC-211EV  DBPC211  CEE</t>
   </si>
   <si>
     <t>Лезо дозувальне Pantum P2200 PC-211EV  ZMN-PANT-P2200-DB  Makkon</t>
   </si>
@@ -4936,50 +5047,53 @@
   <si>
     <t>Лезо дозувальне Samsung Color CLP-310,  DB310-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung Color CLP-320/325  DB320  CEE</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung Color CLP-320/325  WD-DBS407  WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung Color CLP-320/325 DB320-VE VEAYE</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung Color CLP-320/325, Kuroki</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung Color CLP-360/365/ CLX-3300/3305  DB-SAM-CLP360-EVP  Everprint</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung Color CLP-360/365/ CLX-3300/3305  DB360  CEE</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung Color CLP-360/365/ CLX-3300/3305  DB360-VE  VEAYE</t>
   </si>
   <si>
+    <t>Лезо дозувальне Samsung Color CLP-360/365/ CLX-3300/3305  DBS360WDE  WELLDO Save</t>
+  </si>
+  <si>
     <t>Лезо дозувальне Samsung Color CLP-360/365/ CLX-3300/3305  WD-DBS406  WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung Color CLP-415/CLX -4195  WD-DBS415   WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung Color CLP-660,  LP188MS , Kuroki</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung ML-1210  30029 , Delacamp</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung ML-1210  LP97MS , з поролоном, Kuroki</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung ML-1610  DB-ML-1610-EVP , з поролоном, Everprint</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung ML-1610  DB1610-VE  з поролоном VEAYE</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung ML-1610  DBFML1610  з поролоном CEE</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung ML-1610  DBML1610-PG , з поролоном, Micrographic</t>
@@ -5008,78 +5122,75 @@
   <si>
     <t>Лезо дозувальне Samsung ML-1660  WD-DBS1660  WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung ML-1710  30004 , з поролоном DC Select</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung ML-1710  DB-ML-1710-EVP  з поролоном Everprint</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung ML-1710  DB1710-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung ML-1710  DBFML1710  з поролоном CEE</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung ML-1710  LP117M  з поролоном Kuroki</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung ML-1710  WD-DBS1710  з поролоном WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung ML-1910/2850  DB-ML-1910-EVP  з поролоном Everprint</t>
   </si>
   <si>
-    <t>Лезо дозувальне Samsung ML-1910/2850  DB1910-VE  з поролоном VEAYE</t>
+    <t>Лезо дозувальне Samsung ML-1910/2850  DB1910-VE  з поролоном  DB1910-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung ML-1910/2850  DBFML1910  з поролоном CEE</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung ML-1910/2850  LP171MSF  Kuroki</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung ML-1910/2850  WD-DBS1910  з поролоном WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung ML-1910/2850, Micrographic</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung ML-2160/SCX-3400  DB-ML-2160-EVP  з поролоном Everprint</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung ML-2160/SCX-3400  DB2160-VE  з поролоном VEAYE</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung ML-2160/SCX-3400  DBFML2160  з поролоном CEE</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung ML-2160/SCX-3400  DBML2160  з поролоном Micrographic</t>
-  </si>
-[...1 lines deleted...]
-    <t>очікується 03-08</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung ML-2160/SCX-3400,  30084 ,  MLT-D101 , DC Select</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung ML-2160/SCX-3400,  LP230MS ,  MLT-D101 , Kuroki</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung ML-2160/SCX-3400, з поролоном,  MLT-D101S/ MLT-D111S ,  WD-DBS101  WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung ML-2250  DB2250-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung ML-2250  DB2250CH</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung ML-2250  LP133MS , Kuroki</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung ML-2950/2955  DB-SAM-ML-2955-EVP  Everprint</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung ML-2950/2955  DBFML2950  CEE</t>
   </si>
@@ -5574,51 +5685,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I261"/>
+  <dimension ref="A1:I267"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -5747,5829 +5858,6479 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>28041</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>10</v>
       </c>
       <c r="F11" s="1">
-        <v>89.15000000000001</v>
+        <v>89.05</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>23791</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>10</v>
       </c>
       <c r="F12" s="1">
-        <v>75.26000000000001</v>
+        <v>75.18000000000001</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>18268</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>252.67</v>
+        <v>252.39</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>21629</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>57.34</v>
+        <v>57.28</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>29264</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>192.19</v>
+        <v>191.98</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>29265</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>134.4</v>
+        <v>134.25</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>27290</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>10</v>
       </c>
       <c r="F17" s="1">
-        <v>61.38</v>
+        <v>44.3</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>20916</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>10</v>
       </c>
       <c r="F18" s="1">
-        <v>61.82</v>
+        <v>49.67</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="1" t="s">
+        <v>27</v>
+      </c>
       <c r="I18" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>30595</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>130.37</v>
+        <v>130.22</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>31849</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>64.51000000000001</v>
+        <v>64.44</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>30596</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>129.02</v>
+        <v>128.88</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>21628</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>57.34</v>
+        <v>57.28</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>14174</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>249.54</v>
+        <v>249.26</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>21630</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>79.73999999999999</v>
+        <v>79.66</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>20289</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>10</v>
       </c>
       <c r="F25" s="1">
-        <v>111.55</v>
+        <v>111.43</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>26156</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>10</v>
       </c>
       <c r="F26" s="1">
-        <v>104.83</v>
+        <v>104.72</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>17837</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>194.88</v>
+        <v>194.66</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>31850</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>92.73999999999999</v>
+        <v>92.63</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>31851</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>92.73999999999999</v>
+        <v>92.63</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>21631</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>44.8</v>
+        <v>44.75</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>31853</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>89.59999999999999</v>
+        <v>89.5</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>32830</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>120.51</v>
+        <v>120.38</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>33940</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>43.01</v>
+        <v>42.96</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>5393</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>5</v>
       </c>
       <c r="F34" s="1">
-        <v>60.48</v>
+        <v>60.41</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>18936</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>5</v>
       </c>
       <c r="F35" s="1">
-        <v>57.34</v>
+        <v>57.28</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>14123</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>1680</v>
+        <v>1678.13</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>32594</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>716.35</v>
+        <v>715.55</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>8897</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>2741.76</v>
+        <v>2738.7</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I38" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>24461</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>206.98</v>
+        <v>206.75</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>23300</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>660.8</v>
+        <v>660.0599999999999</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>5395</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>5</v>
       </c>
       <c r="F41" s="1">
-        <v>192.64</v>
+        <v>192.43</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>15157</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>268.35</v>
+        <v>268.05</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>22830</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>167.55</v>
+        <v>167.37</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>11691</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>10</v>
       </c>
       <c r="F44" s="1">
-        <v>264.32</v>
+        <v>264.03</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>23500</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>5</v>
       </c>
       <c r="F45" s="1">
-        <v>302.85</v>
+        <v>302.51</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>33942</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>10</v>
       </c>
       <c r="F46" s="1">
-        <v>43.9</v>
+        <v>43.86</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I46" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>29693</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>10</v>
       </c>
       <c r="F47" s="1">
-        <v>34.05</v>
+        <v>34.01</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I47" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>17777</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>20</v>
       </c>
       <c r="F48" s="1">
-        <v>47.04</v>
+        <v>46.99</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I48" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>16416</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>5</v>
       </c>
       <c r="F49" s="1">
-        <v>143.36</v>
+        <v>143.2</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I49" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>26318</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>90.05</v>
+        <v>89.95</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I50" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>29694</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>10</v>
       </c>
       <c r="F51" s="1">
-        <v>34.05</v>
+        <v>34.01</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I51" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>17778</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>10</v>
       </c>
       <c r="F52" s="1">
-        <v>48.83</v>
+        <v>48.78</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>10778</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>150</v>
       </c>
       <c r="F53" s="1">
-        <v>102.14</v>
+        <v>102.03</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I53" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>24673</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>10</v>
       </c>
       <c r="F54" s="1">
-        <v>42.11</v>
+        <v>42.07</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I54" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>33945</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>61.82</v>
+        <v>61.76</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
+      <c r="H55" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I55" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>22660</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>69.89</v>
+        <v>69.81</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I56" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>32761</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>215.04</v>
+        <v>214.8</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
+      <c r="H57" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I57" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>32759</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>10</v>
       </c>
       <c r="F58" s="1">
-        <v>263.42</v>
+        <v>263.13</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I58" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>24588</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>10</v>
       </c>
       <c r="F59" s="1">
-        <v>54.66</v>
+        <v>54.6</v>
       </c>
       <c r="G59" s="5" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="H59" s="1"/>
+        <v>69</v>
+      </c>
+      <c r="H59" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I59" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>30174</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>10</v>
       </c>
       <c r="F60" s="1">
-        <v>76.61</v>
+        <v>76.52</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="1"/>
-[...1 lines deleted...]
-        <v>68</v>
+      <c r="H60" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I60" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>21652</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>94.98</v>
+        <v>94.87</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I61" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>24255</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>10</v>
       </c>
       <c r="F62" s="1">
-        <v>89.59999999999999</v>
+        <v>89.5</v>
       </c>
       <c r="G62" s="5" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="H62" s="1"/>
+        <v>69</v>
+      </c>
+      <c r="H62" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I62" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>27964</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>100</v>
       </c>
       <c r="F63" s="1">
-        <v>32.7</v>
+        <v>32.67</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H63" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I63" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>26601</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>10</v>
       </c>
       <c r="F64" s="1">
-        <v>96.77</v>
+        <v>96.66</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="1"/>
+      <c r="H64" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I64" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>20900</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>10</v>
       </c>
       <c r="F65" s="1">
-        <v>90.05</v>
+        <v>89.95</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="1"/>
+      <c r="H65" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I65" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>24682</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>81.54000000000001</v>
+        <v>81.45</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="1"/>
+      <c r="H66" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I66" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>23996</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>5</v>
       </c>
       <c r="F67" s="1">
-        <v>142.46</v>
+        <v>142.31</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I67" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>31265</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>20</v>
       </c>
       <c r="F68" s="1">
-        <v>22.4</v>
+        <v>22.38</v>
       </c>
       <c r="G68" s="5" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="H68" s="1"/>
+        <v>69</v>
+      </c>
+      <c r="H68" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I68" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>7845</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>10</v>
       </c>
       <c r="F69" s="1">
-        <v>37.63</v>
+        <v>37.59</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="1"/>
+      <c r="H69" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I69" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>30327</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>12</v>
       </c>
       <c r="F70" s="1">
-        <v>17.47</v>
+        <v>17.45</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="1"/>
+      <c r="H70" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I70" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>27957</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>12</v>
       </c>
       <c r="F71" s="1">
-        <v>16.13</v>
+        <v>16.11</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="1"/>
+      <c r="H71" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I71" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>24674</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>30</v>
       </c>
       <c r="F72" s="1">
-        <v>22.85</v>
+        <v>22.82</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="1"/>
+      <c r="H72" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I72" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>27144</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>26.88</v>
+        <v>26.85</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="1"/>
+      <c r="H73" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I73" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>5396</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>150</v>
       </c>
       <c r="F74" s="1">
-        <v>40.77</v>
+        <v>40.72</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="1"/>
+      <c r="H74" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I74" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>19363</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>12</v>
       </c>
       <c r="F75" s="1">
-        <v>13.44</v>
+        <v>13.43</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="1"/>
+      <c r="H75" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I75" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>17771</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>20</v>
       </c>
       <c r="F76" s="1">
-        <v>12.99</v>
+        <v>12.98</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="1"/>
+      <c r="H76" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I76" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>31416</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>20</v>
       </c>
       <c r="F77" s="1">
-        <v>22.4</v>
+        <v>22.38</v>
       </c>
       <c r="G77" s="5" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="H77" s="1"/>
+        <v>69</v>
+      </c>
+      <c r="H77" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I77" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>26346</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>20</v>
       </c>
       <c r="F78" s="1">
-        <v>24.64</v>
+        <v>24.61</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="1"/>
+      <c r="H78" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I78" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>26988</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>40.32</v>
+        <v>40.28</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="1"/>
+      <c r="H79" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I79" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>11254</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>45.25</v>
+        <v>45.2</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="1"/>
+      <c r="H80" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I80" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>19365</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>150</v>
       </c>
       <c r="F81" s="1">
-        <v>21.5</v>
+        <v>21.48</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="1"/>
+      <c r="H81" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I81" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>24677</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>20</v>
       </c>
       <c r="F82" s="1">
-        <v>32.7</v>
+        <v>32.67</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="1"/>
+      <c r="H82" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I82" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>3183</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>5</v>
       </c>
       <c r="F83" s="1">
-        <v>42.11</v>
+        <v>42.07</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="1"/>
+      <c r="H83" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I83" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>29692</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>10</v>
       </c>
       <c r="F84" s="1">
-        <v>25.54</v>
+        <v>25.51</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="1"/>
+      <c r="H84" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I84" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>17774</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>10</v>
       </c>
       <c r="F85" s="1">
-        <v>25.09</v>
+        <v>25.06</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="1"/>
+      <c r="H85" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I85" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>27484</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>20</v>
       </c>
       <c r="F86" s="1">
-        <v>30.91</v>
+        <v>30.88</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="1"/>
+      <c r="H86" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I86" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>29495</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>5</v>
       </c>
       <c r="F87" s="1">
-        <v>51.52</v>
+        <v>51.46</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="1"/>
+      <c r="H87" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I87" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>31211</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>10</v>
       </c>
       <c r="F88" s="1">
-        <v>43.01</v>
+        <v>42.96</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="1"/>
+      <c r="H88" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I88" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>22507</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>10</v>
       </c>
       <c r="F89" s="1">
-        <v>14.34</v>
+        <v>14.32</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="1"/>
+      <c r="H89" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I89" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>26989</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>40.32</v>
+        <v>40.28</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="1"/>
+      <c r="H90" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I90" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>19364</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>150</v>
       </c>
       <c r="F91" s="1">
-        <v>15.68</v>
+        <v>15.66</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="1"/>
+      <c r="H91" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I91" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>31583</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>20</v>
       </c>
       <c r="F92" s="1">
-        <v>21.95</v>
+        <v>21.93</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="1"/>
+      <c r="H92" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I92" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>17770</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>20</v>
       </c>
       <c r="F93" s="1">
-        <v>27.78</v>
+        <v>27.75</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="1"/>
+      <c r="H93" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I93" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>26319</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>39.87</v>
+        <v>39.83</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="1"/>
+      <c r="H94" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I94" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>3184</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>5</v>
       </c>
       <c r="F95" s="1">
-        <v>47.94</v>
+        <v>47.88</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="1"/>
+      <c r="H95" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I95" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>31552</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>10</v>
       </c>
       <c r="F96" s="1">
-        <v>34.94</v>
+        <v>34.91</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="1"/>
+      <c r="H96" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I96" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>24675</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>10</v>
       </c>
       <c r="F97" s="1">
-        <v>48.38</v>
+        <v>48.33</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="1"/>
+      <c r="H97" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I97" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>3725</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
         <v>10</v>
       </c>
       <c r="F98" s="1">
-        <v>45.25</v>
+        <v>45.2</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="1"/>
+      <c r="H98" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I98" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>26320</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>60.03</v>
+        <v>59.97</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="1"/>
+      <c r="H99" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I99" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>24931</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>10</v>
       </c>
       <c r="F100" s="1">
-        <v>49.28</v>
+        <v>49.23</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="1"/>
+      <c r="H100" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I100" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>31215</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
         <v>10</v>
       </c>
       <c r="F101" s="1">
-        <v>69.89</v>
+        <v>69.81</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="1"/>
+      <c r="H101" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I101" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>6535</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>100</v>
       </c>
       <c r="F102" s="1">
-        <v>55.55</v>
+        <v>55.49</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="1"/>
+      <c r="H102" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I102" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>26321</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>81.09</v>
+        <v>81</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="1"/>
+      <c r="H103" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I103" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>17773</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>10</v>
       </c>
       <c r="F104" s="1">
-        <v>47.94</v>
+        <v>47.88</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="1"/>
+      <c r="H104" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I104" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>5250</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
         <v>10</v>
       </c>
       <c r="F105" s="1">
-        <v>47.94</v>
+        <v>47.88</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="1"/>
+      <c r="H105" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I105" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>29691</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>10</v>
       </c>
       <c r="F106" s="1">
-        <v>47.94</v>
+        <v>47.88</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="1"/>
+      <c r="H106" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I106" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>24676</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>49.73</v>
+        <v>49.67</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="1"/>
+      <c r="H107" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I107" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>15445</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>67.2</v>
+        <v>67.13</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="1"/>
+      <c r="H108" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I108" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>4370</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
         <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>68.98999999999999</v>
+        <v>68.92</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="1"/>
+      <c r="H109" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I109" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>20857</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>10</v>
       </c>
       <c r="F110" s="1">
-        <v>106.18</v>
+        <v>106.06</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="1"/>
+      <c r="H110" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I110" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>17840</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>115.58</v>
+        <v>115.46</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="1"/>
+      <c r="H111" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I111" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>31216</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>123.65</v>
+        <v>123.51</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="1"/>
+      <c r="H112" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I112" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>24312</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>80.64</v>
+        <v>80.55</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="1"/>
+      <c r="H113" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I113" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>24311</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
         <v>0</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="1"/>
+      <c r="H114" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I114" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>31221</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>127.68</v>
+        <v>127.54</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="1"/>
+      <c r="H115" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I115" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>31553</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>68.54000000000001</v>
+        <v>68.47</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="1"/>
+      <c r="H116" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I116" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>17776</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>112.45</v>
+        <v>112.32</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="1"/>
+      <c r="H117" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I117" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>23281</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>10</v>
       </c>
       <c r="F118" s="1">
-        <v>20.16</v>
+        <v>20.14</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="1"/>
+      <c r="H118" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I118" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>27969</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
         <v>10</v>
       </c>
       <c r="F119" s="1">
-        <v>21.95</v>
+        <v>21.93</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="1"/>
+      <c r="H119" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I119" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>24718</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="D120" s="1">
         <v>8443999090</v>
       </c>
       <c r="E120" s="1">
         <v>20</v>
       </c>
       <c r="F120" s="1">
-        <v>47.04</v>
+        <v>46.99</v>
       </c>
       <c r="G120" s="5" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="H120" s="1"/>
+        <v>69</v>
+      </c>
+      <c r="H120" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I120" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>25370</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
         <v>10</v>
       </c>
       <c r="F121" s="1">
-        <v>47.04</v>
+        <v>46.99</v>
       </c>
       <c r="G121" s="5" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="H121" s="1"/>
+        <v>69</v>
+      </c>
+      <c r="H121" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I121" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>27958</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
         <v>12</v>
       </c>
       <c r="F122" s="1">
-        <v>20.16</v>
+        <v>20.14</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="1"/>
+      <c r="H122" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I122" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>24679</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>10</v>
       </c>
       <c r="F123" s="1">
-        <v>32.26</v>
+        <v>32.22</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="1"/>
+      <c r="H123" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I123" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>31212</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
         <v>10</v>
       </c>
       <c r="F124" s="1">
-        <v>35.84</v>
+        <v>35.8</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="1"/>
+      <c r="H124" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I124" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>9616</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
         <v>150</v>
       </c>
       <c r="F125" s="1">
-        <v>45.7</v>
+        <v>45.65</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="1"/>
+      <c r="H125" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I125" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>31423</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
         <v>20</v>
       </c>
       <c r="F126" s="1">
-        <v>18.82</v>
+        <v>18.8</v>
       </c>
       <c r="G126" s="5" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="H126" s="1"/>
+        <v>69</v>
+      </c>
+      <c r="H126" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I126" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>27421</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
         <v>20</v>
       </c>
       <c r="F127" s="1">
-        <v>26.43</v>
+        <v>26.4</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="1"/>
-[...1 lines deleted...]
-        <v>20</v>
+      <c r="H127" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I127" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>17779</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="D128" s="1">
         <v>8443999090</v>
       </c>
       <c r="E128" s="1">
         <v>20</v>
       </c>
       <c r="F128" s="1">
-        <v>12.1</v>
+        <v>12.08</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="1"/>
+      <c r="H128" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I128" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>24678</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
         <v>20</v>
       </c>
       <c r="F129" s="1">
-        <v>29.57</v>
+        <v>29.54</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="1"/>
+      <c r="H129" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I129" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
-        <v>19362</v>
+        <v>35210</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
       <c r="F130" s="1">
-        <v>14.34</v>
+        <v>14.77</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="1"/>
+      <c r="H130" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I130" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
-        <v>27959</v>
+        <v>19362</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
-        <v>12</v>
+        <v>150</v>
       </c>
       <c r="F131" s="1">
-        <v>22.4</v>
+        <v>14.32</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="1"/>
-[...1 lines deleted...]
-        <v>20</v>
+      <c r="H131" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I131" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
-        <v>31214</v>
+        <v>35207</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F132" s="1">
-        <v>52.86</v>
+        <v>21.03</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H132" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I132" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
-        <v>26322</v>
+        <v>27959</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D133" s="1">
         <v>8443999090</v>
       </c>
       <c r="E133" s="1">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="F133" s="1">
-        <v>78.84999999999999</v>
+        <v>24.61</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H133" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I133" s="1" t="s">
+        <v>144</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
-        <v>27960</v>
+        <v>31214</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="D134" s="1">
         <v>8443999090</v>
       </c>
       <c r="E134" s="1">
         <v>10</v>
       </c>
       <c r="F134" s="1">
-        <v>31.36</v>
+        <v>52.81</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H134" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I134" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
-        <v>26323</v>
+        <v>26322</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>53.76</v>
+        <v>78.76000000000001</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="1"/>
+      <c r="H135" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I135" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
-        <v>22831</v>
+        <v>27960</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
         <v>10</v>
       </c>
       <c r="F136" s="1">
-        <v>47.49</v>
+        <v>31.33</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="1"/>
-[...1 lines deleted...]
-        <v>20</v>
+      <c r="H136" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I136" s="1" t="s">
+        <v>144</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
-        <v>32250</v>
+        <v>26323</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>49.73</v>
+        <v>53.7</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="1"/>
+      <c r="H137" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I137" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
-        <v>26630</v>
+        <v>22831</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F138" s="1">
-        <v>47.04</v>
-[...6 lines deleted...]
-        <v>17</v>
+        <v>47.44</v>
+      </c>
+      <c r="G138" s="1"/>
+      <c r="H138" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I138" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
-        <v>31287</v>
+        <v>32250</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
         <v>10</v>
       </c>
       <c r="F139" s="1">
-        <v>64.51000000000001</v>
+        <v>49.67</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="1"/>
+      <c r="H139" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I139" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
-        <v>29761</v>
+        <v>26630</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F140" s="1">
-        <v>53.76</v>
-[...4 lines deleted...]
-        <v>20</v>
+        <v>46.99</v>
+      </c>
+      <c r="G140" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H140" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I140" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
-        <v>17781</v>
+        <v>31287</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>10</v>
       </c>
       <c r="F141" s="1">
-        <v>38.98</v>
+        <v>64.44</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H141" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I141" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
-        <v>27961</v>
+        <v>29761</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>10</v>
       </c>
       <c r="F142" s="1">
-        <v>34.05</v>
+        <v>53.7</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="1"/>
-[...1 lines deleted...]
-        <v>68</v>
+      <c r="H142" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I142" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
-        <v>24680</v>
+        <v>17781</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>10</v>
       </c>
       <c r="F143" s="1">
-        <v>51.52</v>
+        <v>38.49</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="1"/>
+      <c r="H143" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I143" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
-        <v>31253</v>
+        <v>27961</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>10</v>
       </c>
       <c r="F144" s="1">
-        <v>71.68000000000001</v>
+        <v>34.01</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="1"/>
+      <c r="H144" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I144" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
-        <v>11371</v>
+        <v>24680</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="F145" s="1">
-        <v>68.09999999999999</v>
+        <v>51.46</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="1"/>
+      <c r="H145" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I145" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
-        <v>26990</v>
+        <v>31253</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F146" s="1">
-        <v>54.21</v>
-[...6 lines deleted...]
-        <v>20</v>
+        <v>71.59999999999999</v>
+      </c>
+      <c r="G146" s="1"/>
+      <c r="H146" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I146" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
-        <v>25502</v>
+        <v>11371</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="F147" s="1">
-        <v>140.67</v>
-[...6 lines deleted...]
-        <v>15</v>
+        <v>68.02</v>
+      </c>
+      <c r="G147" s="1"/>
+      <c r="H147" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I147" s="1" t="s">
+        <v>144</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
-        <v>24075</v>
+        <v>26990</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="F148" s="1">
-        <v>45.25</v>
-[...2 lines deleted...]
-      <c r="H148" s="1"/>
+        <v>54.15</v>
+      </c>
+      <c r="G148" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H148" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I148" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
-        <v>22274</v>
+        <v>25502</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
         <v>10</v>
       </c>
       <c r="F149" s="1">
-        <v>49.73</v>
-[...2 lines deleted...]
-      <c r="H149" s="1"/>
+        <v>140.52</v>
+      </c>
+      <c r="G149" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H149" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I149" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
-        <v>27965</v>
+        <v>24075</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F150" s="1">
-        <v>33.6</v>
+        <v>45.2</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H150" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I150" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
-        <v>24509</v>
+        <v>22274</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F151" s="1">
-        <v>62.72</v>
+        <v>37.59</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="1"/>
+      <c r="H151" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I151" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
-        <v>33943</v>
+        <v>27965</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="D152" s="1">
         <v>8443999090</v>
       </c>
       <c r="E152" s="1">
         <v>10</v>
       </c>
       <c r="F152" s="1">
-        <v>123.65</v>
+        <v>33.56</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H152" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I152" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
-        <v>26575</v>
+        <v>24509</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="D153" s="1">
         <v>8443999090</v>
       </c>
       <c r="E153" s="1">
-        <v>5</v>
+        <v>50</v>
       </c>
       <c r="F153" s="1">
-        <v>162.62</v>
+        <v>62.65</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H153" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I153" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
-        <v>27130</v>
+        <v>33943</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="D154" s="1">
         <v>8443999090</v>
       </c>
       <c r="E154" s="1">
         <v>10</v>
       </c>
       <c r="F154" s="1">
-        <v>81.98</v>
+        <v>123.51</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="1"/>
+      <c r="H154" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I154" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
-        <v>32192</v>
+        <v>26575</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="D155" s="1">
         <v>8443999090</v>
       </c>
       <c r="E155" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F155" s="1">
-        <v>69.89</v>
+        <v>162.44</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="1"/>
+      <c r="H155" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I155" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
-        <v>27967</v>
+        <v>27130</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="D156" s="1">
         <v>8443999090</v>
       </c>
       <c r="E156" s="1">
         <v>10</v>
       </c>
       <c r="F156" s="1">
-        <v>25.98</v>
+        <v>32.22</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H156" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I156" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
-        <v>27145</v>
+        <v>35212</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F157" s="1">
-        <v>37.63</v>
+        <v>20.14</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H157" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I157" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
-        <v>23743</v>
+        <v>32192</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F158" s="1">
-        <v>77.95</v>
+        <v>69.81</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="1"/>
+      <c r="H158" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I158" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
-        <v>26324</v>
+        <v>27967</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="D159" s="1">
         <v>8443999090</v>
       </c>
       <c r="E159" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F159" s="1">
-        <v>47.94</v>
+        <v>25.96</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H159" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I159" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
-        <v>21088</v>
+        <v>27145</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>26.43</v>
+        <v>37.59</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H160" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I160" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
-        <v>20238</v>
+        <v>23743</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>40.32</v>
+        <v>77.87</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="1"/>
+      <c r="H161" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I161" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
-        <v>27968</v>
+        <v>26324</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="D162" s="1">
         <v>8443999090</v>
       </c>
       <c r="E162" s="1">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>21.95</v>
+        <v>47.88</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H162" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I162" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
-        <v>31687</v>
+        <v>21088</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F163" s="1">
-        <v>37.18</v>
+        <v>26.4</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="1"/>
-[...1 lines deleted...]
-        <v>20</v>
+      <c r="H163" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I163" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
-        <v>31223</v>
+        <v>20238</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="D164" s="1">
         <v>8443999090</v>
       </c>
       <c r="E164" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F164" s="1">
-        <v>68.98999999999999</v>
+        <v>40.28</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="1"/>
+      <c r="H164" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I164" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
-        <v>30185</v>
+        <v>27968</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F165" s="1">
-        <v>37.63</v>
+        <v>17.9</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="1"/>
-[...1 lines deleted...]
-        <v>20</v>
+      <c r="H165" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I165" s="1" t="s">
+        <v>144</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
-        <v>21654</v>
+        <v>31687</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F166" s="1">
-        <v>77.95</v>
+        <v>37.14</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H166" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I166" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
-        <v>33581</v>
+        <v>31223</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
         <v>10</v>
       </c>
       <c r="F167" s="1">
-        <v>69.89</v>
+        <v>68.92</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="1"/>
+      <c r="H167" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I167" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
-        <v>34125</v>
+        <v>30185</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F168" s="1">
-        <v>64.51000000000001</v>
+        <v>37.59</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="1"/>
+      <c r="H168" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I168" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
-        <v>33946</v>
+        <v>21654</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>139.78</v>
+        <v>77.87</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="1"/>
-[...1 lines deleted...]
-        <v>20</v>
+      <c r="H169" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I169" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
-        <v>23997</v>
+        <v>35211</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="D170" s="1">
         <v>8443999090</v>
       </c>
       <c r="E170" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F170" s="1">
-        <v>436.8</v>
+        <v>17.45</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H170" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I170" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
-        <v>16355</v>
+        <v>33581</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="D171" s="1">
         <v>8443999090</v>
       </c>
       <c r="E171" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F171" s="1">
-        <v>44.8</v>
+        <v>69.81</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H171" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I171" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
-        <v>26312</v>
+        <v>34125</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="D172" s="1">
         <v>8443999090</v>
       </c>
       <c r="E172" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F172" s="1">
-        <v>332.42</v>
+        <v>64.44</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="1"/>
+      <c r="H172" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I172" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
-        <v>33026</v>
+        <v>35219</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="D173" s="1">
         <v>8443999090</v>
       </c>
       <c r="E173" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F173" s="1">
-        <v>134.85</v>
+        <v>66.68000000000001</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H173" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I173" s="1" t="s">
+        <v>144</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
-        <v>30328</v>
+        <v>33946</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="D174" s="1">
         <v>8443999090</v>
       </c>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>137.09</v>
+        <v>139.62</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="1"/>
+      <c r="H174" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I174" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
-        <v>26349</v>
+        <v>23997</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
         <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>244.16</v>
+        <v>436.31</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="1"/>
+      <c r="H175" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I175" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
-        <v>20917</v>
+        <v>16355</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
         <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>196.22</v>
+        <v>44.75</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H176" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I176" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
-        <v>20779</v>
+        <v>26312</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="D177" s="1">
         <v>8443999090</v>
       </c>
       <c r="E177" s="1">
         <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>145.15</v>
+        <v>332.05</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="1"/>
+      <c r="H177" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I177" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
-        <v>30847</v>
+        <v>33026</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="D178" s="1">
         <v>8443999090</v>
       </c>
       <c r="E178" s="1">
         <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>145.15</v>
+        <v>134.7</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="1"/>
+      <c r="H178" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I178" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
-        <v>26371</v>
+        <v>35164</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
         <v>1</v>
       </c>
       <c r="F179" s="1">
-        <v>112.9</v>
+        <v>132.46</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="1"/>
+      <c r="H179" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I179" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
-        <v>34104</v>
+        <v>26349</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="D180" s="1">
         <v>8443999090</v>
       </c>
       <c r="E180" s="1">
         <v>1</v>
       </c>
       <c r="F180" s="1">
-        <v>59.14</v>
+        <v>174.97</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H180" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I180" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
-        <v>33027</v>
+        <v>20917</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="D181" s="1">
         <v>8443999090</v>
       </c>
       <c r="E181" s="1">
         <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>91.39</v>
+        <v>196.01</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H181" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I181" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
-        <v>29267</v>
+        <v>20779</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D182" s="1">
         <v>8443999090</v>
       </c>
       <c r="E182" s="1">
         <v>1</v>
       </c>
       <c r="F182" s="1">
-        <v>172.03</v>
+        <v>144.99</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="1"/>
+      <c r="H182" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I182" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
-        <v>32775</v>
+        <v>30847</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="D183" s="1">
         <v>8443999090</v>
       </c>
       <c r="E183" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>118.27</v>
+        <v>144.99</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="1"/>
+      <c r="H183" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I183" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
-        <v>33028</v>
+        <v>26371</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>76.16</v>
+        <v>112.77</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H184" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I184" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
-        <v>34105</v>
+        <v>34104</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D185" s="1">
         <v>8443999090</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>89.59999999999999</v>
+        <v>59.07</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="1"/>
-[...1 lines deleted...]
-        <v>20</v>
+      <c r="H185" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I185" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
-        <v>29283</v>
+        <v>33027</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="D186" s="1">
         <v>8443999090</v>
       </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
       <c r="F186" s="1">
-        <v>137.09</v>
+        <v>59.07</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H186" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I186" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
-        <v>23998</v>
+        <v>29267</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="D187" s="1">
         <v>8443999090</v>
       </c>
       <c r="E187" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F187" s="1">
-        <v>224.45</v>
+        <v>171.84</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="1"/>
+      <c r="H187" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I187" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
-        <v>23999</v>
+        <v>32775</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="D188" s="1">
         <v>8443999090</v>
       </c>
       <c r="E188" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F188" s="1">
-        <v>118.72</v>
+        <v>118.14</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="1"/>
+      <c r="H188" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I188" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
-        <v>31554</v>
+        <v>33028</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="D189" s="1">
         <v>8443999090</v>
       </c>
       <c r="E189" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F189" s="1">
-        <v>62.27</v>
+        <v>76.08</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H189" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I189" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
-        <v>17782</v>
+        <v>34105</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="D190" s="1">
         <v>8443999090</v>
       </c>
       <c r="E190" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F190" s="1">
-        <v>104.83</v>
+        <v>89.5</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="1"/>
+      <c r="H190" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I190" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
-        <v>31557</v>
+        <v>29283</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="D191" s="1">
         <v>8443999090</v>
       </c>
       <c r="E191" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>62.27</v>
+        <v>136.94</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="1"/>
+      <c r="H191" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I191" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
-        <v>25610</v>
+        <v>23998</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="D192" s="1">
         <v>8443999090</v>
       </c>
       <c r="E192" s="1">
         <v>5</v>
       </c>
       <c r="F192" s="1">
-        <v>104.83</v>
+        <v>224.2</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="1"/>
+      <c r="H192" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I192" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="2">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
-        <v>17783</v>
+        <v>23999</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="D193" s="1">
         <v>8443999090</v>
       </c>
       <c r="E193" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>104.83</v>
+        <v>118.59</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="1"/>
+      <c r="H193" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I193" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
-        <v>17340</v>
+        <v>31554</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="D194" s="1">
         <v>8443999090</v>
       </c>
       <c r="E194" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F194" s="1">
-        <v>210.56</v>
+        <v>62.2</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="1"/>
+      <c r="H194" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I194" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
-        <v>30414</v>
+        <v>17782</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="D195" s="1">
         <v>8443999090</v>
       </c>
       <c r="E195" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F195" s="1">
-        <v>107.52</v>
+        <v>104.72</v>
       </c>
       <c r="G195" s="1"/>
-      <c r="H195" s="1"/>
+      <c r="H195" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I195" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
-        <v>31556</v>
+        <v>31557</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D196" s="1">
         <v>8443999090</v>
       </c>
       <c r="E196" s="1">
         <v>5</v>
       </c>
       <c r="F196" s="1">
-        <v>68.98999999999999</v>
+        <v>62.2</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H196" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I196" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
-        <v>17784</v>
+        <v>25610</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="D197" s="1">
         <v>8443999090</v>
       </c>
       <c r="E197" s="1">
         <v>5</v>
       </c>
       <c r="F197" s="1">
-        <v>96.77</v>
+        <v>104.72</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H197" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I197" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
-        <v>27613</v>
+        <v>17783</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D198" s="1">
         <v>8443999090</v>
       </c>
       <c r="E198" s="1">
         <v>5</v>
       </c>
       <c r="F198" s="1">
-        <v>104.83</v>
+        <v>104.72</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="1"/>
+      <c r="H198" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I198" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
-        <v>27654</v>
+        <v>17340</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D199" s="1">
         <v>8443999090</v>
       </c>
       <c r="E199" s="1">
         <v>1</v>
       </c>
       <c r="F199" s="1">
-        <v>94.08</v>
+        <v>210.33</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="1"/>
+      <c r="H199" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I199" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
-        <v>17844</v>
+        <v>30414</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D200" s="1">
         <v>8443999090</v>
       </c>
       <c r="E200" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F200" s="1">
-        <v>250.88</v>
+        <v>107.4</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="1"/>
+      <c r="H200" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I200" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
-        <v>31632</v>
+        <v>31556</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="D201" s="1">
         <v>8443999090</v>
       </c>
       <c r="E201" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F201" s="1">
-        <v>76.16</v>
+        <v>68.92</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H201" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I201" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
-        <v>4106</v>
+        <v>17784</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
         <v>5</v>
       </c>
       <c r="F202" s="1">
-        <v>109.76</v>
+        <v>96.66</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H202" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I202" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
-        <v>19366</v>
+        <v>35287</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="D203" s="1">
         <v>8443999090</v>
       </c>
       <c r="E203" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F203" s="1">
-        <v>38.98</v>
+        <v>92.63</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="1"/>
+      <c r="H203" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I203" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="2">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
-        <v>17785</v>
+        <v>27613</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="D204" s="1">
         <v>8443999090</v>
       </c>
       <c r="E204" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F204" s="1">
-        <v>38.98</v>
+        <v>104.72</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="1"/>
+      <c r="H204" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I204" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
-        <v>27970</v>
+        <v>27654</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D205" s="1">
         <v>8443999090</v>
       </c>
       <c r="E205" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F205" s="1">
-        <v>28.67</v>
+        <v>93.98</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H205" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I205" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
-        <v>24702</v>
+        <v>17844</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="D206" s="1">
         <v>8443999090</v>
       </c>
       <c r="E206" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F206" s="1">
-        <v>43.9</v>
+        <v>250.6</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="1"/>
+      <c r="H206" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I206" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
-        <v>7857</v>
+        <v>31632</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="D207" s="1">
         <v>8443999090</v>
       </c>
       <c r="E207" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F207" s="1">
-        <v>96.31999999999999</v>
+        <v>76.08</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="1"/>
+      <c r="H207" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I207" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
-        <v>26991</v>
+        <v>4106</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D208" s="1">
         <v>8443999090</v>
       </c>
       <c r="E208" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F208" s="1">
-        <v>47.04</v>
-[...4 lines deleted...]
-      <c r="H208" s="1"/>
+        <v>109.64</v>
+      </c>
+      <c r="G208" s="1"/>
+      <c r="H208" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I208" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
-        <v>33941</v>
+        <v>19366</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="D209" s="1">
         <v>8443999090</v>
       </c>
       <c r="E209" s="1">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="F209" s="1">
-        <v>43.01</v>
+        <v>38.93</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="1"/>
+      <c r="H209" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I209" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
-        <v>17786</v>
+        <v>17785</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="D210" s="1">
         <v>8443999090</v>
       </c>
       <c r="E210" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F210" s="1">
-        <v>43.9</v>
+        <v>38.93</v>
       </c>
       <c r="G210" s="1"/>
-      <c r="H210" s="1"/>
+      <c r="H210" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I210" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="2">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
-        <v>27971</v>
+        <v>27970</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="D211" s="1">
         <v>8443999090</v>
       </c>
       <c r="E211" s="1">
         <v>5</v>
       </c>
       <c r="F211" s="1">
-        <v>37.18</v>
+        <v>28.64</v>
       </c>
       <c r="G211" s="1"/>
-      <c r="H211" s="1"/>
+      <c r="H211" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I211" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="2">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
-        <v>24750</v>
+        <v>24702</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="D212" s="1">
         <v>8443999090</v>
       </c>
       <c r="E212" s="1">
         <v>10</v>
       </c>
       <c r="F212" s="1">
-        <v>42.11</v>
+        <v>43.86</v>
       </c>
       <c r="G212" s="1"/>
-      <c r="H212" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H212" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I212" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="2">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
-        <v>14120</v>
+        <v>7857</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="D213" s="1">
         <v>8443999090</v>
       </c>
       <c r="E213" s="1">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="F213" s="1">
-        <v>115.58</v>
+        <v>96.20999999999999</v>
       </c>
       <c r="G213" s="1"/>
-      <c r="H213" s="1"/>
+      <c r="H213" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I213" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="2">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
-        <v>23226</v>
+        <v>26991</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="D214" s="1">
         <v>8443999090</v>
       </c>
       <c r="E214" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F214" s="1">
-        <v>43.9</v>
-[...2 lines deleted...]
-      <c r="H214" s="1"/>
+        <v>46.99</v>
+      </c>
+      <c r="G214" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H214" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I214" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="2">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
-        <v>26992</v>
+        <v>33941</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="D215" s="1">
         <v>8443999090</v>
       </c>
       <c r="E215" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F215" s="1">
-        <v>84.67</v>
+        <v>42.96</v>
       </c>
       <c r="G215" s="1"/>
-      <c r="H215" s="1"/>
+      <c r="H215" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I215" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="2">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
-        <v>19367</v>
+        <v>17786</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="D216" s="1">
         <v>8443999090</v>
       </c>
       <c r="E216" s="1">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="F216" s="1">
-        <v>30.91</v>
+        <v>43.86</v>
       </c>
       <c r="G216" s="1"/>
-      <c r="H216" s="1"/>
+      <c r="H216" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I216" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="2">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
-        <v>17787</v>
+        <v>27971</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="D217" s="1">
         <v>8443999090</v>
       </c>
       <c r="E217" s="1">
         <v>5</v>
       </c>
       <c r="F217" s="1">
-        <v>40.32</v>
-[...6 lines deleted...]
-        <v>20</v>
+        <v>37.14</v>
+      </c>
+      <c r="G217" s="1"/>
+      <c r="H217" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I217" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="218" spans="1:9" outlineLevel="2">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
-        <v>27973</v>
+        <v>24750</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="D218" s="1">
         <v>8443999090</v>
       </c>
       <c r="E218" s="1">
         <v>10</v>
       </c>
       <c r="F218" s="1">
-        <v>32.7</v>
+        <v>42.07</v>
       </c>
       <c r="G218" s="1"/>
-      <c r="H218" s="1"/>
+      <c r="H218" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I218" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="2">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
-        <v>4988</v>
+        <v>14120</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="D219" s="1">
         <v>8443999090</v>
       </c>
       <c r="E219" s="1">
         <v>100</v>
       </c>
       <c r="F219" s="1">
-        <v>104.83</v>
+        <v>115.46</v>
       </c>
       <c r="G219" s="1"/>
-      <c r="H219" s="1"/>
+      <c r="H219" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I219" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="2">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
-        <v>26993</v>
+        <v>23226</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="D220" s="1">
         <v>8443999090</v>
       </c>
       <c r="E220" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F220" s="1">
-        <v>47.04</v>
-[...4 lines deleted...]
-      <c r="H220" s="1"/>
+        <v>43.86</v>
+      </c>
+      <c r="G220" s="1"/>
+      <c r="H220" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I220" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="2">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
-        <v>19368</v>
+        <v>26992</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="D221" s="1">
         <v>8443999090</v>
       </c>
       <c r="E221" s="1">
-        <v>200</v>
+        <v>1</v>
       </c>
       <c r="F221" s="1">
-        <v>36.29</v>
+        <v>84.58</v>
       </c>
       <c r="G221" s="1"/>
-      <c r="H221" s="1"/>
+      <c r="H221" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I221" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="2">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
-        <v>17100</v>
+        <v>19367</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="D222" s="1">
         <v>8443999090</v>
       </c>
       <c r="E222" s="1">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="F222" s="1">
-        <v>47.04</v>
-[...4 lines deleted...]
-      <c r="H222" s="1"/>
+        <v>30.88</v>
+      </c>
+      <c r="G222" s="1"/>
+      <c r="H222" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I222" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="2">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
-        <v>27974</v>
+        <v>17787</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="D223" s="1">
         <v>8443999090</v>
       </c>
       <c r="E223" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F223" s="1">
-        <v>28.67</v>
-[...4 lines deleted...]
-        <v>17</v>
+        <v>40.28</v>
+      </c>
+      <c r="G223" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H223" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I223" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="2">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
-        <v>14104</v>
+        <v>27973</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="D224" s="1">
         <v>8443999090</v>
       </c>
       <c r="E224" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F224" s="1">
-        <v>133.06</v>
+        <v>32.67</v>
       </c>
       <c r="G224" s="1"/>
-      <c r="H224" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H224" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I224" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="2">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
-        <v>26458</v>
+        <v>4988</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="D225" s="1">
         <v>8443999090</v>
       </c>
       <c r="E225" s="1">
-        <v>5</v>
+        <v>100</v>
       </c>
       <c r="F225" s="1">
-        <v>47.04</v>
-[...4 lines deleted...]
-      <c r="H225" s="1"/>
+        <v>104.72</v>
+      </c>
+      <c r="G225" s="1"/>
+      <c r="H225" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I225" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="2">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
-        <v>24751</v>
+        <v>26993</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="D226" s="1">
         <v>8443999090</v>
       </c>
       <c r="E226" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F226" s="1">
-        <v>43.46</v>
-[...2 lines deleted...]
-      <c r="H226" s="1"/>
+        <v>46.99</v>
+      </c>
+      <c r="G226" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H226" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I226" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="2">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
-        <v>19369</v>
+        <v>19368</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="D227" s="1">
         <v>8443999090</v>
       </c>
       <c r="E227" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="F227" s="1">
-        <v>34.05</v>
+        <v>36.25</v>
       </c>
       <c r="G227" s="1"/>
-      <c r="H227" s="1"/>
+      <c r="H227" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I227" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="2">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
-        <v>17788</v>
+        <v>17100</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="D228" s="1">
         <v>8443999090</v>
       </c>
       <c r="E228" s="1">
         <v>10</v>
       </c>
       <c r="F228" s="1">
-        <v>44.8</v>
+        <v>37.14</v>
       </c>
       <c r="G228" s="5" t="s">
-        <v>66</v>
-[...3 lines deleted...]
-        <v>15</v>
+        <v>69</v>
+      </c>
+      <c r="H228" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I228" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="2">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
-        <v>27975</v>
+        <v>27974</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="D229" s="1">
         <v>8443999090</v>
       </c>
       <c r="E229" s="1">
         <v>10</v>
       </c>
       <c r="F229" s="1">
-        <v>33.6</v>
+        <v>28.64</v>
       </c>
       <c r="G229" s="1"/>
-      <c r="H229" s="1"/>
+      <c r="H229" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I229" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="2">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
-        <v>24752</v>
+        <v>14104</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="D230" s="1">
         <v>8443999090</v>
       </c>
       <c r="E230" s="1">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F230" s="1">
-        <v>40.32</v>
+        <v>132.91</v>
       </c>
       <c r="G230" s="1"/>
-      <c r="H230" s="1"/>
-[...1 lines deleted...]
-        <v>239</v>
+      <c r="H230" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I230" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="2">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
-        <v>24598</v>
+        <v>26458</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="D231" s="1">
         <v>8443999090</v>
       </c>
       <c r="E231" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F231" s="1">
-        <v>123.65</v>
-[...2 lines deleted...]
-      <c r="H231" s="1"/>
+        <v>46.99</v>
+      </c>
+      <c r="G231" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H231" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I231" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="2">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
-        <v>15816</v>
+        <v>24751</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="D232" s="1">
         <v>8443999090</v>
       </c>
       <c r="E232" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F232" s="1">
-        <v>133.06</v>
+        <v>43.41</v>
       </c>
       <c r="G232" s="1"/>
-      <c r="H232" s="1"/>
+      <c r="H232" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I232" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="233" spans="1:9" outlineLevel="2">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
-        <v>26256</v>
+        <v>19369</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="D233" s="1">
         <v>8443999090</v>
       </c>
       <c r="E233" s="1">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="F233" s="1">
-        <v>43.9</v>
+        <v>34.01</v>
       </c>
       <c r="G233" s="1"/>
-      <c r="H233" s="1"/>
+      <c r="H233" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I233" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="234" spans="1:9" outlineLevel="2">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
-        <v>18945</v>
+        <v>17788</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="D234" s="1">
         <v>8443999090</v>
       </c>
       <c r="E234" s="1">
         <v>10</v>
       </c>
       <c r="F234" s="1">
-        <v>66.3</v>
-[...2 lines deleted...]
-      <c r="H234" s="1"/>
+        <v>37.59</v>
+      </c>
+      <c r="G234" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H234" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I234" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="235" spans="1:9" outlineLevel="2">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
-        <v>30065</v>
+        <v>27975</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="D235" s="1">
         <v>8443999090</v>
       </c>
       <c r="E235" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F235" s="1">
-        <v>69.44</v>
+        <v>33.56</v>
       </c>
       <c r="G235" s="1"/>
-      <c r="H235" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H235" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I235" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="236" spans="1:9" outlineLevel="2">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
-        <v>7858</v>
+        <v>24752</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="D236" s="1">
         <v>8443999090</v>
       </c>
       <c r="E236" s="1">
-        <v>100</v>
+        <v>8</v>
       </c>
       <c r="F236" s="1">
-        <v>128.58</v>
+        <v>40.28</v>
       </c>
       <c r="G236" s="1"/>
-      <c r="H236" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H236" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I236" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="237" spans="1:9" outlineLevel="2">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
-        <v>33944</v>
+        <v>24598</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="D237" s="1">
         <v>8443999090</v>
       </c>
       <c r="E237" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F237" s="1">
-        <v>48.38</v>
+        <v>123.51</v>
       </c>
       <c r="G237" s="1"/>
-      <c r="H237" s="1"/>
+      <c r="H237" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I237" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="238" spans="1:9" outlineLevel="2">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
-        <v>29498</v>
+        <v>15816</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="D238" s="1">
         <v>8443999090</v>
       </c>
       <c r="E238" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F238" s="1">
-        <v>43.46</v>
+        <v>132.91</v>
       </c>
       <c r="G238" s="1"/>
-      <c r="H238" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H238" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I238" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="239" spans="1:9" outlineLevel="2">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
-        <v>24721</v>
+        <v>26256</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="D239" s="1">
         <v>8443999090</v>
       </c>
       <c r="E239" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F239" s="1">
-        <v>49.73</v>
+        <v>43.86</v>
       </c>
       <c r="G239" s="1"/>
-      <c r="H239" s="1"/>
+      <c r="H239" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I239" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="240" spans="1:9" outlineLevel="2">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
-        <v>16905</v>
+        <v>18945</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="D240" s="1">
         <v>8443999090</v>
       </c>
       <c r="E240" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="F240" s="1">
-        <v>188.16</v>
+        <v>66.23</v>
       </c>
       <c r="G240" s="1"/>
-      <c r="H240" s="1"/>
+      <c r="H240" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I240" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="241" spans="1:9" outlineLevel="2">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
-        <v>22155</v>
+        <v>30065</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="D241" s="1">
         <v>8443999090</v>
       </c>
       <c r="E241" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F241" s="1">
-        <v>96.77</v>
+        <v>69.36</v>
       </c>
       <c r="G241" s="1"/>
-      <c r="H241" s="1"/>
+      <c r="H241" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I241" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="242" spans="1:9" outlineLevel="2">
       <c r="A242" s="1"/>
       <c r="B242" s="1">
-        <v>24459</v>
+        <v>7858</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="D242" s="1">
         <v>8443999090</v>
       </c>
       <c r="E242" s="1">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="F242" s="1">
-        <v>47.04</v>
+        <v>128.43</v>
       </c>
       <c r="G242" s="1"/>
-      <c r="H242" s="1"/>
+      <c r="H242" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I242" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="243" spans="1:9" outlineLevel="2">
       <c r="A243" s="1"/>
       <c r="B243" s="1">
-        <v>17789</v>
+        <v>33944</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="D243" s="1">
         <v>8443999090</v>
       </c>
       <c r="E243" s="1">
         <v>10</v>
       </c>
       <c r="F243" s="1">
-        <v>43.01</v>
+        <v>48.33</v>
       </c>
       <c r="G243" s="1"/>
-      <c r="H243" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H243" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I243" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="244" spans="1:9" outlineLevel="2">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
-        <v>17790</v>
+        <v>29498</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="D244" s="1">
         <v>8443999090</v>
       </c>
       <c r="E244" s="1">
         <v>10</v>
       </c>
       <c r="F244" s="1">
-        <v>55.55</v>
+        <v>43.41</v>
       </c>
       <c r="G244" s="1"/>
-      <c r="H244" s="1"/>
-[...1 lines deleted...]
-        <v>20</v>
+      <c r="H244" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I244" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="245" spans="1:9" outlineLevel="2">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
-        <v>26482</v>
+        <v>24721</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="D245" s="1">
         <v>8443999090</v>
       </c>
       <c r="E245" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F245" s="1">
-        <v>47.94</v>
+        <v>49.67</v>
       </c>
       <c r="G245" s="1"/>
-      <c r="H245" s="1"/>
+      <c r="H245" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I245" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="246" spans="1:9" outlineLevel="2">
       <c r="A246" s="1"/>
       <c r="B246" s="1">
-        <v>22508</v>
+        <v>16905</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="D246" s="1">
         <v>8443999090</v>
       </c>
       <c r="E246" s="1">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="F246" s="1">
-        <v>38.08</v>
+        <v>187.95</v>
       </c>
       <c r="G246" s="1"/>
-      <c r="H246" s="1"/>
+      <c r="H246" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I246" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="247" spans="1:9" outlineLevel="2">
       <c r="A247" s="1"/>
       <c r="B247" s="1">
-        <v>24753</v>
+        <v>22155</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="D247" s="1">
         <v>8443999090</v>
       </c>
       <c r="E247" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F247" s="1">
-        <v>50.18</v>
+        <v>96.66</v>
       </c>
       <c r="G247" s="1"/>
-      <c r="H247" s="1"/>
+      <c r="H247" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I247" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="248" spans="1:9" outlineLevel="2">
       <c r="A248" s="1"/>
       <c r="B248" s="1">
-        <v>25556</v>
+        <v>24459</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="D248" s="1">
         <v>8443999090</v>
       </c>
       <c r="E248" s="1">
         <v>10</v>
       </c>
       <c r="F248" s="1">
-        <v>43.9</v>
+        <v>42.51</v>
       </c>
       <c r="G248" s="1"/>
-      <c r="H248" s="1"/>
-[...1 lines deleted...]
-        <v>20</v>
+      <c r="H248" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I248" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="249" spans="1:9" outlineLevel="2">
       <c r="A249" s="1"/>
       <c r="B249" s="1">
-        <v>17099</v>
+        <v>17789</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="D249" s="1">
         <v>8443999090</v>
       </c>
       <c r="E249" s="1">
         <v>10</v>
       </c>
       <c r="F249" s="1">
-        <v>61.38</v>
-[...6 lines deleted...]
-        <v>15</v>
+        <v>42.96</v>
+      </c>
+      <c r="G249" s="1"/>
+      <c r="H249" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I249" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="250" spans="1:9" outlineLevel="2">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
-        <v>27977</v>
+        <v>17790</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="D250" s="1">
         <v>8443999090</v>
       </c>
       <c r="E250" s="1">
         <v>10</v>
       </c>
       <c r="F250" s="1">
-        <v>37.18</v>
+        <v>55.49</v>
       </c>
       <c r="G250" s="1"/>
-      <c r="H250" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H250" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I250" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="251" spans="1:9" outlineLevel="2">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
-        <v>32251</v>
+        <v>26482</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="D251" s="1">
         <v>8443999090</v>
       </c>
       <c r="E251" s="1">
         <v>10</v>
       </c>
       <c r="F251" s="1">
-        <v>48.83</v>
+        <v>47.88</v>
       </c>
       <c r="G251" s="1"/>
-      <c r="H251" s="1"/>
-[...1 lines deleted...]
-        <v>20</v>
+      <c r="H251" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I251" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="252" spans="1:9" outlineLevel="2">
       <c r="A252" s="1"/>
       <c r="B252" s="1">
-        <v>31222</v>
+        <v>22508</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="D252" s="1">
         <v>8443999090</v>
       </c>
       <c r="E252" s="1">
         <v>10</v>
       </c>
       <c r="F252" s="1">
-        <v>78.84999999999999</v>
+        <v>38.04</v>
       </c>
       <c r="G252" s="1"/>
-      <c r="H252" s="1"/>
+      <c r="H252" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I252" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="253" spans="1:9" outlineLevel="2">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
-        <v>26476</v>
+        <v>24753</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="D253" s="1">
         <v>8443999090</v>
       </c>
       <c r="E253" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F253" s="1">
-        <v>49.28</v>
+        <v>50.12</v>
       </c>
       <c r="G253" s="1"/>
-      <c r="H253" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H253" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I253" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="254" spans="1:9" outlineLevel="2">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
-        <v>17791</v>
+        <v>25556</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D254" s="1">
         <v>8443999090</v>
       </c>
       <c r="E254" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F254" s="1">
-        <v>44.8</v>
+        <v>43.86</v>
       </c>
       <c r="G254" s="1"/>
-      <c r="H254" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H254" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I254" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="255" spans="1:9" outlineLevel="2">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
-        <v>17792</v>
+        <v>17099</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="D255" s="1">
         <v>8443999090</v>
       </c>
       <c r="E255" s="1">
         <v>10</v>
       </c>
       <c r="F255" s="1">
-        <v>86.02</v>
-[...2 lines deleted...]
-      <c r="H255" s="1"/>
+        <v>61.31</v>
+      </c>
+      <c r="G255" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H255" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I255" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="256" spans="1:9" outlineLevel="2">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
-        <v>8178</v>
+        <v>27977</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="D256" s="1">
         <v>8443999090</v>
       </c>
       <c r="E256" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F256" s="1">
-        <v>137.54</v>
+        <v>37.14</v>
       </c>
       <c r="G256" s="1"/>
-      <c r="H256" s="1"/>
+      <c r="H256" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I256" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="257" spans="1:9" outlineLevel="2">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
-        <v>7568</v>
+        <v>32251</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="D257" s="1">
         <v>8443999090</v>
       </c>
       <c r="E257" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F257" s="1">
-        <v>401.41</v>
+        <v>48.78</v>
       </c>
       <c r="G257" s="1"/>
-      <c r="H257" s="1"/>
+      <c r="H257" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I257" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="258" spans="1:9" outlineLevel="2">
       <c r="A258" s="1"/>
       <c r="B258" s="1">
-        <v>5406</v>
+        <v>31222</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="D258" s="1">
         <v>8443999090</v>
       </c>
       <c r="E258" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F258" s="1">
-        <v>169.34</v>
+        <v>78.76000000000001</v>
       </c>
       <c r="G258" s="1"/>
-      <c r="H258" s="1"/>
+      <c r="H258" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I258" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="259" spans="1:9" outlineLevel="2">
       <c r="A259" s="1"/>
       <c r="B259" s="1">
-        <v>17793</v>
+        <v>26476</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="D259" s="1">
         <v>8443999090</v>
       </c>
       <c r="E259" s="1">
         <v>10</v>
       </c>
       <c r="F259" s="1">
-        <v>75.26000000000001</v>
+        <v>49.23</v>
       </c>
       <c r="G259" s="1"/>
-      <c r="H259" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H259" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I259" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="260" spans="1:9" outlineLevel="2">
       <c r="A260" s="1"/>
       <c r="B260" s="1">
+        <v>17791</v>
+      </c>
+      <c r="C260" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="D260" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E260" s="1">
+        <v>5</v>
+      </c>
+      <c r="F260" s="1">
+        <v>44.75</v>
+      </c>
+      <c r="G260" s="1"/>
+      <c r="H260" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I260" s="1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="261" spans="1:9" outlineLevel="2">
+      <c r="A261" s="1"/>
+      <c r="B261" s="1">
+        <v>17792</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="D261" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E261" s="1">
+        <v>10</v>
+      </c>
+      <c r="F261" s="1">
+        <v>85.92</v>
+      </c>
+      <c r="G261" s="1"/>
+      <c r="H261" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I261" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="262" spans="1:9" outlineLevel="2">
+      <c r="A262" s="1"/>
+      <c r="B262" s="1">
+        <v>8178</v>
+      </c>
+      <c r="C262" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="D262" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E262" s="1">
+        <v>5</v>
+      </c>
+      <c r="F262" s="1">
+        <v>137.38</v>
+      </c>
+      <c r="G262" s="1"/>
+      <c r="H262" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I262" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="263" spans="1:9" outlineLevel="2">
+      <c r="A263" s="1"/>
+      <c r="B263" s="1">
+        <v>7568</v>
+      </c>
+      <c r="C263" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="D263" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E263" s="1">
+        <v>1</v>
+      </c>
+      <c r="F263" s="1">
+        <v>400.96</v>
+      </c>
+      <c r="G263" s="1"/>
+      <c r="H263" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I263" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="264" spans="1:9" outlineLevel="2">
+      <c r="A264" s="1"/>
+      <c r="B264" s="1">
+        <v>5406</v>
+      </c>
+      <c r="C264" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="D264" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E264" s="1">
+        <v>50</v>
+      </c>
+      <c r="F264" s="1">
+        <v>169.16</v>
+      </c>
+      <c r="G264" s="1"/>
+      <c r="H264" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I264" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="265" spans="1:9" outlineLevel="2">
+      <c r="A265" s="1"/>
+      <c r="B265" s="1">
+        <v>17793</v>
+      </c>
+      <c r="C265" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="D265" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E265" s="1">
+        <v>10</v>
+      </c>
+      <c r="F265" s="1">
+        <v>75.18000000000001</v>
+      </c>
+      <c r="G265" s="1"/>
+      <c r="H265" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I265" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="266" spans="1:9" outlineLevel="2">
+      <c r="A266" s="1"/>
+      <c r="B266" s="1">
         <v>28474</v>
       </c>
-      <c r="C260" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E260" s="1">
+      <c r="C266" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="D266" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E266" s="1">
         <v>1</v>
       </c>
-      <c r="F260" s="1">
-[...17 lines deleted...]
-      <c r="I261" s="1"/>
+      <c r="F266" s="1">
+        <v>465.85</v>
+      </c>
+      <c r="G266" s="1"/>
+      <c r="H266" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I266" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="267" spans="1:9">
+      <c r="A267" s="1"/>
+      <c r="B267" s="1"/>
+      <c r="C267" s="1"/>
+      <c r="D267" s="1"/>
+      <c r="E267" s="1"/>
+      <c r="F267" s="1"/>
+      <c r="G267" s="1"/>
+      <c r="H267" s="1"/>
+      <c r="I267" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>