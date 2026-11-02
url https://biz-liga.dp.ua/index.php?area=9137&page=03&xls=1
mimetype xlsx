--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -1718,2821 +1718,2779 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5200/M5025/M5035, Canon EP509/LBP3500/3900/3950/ M712</t>
         </r>
       </text>
     </comment>
     <comment ref="C112" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Сумісні картриджі: CF214A, CF214X, CZ192A, Q7516A, Q7570A
-Сумісні пристрої: HP LJ M712, HP LJ M725, HP LJ M712, HP LJ M725, HP LJ Pro M435, HP LJ Pro M701, HP LJ Pro M706, HP LJ 5200, HP LJ M5025, HP LJ M5035</t>
+          <t xml:space="preserve">HP LJ 5Si/8000/8100/QMS2425/Canon WX/EP-W/2460/Lexmark Optra N, C3909A</t>
         </r>
       </text>
     </comment>
     <comment ref="C113" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5Si/8000/8100/QMS2425/Canon WX/EP-W/2460/Lexmark Optra N, C3909A</t>
         </r>
       </text>
     </comment>
     <comment ref="C114" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 5Si/8000/8100/QMS2425/Canon WX/EP-W/2460/Lexmark Optra N, C3909A</t>
+          <t xml:space="preserve">HP 9000/9040/9050/C8543X</t>
         </r>
       </text>
     </comment>
     <comment ref="C115" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP 9000/9040/9050/C8543X</t>
+          <t xml:space="preserve">HP LJ 9000/9040/9050/Enterprise M806/830/C8543X/CF325X</t>
         </r>
       </text>
     </comment>
     <comment ref="C116" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 9000/9040/9050/Enterprise M806/830/C8543X/CF325X</t>
         </r>
       </text>
     </comment>
     <comment ref="C117" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 9000/9040/9050/Enterprise M806/830/C8543X/CF325X</t>
+          <t xml:space="preserve">HP LJ M607/608/609/631/632/633/CF237A/CF237X</t>
         </r>
       </text>
     </comment>
     <comment ref="C118" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ M607/608/609/631/632/633/CF237A/CF237X</t>
+          <t xml:space="preserve">HP LJ M607/608/609/631/632/633/CF237A</t>
         </r>
       </text>
     </comment>
     <comment ref="C119" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M607/608/609/631/632/633/CF237A</t>
         </r>
       </text>
     </comment>
+    <comment ref="G119" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 5шт -2%</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C120" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M607/608/609/631/632/633/CF237A</t>
         </r>
       </text>
     </comment>
     <comment ref="G120" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 5шт -2%</t>
         </r>
       </text>
     </comment>
     <comment ref="C121" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ M607/608/609/631/632/633/CF237A</t>
-[...15 lines deleted...]
-          <t xml:space="preserve">знижка від 5шт -2%</t>
+          <t xml:space="preserve">LJ P1505/ 1005/ 1006/ 1007/ 1008/ 1566/ 1606/ 1102, M1132/ 1212/ 1522/ 1120/ 1536; CANON LBP6000/ 6020  CB436A, CB435A, CE278A, CE285A, CF283A, CANON 728/ 712/ 725/737  LaserJet Pro M125/ 127/ 201/ 225 з поролоном</t>
         </r>
       </text>
     </comment>
     <comment ref="C122" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Doctor blade  Doctor blade for use in HPP1005/1006/1007/1008/1505 1505 /1566/1606/ M1120/1130/1210/1212/1213/1522/1536; LJ ProMFP M125/127/201/225  CB412A/ CB435A/ CC388A/CE285A/ CE278A/CE285A/CF283A   with foam</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C123" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сумісні картриджі: 712  1870B002 , 713  1871B002  , 725  3484B002 , 726  3483B002 , 728  3500B002 , 737  9435B002 , CB435A, CB436A, CC388A, CE278A, CE285A, CF279A, CF283A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C124" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">LJ P1505/ 1005/ 1006/ 1007/ 1008/ 1566/ 1606/ 1102, M1132/ 1212/ 1522/ 1120/ 1536; CANON LBP6000/ 6020  CB436A, CB435A, CE278A, CE285A, CF283A, CANON 728/ 712/ 725/737  LaserJet Pro M125/ 127/ 201/ 225 з поролоном</t>
         </r>
       </text>
     </comment>
-    <comment ref="C123" authorId="0">
-[...30 lines deleted...]
-    </comment>
     <comment ref="C125" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ P1505/ 1005/ 1006/ 1007/ 1008/ 1566/ 1606/ 1102, M1132/ 1212/ 1522/ 1120/ 1536; CANON LBP6000/ 6020  CB436A, CB435A, CE278A, CE285A, CF283A, CANON 728/ 712/ 725/737  LaserJet Pro M125/ 127/ 201/ 225 з поролоном</t>
+          <t xml:space="preserve">HP LJ P1005/1006/1007/1008/1505/1566/1606/1102/M1120/1522/1536/1130/1132/1210/1212/1213/1217/M125/127/201/225/Canon LBP3010/3020/3100/6000/6200/MF-4410/4430/4450/4550/4570/4580/CB435A/436A/278A/283A/285A/Canon 712/725/726/728/737, з клейкою стрічкою!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G125" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 20шт -2%</t>
         </r>
       </text>
     </comment>
     <comment ref="C126" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P1005/1006/1007/1008/1505/1566/1606/1102/M1120/1522/1536/1130/1132/1210/1212/1213/1217/M125/127/201/225/Canon LBP3010/3020/3100/6000/6200/MF-4410/4430/4450/4550/4570/4580/CB435A/436A/278A/283A/285A/Canon 712/725/726/728/737, з клейкою стрічкою!</t>
-[...15 lines deleted...]
-          <t xml:space="preserve">знижка від 20шт -2%</t>
+          <t xml:space="preserve">HP LJ P1005 / 1006/1007/100 8/1505/1566/1606/1102 / M1120 / 15 22/1536/1130/1132/1210/1212/1213/1217 / M125 / 127/201/225 / Canon LBP3010 / 3020 / 3100/6000/6200 / MF-4410/4430/4450/4550/4570/4580 / CB435A / 436A / 278A / 283A / 285A / Canon 712/725/726/728 з поролоном.</t>
         </r>
       </text>
     </comment>
     <comment ref="C127" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P1005 / 1006/1007/100 8/1505/1566/1606/1102 / M1120 / 15 22/1536/1130/1132/1210/1212/1213/1217 / M125 / 127/201/225 / Canon LBP3010 / 3020 / 3100/6000/6200 / MF-4410/4430/4450/4550/4570/4580 / CB435A / 436A / 278A / 283A / 285A / Canon 712/725/726/728 з поролоном.</t>
+          <t xml:space="preserve">HP LJ P1005/1006/1007/1008/1505/1566/1606/1102/M1120/1522/1132/1212/Canon LBP3010/3020/3100/6000/6200/MF4410/4430/4450/4550/4570/4580/435A/436A/278A/285A/Canon 712/725/726/728, з клейкою основою!</t>
         </r>
       </text>
     </comment>
     <comment ref="C128" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P1005/1006/1007/1008/1505/1566/1606/1102/M1120/1522/1132/1212/Canon LBP3010/3020/3100/6000/6200/MF4410/4430/4450/4550/4570/4580/435A/436A/278A/285A/Canon 712/725/726/728, з клейкою основою!</t>
+          <t xml:space="preserve">LJ P1505/ 1005/ 1006/ 1007/ 1008/ 1566/ 1606/ 1102, M1132/ 1212/ 1522/ 1120/ 1536; CANON LBP6000/ 6020  CB436A, CB435A, CE278A, CE285A, CF283A, CANON 728/ 712/ 725  LaserJet Pro M125/ 127/ 201/ 225 з клейкою стрічкою</t>
         </r>
       </text>
     </comment>
     <comment ref="C129" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ P1505/ 1005/ 1006/ 1007/ 1008/ 1566/ 1606/ 1102, M1132/ 1212/ 1522/ 1120/ 1536; CANON LBP6000/ 6020  CB436A, CB435A, CE278A, CE285A, CF283A, CANON 728/ 712/ 725  LaserJet Pro M125/ 127/ 201/ 225 з клейкою стрічкою</t>
+          <t xml:space="preserve">HP LJ P1005/P1505/P1102/M1130/1210, CF244A/CF279A/CF283A/CB435A/325X/CE278A/CE285A, glued type, з поролоном</t>
         </r>
       </text>
     </comment>
     <comment ref="C130" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P1005/P1505/P1102/M1130/1210, CF244A/CF279A/CF283A/CB435A/325X/CE278A/CE285A, glued type, з поролоном</t>
+          <t xml:space="preserve">LJ P1505/ 1005/ 1006/ 1007/ 1008/ 1566/ 1606/ 1102, M1132/ 1212/ 1522/ 1120/ 1536; CANON LBP6000/ 6020  CB436A, CB435A, CE278A, CE285A, CF283A, CANON 728/ 712/ 725  LaserJet Pro M125/ 127/ 201/ 225 з поролоном</t>
         </r>
       </text>
     </comment>
     <comment ref="C131" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ P1505/ 1005/ 1006/ 1007/ 1008/ 1566/ 1606/ 1102, M1132/ 1212/ 1522/ 1120/ 1536; CANON LBP6000/ 6020  CB436A, CB435A, CE278A, CE285A, CF283A, CANON 728/ 712/ 725  LaserJet Pro M125/ 127/ 201/ 225 з поролоном</t>
+          <t xml:space="preserve">HP LJ P1005/1006/1007/1008/1505/1566/1606/1102/M1120/1522/1132/1212/Canon LBP3010/3020/3100/6000/6200/MF4410/4430/4450/4550/4570/4580/435A/436A/278A/285A/Canon 712/725/726/728, з поролоном!</t>
         </r>
       </text>
     </comment>
     <comment ref="C132" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P1005/1006/1007/1008/1505/1566/1606/1102/M1120/1522/1132/1212/Canon LBP3010/3020/3100/6000/6200/MF4410/4430/4450/4550/4570/4580/435A/436A/278A/285A/Canon 712/725/726/728, з поролоном!</t>
+          <t xml:space="preserve">HP LJ P2030, HP LJ P2035, HP LJ P2050, HP LJ P2055, HP LJ Pro M401, HP LJ Pro M425. Canon LBP-251, Canon LBP-252, Canon LBP-253, Canon LBP-6300, Canon LBP-6310, Canon LBP-6650, Canon LBP-6670, Canon LBP-6680, Canon MF-411, Canon MF-416, Canon MF-418, Canon MF-419, Canon MF-5840, Canon MF-5880, Canon MF-5940, Canon MF-5980, Canon MF-6140, Canon MF-6180, Canon MF-6640, Canon MF-6680. З поролоном.</t>
         </r>
       </text>
     </comment>
     <comment ref="C133" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C134" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 719  3479B002  , 719H  3480B002  , 720 2617B002  , CE505A, CE505X, CF280A
 Сумісні пристрої: Canon LBP-251, Canon LBP-252, Canon LBP-253, Canon LBP-6300, Canon LBP-6310, Canon LBP-6650, Canon LBP-6670, Canon LBP-6680, Canon MF-411, Canon MF-416, Canon MF-418, Canon MF-419, Canon MF-5840, Canon MF-5880, Canon MF-5940, Canon MF-5980, Canon MF-6140, Canon MF-6180, Canon LBP-251, Canon LBP-252, Canon LBP-253, Canon LBP-6300, Canon LBP-6310, Canon LBP-6650, Canon LBP-6670, Canon LBP-6680, Canon MF-411, Canon MF-416, Canon MF-418, Canon MF-419, Canon MF-5840, Canon MF-5880, Canon MF-5940, Canon MF-5980, Canon MF-6140, Canon MF-6180, Canon MF-6640, Canon MF-6680, HP LJ P2030, HP LJ P2035, HP LJ P2050, HP LJ P2055, HP LJ P2050, HP LJ P2055, HP LJ Pro M401, HP LJ Pro M425</t>
         </r>
       </text>
     </comment>
+    <comment ref="C134" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P3015, LJ Enterprise Flow M525C/M525DN/M525F, LJ Pro M521DN/M521DW. CE255A/CE255X</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C135" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P3015, LJ Enterprise Flow M525C/M525DN/M525F, LJ Pro M521DN/M521DW. CE255A/CE255X</t>
+          <t xml:space="preserve">HP LJ P3015, LJ Enterprise Flow M525C/M525DN/M525F, LJ Pro M521DN/M521DW. CE255A/CE255X. З поролоном.</t>
         </r>
       </text>
     </comment>
     <comment ref="C136" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P3015, LJ Enterprise Flow M525C/M525DN/M525F, LJ Pro M521DN/M521DW. CE255A/CE255X. З поролоном.</t>
+          <t xml:space="preserve">HP LJ P3015, LJ Enterprise Flow M525C/M525DN/M525F, LJ Pro M521DN/M521DW. CE255A/CE255X без поролону</t>
         </r>
       </text>
     </comment>
     <comment ref="C137" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P3015, LJ Enterprise Flow M525C/M525DN/M525F, LJ Pro M521DN/M521DW. CE255A/CE255X без поролону</t>
+          <t xml:space="preserve">LJ 2400/ 2410/ 2420/ 2430, P3005, P3015, M3027/ 3035; CANON 510 Q6511A/Q6511X, Q7551A/Q7551X, CE255A/CE255X</t>
         </r>
       </text>
     </comment>
     <comment ref="C138" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 2400/ 2410/ 2420/ 2430, P3005, P3015, M3027/ 3035; CANON 510 Q6511A/Q6511X, Q7551A/Q7551X, CE255A/CE255X</t>
         </r>
       </text>
     </comment>
     <comment ref="C139" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ 2400/ 2410/ 2420/ 2430, P3005, P3015, M3027/ 3035; CANON 510 Q6511A/Q6511X, Q7551A/Q7551X, CE255A/CE255X</t>
+          <t xml:space="preserve">HP LJ 2400/2410/2420/2430 / P3005 / 3015 / M3027 / 3035 / M525, Q 6511A / 7551A / CE255A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G139" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
     <comment ref="C140" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 2400/2410/2420/2430 / P3005 / 3015 / M3027 / 3035 / M525, Q 6511A / 7551A / CE255A</t>
-[...15 lines deleted...]
-          <t xml:space="preserve">знижка від 10шт -2%</t>
+          <t xml:space="preserve">HP LJ P4014/4015/4515/LJ 4200/4240/4250/4300/4350/Enterprise M601/602/603/604/605/606/630/M4555/Canon LBP-351/352/Q1338A/Q1339A/Q5949A/CC364A/CF281A/CE390A/Canon 039/039H</t>
         </r>
       </text>
     </comment>
     <comment ref="C141" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014/4015/4515/LJ 4200/4240/4250/4300/4350/Enterprise M601/602/603/604/605/606/630/M4555/Canon LBP-351/352/Q1338A/Q1339A/Q5949A/CC364A/CF281A/CE390A/Canon 039/039H</t>
         </r>
       </text>
     </comment>
     <comment ref="C142" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014/4015/4515/LJ 4200/4240/4250/4300/4350/Enterprise M601/602/603/604/605/606/630/M4555/Canon LBP-351/352/Q1338A/Q1339A/Q5949A/CC364A/CF281A/CE390A/Canon 039/039H</t>
         </r>
       </text>
     </comment>
     <comment ref="C143" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">HP LJ P4014/4015/4515/LJ 4200/4240/4250/4300/4350/Enterprise M601/602/603/604/605/606/630/M4555/Canon LBP-351/352/Q1338A/Q1339A/Q5949A/CC364A/CF281A/CE390A/Canon 039/039H з поролоном.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C144" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">HP LJ P4014/4015/4515/LJ 4200/4240/4250/4300/4350/Enterprise M601/602/603/604/605/606/630/M4555/Canon LBP-351/352/Q1338A/Q1339A/Q5949A/CC364A/CF281A/CE390A/Canon 039/039H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C144" authorId="0">
-[...14 lines deleted...]
-    </comment>
     <comment ref="C145" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C146" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Совместимые картриджи: 039  0287C001 , 039H  0288C001 , CC364A, CC364X, CE390A, CE390X, CF281A, CF281X, Q1338A, Q1339A, Q5942A, Q5942X
 Совместимые устройства: Canon LBP-351, Canon LBP-352, Canon LBP-351, Canon LBP-352, HP LJ P4010, HP LJ P4014, HP LJ P4015, HP LJ P4510, HP LJ P4515, HP LJ P4010, HP LJ P4014, HP LJ P4015, HP LJ P4510, HP LJ P4515, HP LJ M4555, HP LJ M601, HP LJ M602, HP LJ M603, HP LJ M4555, HP LJ M602, HP LJ M603, HP LJ M604, HP LJ M605, HP LJ M606, HP LJ M625, HP LJ M630, HP LJ M605, HP LJ M606, HP LJ M625, HP LJ M630, HP LJ 4200, HP LJ 4300, HP LJ 4240, HP LJ 4250, HP LJ 4350, HP LJ 4240, HP LJ 4250, HP LJ 4350</t>
         </r>
       </text>
     </comment>
+    <comment ref="C146" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P4014/4015/4515/LJ 4200/4240/4250/4300/4350/Enterprise M601/602/603/604/605/606/630/M4555/Canon LBP-351/352/Q1338A/Q1339A/Q5949A/CC364A/CF281A/CE390A/Canon 039/039H без уплотнителя</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C147" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P4014/4015/4515/LJ 4200/4240/4250/4300/4350/Enterprise M601/602/603/604/605/606/630/M4555/Canon LBP-351/352/Q1338A/Q1339A/Q5949A/CC364A/CF281A/CE390A/Canon 039/039H без уплотнителя</t>
+          <t xml:space="preserve">HP LJ P4014/4015/4515/LJ 4200/4240/4250/4300/4350/Enterprise M601/602/603/604/605/606/630/M4555/Canon LBP-351/352/Q1338A/Q1339A/Q5949A/CC364A/CF281A/CE390A/Canon 039/039H</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G147" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
     <comment ref="C148" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P4014/4015/4515/LJ 4200/4240/4250/4300/4350/Enterprise M601/602/603/604/605/606/630/M4555/Canon LBP-351/352/Q1338A/Q1339A/Q5949A/CC364A/CF281A/CE390A/Canon 039/039H</t>
+          <t xml:space="preserve">Дозирующее лезвие  Doctor blade  HP LJ PRO M 102, HP LJ PRO M 104, HP LJ PRO M 130, HP LJ PRO M 132, HP LJ PRO M 203, HP LJ PRO M 220, HP LJ PRO M 227 Pk. qty. 1 inp=10 pcs, 1 mbox=150 pcs Sales quantity unit 10 pcs Weight 0,031 kg / pcs</t>
         </r>
       </text>
     </comment>
     <comment ref="G148" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
     <comment ref="C149" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Дозирующее лезвие  Doctor blade  HP LJ PRO M 102, HP LJ PRO M 104, HP LJ PRO M 130, HP LJ PRO M 132, HP LJ PRO M 203, HP LJ PRO M 220, HP LJ PRO M 227 Pk. qty. 1 inp=10 pcs, 1 mbox=150 pcs Sales quantity unit 10 pcs Weight 0,031 kg / pcs</t>
-[...3 lines deleted...]
-    <comment ref="G149" authorId="0">
+          <t xml:space="preserve">HP LJ Pro M102/M104/M130/M132/M203/M277, CF217A/CF230A/CF219A/CF232A/Canon  047/049</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C150" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M102 / M104 / M130 / M132 / M203 / M277, CF217A / CF230A з поролоном</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C151" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M102/M104/M130/M132/M203/M277, CF217A/CF230A/CF219A/CF232A/Canon  047/049</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C152" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M102/M104/M130/M132/M203/M277, CF217A/CF230A/CF219A/CF232A/Canon  047/049</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C153" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M102/M104/M130/M132/M203/M277, CF217A/CF230A/CF219A/CF232A/Canon  047/049</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C154" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M102/M104/M130/M132/M203/M277, CF217A/CF230A OEM Blade! Супер якість with PU</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C155" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Тільки для сумісних картриджів. HP LJ Pro M102 / M104 / M130 / M132 / M203 / M277, CF217A / CF230A without PU! Без поролону.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C156" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ M102/104/M130/132, CF217A, type A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C157" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M15, HP LJ Pro M16, HP LJ Pro M28, HP LJ Pro M29, CF244A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C158" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M15, HP LJ Pro M16, HP LJ Pro M28, HP LJ Pro M29, CF244A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C159" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M15, HP LJ Pro M16, HP LJ Pro M28, HP LJ Pro M29, CF244A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C160" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M15, HP LJ Pro M16, HP LJ Pro M28, HP LJ Pro M29, CF244A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C161" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M402/403/404/426/427/428/M501/506/527/M304/W402/Canon LBP212/214/215/223/226/228/312/MF-421/426/428/429/443/445/446/449/522/525/CF226A/CF226X/CF228A/CF259A/CF259X/CF287A/CF287X/Canon 041/041H/052/052H/057/057H/3010C002/0453C002/2200C002/0452C002/2199C002/3009C002</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C162" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M402/403/404/426/427/428/M501/506/527/M304/W402/Canon LBP212/214/215/223/226/228/312/MF-421/426/428/429/443/445/446/449/522/525/CF226A/CF226X/CF228A/CF259A/CF259X/CF287A/CF287X/Canon 041/041H/052/052H/057/057H/3010C002/0453C002/2200C002/0452C002/2199C002/3009C002</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C163" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M402/403/404/426/427/428/M501/506/527/M304/W402/Canon LBP212/214/215/223/226/228/312/MF-421/426/428/429/443/445/446/449/522/525/CF226A/CF226X/CF228A/CF259A/CF259X/CF287A/CF287X/Canon 041/041H/052/052H/057/057H/3010C002/0453C002/2200C002/0452C002/2199C002/3009C002</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C164" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M402/403/404/426/427/428/M501/506/527/M304/W402/Canon LBP212/214/215/223/226/228/312/MF-421/426/428/429/443/445/446/449/522/525/CF226A/CF226X/CF228A/CF259A/CF259X/CF287A/CF287X/Canon 041/041H/052/052H/057/057H/3010C002/0453C002/2200C002/0452C002/2199C002/3009C002</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C165" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M402/403/404/426/427/428/M501/506/527/M304/W402/Canon LBP212/214/215/223/226/228/312/MF-421/426/428/429/443/445/446/449/522/525/CF226A/CF226X/CF228A/CF259A/CF259X/CF287A/CF287X/Canon 041/041H/052/052H/057/057H/3010C002/0453C002/2200C002/0452C002/2199C002/3009C002</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C166" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M402/403/404/426/427/428/M501/506/527/M304/W402/Canon LBP212/214/215/223/226/228/312/MF-421/426/428/429/443/445/446/449/522/525/CF226A/CF226X/CF228A/CF259A/CF259X/CF287A/CF287X/Canon 041/041H/052/052H/057/057H/3010C002/0453C002/2200C002/0452C002/2199C002/3009C002</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C167" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ Pro M402/426  CF226A/X  LJM527c/M506dn/M506x/ M527dn  CF287A ?anon LBP212DW/214DW/215X/MF421DW/426DW/428X/MF429X/ MF540 / MF443DW / MF445dw / MF446X / MF449X / MF542X / MF543X / LBP223 / LBP226 / LBP228X / LBP325X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C168" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ M402/426/Enterprise M506/527, CF226A/CF287A, з поролоном</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C169" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">045 Bk, 045 C, 045 M, 045 Y, 045H BK, 045H C, 045H M, 045H Y, 046 Bk, 046 C, 046 M, 046 Y, 046H Bk, 046H C, 046H M, 046H Y, 055 Bk, 055 C, 055 M, 055 Y, 055H Bk, 055H C, 055H M, 055H Y, 067 Bk, 067 C, 067 M, 067 Y, 067H Bk, 067H C, 067H M, 067H Y, CF400AHP, CF400XHP, CF401AHP, CF401XHP, CF402AHP, CF402XHP, CF403AHP, CF403XHP, CF410AHP, CF410XHP, CF411AHP, CF411XHP, CF412AHP, CF412XHP, CF413AHP, CF413XHP, CF540AHP, CF540XHP, CF541AHP, CF541XHP, CF542AHP, CF542XHP, CF543AHP, CF543XHP, T09 Bk, T09 C, T09 M, T09 Y, W2030A  415A , W2030X  415X , W2031A  415A , W2031X  415X , W2032A  415A , W2032X  415X , W2033A  415A , W2033X  415X , W2210A  207A , W2210X  207X , W2211A  207A , W2211X  207X , W2212A  207A , W2212X  207X , W2213A  207A , W2213X  207X , W2410A  216A Bk , W2411A  216A C , W2412A  216A Y , W2413A  216A M</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C170" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP122/MF272/275/HP LJ M211/212/236, Canon 071/W1360A/136A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C171" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP122/MF272/275/HP LJ M211/212/236, Canon 071/W1360A/136A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C172" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Neverstop Laser 1000/1200MFP/1202</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C173" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Lexmark MS310/312/410/510/610</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C174" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Minolta MagiColor 1600/1650/1680/1690</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C175" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">B401/411/412/431/412/432/512/MB461/471/472/491/492/562/721/731/MB760</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C176" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">OKI B401/411/412/431/412/432/512/MB461/471/472/491/492/562/721/731/MB760</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C177" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">OKI B401/411/B412/B431/432/512/MB461/471/491/492/562/Xerox Phaser 3100/Ricoh S1000</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C178" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">B401/411/412/431/412/432/512/MB461/471/472/491/492/562/721/731/MB760</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C179" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">OKI B410/430/4400/4600</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C180" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">OKI B6200/6300</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C181" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">OKI B6200/6250/6300/6500/ Xerox DocuPrint 240/340/Phaser 4500/Epson N3000</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C182" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Pantum PC-210E/211EV. Для Pantum P2200,P2207,P2507, P2500W,P2500NW, M6500,M6500W,M6500NW,M6550NW,M6607NW</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C183" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Pantum PC-210E/211EV. Для Pantum P2200,P2207,P2507, P2500W,P2500NW, M6500,M6500W,M6500NW,M6550NW,M6607NW</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C184" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Pantum PC-210E/211EV. Для Pantum P2200,P2207,P2507, P2500W,P2500NW, M6500,M6500W,M6500NW,M6550NW,M6607NW</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C185" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для принтера Pantum-M6500, Pantum-M6507, Pantum-M6607, Pantum-P2200, Pantum-P2207, Pantum-P2507. Для картриджа Pantum PC-211EV.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C186" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для принтера Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302. Для картриджа Pantum DL-420.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C187" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для принтера Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302. Для картриджа Pantum DL-420.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C188" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для принтера Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302. Для картриджа Pantum DL-420.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C189" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для принтера Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302. Для картриджа Pantum DL-420.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C190" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Ricoh Aficio SP C220/221/222/231/232/240/242/310/311/312</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C191" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Ricoh Aficio SP3400/3410/406522</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C192" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung COLOR CLP-310/315/ CLX-3170/3175</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C193" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung COLOR CLP-310/315/ CLX-3170/3175</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C194" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung COLOR CLP-320/325/ 326/CLX-3185/CLT-K407S</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C195" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung COLOR CLP-320/325/ 326/CLX-3185/CLT-K407S з поролоном!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C196" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung COLOR CLP-320/325/ 326/CLX-3185/CLT-K407S</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C197" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung CLP-320/325/326/C LX-3185/CLT-K407S</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C198" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung COLOR CLP-360/365/ CLX-3300/3305/ 178NW / 179fnw</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C199" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung COLOR CLP-360/365/ 366/368/CLX-3300/3305/Xpress C430/480/ProXpress SL-M4030/408 0/HP COLOR Laser 150/170/MFP 178/179/CLT-406/CLT-404/MLT-D201/W2070A/2071A/2072A/2073A/117A, з поролоном!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C200" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung COLOR CLP-360/365/ 366/368/CLX-3300/3305/Xpress C430/480/ProXpress SL-M4030/408 0/HP COLOR Laser 150/170/MFP 178/179/CLT-406/CLT-404/MLT-D201/W2070A/2071A/2072A/2073A/117A, з поролоном!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C201" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung CLP-360/365/410/430/460/480/CLX-3305/HP COLOR LJ 150/178/179, W2070A/W2071A/W2072A/W2073A/117A, з поролоном</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C202" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung COLOR CLP-360/365/ 366/368/CLX-3300/3305/Xpress C430/480/ProXpress SL-M4030/408 0/HP COLOR Laser 150/170/MFP 178/179/CLT-406/CLT-404/MLT-D201/W2070A/2071A/2072A/2073A/117A, з поролоном!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C203" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung COLOR CLP-415/CLX -4195/Xpress SL-C1810/1860</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C204" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung CLP-660 LP188MS</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C205" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-1010/ 20M/ 1210/ 20M/ 50/ 1430/ 4500/ 4600/ 5100, SF5100; LEXMARK E210; XEROX 4525, Phaser 3110/ 3210  ML-1210, ML-4500</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C206" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-1010/ 1020M/ 1210/ 1220M/ 1250/ 1430/ 4500/ 4600/ 5100, SF5100; Lexmark E210; XEROX 4525  ML-1210, ML-4500  з поролоном</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C207" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML 1610/ 1615/ 2010/ 2015/ 2510/ 2570, SCX-4216/ 4321/ 4521/ 4725, XEROX WC PE220, Phaser 3117/ 3122/ 3124/ 3125/ 3200  ML-1610, ML-2010, SCX-4521, SCX-4725, XEROX 013R00621, 106R01159, 113R00730  з поролоном</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C208" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML 1610/ 1615/ 2010/ 2015/ 2510/ 2570, SCX-4216/ 4321/ 4521/ 4725/SCX-4650N/ SCX-4655FN, XEROX WC PE220, Phaser 3117/ 3122/ 3124/ 3125/ 3200  ML-1610, ML-2010, SCX-4521, SCX-4725, XEROX 013R00621, 106R01159, 113R00730 , з поролоном!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C209" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML 1610/ 1615/ 2010/ 2015/ 2510/ 2570, SCX-4216/ 4321/ 4521/ 4725/SCX-4650N/ SCX-4655FN, XEROX WC PE220, Phaser 3117/ 3122/ 3124/ 3125/ 3200  ML-1610, ML-2010, SCX-4521, SCX-4725, XEROX 013R00621, 106R01159, 113R00730 , з поролоном!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C210" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML 1610/ 1615/ 2010/ 2015/ 2510/ 2570, SCX-4216/ 4321/ 4521/ 4725/SCX-4650N/ SCX-4655FN, XEROX WC PE220, Phaser 3117/ 3122/ 3124/ 3125/ 3200  ML-1610, ML-2010, SCX-4521, SCX-4725, XEROX 013R00621, 106R01159, 113R00730  з поролоном</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C211" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML 1610/ 1615/ 2010/ 2015/ 2510/ 2570, SCX-4216/ 4321/ 4521/ 4725, XEROX WC PE220, Phaser 3117/ 3122/ 3124/ 3125/ 3200  ML-1610, ML-2010, SCX-4521, SCX-4725, XEROX 013R00621, 106R01159, 113R00730  з поролоном</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C212" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML 1610/ 1615/ 2010/ 2015/ 2510/ 2570, SCX-4216/ 4321/ 4521/ 4725/SCX-4650N/ SCX-4655FN, XEROX WC PE220, Phaser 3117/ 3122/ 3124/ 3125/ 3200  ML-1610, ML-2010, SCX-4521, SCX-4725, XEROX 013R00621, 106R01159, 113R00730 , з поролоном!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G212" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C150" authorId="0">
-[...1006 lines deleted...]
-    </comment>
     <comment ref="C213" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML 1610/ 1615/ 2010/ 2015/ 2510/ 2570, SCX-4216/ 4321/ 4521/ 4725, XEROX WC PE220, Phaser 3117/ 3122/ 3124/ 3125/ 3200  ML-1610, ML-2010, SCX-4521, SCX-4725, XEROX 013R00621, 106R01159, 113R00730  з поролоном</t>
+          <t xml:space="preserve">Samsung ML1660/1661/1665/1667/1675/ 1676/1860/1861/1865/ 1866/SCX3200/3205/3207/ HP Laser 107/135/137  W1106A</t>
         </r>
       </text>
     </comment>
     <comment ref="C214" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML 1610/ 1615/ 2010/ 2015/ 2510/ 2570, SCX-4216/ 4321/ 4521/ 4725/SCX-4650N/ SCX-4655FN, XEROX WC PE220, Phaser 3117/ 3122/ 3124/ 3125/ 3200  ML-1610, ML-2010, SCX-4521, SCX-4725, XEROX 013R00621, 106R01159, 113R00730 , з поролоном!</t>
-[...3 lines deleted...]
-    <comment ref="G214" authorId="0">
+          <t xml:space="preserve">Samsung ML1660/1661/1665/1667/1675/ 1676/1860/1861/1865/ 1866/SCX3200/3205/3207/ HP Laser 107/135/137  W1106A , з поролоном!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C215" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML1660/1661/1665/1667/1675/ 1676/1860/1861/1865/ 1866/SCX3200/3205/3207/ HP Laser 107/135/137  W1106A , з поролоном!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C216" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML1660/1661/1665/1667/1675/ 1676/1860/1861/1865/ 1866/SCX3200/3205/3207/ HP Laser 107/135/137  W1106A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C217" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML1660/1661/1665/1667/1675/ 1676/1860/1861/1865/ 1866/SCX3200/3205/3207/ HP Laser 107/135/137  W1106A  з поролоном</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C218" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML1660/1661/1665/1667/1675/ 1676/1860/1861/1865/ 1866/SCX3200/3205/3207/ HP Laser 107/135/137  W1106A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C219" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-1510/ 1520/ 1710/ 1740/ 1745/ 1750, SCX-4016/ 4116/ 4216/ 4100/ 4200/ 4220/ 4300, SF-560R; XEROX WC 3119/ PE114/ PE16, Phaser 3116/ 3120/ 3130  ML-1520, ML-1710, MLT-D109S, SCX-D4200, SCX-4216, SCX-4100, XEROX 013R00607, 013R00625, 109R00748, 109R00725, 113R00667 , з поролоном</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C220" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-1510/ 1520/ 1710/ 1740/ 1745/ 1750, SCX-4016/ 4116/ 4216/ 4100/ 4200/ 4220/ 4300, SF-560R; XEROX WC 3119/ PE114/ PE16, Phaser 3116/ 3120/ 3130  ML-1520, ML-1710, MLT-D109S, SCX-D4200, SCX-4216, SCX-4100, XEROX 013R00607, 013R00625, 109R00748, 109R00725, 113R00667  з поролоном</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C221" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-1510/ 1520/ 1710/ 1740/ 1745/ 1750, SCX-4016/ 4116/ 4216/ 4100/ 4200/ 4220/ 4300, SF-560R; XEROX WC 3119/ PE114/ PE16, Phaser 3116/ 3120/ 3130  ML-1520, ML-1710, MLT-D109S, SCX-D4200, SCX-4216, SCX-4100, XEROX 013R00607, 013R00625, 109R00748, 109R00725, 113R00667</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G221" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 5шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C222" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1510/ 1520/ 1710/ 1740/ 1745/ 1750, SCX-4016/ 4116/ 4216/ 4100/ 4200/ 4220/ 4300, SF-560R XEROX WC 3119/ PE114/ PE16, Phaser 3116/ 3120/ 3130  ML-1520, ML-1710, MLT-D109S, SCX-D4200, SCX-4216, SCX-4100, XEROX 013R00607, 013R00625, 109R00748, 109R00725, 113R00667</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C223" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-1510/ 1520/ 1710/ 1740/ 1745/ 1750, SCX-4016/ 4116/ 4216/ 4100/ 4200/ 4220/ 4300, SF-560R; XEROX WC 3119/ PE114/ PE16, Phaser 3116/ 3120/ 3130  ML-1520, ML-1710, MLT-D109S, SCX-D4200, SCX-4216, SCX-4100, XEROX 013R00607, 013R00625, 109R00748, 109R00725, 113R00667 , з поролоном</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C224" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1710/1740/1745/1750/1510 / SCX-4016/4100/4116/4200/4216/4300/4310/4315 / SF-56 0R / Xerox Phaser 3115/3116/3120/3121/3130 / Savin Fax 3810/3820, з поролоном в комплекті.. 013R00607, 013R00625, 109R00748, 109R00725, 113R00667</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G224" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C215" authorId="0">
-[...143 lines deleted...]
-    <comment ref="G223" authorId="0">
+    <comment ref="C225" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-1910/ 2450/ 2525/ 2850/ 2855,SCX4600/ 4828 Xerox Phaser 3140/3250/WC 3210/3220 з поролоном</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C226" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1910/2850/2525/SCX-4600/4824/4828/Xerox Phaser 3140/3250/WorkCentre 3210/3220, з поролоном!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G226" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C227" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML1910/2850/2525/S CX-4600/4824/4828/Xerox Phaser 3140/3250/WC 3210/3220, з поролоном!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C228" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-1910/2450/2525/2850/2855,SCX4600/4828, XEROX PHASER 3140/3250, WC3210/3220 MLT-D105 з поролоном</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C229" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML1910/2850/2525/S CX-4600/4824/4828/Xerox Phaser 3140/3250/WC 3210/3220, з поролоном!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G229" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 5шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C224" authorId="0">
-[...47 lines deleted...]
-    <comment ref="G226" authorId="0">
+    <comment ref="C230" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML1910/2850/2525/S CX-4600/4824/4828/Xerox Phaser 3140/3250/WC 3210/3220</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C231" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-2160/2161/2162/2163/2165/2166/2167/2168/SCX-3400/3405/3407/SL-M2020 /2022/2023/2026/2070/2071/2074/2077 MLT-D101S, MLT-D111S з поролоном</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C232" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-2160/2161/2162/2163/2165/2166/2167/2168/SCX-3400/3405/3407/SL-M2020 /2022/2023/2026/2070/2071/2074/2077 MLT-D101S, MLT-D111S з поролоном</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G232" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C227" authorId="0">
-[...31 lines deleted...]
-    <comment ref="G228" authorId="0">
+    <comment ref="C233" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-2160/2161/2162/2163/2165/2166/2167/2168/SCX-3400/3405/3407/SL-M2020 /2022/2023/2026/2070/2071/2074/2077 MLT-D101S, MLT-D111S з поролоном</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C234" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-2160/2161/2162/2163/2165/2166/2167/2168/SCX-3400/3405/3407/SL-M2020 /2022/2023/2026/2070/2071/2074/2077 MLT-D101S, MLT-D111S з поролоном</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C235" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Doctor blade  SAMSUNG ML 2020, SAMSUNG ML 2070, ML 2160 Картридж MLT-D101S, 101</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C236" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-2160/ 2165/ SCX-3400/ 3405/ M2020/ M2070; SF760P/MLT-D101 з поролоном</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C237" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-2160/2161/2162/2163/2165/2166/2167/2168/SCX-3400/3405/3407/SL-M2020 /2022/2023/2026/2070/2071/2074/2077 MLT-D101S, MLT-D111S з поролоном!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C238" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-2250/SCX-4720/X erox Pe120/3150</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C239" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-2250/SCX-4720/X erox Pe120/3150</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C240" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-2250/2251, SCX-4520/4720/4720; DELL 1600; Xerox PE120/3150; Tally Genicom 9022  ML-2250, SCX-4720, Xerox 013R00606, 109R00746  з поролоном</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C241" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-2950/2955/CSX-4727/4728/4729/SL-M2620/2625/2670/2820/2825/2870/2875/2876/Xerox Phaser 3052/3260/WC 3215/3225</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C242" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Doctor blade  SAMSUNG ML 2950/SL-M2626 ML-2955, SCX-4729, M2620, M2820, M2670, M2870, M2625, M2825 Совместимость с принтерами и МФУ Самсунг: ML-2950, ML-2955, SCX-4728, SCX-4729, SL-M2625, SL-M2626, SL-M2675, SL-M2676, SL-M2820, SL-M2825, SL-M2826, SL-M2870, SL-M2875, SL-M2876, Xerox Phaser 3052, 3260, WorkCentre 3215/3225 MFP. Подходит к картриджам серии MLT-D103S, MLT-D103L, MLT-D115S, MLT-D115L, MLT-D116S, MLT-D116L</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C243" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Doctor blade  SAMSUNG ML 2950/SL-M2626 ML-2955, SCX-4729, M2620, M2820, M2670, M2870, M2625, M2825 Совместимость с принтерами и МФУ Самсунг: ML-2950, ML-2955, SCX-4728, SCX-4729, SL-M2625, SL-M2626, SL-M2675, SL-M2676, SL-M2820, SL-M2825, SL-M2826, SL-M2870, SL-M2875, SL-M2876, Xerox Phaser 3052, 3260, WorkCentre 3215/3225 MFP. Подходит к картриджам серии MLT-D103S, MLT-D103L, MLT-D115S, MLT-D115L, MLT-D116S, MLT-D116L</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C244" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-2950/2955/CSX-4727/4728/4729/SL-M2620/2625/2670/2820/2825/2870/2875/2876/Xerox Phaser 3052/3260/WC 3215/3225 з поролоном</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C245" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Совместимость: Samsung ML-2950 / ML-2955 / SCX-4728 MFP / SCX-4729 MFP / SL-M2625  Xpress  / SL-M2626  Xpress  / SL-M2675 MFP  Xpress  / SL-M2676 MFP  Xpress  / SL-M2820  Xpress  / SL-M2825  Xpress  /  SL-M2826  Xpress  / SL-M2870 MFP  Xpress  / SL-M2875 MFP  Xpress  / SL-M2876 MFP   Xpress  Картридж: MLT-D103S / MLT-D103L / MLT-D115S / MLT-D115L / MLT-D116S / MLT-D116L</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C246" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-2950/2955/CSX-4727/4728/4729/SL-M2620/2625/2670/2820/2825/2870/2875/2876/Xerox Phaser 3052/3260/WC 3215/3225, з поролоном</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C247" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-2950/2951/2955/SCX-4728/4729/SL-M2620/2625/2670/2820/2825/2870/2875/2876/Xerox Phaser 3052/3260/WC 3215/3225/MLT-D103/D115</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C248" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-3050/3051/3060/3470/3471/3475/1635/SCX-5530/5635/5835/5935/Tektronix/Xerox Phaser 3300/3428/3435/3635/WC 3550, ML-D3050, с поролоном</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C249" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-3050/3051/3060/3470/3471/3475/1635/SCX-5530/5635/5835/5935/Tektronix/Xerox Phaser 3300/3428/3435/3635/WC 3550, ML-D3050, з поролоном</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C250" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">SAMSUNG ML-3050 без поролона</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C251" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-3050/3051/3060/3470/3471/3475/1635/SCX-5530/5635/5835/5935/Tektronix/Xerox Phaser 3300/3428/3435/3635/WC 3550, ML-D3050</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C252" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-3310/3710/3750/3753/4510/5510/6510/SCX-4833/5637/5639/5737/5739/Xpress SL-M3320/3325/3370/3375/3820/3825/3870/3875/4020/4070/Xerox Phaser 3320/3330/WorkCentre 3312/3315/3325/3345, MLT-D203/D205/D305/R204/106R02310/106R02312, з поролоном.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C253" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-3310/3710/3750/3753/4510/5510/6510/SCX-4833/5637/5639/5737/5739/Xpress SL-M3320/3325/3370/3375/3820/3825/3870/3875/4020/4070/Xerox Phaser 3320/3330/WorkCentre 3312/3315/3325/3345, MLT-D203/D205/D305/R204/106R02310/106R02312, з поролоном.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G253" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C229" authorId="0">
-[...430 lines deleted...]
-    </comment>
     <comment ref="C254" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3310/3710/3750/3753/4510/5510/6510/SCX-4833/5637/5639/5737/5739/Xpress SL-M3320/3325/3370/3375/3820/3825/3870/3875/4020/4070/Xerox Phaser 3320/3330/WorkCentre 3312/3315/3325/3345, MLT-D203/D205/D305/R204/106R02310/106R02312, з поролоном.</t>
         </r>
       </text>
     </comment>
     <comment ref="C255" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML-3310/3710/3750/3753/4510/5510/6510/SCX-4833/5637/5639/5737/5739/Xpress SL-M3320/3325/3370/3375/3820/3825/3870/3875/4020/4070/Xerox Phaser 3320/3330/WorkCentre 3312/3315/3325/3345, MLT-D203/D205/D305/R204/106R02310/106R02312, з поролоном.</t>
-[...15 lines deleted...]
-          <t xml:space="preserve">знижка від 10шт -2%</t>
+          <t xml:space="preserve">Samsung ML-3310/3710/3750/3753/4510/5510/6510/SCX-4833/5637/5639/5737/5739/Xpress SL-M3320/3325/3370/3375/3820/3825/3870/3875/4020/4070/Xerox Phaser 3320/3330/WorkCentre 3312/3315/3325/3345, MLT-D203/D205/D305/R204/106R02310/106R02312</t>
         </r>
       </text>
     </comment>
     <comment ref="C256" authorId="0">
-      <text>
-[...30 lines deleted...]
-    <comment ref="C258" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: MLT-D201L, MLT-D201S, MLT-D203E  SU887A , MLT-D203L  SU899A , MLT-D203S  SU909A , MLT-D203U  SU917A , MLT-D205E  SU953A , MLT-D205L  SU965A , MLT-D205S  SU976A , MLT-D305L, 106R02304, 106R02306, 106R02308, 106R02310, 106R02312
 Сумісні пристрої: Samsung SL-M4030  Xpress , Samsung SL-M4080  Xpress , Samsung SL-M4030  Xpress , Samsung SL-M4080  Xpress , Samsung SL-M3820  Xpress , Samsung SL-M3870  Xpress , Samsung SL-M4020  Xpress , Samsung SL-M4070  Xpress , Samsung SL-M4072  Xpress , Samsung SL-M3320  Xpress , Samsung SL-M3370  Xpress , Samsung SL-M3820  Xpress , Samsung SL-M3870  Xpress , Samsung SL-M3875  ProXpress , Samsung SL-M4020  Xpress , Samsung SL-M4070  Xpress , Samsung SL-M3320  Xpress , Samsung SL-M3370  Xpress , Samsung SL-M3820  Xpress , Samsung SL-M3870  Xpress , Samsung SL-M3875  ProXpress , Samsung SL-M4020  Xpress , Samsung SL-M4070  Xpress , Samsung SL-M4020  Xpress , Samsung SL-M4070  Xpress , Samsung ML-3710, Samsung ML-3712, Samsung SCX-5637</t>
         </r>
       </text>
     </comment>
+    <comment ref="C257" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-3310/3710/3750/3753/4510/5510/6510/SCX-4833/5637/5639/5737/5739/Xpress SL-M3320/3325/3370/3375/3820/3825/3870/3875/4020/4070/Xerox Phaser 3320/3330/WorkCentre 3312/3315/3325/3345, MLT-D203/D205/D305/R204/106R02310/106R02312, з поролоном на краях!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C258" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML3560/3561/Xerox Phaser 3500</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C259" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML-3310/3710/3750/3753/4510/5510/6510/SCX-4833/5637/5639/5737/5739/Xpress SL-M3320/3325/3370/3375/3820/3825/3870/3875/4020/4070/Xerox Phaser 3320/3330/WorkCentre 3312/3315/3325/3345, MLT-D203/D205/D305/R204/106R02310/106R02312, з поролоном на краях!</t>
+          <t xml:space="preserve">Samsung ML4050/4550/4551</t>
         </r>
       </text>
     </comment>
     <comment ref="C260" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML3560/3561/Xerox Phaser 3500</t>
+          <t xml:space="preserve">Samsung SCX5115, Xerox WorkCentre M15/M15i, SF-830/835P</t>
         </r>
       </text>
     </comment>
     <comment ref="C261" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML4050/4550/4551</t>
+          <t xml:space="preserve">Fuji-Xerox 17, Xerox DocuPrint N2125, IBM 4317</t>
         </r>
       </text>
     </comment>
     <comment ref="C262" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung SCX5115, Xerox WorkCentre M15/M15i, SF-830/835P</t>
+          <t xml:space="preserve">DP N24/32/40, DC 220/340; Epson LP9600; ABLE 1220/1320/3321; IBM 32/40; FUJITSU LB306A</t>
         </r>
       </text>
     </comment>
     <comment ref="C263" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Fuji-Xerox 17, Xerox DocuPrint N2125, IBM 4317</t>
+          <t xml:space="preserve">Xerox Phaser 3100/Minolta Page Pro 1480/1490/Ricoh SP100 0/1435/1900/2000/OKI B2500</t>
         </r>
       </text>
     </comment>
     <comment ref="C264" authorId="0">
-      <text>
-[...30 lines deleted...]
-    <comment ref="C266" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WorkCentre 315/320/415/420/518/520/5016/5020/059K 35480, з поролоном</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="278">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="274">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Лезо дозувальне</t>
   </si>
   <si>
     <t>Лезо дозувальне Brother DCP-L2520/L2300/L2340/L2500/MFC-L2700, TN-630,  DB-BRO-L2300-EVP  Everprint</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Лезо дозувальне Brother DCP-L2520/L2300/L2340/L2500/MFC-L2700, TN-630,  WD-DBB2300 WELLDO</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Лезо дозувальне Brother HL-1030/1230/1240  B1240DBLADE  Static Control</t>
   </si>
   <si>
     <t>Лезо дозувальне Brother HL-1030/1230/1240  TN-430 , Foshan</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Лезо дозувальне Brother HL-1030/1230/1240 Black strip  WD-DBB2140O  WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне Brother HL-1030/1230/1240 сталеве лезо  WD-DBB2140  WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне Brother HL-1110,  TN-1035/1075/1010/1020   DB-BRO-HL-1110-EVP  Everprint</t>
   </si>
   <si>
-    <t>-27.74%</t>
-[...1 lines deleted...]
-  <si>
     <t>Лезо дозувальне Brother HL-1110,  TN-1035/1075/1010/1020 , WELLDO</t>
   </si>
   <si>
-    <t>-19.57%</t>
-[...1 lines deleted...]
-  <si>
     <t>Лезо дозувальне Brother HL-2040  TN-350 ,  DB-BRO-HL-2035-EVP  Everprint</t>
   </si>
   <si>
     <t>Лезо дозувальне Brother HL-2040  TN-350 ,  DB2030-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо дозувальне Brother HL-2040  TN-350 ,  WD-DBB2040  WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне Brother HL-2040  TN-350 , Foshan</t>
   </si>
   <si>
     <t>Лезо дозувальне Brother HL-2040  TN-350 , Static Control</t>
   </si>
   <si>
     <t>Лезо дозувальне Brother HL-2240  TN-3420 , Foshan</t>
   </si>
   <si>
     <t>Лезо дозувальне Brother HL-2240/2270  B2240DBLADE  Static Control</t>
   </si>
   <si>
     <t>Лезо дозувальне Brother HL-2240/2270  WD-DBB2240  WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне Brother HL-2240/2270,  LP221MS , Kuroki</t>
@@ -4687,50 +4645,53 @@
   <si>
     <t>Лезо дозувальне HP LJ 1010/1160/1320/P2015  з клейкою стрічкою  VEAYE</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ 1010/1160/1320/P2015/P2035  з клейкою стрічкою   WD-DBH2612UF  WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ 1010/1160/1320/P2015/P2035  з поролоном   WD-DBH2612UF  WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ 1100/5L  30241 , DC Select</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ 1100/5L  AXDBLD  Static Control</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ 1100/5L  DB-HP-5L-EVP , з поролоном, Everprint</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ 1100/5L  DBHP5L  Micrographic</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ 1100/5L  LP31M , з поролоном, Kuroki</t>
   </si>
   <si>
+    <t>у резерві</t>
+  </si>
+  <si>
     <t>Лезо дозувальне HP LJ 1100/5L, з поролоном  DBAX  CEE</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ 1100/5L, з поролоном  DBAX-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ 1100/5L, з поролоном  WD-DBHAX  WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ 1160  LP124M  Kuroki</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ 1160/1320  H1320DBLD , Static Control</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ 1160/P2015, M2727  DB-HP-1160-EVP  Everprint</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ 1200  30361 , DC Select</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ 1200  DB-HP-1200-EVP  Everprint</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ 1200  DB1200  CEE</t>
@@ -4771,53 +4732,50 @@
   <si>
     <t>Лезо дозувальне HP LJ 4200/4300/4350/4250  DB4200-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ 4200/4300/4350/4250  LP93M , Kuroki</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ 4200/4300/4350/4250 з поролоном  DB4200  CEE</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ 4200/4300/4350/4250, Micrographic</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ 4V, Static Control РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ 5000,  LP50M , Kuroki</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ 5200/M5025  WD-DBH7516A  WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ 5200/M5025,  30030/LP150M , Kuroki</t>
   </si>
   <si>
-    <t>Лезо дозувальне HP LJ 5200/M5025,  HP52DBLADE , Static Control</t>
-[...1 lines deleted...]
-  <si>
     <t>Лезо дозувальне HP LJ 5Si/8100  30221  DC Select</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ 5Si/8100  WD-DBH8000  WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ 9000/9040/9050  9KDBLADE-2  Static Control</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ 9000/9040/9050  DB9000  CEE</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ 9000/9040/9050  DB9000-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ Enterprise M607  DB-HP-M607-EVP  Everprint</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ Enterprise M607  DBFHPM607  з поролоном CEE</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ Enterprise M607  DBH237A-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ Enterprise M607  DBHPM607  Micrographic</t>
@@ -4828,62 +4786,62 @@
   <si>
     <t>Лезо дозувальне HP LJ P1005/P1505  DBHPP1505-PG  з поролоном Micrographic</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ P1005/P1505  H1505DBLD  Static Control</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ P1005/P1505  LP163M  з поролоном Kuroki</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ P1005/P1505  WD-DBH278A  з клейкою стрічкою WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ P1005/P1505  WD-DBH278AF  з поролоном WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ P1005/P1505 з клейкою основою  DB1505-VE  VEAYE РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ P1005/P1505 з клейкою стрічкою Micrographic</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ P1005/P1505 з поролоном   DBH285WDE WELLDO Save</t>
   </si>
   <si>
+    <t>у резерві очікується 03-11</t>
+  </si>
+  <si>
     <t>Лезо дозувальне HP LJ P1005/P1505 з поролоном  DB-HP-1005-EVP  Everprint</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ P1005/P1505 з поролоном  DB1505F-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ P2035/P2055/Pro M401  DBFHP2035  з поролоном CEE</t>
   </si>
   <si>
-    <t>очікується 18-09</t>
-[...1 lines deleted...]
-  <si>
     <t>Лезо дозувальне HP LJ P2035/P2055/Pro M401  HP2055DBLADE  Static Control</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ P3015  30053 , DC Select</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ P3015  DBFHP3015  з поролоном CEE</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ P3015  LP195M , Kuroki</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ P3015/2420/P3005  DB3015-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ P3015/2420/P3005  DBHPP3015  Micrographic</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ P3015/2420/P3005  WD-DBH255A  WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ P4014/P4015/P4515/M601/602  30049  DC Select</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ P4014/P4015/P4515/M601/602  DB-HP-P4515-EVP , Everprint</t>
@@ -4940,53 +4898,50 @@
     <t>Лезо дозувальне HP LJ Pro M15/M28, CF244A,  DBFHPM15  з поролоном CEE</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ Pro M15/M28, CF244A,  DBHPM15-PG  Micrographic</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ Pro M15/M28, CF244A, WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ Pro M402/426/CF226A/CF287A  30203  DC Select</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ Pro M402/426/CF226A/CF287A  DB-HP-M402-EVP  Everprint</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ Pro M402/426/CF226A/CF287A  DB226-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ Pro M402/426/CF226A/CF287A  DBFHPM402  з поролоном CEE</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ Pro M402/426/CF226A/CF287A  DBHPM402- PG  Micrographic</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ Pro M402/426/CF226A/CF287A  HM506DBLD  Static Control</t>
-  </si>
-[...1 lines deleted...]
-    <t>Лезо дозувальне HP LJ Pro M402/426/CF226A/CF287A  WD-DBH226A  WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ Pro M402/426/CF226A/CF287A,  LP220M , Kuroki</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ Pro M402/426/CF226A/CF287A, з поролоном  DBH226WDE  WELLDO Save</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ Pro M453/M454  HM454DBLD  Static Control</t>
   </si>
   <si>
     <t>Лезо дозувальне HP M236, W1360  DB-HP-W1360-EVP  Everprint</t>
   </si>
   <si>
     <t>Лезо дозувальне HP M236, W1360  DBFHP136A  CEE</t>
   </si>
   <si>
     <t>Лезо дозувальне HP NeverStop 1200, W1104  DB-HP-W1104-EVP  Everprint</t>
   </si>
   <si>
     <t>Лезо дозувальне Lexmark MS310/312/410/510/610 WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне Minolta MagiColor 1600/1650/1680/1690, VEAYE РОЗПРОДАЖ!</t>
   </si>
@@ -5685,51 +5640,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I267"/>
+  <dimension ref="A1:I265"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -5858,6479 +5813,5921 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>28041</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>10</v>
       </c>
       <c r="F11" s="1">
-        <v>89.05</v>
+        <v>90.64</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>23791</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>10</v>
       </c>
       <c r="F12" s="1">
-        <v>75.18000000000001</v>
+        <v>76.52</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>18268</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>252.39</v>
+        <v>256.9</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>21629</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>57.28</v>
+        <v>58.3</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>29264</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>191.98</v>
+        <v>195.41</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>29265</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>134.25</v>
+        <v>136.65</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>27290</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>10</v>
       </c>
       <c r="F17" s="1">
-        <v>44.3</v>
+        <v>45.09</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>20916</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>10</v>
       </c>
       <c r="F18" s="1">
-        <v>49.67</v>
+        <v>50.56</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>30595</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>130.22</v>
+        <v>132.55</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>31849</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>64.44</v>
+        <v>65.59</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>30596</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>128.88</v>
+        <v>131.18</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>21628</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>57.28</v>
+        <v>58.3</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>14174</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>249.26</v>
+        <v>253.71</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>21630</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>79.66</v>
+        <v>81.08</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>20289</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>10</v>
       </c>
       <c r="F25" s="1">
-        <v>111.43</v>
+        <v>113.42</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>26156</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>10</v>
       </c>
       <c r="F26" s="1">
-        <v>104.72</v>
+        <v>106.59</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>17837</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>194.66</v>
+        <v>198.14</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>31850</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>92.63</v>
+        <v>94.29000000000001</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>31851</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>92.63</v>
+        <v>94.29000000000001</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>21631</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>44.75</v>
+        <v>45.55</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>31853</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>89.5</v>
+        <v>91.09999999999999</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>32830</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>120.38</v>
+        <v>122.53</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>33940</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>42.96</v>
+        <v>43.73</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>5393</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>5</v>
       </c>
       <c r="F34" s="1">
-        <v>60.41</v>
+        <v>61.49</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>18936</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>5</v>
       </c>
       <c r="F35" s="1">
-        <v>57.28</v>
+        <v>58.3</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>14123</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>1678.13</v>
+        <v>1708.13</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>32594</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>715.55</v>
+        <v>728.34</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>8897</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>2738.7</v>
+        <v>2787.66</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>24461</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>206.75</v>
+        <v>210.44</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>23300</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>660.0599999999999</v>
+        <v>671.86</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>5395</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>5</v>
       </c>
       <c r="F41" s="1">
-        <v>192.43</v>
+        <v>195.87</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>15157</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>268.05</v>
+        <v>272.84</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>22830</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>167.37</v>
+        <v>170.36</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>11691</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>10</v>
       </c>
       <c r="F44" s="1">
-        <v>264.03</v>
+        <v>268.75</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>23500</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>5</v>
       </c>
       <c r="F45" s="1">
-        <v>302.51</v>
+        <v>307.92</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>33942</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>10</v>
       </c>
       <c r="F46" s="1">
-        <v>43.86</v>
+        <v>44.64</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>29693</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>10</v>
       </c>
       <c r="F47" s="1">
-        <v>34.01</v>
+        <v>34.62</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>17777</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>20</v>
       </c>
       <c r="F48" s="1">
-        <v>46.99</v>
+        <v>47.83</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>16416</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>5</v>
       </c>
       <c r="F49" s="1">
-        <v>143.2</v>
+        <v>145.76</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>26318</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>89.95</v>
+        <v>91.56</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>29694</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>10</v>
       </c>
       <c r="F51" s="1">
-        <v>34.01</v>
+        <v>34.62</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="1"/>
       <c r="I51" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>17778</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>10</v>
       </c>
       <c r="F52" s="1">
-        <v>48.78</v>
+        <v>49.65</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H52" s="1"/>
       <c r="I52" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>10778</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>150</v>
       </c>
       <c r="F53" s="1">
-        <v>102.03</v>
+        <v>103.85</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>24673</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>10</v>
       </c>
       <c r="F54" s="1">
-        <v>42.07</v>
+        <v>42.82</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="1"/>
       <c r="I54" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>33945</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>61.76</v>
+        <v>62.86</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H55" s="1"/>
       <c r="I55" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>22660</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>69.81</v>
+        <v>71.06</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H56" s="1"/>
       <c r="I56" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>32761</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>214.8</v>
+        <v>218.64</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" s="1"/>
       <c r="I57" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>32759</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>10</v>
       </c>
       <c r="F58" s="1">
-        <v>263.13</v>
+        <v>267.83</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>24588</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>10</v>
       </c>
       <c r="F59" s="1">
-        <v>54.6</v>
+        <v>55.57</v>
       </c>
       <c r="G59" s="5" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="H59" s="1"/>
       <c r="I59" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>30174</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>10</v>
       </c>
       <c r="F60" s="1">
         <v>76.52</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H60" s="1"/>
       <c r="I60" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>21652</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>94.87</v>
+        <v>96.56999999999999</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="1"/>
       <c r="I61" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>24255</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>10</v>
       </c>
       <c r="F62" s="1">
-        <v>89.5</v>
+        <v>91.09999999999999</v>
       </c>
       <c r="G62" s="5" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="H62" s="1"/>
       <c r="I62" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>27964</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>100</v>
       </c>
       <c r="F63" s="1">
-        <v>32.67</v>
+        <v>33.25</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H63" s="1"/>
+      <c r="I63" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>26601</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>10</v>
       </c>
       <c r="F64" s="1">
-        <v>96.66</v>
+        <v>98.39</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H64" s="1"/>
       <c r="I64" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>20900</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>10</v>
       </c>
       <c r="F65" s="1">
-        <v>89.95</v>
+        <v>91.56</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H65" s="1"/>
       <c r="I65" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>24682</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>81.45</v>
+        <v>82.90000000000001</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H66" s="1"/>
       <c r="I66" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>23996</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>5</v>
       </c>
       <c r="F67" s="1">
-        <v>142.31</v>
+        <v>144.85</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>31265</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>20</v>
       </c>
       <c r="F68" s="1">
-        <v>22.38</v>
+        <v>22.78</v>
       </c>
       <c r="G68" s="5" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="H68" s="1"/>
       <c r="I68" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>7845</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>10</v>
       </c>
       <c r="F69" s="1">
-        <v>37.59</v>
+        <v>38.26</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H69" s="1"/>
       <c r="I69" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>30327</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>12</v>
       </c>
       <c r="F70" s="1">
-        <v>17.45</v>
+        <v>17.76</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H70" s="1"/>
       <c r="I70" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>27957</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>12</v>
       </c>
       <c r="F71" s="1">
-        <v>16.11</v>
+        <v>16.4</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H71" s="1"/>
       <c r="I71" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>24674</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>30</v>
       </c>
       <c r="F72" s="1">
-        <v>22.82</v>
+        <v>23.23</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H72" s="1"/>
       <c r="I72" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>27144</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>26.85</v>
+        <v>27.33</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H73" s="1"/>
       <c r="I73" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>5396</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>150</v>
       </c>
       <c r="F74" s="1">
-        <v>40.72</v>
+        <v>41.45</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H74" s="1"/>
       <c r="I74" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>19363</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>12</v>
       </c>
       <c r="F75" s="1">
-        <v>13.43</v>
+        <v>13.67</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H75" s="1"/>
       <c r="I75" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>17771</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>20</v>
       </c>
       <c r="F76" s="1">
-        <v>12.98</v>
+        <v>13.21</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H76" s="1"/>
       <c r="I76" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>31416</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>20</v>
       </c>
       <c r="F77" s="1">
-        <v>22.38</v>
+        <v>22.78</v>
       </c>
       <c r="G77" s="5" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="H77" s="1"/>
       <c r="I77" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>26346</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>20</v>
       </c>
       <c r="F78" s="1">
-        <v>24.61</v>
+        <v>25.05</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H78" s="1"/>
       <c r="I78" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>26988</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>40.28</v>
+        <v>41</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H79" s="1"/>
       <c r="I79" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>11254</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>45.2</v>
+        <v>46.01</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H80" s="1"/>
       <c r="I80" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>19365</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>150</v>
       </c>
       <c r="F81" s="1">
-        <v>21.48</v>
+        <v>14.58</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H81" s="1"/>
       <c r="I81" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>24677</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>20</v>
       </c>
       <c r="F82" s="1">
-        <v>32.67</v>
+        <v>33.25</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H82" s="1"/>
       <c r="I82" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>3183</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>5</v>
       </c>
       <c r="F83" s="1">
-        <v>42.07</v>
+        <v>42.82</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H83" s="1"/>
+      <c r="I83" s="1" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>29692</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>10</v>
       </c>
       <c r="F84" s="1">
-        <v>25.51</v>
+        <v>25.96</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H84" s="1"/>
       <c r="I84" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>17774</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>10</v>
       </c>
       <c r="F85" s="1">
-        <v>25.06</v>
+        <v>25.51</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H85" s="1"/>
       <c r="I85" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>27484</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>20</v>
       </c>
       <c r="F86" s="1">
-        <v>30.88</v>
+        <v>31.43</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H86" s="1"/>
       <c r="I86" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>29495</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>5</v>
       </c>
       <c r="F87" s="1">
-        <v>51.46</v>
+        <v>52.38</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H87" s="1"/>
       <c r="I87" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>31211</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>10</v>
       </c>
       <c r="F88" s="1">
-        <v>42.96</v>
+        <v>43.73</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H88" s="1"/>
       <c r="I88" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>22507</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>10</v>
       </c>
       <c r="F89" s="1">
-        <v>14.32</v>
+        <v>11.84</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H89" s="1"/>
       <c r="I89" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>26989</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>40.28</v>
+        <v>41</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H90" s="1"/>
       <c r="I90" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>19364</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>150</v>
       </c>
       <c r="F91" s="1">
-        <v>15.66</v>
+        <v>19.59</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H91" s="1"/>
+      <c r="I91" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>31583</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>20</v>
       </c>
       <c r="F92" s="1">
-        <v>21.93</v>
+        <v>22.32</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H92" s="1"/>
       <c r="I92" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>17770</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>20</v>
       </c>
       <c r="F93" s="1">
-        <v>27.75</v>
+        <v>28.24</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H93" s="1"/>
       <c r="I93" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>26319</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>39.83</v>
+        <v>40.54</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H94" s="1"/>
       <c r="I94" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>3184</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>5</v>
       </c>
       <c r="F95" s="1">
-        <v>47.88</v>
+        <v>48.74</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H95" s="1"/>
       <c r="I95" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>31552</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>10</v>
       </c>
       <c r="F96" s="1">
-        <v>34.91</v>
+        <v>35.53</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H96" s="1"/>
       <c r="I96" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>24675</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>10</v>
       </c>
       <c r="F97" s="1">
-        <v>48.33</v>
+        <v>49.19</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H97" s="1"/>
       <c r="I97" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>3725</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
         <v>10</v>
       </c>
       <c r="F98" s="1">
-        <v>45.2</v>
+        <v>46.01</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H98" s="1"/>
       <c r="I98" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>26320</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>59.97</v>
+        <v>61.04</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H99" s="1"/>
       <c r="I99" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>24931</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>10</v>
       </c>
       <c r="F100" s="1">
-        <v>49.23</v>
+        <v>50.11</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H100" s="1"/>
       <c r="I100" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>31215</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
         <v>10</v>
       </c>
       <c r="F101" s="1">
-        <v>69.81</v>
+        <v>71.06</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H101" s="1"/>
       <c r="I101" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>6535</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>100</v>
       </c>
       <c r="F102" s="1">
-        <v>55.49</v>
+        <v>56.48</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H102" s="1"/>
       <c r="I102" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>26321</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>81</v>
+        <v>82.45</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H103" s="1"/>
       <c r="I103" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>17773</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>10</v>
       </c>
       <c r="F104" s="1">
-        <v>47.88</v>
+        <v>48.74</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H104" s="1"/>
       <c r="I104" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>5250</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
         <v>10</v>
       </c>
       <c r="F105" s="1">
-        <v>47.88</v>
+        <v>48.74</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H105" s="1"/>
       <c r="I105" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>29691</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>10</v>
       </c>
       <c r="F106" s="1">
-        <v>47.88</v>
+        <v>48.74</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H106" s="1"/>
       <c r="I106" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>24676</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>49.67</v>
+        <v>50.56</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H107" s="1"/>
       <c r="I107" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>15445</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>67.13</v>
+        <v>68.33</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H108" s="1"/>
       <c r="I108" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>4370</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
         <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>68.92</v>
+        <v>70.15000000000001</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H109" s="1"/>
       <c r="I109" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>20857</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>10</v>
       </c>
       <c r="F110" s="1">
-        <v>106.06</v>
+        <v>107.95</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H110" s="1"/>
       <c r="I110" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>17840</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>115.46</v>
+        <v>117.52</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H111" s="1"/>
       <c r="I111" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
-        <v>31216</v>
+        <v>24312</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>123.51</v>
+        <v>81.98999999999999</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H112" s="1"/>
       <c r="I112" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
-        <v>24312</v>
+        <v>24311</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>80.55</v>
+        <v>0</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H113" s="1"/>
       <c r="I113" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
-        <v>24311</v>
+        <v>31221</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>0</v>
+        <v>129.82</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H114" s="1"/>
       <c r="I114" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
-        <v>31221</v>
+        <v>31553</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>127.54</v>
+        <v>69.69</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H115" s="1"/>
       <c r="I115" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
-        <v>31553</v>
+        <v>17776</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>68.47</v>
+        <v>114.33</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H116" s="1"/>
       <c r="I116" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
-        <v>17776</v>
+        <v>23281</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F117" s="1">
-        <v>112.32</v>
+        <v>15.03</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H117" s="1"/>
       <c r="I117" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
-        <v>23281</v>
+        <v>27969</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>10</v>
       </c>
       <c r="F118" s="1">
-        <v>20.14</v>
+        <v>22.32</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H118" s="1"/>
+      <c r="I118" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
-        <v>27969</v>
+        <v>24718</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F119" s="1">
-        <v>21.93</v>
-[...6 lines deleted...]
-        <v>18</v>
+        <v>47.83</v>
+      </c>
+      <c r="G119" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="H119" s="1"/>
+      <c r="I119" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
-        <v>24718</v>
+        <v>25370</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="D120" s="1">
         <v>8443999090</v>
       </c>
       <c r="E120" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F120" s="1">
-        <v>46.99</v>
+        <v>47.83</v>
       </c>
       <c r="G120" s="5" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="H120" s="1"/>
       <c r="I120" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
-        <v>25370</v>
+        <v>27958</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F121" s="1">
-        <v>46.99</v>
-[...8 lines deleted...]
-        <v>16</v>
+        <v>20.5</v>
+      </c>
+      <c r="G121" s="1"/>
+      <c r="H121" s="1"/>
+      <c r="I121" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
-        <v>27958</v>
+        <v>24679</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F122" s="1">
-        <v>20.14</v>
+        <v>32.8</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H122" s="1"/>
+      <c r="I122" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
-        <v>24679</v>
+        <v>31212</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>10</v>
       </c>
       <c r="F123" s="1">
-        <v>32.22</v>
+        <v>36.44</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H123" s="1"/>
       <c r="I123" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
-        <v>31212</v>
+        <v>9616</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
-        <v>10</v>
+        <v>150</v>
       </c>
       <c r="F124" s="1">
-        <v>35.8</v>
+        <v>46.46</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H124" s="1"/>
+      <c r="I124" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
-        <v>9616</v>
+        <v>31423</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
       <c r="F125" s="1">
-        <v>45.65</v>
-[...6 lines deleted...]
-        <v>18</v>
+        <v>19.13</v>
+      </c>
+      <c r="G125" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="H125" s="1"/>
+      <c r="I125" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
-        <v>31423</v>
+        <v>27421</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
         <v>20</v>
       </c>
       <c r="F126" s="1">
-        <v>18.8</v>
-[...8 lines deleted...]
-        <v>21</v>
+        <v>25.96</v>
+      </c>
+      <c r="G126" s="1"/>
+      <c r="H126" s="1"/>
+      <c r="I126" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
-        <v>27421</v>
+        <v>17779</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
         <v>20</v>
       </c>
       <c r="F127" s="1">
-        <v>26.4</v>
+        <v>12.3</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H127" s="1"/>
       <c r="I127" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
-        <v>17779</v>
+        <v>24678</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="D128" s="1">
         <v>8443999090</v>
       </c>
       <c r="E128" s="1">
         <v>20</v>
       </c>
       <c r="F128" s="1">
-        <v>12.08</v>
+        <v>30.06</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H128" s="1"/>
+      <c r="I128" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
-        <v>24678</v>
+        <v>35210</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
         <v>20</v>
       </c>
       <c r="F129" s="1">
-        <v>29.54</v>
+        <v>15.03</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H129" s="1"/>
+      <c r="I129" s="1" t="s">
+        <v>138</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
-        <v>35210</v>
+        <v>19362</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
-        <v>20</v>
+        <v>150</v>
       </c>
       <c r="F130" s="1">
-        <v>14.77</v>
+        <v>14.58</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H130" s="1"/>
       <c r="I130" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
-        <v>19362</v>
+        <v>35207</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
-        <v>150</v>
+        <v>12</v>
       </c>
       <c r="F131" s="1">
-        <v>14.32</v>
+        <v>21.41</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H131" s="1"/>
       <c r="I131" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
-        <v>35207</v>
+        <v>27959</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>12</v>
       </c>
       <c r="F132" s="1">
-        <v>21.03</v>
+        <v>25.05</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H132" s="1"/>
       <c r="I132" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
-        <v>27959</v>
+        <v>31214</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="D133" s="1">
         <v>8443999090</v>
       </c>
       <c r="E133" s="1">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F133" s="1">
-        <v>24.61</v>
+        <v>53.75</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="5" t="s">
-[...3 lines deleted...]
-        <v>144</v>
+      <c r="H133" s="1"/>
+      <c r="I133" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
-        <v>31214</v>
+        <v>26322</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D134" s="1">
         <v>8443999090</v>
       </c>
       <c r="E134" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>52.81</v>
+        <v>80.17</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H134" s="1"/>
       <c r="I134" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
-        <v>26322</v>
+        <v>27960</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F135" s="1">
-        <v>78.76000000000001</v>
+        <v>31.89</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H135" s="1"/>
+      <c r="I135" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
-        <v>27960</v>
+        <v>26323</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>31.33</v>
+        <v>54.66</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="5" t="s">
-[...3 lines deleted...]
-        <v>144</v>
+      <c r="H136" s="1"/>
+      <c r="I136" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
-        <v>26323</v>
+        <v>22831</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F137" s="1">
-        <v>53.7</v>
+        <v>48.28</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H137" s="1"/>
       <c r="I137" s="5" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
-        <v>22831</v>
+        <v>32250</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>10</v>
       </c>
       <c r="F138" s="1">
-        <v>47.44</v>
+        <v>50.56</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H138" s="1"/>
       <c r="I138" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
-        <v>32250</v>
+        <v>26630</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F139" s="1">
-        <v>49.67</v>
-[...6 lines deleted...]
-        <v>16</v>
+        <v>47.83</v>
+      </c>
+      <c r="G139" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="H139" s="1"/>
+      <c r="I139" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
-        <v>26630</v>
+        <v>31287</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
+        <v>10</v>
+      </c>
+      <c r="F140" s="1">
+        <v>65.59</v>
+      </c>
+      <c r="G140" s="1"/>
+      <c r="H140" s="1"/>
+      <c r="I140" s="5" t="s">
         <v>20</v>
-      </c>
-[...10 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
-        <v>31287</v>
+        <v>29761</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>10</v>
       </c>
       <c r="F141" s="1">
-        <v>64.44</v>
+        <v>54.66</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H141" s="1"/>
       <c r="I141" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
-        <v>29761</v>
+        <v>17781</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>10</v>
       </c>
       <c r="F142" s="1">
-        <v>53.7</v>
+        <v>39.17</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H142" s="1"/>
+      <c r="I142" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
-        <v>17781</v>
+        <v>27961</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>10</v>
       </c>
       <c r="F143" s="1">
-        <v>38.49</v>
+        <v>34.62</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H143" s="1"/>
       <c r="I143" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
-        <v>27961</v>
+        <v>24680</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>10</v>
       </c>
       <c r="F144" s="1">
-        <v>34.01</v>
+        <v>52.38</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H144" s="1"/>
       <c r="I144" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
-        <v>24680</v>
+        <v>31253</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
         <v>10</v>
       </c>
       <c r="F145" s="1">
-        <v>51.46</v>
+        <v>72.88</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H145" s="1"/>
       <c r="I145" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
-        <v>31253</v>
+        <v>11371</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="F146" s="1">
-        <v>71.59999999999999</v>
+        <v>69.23999999999999</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H146" s="1"/>
       <c r="I146" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
-        <v>11371</v>
+        <v>26990</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F147" s="1">
-        <v>68.02</v>
-[...6 lines deleted...]
-        <v>144</v>
+        <v>55.12</v>
+      </c>
+      <c r="G147" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="H147" s="1"/>
+      <c r="I147" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
-        <v>26990</v>
+        <v>25502</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F148" s="1">
-        <v>54.15</v>
+        <v>143.03</v>
       </c>
       <c r="G148" s="5" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="H148" s="1"/>
       <c r="I148" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
-        <v>25502</v>
+        <v>24075</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F149" s="1">
-        <v>140.52</v>
-[...6 lines deleted...]
-      </c>
+        <v>33.25</v>
+      </c>
+      <c r="G149" s="1"/>
+      <c r="H149" s="1"/>
       <c r="I149" s="5" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
-        <v>24075</v>
+        <v>22274</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F150" s="1">
-        <v>45.2</v>
+        <v>38.26</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H150" s="1"/>
+      <c r="I150" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
-        <v>22274</v>
+        <v>27965</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
         <v>10</v>
       </c>
       <c r="F151" s="1">
-        <v>37.59</v>
+        <v>34.16</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H151" s="1"/>
       <c r="I151" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
-        <v>27965</v>
+        <v>24509</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="D152" s="1">
         <v>8443999090</v>
       </c>
       <c r="E152" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F152" s="1">
-        <v>33.56</v>
+        <v>63.77</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H152" s="1"/>
       <c r="I152" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
-        <v>24509</v>
+        <v>33943</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="D153" s="1">
         <v>8443999090</v>
       </c>
       <c r="E153" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F153" s="1">
-        <v>62.65</v>
+        <v>125.72</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H153" s="1"/>
+      <c r="I153" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
-        <v>33943</v>
+        <v>26575</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="D154" s="1">
         <v>8443999090</v>
       </c>
       <c r="E154" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F154" s="1">
-        <v>123.51</v>
+        <v>165.35</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H154" s="1"/>
       <c r="I154" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
-        <v>26575</v>
+        <v>27130</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="D155" s="1">
         <v>8443999090</v>
       </c>
       <c r="E155" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F155" s="1">
-        <v>162.44</v>
+        <v>32.8</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H155" s="1"/>
       <c r="I155" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
-        <v>27130</v>
+        <v>35212</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="D156" s="1">
         <v>8443999090</v>
       </c>
       <c r="E156" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F156" s="1">
-        <v>32.22</v>
+        <v>20.5</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H156" s="1"/>
+      <c r="I156" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
-        <v>35212</v>
+        <v>32192</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
+        <v>10</v>
+      </c>
+      <c r="F157" s="1">
+        <v>71.06</v>
+      </c>
+      <c r="G157" s="1"/>
+      <c r="H157" s="1"/>
+      <c r="I157" s="5" t="s">
         <v>20</v>
-      </c>
-[...8 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
-        <v>32192</v>
+        <v>27967</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
         <v>10</v>
       </c>
       <c r="F158" s="1">
-        <v>69.81</v>
+        <v>26.42</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H158" s="1"/>
+      <c r="I158" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
-        <v>27967</v>
+        <v>27145</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="D159" s="1">
         <v>8443999090</v>
       </c>
       <c r="E159" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>25.96</v>
+        <v>38.26</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H159" s="1"/>
+      <c r="I159" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
-        <v>27145</v>
+        <v>23743</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>37.59</v>
+        <v>79.26000000000001</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H160" s="1"/>
       <c r="I160" s="5" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
-        <v>23743</v>
+        <v>26324</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
         <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>77.87</v>
+        <v>48.74</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H161" s="1"/>
       <c r="I161" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
-        <v>26324</v>
+        <v>21088</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="D162" s="1">
         <v>8443999090</v>
       </c>
       <c r="E162" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F162" s="1">
-        <v>47.88</v>
+        <v>22.32</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H162" s="1"/>
+      <c r="I162" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
-        <v>21088</v>
+        <v>20238</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
         <v>20</v>
       </c>
       <c r="F163" s="1">
-        <v>26.4</v>
+        <v>41</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H163" s="1"/>
+      <c r="I163" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
-        <v>20238</v>
+        <v>27968</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="D164" s="1">
         <v>8443999090</v>
       </c>
       <c r="E164" s="1">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F164" s="1">
-        <v>40.28</v>
+        <v>18.22</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H164" s="1"/>
+      <c r="I164" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
-        <v>27968</v>
+        <v>31687</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F165" s="1">
-        <v>17.9</v>
+        <v>37.81</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="5" t="s">
-[...3 lines deleted...]
-        <v>144</v>
+      <c r="H165" s="1"/>
+      <c r="I165" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
-        <v>31687</v>
+        <v>31223</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
         <v>10</v>
       </c>
       <c r="F166" s="1">
-        <v>37.14</v>
+        <v>70.15000000000001</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H166" s="1"/>
       <c r="I166" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
-        <v>31223</v>
+        <v>21654</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>68.92</v>
+        <v>79.26000000000001</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H167" s="1"/>
+      <c r="I167" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
-        <v>30185</v>
+        <v>35211</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
         <v>20</v>
       </c>
       <c r="F168" s="1">
-        <v>37.59</v>
+        <v>17.76</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H168" s="1"/>
+      <c r="I168" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
-        <v>21654</v>
+        <v>33581</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F169" s="1">
-        <v>77.87</v>
+        <v>71.06</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H169" s="1"/>
+      <c r="I169" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
-        <v>35211</v>
+        <v>34125</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="D170" s="1">
         <v>8443999090</v>
       </c>
       <c r="E170" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F170" s="1">
-        <v>17.45</v>
+        <v>65.59</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H170" s="1"/>
       <c r="I170" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
-        <v>33581</v>
+        <v>35219</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="D171" s="1">
         <v>8443999090</v>
       </c>
       <c r="E171" s="1">
         <v>10</v>
       </c>
       <c r="F171" s="1">
-        <v>69.81</v>
+        <v>63.31</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H171" s="1"/>
+      <c r="I171" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
-        <v>34125</v>
+        <v>33946</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="D172" s="1">
         <v>8443999090</v>
       </c>
       <c r="E172" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>64.44</v>
+        <v>142.12</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H172" s="1"/>
       <c r="I172" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
-        <v>35219</v>
+        <v>23997</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="D173" s="1">
         <v>8443999090</v>
       </c>
       <c r="E173" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>66.68000000000001</v>
+        <v>444.11</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="5" t="s">
-[...3 lines deleted...]
-        <v>144</v>
+      <c r="H173" s="1"/>
+      <c r="I173" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
-        <v>33946</v>
+        <v>16355</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="D174" s="1">
         <v>8443999090</v>
       </c>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>139.62</v>
+        <v>45.55</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H174" s="1"/>
+      <c r="I174" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
-        <v>23997</v>
+        <v>26312</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
         <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>436.31</v>
+        <v>353.01</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H175" s="1"/>
       <c r="I175" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
-        <v>16355</v>
+        <v>33026</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
         <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>44.75</v>
+        <v>137.11</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H176" s="1"/>
+      <c r="I176" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
-        <v>26312</v>
+        <v>35164</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="D177" s="1">
         <v>8443999090</v>
       </c>
       <c r="E177" s="1">
         <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>332.05</v>
+        <v>134.83</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H177" s="1"/>
+      <c r="I177" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
-        <v>33026</v>
+        <v>26349</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="D178" s="1">
         <v>8443999090</v>
       </c>
       <c r="E178" s="1">
         <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>134.7</v>
+        <v>178.1</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H178" s="1"/>
       <c r="I178" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
-        <v>35164</v>
+        <v>20917</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
         <v>1</v>
       </c>
       <c r="F179" s="1">
-        <v>132.46</v>
+        <v>199.51</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H179" s="1"/>
       <c r="I179" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
-        <v>26349</v>
+        <v>20779</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="D180" s="1">
         <v>8443999090</v>
       </c>
       <c r="E180" s="1">
         <v>1</v>
       </c>
       <c r="F180" s="1">
-        <v>174.97</v>
+        <v>147.58</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H180" s="1"/>
       <c r="I180" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
-        <v>20917</v>
+        <v>30847</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="D181" s="1">
         <v>8443999090</v>
       </c>
       <c r="E181" s="1">
         <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>196.01</v>
+        <v>147.58</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H181" s="1"/>
       <c r="I181" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
-        <v>20779</v>
+        <v>26371</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="D182" s="1">
         <v>8443999090</v>
       </c>
       <c r="E182" s="1">
         <v>1</v>
       </c>
       <c r="F182" s="1">
-        <v>144.99</v>
+        <v>114.79</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H182" s="1"/>
       <c r="I182" s="5" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
-        <v>30847</v>
+        <v>34104</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="D183" s="1">
         <v>8443999090</v>
       </c>
       <c r="E183" s="1">
         <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>144.99</v>
+        <v>60.13</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H183" s="1"/>
+      <c r="I183" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
-        <v>26371</v>
+        <v>33027</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>112.77</v>
+        <v>60.13</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H184" s="1"/>
+      <c r="I184" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
-        <v>34104</v>
+        <v>29267</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="D185" s="1">
         <v>8443999090</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>59.07</v>
+        <v>174.91</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H185" s="1"/>
+      <c r="I185" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
-        <v>33027</v>
+        <v>32775</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="D186" s="1">
         <v>8443999090</v>
       </c>
       <c r="E186" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F186" s="1">
-        <v>59.07</v>
+        <v>120.25</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H186" s="1"/>
+      <c r="I186" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
-        <v>29267</v>
+        <v>33028</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="D187" s="1">
         <v>8443999090</v>
       </c>
       <c r="E187" s="1">
         <v>1</v>
       </c>
       <c r="F187" s="1">
-        <v>171.84</v>
+        <v>77.44</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H187" s="1"/>
+      <c r="I187" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
-        <v>32775</v>
+        <v>34105</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="D188" s="1">
         <v>8443999090</v>
       </c>
       <c r="E188" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F188" s="1">
-        <v>118.14</v>
+        <v>91.09999999999999</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H188" s="1"/>
       <c r="I188" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
-        <v>33028</v>
+        <v>29283</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="D189" s="1">
         <v>8443999090</v>
       </c>
       <c r="E189" s="1">
         <v>1</v>
       </c>
       <c r="F189" s="1">
-        <v>76.08</v>
+        <v>139.38</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H189" s="1"/>
+      <c r="I189" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
-        <v>34105</v>
+        <v>23998</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="D190" s="1">
         <v>8443999090</v>
       </c>
       <c r="E190" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F190" s="1">
-        <v>89.5</v>
+        <v>228.21</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H190" s="1"/>
       <c r="I190" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
-        <v>29283</v>
+        <v>23999</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="D191" s="1">
         <v>8443999090</v>
       </c>
       <c r="E191" s="1">
         <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>136.94</v>
+        <v>120.71</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H191" s="1"/>
       <c r="I191" s="5" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
-        <v>23998</v>
+        <v>31554</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="D192" s="1">
         <v>8443999090</v>
       </c>
       <c r="E192" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F192" s="1">
-        <v>224.2</v>
+        <v>63.31</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H192" s="1"/>
       <c r="I192" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="2">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
-        <v>23999</v>
+        <v>17782</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="D193" s="1">
         <v>8443999090</v>
       </c>
       <c r="E193" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F193" s="1">
-        <v>118.59</v>
+        <v>106.59</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H193" s="1"/>
       <c r="I193" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
-        <v>31554</v>
+        <v>31557</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="D194" s="1">
         <v>8443999090</v>
       </c>
       <c r="E194" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F194" s="1">
-        <v>62.2</v>
+        <v>63.31</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H194" s="1"/>
       <c r="I194" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
-        <v>17782</v>
+        <v>25610</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="D195" s="1">
         <v>8443999090</v>
       </c>
       <c r="E195" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F195" s="1">
-        <v>104.72</v>
+        <v>106.59</v>
       </c>
       <c r="G195" s="1"/>
-      <c r="H195" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H195" s="1"/>
       <c r="I195" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
-        <v>31557</v>
+        <v>17783</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="D196" s="1">
         <v>8443999090</v>
       </c>
       <c r="E196" s="1">
         <v>5</v>
       </c>
       <c r="F196" s="1">
-        <v>62.2</v>
+        <v>106.59</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H196" s="1"/>
       <c r="I196" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
-        <v>25610</v>
+        <v>17340</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="D197" s="1">
         <v>8443999090</v>
       </c>
       <c r="E197" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F197" s="1">
-        <v>104.72</v>
+        <v>214.09</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H197" s="1"/>
       <c r="I197" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
-        <v>17783</v>
+        <v>30414</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="D198" s="1">
         <v>8443999090</v>
       </c>
       <c r="E198" s="1">
         <v>5</v>
       </c>
       <c r="F198" s="1">
-        <v>104.72</v>
+        <v>109.32</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H198" s="1"/>
       <c r="I198" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
-        <v>17340</v>
+        <v>31556</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="D199" s="1">
         <v>8443999090</v>
       </c>
       <c r="E199" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F199" s="1">
-        <v>210.33</v>
+        <v>70.15000000000001</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H199" s="1"/>
+      <c r="I199" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
-        <v>30414</v>
+        <v>17784</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="D200" s="1">
         <v>8443999090</v>
       </c>
       <c r="E200" s="1">
         <v>5</v>
       </c>
       <c r="F200" s="1">
-        <v>107.4</v>
+        <v>98.39</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H200" s="1"/>
+      <c r="I200" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
-        <v>31556</v>
+        <v>35287</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="D201" s="1">
         <v>8443999090</v>
       </c>
       <c r="E201" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>68.92</v>
+        <v>94.29000000000001</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H201" s="1"/>
+      <c r="I201" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
-        <v>17784</v>
+        <v>27613</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
         <v>5</v>
       </c>
       <c r="F202" s="1">
-        <v>96.66</v>
+        <v>106.59</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H202" s="1"/>
+      <c r="I202" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
-        <v>35287</v>
+        <v>27654</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D203" s="1">
         <v>8443999090</v>
       </c>
       <c r="E203" s="1">
         <v>1</v>
       </c>
       <c r="F203" s="1">
-        <v>92.63</v>
+        <v>95.66</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H203" s="1"/>
       <c r="I203" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="2">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
-        <v>27613</v>
+        <v>17844</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="D204" s="1">
         <v>8443999090</v>
       </c>
       <c r="E204" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F204" s="1">
-        <v>104.72</v>
+        <v>255.08</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H204" s="1"/>
       <c r="I204" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
-        <v>27654</v>
+        <v>31632</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="D205" s="1">
         <v>8443999090</v>
       </c>
       <c r="E205" s="1">
         <v>1</v>
       </c>
       <c r="F205" s="1">
-        <v>93.98</v>
+        <v>77.44</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H205" s="1"/>
       <c r="I205" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
-        <v>17844</v>
+        <v>4106</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="D206" s="1">
         <v>8443999090</v>
       </c>
       <c r="E206" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F206" s="1">
-        <v>250.6</v>
+        <v>111.6</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H206" s="1"/>
       <c r="I206" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
-        <v>31632</v>
+        <v>19366</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="D207" s="1">
         <v>8443999090</v>
       </c>
       <c r="E207" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F207" s="1">
-        <v>76.08</v>
+        <v>33.25</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H207" s="1"/>
       <c r="I207" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
-        <v>4106</v>
+        <v>17785</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="D208" s="1">
         <v>8443999090</v>
       </c>
       <c r="E208" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F208" s="1">
-        <v>109.64</v>
+        <v>39.63</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H208" s="1"/>
       <c r="I208" s="5" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
-        <v>19366</v>
+        <v>27970</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="D209" s="1">
         <v>8443999090</v>
       </c>
       <c r="E209" s="1">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="F209" s="1">
-        <v>38.93</v>
+        <v>29.15</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H209" s="1"/>
+      <c r="I209" s="1" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
-        <v>17785</v>
+        <v>24702</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="D210" s="1">
         <v>8443999090</v>
       </c>
       <c r="E210" s="1">
         <v>10</v>
       </c>
       <c r="F210" s="1">
-        <v>38.93</v>
+        <v>44.64</v>
       </c>
       <c r="G210" s="1"/>
-      <c r="H210" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H210" s="1"/>
       <c r="I210" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="2">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
-        <v>27970</v>
+        <v>7857</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="D211" s="1">
         <v>8443999090</v>
       </c>
       <c r="E211" s="1">
         <v>5</v>
       </c>
       <c r="F211" s="1">
-        <v>28.64</v>
+        <v>97.93000000000001</v>
       </c>
       <c r="G211" s="1"/>
-      <c r="H211" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H211" s="1"/>
+      <c r="I211" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="2">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
-        <v>24702</v>
+        <v>26991</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="D212" s="1">
         <v>8443999090</v>
       </c>
       <c r="E212" s="1">
         <v>10</v>
       </c>
       <c r="F212" s="1">
-        <v>43.86</v>
-[...4 lines deleted...]
-      </c>
+        <v>47.83</v>
+      </c>
+      <c r="G212" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="H212" s="1"/>
       <c r="I212" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="2">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
-        <v>7857</v>
+        <v>33941</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="D213" s="1">
         <v>8443999090</v>
       </c>
       <c r="E213" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F213" s="1">
-        <v>96.20999999999999</v>
+        <v>43.73</v>
       </c>
       <c r="G213" s="1"/>
-      <c r="H213" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H213" s="1"/>
       <c r="I213" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="2">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
-        <v>26991</v>
+        <v>17786</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="D214" s="1">
         <v>8443999090</v>
       </c>
       <c r="E214" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F214" s="1">
-        <v>46.99</v>
-[...6 lines deleted...]
-      </c>
+        <v>44.64</v>
+      </c>
+      <c r="G214" s="1"/>
+      <c r="H214" s="1"/>
       <c r="I214" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="2">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
-        <v>33941</v>
+        <v>27971</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="D215" s="1">
         <v>8443999090</v>
       </c>
       <c r="E215" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F215" s="1">
-        <v>42.96</v>
+        <v>37.81</v>
       </c>
       <c r="G215" s="1"/>
-      <c r="H215" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H215" s="1"/>
+      <c r="I215" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="2">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
-        <v>17786</v>
+        <v>24750</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="D216" s="1">
         <v>8443999090</v>
       </c>
       <c r="E216" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F216" s="1">
-        <v>43.86</v>
+        <v>48.74</v>
       </c>
       <c r="G216" s="1"/>
-      <c r="H216" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H216" s="1"/>
+      <c r="I216" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="2">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
-        <v>27971</v>
+        <v>14120</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="D217" s="1">
         <v>8443999090</v>
       </c>
       <c r="E217" s="1">
-        <v>5</v>
+        <v>100</v>
       </c>
       <c r="F217" s="1">
-        <v>37.14</v>
+        <v>117.52</v>
       </c>
       <c r="G217" s="1"/>
-      <c r="H217" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H217" s="1"/>
+      <c r="I217" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="218" spans="1:9" outlineLevel="2">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
-        <v>24750</v>
+        <v>23226</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="D218" s="1">
         <v>8443999090</v>
       </c>
       <c r="E218" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F218" s="1">
-        <v>42.07</v>
+        <v>44.64</v>
       </c>
       <c r="G218" s="1"/>
-      <c r="H218" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H218" s="1"/>
+      <c r="I218" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="2">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
-        <v>14120</v>
+        <v>26992</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="D219" s="1">
         <v>8443999090</v>
       </c>
       <c r="E219" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F219" s="1">
-        <v>115.46</v>
+        <v>86.09</v>
       </c>
       <c r="G219" s="1"/>
-      <c r="H219" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H219" s="1"/>
       <c r="I219" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="2">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
-        <v>23226</v>
+        <v>19367</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="D220" s="1">
         <v>8443999090</v>
       </c>
       <c r="E220" s="1">
-        <v>5</v>
+        <v>100</v>
       </c>
       <c r="F220" s="1">
-        <v>43.86</v>
+        <v>30.06</v>
       </c>
       <c r="G220" s="1"/>
-      <c r="H220" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H220" s="1"/>
       <c r="I220" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="2">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
-        <v>26992</v>
+        <v>17787</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="D221" s="1">
         <v>8443999090</v>
       </c>
       <c r="E221" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F221" s="1">
-        <v>84.58</v>
-[...4 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="G221" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="H221" s="1"/>
       <c r="I221" s="5" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="2">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
-        <v>19367</v>
+        <v>27973</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D222" s="1">
         <v>8443999090</v>
       </c>
       <c r="E222" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="F222" s="1">
-        <v>30.88</v>
+        <v>33.25</v>
       </c>
       <c r="G222" s="1"/>
-      <c r="H222" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H222" s="1"/>
       <c r="I222" s="5" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="2">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
-        <v>17787</v>
+        <v>4988</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D223" s="1">
         <v>8443999090</v>
       </c>
       <c r="E223" s="1">
-        <v>5</v>
+        <v>100</v>
       </c>
       <c r="F223" s="1">
-        <v>40.28</v>
-[...6 lines deleted...]
-      </c>
+        <v>106.59</v>
+      </c>
+      <c r="G223" s="1"/>
+      <c r="H223" s="1"/>
       <c r="I223" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="2">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
-        <v>27973</v>
+        <v>26993</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="D224" s="1">
         <v>8443999090</v>
       </c>
       <c r="E224" s="1">
         <v>10</v>
       </c>
       <c r="F224" s="1">
-        <v>32.67</v>
-[...6 lines deleted...]
-        <v>18</v>
+        <v>47.83</v>
+      </c>
+      <c r="G224" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="H224" s="1"/>
+      <c r="I224" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="2">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
-        <v>4988</v>
+        <v>19368</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="D225" s="1">
         <v>8443999090</v>
       </c>
       <c r="E225" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="F225" s="1">
-        <v>104.72</v>
+        <v>32.8</v>
       </c>
       <c r="G225" s="1"/>
-      <c r="H225" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H225" s="1"/>
       <c r="I225" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="2">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
-        <v>26993</v>
+        <v>17100</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="D226" s="1">
         <v>8443999090</v>
       </c>
       <c r="E226" s="1">
         <v>10</v>
       </c>
       <c r="F226" s="1">
-        <v>46.99</v>
+        <v>37.81</v>
       </c>
       <c r="G226" s="5" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>66</v>
+      </c>
+      <c r="H226" s="1"/>
+      <c r="I226" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="2">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
-        <v>19368</v>
+        <v>27974</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="D227" s="1">
         <v>8443999090</v>
       </c>
       <c r="E227" s="1">
-        <v>200</v>
+        <v>10</v>
       </c>
       <c r="F227" s="1">
-        <v>36.25</v>
+        <v>29.15</v>
       </c>
       <c r="G227" s="1"/>
-      <c r="H227" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H227" s="1"/>
+      <c r="I227" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="2">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
-        <v>17100</v>
+        <v>14104</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="D228" s="1">
         <v>8443999090</v>
       </c>
       <c r="E228" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F228" s="1">
-        <v>37.14</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>135.28</v>
+      </c>
+      <c r="G228" s="1"/>
+      <c r="H228" s="1"/>
+      <c r="I228" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="2">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
-        <v>27974</v>
+        <v>26458</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="D229" s="1">
         <v>8443999090</v>
       </c>
       <c r="E229" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F229" s="1">
-        <v>28.64</v>
-[...6 lines deleted...]
-        <v>18</v>
+        <v>47.83</v>
+      </c>
+      <c r="G229" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="H229" s="1"/>
+      <c r="I229" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="2">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
-        <v>14104</v>
+        <v>24751</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="D230" s="1">
         <v>8443999090</v>
       </c>
       <c r="E230" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F230" s="1">
-        <v>132.91</v>
+        <v>44.18</v>
       </c>
       <c r="G230" s="1"/>
-      <c r="H230" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H230" s="1"/>
       <c r="I230" s="5" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="2">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
-        <v>26458</v>
+        <v>19369</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="D231" s="1">
         <v>8443999090</v>
       </c>
       <c r="E231" s="1">
-        <v>5</v>
+        <v>100</v>
       </c>
       <c r="F231" s="1">
-        <v>46.99</v>
-[...6 lines deleted...]
-      </c>
+        <v>40.08</v>
+      </c>
+      <c r="G231" s="1"/>
+      <c r="H231" s="1"/>
       <c r="I231" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="2">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
-        <v>24751</v>
+        <v>17788</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="D232" s="1">
         <v>8443999090</v>
       </c>
       <c r="E232" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F232" s="1">
-        <v>43.41</v>
-[...4 lines deleted...]
-      </c>
+        <v>38.26</v>
+      </c>
+      <c r="G232" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="H232" s="1"/>
       <c r="I232" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="233" spans="1:9" outlineLevel="2">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
-        <v>19369</v>
+        <v>27975</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="D233" s="1">
         <v>8443999090</v>
       </c>
       <c r="E233" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="F233" s="1">
-        <v>34.01</v>
+        <v>30.52</v>
       </c>
       <c r="G233" s="1"/>
-      <c r="H233" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H233" s="1"/>
+      <c r="I233" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="234" spans="1:9" outlineLevel="2">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
-        <v>17788</v>
+        <v>24752</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="D234" s="1">
         <v>8443999090</v>
       </c>
       <c r="E234" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F234" s="1">
-        <v>37.59</v>
-[...8 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="G234" s="1"/>
+      <c r="H234" s="1"/>
+      <c r="I234" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="235" spans="1:9" outlineLevel="2">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
-        <v>27975</v>
+        <v>24598</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="D235" s="1">
         <v>8443999090</v>
       </c>
       <c r="E235" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F235" s="1">
-        <v>33.56</v>
+        <v>125.72</v>
       </c>
       <c r="G235" s="1"/>
-      <c r="H235" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H235" s="1"/>
+      <c r="I235" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="236" spans="1:9" outlineLevel="2">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
-        <v>24752</v>
+        <v>15816</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="D236" s="1">
         <v>8443999090</v>
       </c>
       <c r="E236" s="1">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F236" s="1">
-        <v>40.28</v>
+        <v>135.28</v>
       </c>
       <c r="G236" s="1"/>
-      <c r="H236" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H236" s="1"/>
+      <c r="I236" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="237" spans="1:9" outlineLevel="2">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
-        <v>24598</v>
+        <v>26256</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="D237" s="1">
         <v>8443999090</v>
       </c>
       <c r="E237" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F237" s="1">
-        <v>123.51</v>
+        <v>44.64</v>
       </c>
       <c r="G237" s="1"/>
-      <c r="H237" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H237" s="1"/>
       <c r="I237" s="5" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="238" spans="1:9" outlineLevel="2">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
-        <v>15816</v>
+        <v>18945</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="D238" s="1">
         <v>8443999090</v>
       </c>
       <c r="E238" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F238" s="1">
-        <v>132.91</v>
+        <v>67.41</v>
       </c>
       <c r="G238" s="1"/>
-      <c r="H238" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H238" s="1"/>
       <c r="I238" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="239" spans="1:9" outlineLevel="2">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
-        <v>26256</v>
+        <v>30065</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="D239" s="1">
         <v>8443999090</v>
       </c>
       <c r="E239" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F239" s="1">
-        <v>43.86</v>
+        <v>70.59999999999999</v>
       </c>
       <c r="G239" s="1"/>
-      <c r="H239" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H239" s="1"/>
       <c r="I239" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="240" spans="1:9" outlineLevel="2">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
-        <v>18945</v>
+        <v>7858</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="D240" s="1">
         <v>8443999090</v>
       </c>
       <c r="E240" s="1">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="F240" s="1">
-        <v>66.23</v>
+        <v>130.73</v>
       </c>
       <c r="G240" s="1"/>
-      <c r="H240" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H240" s="1"/>
       <c r="I240" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="241" spans="1:9" outlineLevel="2">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
-        <v>30065</v>
+        <v>33944</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="D241" s="1">
         <v>8443999090</v>
       </c>
       <c r="E241" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F241" s="1">
-        <v>69.36</v>
+        <v>49.19</v>
       </c>
       <c r="G241" s="1"/>
-      <c r="H241" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H241" s="1"/>
       <c r="I241" s="5" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="242" spans="1:9" outlineLevel="2">
       <c r="A242" s="1"/>
       <c r="B242" s="1">
-        <v>7858</v>
+        <v>29498</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="D242" s="1">
         <v>8443999090</v>
       </c>
       <c r="E242" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="F242" s="1">
-        <v>128.43</v>
+        <v>44.18</v>
       </c>
       <c r="G242" s="1"/>
-      <c r="H242" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H242" s="1"/>
+      <c r="I242" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="243" spans="1:9" outlineLevel="2">
       <c r="A243" s="1"/>
       <c r="B243" s="1">
-        <v>33944</v>
+        <v>24721</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="D243" s="1">
         <v>8443999090</v>
       </c>
       <c r="E243" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F243" s="1">
-        <v>48.33</v>
+        <v>50.56</v>
       </c>
       <c r="G243" s="1"/>
-      <c r="H243" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H243" s="1"/>
+      <c r="I243" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="244" spans="1:9" outlineLevel="2">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
-        <v>29498</v>
+        <v>16905</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="D244" s="1">
         <v>8443999090</v>
       </c>
       <c r="E244" s="1">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="F244" s="1">
-        <v>43.41</v>
+        <v>191.31</v>
       </c>
       <c r="G244" s="1"/>
-      <c r="H244" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H244" s="1"/>
+      <c r="I244" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="245" spans="1:9" outlineLevel="2">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
-        <v>24721</v>
+        <v>22155</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="D245" s="1">
         <v>8443999090</v>
       </c>
       <c r="E245" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F245" s="1">
-        <v>49.67</v>
+        <v>98.39</v>
       </c>
       <c r="G245" s="1"/>
-      <c r="H245" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H245" s="1"/>
+      <c r="I245" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="246" spans="1:9" outlineLevel="2">
       <c r="A246" s="1"/>
       <c r="B246" s="1">
-        <v>16905</v>
+        <v>24459</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="D246" s="1">
         <v>8443999090</v>
       </c>
       <c r="E246" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="F246" s="1">
-        <v>187.95</v>
+        <v>43.27</v>
       </c>
       <c r="G246" s="1"/>
-      <c r="H246" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H246" s="1"/>
+      <c r="I246" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="247" spans="1:9" outlineLevel="2">
       <c r="A247" s="1"/>
       <c r="B247" s="1">
-        <v>22155</v>
+        <v>17789</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="D247" s="1">
         <v>8443999090</v>
       </c>
       <c r="E247" s="1">
         <v>10</v>
       </c>
       <c r="F247" s="1">
-        <v>96.66</v>
+        <v>41.91</v>
       </c>
       <c r="G247" s="1"/>
-      <c r="H247" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H247" s="1"/>
+      <c r="I247" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="248" spans="1:9" outlineLevel="2">
       <c r="A248" s="1"/>
       <c r="B248" s="1">
-        <v>24459</v>
+        <v>17790</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="D248" s="1">
         <v>8443999090</v>
       </c>
       <c r="E248" s="1">
         <v>10</v>
       </c>
       <c r="F248" s="1">
-        <v>42.51</v>
+        <v>56.48</v>
       </c>
       <c r="G248" s="1"/>
-      <c r="H248" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H248" s="1"/>
+      <c r="I248" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="249" spans="1:9" outlineLevel="2">
       <c r="A249" s="1"/>
       <c r="B249" s="1">
-        <v>17789</v>
+        <v>26482</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="D249" s="1">
         <v>8443999090</v>
       </c>
       <c r="E249" s="1">
         <v>10</v>
       </c>
       <c r="F249" s="1">
-        <v>42.96</v>
+        <v>48.74</v>
       </c>
       <c r="G249" s="1"/>
-      <c r="H249" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H249" s="1"/>
       <c r="I249" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="250" spans="1:9" outlineLevel="2">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
-        <v>17790</v>
+        <v>22508</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="D250" s="1">
         <v>8443999090</v>
       </c>
       <c r="E250" s="1">
         <v>10</v>
       </c>
       <c r="F250" s="1">
-        <v>55.49</v>
+        <v>34.16</v>
       </c>
       <c r="G250" s="1"/>
-      <c r="H250" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H250" s="1"/>
       <c r="I250" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="251" spans="1:9" outlineLevel="2">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
-        <v>26482</v>
+        <v>24753</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="D251" s="1">
         <v>8443999090</v>
       </c>
       <c r="E251" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F251" s="1">
-        <v>47.88</v>
+        <v>51.02</v>
       </c>
       <c r="G251" s="1"/>
-      <c r="H251" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H251" s="1"/>
+      <c r="I251" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="252" spans="1:9" outlineLevel="2">
       <c r="A252" s="1"/>
       <c r="B252" s="1">
-        <v>22508</v>
+        <v>25556</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="D252" s="1">
         <v>8443999090</v>
       </c>
       <c r="E252" s="1">
         <v>10</v>
       </c>
       <c r="F252" s="1">
-        <v>38.04</v>
+        <v>43.27</v>
       </c>
       <c r="G252" s="1"/>
-      <c r="H252" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H252" s="1"/>
       <c r="I252" s="5" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="253" spans="1:9" outlineLevel="2">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
-        <v>24753</v>
+        <v>17099</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="D253" s="1">
         <v>8443999090</v>
       </c>
       <c r="E253" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F253" s="1">
-        <v>50.12</v>
-[...4 lines deleted...]
-      </c>
+        <v>48.28</v>
+      </c>
+      <c r="G253" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="H253" s="1"/>
       <c r="I253" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="254" spans="1:9" outlineLevel="2">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
-        <v>25556</v>
+        <v>27977</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="D254" s="1">
         <v>8443999090</v>
       </c>
       <c r="E254" s="1">
         <v>10</v>
       </c>
       <c r="F254" s="1">
-        <v>43.86</v>
+        <v>34.62</v>
       </c>
       <c r="G254" s="1"/>
-      <c r="H254" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H254" s="1"/>
+      <c r="I254" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="255" spans="1:9" outlineLevel="2">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
-        <v>17099</v>
+        <v>32251</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="D255" s="1">
         <v>8443999090</v>
       </c>
       <c r="E255" s="1">
         <v>10</v>
       </c>
       <c r="F255" s="1">
-        <v>61.31</v>
-[...6 lines deleted...]
-      </c>
+        <v>49.65</v>
+      </c>
+      <c r="G255" s="1"/>
+      <c r="H255" s="1"/>
       <c r="I255" s="5" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="256" spans="1:9" outlineLevel="2">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
-        <v>27977</v>
+        <v>31222</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="D256" s="1">
         <v>8443999090</v>
       </c>
       <c r="E256" s="1">
         <v>10</v>
       </c>
       <c r="F256" s="1">
-        <v>37.14</v>
+        <v>80.17</v>
       </c>
       <c r="G256" s="1"/>
-      <c r="H256" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H256" s="1"/>
       <c r="I256" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="257" spans="1:9" outlineLevel="2">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
-        <v>32251</v>
+        <v>26476</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="D257" s="1">
         <v>8443999090</v>
       </c>
       <c r="E257" s="1">
         <v>10</v>
       </c>
       <c r="F257" s="1">
-        <v>48.78</v>
+        <v>50.11</v>
       </c>
       <c r="G257" s="1"/>
-      <c r="H257" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H257" s="1"/>
+      <c r="I257" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="258" spans="1:9" outlineLevel="2">
       <c r="A258" s="1"/>
       <c r="B258" s="1">
-        <v>31222</v>
+        <v>17791</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="D258" s="1">
         <v>8443999090</v>
       </c>
       <c r="E258" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F258" s="1">
-        <v>78.76000000000001</v>
+        <v>45.55</v>
       </c>
       <c r="G258" s="1"/>
-      <c r="H258" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H258" s="1"/>
+      <c r="I258" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="259" spans="1:9" outlineLevel="2">
       <c r="A259" s="1"/>
       <c r="B259" s="1">
-        <v>26476</v>
+        <v>17792</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="D259" s="1">
         <v>8443999090</v>
       </c>
       <c r="E259" s="1">
         <v>10</v>
       </c>
       <c r="F259" s="1">
-        <v>49.23</v>
+        <v>87.45999999999999</v>
       </c>
       <c r="G259" s="1"/>
-      <c r="H259" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H259" s="1"/>
+      <c r="I259" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="260" spans="1:9" outlineLevel="2">
       <c r="A260" s="1"/>
       <c r="B260" s="1">
-        <v>17791</v>
+        <v>8178</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="D260" s="1">
         <v>8443999090</v>
       </c>
       <c r="E260" s="1">
         <v>5</v>
       </c>
       <c r="F260" s="1">
-        <v>44.75</v>
+        <v>139.84</v>
       </c>
       <c r="G260" s="1"/>
-      <c r="H260" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H260" s="1"/>
+      <c r="I260" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="261" spans="1:9" outlineLevel="2">
       <c r="A261" s="1"/>
       <c r="B261" s="1">
-        <v>17792</v>
+        <v>7568</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="D261" s="1">
         <v>8443999090</v>
       </c>
       <c r="E261" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F261" s="1">
-        <v>85.92</v>
+        <v>408.13</v>
       </c>
       <c r="G261" s="1"/>
-      <c r="H261" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H261" s="1"/>
       <c r="I261" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="262" spans="1:9" outlineLevel="2">
       <c r="A262" s="1"/>
       <c r="B262" s="1">
-        <v>8178</v>
+        <v>5406</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="D262" s="1">
         <v>8443999090</v>
       </c>
       <c r="E262" s="1">
-        <v>5</v>
+        <v>50</v>
       </c>
       <c r="F262" s="1">
-        <v>137.38</v>
+        <v>172.18</v>
       </c>
       <c r="G262" s="1"/>
-      <c r="H262" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H262" s="1"/>
       <c r="I262" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="263" spans="1:9" outlineLevel="2">
       <c r="A263" s="1"/>
       <c r="B263" s="1">
-        <v>7568</v>
+        <v>17793</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="D263" s="1">
         <v>8443999090</v>
       </c>
       <c r="E263" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F263" s="1">
-        <v>400.96</v>
+        <v>76.52</v>
       </c>
       <c r="G263" s="1"/>
-      <c r="H263" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H263" s="1"/>
       <c r="I263" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="264" spans="1:9" outlineLevel="2">
       <c r="A264" s="1"/>
       <c r="B264" s="1">
-        <v>5406</v>
+        <v>28474</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="D264" s="1">
         <v>8443999090</v>
       </c>
       <c r="E264" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F264" s="1">
-        <v>169.16</v>
+        <v>474.18</v>
       </c>
       <c r="G264" s="1"/>
-      <c r="H264" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H264" s="1"/>
       <c r="I264" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:9" outlineLevel="2">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="265" spans="1:9">
       <c r="A265" s="1"/>
-      <c r="B265" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B265" s="1"/>
+      <c r="C265" s="1"/>
+      <c r="D265" s="1"/>
+      <c r="E265" s="1"/>
+      <c r="F265" s="1"/>
       <c r="G265" s="1"/>
-      <c r="H265" s="5" t="s">
-[...40 lines deleted...]
-      <c r="I267" s="1"/>
+      <c r="H265" s="1"/>
+      <c r="I265" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>