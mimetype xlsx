--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -1359,95 +1359,98 @@
           <t xml:space="preserve">Canon MF429/428/426/421 FK4-4059-000000</t>
         </r>
       </text>
     </comment>
     <comment ref="C95" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon MF429/428/426/421 FK4-4059-000000</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Шлейф</t>
   </si>
   <si>
     <t>Комплект шлейфів 3шт  окрім шлейфа лазера  M6500 Pantum  ZIP-PAN-CABLE-KIT</t>
+  </si>
+  <si>
+    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Шлейф ADF HP LaserJet M1536  CE538-60106 , Foshan</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Шлейф ADF HP LaserJet M1536  черный   CE538-60106  Original</t>
   </si>
   <si>
     <t>Шлейф ADF HP LaserJet M225,  FFA-M225-Shleyf</t>
   </si>
   <si>
     <t>Шлейф ADF HP LJ Ent 500 MFP M521 / M525dn / M525f  входить до складу CF116-67910   З'ЄДНУЄ ADF+ФОРМАТОР , CF116-67910-01</t>
   </si>
   <si>
     <t>Шлейф ADF HP LJ Pro 400 M425  входить до складу ADF CF288-60011  CF288-60011-04</t>
   </si>
   <si>
     <t>Шлейф ADF HP LJ Pro M426 / M427 / M477  FFA-M426-VE  VEAYE</t>
   </si>
@@ -2286,1982 +2289,2152 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>30941</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>442.18</v>
+        <v>441.68</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>16923</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>116.93</v>
+        <v>116.8</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>28197</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D13" s="1">
         <v>8544429091</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>204.29</v>
+        <v>204.06</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>29560</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>575.23</v>
+        <v>574.59</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>22675</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>2163.84</v>
+        <v>2161.43</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>23477</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>483.84</v>
+        <v>483.3</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>28509</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>349.44</v>
+        <v>349.05</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>28603</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>541.63</v>
+        <v>541.03</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>23777</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>728</v>
+        <v>727.1900000000001</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>28607</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>536.26</v>
+        <v>535.66</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>23512</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>823.42</v>
+        <v>822.51</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>31018</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>3127.04</v>
+        <v>3123.55</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>22805</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>8544499398</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>1236.48</v>
+        <v>1235.1</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>31726</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>8544499398</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>860.16</v>
+        <v>859.2</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>22922</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>409.02</v>
+        <v>408.57</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>22428</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>8544429091</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>188.16</v>
+        <v>187.95</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>9969</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>8544419090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>868.67</v>
+        <v>867.7</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>9977</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>8544419090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>537.6</v>
+        <v>537</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>18956</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>8624</v>
+        <v>8614.379999999999</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>28994</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>1120.45</v>
+        <v>1119.2</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>16922</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>167.55</v>
+        <v>167.37</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>22846</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>124.1</v>
+        <v>123.96</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>23943</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>672</v>
+        <v>671.25</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>29406</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>137.54</v>
+        <v>137.38</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>31020</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>341.38</v>
+        <v>341</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>17005</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D36" s="1">
         <v>8544499398</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>279.55</v>
+        <v>279.24</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>21272</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D37" s="1">
         <v>8544429091</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>143.81</v>
+        <v>143.65</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I37" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>22848</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D38" s="1">
         <v>8544429091</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>182.34</v>
+        <v>182.13</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I38" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>26035</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D39" s="1">
         <v>8544429091</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>282.24</v>
+        <v>281.93</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>21271</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D40" s="1">
         <v>8544499398</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>161.28</v>
+        <v>152.15</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
-[...1 lines deleted...]
-        <v>43</v>
+      <c r="H40" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>32190</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D41" s="1">
         <v>8544429091</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>91.39</v>
+        <v>91.29000000000001</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>16924</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D42" s="1">
         <v>8544429091</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>241.92</v>
+        <v>241.65</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>20609</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D43" s="1">
         <v>8544429091</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>175.62</v>
+        <v>175.42</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>19923</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D44" s="1">
         <v>8544429091</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>174.72</v>
+        <v>174.53</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>31592</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D45" s="1">
         <v>8544429091</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>107.52</v>
+        <v>107.4</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>25393</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>191.3</v>
+        <v>191.08</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I46" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>24812</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>124.1</v>
+        <v>123.96</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I47" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>20618</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D48" s="1">
         <v>8544429091</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>178.75</v>
+        <v>178.55</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
-[...1 lines deleted...]
-        <v>43</v>
+      <c r="H48" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I48" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>9812</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>211.9</v>
+        <v>211.67</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I49" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>14171</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D50" s="1">
         <v>8544429091</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>295.23</v>
+        <v>294.9</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I50" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>15345</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>255.36</v>
+        <v>255.08</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I51" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>21273</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>141.12</v>
+        <v>140.96</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>20804</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D53" s="1">
         <v>8544429091</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>156.35</v>
+        <v>156.18</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I53" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>14398</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D54" s="1">
         <v>8544</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>199.81</v>
+        <v>199.59</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I54" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>17267</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>141.12</v>
+        <v>140.96</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
+      <c r="H55" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I55" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>30867</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D56" s="1">
         <v>8544429091</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>459.2</v>
+        <v>458.69</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I56" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>31021</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>553.73</v>
+        <v>553.11</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
+      <c r="H57" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I57" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>20247</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>305.98</v>
+        <v>305.64</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I58" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>21274</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>192.64</v>
+        <v>192.43</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I59" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>19924</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>129.02</v>
+        <v>128.88</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="1"/>
+      <c r="H60" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I60" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>17066</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>1568</v>
+        <v>1566.25</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I61" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>31017</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>156.8</v>
+        <v>156.63</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I62" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>33025</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>137.09</v>
+        <v>136.94</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="1"/>
+      <c r="H63" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I63" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>31997</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>262.08</v>
+        <v>261.79</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="1"/>
+      <c r="H64" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I64" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>33742</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>194.88</v>
+        <v>194.66</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="1"/>
+      <c r="H65" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I65" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>25634</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>227.58</v>
+        <v>227.33</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="1"/>
+      <c r="H66" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I66" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>33910</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>153.66</v>
+        <v>153.49</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I67" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>23228</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>201.15</v>
+        <v>156.63</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
-[...1 lines deleted...]
-        <v>43</v>
+      <c r="H68" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I68" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>20841</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>201.6</v>
+        <v>201.38</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="1"/>
+      <c r="H69" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I69" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>31714</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D70" s="1">
         <v>8544429091</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>121.86</v>
+        <v>121.72</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="1"/>
+      <c r="H70" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I70" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>28879</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>181.44</v>
+        <v>181.24</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="1"/>
+      <c r="H71" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I71" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>31019</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>693.5</v>
+        <v>692.73</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="1"/>
+      <c r="H72" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I72" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>28510</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>386.62</v>
+        <v>386.19</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="1"/>
+      <c r="H73" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I73" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>28417</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>366.91</v>
+        <v>366.5</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="1"/>
+      <c r="H74" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I74" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>27012</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>3244.86</v>
+        <v>3241.24</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="1"/>
+      <c r="H75" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I75" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>33169</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>215.04</v>
+        <v>214.8</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="1"/>
+      <c r="H76" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I76" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>31023</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>2357.82</v>
+        <v>2355.19</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="1"/>
+      <c r="H77" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I77" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>33024</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>114.24</v>
+        <v>114.11</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="1"/>
+      <c r="H78" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I78" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>24212</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>544.3200000000001</v>
+        <v>543.71</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="1"/>
+      <c r="H79" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I79" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>31713</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D80" s="1">
         <v>8544429091</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>107.07</v>
+        <v>106.95</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="1"/>
+      <c r="H80" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I80" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>23229</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>187.71</v>
+        <v>187.5</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="1"/>
+      <c r="H81" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I81" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>25729</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>244.61</v>
+        <v>244.34</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="1"/>
+      <c r="H82" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I82" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>31803</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D83" s="1">
         <v>8544429091</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>115.14</v>
+        <v>115.01</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="1"/>
+      <c r="H83" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I83" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>21108</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D84" s="1">
         <v>8544429091</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>162.18</v>
+        <v>162</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="1"/>
+      <c r="H84" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I84" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>30336</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D85" s="1">
         <v>8544429091</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>194.88</v>
+        <v>194.66</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="1"/>
+      <c r="H85" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I85" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>29848</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D86" s="1"/>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>448</v>
+        <v>447.5</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="1"/>
+      <c r="H86" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I86" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>31605</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D87" s="1"/>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>1184.96</v>
+        <v>1183.64</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="1"/>
+      <c r="H87" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I87" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>27950</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D88" s="1">
         <v>8544499398</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>785.79</v>
+        <v>784.92</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="1"/>
+      <c r="H88" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I88" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>30319</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D89" s="1">
         <v>8544499398</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>349.44</v>
+        <v>349.05</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="1"/>
+      <c r="H89" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I89" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>27602</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>1344</v>
+        <v>1342.5</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="1"/>
+      <c r="H90" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I90" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>21419</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>291.65</v>
+        <v>291.32</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="1"/>
+      <c r="H91" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I91" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>30335</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D92" s="1">
         <v>8544429091</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>262.08</v>
+        <v>261.79</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="1"/>
+      <c r="H92" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I92" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>33911</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D93" s="1">
         <v>8544429091</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>873.6</v>
+        <v>872.63</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="1"/>
+      <c r="H93" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I93" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>29968</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D94" s="1"/>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>1147.78</v>
+        <v>1146.5</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="1"/>
+      <c r="H94" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I94" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>30637</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D95" s="1">
         <v>8544499398</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>1048.32</v>
+        <v>1047.15</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="1"/>
+      <c r="H95" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I95" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="1"/>
       <c r="B96" s="1"/>
       <c r="C96" s="1"/>
       <c r="D96" s="1"/>
       <c r="E96" s="1"/>
       <c r="F96" s="1"/>
       <c r="G96" s="1"/>
       <c r="H96" s="1"/>
       <c r="I96" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>