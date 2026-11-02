--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -1359,124 +1359,124 @@
           <t xml:space="preserve">Canon MF429/428/426/421 FK4-4059-000000</t>
         </r>
       </text>
     </comment>
     <comment ref="C95" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon MF429/428/426/421 FK4-4059-000000</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Шлейф</t>
   </si>
   <si>
     <t>Комплект шлейфів 3шт  окрім шлейфа лазера  M6500 Pantum  ZIP-PAN-CABLE-KIT</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Шлейф ADF HP LaserJet M1536  CE538-60106 , Foshan</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Шлейф ADF HP LaserJet M1536  черный   CE538-60106  Original</t>
   </si>
   <si>
     <t>Шлейф ADF HP LaserJet M225,  FFA-M225-Shleyf</t>
   </si>
   <si>
     <t>Шлейф ADF HP LJ Ent 500 MFP M521 / M525dn / M525f  входить до складу CF116-67910   З'ЄДНУЄ ADF+ФОРМАТОР , CF116-67910-01</t>
   </si>
   <si>
     <t>Шлейф ADF HP LJ Pro 400 M425  входить до складу ADF CF288-60011  CF288-60011-04</t>
   </si>
   <si>
     <t>Шлейф ADF HP LJ Pro M426 / M427 / M477  FFA-M426-VE  VEAYE</t>
   </si>
   <si>
+    <t>в наявності</t>
+  </si>
+  <si>
     <t>Шлейф ADF HP LJ Pro M426 / M427 / M477, FFA-M426 original</t>
   </si>
   <si>
     <t>Шлейф Canon iR2202/2002  4Y8-3040</t>
   </si>
   <si>
     <t>Шлейф Canon MF4410/4450/4570/4430/4550/4580 ADF FK3-1157-000000</t>
   </si>
   <si>
     <t>Шлейф HP CLJ CM6030 / CM6040 / CM6049 Flat Cable, 28, 940, A, Q3938-67912</t>
   </si>
   <si>
     <t>Шлейф HP LJ Pro M402  RM3-7585/RK2-6942</t>
   </si>
   <si>
     <t>Шлейф Samsung Flat Cable ADF SL-M3375/3870/3875/4070/4075, JC39-01998A</t>
   </si>
   <si>
     <t>Шлейф Samsung Flat Cable ADF SL-M3375/3870/3875/4070/4075, JC39-01998A ліцензія</t>
   </si>
   <si>
     <t>Шлейф вузла сканера 22P LaserBase MF3110/FY3-0293-000000</t>
   </si>
   <si>
     <t>Шлейф вузла сканування HP LJ 3055/3330/3380, SCHP3380-VE, VEAYE</t>
@@ -1491,53 +1491,50 @@
     <t>Шлейф каретки HP DJ 500/800/815MFP/820MFP, C7770-60274/C7770-60147</t>
   </si>
   <si>
     <t>Шлейф каретки сканера HP LaserJet М277  FFK-M277-Shleyf   Original</t>
   </si>
   <si>
     <t>Шлейф каретки сканера HP LJ M1536, FFK-M1536, CE538-60103, Foshan</t>
   </si>
   <si>
     <t>Шлейф каретки сканера HP LJ M1536, FFK-M1536, CE538-60103, VEAYE</t>
   </si>
   <si>
     <t>Шлейф каретки сканера HP LJ Pro M225 , FFK-M225  ORIG Shleyf</t>
   </si>
   <si>
     <t>Шлейф каретки сканера HP LJ М1536, CE538-60106  CAB-HP-FFK-M1536-EVP  Everprint</t>
   </si>
   <si>
     <t>Шлейф лазера HP LJ Pro P1102  RM1-7604</t>
   </si>
   <si>
     <t>Шлейф лампи сканера Canon MF4018/4010/4120/4150/4140/ MF4350/4320/4370, FK2-3764</t>
   </si>
   <si>
     <t>Шлейф лампи сканера Canon MF4018/4010/4120/4150/4140/ MF4350/4320/4370, FK2-3764, 67см Foshan</t>
-  </si>
-[...1 lines deleted...]
-    <t>в наявності</t>
   </si>
   <si>
     <t>Шлейф лампи сканера Canon MF4018/4010/4120/4150/4140/ MF4350/4320/4370, FK2-3764-VE, VEAYE</t>
   </si>
   <si>
     <t>Шлейф лампи сканера Canon MF4410/4450/4570/4430/4550/4580/4750, FK4-5817-000000/ FK3-1160-000000</t>
   </si>
   <si>
     <t>Шлейф лампи сканера Canon MF4410/4450/4570/4430/4550/4580/4750, FK4-5817-000000/ FK3-1160-000000, 79см, Foshan</t>
   </si>
   <si>
     <t>Шлейф лампи сканера Samsung SCX-3200/3201/3205/3206/3207/3208, 12 pin CEE</t>
   </si>
   <si>
     <t>Шлейф лампи сканера Samsung SCX-3200/3201/3205/3206/3207/3208, JC39-01420A, Foshan</t>
   </si>
   <si>
     <t>Шлейф лампи сканера Samsung SCX-3200/3201/3205/3206/3207/3208, JC39-01420A, VEAYE</t>
   </si>
   <si>
     <t>Шлейф лампи сканера Samsung SCX-4016/4116/4216F/WC РE16, JC39-00269A/130N0127, Foshan</t>
   </si>
   <si>
     <t>Шлейф лампи сканера Samsung SCX-4100/4200/4300/РE114e, 12 pin, JC39-00358A/JC39-00954A, CEE</t>
   </si>
@@ -2289,2152 +2286,1982 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>30941</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>441.68</v>
+        <v>449.58</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>16923</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+      <c r="F12" s="1">
+        <v>118.89</v>
+      </c>
+      <c r="G12" s="1"/>
+      <c r="H12" s="1"/>
+      <c r="I12" s="5" t="s">
         <v>17</v>
-      </c>
-[...14 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>28197</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8544429091</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>204.06</v>
+        <v>207.71</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>29560</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>574.59</v>
+        <v>584.86</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>22675</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>2161.43</v>
+        <v>2200.07</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>23477</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>483.3</v>
+        <v>491.94</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>28509</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D17" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+      <c r="F17" s="1">
+        <v>368.96</v>
+      </c>
+      <c r="G17" s="1"/>
+      <c r="H17" s="1"/>
+      <c r="I17" s="1" t="s">
         <v>23</v>
-      </c>
-[...14 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>28603</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>541.03</v>
+        <v>550.7</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>23777</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>727.1900000000001</v>
+        <v>740.1900000000001</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>28607</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>535.66</v>
+        <v>545.23</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>23512</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>822.51</v>
+        <v>837.21</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>31018</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>3123.55</v>
+        <v>3179.39</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>22805</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>8544499398</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>1235.1</v>
+        <v>1257.18</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>31726</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>8544499398</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>859.2</v>
+        <v>874.5599999999999</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>22922</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>408.57</v>
+        <v>415.87</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>22428</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>8544429091</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>187.95</v>
+        <v>191.31</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>9969</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>8544419090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>867.7</v>
+        <v>883.21</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>9977</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>8544419090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>537</v>
+        <v>546.6</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>18956</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>8614.379999999999</v>
+        <v>8768.379999999999</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>28994</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>1119.2</v>
+        <v>1139.21</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>16922</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>167.37</v>
+        <v>170.36</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>22846</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>123.96</v>
+        <v>126.17</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>23943</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>671.25</v>
+        <v>683.25</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>29406</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>137.38</v>
+        <v>117.52</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>31020</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>341</v>
+        <v>347.09</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>17005</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D36" s="1">
         <v>8544499398</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>279.24</v>
+        <v>284.23</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>21272</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D37" s="1">
         <v>8544429091</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>143.65</v>
+        <v>146.22</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="1" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>22848</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D38" s="1">
         <v>8544429091</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>182.13</v>
+        <v>185.39</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>26035</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D39" s="1">
         <v>8544429091</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>281.93</v>
+        <v>286.97</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>21271</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D40" s="1">
         <v>8544499398</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>152.15</v>
+        <v>154.87</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>32190</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D41" s="1">
         <v>8544429091</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>91.29000000000001</v>
+        <v>92.92</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>16924</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D42" s="1">
         <v>8544429091</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>241.65</v>
+        <v>245.97</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>20609</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D43" s="1">
         <v>8544429091</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>175.42</v>
+        <v>178.56</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>19923</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D44" s="1">
         <v>8544429091</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>174.53</v>
+        <v>177.65</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>31592</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D45" s="1">
         <v>8544429091</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>107.4</v>
+        <v>109.32</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>25393</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>191.08</v>
+        <v>194.5</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>24812</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>123.96</v>
+        <v>126.17</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="1" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>20618</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D48" s="1">
         <v>8544429091</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>178.55</v>
+        <v>181.74</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>9812</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>211.67</v>
+        <v>215.45</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>14171</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D50" s="1">
         <v>8544429091</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>294.9</v>
+        <v>300.17</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>15345</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>255.08</v>
+        <v>259.64</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="1"/>
       <c r="I51" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>21273</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>140.96</v>
+        <v>143.48</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H52" s="1"/>
       <c r="I52" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>20804</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D53" s="1">
         <v>8544429091</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>156.18</v>
+        <v>158.97</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>14398</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D54" s="1">
         <v>8544</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>199.59</v>
+        <v>203.15</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="1"/>
       <c r="I54" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>17267</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>140.96</v>
+        <v>143.48</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H55" s="1"/>
       <c r="I55" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>30867</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D56" s="1">
         <v>8544429091</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>458.69</v>
+        <v>466.89</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H56" s="1"/>
       <c r="I56" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>31021</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>553.11</v>
+        <v>563</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" s="1"/>
       <c r="I57" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>20247</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>305.64</v>
+        <v>311.11</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>21274</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>192.43</v>
+        <v>195.87</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="1"/>
       <c r="I59" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>19924</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>128.88</v>
+        <v>131.18</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H60" s="1"/>
       <c r="I60" s="1" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>17066</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>1566.25</v>
+        <v>1594.25</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="1"/>
       <c r="I61" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>31017</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>156.63</v>
+        <v>159.43</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="1"/>
       <c r="I62" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>33025</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>136.94</v>
+        <v>139.38</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H63" s="1"/>
       <c r="I63" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>31997</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>261.79</v>
+        <v>266.47</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H64" s="1"/>
       <c r="I64" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>33742</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>194.66</v>
+        <v>198.14</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H65" s="1"/>
       <c r="I65" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>25634</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>227.33</v>
+        <v>231.39</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H66" s="1"/>
       <c r="I66" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>33910</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>153.49</v>
+        <v>156.24</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>23228</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>156.63</v>
+        <v>159.43</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H68" s="1"/>
       <c r="I68" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>20841</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>201.38</v>
+        <v>204.98</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H69" s="1"/>
       <c r="I69" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>31714</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D70" s="1">
         <v>8544429091</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>121.72</v>
+        <v>123.9</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H70" s="1"/>
       <c r="I70" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>28879</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>181.24</v>
+        <v>184.48</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H71" s="1"/>
       <c r="I71" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>31019</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>692.73</v>
+        <v>705.11</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H72" s="1"/>
       <c r="I72" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>28510</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>386.19</v>
+        <v>393.1</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H73" s="1"/>
       <c r="I73" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>28417</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>366.5</v>
+        <v>373.05</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H74" s="1"/>
       <c r="I74" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>27012</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>3241.24</v>
+        <v>3299.19</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H75" s="1"/>
       <c r="I75" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>33169</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>214.8</v>
+        <v>218.64</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H76" s="1"/>
       <c r="I76" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>31023</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>2355.19</v>
+        <v>2397.3</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H77" s="1"/>
       <c r="I77" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>33024</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>114.11</v>
+        <v>116.15</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H78" s="1"/>
       <c r="I78" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>24212</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>543.71</v>
+        <v>553.4299999999999</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H79" s="1"/>
       <c r="I79" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>31713</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D80" s="1">
         <v>8544429091</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>106.95</v>
+        <v>108.86</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H80" s="1"/>
       <c r="I80" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>23229</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>187.5</v>
+        <v>190.85</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H81" s="1"/>
       <c r="I81" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>25729</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>244.34</v>
+        <v>248.7</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H82" s="1"/>
       <c r="I82" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>31803</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D83" s="1">
         <v>8544429091</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>115.01</v>
+        <v>117.06</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H83" s="1"/>
       <c r="I83" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>21108</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D84" s="1">
         <v>8544429091</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>162</v>
+        <v>164.89</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H84" s="1"/>
       <c r="I84" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>30336</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D85" s="1">
         <v>8544429091</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>194.66</v>
+        <v>198.14</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H85" s="1"/>
       <c r="I85" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>29848</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D86" s="1"/>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>447.5</v>
+        <v>455.5</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H86" s="1"/>
       <c r="I86" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>31605</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D87" s="1"/>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>1183.64</v>
+        <v>792.5700000000001</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H87" s="1"/>
       <c r="I87" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>27950</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D88" s="1">
         <v>8544499398</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>784.92</v>
+        <v>798.95</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H88" s="1"/>
       <c r="I88" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>30319</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D89" s="1">
         <v>8544499398</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>349.05</v>
+        <v>355.29</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H89" s="1"/>
       <c r="I89" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>27602</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>1342.5</v>
+        <v>1366.5</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H90" s="1"/>
       <c r="I90" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>21419</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>291.32</v>
+        <v>296.53</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H91" s="1"/>
       <c r="I91" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>30335</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D92" s="1">
         <v>8544429091</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>261.79</v>
+        <v>266.47</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H92" s="1"/>
       <c r="I92" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>33911</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D93" s="1">
         <v>8544429091</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>872.63</v>
+        <v>888.23</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H93" s="1"/>
       <c r="I93" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>29968</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D94" s="1"/>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>1146.5</v>
+        <v>1166.99</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H94" s="1"/>
       <c r="I94" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>30637</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D95" s="1">
         <v>8544499398</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>1047.15</v>
+        <v>1065.87</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H95" s="1"/>
       <c r="I95" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="1"/>
       <c r="B96" s="1"/>
       <c r="C96" s="1"/>
       <c r="D96" s="1"/>
       <c r="E96" s="1"/>
       <c r="F96" s="1"/>
       <c r="G96" s="1"/>
       <c r="H96" s="1"/>
       <c r="I96" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>