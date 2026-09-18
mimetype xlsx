--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -240,51 +240,51 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2002/2202/2204/2206/NPG-59</t>
         </r>
       </text>
     </comment>
     <comment ref="C24" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon iR2002/2202/2204/2206/NPG-59</t>
+          <t xml:space="preserve">Canon iR2002/2202/2004/2204/2006/2206, glued type</t>
         </r>
       </text>
     </comment>
     <comment ref="C25" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR-2016/2018/2020/2022/2025/2030/1600/1605/1610F/2000/2010F/2020/ iR-2320/2318/2420/2422  EP-65, EP-66, LP65, LBP3800, LBP490</t>
         </r>
       </text>
     </comment>
     <comment ref="C26" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -1280,51 +1280,51 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2100/2200/2300/2400/2410/2420/2430/P3005/P3015/Color 1500/2500/4500/4550/Canon LBP -32X/PC1210/1230/1270, C4096A/ Q2610A</t>
         </r>
       </text>
     </comment>
     <comment ref="C85" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP 2100/2200/2300/ 2400/2410 /2420/2430/P3005/P3015/Color 1500/2500/4500/4550/Canon LBP- 32X/iR1210/1230/1270/1510/1530 /1570/1630/1670/PC1210/1230/1270</t>
+          <t xml:space="preserve">HP LJ 2100/2200/2300/2400/2410/2420/2430/P3005/3015/COLOR 1500/2500/4500/4550/Canon LBP32X/PC1210/1230/1270/Q2610A</t>
         </r>
       </text>
     </comment>
     <comment ref="G85" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
     <comment ref="C86" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -2034,51 +2034,51 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2030 2035 2050 2055 Canon LBP 6300 6650 CE505A CE505X Canon 719 без уплотнителя</t>
         </r>
       </text>
     </comment>
     <comment ref="C126" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP P2035/P2055/2030/2050/505A /Pro 400/M401/M425</t>
+          <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Pro 400 M401/425/Canon LBP3470/3480/6300/6650/6670/6680/MF5850/5870/5880/5940/5950/5960/5980/6680/6780/CE505A/CF280A /Canon 719</t>
         </r>
       </text>
     </comment>
     <comment ref="C127" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2030/2035/2050/2055 M401/425 Canon LBP 6300 6650 CE505A CE505X Canon 719</t>
         </r>
       </text>
     </comment>
     <comment ref="C128" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -4338,51 +4338,51 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
     <comment ref="C262" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-1660/1661/1665/1667/1675/1676/1860/1861/1865/1866/SCX3200/3205/3207, HP LJ 107/135/137,MLT-D104A/ML-D1043S/W1106A, длина 252мм!</t>
+          <t xml:space="preserve">Samsung ML-1660/1661/1665/1667/1675/1676/1860/1861/1865/1866/SCX-3200/3205/3207/HP LJ 107/135/137/MLT-D104A/ML-D1043S/W1106A, довжина 252мм!</t>
         </r>
       </text>
     </comment>
     <comment ref="G262" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
     <comment ref="C263" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -5000,52 +5000,51 @@
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: ML-D2850A,ML-D2850B,MLT-D209L,MLT-D209S,106R01373,106R01374,106R01485,106R01487. 
 Сумісні пристрої: Samsung ML-2850,Samsung ML-2851,Samsung ML-2850,Samsung ML-2851,Samsung ML-2853,Samsung ML-2855,Samsung SCX-4824,Samsung SCX-4826,Samsung SCX-4828,Samsung ML-2855,Samsung SCX-4824,Samsung SCX-4826,Samsung SCX-4828,Xerox Phaser-3250,Xerox Phaser-3250,Xerox WorkCentre-3210,Xerox WorkCentre-3220,Xerox WorkCentre-3210,Xerox WorkCentre-3220.</t>
         </r>
       </text>
     </comment>
     <comment ref="C296" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Сумісні картриджі: ML-D2850A,ML-D2850B,MLT-D209L,MLT-D209S,106R01373,106R01374,106R01485,106R01487. 
-Сумісні пристрої: Samsung ML-2850,Samsung ML-2851,Samsung ML-2850,Samsung ML-2851,Samsung ML-2853,Samsung ML-2855,Samsung SCX-4824,Samsung SCX-4826,Samsung SCX-4828,Samsung ML-2855,Samsung SCX-4824,Samsung SCX-4826,Samsung SCX-4828,Xerox Phaser-3250,Xerox Phaser-3250,Xerox WorkCentre-3210,Xerox WorkCentre-3220,Xerox WorkCentre-3210,Xerox WorkCentre-3220.</t>
+          <t xml:space="preserve">Samsung ML-2850/2851/2855/2450/SCX-4824/4828/Xerox Phaser 3250/WorkCentre 3210/3220/MLT-D209/106R01487/106R01374, з поролоном!</t>
         </r>
       </text>
     </comment>
     <comment ref="G296" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
     <comment ref="C297" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -5258,51 +5257,51 @@
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: MLT-D205E  SU953A , MLT-D205L  SU965A , MLT-D205S  SU976A , 106R02304, 106R02306, 106R02308, 106R02310, 106R02312
 Сумісні пристрої: Samsung ML-3710, Samsung ML-3712, Samsung SCX-5637, Samsung SCX-5639, Samsung SCX-5737, Samsung SCX-5739, Samsung ML-3310, Samsung ML-3312, Samsung ML-3710, Samsung ML-3712, Samsung SCX-4833, Samsung SCX-4835, Samsung SCX-5637, Samsung SCX-5639, Samsung SCX-5737, Samsung SCX-5739, Samsung ML-3310, Samsung ML-3312, Samsung ML-3710, Samsung ML-3712, Samsung SCX-4833, Samsung SCX-4835, Samsung SCX-5637, Samsung SCX-5639, Samsung SCX-5737, Samsung SCX-5739, Xerox Phaser-3320, Xerox Phaser-3320, Xerox WorkCentre-3315, Xerox WorkCentre-3315, Xerox WorkCentre-3325, Xerox WorkCentre-3325</t>
         </r>
       </text>
     </comment>
     <comment ref="C311" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-3310/3710/3750/4510/5510/6510/SCX-4833/5637/5639/5737/5739/Xerox Phaser 3320/WorkCentre 3315/3325, MLT-D205/D305/106R02304/106R02306/106R02308/106R02310/106R02312</t>
+          <t xml:space="preserve">Samsung ML-3310/3710/3750/4510/5510/6510/SCX-4833/5637/5639/5737/5739/Xerox Phaser 3320/WorkCentre 3315/3325, MLT-D205/D305/106R02304/106R02306/106R02308/106R02310/106R02312</t>
         </r>
       </text>
     </comment>
     <comment ref="G311" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
     <comment ref="C312" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -6344,153 +6343,169 @@
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJC P5025/5225/5525/M750/775/650A/ Canon LBP-9100/9500/9600/CE270A/CE740A</t>
         </r>
       </text>
     </comment>
     <comment ref="C375" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR1600/iR2000/iR2016/iR2020/iR2018/iR2022/iR2025/iR2030</t>
         </r>
       </text>
     </comment>
+    <comment ref="C376" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">входять в комплект JC93-01594A, JC96-06292A  Samsung CLP-360 / CLP-365 / CLP-368 / CLX-3300 / CLX-3305 / SL-C410W / SL-C430W, SL-C460FW / C460FW / C480FW / SL-C480W,JC61-04975A</t>
+        </r>
+      </text>
+    </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="386">
   <si>
-    <t>02.08.26</t>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Лезо очистки  ракель</t>
   </si>
   <si>
     <t>Лезо очистки Canon FC/PC  30031  DC Select</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>немає</t>
   </si>
   <si>
     <t>Лезо очистки Canon FC/PC  LP20 , Kuroki</t>
   </si>
   <si>
     <t>Лезо очистки Canon FC/PC, VEAYE</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Лезо очистки Canon IR C3320/3325  50709 , KATUN</t>
   </si>
   <si>
     <t>Лезо очистки Canon IR-C3325, GPR53, двошарове CET  CET281063</t>
   </si>
   <si>
     <t>Лезо очистки Canon iR1018/iR1022/iR1024/iR1435  39157  KATUN</t>
   </si>
   <si>
     <t>Лезо очистки Canon iR1018/iR1022/iR1024/iR1435  WB1018  CEE</t>
   </si>
   <si>
     <t>Лезо очистки Canon iR1018/iR1022/iR1024/iR1435  WD-CBC1018  WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки Canon iR1018/iR1022/iR1024/iR1435, CET3964</t>
   </si>
   <si>
     <t>Лезо очистки Canon iR1643/1643i/1643iF CET281035</t>
   </si>
   <si>
     <t>Лезо очистки Canon iR1730/1740/1750, NPG-55/GPR39, WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки Canon iR2002/2202/2204  CET5194  CET</t>
   </si>
   <si>
     <t>Лезо очистки Canon iR2002/2202/2204  WBIR-2202PG  Micrographic</t>
   </si>
   <si>
-    <t>new</t>
+    <t>Лезо очистки Canon iR2002/2202/2204, glued type  CBC2002WDE  WELLDO Save</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
-    <t>Лезо очистки Canon iR2002/2202/2204  WD-CBC2002  WELLDO</t>
-[...1 lines deleted...]
-  <si>
     <t>Лезо очистки Canon IR2016  130000  DC Select</t>
   </si>
   <si>
     <t>Лезо очистки Canon IR2016  CB2016-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо очистки Canon IR2016  CET4672 , CET</t>
   </si>
   <si>
     <t>Лезо очистки Canon IR2016  LP75/LP116-2W , Kuroki</t>
   </si>
   <si>
     <t>Лезо очистки Canon IR2016  WB2016  CEE</t>
   </si>
   <si>
     <t>Лезо очистки Canon IR2016  WD-CBC2016  WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки Canon iR2200/2230  LP111 , Kuroki</t>
   </si>
   <si>
     <t>Лезо очистки Canon iR2200/2230/2270  WD-CBC2200  WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки Canon iR2520/2525/2530, FM3-9265  CB2520-VE  VEAYE</t>
@@ -6573,50 +6588,53 @@
   <si>
     <t>Лезо очистки HP Color LJ CP3525/3520/M551  WBHPCP4025 , Micrographic</t>
   </si>
   <si>
     <t>Лезо очистки HP Color LJ CP5025/5225/5525  WB-HP-CLJ5225-EVP   Everprint</t>
   </si>
   <si>
     <t>Лезо очистки HP Color LJ CP5025/5225/5525  WD-WBH5225  WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки HP Color LJ Pro M252  HM252WBLD  Static Control</t>
   </si>
   <si>
     <t>Лезо очистки HP Color LJ Pro M252  LP260 , Kuroki</t>
   </si>
   <si>
     <t>Лезо очистки HP Color LJ Pro M252  WB-HP-M252-EVP  Everprint</t>
   </si>
   <si>
     <t>Лезо очистки HP Color LJ Pro M252  WBHPM252  Micrographic</t>
   </si>
   <si>
     <t>Лезо очистки HP Color LJ Pro M252  WBM252  CEE</t>
   </si>
   <si>
+    <t>очікується 18-09</t>
+  </si>
+  <si>
     <t>Лезо очистки HP Color LJ Pro M552/M553/M577  WBHPM552  Micrographic</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ 1010  31201  Delacamp</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ 1010  H1012WBLD2  Static Control</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ 1010  LP104 , Kuroki</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ 1010  WB-HP-1010-EVP  Everprint</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ 1010  WB1010-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ 1010  WBHP1010  CEE</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ 1010  WBHP1010-PG  Micrographic</t>
@@ -6999,53 +7017,50 @@
   <si>
     <t>Лезо очистки Panasonic DP-1520/1820, DZJN000085, Foshan</t>
   </si>
   <si>
     <t>Лезо очистки Panasonic DP-1520/1820, DZJN000085, WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки Pantum P2200  ZMN-PANT-P2200-WB  Makkon</t>
   </si>
   <si>
     <t>Лезо очистки Pantum P2200 PC-211EV  DBPC211  CEE</t>
   </si>
   <si>
     <t>Лезо очистки Pantum P2200 PC-211EV  WBP2200-PG  Micrographic</t>
   </si>
   <si>
     <t>Лезо очистки Pantum P2200 PC-211EV/Sindoh P211  WB-SIN-P211-EVP  Everprint</t>
   </si>
   <si>
     <t>Лезо очистки Pantum P3010D  WBP3010  CEE</t>
   </si>
   <si>
     <t>Лезо очистки Pantum P3010D  WBP3010-PG  Micrographic</t>
   </si>
   <si>
-    <t>очікується 03-08</t>
-[...1 lines deleted...]
-  <si>
     <t>Лезо очистки Pantum P3010D  ZMN-PANT-P3010-WB  Makkon</t>
   </si>
   <si>
     <t>Лезо очистки Pantum P3010D, DL-420  WB-SIN-A420-EVP  Everprint</t>
   </si>
   <si>
     <t>Лезо очистки Ricoh Aficio 1013/1515, Gestetner DSm415,  WD-CBR1013  WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки Ricoh Aficio 1013/1515, Gestetner DSm415, CET4642</t>
   </si>
   <si>
     <t>Лезо очистки Ricoh Aficio 1015/1018/2015  B0392289  CET4593</t>
   </si>
   <si>
     <t>Лезо очистки Ricoh Aficio 1015/1018/2015  B0392289 , VEAYE</t>
   </si>
   <si>
     <t>Лезо очистки Ricoh Aficio 1015/1018/2015  WBRH1015-PG  Micrographic</t>
   </si>
   <si>
     <t>Лезо очистки Ricoh Aficio 1015/1018/2015, KATUN</t>
   </si>
   <si>
     <t>Лезо очистки Ricoh Aficio 1022/1027/1032  AD041114  CET4522</t>
@@ -7323,53 +7338,50 @@
   <si>
     <t>Лезо очистки Samsung ML-3050/3051, Xerox Phaser 3428/3435,  WBML3050  Micrographic</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-3050/3051, Xerox Phaser 3428/3435, Everprint</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-3050/3051, Xerox Phaser 3428/3435, VEAYE</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-3310/3710, SCX4833/5637/5737  SAM205WBLD  Static Control</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-3310/3710, SCX4833/5637/5737  WB3710-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-3310/3710, SCX4833/5637/5737,  LP222 , Kuroki</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-3310/3710, SCX4833/5637/5737,  WBML 3310  Micrographic</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-3310/3710, SCX4833/5637/5737,  WBML3310  CEE</t>
   </si>
   <si>
-    <t>у резерві</t>
-[...1 lines deleted...]
-  <si>
     <t>Лезо очистки Samsung ML-3310/3710, SCX4833/5637/5737,  WD-WBS3310  WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-3560/3561/Xerox Phaser 3500,  LP166 , Kuroki</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-3560/3561/Xerox Phaser 3500, VEAYE</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-4050/4550/4551  WB4550-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-7000  LP62 , Kuroki РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ProXpress SL-M3320/Xerox Phaser 3330,  WB3320-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо очистки Samsung SCX-5115,  LP132 , Kuroki РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Лезо очистки Samsung SCX-6545N/6555N, Xerox WC 4250/4260 CET7907</t>
   </si>
   <si>
     <t>Лезо очистки Sharp AR 120/150/121  AR-150LR, AR-152DM, AR-152DR   WD-CBS150 , WELLDO</t>
@@ -7507,50 +7519,53 @@
     <t>Лезо очистки приводного ременя Ricoh Aficio 2035  130064  Delacamp</t>
   </si>
   <si>
     <t>Лезо очистки ременя перенесення Canon IR C5030/5035 FM4-7246  52193 , KATUN</t>
   </si>
   <si>
     <t>Лезо очистки ременя перенесення HP Color LJ CP3525, Transfer Blade Cleaning Blade,  WD-TBH3525  WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки ременя перенесення HP Color LJ CP6012/6015/C, Transfer Blade Cleaning Blade, WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки ременя перенесення Kyocera FS-C8020/8025/8520/8525/Taskalfa 205C/255C/TK-89, WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки стрічки переносу Konica Minolta Bizhub C220  із вузла CET7120/A0EDR71644/A0EDR71600  CET7056</t>
   </si>
   <si>
     <t>Лезо очистки стрічки переносу Konica Minolta Bizhub C220 CET  CET7056</t>
   </si>
   <si>
     <t>Лезо очищення ременя перенесення HP Color LJ P5025/5225/5525  WD-TBH5225  WELLDO</t>
   </si>
   <si>
     <t>Лезо очищення стрічки перенесення HP LJ CP3525, CC468-67927 CET  CET281116</t>
+  </si>
+  <si>
+    <t>Лезо очищення стрічки перенесення Samsung CLP-360  JC61-04975A</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -7955,51 +7970,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I376"/>
+  <dimension ref="A1:I377"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -8128,8500 +8143,9247 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>26995</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>43.9</v>
+        <v>43.86</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>121</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>10</v>
       </c>
       <c r="F12" s="1">
-        <v>47.94</v>
+        <v>47.88</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>17794</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>10</v>
       </c>
       <c r="F13" s="1">
-        <v>56.45</v>
+        <v>56.39</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>30363</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>473.09</v>
+        <v>472.56</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>32437</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>487.87</v>
+        <v>487.33</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>33216</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>90.05</v>
+        <v>89.95</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>33029</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>5</v>
       </c>
       <c r="F17" s="1">
-        <v>116.93</v>
+        <v>116.8</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>29987</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>5</v>
       </c>
       <c r="F18" s="1">
-        <v>124.99</v>
+        <v>124.85</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>23719</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>5</v>
       </c>
       <c r="F19" s="1">
-        <v>150.53</v>
+        <v>150.36</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>26856</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>204.29</v>
+        <v>204.06</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>24131</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>174.72</v>
+        <v>174.53</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>31582</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>287.62</v>
+        <v>287.3</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>34827</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>167.1</v>
+        <v>166.92</v>
       </c>
       <c r="G23" s="1"/>
       <c r="H23" s="5" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>15</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>30635</v>
+        <v>35319</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D24" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+      <c r="F24" s="1">
+        <v>144.99</v>
+      </c>
+      <c r="G24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I24" s="1" t="s">
         <v>31</v>
-      </c>
-[...12 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>26326</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>10</v>
       </c>
       <c r="F25" s="1">
-        <v>114.69</v>
+        <v>114.56</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>17795</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>119.62</v>
+        <v>81</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I26" s="1" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>31591</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>160.83</v>
+        <v>160.65</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>5397</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>5</v>
       </c>
       <c r="F28" s="1">
-        <v>137.98</v>
+        <v>137.83</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>33030</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>114.69</v>
+        <v>114.56</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>23258</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>116.93</v>
+        <v>116.8</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>17845</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>264.32</v>
+        <v>264.03</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>30343</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>154.56</v>
+        <v>154.39</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>17796</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>192.19</v>
+        <v>141.41</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I33" s="1" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>33031</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>157.25</v>
+        <v>157.07</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>21253</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>174.72</v>
+        <v>174.53</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>17846</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>100</v>
       </c>
       <c r="F36" s="1">
-        <v>179.2</v>
+        <v>179</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I36" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>32469</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>256.7</v>
+        <v>256.42</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>16719</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>284.48</v>
+        <v>284.16</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I38" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>119</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>65.86</v>
+        <v>65.78</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>29268</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>103.04</v>
+        <v>102.93</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>5892</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>119.62</v>
+        <v>119.48</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>23689</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>121.41</v>
+        <v>121.27</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>14276</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>231.62</v>
+        <v>231.36</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>5416</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>134.4</v>
+        <v>134.25</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I44" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>24761</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>5</v>
       </c>
       <c r="F45" s="1">
-        <v>69.44</v>
+        <v>69.36</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>8182</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>100</v>
       </c>
       <c r="F46" s="1">
-        <v>86.02</v>
+        <v>85.92</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I46" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>21353</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>113.79</v>
+        <v>113.67</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I47" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>16415</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>10</v>
       </c>
       <c r="F48" s="1">
-        <v>64.51000000000001</v>
+        <v>64.44</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I48" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>26327</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>92.73999999999999</v>
+        <v>92.63</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I49" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>11116</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>85.12</v>
+        <v>85.03</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I50" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>27131</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>10</v>
       </c>
       <c r="F51" s="1">
-        <v>52.42</v>
+        <v>52.36</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I51" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>29697</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>10</v>
       </c>
       <c r="F52" s="1">
-        <v>41.66</v>
+        <v>41.62</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I52" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>17804</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>10</v>
       </c>
       <c r="F53" s="1">
-        <v>51.52</v>
+        <v>51.46</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I53" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>25317</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>43.46</v>
+        <v>43.41</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I54" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>27845</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>20</v>
       </c>
       <c r="F55" s="1">
-        <v>53.31</v>
+        <v>53.25</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
+      <c r="H55" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I55" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>31227</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>10</v>
       </c>
       <c r="F56" s="1">
-        <v>102.14</v>
+        <v>102.03</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I56" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>22639</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>10</v>
       </c>
       <c r="F57" s="1">
-        <v>83.33</v>
+        <v>83.23999999999999</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
+      <c r="H57" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I57" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>31305</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>64.51000000000001</v>
+        <v>64.44</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I58" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>25327</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>48.38</v>
+        <v>48.33</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I59" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>32760</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>177.41</v>
+        <v>177.21</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="1"/>
+      <c r="H60" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I60" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>32758</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>209.66</v>
+        <v>209.43</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I61" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>20344</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>10</v>
       </c>
       <c r="F62" s="1">
-        <v>61.82</v>
+        <v>61.76</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I62" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>21653</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>10</v>
       </c>
       <c r="F63" s="1">
-        <v>86.02</v>
+        <v>85.92</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="1"/>
+      <c r="H63" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I63" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>29447</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>51.07</v>
+        <v>51.02</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="1"/>
+      <c r="H64" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I64" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>24748</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>20</v>
       </c>
       <c r="F65" s="1">
-        <v>55.1</v>
+        <v>55.04</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="1"/>
+      <c r="H65" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I65" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>31507</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>10</v>
       </c>
       <c r="F66" s="1">
-        <v>34.94</v>
+        <v>34.91</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="1"/>
+      <c r="H66" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I66" s="1" t="s">
-        <v>30</v>
+        <v>74</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>25493</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>61.38</v>
+        <v>61.31</v>
       </c>
       <c r="G67" s="5" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="H67" s="1"/>
+        <v>76</v>
+      </c>
+      <c r="H67" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I67" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>31634</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>10</v>
       </c>
       <c r="F68" s="1">
-        <v>43.9</v>
+        <v>43.86</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
+      <c r="H68" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I68" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>31224</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>10</v>
       </c>
       <c r="F69" s="1">
-        <v>37.63</v>
+        <v>37.59</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="1"/>
+      <c r="H69" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I69" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>3938</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>5</v>
       </c>
       <c r="F70" s="1">
-        <v>43.9</v>
+        <v>43.86</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="1"/>
+      <c r="H70" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I70" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>19370</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>300</v>
       </c>
       <c r="F71" s="1">
-        <v>24.64</v>
+        <v>24.61</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="1"/>
+      <c r="H71" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I71" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>17797</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>10</v>
       </c>
       <c r="F72" s="1">
-        <v>27.78</v>
+        <v>22.38</v>
       </c>
       <c r="G72" s="5" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-        <v>18</v>
+        <v>76</v>
+      </c>
+      <c r="H72" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I72" s="1" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>27979</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>10</v>
       </c>
       <c r="F73" s="1">
-        <v>20.16</v>
+        <v>23.27</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="1"/>
+      <c r="H73" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I73" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>32931</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>20</v>
       </c>
       <c r="F74" s="1">
-        <v>26.43</v>
+        <v>26.4</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="1"/>
+      <c r="H74" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I74" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>26996</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>5</v>
       </c>
       <c r="F75" s="1">
-        <v>40.32</v>
+        <v>40.28</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="1"/>
+      <c r="H75" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I75" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>2065</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>5</v>
       </c>
       <c r="F76" s="1">
-        <v>51.97</v>
+        <v>51.91</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="1"/>
+      <c r="H76" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I76" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>19371</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>150</v>
       </c>
       <c r="F77" s="1">
-        <v>32.26</v>
+        <v>32.22</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="1"/>
+      <c r="H77" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I77" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>17798</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>10</v>
       </c>
       <c r="F78" s="1">
-        <v>32.26</v>
+        <v>32.22</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="1"/>
+      <c r="H78" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I78" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>26329</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>44.8</v>
+        <v>44.75</v>
       </c>
       <c r="G79" s="5" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="H79" s="1"/>
+        <v>76</v>
+      </c>
+      <c r="H79" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I79" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>31226</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>10</v>
       </c>
       <c r="F80" s="1">
-        <v>45.7</v>
+        <v>45.65</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="1"/>
+      <c r="H80" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I80" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>206</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>200</v>
       </c>
       <c r="F81" s="1">
-        <v>62.72</v>
+        <v>62.65</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="1"/>
+      <c r="H81" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I81" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>29760</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>10</v>
       </c>
       <c r="F82" s="1">
-        <v>37.63</v>
+        <v>37.59</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="1"/>
+      <c r="H82" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I82" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>24628</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>20</v>
       </c>
       <c r="F83" s="1">
-        <v>44.8</v>
+        <v>44.75</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="1"/>
+      <c r="H83" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I83" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>26227</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>20</v>
       </c>
       <c r="F84" s="1">
-        <v>45.7</v>
+        <v>45.65</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="1"/>
+      <c r="H84" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I84" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>17799</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>10</v>
       </c>
       <c r="F85" s="1">
-        <v>42.11</v>
+        <v>37.59</v>
       </c>
       <c r="G85" s="5" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-        <v>15</v>
+        <v>76</v>
+      </c>
+      <c r="H85" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I85" s="1" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>29695</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>10</v>
       </c>
       <c r="F86" s="1">
-        <v>34.5</v>
+        <v>34.46</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="1"/>
+      <c r="H86" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I86" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>207</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>200</v>
       </c>
       <c r="F87" s="1">
-        <v>48.38</v>
+        <v>48.33</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="1"/>
+      <c r="H87" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I87" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>208</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>10</v>
       </c>
       <c r="F88" s="1">
-        <v>50.62</v>
+        <v>50.57</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="1"/>
+      <c r="H88" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I88" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>31231</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>10</v>
       </c>
       <c r="F89" s="1">
-        <v>56.9</v>
+        <v>56.83</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="1"/>
+      <c r="H89" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I89" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>3901</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>10</v>
       </c>
       <c r="F90" s="1">
-        <v>53.76</v>
+        <v>53.7</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="1"/>
+      <c r="H90" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I90" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>29696</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>10</v>
       </c>
       <c r="F91" s="1">
-        <v>36.29</v>
+        <v>36.25</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="1"/>
+      <c r="H91" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I91" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>17800</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>10</v>
       </c>
       <c r="F92" s="1">
-        <v>43.9</v>
+        <v>43.86</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="1"/>
+      <c r="H92" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I92" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>26997</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>20</v>
       </c>
       <c r="F93" s="1">
-        <v>49.73</v>
+        <v>49.67</v>
       </c>
       <c r="G93" s="5" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="H93" s="1"/>
+        <v>76</v>
+      </c>
+      <c r="H93" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I93" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>26998</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>5</v>
       </c>
       <c r="F94" s="1">
-        <v>61.38</v>
+        <v>61.31</v>
       </c>
       <c r="G94" s="5" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="H94" s="1"/>
+        <v>76</v>
+      </c>
+      <c r="H94" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I94" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>28230</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>10</v>
       </c>
       <c r="F95" s="1">
-        <v>57.79</v>
+        <v>57.73</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="1"/>
+      <c r="H95" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I95" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>209</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>10</v>
       </c>
       <c r="F96" s="1">
-        <v>64.95999999999999</v>
+        <v>64.89</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="1"/>
+      <c r="H96" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I96" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>28239</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>55.1</v>
+        <v>55.04</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="1"/>
+      <c r="H97" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I97" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>26803</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
         <v>10</v>
       </c>
       <c r="F98" s="1">
-        <v>75.26000000000001</v>
+        <v>75.18000000000001</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="1"/>
+      <c r="H98" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I98" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>31558</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
         <v>5</v>
       </c>
       <c r="F99" s="1">
-        <v>50.62</v>
+        <v>50.57</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="1"/>
+      <c r="H99" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I99" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>17801</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>5</v>
       </c>
       <c r="F100" s="1">
-        <v>57.79</v>
+        <v>57.73</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="1"/>
+      <c r="H100" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I100" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>19372</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
         <v>200</v>
       </c>
       <c r="F101" s="1">
-        <v>25.98</v>
+        <v>25.96</v>
       </c>
       <c r="G101" s="5" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="H101" s="1"/>
+        <v>76</v>
+      </c>
+      <c r="H101" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I101" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>30255</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>5</v>
       </c>
       <c r="F102" s="1">
-        <v>37.63</v>
+        <v>37.59</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="1"/>
+      <c r="H102" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I102" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>17802</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
         <v>5</v>
       </c>
       <c r="F103" s="1">
-        <v>36.29</v>
+        <v>36.25</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="1"/>
+      <c r="H103" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I103" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>210</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>5</v>
       </c>
       <c r="F104" s="1">
-        <v>51.97</v>
+        <v>51.91</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="1"/>
+      <c r="H104" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I104" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>12017</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>40.32</v>
+        <v>40.28</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="1"/>
+      <c r="H105" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I105" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>211</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>150</v>
       </c>
       <c r="F106" s="1">
-        <v>62.72</v>
+        <v>62.65</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="1"/>
+      <c r="H106" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I106" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>27751</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>317.18</v>
+        <v>316.83</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="1"/>
+      <c r="H107" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I107" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>29762</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>64.95999999999999</v>
+        <v>64.89</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="1"/>
+      <c r="H108" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I108" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>27985</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
         <v>10</v>
       </c>
       <c r="F109" s="1">
-        <v>37.18</v>
+        <v>37.14</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="1"/>
+      <c r="H109" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I109" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>25318</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>64.51000000000001</v>
+        <v>64.44</v>
       </c>
       <c r="G110" s="5" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="H110" s="1"/>
+        <v>76</v>
+      </c>
+      <c r="H110" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I110" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>32788</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>412.16</v>
+        <v>411.7</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="1"/>
+      <c r="H111" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I111" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>24719</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>10</v>
       </c>
       <c r="F112" s="1">
-        <v>78.84999999999999</v>
+        <v>78.76000000000001</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="1"/>
+      <c r="H112" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I112" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>23537</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>10</v>
       </c>
       <c r="F113" s="1">
-        <v>53.31</v>
+        <v>53.25</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="1"/>
+      <c r="H113" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I113" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>26331</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>64.51000000000001</v>
+        <v>64.44</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="1"/>
+      <c r="H114" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I114" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>23628</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>10</v>
       </c>
       <c r="F115" s="1">
-        <v>44.8</v>
+        <v>44.75</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="1"/>
+      <c r="H115" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I115" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>9615</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>200</v>
       </c>
       <c r="F116" s="1">
-        <v>48.38</v>
+        <v>48.33</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="1"/>
+      <c r="H116" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I116" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>19361</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
         <v>200</v>
       </c>
       <c r="F117" s="1">
-        <v>23.74</v>
+        <v>23.72</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="1"/>
+      <c r="H117" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I117" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>27978</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>10</v>
       </c>
       <c r="F118" s="1">
-        <v>22.4</v>
+        <v>22.38</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="1"/>
+      <c r="H118" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I118" s="1" t="s">
-        <v>30</v>
+        <v>74</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>24722</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
         <v>20</v>
       </c>
       <c r="F119" s="1">
-        <v>33.6</v>
+        <v>33.56</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="1"/>
+      <c r="H119" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I119" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>27061</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D120" s="1">
         <v>8443999090</v>
       </c>
       <c r="E120" s="1">
         <v>20</v>
       </c>
       <c r="F120" s="1">
-        <v>25.54</v>
+        <v>25.51</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="1"/>
+      <c r="H120" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I120" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>17805</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
         <v>10</v>
       </c>
       <c r="F121" s="1">
-        <v>32.26</v>
+        <v>32.22</v>
       </c>
       <c r="G121" s="5" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="H121" s="1"/>
+        <v>76</v>
+      </c>
+      <c r="H121" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I121" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>27000</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
         <v>10</v>
       </c>
       <c r="F122" s="1">
-        <v>47.04</v>
+        <v>46.99</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="1"/>
+      <c r="H122" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I122" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>31213</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>10</v>
       </c>
       <c r="F123" s="1">
-        <v>52.86</v>
+        <v>52.81</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="1"/>
+      <c r="H123" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I123" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>13777</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
         <v>200</v>
       </c>
       <c r="F124" s="1">
-        <v>60.03</v>
+        <v>59.97</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="1"/>
+      <c r="H124" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I124" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>19373</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
         <v>200</v>
       </c>
       <c r="F125" s="1">
-        <v>28.22</v>
+        <v>28.19</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="1"/>
+      <c r="H125" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I125" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>17806</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
         <v>10</v>
       </c>
       <c r="F126" s="1">
-        <v>37.63</v>
+        <v>26.4</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H126" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I126" s="1" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>27981</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
         <v>10</v>
       </c>
       <c r="F127" s="1">
-        <v>28.67</v>
+        <v>28.64</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="1"/>
+      <c r="H127" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I127" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>27146</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D128" s="1">
         <v>8443999090</v>
       </c>
       <c r="E128" s="1">
         <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>41.22</v>
+        <v>41.17</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="1"/>
+      <c r="H128" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I128" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>31110</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
         <v>10</v>
       </c>
       <c r="F129" s="1">
-        <v>43.9</v>
+        <v>43.86</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="1"/>
+      <c r="H129" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I129" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>31288</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
         <v>10</v>
       </c>
       <c r="F130" s="1">
-        <v>76.16</v>
+        <v>76.08</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="1"/>
+      <c r="H130" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I130" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>31220</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
         <v>10</v>
       </c>
       <c r="F131" s="1">
-        <v>58.24</v>
+        <v>58.18</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="1"/>
+      <c r="H131" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I131" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>11383</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>200</v>
       </c>
       <c r="F132" s="1">
-        <v>71.23</v>
+        <v>71.15000000000001</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="1"/>
-[...1 lines deleted...]
-        <v>30</v>
+      <c r="H132" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I132" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>31382</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D133" s="1">
         <v>8443999090</v>
       </c>
       <c r="E133" s="1">
         <v>10</v>
       </c>
       <c r="F133" s="1">
-        <v>42.11</v>
+        <v>42.07</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="1"/>
+      <c r="H133" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I133" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>17807</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D134" s="1">
         <v>8443999090</v>
       </c>
       <c r="E134" s="1">
         <v>10</v>
       </c>
       <c r="F134" s="1">
-        <v>52.42</v>
+        <v>52.36</v>
       </c>
       <c r="G134" s="5" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="H134" s="1"/>
+        <v>76</v>
+      </c>
+      <c r="H134" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I134" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>27982</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
         <v>10</v>
       </c>
       <c r="F135" s="1">
-        <v>42.11</v>
+        <v>42.07</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="1"/>
+      <c r="H135" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I135" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>24525</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
         <v>20</v>
       </c>
       <c r="F136" s="1">
-        <v>40.32</v>
+        <v>40.28</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="1"/>
+      <c r="H136" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I136" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>30947</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
         <v>10</v>
       </c>
       <c r="F137" s="1">
-        <v>55.1</v>
+        <v>55.04</v>
       </c>
       <c r="G137" s="5" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="H137" s="1"/>
+        <v>76</v>
+      </c>
+      <c r="H137" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I137" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
         <v>27986</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>10</v>
       </c>
       <c r="F138" s="1">
-        <v>32.7</v>
+        <v>32.67</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="1"/>
+      <c r="H138" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I138" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>27147</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>40.32</v>
+        <v>40.28</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="1"/>
+      <c r="H139" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I139" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
         <v>23744</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>87.36</v>
+        <v>87.26000000000001</v>
       </c>
       <c r="G140" s="5" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="H140" s="1"/>
+        <v>76</v>
+      </c>
+      <c r="H140" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I140" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
         <v>26333</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>10</v>
       </c>
       <c r="F141" s="1">
-        <v>57.34</v>
+        <v>57.28</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="1"/>
+      <c r="H141" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I141" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
         <v>20346</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>10</v>
       </c>
       <c r="F142" s="1">
-        <v>59.14</v>
+        <v>59.07</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="1"/>
+      <c r="H142" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I142" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
         <v>21096</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>10</v>
       </c>
       <c r="F143" s="1">
-        <v>45.25</v>
+        <v>45.2</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="1"/>
+      <c r="H143" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I143" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
         <v>20239</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>10</v>
       </c>
       <c r="F144" s="1">
-        <v>54.21</v>
+        <v>54.15</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="1"/>
+      <c r="H144" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I144" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
         <v>27983</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
         <v>10</v>
       </c>
       <c r="F145" s="1">
-        <v>26.43</v>
+        <v>26.4</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="1"/>
+      <c r="H145" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I145" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
         <v>24792</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
         <v>20</v>
       </c>
       <c r="F146" s="1">
-        <v>44.8</v>
+        <v>44.75</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="1"/>
+      <c r="H146" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I146" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
         <v>26628</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
         <v>20</v>
       </c>
       <c r="F147" s="1">
-        <v>63.17</v>
+        <v>63.1</v>
       </c>
       <c r="G147" s="5" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="H147" s="1"/>
+        <v>76</v>
+      </c>
+      <c r="H147" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I147" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
         <v>21656</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
         <v>10</v>
       </c>
       <c r="F148" s="1">
-        <v>60.03</v>
+        <v>59.97</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="1"/>
+      <c r="H148" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I148" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
         <v>24791</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
         <v>20</v>
       </c>
       <c r="F149" s="1">
-        <v>37.18</v>
+        <v>37.14</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="1"/>
+      <c r="H149" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I149" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
         <v>8180</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
         <v>200</v>
       </c>
       <c r="F150" s="1">
-        <v>42.56</v>
+        <v>42.51</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="1"/>
+      <c r="H150" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I150" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
         <v>20776</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>23.3</v>
+        <v>23.27</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="1"/>
+      <c r="H151" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I151" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
         <v>20943</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D152" s="1">
         <v>8443999090</v>
       </c>
       <c r="E152" s="1">
         <v>20</v>
       </c>
       <c r="F152" s="1">
-        <v>25.54</v>
+        <v>25.51</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="1"/>
+      <c r="H152" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I152" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
         <v>28648</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D153" s="1">
         <v>8443999090</v>
       </c>
       <c r="E153" s="1">
         <v>10</v>
       </c>
       <c r="F153" s="1">
-        <v>25.98</v>
+        <v>25.96</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="1"/>
+      <c r="H153" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I153" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
         <v>32589</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D154" s="1">
         <v>8443999090</v>
       </c>
       <c r="E154" s="1">
         <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>139.78</v>
+        <v>139.62</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="1"/>
+      <c r="H154" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I154" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
         <v>32540</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D155" s="1">
         <v>8443999090</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>487.87</v>
+        <v>487.33</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="1"/>
+      <c r="H155" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I155" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
         <v>32491</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D156" s="1">
         <v>8443999090</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>310.91</v>
+        <v>310.57</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="1"/>
+      <c r="H156" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I156" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
         <v>22946</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>288.51</v>
+        <v>288.19</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="1"/>
+      <c r="H157" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I157" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
         <v>27531</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>357.5</v>
+        <v>357.11</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="1"/>
+      <c r="H158" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I158" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
         <v>19737</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D159" s="1">
         <v>8443999090</v>
       </c>
       <c r="E159" s="1">
         <v>100</v>
       </c>
       <c r="F159" s="1">
-        <v>434.11</v>
+        <v>433.63</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="1"/>
+      <c r="H159" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I159" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
         <v>24001</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>314.05</v>
+        <v>313.7</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="1"/>
+      <c r="H160" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I160" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
         <v>9397</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
         <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>89.59999999999999</v>
+        <v>89.5</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="1"/>
+      <c r="H161" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I161" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
         <v>9398</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D162" s="1">
         <v>8443999090</v>
       </c>
       <c r="E162" s="1">
         <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>89.59999999999999</v>
+        <v>89.5</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="1"/>
+      <c r="H162" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I162" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
         <v>32756</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
         <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>521.47</v>
+        <v>520.89</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="1"/>
+      <c r="H163" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I163" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
         <v>32790</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D164" s="1">
         <v>8443999090</v>
       </c>
       <c r="E164" s="1">
         <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>430.08</v>
+        <v>429.6</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="1"/>
+      <c r="H164" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I164" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
         <v>25800</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>402.75</v>
+        <v>402.3</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="1"/>
+      <c r="H165" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I165" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
         <v>31606</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
         <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>218.62</v>
+        <v>199.14</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="1"/>
+      <c r="H166" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I166" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
         <v>23390</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
         <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>502.66</v>
+        <v>502.1</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="1"/>
+      <c r="H167" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I167" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
         <v>32438</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>546.5599999999999</v>
+        <v>545.95</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="1"/>
+      <c r="H168" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I168" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
         <v>20419</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>204.29</v>
+        <v>204.06</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="1"/>
+      <c r="H169" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I169" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
         <v>22492</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D170" s="1">
         <v>8443999090</v>
       </c>
       <c r="E170" s="1">
         <v>1</v>
       </c>
       <c r="F170" s="1">
-        <v>204.29</v>
+        <v>204.06</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="1"/>
+      <c r="H170" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I170" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
         <v>20860</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D171" s="1">
         <v>8443999090</v>
       </c>
       <c r="E171" s="1">
         <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>269.7</v>
+        <v>269.4</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="1"/>
+      <c r="H171" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I171" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
         <v>23603</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D172" s="1">
         <v>8443999090</v>
       </c>
       <c r="E172" s="1">
         <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>204.29</v>
+        <v>204.06</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="1"/>
+      <c r="H172" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I172" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
         <v>23602</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D173" s="1">
         <v>8443999090</v>
       </c>
       <c r="E173" s="1">
         <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>271.04</v>
+        <v>270.74</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="1"/>
+      <c r="H173" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I173" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
         <v>17847</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D174" s="1">
         <v>8443999090</v>
       </c>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>282.24</v>
+        <v>281.93</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="1"/>
+      <c r="H174" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I174" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
         <v>24246</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
         <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>379.01</v>
+        <v>378.59</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="1"/>
+      <c r="H175" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I175" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
         <v>24248</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
         <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>239.23</v>
+        <v>238.97</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="1"/>
+      <c r="H176" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I176" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
         <v>8645</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D177" s="1">
         <v>8443999090</v>
       </c>
       <c r="E177" s="1">
         <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>329.73</v>
+        <v>329.36</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="1"/>
+      <c r="H177" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I177" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
         <v>22807</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D178" s="1">
         <v>8443999090</v>
       </c>
       <c r="E178" s="1">
         <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>153.22</v>
+        <v>153.05</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="1"/>
+      <c r="H178" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I178" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
         <v>16428</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
         <v>1</v>
       </c>
       <c r="F179" s="1">
-        <v>672</v>
+        <v>671.25</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="1"/>
+      <c r="H179" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I179" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
         <v>20969</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D180" s="1">
         <v>8443999090</v>
       </c>
       <c r="E180" s="1">
         <v>1</v>
       </c>
       <c r="F180" s="1">
-        <v>211.9</v>
+        <v>211.67</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="1"/>
+      <c r="H180" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I180" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
         <v>26694</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D181" s="1">
         <v>8443999090</v>
       </c>
       <c r="E181" s="1">
         <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>395.58</v>
+        <v>395.14</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="1"/>
+      <c r="H181" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I181" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
         <v>32586</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D182" s="1">
         <v>8443999090</v>
       </c>
       <c r="E182" s="1">
         <v>1</v>
       </c>
       <c r="F182" s="1">
-        <v>585.98</v>
+        <v>585.33</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="1"/>
+      <c r="H182" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I182" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
         <v>17849</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D183" s="1">
         <v>8443999090</v>
       </c>
       <c r="E183" s="1">
         <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>479.36</v>
+        <v>478.83</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="1"/>
+      <c r="H183" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I183" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
         <v>20783</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>262.08</v>
+        <v>261.79</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="1"/>
+      <c r="H184" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I184" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
         <v>6560</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D185" s="1">
         <v>8443999090</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>348.54</v>
+        <v>348.16</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="1"/>
+      <c r="H185" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I185" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
         <v>10191</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D186" s="1">
         <v>8443999090</v>
       </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
       <c r="F186" s="1">
-        <v>249.54</v>
+        <v>249.26</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="1"/>
+      <c r="H186" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I186" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
         <v>30762</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D187" s="1">
         <v>8443999090</v>
       </c>
       <c r="E187" s="1">
         <v>1</v>
       </c>
       <c r="F187" s="1">
-        <v>174.72</v>
+        <v>174.53</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="1"/>
+      <c r="H187" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I187" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
         <v>19316</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D188" s="1">
         <v>8443999090</v>
       </c>
       <c r="E188" s="1">
         <v>1</v>
       </c>
       <c r="F188" s="1">
-        <v>181.89</v>
+        <v>181.69</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="1"/>
+      <c r="H188" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I188" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
         <v>25494</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D189" s="1">
         <v>8443999090</v>
       </c>
       <c r="E189" s="1">
         <v>1</v>
       </c>
       <c r="F189" s="1">
-        <v>168.45</v>
+        <v>168.26</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="1"/>
+      <c r="H189" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I189" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
         <v>20782</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D190" s="1">
         <v>8443999090</v>
       </c>
       <c r="E190" s="1">
         <v>1</v>
       </c>
       <c r="F190" s="1">
-        <v>166.21</v>
+        <v>166.02</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="1"/>
+      <c r="H190" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I190" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
         <v>20236</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D191" s="1">
         <v>8443999090</v>
       </c>
       <c r="E191" s="1">
         <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>221.76</v>
+        <v>221.51</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="1"/>
+      <c r="H191" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I191" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
         <v>122</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D192" s="1">
         <v>8443999090</v>
       </c>
       <c r="E192" s="1">
         <v>1</v>
       </c>
       <c r="F192" s="1">
-        <v>221.76</v>
+        <v>221.51</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="1"/>
+      <c r="H192" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I192" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="2">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
         <v>33033</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D193" s="1">
         <v>8443999090</v>
       </c>
       <c r="E193" s="1">
         <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>174.72</v>
+        <v>174.53</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="1"/>
+      <c r="H193" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I193" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
         <v>20918</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D194" s="1">
         <v>8443999090</v>
       </c>
       <c r="E194" s="1">
         <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>204.29</v>
+        <v>204.06</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="1"/>
+      <c r="H194" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I194" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
         <v>20778</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D195" s="1">
         <v>8443999090</v>
       </c>
       <c r="E195" s="1">
         <v>1</v>
       </c>
       <c r="F195" s="1">
-        <v>215.04</v>
+        <v>214.8</v>
       </c>
       <c r="G195" s="1"/>
-      <c r="H195" s="1"/>
+      <c r="H195" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I195" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
         <v>30848</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D196" s="1">
         <v>8443999090</v>
       </c>
       <c r="E196" s="1">
         <v>1</v>
       </c>
       <c r="F196" s="1">
-        <v>212.35</v>
+        <v>212.12</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="1"/>
+      <c r="H196" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I196" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
         <v>25611</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D197" s="1">
         <v>8443999090</v>
       </c>
       <c r="E197" s="1">
         <v>1</v>
       </c>
       <c r="F197" s="1">
-        <v>212.35</v>
+        <v>212.12</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="1"/>
+      <c r="H197" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I197" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
         <v>24760</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D198" s="1">
         <v>8443999090</v>
       </c>
       <c r="E198" s="1">
         <v>1</v>
       </c>
       <c r="F198" s="1">
-        <v>232.51</v>
+        <v>232.25</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="1"/>
+      <c r="H198" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I198" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
         <v>29433</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D199" s="1">
         <v>8443999090</v>
       </c>
       <c r="E199" s="1">
         <v>1</v>
       </c>
       <c r="F199" s="1">
-        <v>204.29</v>
+        <v>204.06</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="1"/>
+      <c r="H199" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I199" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
         <v>21286</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D200" s="1">
         <v>8443999090</v>
       </c>
       <c r="E200" s="1">
         <v>1</v>
       </c>
       <c r="F200" s="1">
-        <v>228.03</v>
+        <v>227.78</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="1"/>
+      <c r="H200" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I200" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
         <v>21420</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D201" s="1">
         <v>8443999090</v>
       </c>
       <c r="E201" s="1">
         <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>227.14</v>
+        <v>226.88</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="1"/>
+      <c r="H201" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I201" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
         <v>29269</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
         <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>112.45</v>
+        <v>112.32</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="1"/>
+      <c r="H202" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I202" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
         <v>33034</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D203" s="1">
         <v>8443999090</v>
       </c>
       <c r="E203" s="1">
         <v>1</v>
       </c>
       <c r="F203" s="1">
-        <v>75.26000000000001</v>
+        <v>75.18000000000001</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="1"/>
+      <c r="H203" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I203" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="2">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
         <v>34103</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D204" s="1">
         <v>8443999090</v>
       </c>
       <c r="E204" s="1">
         <v>1</v>
       </c>
       <c r="F204" s="1">
-        <v>55.55</v>
+        <v>55.49</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="1"/>
+      <c r="H204" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I204" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
         <v>26372</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D205" s="1">
         <v>8443999090</v>
       </c>
       <c r="E205" s="1">
         <v>1</v>
       </c>
       <c r="F205" s="1">
-        <v>112.9</v>
+        <v>112.77</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="1"/>
+      <c r="H205" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I205" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
         <v>33035</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D206" s="1">
         <v>8443999090</v>
       </c>
       <c r="E206" s="1">
         <v>1</v>
       </c>
       <c r="F206" s="1">
-        <v>97.66</v>
+        <v>97.56</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="1"/>
+      <c r="H206" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I206" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
         <v>34102</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D207" s="1">
         <v>8443999090</v>
       </c>
       <c r="E207" s="1">
         <v>1</v>
       </c>
       <c r="F207" s="1">
-        <v>83.78</v>
+        <v>83.68000000000001</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="1"/>
+      <c r="H207" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I207" s="1" t="s">
-        <v>216</v>
+        <v>31</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
         <v>29276</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>217</v>
       </c>
       <c r="D208" s="1">
         <v>8443999090</v>
       </c>
       <c r="E208" s="1">
         <v>1</v>
       </c>
       <c r="F208" s="1">
-        <v>123.65</v>
+        <v>123.51</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="1"/>
+      <c r="H208" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I208" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
         <v>28110</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>218</v>
       </c>
       <c r="D209" s="1">
         <v>8443999090</v>
       </c>
       <c r="E209" s="1">
         <v>10</v>
       </c>
       <c r="F209" s="1">
-        <v>118.27</v>
+        <v>118.14</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="1"/>
+      <c r="H209" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I209" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
         <v>21452</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>219</v>
       </c>
       <c r="D210" s="1">
         <v>8443999090</v>
       </c>
       <c r="E210" s="1">
         <v>1</v>
       </c>
       <c r="F210" s="1">
-        <v>148.74</v>
+        <v>148.57</v>
       </c>
       <c r="G210" s="1"/>
-      <c r="H210" s="1"/>
+      <c r="H210" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I210" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="2">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
         <v>21451</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>220</v>
       </c>
       <c r="D211" s="1">
         <v>8443999090</v>
       </c>
       <c r="E211" s="1">
         <v>1</v>
       </c>
       <c r="F211" s="1">
-        <v>217.28</v>
+        <v>217.04</v>
       </c>
       <c r="G211" s="1"/>
-      <c r="H211" s="1"/>
+      <c r="H211" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I211" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="2">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
         <v>24830</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>221</v>
       </c>
       <c r="D212" s="1">
         <v>8443999090</v>
       </c>
       <c r="E212" s="1">
         <v>1</v>
       </c>
       <c r="F212" s="1">
-        <v>163.97</v>
+        <v>163.79</v>
       </c>
       <c r="G212" s="1"/>
-      <c r="H212" s="1"/>
+      <c r="H212" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I212" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="2">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
         <v>21207</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>222</v>
       </c>
       <c r="D213" s="1">
         <v>8443999090</v>
       </c>
       <c r="E213" s="1">
         <v>1</v>
       </c>
       <c r="F213" s="1">
-        <v>175.62</v>
+        <v>175.42</v>
       </c>
       <c r="G213" s="1"/>
-      <c r="H213" s="1"/>
+      <c r="H213" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I213" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="2">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
         <v>34826</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>223</v>
       </c>
       <c r="D214" s="1">
         <v>8443999090</v>
       </c>
       <c r="E214" s="1">
         <v>1</v>
       </c>
       <c r="F214" s="1">
-        <v>172.93</v>
+        <v>172.74</v>
       </c>
       <c r="G214" s="1"/>
       <c r="H214" s="5" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="I214" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="2">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
         <v>5272</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>224</v>
       </c>
       <c r="D215" s="1">
         <v>8443999090</v>
       </c>
       <c r="E215" s="1">
         <v>1</v>
       </c>
       <c r="F215" s="1">
-        <v>483.84</v>
+        <v>483.3</v>
       </c>
       <c r="G215" s="1"/>
-      <c r="H215" s="1"/>
+      <c r="H215" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I215" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="2">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
         <v>25005</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>225</v>
       </c>
       <c r="D216" s="1">
         <v>8443999090</v>
       </c>
       <c r="E216" s="1">
         <v>1</v>
       </c>
       <c r="F216" s="1">
-        <v>218.18</v>
+        <v>217.93</v>
       </c>
       <c r="G216" s="1"/>
-      <c r="H216" s="1"/>
+      <c r="H216" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I216" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="2">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
         <v>24002</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>226</v>
       </c>
       <c r="D217" s="1">
         <v>8443999090</v>
       </c>
       <c r="E217" s="1">
         <v>1</v>
       </c>
       <c r="F217" s="1">
-        <v>166.21</v>
+        <v>166.02</v>
       </c>
       <c r="G217" s="1"/>
-      <c r="H217" s="1"/>
+      <c r="H217" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I217" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="218" spans="1:9" outlineLevel="2">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
         <v>21580</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>227</v>
       </c>
       <c r="D218" s="1">
         <v>8443999090</v>
       </c>
       <c r="E218" s="1">
         <v>1</v>
       </c>
       <c r="F218" s="1">
-        <v>145.15</v>
+        <v>144.99</v>
       </c>
       <c r="G218" s="1"/>
-      <c r="H218" s="1"/>
+      <c r="H218" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I218" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="2">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
         <v>16870</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>228</v>
       </c>
       <c r="D219" s="1">
         <v>8443999090</v>
       </c>
       <c r="E219" s="1">
         <v>1</v>
       </c>
       <c r="F219" s="1">
-        <v>215.04</v>
+        <v>214.8</v>
       </c>
       <c r="G219" s="1"/>
-      <c r="H219" s="1"/>
+      <c r="H219" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I219" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="2">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
         <v>20781</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>229</v>
       </c>
       <c r="D220" s="1">
         <v>8443999090</v>
       </c>
       <c r="E220" s="1">
         <v>1</v>
       </c>
       <c r="F220" s="1">
-        <v>179.2</v>
+        <v>179</v>
       </c>
       <c r="G220" s="1"/>
-      <c r="H220" s="1"/>
+      <c r="H220" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I220" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="2">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
         <v>17852</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>230</v>
       </c>
       <c r="D221" s="1">
         <v>8443999090</v>
       </c>
       <c r="E221" s="1">
         <v>1</v>
       </c>
       <c r="F221" s="1">
-        <v>344.96</v>
+        <v>344.58</v>
       </c>
       <c r="G221" s="1"/>
-      <c r="H221" s="1"/>
+      <c r="H221" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I221" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="2">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
         <v>16722</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>231</v>
       </c>
       <c r="D222" s="1">
         <v>8443999090</v>
       </c>
       <c r="E222" s="1">
         <v>1</v>
       </c>
       <c r="F222" s="1">
-        <v>296.13</v>
+        <v>295.8</v>
       </c>
       <c r="G222" s="1"/>
-      <c r="H222" s="1"/>
+      <c r="H222" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I222" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="2">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
         <v>11242</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D223" s="1">
         <v>8443999090</v>
       </c>
       <c r="E223" s="1">
         <v>1</v>
       </c>
       <c r="F223" s="1">
-        <v>376.77</v>
+        <v>376.35</v>
       </c>
       <c r="G223" s="1"/>
-      <c r="H223" s="1"/>
+      <c r="H223" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I223" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="2">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
         <v>19518</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>233</v>
       </c>
       <c r="D224" s="1">
         <v>8443999090</v>
       </c>
       <c r="E224" s="1">
         <v>1</v>
       </c>
       <c r="F224" s="1">
-        <v>141.12</v>
+        <v>140.96</v>
       </c>
       <c r="G224" s="1"/>
-      <c r="H224" s="1"/>
+      <c r="H224" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I224" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="2">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
         <v>21581</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>234</v>
       </c>
       <c r="D225" s="1">
         <v>8443999090</v>
       </c>
       <c r="E225" s="1">
         <v>1</v>
       </c>
       <c r="F225" s="1">
-        <v>198.02</v>
+        <v>197.8</v>
       </c>
       <c r="G225" s="1"/>
-      <c r="H225" s="1"/>
+      <c r="H225" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I225" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="2">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
         <v>34666</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>235</v>
       </c>
       <c r="D226" s="1">
         <v>8443999090</v>
       </c>
       <c r="E226" s="1">
         <v>1</v>
       </c>
       <c r="F226" s="1">
-        <v>3299.97</v>
+        <v>3296.29</v>
       </c>
       <c r="G226" s="1"/>
-      <c r="H226" s="1"/>
+      <c r="H226" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I226" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="2">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
         <v>24004</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>236</v>
       </c>
       <c r="D227" s="1">
         <v>8443999090</v>
       </c>
       <c r="E227" s="1">
         <v>1</v>
       </c>
       <c r="F227" s="1">
-        <v>193.98</v>
+        <v>193.77</v>
       </c>
       <c r="G227" s="1"/>
-      <c r="H227" s="1"/>
+      <c r="H227" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I227" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="2">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
         <v>20786</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>237</v>
       </c>
       <c r="D228" s="1">
         <v>8443999090</v>
       </c>
       <c r="E228" s="1">
         <v>1</v>
       </c>
       <c r="F228" s="1">
-        <v>116.93</v>
+        <v>116.8</v>
       </c>
       <c r="G228" s="1"/>
-      <c r="H228" s="1"/>
+      <c r="H228" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I228" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="2">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
         <v>34014</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>238</v>
       </c>
       <c r="D229" s="1">
         <v>8443999090</v>
       </c>
       <c r="E229" s="1">
         <v>1</v>
       </c>
       <c r="F229" s="1">
-        <v>116.93</v>
+        <v>116.8</v>
       </c>
       <c r="G229" s="1"/>
-      <c r="H229" s="1"/>
+      <c r="H229" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I229" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="2">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
         <v>20414</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>239</v>
       </c>
       <c r="D230" s="1">
         <v>8443999090</v>
       </c>
       <c r="E230" s="1">
         <v>1</v>
       </c>
       <c r="F230" s="1">
-        <v>256.26</v>
+        <v>255.97</v>
       </c>
       <c r="G230" s="1"/>
-      <c r="H230" s="1"/>
+      <c r="H230" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I230" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="2">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
         <v>17853</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>240</v>
       </c>
       <c r="D231" s="1">
         <v>8443999090</v>
       </c>
       <c r="E231" s="1">
         <v>1</v>
       </c>
       <c r="F231" s="1">
-        <v>263.42</v>
+        <v>263.13</v>
       </c>
       <c r="G231" s="1"/>
-      <c r="H231" s="1"/>
+      <c r="H231" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I231" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="2">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
         <v>5111</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>241</v>
       </c>
       <c r="D232" s="1">
         <v>8443999090</v>
       </c>
       <c r="E232" s="1">
         <v>1</v>
       </c>
       <c r="F232" s="1">
-        <v>888.83</v>
+        <v>887.84</v>
       </c>
       <c r="G232" s="1"/>
-      <c r="H232" s="1"/>
+      <c r="H232" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I232" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="233" spans="1:9" outlineLevel="2">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
         <v>31560</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>242</v>
       </c>
       <c r="D233" s="1">
         <v>8443999090</v>
       </c>
       <c r="E233" s="1">
         <v>5</v>
       </c>
       <c r="F233" s="1">
-        <v>94.08</v>
+        <v>93.98</v>
       </c>
       <c r="G233" s="1"/>
-      <c r="H233" s="1"/>
+      <c r="H233" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I233" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="234" spans="1:9" outlineLevel="2">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
         <v>32851</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D234" s="1">
         <v>8443999090</v>
       </c>
       <c r="E234" s="1">
         <v>5</v>
       </c>
       <c r="F234" s="1">
-        <v>154.11</v>
+        <v>153.94</v>
       </c>
       <c r="G234" s="1"/>
-      <c r="H234" s="1"/>
+      <c r="H234" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I234" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="235" spans="1:9" outlineLevel="2">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
         <v>29215</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>244</v>
       </c>
       <c r="D235" s="1">
         <v>8443999090</v>
       </c>
       <c r="E235" s="1">
         <v>1</v>
       </c>
       <c r="F235" s="1">
-        <v>115.58</v>
+        <v>115.46</v>
       </c>
       <c r="G235" s="1"/>
-      <c r="H235" s="1"/>
+      <c r="H235" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I235" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="236" spans="1:9" outlineLevel="2">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
         <v>31559</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>245</v>
       </c>
       <c r="D236" s="1">
         <v>8443999090</v>
       </c>
       <c r="E236" s="1">
         <v>5</v>
       </c>
       <c r="F236" s="1">
-        <v>94.08</v>
+        <v>93.98</v>
       </c>
       <c r="G236" s="1"/>
-      <c r="H236" s="1"/>
+      <c r="H236" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I236" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="237" spans="1:9" outlineLevel="2">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
         <v>18335</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>246</v>
       </c>
       <c r="D237" s="1">
         <v>8443999090</v>
       </c>
       <c r="E237" s="1">
         <v>5</v>
       </c>
       <c r="F237" s="1">
-        <v>113.79</v>
+        <v>113.67</v>
       </c>
       <c r="G237" s="1"/>
-      <c r="H237" s="1"/>
+      <c r="H237" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I237" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="238" spans="1:9" outlineLevel="2">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
         <v>23332</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>247</v>
       </c>
       <c r="D238" s="1">
         <v>8443999090</v>
       </c>
       <c r="E238" s="1">
         <v>5</v>
       </c>
       <c r="F238" s="1">
-        <v>110.21</v>
+        <v>110.09</v>
       </c>
       <c r="G238" s="1"/>
-      <c r="H238" s="1"/>
+      <c r="H238" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I238" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="239" spans="1:9" outlineLevel="2">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
         <v>23200</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>248</v>
       </c>
       <c r="D239" s="1">
         <v>8443999090</v>
       </c>
       <c r="E239" s="1">
         <v>5</v>
       </c>
       <c r="F239" s="1">
-        <v>165.76</v>
+        <v>165.58</v>
       </c>
       <c r="G239" s="5" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="H239" s="1"/>
+        <v>76</v>
+      </c>
+      <c r="H239" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I239" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="240" spans="1:9" outlineLevel="2">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
         <v>32514</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>249</v>
       </c>
       <c r="D240" s="1">
         <v>8443999090</v>
       </c>
       <c r="E240" s="1">
         <v>1</v>
       </c>
       <c r="F240" s="1">
-        <v>145.15</v>
+        <v>144.99</v>
       </c>
       <c r="G240" s="1"/>
-      <c r="H240" s="1"/>
+      <c r="H240" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I240" s="1" t="s">
-        <v>30</v>
+        <v>74</v>
       </c>
     </row>
     <row r="241" spans="1:9" outlineLevel="2">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
         <v>26347</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>250</v>
       </c>
       <c r="D241" s="1">
         <v>8443999090</v>
       </c>
       <c r="E241" s="1">
         <v>10</v>
       </c>
       <c r="F241" s="1">
-        <v>148.74</v>
+        <v>148.57</v>
       </c>
       <c r="G241" s="5" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="H241" s="1"/>
+        <v>76</v>
+      </c>
+      <c r="H241" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I241" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="242" spans="1:9" outlineLevel="2">
       <c r="A242" s="1"/>
       <c r="B242" s="1">
         <v>28090</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>251</v>
       </c>
       <c r="D242" s="1">
         <v>8443999090</v>
       </c>
       <c r="E242" s="1">
         <v>1</v>
       </c>
       <c r="F242" s="1">
-        <v>117.38</v>
+        <v>117.25</v>
       </c>
       <c r="G242" s="1"/>
-      <c r="H242" s="1"/>
+      <c r="H242" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I242" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="243" spans="1:9" outlineLevel="2">
       <c r="A243" s="1"/>
       <c r="B243" s="1">
         <v>27651</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>252</v>
       </c>
       <c r="D243" s="1">
         <v>8443999090</v>
       </c>
       <c r="E243" s="1">
         <v>1</v>
       </c>
       <c r="F243" s="1">
-        <v>145.15</v>
+        <v>144.99</v>
       </c>
       <c r="G243" s="1"/>
-      <c r="H243" s="1"/>
+      <c r="H243" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I243" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="244" spans="1:9" outlineLevel="2">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
         <v>3902</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>253</v>
       </c>
       <c r="D244" s="1">
         <v>8443999090</v>
       </c>
       <c r="E244" s="1">
         <v>5</v>
       </c>
       <c r="F244" s="1">
-        <v>81.09</v>
+        <v>81</v>
       </c>
       <c r="G244" s="1"/>
-      <c r="H244" s="1"/>
+      <c r="H244" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I244" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="245" spans="1:9" outlineLevel="2">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
         <v>12021</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>254</v>
       </c>
       <c r="D245" s="1">
         <v>8443999090</v>
       </c>
       <c r="E245" s="1">
         <v>1</v>
       </c>
       <c r="F245" s="1">
-        <v>66.75</v>
+        <v>66.68000000000001</v>
       </c>
       <c r="G245" s="1"/>
-      <c r="H245" s="1"/>
+      <c r="H245" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I245" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="246" spans="1:9" outlineLevel="2">
       <c r="A246" s="1"/>
       <c r="B246" s="1">
         <v>6480</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>255</v>
       </c>
       <c r="D246" s="1">
         <v>8443999090</v>
       </c>
       <c r="E246" s="1">
         <v>10</v>
       </c>
       <c r="F246" s="1">
-        <v>83.33</v>
+        <v>83.23999999999999</v>
       </c>
       <c r="G246" s="1"/>
-      <c r="H246" s="1"/>
+      <c r="H246" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I246" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="247" spans="1:9" outlineLevel="2">
       <c r="A247" s="1"/>
       <c r="B247" s="1">
         <v>31218</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D247" s="1">
         <v>8443999090</v>
       </c>
       <c r="E247" s="1">
         <v>10</v>
       </c>
       <c r="F247" s="1">
-        <v>75.26000000000001</v>
+        <v>75.18000000000001</v>
       </c>
       <c r="G247" s="1"/>
-      <c r="H247" s="1"/>
+      <c r="H247" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I247" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="248" spans="1:9" outlineLevel="2">
       <c r="A248" s="1"/>
       <c r="B248" s="1">
         <v>19394</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>257</v>
       </c>
       <c r="D248" s="1">
         <v>8443999090</v>
       </c>
       <c r="E248" s="1">
         <v>10</v>
       </c>
       <c r="F248" s="1">
-        <v>51.07</v>
+        <v>51.02</v>
       </c>
       <c r="G248" s="1"/>
-      <c r="H248" s="1"/>
+      <c r="H248" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I248" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="249" spans="1:9" outlineLevel="2">
       <c r="A249" s="1"/>
       <c r="B249" s="1">
         <v>27987</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>258</v>
       </c>
       <c r="D249" s="1">
         <v>8443999090</v>
       </c>
       <c r="E249" s="1">
         <v>10</v>
       </c>
       <c r="F249" s="1">
-        <v>32.7</v>
+        <v>32.67</v>
       </c>
       <c r="G249" s="1"/>
-      <c r="H249" s="1"/>
+      <c r="H249" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I249" s="1" t="s">
-        <v>30</v>
+        <v>74</v>
       </c>
     </row>
     <row r="250" spans="1:9" outlineLevel="2">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
         <v>24794</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>259</v>
       </c>
       <c r="D250" s="1">
         <v>8443999090</v>
       </c>
       <c r="E250" s="1">
         <v>1</v>
       </c>
       <c r="F250" s="1">
-        <v>38.98</v>
+        <v>38.93</v>
       </c>
       <c r="G250" s="1"/>
-      <c r="H250" s="1"/>
+      <c r="H250" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I250" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="251" spans="1:9" outlineLevel="2">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
         <v>17808</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>260</v>
       </c>
       <c r="D251" s="1">
         <v>8443999090</v>
       </c>
       <c r="E251" s="1">
         <v>10</v>
       </c>
       <c r="F251" s="1">
-        <v>47.04</v>
+        <v>46.99</v>
       </c>
       <c r="G251" s="1"/>
-      <c r="H251" s="1"/>
+      <c r="H251" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I251" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="252" spans="1:9" outlineLevel="2">
       <c r="A252" s="1"/>
       <c r="B252" s="1">
         <v>26355</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>261</v>
       </c>
       <c r="D252" s="1">
         <v>8443999090</v>
       </c>
       <c r="E252" s="1">
         <v>10</v>
       </c>
       <c r="F252" s="1">
-        <v>47.04</v>
+        <v>46.99</v>
       </c>
       <c r="G252" s="1"/>
-      <c r="H252" s="1"/>
+      <c r="H252" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I252" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="253" spans="1:9" outlineLevel="2">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
         <v>26875</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>262</v>
       </c>
       <c r="D253" s="1">
         <v>8443999090</v>
       </c>
       <c r="E253" s="1">
         <v>1</v>
       </c>
       <c r="F253" s="1">
-        <v>64.51000000000001</v>
+        <v>64.44</v>
       </c>
       <c r="G253" s="1"/>
-      <c r="H253" s="1"/>
+      <c r="H253" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I253" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="254" spans="1:9" outlineLevel="2">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
         <v>30329</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>263</v>
       </c>
       <c r="D254" s="1">
         <v>8443999090</v>
       </c>
       <c r="E254" s="1">
         <v>1</v>
       </c>
       <c r="F254" s="1">
-        <v>64.51000000000001</v>
+        <v>64.44</v>
       </c>
       <c r="G254" s="1"/>
-      <c r="H254" s="1"/>
+      <c r="H254" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I254" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="255" spans="1:9" outlineLevel="2">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
         <v>22955</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>264</v>
       </c>
       <c r="D255" s="1">
         <v>8443999090</v>
       </c>
       <c r="E255" s="1">
         <v>1</v>
       </c>
       <c r="F255" s="1">
-        <v>155.01</v>
+        <v>154.84</v>
       </c>
       <c r="G255" s="1"/>
-      <c r="H255" s="1"/>
+      <c r="H255" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I255" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="256" spans="1:9" outlineLevel="2">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
         <v>14121</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>265</v>
       </c>
       <c r="D256" s="1">
         <v>8443999090</v>
       </c>
       <c r="E256" s="1">
         <v>1</v>
       </c>
       <c r="F256" s="1">
-        <v>123.65</v>
+        <v>123.51</v>
       </c>
       <c r="G256" s="1"/>
-      <c r="H256" s="1"/>
+      <c r="H256" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I256" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="257" spans="1:9" outlineLevel="2">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
         <v>31217</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>266</v>
       </c>
       <c r="D257" s="1">
         <v>8443999090</v>
       </c>
       <c r="E257" s="1">
         <v>1</v>
       </c>
       <c r="F257" s="1">
-        <v>112.9</v>
+        <v>112.77</v>
       </c>
       <c r="G257" s="1"/>
-      <c r="H257" s="1"/>
+      <c r="H257" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I257" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="258" spans="1:9" outlineLevel="2">
       <c r="A258" s="1"/>
       <c r="B258" s="1">
         <v>27675</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>267</v>
       </c>
       <c r="D258" s="1">
         <v>8443999090</v>
       </c>
       <c r="E258" s="1">
         <v>1</v>
       </c>
       <c r="F258" s="1">
-        <v>109.76</v>
+        <v>109.64</v>
       </c>
       <c r="G258" s="1"/>
-      <c r="H258" s="1"/>
+      <c r="H258" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I258" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="259" spans="1:9" outlineLevel="2">
       <c r="A259" s="1"/>
       <c r="B259" s="1">
         <v>31219</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>268</v>
       </c>
       <c r="D259" s="1">
         <v>8443999090</v>
       </c>
       <c r="E259" s="1">
         <v>10</v>
       </c>
       <c r="F259" s="1">
-        <v>105.73</v>
+        <v>105.61</v>
       </c>
       <c r="G259" s="1"/>
-      <c r="H259" s="1"/>
+      <c r="H259" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I259" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="260" spans="1:9" outlineLevel="2">
       <c r="A260" s="1"/>
       <c r="B260" s="1">
         <v>23225</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>269</v>
       </c>
       <c r="D260" s="1">
         <v>8443999090</v>
       </c>
       <c r="E260" s="1">
         <v>10</v>
       </c>
       <c r="F260" s="1">
-        <v>47.04</v>
+        <v>46.99</v>
       </c>
       <c r="G260" s="1"/>
-      <c r="H260" s="1"/>
+      <c r="H260" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I260" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="261" spans="1:9" outlineLevel="2">
       <c r="A261" s="1"/>
       <c r="B261" s="1">
         <v>27988</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>270</v>
       </c>
       <c r="D261" s="1">
         <v>8443999090</v>
       </c>
       <c r="E261" s="1">
         <v>10</v>
       </c>
       <c r="F261" s="1">
-        <v>37.63</v>
+        <v>37.59</v>
       </c>
       <c r="G261" s="5" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="H261" s="1"/>
+        <v>76</v>
+      </c>
+      <c r="H261" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I261" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="262" spans="1:9" outlineLevel="2">
       <c r="A262" s="1"/>
       <c r="B262" s="1">
         <v>17809</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>271</v>
       </c>
       <c r="D262" s="1">
         <v>8443999090</v>
       </c>
       <c r="E262" s="1">
         <v>10</v>
       </c>
       <c r="F262" s="1">
-        <v>52.42</v>
+        <v>40.28</v>
       </c>
       <c r="G262" s="5" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-        <v>15</v>
+        <v>76</v>
+      </c>
+      <c r="H262" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I262" s="1" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="263" spans="1:9" outlineLevel="2">
       <c r="A263" s="1"/>
       <c r="B263" s="1">
         <v>24739</v>
       </c>
       <c r="C263" s="1" t="s">
         <v>272</v>
       </c>
       <c r="D263" s="1">
         <v>8443999090</v>
       </c>
       <c r="E263" s="1">
         <v>1</v>
       </c>
       <c r="F263" s="1">
-        <v>46.14</v>
+        <v>46.09</v>
       </c>
       <c r="G263" s="1"/>
-      <c r="H263" s="1"/>
+      <c r="H263" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I263" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="264" spans="1:9" outlineLevel="2">
       <c r="A264" s="1"/>
       <c r="B264" s="1">
         <v>26354</v>
       </c>
       <c r="C264" s="1" t="s">
         <v>273</v>
       </c>
       <c r="D264" s="1">
         <v>8443999090</v>
       </c>
       <c r="E264" s="1">
         <v>10</v>
       </c>
       <c r="F264" s="1">
-        <v>47.04</v>
+        <v>46.99</v>
       </c>
       <c r="G264" s="5" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="H264" s="1"/>
+        <v>76</v>
+      </c>
+      <c r="H264" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I264" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="265" spans="1:9" outlineLevel="2">
       <c r="A265" s="1"/>
       <c r="B265" s="1">
         <v>4675</v>
       </c>
       <c r="C265" s="1" t="s">
         <v>274</v>
       </c>
       <c r="D265" s="1">
         <v>8443999090</v>
       </c>
       <c r="E265" s="1">
         <v>10</v>
       </c>
       <c r="F265" s="1">
-        <v>80.19</v>
+        <v>80.09999999999999</v>
       </c>
       <c r="G265" s="1"/>
-      <c r="H265" s="1"/>
+      <c r="H265" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I265" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="266" spans="1:9" outlineLevel="2">
       <c r="A266" s="1"/>
       <c r="B266" s="1">
         <v>19374</v>
       </c>
       <c r="C266" s="1" t="s">
         <v>275</v>
       </c>
       <c r="D266" s="1">
         <v>8443999090</v>
       </c>
       <c r="E266" s="1">
         <v>10</v>
       </c>
       <c r="F266" s="1">
-        <v>31.81</v>
+        <v>31.77</v>
       </c>
       <c r="G266" s="1"/>
-      <c r="H266" s="1"/>
+      <c r="H266" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I266" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="267" spans="1:9" outlineLevel="2">
       <c r="A267" s="1"/>
       <c r="B267" s="1">
         <v>17810</v>
       </c>
       <c r="C267" s="1" t="s">
         <v>276</v>
       </c>
       <c r="D267" s="1">
         <v>8443999090</v>
       </c>
       <c r="E267" s="1">
         <v>10</v>
       </c>
       <c r="F267" s="1">
-        <v>40.32</v>
+        <v>40.28</v>
       </c>
       <c r="G267" s="1"/>
-      <c r="H267" s="1"/>
+      <c r="H267" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I267" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="268" spans="1:9" outlineLevel="2">
       <c r="A268" s="1"/>
       <c r="B268" s="1">
         <v>27989</v>
       </c>
       <c r="C268" s="1" t="s">
         <v>277</v>
       </c>
       <c r="D268" s="1">
         <v>8443999090</v>
       </c>
       <c r="E268" s="1">
         <v>10</v>
       </c>
       <c r="F268" s="1">
-        <v>30.46</v>
+        <v>30.43</v>
       </c>
       <c r="G268" s="1"/>
-      <c r="H268" s="1"/>
+      <c r="H268" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I268" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="269" spans="1:9" outlineLevel="2">
       <c r="A269" s="1"/>
       <c r="B269" s="1">
         <v>24795</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>278</v>
       </c>
       <c r="D269" s="1">
         <v>8443999090</v>
       </c>
       <c r="E269" s="1">
         <v>10</v>
       </c>
       <c r="F269" s="1">
-        <v>42.11</v>
+        <v>42.07</v>
       </c>
       <c r="G269" s="1"/>
-      <c r="H269" s="1"/>
+      <c r="H269" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I269" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="270" spans="1:9" outlineLevel="2">
       <c r="A270" s="1"/>
       <c r="B270" s="1">
         <v>31228</v>
       </c>
       <c r="C270" s="1" t="s">
         <v>279</v>
       </c>
       <c r="D270" s="1">
         <v>8443999090</v>
       </c>
       <c r="E270" s="1">
         <v>10</v>
       </c>
       <c r="F270" s="1">
-        <v>150.53</v>
+        <v>150.36</v>
       </c>
       <c r="G270" s="1"/>
-      <c r="H270" s="1"/>
+      <c r="H270" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I270" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="271" spans="1:9" outlineLevel="2">
       <c r="A271" s="1"/>
       <c r="B271" s="1">
         <v>24796</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>280</v>
       </c>
       <c r="D271" s="1">
         <v>8443999090</v>
       </c>
       <c r="E271" s="1">
         <v>10</v>
       </c>
       <c r="F271" s="1">
-        <v>43.9</v>
+        <v>43.86</v>
       </c>
       <c r="G271" s="5" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="H271" s="1"/>
+        <v>76</v>
+      </c>
+      <c r="H271" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I271" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="272" spans="1:9" outlineLevel="2">
       <c r="A272" s="1"/>
       <c r="B272" s="1">
         <v>31636</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>281</v>
       </c>
       <c r="D272" s="1">
         <v>8443999090</v>
       </c>
       <c r="E272" s="1">
         <v>10</v>
       </c>
       <c r="F272" s="1">
-        <v>34.5</v>
+        <v>34.46</v>
       </c>
       <c r="G272" s="1"/>
-      <c r="H272" s="1"/>
+      <c r="H272" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I272" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="273" spans="1:9" outlineLevel="2">
       <c r="A273" s="1"/>
       <c r="B273" s="1">
         <v>14103</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>282</v>
       </c>
       <c r="D273" s="1">
         <v>8443999090</v>
       </c>
       <c r="E273" s="1">
         <v>10</v>
       </c>
       <c r="F273" s="1">
-        <v>154.11</v>
+        <v>153.94</v>
       </c>
       <c r="G273" s="1"/>
-      <c r="H273" s="1"/>
+      <c r="H273" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I273" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="274" spans="1:9" outlineLevel="2">
       <c r="A274" s="1"/>
       <c r="B274" s="1">
         <v>27923</v>
       </c>
       <c r="C274" s="1" t="s">
         <v>283</v>
       </c>
       <c r="D274" s="1">
         <v>8443999090</v>
       </c>
       <c r="E274" s="1">
         <v>10</v>
       </c>
       <c r="F274" s="1">
-        <v>24.64</v>
+        <v>24.61</v>
       </c>
       <c r="G274" s="1"/>
-      <c r="H274" s="1"/>
+      <c r="H274" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I274" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="275" spans="1:9" outlineLevel="2">
       <c r="A275" s="1"/>
       <c r="B275" s="1">
         <v>17811</v>
       </c>
       <c r="C275" s="1" t="s">
         <v>284</v>
       </c>
       <c r="D275" s="1">
         <v>8443999090</v>
       </c>
       <c r="E275" s="1">
         <v>10</v>
       </c>
       <c r="F275" s="1">
-        <v>43.9</v>
+        <v>40.28</v>
       </c>
       <c r="G275" s="5" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-        <v>18</v>
+        <v>76</v>
+      </c>
+      <c r="H275" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I275" s="1" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="276" spans="1:9" outlineLevel="2">
       <c r="A276" s="1"/>
       <c r="B276" s="1">
         <v>27922</v>
       </c>
       <c r="C276" s="1" t="s">
         <v>285</v>
       </c>
       <c r="D276" s="1">
         <v>8443999090</v>
       </c>
       <c r="E276" s="1">
         <v>25</v>
       </c>
       <c r="F276" s="1">
-        <v>49.73</v>
+        <v>49.67</v>
       </c>
       <c r="G276" s="1"/>
-      <c r="H276" s="1"/>
+      <c r="H276" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I276" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="277" spans="1:9" outlineLevel="2">
       <c r="A277" s="1"/>
       <c r="B277" s="1">
         <v>5423</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>286</v>
       </c>
       <c r="D277" s="1">
         <v>8443999090</v>
       </c>
       <c r="E277" s="1">
         <v>5</v>
       </c>
       <c r="F277" s="1">
-        <v>87.36</v>
+        <v>87.26000000000001</v>
       </c>
       <c r="G277" s="1"/>
-      <c r="H277" s="1"/>
+      <c r="H277" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I277" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="278" spans="1:9" outlineLevel="2">
       <c r="A278" s="1"/>
       <c r="B278" s="1">
         <v>17812</v>
       </c>
       <c r="C278" s="1" t="s">
         <v>287</v>
       </c>
       <c r="D278" s="1">
         <v>8443999090</v>
       </c>
       <c r="E278" s="1">
         <v>10</v>
       </c>
       <c r="F278" s="1">
-        <v>107.52</v>
+        <v>107.4</v>
       </c>
       <c r="G278" s="1"/>
-      <c r="H278" s="1"/>
+      <c r="H278" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I278" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="279" spans="1:9" outlineLevel="2">
       <c r="A279" s="1"/>
       <c r="B279" s="1">
         <v>15817</v>
       </c>
       <c r="C279" s="1" t="s">
         <v>288</v>
       </c>
       <c r="D279" s="1">
         <v>8443999090</v>
       </c>
       <c r="E279" s="1">
         <v>50</v>
       </c>
       <c r="F279" s="1">
-        <v>122.3</v>
+        <v>122.17</v>
       </c>
       <c r="G279" s="1"/>
-      <c r="H279" s="1"/>
+      <c r="H279" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I279" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="280" spans="1:9" outlineLevel="2">
       <c r="A280" s="1"/>
       <c r="B280" s="1">
         <v>32665</v>
       </c>
       <c r="C280" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D280" s="1">
         <v>8443999090</v>
       </c>
       <c r="E280" s="1">
         <v>1</v>
       </c>
       <c r="F280" s="1">
-        <v>38.08</v>
+        <v>38.04</v>
       </c>
       <c r="G280" s="1"/>
-      <c r="H280" s="1"/>
+      <c r="H280" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I280" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="281" spans="1:9" outlineLevel="2">
       <c r="A281" s="1"/>
       <c r="B281" s="1">
         <v>27990</v>
       </c>
       <c r="C281" s="1" t="s">
         <v>290</v>
       </c>
       <c r="D281" s="1">
         <v>8443999090</v>
       </c>
       <c r="E281" s="1">
         <v>10</v>
       </c>
       <c r="F281" s="1">
-        <v>32.7</v>
+        <v>32.67</v>
       </c>
       <c r="G281" s="1"/>
-      <c r="H281" s="1"/>
+      <c r="H281" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I281" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="282" spans="1:9" outlineLevel="2">
       <c r="A282" s="1"/>
       <c r="B282" s="1">
         <v>34830</v>
       </c>
       <c r="C282" s="1" t="s">
         <v>291</v>
       </c>
       <c r="D282" s="1">
         <v>8443999090</v>
       </c>
       <c r="E282" s="1">
         <v>10</v>
       </c>
       <c r="F282" s="1">
-        <v>42.56</v>
+        <v>42.51</v>
       </c>
       <c r="G282" s="1"/>
       <c r="H282" s="5" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="I282" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="283" spans="1:9" outlineLevel="2">
       <c r="A283" s="1"/>
       <c r="B283" s="1">
         <v>24740</v>
       </c>
       <c r="C283" s="1" t="s">
         <v>292</v>
       </c>
       <c r="D283" s="1">
         <v>8443999090</v>
       </c>
       <c r="E283" s="1">
         <v>10</v>
       </c>
       <c r="F283" s="1">
-        <v>39.42</v>
+        <v>39.38</v>
       </c>
       <c r="G283" s="1"/>
-      <c r="H283" s="1"/>
-[...1 lines deleted...]
-        <v>30</v>
+      <c r="H283" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I283" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="284" spans="1:9" outlineLevel="2">
       <c r="A284" s="1"/>
       <c r="B284" s="1">
         <v>30189</v>
       </c>
       <c r="C284" s="1" t="s">
         <v>293</v>
       </c>
       <c r="D284" s="1">
         <v>8443999090</v>
       </c>
       <c r="E284" s="1">
         <v>20</v>
       </c>
       <c r="F284" s="1">
-        <v>40.32</v>
+        <v>40.28</v>
       </c>
       <c r="G284" s="5" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="H284" s="1"/>
+        <v>76</v>
+      </c>
+      <c r="H284" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I284" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="285" spans="1:9" outlineLevel="2">
       <c r="A285" s="1"/>
       <c r="B285" s="1">
         <v>17813</v>
       </c>
       <c r="C285" s="1" t="s">
         <v>294</v>
       </c>
       <c r="D285" s="1">
         <v>8443999090</v>
       </c>
       <c r="E285" s="1">
         <v>10</v>
       </c>
       <c r="F285" s="1">
-        <v>37.63</v>
+        <v>37.59</v>
       </c>
       <c r="G285" s="5" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="H285" s="1"/>
+        <v>76</v>
+      </c>
+      <c r="H285" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I285" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="286" spans="1:9" outlineLevel="2">
       <c r="A286" s="1"/>
       <c r="B286" s="1">
         <v>26700</v>
       </c>
       <c r="C286" s="1" t="s">
         <v>295</v>
       </c>
       <c r="D286" s="1">
         <v>8443999090</v>
       </c>
       <c r="E286" s="1">
         <v>10</v>
       </c>
       <c r="F286" s="1">
-        <v>39.87</v>
+        <v>37.59</v>
       </c>
       <c r="G286" s="5" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="H286" s="1"/>
+        <v>76</v>
+      </c>
+      <c r="H286" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I286" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="287" spans="1:9" outlineLevel="2">
       <c r="A287" s="1"/>
       <c r="B287" s="1">
         <v>21951</v>
       </c>
       <c r="C287" s="1" t="s">
         <v>296</v>
       </c>
       <c r="D287" s="1">
         <v>8443999090</v>
       </c>
       <c r="E287" s="1">
         <v>10</v>
       </c>
       <c r="F287" s="1">
-        <v>51.52</v>
+        <v>51.46</v>
       </c>
       <c r="G287" s="1"/>
-      <c r="H287" s="1"/>
+      <c r="H287" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I287" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="288" spans="1:9" outlineLevel="2">
       <c r="A288" s="1"/>
       <c r="B288" s="1">
         <v>32736</v>
       </c>
       <c r="C288" s="1" t="s">
         <v>297</v>
       </c>
       <c r="D288" s="1">
         <v>8443999090</v>
       </c>
       <c r="E288" s="1">
         <v>10</v>
       </c>
       <c r="F288" s="1">
-        <v>51.52</v>
+        <v>51.46</v>
       </c>
       <c r="G288" s="1"/>
-      <c r="H288" s="1"/>
+      <c r="H288" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I288" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="289" spans="1:9" outlineLevel="2">
       <c r="A289" s="1"/>
       <c r="B289" s="1">
         <v>26334</v>
       </c>
       <c r="C289" s="1" t="s">
         <v>298</v>
       </c>
       <c r="D289" s="1">
         <v>8443999090</v>
       </c>
       <c r="E289" s="1">
         <v>1</v>
       </c>
       <c r="F289" s="1">
-        <v>119.62</v>
+        <v>119.48</v>
       </c>
       <c r="G289" s="1"/>
-      <c r="H289" s="1"/>
+      <c r="H289" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I289" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="290" spans="1:9" outlineLevel="2">
       <c r="A290" s="1"/>
       <c r="B290" s="1">
         <v>17123</v>
       </c>
       <c r="C290" s="1" t="s">
         <v>299</v>
       </c>
       <c r="D290" s="1">
         <v>8443999090</v>
       </c>
       <c r="E290" s="1">
         <v>100</v>
       </c>
       <c r="F290" s="1">
-        <v>146.5</v>
+        <v>146.33</v>
       </c>
       <c r="G290" s="1"/>
-      <c r="H290" s="1"/>
+      <c r="H290" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I290" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="291" spans="1:9" outlineLevel="2">
       <c r="A291" s="1"/>
       <c r="B291" s="1">
         <v>11898</v>
       </c>
       <c r="C291" s="1" t="s">
         <v>300</v>
       </c>
       <c r="D291" s="1">
         <v>8443999090</v>
       </c>
       <c r="E291" s="1">
         <v>10</v>
       </c>
       <c r="F291" s="1">
-        <v>83.33</v>
+        <v>83.23999999999999</v>
       </c>
       <c r="G291" s="1"/>
-      <c r="H291" s="1"/>
+      <c r="H291" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I291" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="292" spans="1:9" outlineLevel="2">
       <c r="A292" s="1"/>
       <c r="B292" s="1">
         <v>19395</v>
       </c>
       <c r="C292" s="1" t="s">
         <v>301</v>
       </c>
       <c r="D292" s="1">
         <v>8443999090</v>
       </c>
       <c r="E292" s="1">
         <v>100</v>
       </c>
       <c r="F292" s="1">
-        <v>54.66</v>
+        <v>33.56</v>
       </c>
       <c r="G292" s="1"/>
-      <c r="H292" s="1"/>
+      <c r="H292" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I292" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="293" spans="1:9" outlineLevel="2">
       <c r="A293" s="1"/>
       <c r="B293" s="1">
         <v>31508</v>
       </c>
       <c r="C293" s="1" t="s">
         <v>302</v>
       </c>
       <c r="D293" s="1">
         <v>8443999090</v>
       </c>
       <c r="E293" s="1">
         <v>10</v>
       </c>
       <c r="F293" s="1">
-        <v>40.32</v>
+        <v>40.28</v>
       </c>
       <c r="G293" s="1"/>
-      <c r="H293" s="1"/>
+      <c r="H293" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I293" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="294" spans="1:9" outlineLevel="2">
       <c r="A294" s="1"/>
       <c r="B294" s="1">
         <v>24741</v>
       </c>
       <c r="C294" s="1" t="s">
         <v>303</v>
       </c>
       <c r="D294" s="1">
         <v>8443999090</v>
       </c>
       <c r="E294" s="1">
         <v>10</v>
       </c>
       <c r="F294" s="1">
-        <v>43.9</v>
+        <v>43.86</v>
       </c>
       <c r="G294" s="1"/>
-      <c r="H294" s="1"/>
+      <c r="H294" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I294" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="295" spans="1:9" outlineLevel="2">
       <c r="A295" s="1"/>
       <c r="B295" s="1">
         <v>29967</v>
       </c>
       <c r="C295" s="1" t="s">
         <v>304</v>
       </c>
       <c r="D295" s="1">
         <v>8443999090</v>
       </c>
       <c r="E295" s="1">
         <v>10</v>
       </c>
       <c r="F295" s="1">
-        <v>49.73</v>
+        <v>49.67</v>
       </c>
       <c r="G295" s="1"/>
-      <c r="H295" s="1"/>
+      <c r="H295" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I295" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="296" spans="1:9" outlineLevel="2">
       <c r="A296" s="1"/>
       <c r="B296" s="1">
         <v>17814</v>
       </c>
       <c r="C296" s="1" t="s">
         <v>305</v>
       </c>
       <c r="D296" s="1">
         <v>8443999090</v>
       </c>
       <c r="E296" s="1">
         <v>10</v>
       </c>
       <c r="F296" s="1">
-        <v>51.52</v>
+        <v>38.49</v>
       </c>
       <c r="G296" s="5" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-        <v>15</v>
+        <v>76</v>
+      </c>
+      <c r="H296" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I296" s="1" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="297" spans="1:9" outlineLevel="2">
       <c r="A297" s="1"/>
       <c r="B297" s="1">
         <v>16904</v>
       </c>
       <c r="C297" s="1" t="s">
         <v>306</v>
       </c>
       <c r="D297" s="1">
         <v>8443999090</v>
       </c>
       <c r="E297" s="1">
         <v>1</v>
       </c>
       <c r="F297" s="1">
-        <v>146.05</v>
+        <v>145.89</v>
       </c>
       <c r="G297" s="1"/>
-      <c r="H297" s="1"/>
+      <c r="H297" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I297" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="298" spans="1:9" outlineLevel="2">
       <c r="A298" s="1"/>
       <c r="B298" s="1">
         <v>22156</v>
       </c>
       <c r="C298" s="1" t="s">
         <v>307</v>
       </c>
       <c r="D298" s="1">
         <v>8443999090</v>
       </c>
       <c r="E298" s="1">
         <v>10</v>
       </c>
       <c r="F298" s="1">
-        <v>110.21</v>
+        <v>110.09</v>
       </c>
       <c r="G298" s="1"/>
-      <c r="H298" s="1"/>
+      <c r="H298" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I298" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="299" spans="1:9" outlineLevel="2">
       <c r="A299" s="1"/>
       <c r="B299" s="1">
         <v>32651</v>
       </c>
       <c r="C299" s="1" t="s">
         <v>308</v>
       </c>
       <c r="D299" s="1">
         <v>8443999090</v>
       </c>
       <c r="E299" s="1">
         <v>1</v>
       </c>
       <c r="F299" s="1">
-        <v>45.7</v>
+        <v>45.65</v>
       </c>
       <c r="G299" s="1"/>
-      <c r="H299" s="1"/>
+      <c r="H299" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I299" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="300" spans="1:9" outlineLevel="2">
       <c r="A300" s="1"/>
       <c r="B300" s="1">
         <v>29562</v>
       </c>
       <c r="C300" s="1" t="s">
         <v>309</v>
       </c>
       <c r="D300" s="1">
         <v>8443999090</v>
       </c>
       <c r="E300" s="1">
         <v>10</v>
       </c>
       <c r="F300" s="1">
-        <v>42.11</v>
+        <v>42.07</v>
       </c>
       <c r="G300" s="1"/>
-      <c r="H300" s="1"/>
+      <c r="H300" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I300" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="301" spans="1:9" outlineLevel="2">
       <c r="A301" s="1"/>
       <c r="B301" s="1">
         <v>24801</v>
       </c>
       <c r="C301" s="1" t="s">
         <v>310</v>
       </c>
       <c r="D301" s="1">
         <v>8443999090</v>
       </c>
       <c r="E301" s="1">
         <v>10</v>
       </c>
       <c r="F301" s="1">
-        <v>46.59</v>
+        <v>46.54</v>
       </c>
       <c r="G301" s="1"/>
-      <c r="H301" s="1"/>
+      <c r="H301" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I301" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="302" spans="1:9" outlineLevel="2">
       <c r="A302" s="1"/>
       <c r="B302" s="1">
         <v>27600</v>
       </c>
       <c r="C302" s="1" t="s">
         <v>311</v>
       </c>
       <c r="D302" s="1">
         <v>8443999090</v>
       </c>
       <c r="E302" s="1">
         <v>10</v>
       </c>
       <c r="F302" s="1">
-        <v>49.73</v>
+        <v>49.67</v>
       </c>
       <c r="G302" s="1"/>
-      <c r="H302" s="1"/>
+      <c r="H302" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I302" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="303" spans="1:9" outlineLevel="2">
       <c r="A303" s="1"/>
       <c r="B303" s="1">
         <v>17817</v>
       </c>
       <c r="C303" s="1" t="s">
         <v>312</v>
       </c>
       <c r="D303" s="1">
         <v>8443999090</v>
       </c>
       <c r="E303" s="1">
         <v>10</v>
       </c>
       <c r="F303" s="1">
-        <v>49.73</v>
+        <v>49.67</v>
       </c>
       <c r="G303" s="1"/>
-      <c r="H303" s="1"/>
+      <c r="H303" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I303" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="304" spans="1:9" outlineLevel="2">
       <c r="A304" s="1"/>
       <c r="B304" s="1">
         <v>11748</v>
       </c>
       <c r="C304" s="1" t="s">
         <v>313</v>
       </c>
       <c r="D304" s="1">
         <v>8443999090</v>
       </c>
       <c r="E304" s="1">
         <v>10</v>
       </c>
       <c r="F304" s="1">
-        <v>89.15000000000001</v>
+        <v>89.05</v>
       </c>
       <c r="G304" s="1"/>
-      <c r="H304" s="1"/>
+      <c r="H304" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I304" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="305" spans="1:9" outlineLevel="2">
       <c r="A305" s="1"/>
       <c r="B305" s="1">
         <v>31375</v>
       </c>
       <c r="C305" s="1" t="s">
         <v>314</v>
       </c>
       <c r="D305" s="1">
         <v>8443999090</v>
       </c>
       <c r="E305" s="1">
         <v>10</v>
       </c>
       <c r="F305" s="1">
-        <v>42.56</v>
+        <v>42.51</v>
       </c>
       <c r="G305" s="1"/>
-      <c r="H305" s="1"/>
+      <c r="H305" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I305" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="306" spans="1:9" outlineLevel="2">
       <c r="A306" s="1"/>
       <c r="B306" s="1">
         <v>31551</v>
       </c>
       <c r="C306" s="1" t="s">
         <v>315</v>
       </c>
       <c r="D306" s="1">
         <v>8443999090</v>
       </c>
       <c r="E306" s="1">
         <v>10</v>
       </c>
       <c r="F306" s="1">
-        <v>43.46</v>
+        <v>43.41</v>
       </c>
       <c r="G306" s="1"/>
-      <c r="H306" s="1"/>
+      <c r="H306" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I306" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="307" spans="1:9" outlineLevel="2">
       <c r="A307" s="1"/>
       <c r="B307" s="1">
         <v>12024</v>
       </c>
       <c r="C307" s="1" t="s">
         <v>316</v>
       </c>
       <c r="D307" s="1">
         <v>8443999090</v>
       </c>
       <c r="E307" s="1">
         <v>10</v>
       </c>
       <c r="F307" s="1">
-        <v>43.9</v>
+        <v>43.86</v>
       </c>
       <c r="G307" s="1"/>
-      <c r="H307" s="1"/>
+      <c r="H307" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I307" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="308" spans="1:9" outlineLevel="2">
       <c r="A308" s="1"/>
       <c r="B308" s="1">
         <v>22543</v>
       </c>
       <c r="C308" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D308" s="1">
         <v>8443999090</v>
       </c>
       <c r="E308" s="1">
         <v>10</v>
       </c>
       <c r="F308" s="1">
-        <v>37.63</v>
+        <v>37.59</v>
       </c>
       <c r="G308" s="1"/>
-      <c r="H308" s="1"/>
+      <c r="H308" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I308" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="309" spans="1:9" outlineLevel="2">
       <c r="A309" s="1"/>
       <c r="B309" s="1">
         <v>17818</v>
       </c>
       <c r="C309" s="1" t="s">
         <v>318</v>
       </c>
       <c r="D309" s="1">
         <v>8443999090</v>
       </c>
       <c r="E309" s="1">
         <v>10</v>
       </c>
       <c r="F309" s="1">
-        <v>52.42</v>
+        <v>42.51</v>
       </c>
       <c r="G309" s="1"/>
-      <c r="H309" s="1"/>
+      <c r="H309" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I309" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="310" spans="1:9" outlineLevel="2">
       <c r="A310" s="1"/>
       <c r="B310" s="1">
         <v>31229</v>
       </c>
       <c r="C310" s="1" t="s">
         <v>319</v>
       </c>
       <c r="D310" s="1">
         <v>8443999090</v>
       </c>
       <c r="E310" s="1">
         <v>10</v>
       </c>
       <c r="F310" s="1">
-        <v>80.64</v>
+        <v>80.55</v>
       </c>
       <c r="G310" s="1"/>
-      <c r="H310" s="1"/>
+      <c r="H310" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I310" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="311" spans="1:9" outlineLevel="2">
       <c r="A311" s="1"/>
       <c r="B311" s="1">
         <v>17819</v>
       </c>
       <c r="C311" s="1" t="s">
         <v>320</v>
       </c>
       <c r="D311" s="1">
         <v>8443999090</v>
       </c>
       <c r="E311" s="1">
         <v>10</v>
       </c>
       <c r="F311" s="1">
-        <v>49.73</v>
+        <v>38.49</v>
       </c>
       <c r="G311" s="5" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-        <v>18</v>
+        <v>76</v>
+      </c>
+      <c r="H311" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I311" s="1" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="312" spans="1:9" outlineLevel="2">
       <c r="A312" s="1"/>
       <c r="B312" s="1">
         <v>15188</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>321</v>
       </c>
       <c r="D312" s="1">
         <v>8443999090</v>
       </c>
       <c r="E312" s="1">
         <v>50</v>
       </c>
       <c r="F312" s="1">
-        <v>158.59</v>
+        <v>158.42</v>
       </c>
       <c r="G312" s="1"/>
-      <c r="H312" s="1"/>
+      <c r="H312" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I312" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="313" spans="1:9" outlineLevel="2">
       <c r="A313" s="1"/>
       <c r="B313" s="1">
         <v>34837</v>
       </c>
       <c r="C313" s="1" t="s">
         <v>322</v>
       </c>
       <c r="D313" s="1">
         <v>8443999090</v>
       </c>
       <c r="E313" s="1">
         <v>10</v>
       </c>
       <c r="F313" s="1">
-        <v>47.94</v>
+        <v>47.88</v>
       </c>
       <c r="G313" s="1"/>
       <c r="H313" s="5" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="I313" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="314" spans="1:9" outlineLevel="2">
       <c r="A314" s="1"/>
       <c r="B314" s="1">
         <v>27991</v>
       </c>
       <c r="C314" s="1" t="s">
         <v>323</v>
       </c>
       <c r="D314" s="1">
         <v>8443999090</v>
       </c>
       <c r="E314" s="1">
         <v>10</v>
       </c>
       <c r="F314" s="1">
-        <v>32.7</v>
+        <v>32.67</v>
       </c>
       <c r="G314" s="1"/>
-      <c r="H314" s="1"/>
+      <c r="H314" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I314" s="1" t="s">
-        <v>324</v>
+        <v>31</v>
       </c>
     </row>
     <row r="315" spans="1:9" outlineLevel="2">
       <c r="A315" s="1"/>
       <c r="B315" s="1">
         <v>26443</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="D315" s="1">
         <v>8443999090</v>
       </c>
       <c r="E315" s="1">
         <v>20</v>
       </c>
       <c r="F315" s="1">
-        <v>41.22</v>
+        <v>41.17</v>
       </c>
       <c r="G315" s="5" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="H315" s="1"/>
+        <v>76</v>
+      </c>
+      <c r="H315" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I315" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="316" spans="1:9" outlineLevel="2">
       <c r="A316" s="1"/>
       <c r="B316" s="1">
         <v>17855</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="D316" s="1">
         <v>8443999090</v>
       </c>
       <c r="E316" s="1">
         <v>1</v>
       </c>
       <c r="F316" s="1">
-        <v>185.92</v>
+        <v>185.71</v>
       </c>
       <c r="G316" s="1"/>
-      <c r="H316" s="1"/>
+      <c r="H316" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I316" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="317" spans="1:9" outlineLevel="2">
       <c r="A317" s="1"/>
       <c r="B317" s="1">
         <v>17821</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="D317" s="1">
         <v>8443999090</v>
       </c>
       <c r="E317" s="1">
         <v>10</v>
       </c>
       <c r="F317" s="1">
-        <v>107.52</v>
+        <v>107.4</v>
       </c>
       <c r="G317" s="1"/>
-      <c r="H317" s="1"/>
+      <c r="H317" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I317" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="318" spans="1:9" outlineLevel="2">
       <c r="A318" s="1"/>
       <c r="B318" s="1">
         <v>17822</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="D318" s="1">
         <v>8443999090</v>
       </c>
       <c r="E318" s="1">
         <v>10</v>
       </c>
       <c r="F318" s="1">
-        <v>69.89</v>
+        <v>69.81</v>
       </c>
       <c r="G318" s="1"/>
-      <c r="H318" s="1"/>
+      <c r="H318" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I318" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="319" spans="1:9" outlineLevel="2">
       <c r="A319" s="1"/>
       <c r="B319" s="1">
         <v>5425</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="D319" s="1">
         <v>8443999090</v>
       </c>
       <c r="E319" s="1">
         <v>1</v>
       </c>
       <c r="F319" s="1">
-        <v>44.8</v>
+        <v>44.75</v>
       </c>
       <c r="G319" s="1"/>
-      <c r="H319" s="1"/>
+      <c r="H319" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I319" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="320" spans="1:9" outlineLevel="2">
       <c r="A320" s="1"/>
       <c r="B320" s="1">
         <v>20780</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="D320" s="1">
         <v>8443999090</v>
       </c>
       <c r="E320" s="1">
         <v>5</v>
       </c>
       <c r="F320" s="1">
-        <v>55.1</v>
+        <v>55.04</v>
       </c>
       <c r="G320" s="1"/>
-      <c r="H320" s="1"/>
+      <c r="H320" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I320" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="321" spans="1:9" outlineLevel="2">
       <c r="A321" s="1"/>
       <c r="B321" s="1">
         <v>8179</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="D321" s="1">
         <v>8443999090</v>
       </c>
       <c r="E321" s="1">
         <v>5</v>
       </c>
       <c r="F321" s="1">
-        <v>105.28</v>
+        <v>105.16</v>
       </c>
       <c r="G321" s="1"/>
-      <c r="H321" s="1"/>
+      <c r="H321" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I321" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="322" spans="1:9" outlineLevel="2">
       <c r="A322" s="1"/>
       <c r="B322" s="1">
         <v>24838</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="D322" s="1">
         <v>8443999090</v>
       </c>
       <c r="E322" s="1">
         <v>1</v>
       </c>
       <c r="F322" s="1">
-        <v>460.1</v>
+        <v>459.58</v>
       </c>
       <c r="G322" s="1"/>
-      <c r="H322" s="1"/>
+      <c r="H322" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I322" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="323" spans="1:9" outlineLevel="2">
       <c r="A323" s="1"/>
       <c r="B323" s="1">
         <v>28608</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="D323" s="1">
         <v>8443999090</v>
       </c>
       <c r="E323" s="1">
         <v>1</v>
       </c>
       <c r="F323" s="1">
-        <v>218.62</v>
+        <v>218.38</v>
       </c>
       <c r="G323" s="1"/>
-      <c r="H323" s="1"/>
+      <c r="H323" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I323" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="324" spans="1:9" outlineLevel="2">
       <c r="A324" s="1"/>
       <c r="B324" s="1">
         <v>20100</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="D324" s="1">
         <v>8443999090</v>
       </c>
       <c r="E324" s="1">
         <v>1</v>
       </c>
       <c r="F324" s="1">
-        <v>193.98</v>
+        <v>193.77</v>
       </c>
       <c r="G324" s="1"/>
-      <c r="H324" s="1"/>
+      <c r="H324" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I324" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="325" spans="1:9" outlineLevel="2">
       <c r="A325" s="1"/>
       <c r="B325" s="1">
         <v>26496</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="D325" s="1">
         <v>8443999090</v>
       </c>
       <c r="E325" s="1">
         <v>1</v>
       </c>
       <c r="F325" s="1">
-        <v>182.34</v>
+        <v>182.13</v>
       </c>
       <c r="G325" s="1"/>
-      <c r="H325" s="1"/>
+      <c r="H325" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I325" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="326" spans="1:9" outlineLevel="2">
       <c r="A326" s="1"/>
       <c r="B326" s="1">
         <v>27148</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="D326" s="1">
         <v>8443999090</v>
       </c>
       <c r="E326" s="1">
         <v>1</v>
       </c>
       <c r="F326" s="1">
-        <v>156.8</v>
+        <v>156.63</v>
       </c>
       <c r="G326" s="1"/>
-      <c r="H326" s="1"/>
+      <c r="H326" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I326" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="327" spans="1:9" outlineLevel="2">
       <c r="A327" s="1"/>
       <c r="B327" s="1">
         <v>27149</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="D327" s="1">
         <v>8443999090</v>
       </c>
       <c r="E327" s="1">
         <v>1</v>
       </c>
       <c r="F327" s="1">
-        <v>156.8</v>
+        <v>156.63</v>
       </c>
       <c r="G327" s="1"/>
-      <c r="H327" s="1"/>
+      <c r="H327" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I327" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="328" spans="1:9" outlineLevel="2">
       <c r="A328" s="1"/>
       <c r="B328" s="1">
         <v>17857</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="D328" s="1">
         <v>8443999090</v>
       </c>
       <c r="E328" s="1">
         <v>1</v>
       </c>
       <c r="F328" s="1">
-        <v>215.04</v>
+        <v>214.8</v>
       </c>
       <c r="G328" s="1"/>
-      <c r="H328" s="1"/>
+      <c r="H328" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I328" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="329" spans="1:9" outlineLevel="2">
       <c r="A329" s="1"/>
       <c r="B329" s="1">
         <v>5571</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="D329" s="1">
         <v>8443999090</v>
       </c>
       <c r="E329" s="1">
         <v>1</v>
       </c>
       <c r="F329" s="1">
-        <v>534.91</v>
+        <v>534.3200000000001</v>
       </c>
       <c r="G329" s="1"/>
-      <c r="H329" s="1"/>
+      <c r="H329" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I329" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="330" spans="1:9" outlineLevel="2">
       <c r="A330" s="1"/>
       <c r="B330" s="1">
         <v>21582</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="D330" s="1">
         <v>8443999090</v>
       </c>
       <c r="E330" s="1">
         <v>1</v>
       </c>
       <c r="F330" s="1">
-        <v>166.66</v>
+        <v>166.47</v>
       </c>
       <c r="G330" s="1"/>
-      <c r="H330" s="1"/>
+      <c r="H330" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I330" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="331" spans="1:9" outlineLevel="2">
       <c r="A331" s="1"/>
       <c r="B331" s="1">
         <v>25509</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="D331" s="1">
         <v>8443999090</v>
       </c>
       <c r="E331" s="1">
         <v>1</v>
       </c>
       <c r="F331" s="1">
-        <v>168.45</v>
+        <v>168.26</v>
       </c>
       <c r="G331" s="1"/>
-      <c r="H331" s="1"/>
+      <c r="H331" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I331" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="332" spans="1:9" outlineLevel="2">
       <c r="A332" s="1"/>
       <c r="B332" s="1">
         <v>18442</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="D332" s="1">
         <v>8443999090</v>
       </c>
       <c r="E332" s="1">
         <v>1</v>
       </c>
       <c r="F332" s="1">
-        <v>162.62</v>
+        <v>162.44</v>
       </c>
       <c r="G332" s="1"/>
-      <c r="H332" s="1"/>
+      <c r="H332" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I332" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="333" spans="1:9" outlineLevel="2">
       <c r="A333" s="1"/>
       <c r="B333" s="1">
         <v>25510</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="D333" s="1">
         <v>8443999090</v>
       </c>
       <c r="E333" s="1">
         <v>1</v>
       </c>
       <c r="F333" s="1">
         <v>0</v>
       </c>
       <c r="G333" s="1"/>
-      <c r="H333" s="1"/>
+      <c r="H333" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I333" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="334" spans="1:9" outlineLevel="2">
       <c r="A334" s="1"/>
       <c r="B334" s="1">
         <v>25511</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="D334" s="1">
         <v>8443999090</v>
       </c>
       <c r="E334" s="1">
         <v>1</v>
       </c>
       <c r="F334" s="1">
-        <v>175.62</v>
+        <v>175.42</v>
       </c>
       <c r="G334" s="1"/>
-      <c r="H334" s="1"/>
+      <c r="H334" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I334" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="335" spans="1:9" outlineLevel="2">
       <c r="A335" s="1"/>
       <c r="B335" s="1">
         <v>17858</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="D335" s="1">
         <v>8443999090</v>
       </c>
       <c r="E335" s="1">
         <v>1</v>
       </c>
       <c r="F335" s="1">
-        <v>380.8</v>
+        <v>380.38</v>
       </c>
       <c r="G335" s="1"/>
-      <c r="H335" s="1"/>
+      <c r="H335" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I335" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="336" spans="1:9" outlineLevel="2">
       <c r="A336" s="1"/>
       <c r="B336" s="1">
         <v>28414</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="D336" s="1">
         <v>8443999090</v>
       </c>
       <c r="E336" s="1">
         <v>1</v>
       </c>
       <c r="F336" s="1">
-        <v>302.4</v>
+        <v>302.06</v>
       </c>
       <c r="G336" s="1"/>
-      <c r="H336" s="1"/>
+      <c r="H336" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I336" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="337" spans="1:9" outlineLevel="2">
       <c r="A337" s="1"/>
       <c r="B337" s="1">
         <v>8246</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="D337" s="1">
         <v>8443999090</v>
       </c>
       <c r="E337" s="1">
         <v>1</v>
       </c>
       <c r="F337" s="1">
-        <v>305.54</v>
+        <v>305.2</v>
       </c>
       <c r="G337" s="1"/>
-      <c r="H337" s="1"/>
+      <c r="H337" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I337" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="338" spans="1:9" outlineLevel="2">
       <c r="A338" s="1"/>
       <c r="B338" s="1">
         <v>8807</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="D338" s="1">
         <v>8443999090</v>
       </c>
       <c r="E338" s="1">
         <v>1</v>
       </c>
       <c r="F338" s="1">
-        <v>22.4</v>
+        <v>22.38</v>
       </c>
       <c r="G338" s="1"/>
-      <c r="H338" s="1"/>
+      <c r="H338" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I338" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="339" spans="1:9" outlineLevel="2">
       <c r="A339" s="1"/>
       <c r="B339" s="1">
         <v>21262</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="D339" s="1">
         <v>8443999090</v>
       </c>
       <c r="E339" s="1">
         <v>1</v>
       </c>
       <c r="F339" s="1">
-        <v>96.31999999999999</v>
+        <v>96.20999999999999</v>
       </c>
       <c r="G339" s="1"/>
-      <c r="H339" s="1"/>
+      <c r="H339" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I339" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="340" spans="1:9" outlineLevel="2">
       <c r="A340" s="1"/>
       <c r="B340" s="1">
         <v>19014</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="D340" s="1">
         <v>8443999090</v>
       </c>
       <c r="E340" s="1">
         <v>1</v>
       </c>
       <c r="F340" s="1">
-        <v>272.38</v>
+        <v>272.08</v>
       </c>
       <c r="G340" s="1"/>
-      <c r="H340" s="1"/>
+      <c r="H340" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I340" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="341" spans="1:9" outlineLevel="2">
       <c r="A341" s="1"/>
       <c r="B341" s="1">
         <v>4585</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="D341" s="1">
         <v>8443999090</v>
       </c>
       <c r="E341" s="1">
         <v>1</v>
       </c>
       <c r="F341" s="1">
-        <v>313.6</v>
+        <v>313.25</v>
       </c>
       <c r="G341" s="1"/>
-      <c r="H341" s="1"/>
+      <c r="H341" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I341" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="342" spans="1:9" outlineLevel="2">
       <c r="A342" s="1"/>
       <c r="B342" s="1">
         <v>5476</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="D342" s="1">
         <v>8443999090</v>
       </c>
       <c r="E342" s="1">
         <v>1</v>
       </c>
       <c r="F342" s="1">
-        <v>180.1</v>
+        <v>179.9</v>
       </c>
       <c r="G342" s="1"/>
-      <c r="H342" s="1"/>
+      <c r="H342" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I342" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="343" spans="1:9" outlineLevel="2">
       <c r="A343" s="1"/>
       <c r="B343" s="1">
         <v>26556</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="D343" s="1">
         <v>8443999090</v>
       </c>
       <c r="E343" s="1">
         <v>1</v>
       </c>
       <c r="F343" s="1">
-        <v>151.87</v>
+        <v>151.7</v>
       </c>
       <c r="G343" s="1"/>
-      <c r="H343" s="1"/>
+      <c r="H343" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I343" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="344" spans="1:9" outlineLevel="2">
       <c r="A344" s="1"/>
       <c r="B344" s="1">
         <v>17823</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="D344" s="1">
         <v>8443999090</v>
       </c>
       <c r="E344" s="1">
         <v>1</v>
       </c>
       <c r="F344" s="1">
-        <v>157.25</v>
+        <v>157.07</v>
       </c>
       <c r="G344" s="1"/>
-      <c r="H344" s="1"/>
+      <c r="H344" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I344" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="345" spans="1:9" outlineLevel="2">
       <c r="A345" s="1"/>
       <c r="B345" s="1">
         <v>19703</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="D345" s="1">
         <v>8443999090</v>
       </c>
       <c r="E345" s="1">
         <v>1</v>
       </c>
       <c r="F345" s="1">
-        <v>231.62</v>
+        <v>231.36</v>
       </c>
       <c r="G345" s="1"/>
-      <c r="H345" s="1"/>
+      <c r="H345" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I345" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="346" spans="1:9" outlineLevel="2">
       <c r="A346" s="1"/>
       <c r="B346" s="1">
         <v>17363</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="D346" s="1">
         <v>8443999090</v>
       </c>
       <c r="E346" s="1">
         <v>1</v>
       </c>
       <c r="F346" s="1">
-        <v>235.65</v>
+        <v>235.39</v>
       </c>
       <c r="G346" s="1"/>
-      <c r="H346" s="1"/>
+      <c r="H346" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I346" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="347" spans="1:9" outlineLevel="2">
       <c r="A347" s="1"/>
       <c r="B347" s="1">
         <v>31833</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="D347" s="1">
         <v>8443999090</v>
       </c>
       <c r="E347" s="1">
         <v>1</v>
       </c>
       <c r="F347" s="1">
-        <v>505.34</v>
+        <v>504.78</v>
       </c>
       <c r="G347" s="1"/>
-      <c r="H347" s="1"/>
+      <c r="H347" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I347" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="348" spans="1:9" outlineLevel="2">
       <c r="A348" s="1"/>
       <c r="B348" s="1">
         <v>25804</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="D348" s="1">
         <v>8443999090</v>
       </c>
       <c r="E348" s="1">
         <v>1</v>
       </c>
       <c r="F348" s="1">
-        <v>188.16</v>
+        <v>187.95</v>
       </c>
       <c r="G348" s="1"/>
-      <c r="H348" s="1"/>
+      <c r="H348" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I348" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="349" spans="1:9" outlineLevel="2">
       <c r="A349" s="1"/>
       <c r="B349" s="1">
         <v>34087</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="D349" s="1">
         <v>8443999090</v>
       </c>
       <c r="E349" s="1">
         <v>1</v>
       </c>
       <c r="F349" s="1">
-        <v>487.87</v>
+        <v>487.33</v>
       </c>
       <c r="G349" s="1"/>
-      <c r="H349" s="1"/>
+      <c r="H349" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I349" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="350" spans="1:9" outlineLevel="2">
       <c r="A350" s="1"/>
       <c r="B350" s="1">
         <v>21346</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="D350" s="1">
         <v>8443999090</v>
       </c>
       <c r="E350" s="1">
         <v>1</v>
       </c>
       <c r="F350" s="1">
-        <v>235.2</v>
+        <v>234.94</v>
       </c>
       <c r="G350" s="1"/>
-      <c r="H350" s="1"/>
+      <c r="H350" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I350" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="351" spans="1:9" outlineLevel="2">
       <c r="A351" s="1"/>
       <c r="B351" s="1">
         <v>32539</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="D351" s="1">
         <v>8443999090</v>
       </c>
       <c r="E351" s="1">
         <v>1</v>
       </c>
       <c r="F351" s="1">
-        <v>487.87</v>
+        <v>487.33</v>
       </c>
       <c r="G351" s="1"/>
-      <c r="H351" s="1"/>
+      <c r="H351" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I351" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="352" spans="1:9" outlineLevel="2">
       <c r="A352" s="1"/>
       <c r="B352" s="1">
         <v>17824</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="D352" s="1">
         <v>8443999090</v>
       </c>
       <c r="E352" s="1">
         <v>10</v>
       </c>
       <c r="F352" s="1">
-        <v>81.98</v>
+        <v>81.89</v>
       </c>
       <c r="G352" s="1"/>
-      <c r="H352" s="1"/>
+      <c r="H352" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I352" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="353" spans="1:9" outlineLevel="2">
       <c r="A353" s="1"/>
       <c r="B353" s="1">
         <v>24708</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="D353" s="1">
         <v>8443999090</v>
       </c>
       <c r="E353" s="1">
         <v>1</v>
       </c>
       <c r="F353" s="1">
-        <v>204.29</v>
+        <v>204.06</v>
       </c>
       <c r="G353" s="1"/>
-      <c r="H353" s="1"/>
+      <c r="H353" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I353" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="354" spans="1:9" outlineLevel="2">
       <c r="A354" s="1"/>
       <c r="B354" s="1">
         <v>30028</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="D354" s="1">
         <v>8443999090</v>
       </c>
       <c r="E354" s="1">
         <v>1</v>
       </c>
       <c r="F354" s="1">
-        <v>314.05</v>
+        <v>313.7</v>
       </c>
       <c r="G354" s="1"/>
-      <c r="H354" s="1"/>
+      <c r="H354" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I354" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="355" spans="1:9" outlineLevel="2">
       <c r="A355" s="1"/>
       <c r="B355" s="1">
         <v>31052</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="D355" s="1">
         <v>8443999090</v>
       </c>
       <c r="E355" s="1">
         <v>10</v>
       </c>
       <c r="F355" s="1">
-        <v>206.98</v>
+        <v>206.75</v>
       </c>
       <c r="G355" s="1"/>
-      <c r="H355" s="1"/>
+      <c r="H355" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I355" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="356" spans="1:9" outlineLevel="2">
       <c r="A356" s="1"/>
       <c r="B356" s="1">
         <v>30402</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="D356" s="1">
         <v>8443999090</v>
       </c>
       <c r="E356" s="1">
         <v>1</v>
       </c>
       <c r="F356" s="1">
-        <v>160.83</v>
+        <v>160.65</v>
       </c>
       <c r="G356" s="1"/>
-      <c r="H356" s="1"/>
+      <c r="H356" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I356" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="357" spans="1:9" outlineLevel="2">
       <c r="A357" s="1"/>
       <c r="B357" s="1">
         <v>28415</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="D357" s="1">
         <v>8443999090</v>
       </c>
       <c r="E357" s="1">
         <v>1</v>
       </c>
       <c r="F357" s="1">
-        <v>174.72</v>
+        <v>174.53</v>
       </c>
       <c r="G357" s="1"/>
-      <c r="H357" s="1"/>
+      <c r="H357" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I357" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="358" spans="1:9" outlineLevel="2">
       <c r="A358" s="1"/>
       <c r="B358" s="1">
         <v>23657</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="D358" s="1">
         <v>8443999090</v>
       </c>
       <c r="E358" s="1">
         <v>1</v>
       </c>
       <c r="F358" s="1">
-        <v>519.23</v>
+        <v>518.65</v>
       </c>
       <c r="G358" s="1"/>
-      <c r="H358" s="1"/>
+      <c r="H358" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I358" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="359" spans="1:9" outlineLevel="2">
       <c r="A359" s="1"/>
       <c r="B359" s="1">
         <v>26641</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="D359" s="1">
         <v>8443999090</v>
       </c>
       <c r="E359" s="1">
         <v>1</v>
       </c>
       <c r="F359" s="1">
-        <v>343.17</v>
+        <v>342.79</v>
       </c>
       <c r="G359" s="1"/>
-      <c r="H359" s="1"/>
+      <c r="H359" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I359" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="360" spans="1:9" outlineLevel="2">
       <c r="A360" s="1"/>
       <c r="B360" s="1">
         <v>21256</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="D360" s="1">
         <v>8443999090</v>
       </c>
       <c r="E360" s="1">
         <v>1</v>
       </c>
       <c r="F360" s="1">
-        <v>181.44</v>
+        <v>181.24</v>
       </c>
       <c r="G360" s="1"/>
-      <c r="H360" s="1"/>
+      <c r="H360" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I360" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="361" spans="1:9" outlineLevel="2">
       <c r="A361" s="1"/>
       <c r="B361" s="1">
         <v>32916</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="D361" s="1">
         <v>8443999090</v>
       </c>
       <c r="E361" s="1">
         <v>1</v>
       </c>
       <c r="F361" s="1">
-        <v>217.73</v>
+        <v>217.49</v>
       </c>
       <c r="G361" s="1"/>
-      <c r="H361" s="1"/>
+      <c r="H361" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I361" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="362" spans="1:9" outlineLevel="2">
       <c r="A362" s="1"/>
       <c r="B362" s="1">
         <v>20919</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="D362" s="1">
         <v>8443999090</v>
       </c>
       <c r="E362" s="1">
         <v>1</v>
       </c>
       <c r="F362" s="1">
-        <v>221.76</v>
+        <v>221.51</v>
       </c>
       <c r="G362" s="1"/>
-      <c r="H362" s="1"/>
+      <c r="H362" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I362" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="363" spans="1:9" outlineLevel="2">
       <c r="A363" s="1"/>
       <c r="B363" s="1">
         <v>19925</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="D363" s="1">
         <v>8443999090</v>
       </c>
       <c r="E363" s="1">
         <v>1</v>
       </c>
       <c r="F363" s="1">
-        <v>254.02</v>
+        <v>253.73</v>
       </c>
       <c r="G363" s="1"/>
-      <c r="H363" s="1"/>
+      <c r="H363" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I363" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="364" spans="1:9" outlineLevel="2">
       <c r="A364" s="1"/>
       <c r="B364" s="1">
         <v>25548</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="D364" s="1">
         <v>8443999090</v>
       </c>
       <c r="E364" s="1">
         <v>1</v>
       </c>
       <c r="F364" s="1">
-        <v>528.64</v>
+        <v>528.05</v>
       </c>
       <c r="G364" s="1"/>
-      <c r="H364" s="1"/>
+      <c r="H364" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I364" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="365" spans="1:9" outlineLevel="2">
       <c r="A365" s="1"/>
       <c r="B365" s="1">
         <v>30330</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="D365" s="1">
         <v>8443999090</v>
       </c>
       <c r="E365" s="1">
         <v>1</v>
       </c>
       <c r="F365" s="1">
-        <v>364.22</v>
+        <v>363.82</v>
       </c>
       <c r="G365" s="1"/>
-      <c r="H365" s="1"/>
+      <c r="H365" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I365" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="366" spans="1:9" outlineLevel="2">
       <c r="A366" s="1"/>
       <c r="B366" s="1">
         <v>27529</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="D366" s="1">
         <v>8443999090</v>
       </c>
       <c r="E366" s="1">
         <v>1</v>
       </c>
       <c r="F366" s="1">
-        <v>523.71</v>
+        <v>523.13</v>
       </c>
       <c r="G366" s="1"/>
-      <c r="H366" s="1"/>
+      <c r="H366" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I366" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="367" spans="1:9" outlineLevel="2">
       <c r="A367" s="1"/>
       <c r="B367" s="1">
         <v>24600</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="D367" s="1">
         <v>8443999090</v>
       </c>
       <c r="E367" s="1">
         <v>1</v>
       </c>
       <c r="F367" s="1">
-        <v>238.34</v>
+        <v>238.07</v>
       </c>
       <c r="G367" s="1"/>
-      <c r="H367" s="1"/>
+      <c r="H367" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I367" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="368" spans="1:9" outlineLevel="2">
       <c r="A368" s="1"/>
       <c r="B368" s="1">
         <v>30799</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="D368" s="1">
         <v>8443999090</v>
       </c>
       <c r="E368" s="1">
         <v>1</v>
       </c>
       <c r="F368" s="1">
-        <v>357.06</v>
+        <v>356.66</v>
       </c>
       <c r="G368" s="1"/>
-      <c r="H368" s="1"/>
+      <c r="H368" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I368" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="369" spans="1:9" outlineLevel="2">
       <c r="A369" s="1"/>
       <c r="B369" s="1">
         <v>23980</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="D369" s="1">
         <v>8443999090</v>
       </c>
       <c r="E369" s="1">
         <v>1</v>
       </c>
       <c r="F369" s="1">
-        <v>407.23</v>
+        <v>406.78</v>
       </c>
       <c r="G369" s="1"/>
-      <c r="H369" s="1"/>
+      <c r="H369" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I369" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="370" spans="1:9" outlineLevel="2">
       <c r="A370" s="1"/>
       <c r="B370" s="1">
         <v>24005</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="D370" s="1">
         <v>8443999090</v>
       </c>
       <c r="E370" s="1">
         <v>1</v>
       </c>
       <c r="F370" s="1">
-        <v>197.57</v>
+        <v>197.35</v>
       </c>
       <c r="G370" s="1"/>
-      <c r="H370" s="1"/>
+      <c r="H370" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I370" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="371" spans="1:9" outlineLevel="2">
       <c r="A371" s="1"/>
       <c r="B371" s="1">
         <v>24006</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="D371" s="1">
         <v>8443999090</v>
       </c>
       <c r="E371" s="1">
         <v>1</v>
       </c>
       <c r="F371" s="1">
-        <v>349.44</v>
+        <v>349.05</v>
       </c>
       <c r="G371" s="1"/>
-      <c r="H371" s="1"/>
+      <c r="H371" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I371" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="372" spans="1:9" outlineLevel="2">
       <c r="A372" s="1"/>
       <c r="B372" s="1">
         <v>34630</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="D372" s="1">
         <v>8443999090</v>
       </c>
       <c r="E372" s="1">
         <v>1</v>
       </c>
       <c r="F372" s="1">
-        <v>726.66</v>
+        <v>725.85</v>
       </c>
       <c r="G372" s="1"/>
-      <c r="H372" s="1"/>
+      <c r="H372" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I372" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="373" spans="1:9" outlineLevel="2">
       <c r="A373" s="1"/>
       <c r="B373" s="1">
         <v>34629</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="D373" s="1">
         <v>8443999090</v>
       </c>
       <c r="E373" s="1">
         <v>1</v>
       </c>
       <c r="F373" s="1">
-        <v>359.3</v>
+        <v>358.9</v>
       </c>
       <c r="G373" s="1"/>
-      <c r="H373" s="1"/>
+      <c r="H373" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I373" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="374" spans="1:9" outlineLevel="2">
       <c r="A374" s="1"/>
       <c r="B374" s="1">
         <v>25618</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D374" s="1">
         <v>8443999090</v>
       </c>
       <c r="E374" s="1">
         <v>1</v>
       </c>
       <c r="F374" s="1">
-        <v>453.82</v>
+        <v>453.32</v>
       </c>
       <c r="G374" s="1"/>
-      <c r="H374" s="1"/>
+      <c r="H374" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I374" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="375" spans="1:9" outlineLevel="2">
       <c r="A375" s="1"/>
       <c r="B375" s="1">
         <v>32865</v>
       </c>
       <c r="C375" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="D375" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E375" s="1">
+        <v>1</v>
+      </c>
+      <c r="F375" s="1">
+        <v>520.89</v>
+      </c>
+      <c r="G375" s="1"/>
+      <c r="H375" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I375" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="376" spans="1:9" outlineLevel="2">
+      <c r="A376" s="1"/>
+      <c r="B376" s="1">
+        <v>35288</v>
+      </c>
+      <c r="C376" s="1" t="s">
         <v>385</v>
       </c>
-      <c r="D375" s="1">
-[...20 lines deleted...]
-      <c r="F376" s="1"/>
+      <c r="D376" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E376" s="1">
+        <v>1</v>
+      </c>
+      <c r="F376" s="1">
+        <v>1611</v>
+      </c>
       <c r="G376" s="1"/>
-      <c r="H376" s="1"/>
-      <c r="I376" s="1"/>
+      <c r="H376" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I376" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="377" spans="1:9">
+      <c r="A377" s="1"/>
+      <c r="B377" s="1"/>
+      <c r="C377" s="1"/>
+      <c r="D377" s="1"/>
+      <c r="E377" s="1"/>
+      <c r="F377" s="1"/>
+      <c r="G377" s="1"/>
+      <c r="H377" s="1"/>
+      <c r="I377" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>