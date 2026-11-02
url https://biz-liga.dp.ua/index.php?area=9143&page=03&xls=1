--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -64,6472 +64,6511 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FC2xx/3xx/5xx, PC7xx/8xx/9xx; EP-P, PX, FX-2, 4U, 430W; HP LJ 4L/4ML/4P/4MP</t>
         </r>
       </text>
     </comment>
     <comment ref="C13" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">FC-2xx/ 3xx/ 5xx, PC-7xx/ 8xx/ 9xx ; FX-2, 4U, 430W; HP LJ 4L/ 4ML/ 4P/ 4MP  92274A, CANON E-16/ 30/ 31, , EP-P/ PX</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C14" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">FC2xx/3xx/5xx, PC7xx/8xx/9xx; EP-P, PX, FX-2, 4U, 430W; HP LJ 4L/4ML/4P/4MP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C14" authorId="0">
+    <comment ref="C15" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon IR ADVANCE C3320/3325/3330/3520/3525/3530 для C-EXV49/NGP-67/GPR53 Drum Unit</t>
         </r>
       </text>
     </comment>
-    <comment ref="C15" authorId="0">
+    <comment ref="C16" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: Canon iR Advance-C3320, Canon iR Advance-C3325, Canon iR Advance-C3330, Canon iR Advance-C3530, C-EXV49 Drum  8528B003 , C-EXV49Bk  8524B002 , C-EXV49C  8525B002 , C-EXV49M  8526B002 , C-EXV49Y  8527B002 , C-EXV54Bk  1394C002 , C-EXV54C  1395C002 , C-EXV54M  1396C002 , C-EXV54Y  1397C002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C16" authorId="0">
+    <comment ref="C17" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR1018/1019J/1022if/1023if iR1024if/1025if/iR1435 HP 1010/1022</t>
         </r>
       </text>
     </comment>
-    <comment ref="C17" authorId="0">
+    <comment ref="C18" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR1018/1019J/1022if/1023if iR1024if/1025if/iR1435</t>
         </r>
       </text>
     </comment>
-    <comment ref="C18" authorId="0">
+    <comment ref="C19" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR1018/1019J/1022if/1023if iR1024if/1025if/iR1435</t>
         </r>
       </text>
     </comment>
-    <comment ref="C19" authorId="0">
+    <comment ref="C20" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR1018/1019J/1022if/1023if iR1024if/1025if/iR1435</t>
         </r>
       </text>
     </comment>
-    <comment ref="C20" authorId="0">
+    <comment ref="C21" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CANON: iR1643, iR1643i, iR1643iF</t>
         </r>
       </text>
     </comment>
-    <comment ref="C21" authorId="0">
+    <comment ref="C22" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR1730/1740/1750, NPG-55/GPR39</t>
         </r>
       </text>
     </comment>
-    <comment ref="C22" authorId="0">
+    <comment ref="C23" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2002/2202/2204/2206/NPG-59</t>
         </r>
       </text>
     </comment>
-    <comment ref="C23" authorId="0">
+    <comment ref="C24" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2002/2202/2204/2206/NPG-59</t>
         </r>
       </text>
     </comment>
-    <comment ref="C24" authorId="0">
+    <comment ref="C25" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2002/2202/2004/2204/2006/2206, glued type</t>
         </r>
       </text>
     </comment>
-    <comment ref="C25" authorId="0">
+    <comment ref="C26" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR-2016/2018/2020/2022/2025/2030/1600/1605/1610F/2000/2010F/2020/ iR-2320/2318/2420/2422  EP-65, EP-66, LP65, LBP3800, LBP490</t>
         </r>
       </text>
     </comment>
-    <comment ref="C26" authorId="0">
+    <comment ref="C27" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR-2016/2018/2020/2022/2025/2030/1600/1605/1610F/2000/2010F/2020/ iR-2320/2318/2420/2422  EP-65, EP-66, LP65, LBP3800, LBP490</t>
         </r>
       </text>
     </comment>
-    <comment ref="C27" authorId="0">
+    <comment ref="C28" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR-2016/2018/2020/2022/2025/2030/1600/1605/1610F/2000/2010F/2020/ iR-2320/2318/2420/2422  EP-65, EP-66, LP65, LBP3800, LBP490</t>
         </r>
       </text>
     </comment>
-    <comment ref="C28" authorId="0">
+    <comment ref="C29" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR-2016/2018/2020/2022/2025/2030/1600/1605/1610F/2000/2010F/2020/ iR-2320/2318/2420/2422  EP-65, EP-66, LP65, LBP3800, LBP490  без ущільнювача</t>
         </r>
       </text>
     </comment>
-    <comment ref="C29" authorId="0">
+    <comment ref="C30" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR-2016/2018/2020/2022/2025/2030/1600/1605/1610F/2000/2010F/2020/ iR-2320/2318/2420/2422  EP-65, EP-66, LP65, LBP3800, LBP490</t>
         </r>
       </text>
     </comment>
-    <comment ref="C30" authorId="0">
+    <comment ref="C31" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR-2016/2018/2020/2022/2025/2030/1600/1605/1610F/2000/2010F/2020/ iR-2320/2318/2420/2422  EP-65, EP-66, LP65, LBP3800, LBP490</t>
         </r>
       </text>
     </comment>
-    <comment ref="C31" authorId="0">
+    <comment ref="C32" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon IR2200/2230/2270/2800/2830/2870</t>
         </r>
       </text>
     </comment>
-    <comment ref="C32" authorId="0">
+    <comment ref="C33" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2200/2230/2270/2800/2830/2870/3025/3030/3035/3045/3225/3230/3235/3245/3300/3320/3530/3570/4570/GP-30/55</t>
         </r>
       </text>
     </comment>
-    <comment ref="C33" authorId="0">
+    <comment ref="C34" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR2200/2230/2270/2800/2830/2870/3025/3030/3035/3045/3225/3230/3235/3245/3300/3320/3530/3570/4570/GP-30/55</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C35" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2520/2525/2530/2535/2545/Advance 4025/4051/4045/4035/FM3-9265</t>
         </r>
       </text>
     </comment>
-    <comment ref="C34" authorId="0">
+    <comment ref="C36" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2520/2525/2530/2535/2545/Advance 4025/4035/4045/4051, FM3-9265</t>
         </r>
       </text>
     </comment>
-    <comment ref="C35" authorId="0">
+    <comment ref="C37" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2520/2525/2530/2535/2545/Advance 4025/4035/4045/4051, FM3-9265</t>
         </r>
       </text>
     </comment>
-    <comment ref="C36" authorId="0">
+    <comment ref="C38" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2520/2525/2 530/2535/2545/Advance 4025/4051/4045/4035/FM3-9265</t>
         </r>
       </text>
     </comment>
-    <comment ref="C37" authorId="0">
+    <comment ref="C39" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR2520/2525/2530/2535/2545/iR ADVANCE4025/4035iR ADVANCE4045/4051iR ADVANCE4225/4235iR ADVANCE4245/4251/ C3200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C38" authorId="0">
+    <comment ref="C40" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR2520/2525/2530/2535/2545 Drum Cleaning Blade FM3-9265</t>
         </r>
       </text>
     </comment>
-    <comment ref="C39" authorId="0">
+    <comment ref="C41" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">NP1015/12xx/1318/15xx/1820/2xxx/6020/6116/6216/6220/6317/6416; OLI-7039</t>
         </r>
       </text>
     </comment>
-    <comment ref="C40" authorId="0">
+    <comment ref="C42" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon NP-1215/1218/ 1318/1510/1520/1530/1550/1820/2020/2120/6116/6221/1015/C150/180/FA5-1672</t>
         </r>
       </text>
     </comment>
-    <comment ref="C41" authorId="0">
+    <comment ref="C43" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">NP6010/6030/6035/6330</t>
         </r>
       </text>
     </comment>
-    <comment ref="C42" authorId="0">
+    <comment ref="C44" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon NP-7160/7161/7163/7164 /7210/7214</t>
         </r>
       </text>
     </comment>
-    <comment ref="C43" authorId="0">
+    <comment ref="C45" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson AcuLaser C900/1900, Minolta Magicolor 2300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C44" authorId="0">
+    <comment ref="C46" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">EPL-N2000, LP-9200; Minolta PP 20/PW 20, QMS 2060</t>
         </r>
       </text>
     </comment>
-    <comment ref="C45" authorId="0">
+    <comment ref="C47" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Q6000/6001/6002/6003A, HP СLJ 1600/2600/2605/Canon LBP-5000 з поролоном</t>
         </r>
       </text>
     </comment>
-    <comment ref="C46" authorId="0">
+    <comment ref="C48" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Q6000/6001/6002/6003A, HP СLJ 1600/2600/2605/Canon LBP-5000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C47" authorId="0">
+    <comment ref="C49" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Q6000/6001/6002/6003A, HP СLJ 1600/2600/2605/Canon LBP-5000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C48" authorId="0">
+    <comment ref="C50" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 040 Bk, 040 C, 040 M, 040 Y, 040H BK, 040H C, 040H M, 040H Y, 045 Bk, 045 C, 045 M, 045 Y, 045H BK, 045H C, 045H M, 045H Y, 046 Bk, 046 C, 046 M, 046 Y, 046H Bk, 046H C, 046H M, 046H Y, 055 Bk, 055 C, 055 M, 055 Y, 055H Bk, 055H C, 055H M, 055H Y, CF237A, CF237X, CF237Y, CF360A, CF360X, CF361A, CF361X, CF362A, CF362X, CF363A, CF363X, CF400A, CF400X, CF401A, CF401X, CF402A, CF402X, CF403A, CF403X, CF410A, CF410X, CF411A, CF411X, CF412A, CF412X, CF413A, CF413X, CF530A, CF531A, CF532A, CF533A, CF540A, CF540X, CF541A, CF541X, CF542A, CF542X, CF543A, CF543X, W2030A, W2030X, W2031A, W2031X, W2032A, W2032X, W2033A, W2033X, W2210A, W2210X, W2211A, W2211X, W2212A, W2212X, W2213A, W2213X, W2410A, W2411A, W2412A, W2413A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C49" authorId="0">
+    <comment ref="C51" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LJ CP1215/1515/1518/2025 PRO 200/300/400 COLOR M175/M176/M177/M251/M351/M375/451/M475/M476/CM1415  Canon LBP5050/LBP-7110CW/MF724CDW/MF8030CDN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C50" authorId="0">
+    <comment ref="C52" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LJ CP1215/1515/1518/2025 PRO 200/300/400 COLOR M175/M176/M177/M251/M351/M375/451/M475/M476/CM1415  Canon LBP5050/LBP-7110CW/MF724CDW/MF8030CDN без ущільнювача</t>
         </r>
       </text>
     </comment>
-    <comment ref="C51" authorId="0">
+    <comment ref="C53" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LJ CP1215/1515/1518/2025 PRO 200/300/400 COLOR M175/M176/M177/M251/M351/M375/451/M475/M476/CM1415  Canon LBP5050/LBP-7110CW/MF724CDW/MF8030CDN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C52" authorId="0">
+    <comment ref="C54" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LJ CP1215/1515/1518/2025 PRO 200/300/400 COLOR M175/M176/M177/M251/M351/M375/451/M475/M476/CM1415  Canon LBP5050/LBP-7110CW/MF724CDW/MF8030CDN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C53" authorId="0">
+    <comment ref="C55" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LJ CP1215/1515/1518/2025 PRO 200/300/400 COLOR M175/M176/M177/M251/M351/M375/451/M475/M476/CM1415  Canon LBP5050/LBP-7110CW/MF724CDW/MF8030CDN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C54" authorId="0">
+    <comment ref="C56" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LJ CP1215/1515/1518/2025 PRO 200/300/400 COLOR M175/M176/M177/M251/M351/M375/451/M475/M476/CM1415  Canon LBP5050/LBP-7110CW/MF724CDW/MF8030CDN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C55" authorId="0">
+    <comment ref="C57" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LJ CP1215/1515/1518/2025 PRO 200/300/400 COLOR M175/M176/M177/M251/M351/M375/451/M475/M476/CM1415  Canon LBP5050/LBP-7110CW/MF724CDW/MF8030CDN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C56" authorId="0">
+    <comment ref="C58" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 716 Bk  1980B002 , 716 C  1979B002  , 716 M  1978B002 , 716 Y  1977B002 , 718Bk  2662B002  , 718C  2661B002  , 718M 2660B002 , 718Y 2659B002  , CB540A, CB541A, CB542A, CB543A, CC530A, CC531A, CC532A, CC533A, CE320A, CE321A, CE322A, CE323A, CE410A, CE410X, CE411A, CE412A, CE413A, CF210A, CF210X, CF211A, CF212A, CF213A, CF380A, CF380X, CF381A, CF382A, CF383A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C57" authorId="0">
+    <comment ref="C59" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтеров HP CP3520/ CP3525/ CP4025/ 4525/ CM3530/ LJ Enterprise M551/ 500 MFP M575. Для картриджей CE250A, CE250X, CE251A, CE253A, CE252A, CE260A, CE260X  HP 649X , CE261A, CE262A,  CE263A, CE264X  HP 646X , CE400A  507A , CE400X  507X , CE401A  507A , CE402A  507A , CE403A  507A , CF031A  HP 646A , CF032A  HP 646A , CF033A  HP 646A , CF320A  HP 652A , CF320X  HP 653X , CF321A  HP 653A , CF322A  HP 653A , CF323A  HP 653A , CF330X  HP 654X , CF331A  HP 654A , CF332A  HP 654A , CF333A  HP 654A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C58" authorId="0">
+    <comment ref="C60" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж 504А чорний HP  CE250А 
 Картридж 504X чорний HP  CE250X 
 Картридж 504X чорний HP  CE250XD 
 КАРТРИДЖ HP CLJ CE251A  №504A  CYAN
 КАРТРИДЖ HP CLJ CE252A  №504A  YELLOW
 КАРТРИДЖ HP CLJ CE253A  №504A  MAGENTA
 Принтер лазерний COLOR LJ CP3525 HP
 Принтер лазерний COLOR LJ CP3525DN HP
 Принтер лазерний COLOR LJ CP3525N HP
 БФП COLOR LJ CM3530 MFP HP
 БФП COLOR LJ CM3530FS MFP HP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C59" authorId="0">
+    <comment ref="C61" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтеров HP CP3520/ CP3525/ CP4025/ 4525/ CM3530/ LJ Enterprise M551/ 500 MFP M575. Для картриджей CE250A, CE250X, CE251A, CE253A, CE252A, CE260A, CE260X  HP 649X , CE261A, CE262A,  CE263A, CE264X  HP 646X , CE400A  507A , CE400X  507X , CE401A  507A , CE402A  507A , CE403A  507A , CF031A  HP 646A , CF032A  HP 646A , CF033A  HP 646A , CF320A  HP 652A , CF320X  HP 653X , CF321A  HP 653A , CF322A  HP 653A , CF323A  HP 653A , CF330X  HP 654X , CF331A  HP 654A , CF332A  HP 654A , CF333A  HP 654A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C60" authorId="0">
+    <comment ref="C62" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ CP5025/5225/5525/M750/775/650A/Canon LBP9100/9500/9600/CE270A/CE740A, з клейкою основою!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C61" authorId="0">
+    <comment ref="C63" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ CP5025/5225/5525/M750/775/650A/Canon LBP9100/9500/9600/CE270A/CE740A, з клейкою основою!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C62" authorId="0">
+    <comment ref="C64" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: LJ Pro Color HP 201A/X CLJ M 252/M254/M274/M277/M280/M281/M452/M477CLJ/M479fdn/M180/M181/M182/M183/Canon MF631/632/633/634/635 LBP611/612/613Canon LBP650/MF730/LBP654CX/LBP663Cdw/MF641CW/MF643Cdw/MF645Cx/MF742CDW/MF744CDW/MF746CX/LBP611CN/LBP613CDW/LBP621Cw/LBP623Cdw/LBP653Cdw/M480f. 
 Для картриджів: Canon 045/046/054/054H/055/055H/067/067H. HP CF365A/380A/380X/CF381A/CF382A/CF383A/CF400A/CF400X/W2001X/W2002A/W2002X/W2003A/W2003X/W2004A/W2010A/W2010X/W2013A/W2013X/W2030A/W2030X/W2031X/W2032X/W2033X/W2070A/W2071A.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C63" authorId="0">
+    <comment ref="C65" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M180 /M181/ M182 / M183/ M280/ M281 / M252/ M254 /277/375/451 /452/477 / M479fdn / M480f 551/552/553/M652/653/681/682 без поролону / LBP654CX / LBP663Cdw/ LBP-710CX/ MF635CX / MF730/ MF641CW / MF643Cdw / MF645Cx / MF742CDW / MF744CDW / MF746CX / / LBP611CN / LBP613CDW/ LBP621Cw/ LBP623Cdw / LBP653Cdw/ LBP-712CX</t>
         </r>
       </text>
     </comment>
-    <comment ref="C64" authorId="0">
+    <comment ref="C66" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: LJ Pro Color HP 201A/X CLJ M 252/M254/M274/M277/M280/M281/M452/M477CLJ/M479fdn/M180/M181/M182/M183/Canon MF631/632/633/634/635 LBP611/612/613Canon LBP650/MF730/LBP654CX/LBP663Cdw/MF641CW/MF643Cdw/MF645Cx/MF742CDW/MF744CDW/MF746CX/LBP611CN/LBP613CDW/LBP621Cw/LBP623Cdw/LBP653Cdw/M480f. 
 Для картриджів: Canon 045/046/054/054H/055/055H/067/067H. HP CF365A/380A/380X/CF381A/CF382A/CF383A/CF400A/CF400X/W2001X/W2002A/W2002X/W2003A/W2003X/W2004A/W2010A/W2010X/W2013A/W2013X/W2030A/W2030X/W2031X/W2032X/W2033X/W2070A/W2071A.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C65" authorId="0">
+    <comment ref="C67" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: LJ Pro Color HP 201A/X CLJ M 252/M254/M274/M277/M280/M281/M452/M477CLJ/M479fdn/M180/M181/M182/M183/Canon MF631/632/633/634/635 LBP611/612/613Canon LBP650/MF730/LBP654CX/LBP663Cdw/MF641CW/MF643Cdw/MF645Cx/MF742CDW/MF744CDW/MF746CX/LBP611CN/LBP613CDW/LBP621Cw/LBP623Cdw/LBP653Cdw/M480f. 
 Для картриджів: Canon 045/046/054/054H/055/055H/067/067H. HP CF365A/380A/380X/CF381A/CF382A/CF383A/CF400A/CF400X/W2001X/W2002A/W2002X/W2003A/W2003X/W2004A/W2010A/W2010X/W2013A/W2013X/W2030A/W2030X/W2031X/W2032X/W2033X/W2070A/W2071A.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C66" authorId="0">
+    <comment ref="C68" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: LJ Pro Color HP 201A/X CLJ M 252/M254/M274/M277/M280/M281/M452/M477CLJ/M479fdn/M180/M181/M182/M183/Canon MF631/632/633/634/635 LBP611/612/613Canon LBP650/MF730/LBP654CX/LBP663Cdw/MF641CW/MF643Cdw/MF645Cx/MF742CDW/MF744CDW/MF746CX/LBP611CN/LBP613CDW/LBP621Cw/LBP623Cdw/LBP653Cdw/M480f. 
 Для картриджів: Canon 045/046/054/054H/055/055H/067/067H. HP CF365A/380A/380X/CF381A/CF382A/CF383A/CF400A/CF400X/W2001X/W2002A/W2002X/W2003A/W2003X/W2004A/W2010A/W2010X/W2013A/W2013X/W2030A/W2030X/W2031X/W2032X/W2033X/W2070A/W2071A.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C67" authorId="0">
+    <comment ref="C69" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M552/553/577  CF360A/CF361A/CF362A/CF363A</t>
         </r>
       </text>
     </comment>
-    <comment ref="G67" authorId="0">
+    <comment ref="G69" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C68" authorId="0">
+    <comment ref="C70" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: Canon 703  7616A005  , 706  0264B002 , 708  0266B002  , 708H  0917B002  , 715  1975B002 , 715H  1976B002 , EP-27, FX-10, HP LJ C7115A, C7115X, Q2612A, Q2613A, Q2613X, Q2624A, Q5949A, Q5949X, Q7553A, Q7553X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C69" authorId="0">
+    <comment ref="C71" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: Canon 703  7616A005  , 706  0264B002 , 708  0266B002  , 708H  0917B002  , 715  1975B002 , 715H  1976B002 , EP-27, FX-10, HP LJ C7115A, C7115X, Q2612A, Q2613A, Q2613X, Q2624A, Q5949A, Q5949X, Q7553A, Q7553X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C70" authorId="0">
+    <comment ref="C72" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3052/ 3055; CANON IR-1018, Canon LBP-2900/ 3000  Q2612A, 303_703</t>
         </r>
       </text>
     </comment>
-    <comment ref="C71" authorId="0">
+    <comment ref="C73" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3052/ 3055; CANON LBP-2900/ 3000/  Q2612A, 303_703  без уплотнителя</t>
         </r>
       </text>
     </comment>
-    <comment ref="C72" authorId="0">
+    <comment ref="C74" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 1010/1012/1015/1160/1320/3015/3020/3030/P2015/2014/2612A /Canon 104/106/FX10/MF6500</t>
         </r>
       </text>
     </comment>
-    <comment ref="G72" authorId="0">
+    <comment ref="G74" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C73" authorId="0">
+    <comment ref="C75" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3052/ 3055 CANON LBP-2900/ 3000/  Q2612A, 303_703</t>
         </r>
       </text>
     </comment>
-    <comment ref="C74" authorId="0">
+    <comment ref="C76" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Чистяче лезо  Wiper Blade, Ракель  HP1010/HP 1010/HP LJ 1010/HP 1010, 1012, 1015 HP 2035, HP 2055 Для принтера: HP1010/HP 1010/HP LJ 1010/HP 1010, 1012, 1015, HP 2035, HP 2055 Для картриджа: Q2612A, Canon FX10,Canon LBP 2900, CE505A. 20 шт в упаковці, продаємо поштучно Canon IR1018/IR1022/IR1435</t>
         </r>
       </text>
     </comment>
-    <comment ref="C75" authorId="0">
+    <comment ref="C77" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/ 1100/ 1200/ 1300/ 1160/ 3310, P2015; CANON L400, LBP1210/ 3300,MF3110/ 3220/ 28/ 40/ 5550/ 5630/ 50/ 5730/ 50  Q2624A, C4092A, C7115A/ X, CANON EP-22/ 25/ 27/ 708</t>
         </r>
       </text>
     </comment>
-    <comment ref="C76" authorId="0">
+    <comment ref="C78" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/ 1100/ 1200/ 1300/ 1160/ 3310, P2015; CANON L400, LBP1210/ 3300,MF3110/ 3220/ 28/ 40/ 5550/ 5630/ 50/ 5730/ 50  Q2624A, C4092A, C7115A/ X, CANON EP-22/ 25/ 27/ 708  без уплотнителя</t>
         </r>
       </text>
     </comment>
-    <comment ref="C77" authorId="0">
+    <comment ref="C79" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/ 1100/ 1200/ 1300/ 1160/ 3310, P2015; CANON L400, LBP1210/ 3300,MF3110/ 3220/ 28/ 40/ 5550/ 5630/ 50/ 5730/ 50  Q2624A, C4092A, C7115A/ X, CANON EP-22/ 25/ 27/ 708</t>
         </r>
       </text>
     </comment>
-    <comment ref="C78" authorId="0">
+    <comment ref="C80" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ  1000/1005w/1100/1150/1160/1200/1220/P2015/3300mfp/3310/3320mfp/3330mfp/3380mfp   Q2624A, C4092A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C79" authorId="0">
+    <comment ref="C81" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 2100/2200/2300/ 2400/2410 /2420/2430/P3005/P3015/Color 1500/2500/4500/4550/Canon LBP- 32X/iR1210/1230/1270/1510/1530 /1570/1630/1670/PC1210/1230/1270</t>
         </r>
       </text>
     </comment>
-    <comment ref="G79" authorId="0">
+    <comment ref="G81" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C80" authorId="0">
+    <comment ref="C82" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 710  0985B001 , 710H  0986B001  , EP-32, FX-7, C4096A, CE255A, CE255X, Q2610A, Q6511A, Q6511X, Q7551A, Q7551X
 Сумісні пристрої: Canon LBP-3460, Canon LBP-3460, Canon LBP-1000, Canon LBP-1310, Canon LBP-32X, Canon LBP-470, Canon LBP-P100, Canon FAX-L2000, Canon LaserClass-710, Canon LaserClass-720, Canon LaserClass-730, HP LJ 2100, HP LJ 2200, HP LJ M525, HP LJ P3010, HP LJ P3015, HP LJ Pro M521, HP LJ M525, HP LJ P3010, HP LJ P3015, HP LJ Pro M521, HP LJ 2300, HP LJ 2400, HP LJ 2410, HP LJ 2420, HP LJ 2430, HP LJ 2400, HP LJ 2410, HP LJ 2420, HP LJ 2430, HP LJ M3027, HP LJ M3035, HP LJ P3005, HP LJ M3027, HP LJ M3035, HP LJ P3005</t>
         </r>
       </text>
     </comment>
-    <comment ref="C81" authorId="0">
+    <comment ref="C83" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 2100/ 2200/ 2300/ 2400/ 2410/ 2420/ 2430, P3005/3015, M3027/ 3035, Color LJ 1500/ 2500/ 4500/ 50; CANON PC1210D/ 30D/ 70D, LBP-32x / Canon IR1210  Q2610A, C4096A, Q7551A, Q6511A/ X, CANON EP-87  без уплотнителя</t>
         </r>
       </text>
     </comment>
-    <comment ref="C82" authorId="0">
+    <comment ref="C84" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 2100/ 2200/ 2300/ 2400/ 2410/ 2420/ 2430, P3005/3015, M3027/ 3035, Color LJ 1500/ 2500/ 4500/ 50; CANON PC1210D/ 30D/ 70D, LBP-32x / Canon IR1210  Q2610A, C4096A, Q7551A, Q6511A/ X, CANON EP-87</t>
         </r>
       </text>
     </comment>
-    <comment ref="C83" authorId="0">
+    <comment ref="C85" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2100/2200/2300/2400/2420/2500/4500/Р3005/P3015
  Canon LBP-32X/ GPR10/ IR1210/ 1230/ 1270F/ 1300/ 1310/ 1330/ 1370F, HP LJ 2100/2200/2300/4500  C4096A  HP2420/ 2400/ 2410/ P3005 7551A / MFP-3027/ 3035, Canon Cartridge 510  Q6511A  HP2420/ 2400/ Canon Cartridge 510 / HP 4500,Canon EP83/LBP460 HP 1500/2500  C9700A K , C9702A C , C9701A M , C9703A Y  / 2550  Q3960A  Canon EP-87, HP1500/2500 WB CANON IR1210/ IR1230/ IR1270F/ IR1310/ IR1330/ IR1370F/ IR1510/ IR1530/ IR1570F/ IR1630/ IR1670F/ LBP32X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C84" authorId="0">
+    <comment ref="C86" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2100/2200/2300/2400/2410/2420/2430/P3005/P3015/Color 1500/2500/4500/4550/Canon LBP -32X/PC1210/1230/1270, C4096A/ Q2610A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C85" authorId="0">
+    <comment ref="C87" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2100/2200/2300/2400/2410/2420/2430/P3005/3015/COLOR 1500/2500/4500/4550/Canon LBP32X/PC1210/1230/1270/Q2610A</t>
         </r>
       </text>
     </comment>
-    <comment ref="G85" authorId="0">
+    <comment ref="G87" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C86" authorId="0">
+    <comment ref="C88" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2100/2200/2300/2400/2420/2500/4500/Р3005/P3015 Canon LBP-32X/ GPR10/ IR1210/ 1230/ 1270F/ 1300/ 1310/ 1330/ 1370F, HP LJ 2100/2200/2300/4500  C4096A  HP2420/ 2400/ 2410/ P3005 7551A / MFP-3027/ 3035, Canon Cartridge 510  Q6511A  HP2420/ 2400/ Canon Cartridge 510 / HP 4500,Canon EP83/LBP460 HP 1500/2500  C9700A K , C9702A C , C9701A M , C9703A Y  / 2550  Q3960A  Canon EP-87, HP1500/2500 WB CANON IR1210/ IR1230/ IR1270F/ IR1310/ IR1330/ IR1370F/ IR1510/ IR1530/ IR1570F/ IR1630/ IR1670F/ LBP32X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C87" authorId="0">
+    <comment ref="C89" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4/4M/4+/5/5M; Canon LBP-8 IV/860/1260  EP-E/EX</t>
         </r>
       </text>
     </comment>
-    <comment ref="C88" authorId="0">
+    <comment ref="C90" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4000/ 4050/ 4100 ; CANON LBP-1760  C8061X, C4127A, CANON EP-52  без уплотнителя</t>
         </r>
       </text>
     </comment>
-    <comment ref="C89" authorId="0">
+    <comment ref="C91" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: Q1338A, Q1339A, Q5942A, Q5942X, Q5945A
 Сумісні пристрої: HP LJ 4200, HP LJ 4300, HP LJ 4240, HP LJ 4250, HP LJ 4350, HP LJ 4240, HP LJ 4250, HP LJ 4350, HP LJ 4345, HP LJ M4345</t>
         </r>
       </text>
     </comment>
-    <comment ref="C90" authorId="0">
+    <comment ref="C92" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4200/ 4250/ 4300/ 4350  Q5942X, Q1338A, Q1339A  без ущільнювача</t>
         </r>
       </text>
     </comment>
-    <comment ref="C91" authorId="0">
+    <comment ref="C93" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 4200/4240/4250/4300/4350/Q1338A/1339A/5942A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C92" authorId="0">
+    <comment ref="C94" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 4200/4240/4250/4300/4350/Q1338A/1339A/5942A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C93" authorId="0">
+    <comment ref="C95" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 4200/4250/4300/4350/M4345, Q1338A/Q1339A, Glue High Yield Type!</t>
         </r>
       </text>
     </comment>
-    <comment ref="G93" authorId="0">
+    <comment ref="G95" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 5шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C94" authorId="0">
+    <comment ref="C96" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 4200/4250/4300/4350/M4345, Q1338A/Q1339A, з поролоном.</t>
         </r>
       </text>
     </comment>
-    <comment ref="G94" authorId="0">
+    <comment ref="G96" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 5шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C95" authorId="0">
+    <comment ref="C97" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5000/ 5200/ 8100/ 8500/ 9000; HP CLJ 5500/ CANON EP-86 CANON LBP-1610/ 1810/ 3010/ 840  C4129X, Q7516A, C4182X, C8543X, CANON EP-62/ 72/ 82</t>
         </r>
       </text>
     </comment>
-    <comment ref="C96" authorId="0">
+    <comment ref="C98" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5000/ 5200/ 8100/ 8500/ 9000; HP CLJ 5500/ CANON EP-86 CANON LBP-1610/ 1810/ 3010/ 840  C4129X, Q7516A, C4182X, C8543X, CANON EP-62/ 72/ 82  без ущільнювача</t>
         </r>
       </text>
     </comment>
-    <comment ref="C97" authorId="0">
+    <comment ref="C99" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5000/ 5200/ 8100/ 8500/ 9000; HP CLJ 5500/ CANON EP-86 CANON LBP-1610/ 1810/ 3010/ 840  C4129X, Q7516A, C4182X, C8543X, CANON EP-62/ 72/ 82</t>
         </r>
       </text>
     </comment>
-    <comment ref="C98" authorId="0">
+    <comment ref="C100" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5200/5000/8100/8500/9000/Color 5500/M5025/5035/Canon LBP-3500/3900/3950/62X/EP-62/ EP-82/EP-509/Q7570A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C99" authorId="0">
+    <comment ref="C101" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5000/5200/8100/8500/9000  C4129X,Q7516A,C4182X, C8543X ; Canon LBP-1610/1810/3010/840  EP-62/72/82</t>
         </r>
       </text>
     </comment>
-    <comment ref="C100" authorId="0">
+    <comment ref="C102" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5000/5200/8100/8500/9000  C4129X,Q7516A,C4182X, C8543X ; Canon LBP-1610/1810/3010/840  EP-62/72/82</t>
         </r>
       </text>
     </comment>
-    <comment ref="C101" authorId="0">
+    <comment ref="C103" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1100/ 5L/ 6L; CANON LBP- 460/ 465/ 660/ 1120/ 800/ 810, Fax L-200/ 40/ 50/ 80/ 90/ 300/ 50/ 60/ L-60/ 90  C3906A, CANON EP-22, EP-A/ AX, FX-3</t>
         </r>
       </text>
     </comment>
-    <comment ref="G101" authorId="0">
+    <comment ref="C104" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP 5L/6L/1100/C3906A/4092A/Canon LBP460/AX/FX3, з поролоном !</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C105" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP 5L/6L/1100/C3906A/4092A/Canon LBP460/AX/FX3, з поролоном !</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C106" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP 1100/5L/6L/Canon LBP460/AX/FX3, з поролоном</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C107" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP1100 / HP 1100 / HP LJ 1100 / HP5L / HP 5L / HP LJ 5L / HP LJ 5L/6L/1100  AX/FX3</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C108" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ 5P/5MP/6P/6MP; Canon LC9000  VX/EP-V/FX-4</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C109" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet MFP M433a/436dn/436n/436nda</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C110" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ M607/608/609/631/632/633/M154/180/181/M252/254/274/277/280/281/375/377/451/M452/454/477/479/551/552/553/577/M652 /653/681/682/Canon LBP-610/613/621/623/640/653/654/662/663/664/710/712/MF-630/631/633/635/ 641/642/643/644/645/650/730/732/734/735/740/741/742/743/744/745/746, Canon 040/045/046/054/055/CF237A/CF360A/CF361A/CF362A/CF363A/CF400A/CF401A/CF402A/CF403A/CF410A/CF411A/CF412A/C F413A/CF530A/CF531A/CF532A/CF533A/CF540A/CF541A/CF542A/CF543A/W2030A/W2031A/W2032A/W2033A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C111" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Enterprise M607/608/609/631/632/633/M154/180/181/252/254/274/277/280/281/375/377/451/452/454/477/479/551/552/553/577/M652/653/681/682/Canon LBP610/613/621/623/640/653/654/662/663/664/710/712/MF-630/631/633/635/641/642/643/644/645/650/730/732/734/735/740/741/742/743/744/745/746/Canon 040/045/046/054/055/CF237A/CF360A/CF361A/CF362A/CF363A/CF400A/CF401A/CF402A/CF403A/CF410A/CF411A/CF412A/CF413A/CF530A/CF531A/CF532A/CF533A/CF540A/CF541A/CF542A/CF543A/W2030A/W2031A/W2032A/W2033A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C112" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ M607/608/609/631/632/6 33/M154/180/181/M252/254/274/277/280/281/375/377/451/M452/454/477/479/551/552/553/577/M652 /653/681/682/Canon LBP-610/613/621/623/640/653/654/662/663/664/710/712/MF-630/631/633/635/ 641/642/643/644/645/650/730/732/734/735/740/741/742/743/744/745/746, Canon 040/045/046/054/055/CF237A/CF360A/CF361A/CF362A/CF363A/CF400A/CF401A/CF402A/CF403A/CF410A/CF411A/CF412A/C F413A/CF530A/CF531A/CF532A/CF5 33A/CF540A/CF541A/CF542A/CF543A/W2030A/W2031A/W2032A/W2033A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G112" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C102" authorId="0">
-[...95 lines deleted...]
-    <comment ref="C108" authorId="0">
+    <comment ref="C113" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M607/608/609/631/632/633/M154/180/181/M252/254/274/277/280/281/375/377/451/M452/454/477/479/551/552/553/577/M652 /653/681/682/Canon LBP-610/613/621/623/640/653/654/662/663/664/710/712/MF-630/631/633/635/ 641/642/643/644/645/650/730/732/734/735/740/741/742/743/744/745/746, Canon 040/045/046/054/055/CF237A/CF360A/CF361A/CF362A/CF363A/CF400A/CF401A/CF402A/CF403A/CF410A/CF411A/CF412A/C F413A/CF530A/CF531A/CF532A/CF533A/CF540A/CF541A/CF542A/CF543A/W2030A/W2031A/W2032A/W2033A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C109" authorId="0">
-[...31 lines deleted...]
-    <comment ref="G110" authorId="0">
+    <comment ref="C114" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ M607/608/609/631/632/633/M154/180/181/M252/254/274/277/280/281/375/377/451/M452/454/477/479/551/552/553/577/M652 /653/681/682/Canon LBP-610/613/621/623/640/653/654/662/663/664/710/712/MF-630/631/633/635/ 641/642/643/644/645/650/730/732/734/735/740/741/742/743/744/745/746, Canon 040/045/046/054/055/CF237A/CF360A/CF361A/CF362A/CF363A/CF400A/CF401A/CF402A/CF403A/CF410A/CF411A/CF412A/C F413A/CF530A/CF531A/CF532A/CF533A/CF540A/CF541A/CF542A/CF543A/W2030A/W2031A/W2032A/W2033A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C115" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ M607/608/609/631/632/633/M154/180/181/M252/254/274/277/280/281/375/377/451/M452/454/477/479/551/552/553/577/M652 /653/681/682/Canon LBP-610/613/621/623/640/653/654/662/663/664/710/712/MF-630/631/633/635/ 641/642/643/644/645/650/730/732/734/735/740/741/742/743/744/745/746, Canon 040/045/046/054/055/CF237A/CF360A/CF361A/CF362A/CF363A/CF400A/CF401A/CF402A/CF403A/CF410A/CF411A/CF412A/C F413A/CF530A/CF531A/CF532A/CF5 33A/CF540A/CF541A/CF542A/CF543A/W2030A/W2031A/W2032A/W2033A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C116" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ P1005/ 1006/ 1007/ 1008/ 1505/ 1566/ 1606/ 1102, M1120/ 1522/ 1536/ 1132/ 1212 CANON i-SENSYS LBP3010/ B/ 3100/ 6000/ 6020  CB435A, CB436A, CC388A, CE278A, CE285A, CF283, CB412A, CANON 728/ 712/ 725/737  LaserJet Pro M125/ 127/ 201/ 225 Pro M28a/M28w/M15a/M15w  CF244A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C117" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ P1005/ 1006/ 1007/ 1008/ 1505/ 1566/ 1606/ 1102, M1120/ 1522/ 1536/ 1132/ 1212 CANON i-SENSYS LBP3010/ B/ 3100/ 6000/ 6020  CB435A, CB436A, CC388A, CE278A, CE285A, CF283, CB412A, CANON 728/ 712/ 725/737  LaserJet Pro M125/ 127/ 201/ 225 Pro M28a/M28w/M15a/M15w  CF244A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C118" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ P1005/ 1006/ 1007/ 1008/ 1505/ 1566/ 1606/ 1102, M1120/ 1522/ 1536/ 1132/ 1212 CANON i-SENSYS LBP3010/ B/ 3100/ 6000/ 6020  CB435A, CB436A, CC388A, CE278A, CE285A, CF283, CB412A, CANON 728/ 712/ 725/737  LaserJet Pro M125/ 127/ 201/ 225 Pro M28a/M28w/M15a/M15w  CF244A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C119" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ P1005/ 1006/ 1007/ 1008/ 1505/ 1566/ 1606/ 1102, M1120/ 1522/ 1536/ 1132/ 1212 CANON i-SENSYS LBP3010/ B/ 3100/ 6000/ 6020  CB435A, CB436A, CC388A, CE278A, CE285A, CF283, CB412A, CANON 728/ 712/ 725/737  LaserJet Pro M125/ 127/ 201/ 225 Pro M28a/M28w/M15a/M15w  CF244A  без уплотнителя</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C120" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ P1005/ 1006/ 1007/ 1008/ 1505/ 1566/ 1606/ 1102, M1120/ 1522/ 1536/ 1132/ 1212 CANON i-SENSYS LBP3010/ B/ 3100/ 6000/ 6020  CB435A, CB436A, CC388A, CE278A, CE285A, CF283, CB412A, CANON 728/ 712/ 725/737  LaserJet Pro M125/ 127/ 201/ 225 Pro M28a/M28w/M15a/M15w  CF244A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C121" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ P1005/ 1006/ 1007/ 1008/ 1505/ 1566/ 1606/ 1102, M1120/ 1522/ 1536/ 1132/ 1212 CANON i-SENSYS LBP3010/ B/ 3100/ 6000/ 6020  CB435A, CB436A, CC388A, CE278A, CE285A, CF283, CB412A, CANON 728/ 712/ 725/737  LaserJet Pro M125/ 127/ 201/ 225 Pro M28a/M28w/M15a/M15w  CF244A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C122" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ P1005/ 1006/ 1007/ 1008/ 1505/ 1566/ 1606/ 1102, M1120/ 1522/ 1536/ 1132/ 1212 CANON i-SENSYS LBP3010/ B/ 3100/ 6000/ 6020  CB435A, CB436A, CC388A, CE278A, CE285A, CF283, CB412A, CANON 728/ 712/ 725/737  LaserJet Pro M125/ 127/ 201/ 225 Pro M28a/M28w/M15a/M15w  CF244A , GLUED TYPE!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C123" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ P1005/ 1006/ 1007/ 1008/ 1505/ 1566/ 1606/ 1102, M1120/ 1522/ 1536/ 1132/ 1212 CANON i-SENSYS LBP3010/ B/ 3100/ 6000/ 6020  CB435A, CB436A, CC388A, CE278A, CE285A, CF283, CB412A, CANON 728/ 712/ 725/737  LaserJet Pro M125/ 127/ 201/ 225 Pro M28a/M28w/M15a/M15w  CF244A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G123" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C111" authorId="0">
-[...191 lines deleted...]
-    <comment ref="C122" authorId="0">
+    <comment ref="C124" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2055/2035/HP LJ PRO 400 M 401, HP LJ PRO 400 M 425 DC Select Подходит к принтерам: HP LJ P2055/2035/HP LJ PRO 400 M 401, HP LJ PRO 400 M 425 Подходит к картриджам: CE505A, CF280A, CANON 719. 10 штук в упаковке</t>
         </r>
       </text>
     </comment>
-    <comment ref="C123" authorId="0">
+    <comment ref="C125" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 719  3479B002  , 719H  3480B002  , 720 2617B002  , CE505A, CE505X, CF280A, CF280X
 Сумісні пристрої: Canon LBP-251, Canon LBP-252, Canon LBP-253, Canon LBP-6300, Canon LBP-6310, Canon LBP-6650, Canon LBP-6670, Canon LBP-6680, Canon MF-411, Canon MF-416, Canon MF-418, Canon MF-419, Canon MF-5840, Canon MF-5880, Canon MF-5940, Canon MF-5980, Canon MF-6140, Canon MF-6180, Canon LBP-251, Canon LBP-252, Canon LBP-253, Canon LBP-6300, Canon LBP-6310, Canon LBP-6650, Canon LBP-6670, Canon LBP-6680, Canon MF-411, Canon MF-416, Canon MF-418, Canon MF-419, Canon MF-5840, Canon MF-5880, Canon MF-5940, Canon MF-5980, Canon MF-6140, Canon MF-6180, Canon MF-6640, Canon MF-6680, HP LJ P2030, HP LJ P2035, HP LJ P2050, HP LJ P2055, HP LJ P2050, HP LJ P2055, HP LJ Pro M401, HP LJ Pro M425, HP LJ Pro M401, HP LJ Pro M425</t>
         </r>
       </text>
     </comment>
-    <comment ref="C124" authorId="0">
+    <comment ref="C126" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2030/2035/2050/2055 M401/425 Canon LBP 6300 6650 CE505A CE505X Canon 719</t>
         </r>
       </text>
     </comment>
-    <comment ref="C125" authorId="0">
+    <comment ref="C127" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2030 2035 2050 2055 Canon LBP 6300 6650 CE505A CE505X Canon 719 без уплотнителя</t>
         </r>
       </text>
     </comment>
-    <comment ref="C126" authorId="0">
+    <comment ref="C128" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Pro 400 M401/425/Canon LBP3470/3480/6300/6650/6670/6680/MF5850/5870/5880/5940/5950/5960/5980/6680/6780/CE505A/CF280A /Canon 719</t>
         </r>
       </text>
     </comment>
-    <comment ref="C127" authorId="0">
+    <comment ref="C129" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2030/2035/2050/2055 M401/425 Canon LBP 6300 6650 CE505A CE505X Canon 719</t>
         </r>
       </text>
     </comment>
-    <comment ref="C128" authorId="0">
+    <comment ref="C130" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/P2030/2035/2050/2055 M401/425 Canon LBP 6300 6650 CE505A CE505X Canon 719</t>
         </r>
       </text>
     </comment>
-    <comment ref="C129" authorId="0">
+    <comment ref="C131" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/Pro 400 M401/425/Canon LBP6300/6650/5870/CE505A/CF280A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C130" authorId="0">
+    <comment ref="C132" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: TN-9500, 039  0287C001 , 039H  0288C001 , EP-52, FX-6, C4127A, C4127X, C8061A, C8061X, CC364A, CC364X, CE390A, CE390X, CF281A, CF281X
 Сумісні пристрої: Brother HL-2460, Canon LBP-351, Canon LBP-352, Canon LBP-351, Canon LBP-352, Canon LBP-1760, Canon FAX-L1000, Canon LaserClass-3170, Canon LaserClass-3175, HP LJ 4000, HP LJ 4050, HP LJ 4000, HP LJ 4050, HP LJ 4100, HP LJ 4101, HP LJ 4100, HP LJ 4101, HP LJ P4010, HP LJ P4014, HP LJ P4015, HP LJ P4510, HP LJ P4515, HP LJ P4010, HP LJ P4014, HP LJ P4015, HP LJ P4510, HP LJ P4515, HP LJ M4555, HP LJ M601, HP LJ M602, HP LJ M603, HP LJ M4555, HP LJ M602, HP LJ M603, HP LJ M604, HP LJ M605, HP LJ M606, HP LJ M625, HP LJ M630, HP LJ M605, HP LJ M606, HP LJ M625, HP LJ M630</t>
         </r>
       </text>
     </comment>
-    <comment ref="C131" authorId="0">
+    <comment ref="C133" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: TN-9500, 039  0287C001 , 039H  0288C001 , EP-52, FX-6, C4127A, C4127X, C8061A, C8061X, CC364A, CC364X, CE390A, CE390X, CF281A, CF281X
 Сумісні пристрої: Brother HL-2460, Canon LBP-351, Canon LBP-352, Canon LBP-351, Canon LBP-352, Canon LBP-1760, Canon FAX-L1000, Canon LaserClass-3170, Canon LaserClass-3175, HP LJ 4000, HP LJ 4050, HP LJ 4000, HP LJ 4050, HP LJ 4100, HP LJ 4101, HP LJ 4100, HP LJ 4101, HP LJ P4010, HP LJ P4014, HP LJ P4015, HP LJ P4510, HP LJ P4515, HP LJ P4010, HP LJ P4014, HP LJ P4015, HP LJ P4510, HP LJ P4515, HP LJ M4555, HP LJ M601, HP LJ M602, HP LJ M603, HP LJ M4555, HP LJ M602, HP LJ M603, HP LJ M604, HP LJ M605, HP LJ M606, HP LJ M625, HP LJ M630, HP LJ M605, HP LJ M606, HP LJ M625, HP LJ M630</t>
         </r>
       </text>
     </comment>
-    <comment ref="C132" authorId="0">
+    <comment ref="C134" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014/4015/4515/Enterprise M601/602/603/606/4555, KUROKI  LP168   CC364A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C133" authorId="0">
+    <comment ref="C135" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P4014/ 4015/ 4515  CC364A  / LBP-351X / LBP-352X/ M4555 / M630</t>
         </r>
       </text>
     </comment>
-    <comment ref="C134" authorId="0">
+    <comment ref="C136" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014/4015/4515/LJ 4000/4050/4100/4101/Enterprise M601/602/603/604/605/606/630/M4555/Canon LBP-1760/351/352/C4127A/C8061A/CC364A/CF281A/CE390A/Canon 039/039H</t>
         </r>
       </text>
     </comment>
-    <comment ref="G134" authorId="0">
+    <comment ref="G136" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C135" authorId="0">
+    <comment ref="C137" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P 4014, HP LJ P 4015, HP LJ M 4555 MFP, HP LJ ENTERPRISE 600 M 601, HP LJ ENTERPRISE 600 M 602, HP LJ ENTERPRISE 600 M 603, HP LJ ENTERPRISE 600 M 630  CC364A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C136" authorId="0">
+    <comment ref="C138" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P 4014, HP LJ P 4015, HP LJ M 4555 MFP, HP LJ ENTERPRISE 600 M 601, HP LJ ENTERPRISE 600 M 602, HP LJ ENTERPRISE 600 M 603, HP LJ ENTERPRISE 600 M 630</t>
         </r>
       </text>
     </comment>
-    <comment ref="C137" authorId="0">
+    <comment ref="C139" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014/4015/4510/4515/Enterprise M601/602/603/605/606/625/630/4555/Canon LBP-1760/C4127A/C8061A/CC364A/CF281A/CE390A/TN-9500/EP-52/FX-6</t>
         </r>
       </text>
     </comment>
-    <comment ref="G137" authorId="0">
+    <comment ref="G139" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C138" authorId="0">
+    <comment ref="C140" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M15, HP LJ Pro M16, HP LJ Pro M28, HP LJ Pro M29, W1360, CF244A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C141" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M15, HP LJ Pro M16, HP LJ Pro M28, HP LJ Pro M29, CF244A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C139" authorId="0">
+    <comment ref="C142" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M15, HP LJ Pro M16, HP LJ Pro M28, HP LJ Pro M29, CF244A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C140" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G140" authorId="0">
+    <comment ref="G142" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C141" authorId="0">
+    <comment ref="C143" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 041  0452C002 , 041H  0453C002 , 052 Bk  2199C002 , 052H  2200C002 , 056  3007C002 , 056H  3008C002 , 056L  3006C002 , 057  3009C002 , 057H  3010C002 , 070  5639C002 , 070H  5640C002 , T06  3526C002 , T08  3010C006AA , CF226A, CF226X, CF228A, CF228X, CF258A, CF258X, CF259A, CF259X, CF287A, CF287X, CF289A, CF289X, CF289Y, W1490A  149A , W1490X  149X , W1510A  151A , W1510X  151X .
 Сумісні пристрої: Canon LBP-312X, LBP-212, LBP-214, LBP-215, MF-421, MF-426, MF-428, MF-429, LBP-320-ser, LBP-325, MF-540-ser, MF-542, MF-543, LBP-223, LBP-226, LBP-233, LBP-236, MF-443, MF-445, MF-446, MF-449, MF-453, MF-455, LBP-228, HP LJ Pro M402, HP LJ Pro M426, HP LJ Pro M403, HP LJ Pro M427, HP LJ Pro M404, HP LJ Pro M428, HP LJ Pro M304, HP LJ Enterprise M506, HP LJ Enterprise M527, HP LJ Pro M501, HP LJ M507, HP LJ M528.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C142" authorId="0">
+    <comment ref="C144" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 041  0452C002 , 041H  0453C002 , 052 Bk  2199C002 , 052H  2200C002 , 056  3007C002 , 056H  3008C002 , 056L  3006C002 , 057  3009C002 , 057H  3010C002 , 070  5639C002 , 070H  5640C002 , T06  3526C002 , T08  3010C006AA , CF226A, CF226X, CF228A, CF228X, CF258A, CF258X, CF259A, CF259X, CF287A, CF287X, CF289A, CF289X, CF289Y, W1490A  149A , W1490X  149X , W1510A  151A , W1510X  151X .
 Сумісні пристрої: Canon LBP-312X, LBP-212, LBP-214, LBP-215, MF-421, MF-426, MF-428, MF-429, LBP-320-ser, LBP-325, MF-540-ser, MF-542, MF-543, LBP-223, LBP-226, LBP-233, LBP-236, MF-443, MF-445, MF-446, MF-449, MF-453, MF-455, LBP-228, HP LJ Pro M402, HP LJ Pro M426, HP LJ Pro M403, HP LJ Pro M427, HP LJ Pro M404, HP LJ Pro M428, HP LJ Pro M304, HP LJ Enterprise M506, HP LJ Enterprise M527, HP LJ Pro M501, HP LJ M507, HP LJ M528.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C143" authorId="0">
+    <comment ref="C145" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 041  0452C002 , 041H  0453C002 , 052 Bk  2199C002 , 052H  2200C002 , 056  3007C002 , 056H  3008C002 , 056L  3006C002 , 057  3009C002 , 057H  3010C002 , 070  5639C002 , 070H  5640C002 , T06  3526C002 , T08  3010C006AA , CF226A, CF226X, CF228A, CF228X, CF258A, CF258X, CF259A, CF259X, CF287A, CF287X, CF289A, CF289X, CF289Y, W1490A  149A , W1490X  149X , W1510A  151A , W1510X  151X .
 Сумісні пристрої: Canon LBP-312X, LBP-212, LBP-214, LBP-215, MF-421, MF-426, MF-428, MF-429, LBP-320-ser, LBP-325, MF-540-ser, MF-542, MF-543, LBP-223, LBP-226, LBP-233, LBP-236, MF-443, MF-445, MF-446, MF-449, MF-453, MF-455, LBP-228, HP LJ Pro M402, HP LJ Pro M426, HP LJ Pro M403, HP LJ Pro M427, HP LJ Pro M404, HP LJ Pro M428, HP LJ Pro M304, HP LJ Enterprise M506, HP LJ Enterprise M527, HP LJ Pro M501, HP LJ M507, HP LJ M528.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C144" authorId="0">
+    <comment ref="C146" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 041  0452C002 , 041H  0453C002 , 052 Bk  2199C002 , 052H  2200C002 , 056  3007C002 , 056H  3008C002 , 056L  3006C002 , 057  3009C002 , 057H  3010C002 , 070  5639C002 , 070H  5640C002 , T06  3526C002 , T08  3010C006AA , CF226A, CF226X, CF228A, CF228X, CF258A, CF258X, CF259A, CF259X, CF287A, CF287X, CF289A, CF289X, CF289Y, W1490A  149A , W1490X  149X , W1510A  151A , W1510X  151X .
 Сумісні пристрої: Canon LBP-312X, LBP-212, LBP-214, LBP-215, MF-421, MF-426, MF-428, MF-429, LBP-320-ser, LBP-325, MF-540-ser, MF-542, MF-543, LBP-223, LBP-226, LBP-233, LBP-236, MF-443, MF-445, MF-446, MF-449, MF-453, MF-455, LBP-228, HP LJ Pro M402, HP LJ Pro M426, HP LJ Pro M403, HP LJ Pro M427, HP LJ Pro M404, HP LJ Pro M428, HP LJ Pro M304, HP LJ Enterprise M506, HP LJ Enterprise M527, HP LJ Pro M501, HP LJ M507, HP LJ M528.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C145" authorId="0">
+    <comment ref="C147" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 041  0452C002 , 041H  0453C002 , 052 Bk  2199C002 , 052H  2200C002 , 056  3007C002 , 056H  3008C002 , 056L  3006C002 , 057  3009C002 , 057H  3010C002 , 070  5639C002 , 070H  5640C002 , T06  3526C002 , T08  3010C006AA , CF226A, CF226X, CF228A, CF228X, CF258A, CF258X, CF259A, CF259X, CF287A, CF287X, CF289A, CF289X, CF289Y, W1490A  149A , W1490X  149X , W1510A  151A , W1510X  151X .
 Сумісні пристрої: Canon LBP-312X, LBP-212, LBP-214, LBP-215, MF-421, MF-426, MF-428, MF-429, LBP-320-ser, LBP-325, MF-540-ser, MF-542, MF-543, LBP-223, LBP-226, LBP-233, LBP-236, MF-443, MF-445, MF-446, MF-449, MF-453, MF-455, LBP-228, HP LJ Pro M402, HP LJ Pro M426, HP LJ Pro M403, HP LJ Pro M427, HP LJ Pro M404, HP LJ Pro M428, HP LJ Pro M304, HP LJ Enterprise M506, HP LJ Enterprise M527, HP LJ Pro M501, HP LJ M507, HP LJ M528.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C146" authorId="0">
+    <comment ref="C148" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 041  0452C002 , 041H  0453C002 , 052 Bk  2199C002 , 052H  2200C002 , 056  3007C002 , 056H  3008C002 , 056L  3006C002 , 057  3009C002 , 057H  3010C002 , 070  5639C002 , 070H  5640C002 , T06  3526C002 , T08  3010C006AA , CF226A, CF226X, CF228A, CF228X, CF258A, CF258X, CF259A, CF259X, CF287A, CF287X, CF289A, CF289X, CF289Y, W1490A  149A , W1490X  149X , W1510A  151A , W1510X  151X .
 Сумісні пристрої: Canon LBP-312X, LBP-212, LBP-214, LBP-215, MF-421, MF-426, MF-428, MF-429, LBP-320-ser, LBP-325, MF-540-ser, MF-542, MF-543, LBP-223, LBP-226, LBP-233, LBP-236, MF-443, MF-445, MF-446, MF-449, MF-453, MF-455, LBP-228, HP LJ Pro M402, HP LJ Pro M426, HP LJ Pro M403, HP LJ Pro M427, HP LJ Pro M404, HP LJ Pro M428, HP LJ Pro M304, HP LJ Enterprise M506, HP LJ Enterprise M527, HP LJ Pro M501, HP LJ M507, HP LJ M528.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C147" authorId="0">
-[...32 lines deleted...]
-    <comment ref="C148" authorId="0">
+    <comment ref="C149" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 041  0452C002 , 041H  0453C002 , 052 Bk  2199C002 , 052H  2200C002 , 056  3007C002 , 056H  3008C002 , 056L  3006C002 , 057  3009C002 , 057H  3010C002 , 070  5639C002 , 070H  5640C002 , T06  3526C002 , T08  3010C006AA , CF226A, CF226X, CF228A, CF228X, CF258A, CF258X, CF259A, CF259X, CF287A, CF287X, CF289A, CF289X, CF289Y, W1490A  149A , W1490X  149X , W1510A  151A , W1510X  151X .
 Сумісні пристрої: Canon LBP-312X, LBP-212, LBP-214, LBP-215, MF-421, MF-426, MF-428, MF-429, LBP-320-ser, LBP-325, MF-540-ser, MF-542, MF-543, LBP-223, LBP-226, LBP-233, LBP-236, MF-443, MF-445, MF-446, MF-449, MF-453, MF-455, LBP-228, HP LJ Pro M402, HP LJ Pro M426, HP LJ Pro M403, HP LJ Pro M427, HP LJ Pro M404, HP LJ Pro M428, HP LJ Pro M304, HP LJ Enterprise M506, HP LJ Enterprise M527, HP LJ Pro M501, HP LJ M507, HP LJ M528.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C149" authorId="0">
+    <comment ref="C150" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сумісні картриджі: 041  0452C002 , 041H  0453C002 , 052 Bk  2199C002 , 052H  2200C002 , 056  3007C002 , 056H  3008C002 , 056L  3006C002 , 057  3009C002 , 057H  3010C002 , 070  5639C002 , 070H  5640C002 , T06  3526C002 , T08  3010C006AA , CF226A, CF226X, CF228A, CF228X, CF258A, CF258X, CF259A, CF259X, CF287A, CF287X, CF289A, CF289X, CF289Y, W1490A  149A , W1490X  149X , W1510A  151A , W1510X  151X .
+Сумісні пристрої: Canon LBP-312X, LBP-212, LBP-214, LBP-215, MF-421, MF-426, MF-428, MF-429, LBP-320-ser, LBP-325, MF-540-ser, MF-542, MF-543, LBP-223, LBP-226, LBP-233, LBP-236, MF-443, MF-445, MF-446, MF-449, MF-453, MF-455, LBP-228, HP LJ Pro M402, HP LJ Pro M426, HP LJ Pro M403, HP LJ Pro M427, HP LJ Pro M404, HP LJ Pro M428, HP LJ Pro M304, HP LJ Enterprise M506, HP LJ Enterprise M527, HP LJ Pro M501, HP LJ M507, HP LJ M528</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C151" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP1010 / HP 1010 / HP LJ 1010 / HP 1010, 1012, 1015 HP 2035, HP 2055 Для принтера: HP1010 / HP 1010 / HP LJ 1010 / HP 1010, 1012, 1015 , HP 2035, HP 2055 Для картриджа: Q2612A, Canon FX10,Canon LBP 2900, CE505A.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C150" authorId="0">
+    <comment ref="C152" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/1005/1010/1012/1015/1018/1020/1100/1160/1320/1200/1300/1150/3015/3020/3030/3050/3052/3055, P2014/2015, M1005/1319/2727 ; CANON LBP-1120/800/810/3300/3360  4092A, C7115A, Q2612A/X, Q2613A/X, Q2624A, Q5949A/X, Q7553A/X, CANON 703, EP-25, EP-22, EP-27, FX-10</t>
         </r>
       </text>
     </comment>
-    <comment ref="C151" authorId="0">
+    <comment ref="C153" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015 /1018/1020/1022/1000/1160/1200 /1300/1320/3015/3020/3030/3050/3052/3310/3320/3330/3380/3390/3392/Canon LBP2900/3000/Q2612A/Q5949A/C7115A/Q7553A/Canon 703/FX10, UNIVERSAL</t>
         </r>
       </text>
     </comment>
-    <comment ref="C152" authorId="0">
+    <comment ref="C154" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/1000/1100/1150/1160/1200/1300/1320/3015/3020/3030/P2014/2015/Canon LBP-22X/MF6500, Q5949A/2612A/2 624A/505A/Canon 104/106/FX-10/ EP26/EP27/EP-22, якісний аналог KUROKI LP142</t>
         </r>
       </text>
     </comment>
-    <comment ref="C153" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C154" authorId="0">
+    <comment ref="C155" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Neverstop Laser 1000/1200MFP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C155" authorId="0">
+    <comment ref="C156" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta Bizhub C224,bizhub C284,bizhub C364,bizhub C454,bizhub C554,bizhub C458,bizhub C558,bizhub C658,bizhub C258,bizhub C308,bizhub C368,bizhub 224e,bizhub 284e,bizhub 364e,bizhub 454e,bizhub 554e,bizhub C224e,bizhub C284e,bizhub C364e,bizhub C454e,bizhub C554e</t>
         </r>
       </text>
     </comment>
-    <comment ref="C156" authorId="0">
+    <comment ref="C157" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Bizhub 224e/284e/364e/454e/554eBizhub C224/284/364/454/554Bizhub C224e/284e/364eBizhub C454e/554e/ Bizhub C227/287/ Bizhub C258/308/368</t>
         </r>
       </text>
     </comment>
-    <comment ref="C157" authorId="0">
+    <comment ref="C158" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: Bizhub C360, Bizhub C353, Bizhub C280, Bizhub C253, Bizhub C252, Bizhub C250, Bizhub C220, Bizhub C203. IU-213-Blade, DR311-Blade
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C158" authorId="0">
+    <comment ref="C159" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: ColroFORCE 8050, CF5001, Bizhub Pro C6501, Bizhub Pro C6500, Bizhub Pro C5501, Bizhub Pro C5500, Bizhub Pro C500, Bizhub PRESS C70hc, Bizhub PRESS C7000P, Bizhub PRESS C7000, Bizhub PRESS C6000, 8050/ DU104-Blade/</t>
         </r>
       </text>
     </comment>
-    <comment ref="C159" authorId="0">
+    <comment ref="C160" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Minolta Bizhub C220/250/252/253/280/353/360/203/DR-311  Cleaning Blade</t>
         </r>
       </text>
     </comment>
-    <comment ref="C160" authorId="0">
+    <comment ref="C161" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera FS-C8020/8025/8520/8525/Taskalfa 205C/255C/TK-895</t>
         </r>
       </text>
     </comment>
-    <comment ref="C161" authorId="0">
+    <comment ref="C162" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita DC 111/111 C/114</t>
         </r>
       </text>
     </comment>
-    <comment ref="C162" authorId="0">
+    <comment ref="C163" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DC 112/112 C/113/142 RE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C163" authorId="0">
+    <comment ref="C164" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DK-150, DK-170, Kyocera EcoSys-M2035, Kyocera EcoSys-M2535, Kyocera EcoSys-P2135, Kyocera FS-1120</t>
         </r>
       </text>
     </comment>
-    <comment ref="C164" authorId="0">
+    <comment ref="C165" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera EcoSys-M3040dn, Kyocera EcoSys-M3040idn, Kyocera EcoSys-M3145dn, Kyocera EcoSys-M3540idn, Kyocera EcoSys-M3550, Kyocera EcoSys-M3560, Kyocera EcoSys-M3655, Kyocera EcoSys-P3055, Kyocera EcoSys- P3150dn</t>
         </r>
       </text>
     </comment>
-    <comment ref="C165" authorId="0">
+    <comment ref="C166" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: ECOSYS M8124cidn, ECOSYS M8130cidn, ECOSYS M8224cidn, ECOSYS M8228cidn</t>
         </r>
       </text>
     </comment>
-    <comment ref="C166" authorId="0">
+    <comment ref="C167" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS P2235/2335/2040/M2040/2135/2235/2540/2635/2640/2735/2835</t>
         </r>
       </text>
     </comment>
-    <comment ref="C167" authorId="0">
+    <comment ref="C168" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA ECOSYS P2235dn/ P2040dn/ M2540dw/ M2540dw/ M2640/ M2135dn/ 2735dw/ CET7843</t>
         </r>
       </text>
     </comment>
-    <comment ref="C168" authorId="0">
+    <comment ref="C169" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA ECOSYS P2235dn/ P2040dn/ M2540dw/ M2540dw/ M2640/ M2135dn/ 2735dw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C169" authorId="0">
+    <comment ref="C170" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CET для Kyocera Fs-1000/ 1018/ 1030D/ KM-1500  Drum Cleaning Blade! DK120-Blade CET2806</t>
         </r>
       </text>
     </comment>
-    <comment ref="C170" authorId="0">
+    <comment ref="C171" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera FS-1016/1024/1124MFP/720/920, с поролоном!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C171" authorId="0">
+    <comment ref="C172" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: KM-2820, KM-2810, FS-920, FS-820, FS-720, FS-1370DN, FS-1320D, FS-1300D, FS-1135MFP, FS-1130MFP, FS-1128MFP, FS-1124MFP, FS-1120D, FS-1116MFP, FS-1110, FS-1100, FS-1035MFP, FS-1030MFP, FS-1028, FS-1024MFP, FS-1016MFP, ECOSYS P2135DN, ECOSYS P2035D, ECOSYS M2535DN, ECOSYS M2530DN, ECOSYS M2035DN, ECOSYS M2030DN. DK-130, DK-150, DK-170, DK-110, DK-1105
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C172" authorId="0">
+    <comment ref="C173" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera FS-1020/1030/1035/1040/1060/1120/1125/1130/1135, з поролоном</t>
         </r>
       </text>
     </comment>
-    <comment ref="C173" authorId="0">
+    <comment ref="C174" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA : FS-1040, FS-1041, FS-1060DN, FS-1061N, FS-1320MFP, FS-1220MFP, FS-1125MFP, FS-1120MFP, FS-1025MFP, FS-1020MFP. DK1110-Blade
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C174" authorId="0">
+    <comment ref="C175" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera FS-1500/3500/TK9/100 0/1010/1015/TK17</t>
         </r>
       </text>
     </comment>
-    <comment ref="C175" authorId="0">
+    <comment ref="C176" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Kyocera FS-2100/1120/4100/4200/4300, ECOSYS M3040/3540/3550/3560</t>
         </r>
       </text>
     </comment>
-    <comment ref="C176" authorId="0">
+    <comment ref="C177" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Kyocera FS-2100/1120/4100/4200/4300, ECOSYS M3040/3540/3550/3560</t>
         </r>
       </text>
     </comment>
-    <comment ref="C177" authorId="0">
+    <comment ref="C178" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita KM 1525/1530/2030, Vi 230/310</t>
         </r>
       </text>
     </comment>
-    <comment ref="C178" authorId="0">
+    <comment ref="C179" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KM-1620/ 1650/ 2050/ 2550/ KM-1635/ 2035/ TASKalfa 180/ 181/ KM-2540/3040/ 3060 HQ/ 2C918010/ CET4599N</t>
         </r>
       </text>
     </comment>
-    <comment ref="C179" authorId="0">
+    <comment ref="C180" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera KM 1620/1635/1650/2020/2035/2050, TASKALFA 180/181/220/221  2C918010</t>
         </r>
       </text>
     </comment>
-    <comment ref="C180" authorId="0">
+    <comment ref="C181" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera KM-1620/1635/1650/2020/2035/2050/Taskalfa 180/181/220/221/Copy Star CS1620/1635/1650/180/181/2020/2050/220/221, 352451620/2C918010</t>
         </r>
       </text>
     </comment>
-    <comment ref="C181" authorId="0">
+    <comment ref="C182" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: ECOSYS M5526cdn, ECOSYS M5526cdw, ECOSYS P5026cdn, ECOSYS M5521cdn, ECOSYS M5526cdw, ECOSYS P5026cdn, ECOSYS M5521cdw, ECOSYS P5021cdn, ECOSYS P5026cdw, ECOSYS P5021cdw, ECOSYS P5018cdn, ECOSYS P5021cdn, ECOSYS P5021cdw, ECOSYS M5521cdn, ECOSYS M5521cdw, ECOSYS P5026cdn, ECOSYS P5026cdw, ECOSYS M5526cdn, ECOSYS M5526cdw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C182" authorId="0">
+    <comment ref="C183" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: ECOSYS M5526cdn, ECOSYS M5526cdw, ECOSYS P5026cdn, ECOSYS M5521cdn, ECOSYS M5526cdw, ECOSYS P5026cdn, ECOSYS M5521cdw, ECOSYS P5021cdn, ECOSYS P5026cdw, ECOSYS P5021cdw, ECOSYS P5018cdn, ECOSYS P5021cdn, ECOSYS P5021cdw, ECOSYS M5521cdn, ECOSYS M5521cdw, ECOSYS P5026cdn, ECOSYS P5026cdw, ECOSYS M5526cdn, ECOSYS M5526cdw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C183" authorId="0">
+    <comment ref="C184" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Minolta Bizhub 280/360/361/420/421</t>
         </r>
       </text>
     </comment>
-    <comment ref="C184" authorId="0">
+    <comment ref="C185" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Minolta Bizhub Color C250/ 252/ Bizhub C203/ C253/ C353/ Bizhub C220/ C280/ C360/DR-311</t>
         </r>
       </text>
     </comment>
-    <comment ref="C185" authorId="0">
+    <comment ref="C186" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Di 450/470/550, EP 2050/3050/4000/4050/5000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C186" authorId="0">
+    <comment ref="C187" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Minolta Di152/183/250/251/350/351/1611/1811/2011/2510/3510/Bizhub 162/163/164/180/181/184/195/200/210/211/215/220/222/223/226/235/250/282/283/350/362/363/423/Konica 7115/7118/Develop INEO 210/213, A0XX361800</t>
         </r>
       </text>
     </comment>
-    <comment ref="C187" authorId="0">
+    <comment ref="C188" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Minolta Di152/183/250/251/350/351/1611/1811/2011/2510/3510/Bizhub 162/163/164/180/181/184/195/200/210/211/215/220/222/223/226/235/250/282/283/350/362/363/423/Konica 7115/7118/Develop INEO 210/213, A0XX361800</t>
         </r>
       </text>
     </comment>
-    <comment ref="C188" authorId="0">
+    <comment ref="C189" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Minolta Di152/183/250/251/350/351/1611/1811/2011/2510/3510/Bizhub 162/163/164/180/181/184/195/200/210/211/215/220/222/223/226/235/250/282/283/350/362/363/423/Konica 7115/7118/Develop INEO 210/213, A0XX361800</t>
         </r>
       </text>
     </comment>
-    <comment ref="C189" authorId="0">
+    <comment ref="C190" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Minolta Di152/183/250/251/350/351/1611/1811/2011/2510/3510/Bizhub 162/163/164/180/181/184/195/200/210/211/215/220/222/223/226/235/250/282/283/350/362/363/423/Konica 7115/7118/Develop INEO 210/213, A0XX361800. CET в іншій упаковці.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C190" authorId="0">
+    <comment ref="C191" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Minolta Di152/183/250/251/350/351/1611/1811/2011/2510/3510/Bizhub 162/163/164/180/181/184/195/200/210/211/215/220/222/223/226/235/250/282/283/350/362/363/423/Konica 7115/7118/Develop INEO 210/213, A0XX361800</t>
         </r>
       </text>
     </comment>
-    <comment ref="C191" authorId="0">
+    <comment ref="C192" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Minolta EP1050/1052/1054/1070/1080/1081/1083/1085/2010/203 0/2080/Di181</t>
         </r>
       </text>
     </comment>
-    <comment ref="C192" authorId="0">
+    <comment ref="C193" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Minolta EP1050/1052/1054/1070/1080/1081/1083/1085/2010/203 0/2080/Di181</t>
         </r>
       </text>
     </comment>
-    <comment ref="C193" authorId="0">
+    <comment ref="C194" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI B401/B411/431/M B461/471/491</t>
         </r>
       </text>
     </comment>
-    <comment ref="C194" authorId="0">
+    <comment ref="C195" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI B401/B411/431/M B461/471/491</t>
         </r>
       </text>
     </comment>
-    <comment ref="C195" authorId="0">
-[...14 lines deleted...]
-    </comment>
     <comment ref="C196" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">OKI B6200/6250/6300 /Xerox Phaser 4500/Docuprint 240A/340A/Epson EPL-N3000</t>
+          <t xml:space="preserve">OKI B6200/6250/6300/XER Pha ser 4500/DP 240A/340A/Minolta PP4650/Epson EPL-N3000/Brother HL-8050/52114501/09004078/113R00656/113R00657/TN-1700/C13S0 51111/A0FN022</t>
         </r>
       </text>
     </comment>
     <comment ref="C197" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">OKI B6200/6250/6300/XER Pha ser 4500/DP 240A/340A/Minolta PP4650/Epson EPL-N3000/Brother HL-8050/52114501/09004078/113R00656/113R00657/TN-1700/C13S0 51111/A0FN022 з поролоном!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C198" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">OKI B6200/6250/6300/XER Pha ser 4500/DP 240A/340A/Minolta PP4650/Epson EPL-N3000/Brother HL-8050/52114501/09004078/113R00656/113R00657/TN-1700/C13S0 51111/A0FN022</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C199" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">OKI C3100/3200/5100/5150/5200/5300/5400/5450/5600/5800/5900</t>
         </r>
       </text>
     </comment>
-    <comment ref="C198" authorId="0">
+    <comment ref="C200" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI C8600/8650/8800/8850/C810/830/MC810/830/860</t>
         </r>
       </text>
     </comment>
-    <comment ref="C199" authorId="0">
+    <comment ref="C201" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Panasonic DP-1520/1820/8016/ 8020, DZJN000085</t>
         </r>
       </text>
     </comment>
-    <comment ref="C200" authorId="0">
+    <comment ref="C202" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Panasonic DP-1520/1820, DZJN000085</t>
         </r>
       </text>
     </comment>
-    <comment ref="C201" authorId="0">
+    <comment ref="C203" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Panasonic DP-1520/1820/8016/ 8020, DZJN000085</t>
         </r>
       </text>
     </comment>
-    <comment ref="C202" authorId="0">
+    <comment ref="C204" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтера Pantum-M6500, Pantum-M6507, Pantum-M6607, Pantum-P2200, Pantum-P2207, Pantum-P2507. Для картриджа Pantum PC-211EV.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C203" authorId="0">
+    <comment ref="C205" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum P2200,P2207,P2507, P2500W,P2500NW, M6500,M6500W,M6500NW,M6550NW,M6607NW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C204" authorId="0">
+    <comment ref="C206" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum P2200,P2207,P2507, P2500W,P2500NW, M6500,M6500W,M6500NW,M6550NW,M6607NW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C205" authorId="0">
+    <comment ref="C207" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum P2200,P2207,P2507, P2500W,P2500NW, M6500,M6500W,M6500NW,M6550NW,M6607NW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C206" authorId="0">
+    <comment ref="C208" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтера Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302. Для картриджа Pantum DL-420.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C207" authorId="0">
+    <comment ref="C209" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтера Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302. Для картриджа Pantum DL-420.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C208" authorId="0">
+    <comment ref="C210" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтера Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302. Для картриджа Pantum DL-420.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C209" authorId="0">
+    <comment ref="C211" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302. DL-420.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C210" authorId="0">
+    <comment ref="C212" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1013/1515/MP161/171/201/301/Gestetner Dsm415/416</t>
         </r>
       </text>
     </comment>
-    <comment ref="C211" authorId="0">
+    <comment ref="C213" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Aficio 1013/ 1515/ MP161F/ 201SPF/ MP301SP/ MP305SP CET4642</t>
         </r>
       </text>
     </comment>
-    <comment ref="C212" authorId="0">
+    <comment ref="C214" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1015/1018/1113/2015/2016/2018/2020/MP1500/1600/1900/2000/2510/2550/Gestetner 1312/1502/1802/DSM615/616/618/620/625/716/721/Nashuatec 1505/1805, B0392289/AD042059</t>
         </r>
       </text>
     </comment>
-    <comment ref="C213" authorId="0">
+    <comment ref="C215" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1015/1018/1113/2015/2016/2018/2020/MP1500/1600/1900/2000/2510/2550/Gestetner 1312/1502/1802/DSM615/616/618/620/625/716/721/Nashuatec 1505/1805, B0392289/AD042059</t>
         </r>
       </text>
     </comment>
-    <comment ref="C214" authorId="0">
+    <comment ref="C216" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1015/1018/1113/2015/2016/2018/2020/MP1500/1600/1900/2000/2510/2550/Gestetner 1312/1502/1802/DSM615/616/618/620/625/716/721/Nashuatec 1505/1805, B0392289/AD042059</t>
         </r>
       </text>
     </comment>
-    <comment ref="C215" authorId="0">
+    <comment ref="C217" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1015/1018/1113/2015/2016/2018/ 2020/MP1500/1600/1900/2000/2510/ 2550/Gestetner 1312/1502/1802/DSM615/616/618/ 620/625/716/721/Nashuatec 1505/1805  B0392289/AD042059</t>
         </r>
       </text>
     </comment>
-    <comment ref="C216" authorId="0">
+    <comment ref="C218" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Aficio 1022/1027/2022/2027/2032/3025/3030 Aficio MP2510/2550/2851 MP3010/3351 Aficio MP2352SP/2553/2852SP Aficio MP3053/MP3352/MP3353 Aficio MP3053SP/MP3353SP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C217" authorId="0">
+    <comment ref="C219" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1022/1027/1032/220/270, Gestetner 2212/2712/DSm622/DSm725/DSm730</t>
         </r>
       </text>
     </comment>
-    <comment ref="C218" authorId="0">
+    <comment ref="C220" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1035/1045/2035/2045/3035/340/350/450, MP 3500/4500, Gestetner 3502/4502/P7145/P7245, DSM 635/645/735/745</t>
         </r>
       </text>
     </comment>
-    <comment ref="C219" authorId="0">
+    <comment ref="C221" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1035/1045/2035/2045/3035/340/350/450, MP 3500/4500, Gestetner 3502/4502/P7145/P7245, DSM 635/645/735/745</t>
         </r>
       </text>
     </comment>
-    <comment ref="C220" authorId="0">
+    <comment ref="C222" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1035/1045/2035/2045/3035/340/350/450, MP 3500/4500, Gestetner 3502/4502/P7145/P7245, DSM 635/645/735/745</t>
         </r>
       </text>
     </comment>
-    <comment ref="C221" authorId="0">
+    <comment ref="C223" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1050/1055/1060/ 1075/1105/1085/1155/2051</t>
         </r>
       </text>
     </comment>
-    <comment ref="C222" authorId="0">
+    <comment ref="C224" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Aficio 550/650/Aficio MP5500/6500/7500/Aficio 1060/1075/Aficio 2051/2060/2075 Drum Cleaning Blade A1763582</t>
         </r>
       </text>
     </comment>
-    <comment ref="C223" authorId="0">
+    <comment ref="C225" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Aficio 2015/ 2016/ 2018/ 2020/ Gestetner DSM 615/ 618/ 620/ MP 1500/ 1600/ 2000/ 2500/ AD042059</t>
         </r>
       </text>
     </comment>
-    <comment ref="C224" authorId="0">
+    <comment ref="C226" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Aficio 2015/ 2016/ 2018/ 2020/ Gestetner DSM 615/ 618/ 620/ MP 1500/ 1600/ 2000/ 2500/ AD042059/ CET4587</t>
         </r>
       </text>
     </comment>
-    <comment ref="C225" authorId="0">
+    <comment ref="C227" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RICOH: Aficio MP5002, Aficio MP5001G, Aficio MP5000B, Aficio MP5000, Aficio MP4500, Aficio MP4002, Aficio MP4001G, Aficio MP4000B, Aficio MP4000, Aficio MP3500, Aficio 3045, Aficio 3035, Aficio 2045, Aficio 2035. B082-2353, B213-2354, B082-2353, B082-2354, B213-2354, B291-2354, D009-2351.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C226" authorId="0">
+    <comment ref="C228" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio-240, Ricoh Aficio-470, Ricoh Aficio-480, Ricoh Aficio-MPW2400, Ricoh Aficio-MPW2401, Ricoh Aficio-MPW3600, Ricoh Aficio-MPW3601, Ricoh Aficio-MPW5100, Ricoh Aficio-SPW2470</t>
         </r>
       </text>
     </comment>
-    <comment ref="C227" authorId="0">
+    <comment ref="C229" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio SP C220/221/222/231/232/240/242/310/311/312</t>
         </r>
       </text>
     </comment>
-    <comment ref="C228" authorId="0">
+    <comment ref="C230" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio SP 3400/3410/3500/3510/SP 310/312</t>
         </r>
       </text>
     </comment>
-    <comment ref="C229" authorId="0">
+    <comment ref="C231" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio SP 310/312/3400/3410/3500/3510</t>
         </r>
       </text>
     </comment>
-    <comment ref="C230" authorId="0">
+    <comment ref="C232" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RICOH: Aficio SP3400SF, Aficio SP3410SF, Aficio SP3500SF, Aficio SP3510SF, SP3710SF, SP3710DN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C231" authorId="0">
+    <comment ref="C233" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio SP3400/3410</t>
         </r>
       </text>
     </comment>
-    <comment ref="C232" authorId="0">
+    <comment ref="C234" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">3813/4015/4018/4615/4618, Gestetner 2913</t>
         </r>
       </text>
     </comment>
-    <comment ref="C233" authorId="0">
+    <comment ref="C235" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR CLP-300/310/315/320/321/325/326/CLX-2160</t>
         </r>
       </text>
     </comment>
-    <comment ref="C234" authorId="0">
+    <comment ref="C236" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR CLP-300/310/315/320/321/325/326/CLX-2160</t>
         </r>
       </text>
     </comment>
-    <comment ref="C235" authorId="0">
+    <comment ref="C237" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR CLP-310/315/CLX-3170/3175, CLT-409S</t>
         </r>
       </text>
     </comment>
-    <comment ref="C236" authorId="0">
+    <comment ref="C238" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR CLP-310/315/CLX-3170/3175, CLT-409S</t>
         </r>
       </text>
     </comment>
-    <comment ref="C237" authorId="0">
+    <comment ref="C239" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR CLP-310/315/CLX -3170/3175/CLT-409S</t>
         </r>
       </text>
     </comment>
-    <comment ref="C238" authorId="0">
+    <comment ref="C240" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR CLP-310/315/CLX-3170/3175, CLT-409S</t>
         </r>
       </text>
     </comment>
-    <comment ref="C239" authorId="0">
+    <comment ref="C241" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR CLP-320/325/326/CLX-3180/3185/3186, CLT-407S</t>
         </r>
       </text>
     </comment>
-    <comment ref="G239" authorId="0">
+    <comment ref="G241" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 5шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C240" authorId="0">
+    <comment ref="C242" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung CLP-360/365/366/368/Xpress C430/480/ProXpress M4030/4080/HP COLOR Laser 150/170/MFP178/179, CLT-406/CLT-404/MLT-D201/W2070A/2071A/2072A/2073A/117A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C241" authorId="0">
+    <comment ref="C243" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung CLP-360/365/366/368/Xpress C430/480/ProXpress M4030/4080/HP COLOR Laser 150/170/MFP178/179, CLT-406/CLT-404/MLT-D201/W2070A/2071A/2072A/2073A/117A</t>
         </r>
       </text>
     </comment>
-    <comment ref="G241" authorId="0">
+    <comment ref="G243" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C242" authorId="0">
+    <comment ref="C244" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung CLP-610, Samsung CLP-660, Samsung CLX-6200, Samsung CLX-6210, Samsung CLX-6240, Samsung CLP-615, Samsung CLP-620, Samsung CLP-670, Samsung CLX-6220, Samsung CLX-6250, Samsung CLP-770, Samsung CLP-775.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C243" authorId="0">
+    <comment ref="C245" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR CLP-415/CLX-4195/Xpress SL-C1810/1860</t>
         </r>
       </text>
     </comment>
-    <comment ref="C244" authorId="0">
+    <comment ref="C246" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1010/ 20M/ 1210/ 20M/ 50/ 1430/ 4500/ 4600/ 5100, SF5100; LEXMARK E210; XEROX 4525, Phaser 3110/ 3210  ML-1210, ML-4500  с поролоном</t>
         </r>
       </text>
     </comment>
-    <comment ref="C245" authorId="0">
+    <comment ref="C247" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1010/1020/1210/1220/1430/4500; Lexmark E210 з поролоном</t>
         </r>
       </text>
     </comment>
-    <comment ref="C246" authorId="0">
+    <comment ref="C248" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1610/ 1615/ 2010/ 2015/ 2510/ 2570/ 2571, SCX-4321/ 4521/ 4725/SCX-4650N/ SCX-4655FN; DELL 1100; XEROX Phaser 3117/ 3122/ 3200  ML-1610, ML-2010, SCX-4521, SCX-D4725, XEROX 013R00621, 106R01159, 113R00730  без ущільнювача</t>
         </r>
       </text>
     </comment>
-    <comment ref="C247" authorId="0">
+    <comment ref="C249" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: ML-1610D2, ML-2010D3, MLT-D108S, MLT-D117S, MLT-D119S, SCX-4521D3, SCX-D4725A, 013R00621, 106R01159, 113R00730
 Сумісні пристрої: Samsung ML-1610, Samsung ML-1615, Samsung ML-2010, Samsung ML-2015, Samsung ML-2510, Samsung ML-2570, Samsung ML-2571, Samsung ML-1640, Samsung ML-1641, Samsung ML-1645, Samsung ML-2240, Samsung ML-2241, Samsung SCX-4650, Samsung SCX-4655, Samsung ML-1610, Samsung ML-1615, Samsung ML-1620, Samsung ML-1625, Samsung ML-2010, Samsung ML-2015, Samsung ML-2020, Samsung ML-2510, Samsung ML-2570, Samsung ML-2571, Samsung SCX-4321, Samsung SCX-4521, Samsung SCX-4321, Samsung SCX-4521, Samsung SCX-4725, Xerox WorkCentre-PE220, Xerox Phaser-3117, Xerox Phaser-3122, Xerox Phaser-3124, Xerox Phaser-3125, Xerox Phaser-3200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C248" authorId="0">
+    <comment ref="C250" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1610/ 1615/ 2010/ 2015/ 2510/ 2570/ 2571, SCX-4321/ 4521/ 4725; DELL 1100; XEROX Phaser 3117/ 3122/ 3200  ML-1610, ML-2010, SCX-4521, SCX-D4725, XEROX 013R00621, 106R01159, 113R00730</t>
         </r>
       </text>
     </comment>
-    <comment ref="C249" authorId="0">
+    <comment ref="C251" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1610/ 1615/ 2010/ 2015/ 2510/ 2570/ 2571, SCX-4321/ 4521/ 4725 DELL 1100 XEROX Phaser 3117/ 3122/ 3200  ML-1610, ML-2010, SCX-4521, SCX-D4725, XEROX 013R00621, 106R01159, 113R00730</t>
         </r>
       </text>
     </comment>
-    <comment ref="C250" authorId="0">
+    <comment ref="C252" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1610/ 1615/ 2010/ 2015/ 2510/ 2570/ 2571, SCX-4321/ 4521/ 4725; DELL 1100; XEROX Phaser 3117/ 3122/ 3200  ML-1610, ML-2010, SCX-4521, SCX-D4725, XEROX 013R00621, 106R01159, 113R00730</t>
         </r>
       </text>
     </comment>
-    <comment ref="C251" authorId="0">
+    <comment ref="C253" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML1610/1615/1640/1645 /2010/2015/2510/2570/2571/2240 /2241/SCX-4321/4521/4655/4725/ Phaser 3117/3122/3124/3125/320 0/WorkCentre Pe220, з поролоном!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C252" authorId="0">
+    <comment ref="C254" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML1610/1615/1640/1645 /2010/2015/2510/2570/2571/2240 /2241/SCX-4321/4521/4655/4725/ Phaser 3117/3122/3124/3125/320 0/WorkCentre Pe220, з поролоном!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C253" authorId="0">
+    <comment ref="C255" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для SAMSUNG ML-1630/ 1630W/ SCX-4500/ 4500W/ ML-D1630A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C254" authorId="0">
+    <comment ref="C256" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1630/1631/SCX-4500/4501/ML-D1630A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C255" authorId="0">
+    <comment ref="C257" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1650/6060</t>
         </r>
       </text>
     </comment>
-    <comment ref="C256" authorId="0">
+    <comment ref="C258" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1660/ 1661/ 1665/ 1666/ 1861 без ущільнювача HP Laser 107/135/137  W1106A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C257" authorId="0">
+    <comment ref="C259" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: MLT-D1043S, MLT-D104S, MLT-D104X
 Сумісні пристрої: Samsung ML-1661, Samsung ML-1666, Samsung ML-1671, Samsung ML-1676, Samsung ML-1861, Samsung ML-1866, Samsung ML-1660, Samsung ML-1665, Samsung ML-1667, Samsung ML-1677, Samsung ML-1860, Samsung ML-1865, Samsung ML-1867, Samsung SCX-3200, Samsung SCX-3205, Samsung SCX-3207, Samsung SCX-3217, Samsung SCX-3220, Samsung ML-1660, Samsung ML-1665, Samsung ML-1667, Samsung ML-1860, Samsung ML-1865, Samsung ML-1867, Samsung SCX-3200, Samsung SCX-3205, Samsung SCX-3207, Samsung SCX-3217</t>
         </r>
       </text>
     </comment>
-    <comment ref="C258" authorId="0">
+    <comment ref="C260" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1640/ 1641/ 1666/ 1665/ 1660/ 1661/ 1670/ 1861/ 2240/ 2241, SCX-3200/ 3201/ 3205/ 3218/ 1665,  MLT-D108S, MLT-D104S/ X, MLT-D1043S</t>
         </r>
       </text>
     </comment>
-    <comment ref="C259" authorId="0">
+    <comment ref="C261" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: MLT-D1043S, MLT-D104S, MLT-D104X
 Сумісні пристрої: Samsung ML-1661, Samsung ML-1666, Samsung ML-1671, Samsung ML-1676, Samsung ML-1861, Samsung ML-1866, Samsung ML-1660, Samsung ML-1665, Samsung ML-1667, Samsung ML-1677, Samsung ML-1860, Samsung ML-1865, Samsung ML-1867, Samsung SCX-3200, Samsung SCX-3205, Samsung SCX-3207, Samsung SCX-3217, Samsung SCX-3220, Samsung ML-1660, Samsung ML-1665, Samsung ML-1667, Samsung ML-1860, Samsung ML-1865, Samsung ML-1867, Samsung SCX-3200, Samsung SCX-3205, Samsung SCX-3207, Samsung SCX-3217</t>
         </r>
       </text>
     </comment>
-    <comment ref="C260" authorId="0">
+    <comment ref="C262" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1660/1661/1665/1666/1675/1860/1865/SCX-3200/3205, MLT-D104A/ML-D1043S, длина 247мм!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C261" authorId="0">
+    <comment ref="C263" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1660/ 1661/ 1665/ 1666/ 1861 HP Laser 107/135/137  W1106A</t>
         </r>
       </text>
     </comment>
-    <comment ref="G261" authorId="0">
+    <comment ref="G263" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C262" authorId="0">
+    <comment ref="C264" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1660/1661/1665/1667/1675/1676/1860/1861/1865/1866/SCX-3200/3205/3207/HP LJ 107/135/137/MLT-D104A/ML-D1043S/W1106A, довжина 252мм!</t>
         </r>
       </text>
     </comment>
-    <comment ref="G262" authorId="0">
+    <comment ref="G264" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C263" authorId="0">
+    <comment ref="C265" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1660/1661/1665/1666/1675/1860/1865/SCX-3200/3205, MLT-D104A/ML-D1043S/HP Laser 107/135/137  W1106A , длина 252мм</t>
         </r>
       </text>
     </comment>
-    <comment ref="C264" authorId="0">
+    <comment ref="C266" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1660/1661/1665/1666/1675/1860/1865/SCX-3200/3205, MLT-D104A/ML-D1043S, длина 252мм</t>
         </r>
       </text>
     </comment>
-    <comment ref="G264" authorId="0">
+    <comment ref="G266" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C265" authorId="0">
+    <comment ref="C267" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1510/1520/1710/1740/1745/1750, SCX-4016/4100/4116/4216/4200/4220/4300; XEROX PE16/PE114/3120/3130,WC3119  ML-1520, ML-1710, MLT-D109S, SCX-D4200, SCX-4216, SCX-4100, XEROX 013R00607, 013R00625, 109R00748, 109R00725, 113R00667  з поролоном</t>
         </r>
       </text>
     </comment>
-    <comment ref="C266" authorId="0">
+    <comment ref="C268" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1510/ 1520/ 1710/ 1740/ 1745/ 1750, SCX-4016/ 4100/ 4116/ 4216/ 4200/ 4220/ 4300; XEROX PE16/ PE114/ 3120/ 3130,WC3119  ML-1520, ML-1710, MLT-D109S, SCX-D4200, SCX-4216, SCX-4100, XEROX 013R00607, 013R00625, 109R00748, 109R00725, 113R00667  с поролоном</t>
         </r>
       </text>
     </comment>
-    <comment ref="C267" authorId="0">
+    <comment ref="C269" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">С поролоном! ML-1510/1520/1710/1740/1745/1750, SCX-4016/4100/4116/4216/4200/4220/4300; XEROX PE16/PE114/3120/3130,WC3119  ML-1520, ML-1710, MLT-D109S, SCX-D4200, SCX-4216, SCX-4100, XEROX 013R00607, 013R00625, 109R00748, 109R00725, 113R00667</t>
         </r>
       </text>
     </comment>
-    <comment ref="C268" authorId="0">
+    <comment ref="C270" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1510/ 1520/ 1710/ 1740/ 1745/ 1750, SCX-4016/ 4100/ 4116/ 4216/ 4200/ 4220/ 4300 XEROX PE16/ PE114/ 3120/ 3130,WC3119  ML-1520, ML-1710, MLT-D109S, SCX-D4200, SCX-4216, SCX-4100, XEROX 013R00607, 013R00625, 109R00748, 109R00725, 113R00667</t>
         </r>
       </text>
     </comment>
-    <comment ref="C269" authorId="0">
+    <comment ref="C271" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1510/ 1520/ 1710/ 1740/ 1745/ 1750, SCX-4016/ 4100/ 4116/ 4216/ 4200/ 4220/ 4300 XEROX PE16/ PE114/ 3120/ 3130,WC3119  ML-1520, ML-1710, MLT-D109S, SCX-D4200, SCX-4216, SCX-4100, XEROX 013R00607, 013R00625, 109R00748, 109R00725, 113R00667  з поролоном</t>
         </r>
       </text>
     </comment>
-    <comment ref="C270" authorId="0">
+    <comment ref="C272" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: MLT-D105L, MLT-D105S, 108R00908, 108R00909
 Сумісні пристрої: Samsung ML-1910, Samsung ML-1915, Samsung ML-2520, Samsung ML-2525, Samsung ML-2540, Samsung ML-2580, Samsung SCX-4600, Samsung SCX-4605, Samsung SCX-4610, Samsung SCX-4623, Samsung SF-650, Samsung ML-1910, Samsung ML-1915, Samsung ML-2520, Samsung ML-2525, Samsung ML-2540, Samsung ML-2541, Samsung ML-2545, Samsung ML-2580, Samsung ML-2645, Samsung SCX-4600, Samsung SCX-4605, Samsung SCX-4610, Samsung SCX-4623, Samsung SF-650, Xerox Phaser-3140, Xerox Phaser-3155, Xerox Phaser-3160, Xerox Phaser-3140, Xerox Phaser-3155, Xerox Phaser-3160</t>
         </r>
       </text>
     </comment>
-    <comment ref="C271" authorId="0">
+    <comment ref="C273" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1910/1915/2525/2526/2580/2581/2651/SCX-4600/4601/4606/4623/SF-650/Xerox Phaser 3140/3155/3160/Dell 1130/1133/1135/MLT-D105/D1053</t>
         </r>
       </text>
     </comment>
-    <comment ref="G271" authorId="0">
+    <comment ref="G273" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 5шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C272" authorId="0">
+    <comment ref="C274" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1910/1915/2525/2526/2580/2581/2651/SCX-4600/4601/4606/4623/SF-650/Xerox Phaser 3140/3155/3160/Dell 1130/1133/1135/MLT-D105/D1053</t>
         </r>
       </text>
     </comment>
-    <comment ref="C273" authorId="0">
+    <comment ref="C275" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1910/1915/2525/SCX-4600/4623/SF-650/Phaser 3140/3155/3160, D105, KUROKI  LP208</t>
         </r>
       </text>
     </comment>
-    <comment ref="C274" authorId="0">
+    <comment ref="C276" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1910/1915/2525/2526/2580/2581/2651/SCX-4600/4601/4606/4623/SF-650/Xerox Phaser 3140/3155/3160/Dell 1130/1133/1135/MLT-D105/D1053</t>
         </r>
       </text>
     </comment>
-    <comment ref="C275" authorId="0">
+    <comment ref="C277" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1910/1915/2525/2526/2580/2581/2651/SCX-4600/4601/4606/4623/SF-650/Xerox Phaser 3140/3155/3160/Dell 1130/1133/1135/MLT-D105/D1053, з поролоном!</t>
         </r>
       </text>
     </comment>
-    <comment ref="G275" authorId="0">
+    <comment ref="G277" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 5шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C276" authorId="0">
+    <comment ref="C278" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1910/1915/2525/2526/2580/2581/2651/SCX-4600/4601/4606/4623/SF-650/Xerox Phaser 3140/3155/3160/Dell 1130/1133/1135/MLT-D105/D1053, з поролоном!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C277" authorId="0">
+    <comment ref="C279" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2150/N/51N/52W/2550/51N; Tally/Genicom T 9220; Xerox Phaser 3400/3420/3425/3450</t>
         </r>
       </text>
     </comment>
-    <comment ref="C278" authorId="0">
+    <comment ref="C280" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">С поролоном! ML-2150/N/51N/52W/2550/51N; Tally/Genicom T 9220; Xerox Phaser 3400/3420/3425/3450</t>
         </r>
       </text>
     </comment>
-    <comment ref="C279" authorId="0">
+    <comment ref="C281" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2160/ 2165/ SCX-3400/ 3405/ M2020/ M2070; SF760P/MLT-D101; SF760P без ущільнювача</t>
         </r>
       </text>
     </comment>
-    <comment ref="C280" authorId="0">
+    <comment ref="C282" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2160/2161/2162/2163/2165/2166/2167/2168/SCX-3400/3405/3407/SL-M2020/2022/2023/2026/2070/2071/2074/2077/MLT-D101S/MLT-D111S</t>
         </r>
       </text>
     </comment>
-    <comment ref="C281" authorId="0">
+    <comment ref="C283" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджа: Samsung MLT-D101S, MLT-D111S Для принтера: Samsung ML-2160, ML-2165, SCX-3400, SCX-3405; SL-M2020, SL-M2020W, SL-M2070, SL-M2070W, SL-M2070FW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C282" authorId="0">
+    <comment ref="C284" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Чистящее лезвие  Wiper Blade, Ракель  Samsung ML-2160, 10 шт в уп Для картриджа: Самсунг MLT-D101S, MLT-D111S Для принтера: Самсунг ML-2160, ML-2165, SCX-3400, SCX-3405; SL-M2020, SL-M2020W, SL-M2070, SL-M2070W, SL-M2070FW Довжина по металу 237 мм</t>
         </r>
       </text>
     </comment>
-    <comment ref="C283" authorId="0">
+    <comment ref="C285" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-2160/2165/SCX-3400/3405/SF760/Xpress SL-M2020/2022/2070, D101S/D111S, glued type, 235mm</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C286" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2160, 10 шт в уп Для картриджа: Самсунг MLT-D101S, MLT-D111S Для принтера: Самсунг ML-2160, ML-2165, SCX-3400, SCX-3405; SL-M2020, SL-M2020W, SL-M2070, SL-M2070W, SL-M2070FW Довжина по металу 237 мм</t>
         </r>
       </text>
     </comment>
-    <comment ref="C284" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G284" authorId="0">
+    <comment ref="C287" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-2160/2161/2162/2163/2165/2166/2167/2168/SCX-3400/3405/3407/Xpress SL-M2020/2022/2023/2026/2070/2071/2074/2077/MLT-D101S/MLT-D111S, длина 239 мм! OEM Copy!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G287" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C285" authorId="0">
-[...63 lines deleted...]
-    <comment ref="C287" authorId="0">
+    <comment ref="C288" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-2160/2165/SCX-3400/3405/SF760/Xpress SL-M2020/2022/2070, D101S/D111S, glued type, 242mm</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C289" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2250/Xerox PE120/3150/Samsung SCX-4720/DELL 1600</t>
         </r>
       </text>
     </comment>
-    <comment ref="C288" authorId="0">
+    <comment ref="C290" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2250/Xerox WorkCentre Pe120/3150/Samsung SCX-4720/Dell 1600, з поролоном!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C289" authorId="0">
+    <comment ref="C291" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: ML-D2850A,ML-D2850B,MLT-D209L,MLT-D209S,106R01373,106R01374,106R01485,106R01487. 
 Сумісні пристрої: Samsung ML-2850,Samsung ML-2851,Samsung ML-2850,Samsung ML-2851,Samsung ML-2853,Samsung ML-2855,Samsung SCX-4824,Samsung SCX-4826,Samsung SCX-4828,Samsung ML-2855,Samsung SCX-4824,Samsung SCX-4826,Samsung SCX-4828,Xerox Phaser-3250,Xerox Phaser-3250,Xerox WorkCentre-3210,Xerox WorkCentre-3220,Xerox WorkCentre-3210,Xerox WorkCentre-3220.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C290" authorId="0">
+    <comment ref="C292" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: ML-D2850A,ML-D2850B,MLT-D209L,MLT-D209S,106R01373,106R01374,106R01485,106R01487. 
 Сумісні пристрої: Samsung ML-2850,Samsung ML-2851,Samsung ML-2850,Samsung ML-2851,Samsung ML-2853,Samsung ML-2855,Samsung SCX-4824,Samsung SCX-4826,Samsung SCX-4828,Samsung ML-2855,Samsung SCX-4824,Samsung SCX-4826,Samsung SCX-4828,Xerox Phaser-3250,Xerox Phaser-3250,Xerox WorkCentre-3210,Xerox WorkCentre-3220,Xerox WorkCentre-3210,Xerox WorkCentre-3220.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C291" authorId="0">
+    <comment ref="C293" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: ML-D2850A,ML-D2850B,MLT-D209L,MLT-D209S,106R01373,106R01374,106R01485,106R01487. 
 Сумісні пристрої: Samsung ML-2850,Samsung ML-2851,Samsung ML-2850,Samsung ML-2851,Samsung ML-2853,Samsung ML-2855,Samsung SCX-4824,Samsung SCX-4826,Samsung SCX-4828,Samsung ML-2855,Samsung SCX-4824,Samsung SCX-4826,Samsung SCX-4828,Xerox Phaser-3250,Xerox Phaser-3250,Xerox WorkCentre-3210,Xerox WorkCentre-3220,Xerox WorkCentre-3210,Xerox WorkCentre-3220.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C292" authorId="0">
+    <comment ref="C294" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2850/ 2851, SCX-4824/ 4828, Xerox Phaser 3250/ 3140</t>
         </r>
       </text>
     </comment>
-    <comment ref="C293" authorId="0">
+    <comment ref="C295" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: ML-D2850A,ML-D2850B,MLT-D209L,MLT-D209S,106R01373,106R01374,106R01485,106R01487. 
 Сумісні пристрої: Samsung ML-2850,Samsung ML-2851,Samsung ML-2850,Samsung ML-2851,Samsung ML-2853,Samsung ML-2855,Samsung SCX-4824,Samsung SCX-4826,Samsung SCX-4828,Samsung ML-2855,Samsung SCX-4824,Samsung SCX-4826,Samsung SCX-4828,Xerox Phaser-3250,Xerox Phaser-3250,Xerox WorkCentre-3210,Xerox WorkCentre-3220,Xerox WorkCentre-3210,Xerox WorkCentre-3220.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C294" authorId="0">
+    <comment ref="C296" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2850/2851/2855/2450/SCX-4824/4828/Xerox Phaser 3250/WorkCentre 3210/MLT-D209</t>
         </r>
       </text>
     </comment>
-    <comment ref="C295" authorId="0">
+    <comment ref="C297" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: ML-D2850A,ML-D2850B,MLT-D209L,MLT-D209S,106R01373,106R01374,106R01485,106R01487. 
 Сумісні пристрої: Samsung ML-2850,Samsung ML-2851,Samsung ML-2850,Samsung ML-2851,Samsung ML-2853,Samsung ML-2855,Samsung SCX-4824,Samsung SCX-4826,Samsung SCX-4828,Samsung ML-2855,Samsung SCX-4824,Samsung SCX-4826,Samsung SCX-4828,Xerox Phaser-3250,Xerox Phaser-3250,Xerox WorkCentre-3210,Xerox WorkCentre-3220,Xerox WorkCentre-3210,Xerox WorkCentre-3220.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C296" authorId="0">
+    <comment ref="C298" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2850/2851/2855/2450/SCX-4824/4828/Xerox Phaser 3250/WorkCentre 3210/3220/MLT-D209/106R01487/106R01374, з поролоном!</t>
         </r>
       </text>
     </comment>
-    <comment ref="G296" authorId="0">
+    <comment ref="G298" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C297" authorId="0">
+    <comment ref="C299" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2950/2951/2955, SCX-4705/ 4729, SLM2620/2625/2675/ 2820/2825/2870/2875, Xerox Phaser 3052/3260, WorkCentre 3215/3225 без ущільнювача</t>
         </r>
       </text>
     </comment>
-    <comment ref="C298" authorId="0">
+    <comment ref="C300" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2950/2951/2955, SCX-4705/ 4729, SLM2620/2625/2675/ 2820/2825/2870/2875, Xerox Phaser 3052/3260, WorkCentre 3215/3225</t>
         </r>
       </text>
     </comment>
-    <comment ref="C299" authorId="0">
+    <comment ref="C301" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2950/2951/2955, SCX-4705/ 4729, SLM2620/2625/2675/ 2820/2825/2870/2875, Xerox Phaser 3052/3260, WorkCentre 3215/3225</t>
         </r>
       </text>
     </comment>
-    <comment ref="C300" authorId="0">
+    <comment ref="C302" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNG ML 2950/SL-M2626, Для картриджа: SAMSUNG MLT-D115L, MLT-R116, MLT-D103S, MLT-D103L Для принтера: SAMSUNG ML-2950, ML-2951, ML-2955, SCX-4705, SCX-4729, SL-M2620  Xpress , SL-M2625, SL-M2675, SL-M2820, SL-M2825, SL-M2870, SL-M2875, Xerox Phaser 3052, 3260, WorkCentre 3215/3225 MFP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C301" authorId="0">
+    <comment ref="C303" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNG ML 2950/SL-M2626, Для картриджа: SAMSUNG MLT-D115L, MLT-R116, MLT-D103S, MLT-D103L Для принтера: SAMSUNG ML-2950, ML-2951, ML-2955, SCX-4705, SCX-4729, SL-M2620  Xpress , SL-M2625, SL-M2675, SL-M2820, SL-M2825, SL-M2870, SL-M2875, Xerox Phaser 3052, 3260, WorkCentre 3215/3225 MFP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C302" authorId="0">
+    <comment ref="C304" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2950/2951/2955/SCX-4728/4729/SL-M2620/2625/2670/2675/2820/2825/2870/2875/2876/Xerox Phaser 3052/3260/WorkCentre 3215/3225/MLT-D103/D115/106R02778/106R02782</t>
         </r>
       </text>
     </comment>
-    <comment ref="C303" authorId="0">
+    <comment ref="C305" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2950/2951/2955, SCX-4705/ 4729, SLM2620/2625/2675/ 2820/2825/2870/2875, Xerox Phaser 3052/3260, WorkCentre 3215/3225 MLT-D103/D115/106R02778/ 106R02782</t>
         </r>
       </text>
     </comment>
-    <comment ref="C304" authorId="0">
+    <comment ref="C306" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-3050/3051/3060/3470/3471/3475/1635/SCX-5530/5635/5835/5935/Tektronix/Xerox Phaser 3300/3428/3435/3635/WC 3550, ML-D3050</t>
         </r>
       </text>
     </comment>
-    <comment ref="C305" authorId="0">
+    <comment ref="C307" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3050/3051/3060/3470/3471/3475/1635/SCX-5530/5635/5835/5935/Tektronix/Xerox Phaser 3300/3428/3435/3635/WorkCentre 3550/ML-D3050</t>
         </r>
       </text>
     </comment>
-    <comment ref="C306" authorId="0">
+    <comment ref="C308" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-3050/3051/3060/3470/ 3471/3475/1635/SCX-5530/5635/ 5835/5935/Tektronix/Xerox Phaser 3300/3428/3435/3635/WC 3550 без поролона</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C309" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3050/3051/3060/3470/3471/3475/1635/SCX-5530/5635/5835/5935/Tektronix/Xerox Phaser 3300/3428/3435/3635/WorkCentre 3550/ML-D3050</t>
         </r>
       </text>
     </comment>
-    <comment ref="C307" authorId="0">
+    <comment ref="C310" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-3050/3051/3060/3470/3471/3475/1635/SCX-5530/5635/5835/5935/Tektronix/Xerox Phaser 3300/3428/3435/3635/WC 3550, ML-D3050</t>
         </r>
       </text>
     </comment>
-    <comment ref="C308" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C309" authorId="0">
+    <comment ref="C311" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-3050/3051/3060/3470/3471/3475/1635/SCX-5530/5635/5835/5935/Tektronix/Xerox Phaser 3300/3428/3435/3635/WC 3550, ML-D3050</t>
         </r>
       </text>
     </comment>
-    <comment ref="C310" authorId="0">
+    <comment ref="C312" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: MLT-D205E  SU953A , MLT-D205L  SU965A , MLT-D205S  SU976A , 106R02304, 106R02306, 106R02308, 106R02310, 106R02312
 Сумісні пристрої: Samsung ML-3710, Samsung ML-3712, Samsung SCX-5637, Samsung SCX-5639, Samsung SCX-5737, Samsung SCX-5739, Samsung ML-3310, Samsung ML-3312, Samsung ML-3710, Samsung ML-3712, Samsung SCX-4833, Samsung SCX-4835, Samsung SCX-5637, Samsung SCX-5639, Samsung SCX-5737, Samsung SCX-5739, Samsung ML-3310, Samsung ML-3312, Samsung ML-3710, Samsung ML-3712, Samsung SCX-4833, Samsung SCX-4835, Samsung SCX-5637, Samsung SCX-5639, Samsung SCX-5737, Samsung SCX-5739, Xerox Phaser-3320, Xerox Phaser-3320, Xerox WorkCentre-3315, Xerox WorkCentre-3315, Xerox WorkCentre-3325, Xerox WorkCentre-3325</t>
         </r>
       </text>
     </comment>
-    <comment ref="C311" authorId="0">
+    <comment ref="C313" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3310/3710/3750/4510/5510/6510/SCX-4833/5637/5639/5737/5739/Xerox Phaser 3320/WorkCentre 3315/3325, MLT-D205/D305/106R02304/106R02306/106R02308/106R02310/106R02312</t>
         </r>
       </text>
     </comment>
-    <comment ref="G311" authorId="0">
+    <comment ref="G313" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C312" authorId="0">
+    <comment ref="C314" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-3310/3710/3750/4510/5510/6510/SCX-4833/5637/5639/5737/5739/Xerox Phaser 3320/WorkCentre 3315/3325, MLT-D205/D305/106R02304/106R02306/106R02308/106R02310/106R02312 без уплотнителя</t>
         </r>
       </text>
     </comment>
-    <comment ref="C313" authorId="0">
+    <comment ref="C315" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-3310/3710/3750/4510/5510/6510/SCX-4833/5637/5639/5737/5739/Xerox Phaser 3320/WorkCentre 3315/3325, MLT-D205/D305/106R02304/106R02306/106R02308/106R02310/106R02312</t>
         </r>
       </text>
     </comment>
-    <comment ref="C314" authorId="0">
+    <comment ref="C316" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-3310/3710/3750/4510/5510/6510/SCX-4833/5637/5639/5737/5739/Xerox Phaser 3320/WorkCentre 3315/3325, MLT-D205/D305/106R02304/106R02306/106R02308/106R02310/106R02312</t>
         </r>
       </text>
     </comment>
-    <comment ref="C315" authorId="0">
+    <comment ref="C317" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-3310/3710/3750/4510/5510/6510/SCX-4833/5637/5639/5737/5739/Xerox Phaser 3320/WorkCentre 3315/3325, MLT-D205/D305/106R02304/106R02306/106R02308/106R02310/106R02312</t>
         </r>
       </text>
     </comment>
-    <comment ref="G315" authorId="0">
+    <comment ref="G317" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C316" authorId="0">
+    <comment ref="C318" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML3560/3561/Xerox Phaser 3500 LP166</t>
         </r>
       </text>
     </comment>
-    <comment ref="C317" authorId="0">
+    <comment ref="C319" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML3560/3561/Xerox Phaser 3500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C318" authorId="0">
+    <comment ref="C320" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML4050/4550/4551</t>
         </r>
       </text>
     </comment>
-    <comment ref="C319" authorId="0">
+    <comment ref="C321" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-7000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C320" authorId="0">
+    <comment ref="C322" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ProXpress SL-M3320/3325/3370/3375/3750/3820/3825/3870/3875/4020/4025/4070/4075/Xerox Phaser 3330/WorkCentre 3335/3345/MLT-D203E/D203L/D203S/D305L/R204</t>
         </r>
       </text>
     </comment>
-    <comment ref="C321" authorId="0">
+    <comment ref="C323" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNG SCX 5112 Xerox WC 312/ M15 Samsung SCX 5112/5115/5312 , Xerox WC 312/ M15 i</t>
         </r>
       </text>
     </comment>
-    <comment ref="C322" authorId="0">
+    <comment ref="C324" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX-6545N/6555N, Xerox WorkCentre 4250/4260</t>
         </r>
       </text>
     </comment>
-    <comment ref="C323" authorId="0">
+    <comment ref="C325" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR-122/150/151/152/153/155/156/158/208/AL-1000/1010/1020/1200/1220/1240/1250/UCLEZ000TQSZZ</t>
         </r>
       </text>
     </comment>
-    <comment ref="C324" authorId="0">
+    <comment ref="C326" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR 120/150/121/122/123/156/157, AL 1000/1200, MX B200/201 Kuroki, Toshiba OD-1200 e-STUDIO 12/15/120/150 без ущільнювача</t>
         </r>
       </text>
     </comment>
-    <comment ref="C325" authorId="0">
+    <comment ref="C327" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR 120/150/121/122/123/156/157, AL 1000/1200, MX B200/201 Kuroki, Toshiba OD-1200 e-STUDIO 12/15/120/150</t>
         </r>
       </text>
     </comment>
-    <comment ref="C326" authorId="0">
+    <comment ref="C328" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR 122</t>
         </r>
       </text>
     </comment>
-    <comment ref="C327" authorId="0">
+    <comment ref="C329" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR 152</t>
         </r>
       </text>
     </comment>
-    <comment ref="C328" authorId="0">
+    <comment ref="C330" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR-160/161/162/163/164/200/201/205/206/207/5015/5316 /ARF-201/ARM-160/162/165/205/207/AL-1600/1610/1620/1621/1640 /1650/1670/DM-2000/2005/2010/2 015/MX-M200D/232D/Toshiba E ST UDIO 161/Lanier 5216/5220, UCLEZ0009QSZZ/UCLEZ0009QSZ1/UCLEZ0009QSZ2/C2103-6173, без ущільнювача</t>
         </r>
       </text>
     </comment>
-    <comment ref="C329" authorId="0">
+    <comment ref="C331" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR-160/161/162/163/164/200/201/205/206/207/5015/5316 /ARF-201/ARM-160/162/165/205/207/AL-1600/1610/1620/1621/1640 /1650/1670/DM-2000/2005/2010/2 015/MX-M200D/232D/Toshiba E ST UDIO 161/Lanier 5216/5220, UCLEZ0009QSZZ/UCLEZ0009QSZ1/UCLEZ0009QSZ2/C2103-6173</t>
         </r>
       </text>
     </comment>
-    <comment ref="C330" authorId="0">
+    <comment ref="C332" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR-160/161/162/163/164/200/201/205/206/207/5015/5316 /ARF-201/ARM-160/162/165/205/207/AL-1600/1610/1620/1621/1640 /1650/1670/DM-2000/2005/2010/2 015/MX-M200D/232D/Toshiba E ST UDIO 161/Lanier 5216/5220, UCLEZ0009QSZZ/UCLEZ0009QSZ1/UCLEZ0009QSZ2/C2103-6173</t>
         </r>
       </text>
     </comment>
-    <comment ref="C331" authorId="0">
+    <comment ref="C333" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR-160/161/162/163/164/200/201/205/206/207/5015/5316 /ARF-201/ARM-160/162/165/205/207/AL-1600/1610/1620/1621/1640 /1650/1670/DM-2000/2005/2010/2 015/MX-M200D/232D/Toshiba E ST UDIO 161/Lanier 5216/5220, UCLEZ0009QSZZ/UCLEZ0009QSZ1/UCLEZ0009QSZ2/C2103-6173. CET в іншій упаковці.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C332" authorId="0">
+    <comment ref="C334" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR-160/161/162/163/164/200/201/205/206/207/5015/5316 /ARF-201/ARM-160/162/165/205/207/AL-1600/1610/1620/1621/1640 /1650/1670/DM-2000/2005/2010/2 015/MX-M200D/232D/Toshiba E ST UDIO 161/Lanier 5216/5220, UCLEZ0009QSZZ/UCLEZ0009QSZ1/UCLEZ0009QSZ2/C2103-6173</t>
         </r>
       </text>
     </comment>
-    <comment ref="C333" authorId="0">
+    <comment ref="C335" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SHARP: ARM208, ARM208N, ARM236, ARM237, ARM276, ARM277, ARM256L, ARM316L, ARM258, ARM318, AR235, AR275, MX-M260, MX-M264N, MX-M310, MX-M314N, MX-M354N, AR-2048S, AR-2048D, AR-2048N, AR-2348D, AR-2348N, AR-2648N, AR-3148N, MX-M3558N, MX-M3158N, MX-M2658N, MX-M3158U, MX-M2658U, AR-5625, AR-5631, ARM257, ARM317. UCLEZ0011QSZZ UCLEZ0011QSZ1 AR-270CB AR-270BL MX-311CB
 . CET в іншій упаковці.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C334" authorId="0">
+    <comment ref="C336" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SHARP: ARM208, ARM208N, ARM236, ARM237, ARM276, ARM277, ARM256L, ARM316L, ARM258, ARM318, AR235, AR275, MX-M260, MX-M264N, MX-M310, MX-M314N, MX-M354N, AR-2048S, AR-2048D, AR-2048N, AR-2348D, AR-2348N, AR-2648N, AR-3148N, MX-M3558N, MX-M3158N, MX-M2658N, MX-M3158U, MX-M2658U, AR-5625, AR-5631, ARM257, ARM317. UCLEZ0011QSZZ UCLEZ0011QSZ1 AR-270CB AR-270BL MX-311CB
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C335" authorId="0">
+    <comment ref="C337" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">AR-M280/350</t>
         </r>
       </text>
     </comment>
-    <comment ref="C336" authorId="0">
+    <comment ref="C338" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp MX2000/2300/2310/2700/3001/3100/3500/4500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C337" authorId="0">
+    <comment ref="C339" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SF 2014/2114/2214</t>
         </r>
       </text>
     </comment>
-    <comment ref="C338" authorId="0">
+    <comment ref="C340" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SF 7320/7350/7370</t>
         </r>
       </text>
     </comment>
-    <comment ref="C339" authorId="0">
+    <comment ref="C341" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Z-50/ 52/ 55/ 57/ 70/ 72/ 85, SF-2010/ 6100; XEROX 5008/ 5009/ 5208/ 5240/ 5260/ 5280/ 5309/ 5310</t>
         </r>
       </text>
     </comment>
-    <comment ref="C340" authorId="0">
+    <comment ref="C342" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ED2060/ED2860/ED2870/3560</t>
         </r>
       </text>
     </comment>
-    <comment ref="C341" authorId="0">
+    <comment ref="C343" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">7560/7650</t>
         </r>
       </text>
     </comment>
-    <comment ref="C342" authorId="0">
+    <comment ref="C344" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">BD1650/1710/2050/2310/2500/2552/2540/3210/Lanier 6425/6432/6625, Kuroki  TO1710</t>
         </r>
       </text>
     </comment>
-    <comment ref="C343" authorId="0">
+    <comment ref="C345" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba e-Studio 163/165/167/181/182/202/203/205/207/230/232/233/237/242/250/255/280/282/283/305/355/455/Xerox WC Pro 416/421</t>
         </r>
       </text>
     </comment>
-    <comment ref="C344" authorId="0">
+    <comment ref="C346" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">E-Studio 163/182/212/242/ E-Studio 230/280S/ E-Studio 232/282/233/283/ E-Studio 195/223/225/243/245/ E-Studio 206L/256/306/356/456/506/ E-Studio 2006/2306/2506E-Studio 2007/2307/2507/ E-Studio 2303A/2309A/2809A/ E-Studio2008A/2508A/3008A/3008AG3508A/3508AG/4508A4508AG/5008A/ E-Studio 205L/255/305/355/455E-Studio 205SE/255SE/305SEE-Studio 355SE/455SE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C345" authorId="0">
+    <comment ref="C347" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">E-Studio 163/182/212/242/ E-Studio 230/280S/ E-Studio 232/282/233/283/ E-Studio 195/223/225/243/245/ E-Studio 206L/256/306/356/456/506/ E-Studio 2006/2306/2506E-Studio 2007/2307/2507/ E-Studio 2303A/2309A/2809A/ E-Studio2008A/2508A/3008A/3008AG3508A/3508AG/4508A4508AG/5008A/ E-Studio 205L/255/305/355/455E-Studio 205SE/255SE/305SEE-Studio 355SE/455SE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C346" authorId="0">
+    <comment ref="C348" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba e-Studio 163/203/165/205/166/206/ 167/207/237/181/182/212/242/ 2006/2306/2506/2007/2307/2507/2505F/H/223/243, BL-2320D</t>
         </r>
       </text>
     </comment>
-    <comment ref="C347" authorId="0">
+    <comment ref="C349" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">E-Studio 2050C/2550C/2051C/2551C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C348" authorId="0">
+    <comment ref="C350" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TOSHIBA: E-Studio 350, E-Studio 450, TOSHIBA: E-Studio 352, E-Studio 353, E-Studio 452, E-Studio 453, TOSHIBA: E-Studio 358, E-Studio 458, DP2800, DP3500, DP4500. 6LA27554000.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C349" authorId="0">
+    <comment ref="C351" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox B305/B310/B315</t>
         </r>
       </text>
     </comment>
-    <comment ref="C350" authorId="0">
+    <comment ref="C352" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для XEROX C118/ M118/ C123/ PH 5500 /DC156/ 236/ 286/ WC 5325/ 5330/ 5335 HQ/ CET3530</t>
         </r>
       </text>
     </comment>
-    <comment ref="C351" authorId="0">
+    <comment ref="C353" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox DC SC2020,VL_C7020_D,VERSALINK C7025,VERSALINK C7030,VERSALINK C7000,C7000V_DN,C7000V_N</t>
         </r>
       </text>
     </comment>
-    <comment ref="C352" authorId="0">
+    <comment ref="C354" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox MPF3100/Ricoh SP1000/OKI B2500/2520/2540/Philips PFA821/822/818</t>
         </r>
       </text>
     </comment>
-    <comment ref="C353" authorId="0">
+    <comment ref="C355" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox N24/32/40/DC220/340/Able 1220/1320/3321/Epson LP9600/N4000/IBM 32/40/Fujitsu LB306A, с поролоном!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C354" authorId="0">
+    <comment ref="C356" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox Phaser 3100/OKI B2500/2 520/2540MFP/Philips PFA 821/82 2/818/Ricoh Aficio SP1000</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C357" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3330WorkCentre 3335/3345</t>
         </r>
       </text>
     </comment>
-    <comment ref="C355" authorId="0">
+    <comment ref="C358" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів
 Картридж MLT-D203E Samsung  SU887A 
 Картридж MLT-D203L Samsung  SU899A 
 Картридж MLT-D203S Samsung  SU909A 
 Картридж MLT-D203U Samsung  SU917A 
 Тонер-картридж WC3335/3345/PH3330 чорний Xerox  106R03621 
 Тонер-картридж WC3335/3345/PH3330 max чорний Xerox  106R03623 
 Драм-картридж WC3335/3345 чорний Xerox  101R00555 
 Драм-картридж Samsung MLT-R204
 Тонер-картридж Phaser-3330/WC-33
 Для принтерів
 Принтер лазерний SL-M3820D Samsung
 Принтер лазерний SL-M3820ND Samsung
 Принтер лазерний SL-M4020ND Samsung
 Принтер лазерний Phaser 3330 Xerox
 Принтер лазерний Phaser 3330DNI Xerox
 Принтер лазерний Phaser 3330DNI A4, Wi-Fi Xerox  3330V_DNI 
 Для БФП
 БФП SL-M3870FD Samsung
 БФП SL-M3870FW  SS378G  А4 с Wi-Fi Samsung
 БФП SL-M4070FR Samsung
 БФП WorkCentre 3335 Xerox
 БФП WC3335DNI A4, Wi-Fi Xerox  3335V_DNI 
 БФП WorkCentre 3345 Xerox
 БФП WC3345DNI А4 Xerox  3345V_DNI</t>
         </r>
       </text>
     </comment>
-    <comment ref="C356" authorId="0">
+    <comment ref="C359" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 3610DN/3610NWorkCentre 3615DN/3655S/3655XVersaLink B400/405</t>
         </r>
       </text>
     </comment>
-    <comment ref="C357" authorId="0">
+    <comment ref="C360" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 5500/WorkCentre 5225/5230/5325/5335/M118/123/128/CopyCentre C118/123/128//DocuCentre 156/186/1055/1085/Fujitsu XL-9500/450i</t>
         </r>
       </text>
     </comment>
-    <comment ref="C358" authorId="0">
+    <comment ref="C361" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 7500/7500DN/7500DT Phaser 7500DX/7500N/ WorkCentre 7525/7530/7535/7545 WorkCentre 7556/7830/7835/7845 WorkCentre 7855/7970</t>
         </r>
       </text>
     </comment>
-    <comment ref="C359" authorId="0">
+    <comment ref="C362" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: Docucentre V2060, Docucentre V3060, Docucentre V3065, ApeosPort V2060, ApeosPort V3060, ApeosPort V3065, VersaLink B7025, VersaLink B7030, VersaLink B7035, DocuCentre V1060</t>
         </r>
       </text>
     </comment>
-    <comment ref="C360" authorId="0">
+    <comment ref="C363" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Vivace 5016/5017, 006R90168</t>
         </r>
       </text>
     </comment>
-    <comment ref="C361" authorId="0">
+    <comment ref="C364" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WorkCentre 5016/5017/5020/315/320/415/420/518/520/059K35480/101R00432</t>
         </r>
       </text>
     </comment>
-    <comment ref="C362" authorId="0">
+    <comment ref="C365" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX WC 5019/5021/5022/5024/ DocuCentre S1810/ S2010</t>
         </r>
       </text>
     </comment>
-    <comment ref="C363" authorId="0">
+    <comment ref="C366" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX WC 5019/5021/5022/5024/ DocuCentre S1810/ S2010 CET7923</t>
         </r>
       </text>
     </comment>
-    <comment ref="C364" authorId="0">
+    <comment ref="C367" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: WorkCentre 7120, WorkCentre 7125, WorkCentre 7220, WorkCentre 7220T, WorkCentre 7225, WorkCentre 7225T</t>
         </r>
       </text>
     </comment>
-    <comment ref="C365" authorId="0">
+    <comment ref="C368" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WorkCentre 7120/7125/7220/7225</t>
         </r>
       </text>
     </comment>
-    <comment ref="C366" authorId="0">
+    <comment ref="C369" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: WorkCenter 4595, WorkCenter 4590, WorkCenter 4127, WorkCenter 4112, WorkCenter 4110, DocuCentre II7000, DocuCentre II6000, DocuCentre 900, DocuCentre 1100, ApeosPort-II 7000, ApeosPort-II 6000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C367" authorId="0">
+    <comment ref="C370" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">KYOCERA: ECOSYS MA3500cifx, ECOSYS MA4000cifx, ECOSYS MA4000cix, ECOSYS PA3500cx, ECOSYS PA4000cx
+OEM № DK-5240-Blade</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C371" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Transfer belt cleaning blade for RICOH AF2035 DC Select</t>
         </r>
       </text>
     </comment>
-    <comment ref="C368" authorId="0">
+    <comment ref="C372" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon IR C5030/5035/5045/5051/5235/5240/525 0/5255/Transfer Belt Cleaning Blade/FM4-7246</t>
         </r>
       </text>
     </comment>
-    <comment ref="C369" authorId="0">
+    <comment ref="C373" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Лезо очистки / ракель HP вузла перенесення зображення  ETB  CLJ M551/4025/4540/4525 CF081-67904  3204522</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C374" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ CP3525/CM3530 /CP4025 /CP4525 /M551 /M575 /M570/M680/M651.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C370" authorId="0">
+    <comment ref="C375" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LJ CP6012/6015/CM6030/6040, Transfer Belt Cleaning Blade</t>
         </r>
       </text>
     </comment>
-    <comment ref="C371" authorId="0">
+    <comment ref="C376" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera FS-C8020/8025/8520/8525/Taskalfa 205C/255C/TK-895</t>
         </r>
       </text>
     </comment>
-    <comment ref="C372" authorId="0">
+    <comment ref="C377" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Bizhub C220/C280/C360/ Bizhub C224/284/364/454Bizhub C224e/284e/364e/ Bizhub C227/287/ Bizhub C258/308/368</t>
         </r>
       </text>
     </comment>
-    <comment ref="C373" authorId="0">
+    <comment ref="C378" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Bizhub C220/C280/C360/ Bizhub C224/284/364/454Bizhub C224e/284e/364e/ Bizhub C227/287/ Bizhub C258/308/368</t>
         </r>
       </text>
     </comment>
-    <comment ref="C374" authorId="0">
+    <comment ref="C379" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">WorkCentre 7120/7125/7220/7220T/7225/7225T</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C380" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJC P5025/5225/5525/M750/775/650A/ Canon LBP-9100/9500/9600/CE270A/CE740A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C375" authorId="0">
+    <comment ref="C381" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR1600/iR2000/iR2016/iR2020/iR2018/iR2022/iR2025/iR2030</t>
         </r>
       </text>
     </comment>
-    <comment ref="C376" authorId="0">
+    <comment ref="C382" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">входять в комплект JC93-01594A, JC96-06292A  Samsung CLP-360 / CLP-365 / CLP-368 / CLX-3300 / CLX-3305 / SL-C410W / SL-C430W, SL-C460FW / C460FW / C480FW / SL-C480W,JC61-04975A</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="386">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="393">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Лезо очистки  ракель</t>
   </si>
   <si>
     <t>Лезо очистки Canon FC/PC  30031  DC Select</t>
   </si>
   <si>
+    <t>немає</t>
+  </si>
+  <si>
+    <t>Лезо очистки Canon FC/PC  LP20 , Kuroki</t>
+  </si>
+  <si>
+    <t>Лезо очистки Canon FC/PC  WB-CAN-FC-PC-EVP  Everprint</t>
+  </si>
+  <si>
     <t>new</t>
   </si>
   <si>
-    <t>немає</t>
-[...2 lines deleted...]
-    <t>Лезо очистки Canon FC/PC  LP20 , Kuroki</t>
+    <t>на замовлення</t>
   </si>
   <si>
     <t>Лезо очистки Canon FC/PC, VEAYE</t>
   </si>
   <si>
-    <t>на замовлення</t>
-[...1 lines deleted...]
-  <si>
     <t>Лезо очистки Canon IR C3320/3325  50709 , KATUN</t>
   </si>
   <si>
     <t>Лезо очистки Canon IR-C3325, GPR53, двошарове CET  CET281063</t>
   </si>
   <si>
     <t>Лезо очистки Canon iR1018/iR1022/iR1024/iR1435  39157  KATUN</t>
   </si>
   <si>
     <t>Лезо очистки Canon iR1018/iR1022/iR1024/iR1435  WB1018  CEE</t>
   </si>
   <si>
+    <t>в наявності</t>
+  </si>
+  <si>
     <t>Лезо очистки Canon iR1018/iR1022/iR1024/iR1435  WD-CBC1018  WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки Canon iR1018/iR1022/iR1024/iR1435, CET3964</t>
   </si>
   <si>
     <t>Лезо очистки Canon iR1643/1643i/1643iF CET281035</t>
   </si>
   <si>
     <t>Лезо очистки Canon iR1730/1740/1750, NPG-55/GPR39, WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки Canon iR2002/2202/2204  CET5194  CET</t>
   </si>
   <si>
     <t>Лезо очистки Canon iR2002/2202/2204  WBIR-2202PG  Micrographic</t>
   </si>
   <si>
     <t>Лезо очистки Canon iR2002/2202/2204, glued type  CBC2002WDE  WELLDO Save</t>
   </si>
   <si>
-    <t>в наявності</t>
-[...1 lines deleted...]
-  <si>
     <t>Лезо очистки Canon IR2016  130000  DC Select</t>
   </si>
   <si>
     <t>Лезо очистки Canon IR2016  CB2016-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо очистки Canon IR2016  CET4672 , CET</t>
   </si>
   <si>
     <t>Лезо очистки Canon IR2016  LP75/LP116-2W , Kuroki</t>
   </si>
   <si>
     <t>Лезо очистки Canon IR2016  WB2016  CEE</t>
   </si>
   <si>
     <t>Лезо очистки Canon IR2016  WD-CBC2016  WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки Canon iR2200/2230  LP111 , Kuroki</t>
   </si>
   <si>
     <t>Лезо очистки Canon iR2200/2230/2270  WD-CBC2200  WELLDO</t>
   </si>
   <si>
+    <t>Лезо очистки Canon iR2200/2230/2270 CET  CET4681</t>
+  </si>
+  <si>
     <t>Лезо очистки Canon iR2520/2525/2530, FM3-9265  CB2520-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо очистки Canon iR2520/2525/2530, FM3-9265  WB2520  CEE</t>
   </si>
   <si>
     <t>Лезо очистки Canon iR2520/2525/2530, FM3-9265  WD-CBC2520  WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки Canon iR2520/2525/2530, FM3-9265,  CAIR2530 , Kuroki</t>
   </si>
   <si>
     <t>Лезо очистки Canon iR2520/2525/2530, FM3-9265, CET  CET6557</t>
   </si>
   <si>
     <t>Лезо очистки Canon iR2520/2525/2530, FM3-9265, Foshan</t>
   </si>
   <si>
     <t>Лезо очистки Canon NP1215  CA1215 , Kuroki</t>
   </si>
   <si>
     <t>Лезо очистки Canon NP1215  WD-CBC1215  WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки Canon NP6030  CA6030 , Kuroki</t>
@@ -6588,65 +6627,65 @@
   <si>
     <t>Лезо очистки HP Color LJ CP3525/3520/M551  WBHPCP4025 , Micrographic</t>
   </si>
   <si>
     <t>Лезо очистки HP Color LJ CP5025/5225/5525  WB-HP-CLJ5225-EVP   Everprint</t>
   </si>
   <si>
     <t>Лезо очистки HP Color LJ CP5025/5225/5525  WD-WBH5225  WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки HP Color LJ Pro M252  HM252WBLD  Static Control</t>
   </si>
   <si>
     <t>Лезо очистки HP Color LJ Pro M252  LP260 , Kuroki</t>
   </si>
   <si>
     <t>Лезо очистки HP Color LJ Pro M252  WB-HP-M252-EVP  Everprint</t>
   </si>
   <si>
     <t>Лезо очистки HP Color LJ Pro M252  WBHPM252  Micrographic</t>
   </si>
   <si>
     <t>Лезо очистки HP Color LJ Pro M252  WBM252  CEE</t>
   </si>
   <si>
-    <t>очікується 18-09</t>
-[...1 lines deleted...]
-  <si>
     <t>Лезо очистки HP Color LJ Pro M552/M553/M577  WBHPM552  Micrographic</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ 1010  31201  Delacamp</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ 1010  H1012WBLD2  Static Control</t>
   </si>
   <si>
+    <t>у резерві</t>
+  </si>
+  <si>
     <t>Лезо очистки HP LJ 1010  LP104 , Kuroki</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ 1010  WB-HP-1010-EVP  Everprint</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ 1010  WB1010-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ 1010  WBHP1010  CEE</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ 1010  WBHP1010-PG  Micrographic</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ 1200  31201 , DC Select</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ 1200  LP31-1/LP80/LP100 , Kuroki</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ 1200  WB-HP-1200-EVP  Everprint</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ 1200  WB1200-VE  VEAYE</t>
@@ -6834,71 +6873,68 @@
   <si>
     <t>Лезо очистки HP LJ Pro M15/M28  WBHPM15-PG  Micrographic</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ Pro M15/M28  WD-WBH244A  WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ Rro M402/426/CF226  30202  DS Select</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ Rro M402/426/CF226  HM402WBLD  Static Control</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ Rro M402/426/CF226  WB-HP-M402-EVP  Everprint</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ Rro M402/426/CF226  WB226-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ Rro M402/426/CF226  WBHPM402  CEE</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ Rro M402/426/CF226  WBHPM402  Micrographic</t>
   </si>
   <si>
-    <t>Лезо очистки HP LJ Rro M402/426/CF226  WD-WBH226AO  WELLDO</t>
-[...2 lines deleted...]
-    <t>Лезо очистки HP LJ Rro M402/426/CF226, Kuroki</t>
+    <t>Лезо очистки HP LJ Rro M402/426/CF226,  LP264  Kuroki</t>
+  </si>
+  <si>
+    <t>Лезо очистки HP LJ Rro M402/426/CF226,  WBH226WDE  WELLDO Save</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ universal 1010/1200/1160/1320/P2035/P2055  WBHP1010-PGU  Micrographic</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ universal, 5L/1100/1010/1200/1300  LP142/LP80/LP104  Kuroki</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ universal, 5L/1100/1010/1200/1300  WB1010U-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ universal, 5L/1100/1010/1200/1300  WD-WBH2612U  WELLDO</t>
   </si>
   <si>
-    <t>Лезо очистки HP LJ universal, 5L/1100/1010/1200/1300 GLUED  WD-WBH2612UG  WELLDO</t>
-[...1 lines deleted...]
-  <si>
     <t>Лезо очистки HP NeverStop 1200, W1104  WB-HP-W1104-EVP  Everprint</t>
   </si>
   <si>
     <t>Лезо очистки Konica Minolta Bizhub 308, DR313/DR512, двошарове, CET  CET281062</t>
   </si>
   <si>
     <t>Лезо очистки Konica Minolta Bizhub C224, DR512-Blade CET  CET7016/CET7016U</t>
   </si>
   <si>
     <t>Лезо очистки Konica Minolta Bizhub C250, IU210-Blade/IU213-Blade/DR311-Blade CET  CET3724</t>
   </si>
   <si>
     <t>Лезо очистки Konica Minolta Bizhub Pro C5500, DU104-Blade CET  CET7049</t>
   </si>
   <si>
     <t>Лезо очистки Konica Minolta C220  KOC250-1  Kuroki</t>
   </si>
   <si>
     <t>Лезо очистки Kyocera FS-C8020/8025/8520/8525/Taskalfa 205C/255C/TK-895 WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки Kyocera Mita DC 111/111 C/114, 38244598 KATUN РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Лезо очистки Kyocera Mita DC 112/112 C/113/142 RE 38244589 KATUN РОЗПРОДАЖ!</t>
@@ -6978,50 +7014,53 @@
   <si>
     <t>Лезо очистки Minolta Di152/183/bizhub 164/165/185/215/226,  WD-CBM164  WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки Minolta Di152/183/bizhub 164/165/185/215/226, 4021-5622-01 CET4662</t>
   </si>
   <si>
     <t>Лезо очистки Minolta Di152/183/bizhub 164/165/185/215/226, 4021-5622-01 Micrographic</t>
   </si>
   <si>
     <t>Лезо очистки Minolta Di152/183/bizhub 164/165/185/215/226, VEAYE</t>
   </si>
   <si>
     <t>Лезо очистки Minolta EP-1050/1052/1054  CBMN1050-VE , VEAYE</t>
   </si>
   <si>
     <t>Лезо очистки Minolta EP-1050/1052/1054  MN1050 , Kuroki</t>
   </si>
   <si>
     <t>Лезо очистки OKI B411dn/B401/ B431dn/ MB461/ MB471/ MB491  WB401  CEE</t>
   </si>
   <si>
     <t>Лезо очистки OKI B411dn/B401/ B431dn/ MB461/ MB471/ MB491  WD-WBO431  WELLDO</t>
   </si>
   <si>
+    <t>Лезо очистки OKI B6200/Xerox Phaser 4500  WB-OKI-B6200-EVP  Everprint</t>
+  </si>
+  <si>
     <t>Лезо очистки OKI B6200/Xerox Phaser 4500  WB6200-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо очистки OKI B6200/Xerox Phaser 4500  WD-WBO6200  WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки OKI C3100/3200/5100/5150/5200/5300/5400/5450/5600/5800/5900 WD-WBO3100 WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки OKI C8600/8650/8800/8850/C810/830/MC810/830/860 WD-WBO8600 WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки Panasonic DP-1520, DZJN000085 CET  CET4641</t>
   </si>
   <si>
     <t>Лезо очистки Panasonic DP-1520/1820, DZJN000085, Foshan</t>
   </si>
   <si>
     <t>Лезо очистки Panasonic DP-1520/1820, DZJN000085, WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки Pantum P2200  ZMN-PANT-P2200-WB  Makkon</t>
   </si>
   <si>
     <t>Лезо очистки Pantum P2200 PC-211EV  DBPC211  CEE</t>
@@ -7242,62 +7281,65 @@
   <si>
     <t>Лезо очистки Samsung ML-1910, SCX-4600, з поролоном  WB1910-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-1910, SCX-4600, з поролоном  WD-WBS1910  WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-2150  LP119 , Kuroki</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-2150  WB2150-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-2160  LP230 , Kuroki</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-2160  WB-SAM-ML-2160-EVP  Everprint</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-2160  WBML2160  CEE</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-2160 для ліцензії, довжина 237 мм  WBML2160L-PG  Micrographic</t>
   </si>
   <si>
+    <t>Лезо очистки Samsung ML-2160 довжина 235 мм  WBS101WDEB  WELLDO Save</t>
+  </si>
+  <si>
     <t>Лезо очистки Samsung ML-2160 довжина 237,2 мм  WBML2160  Micrographic</t>
   </si>
   <si>
-    <t>Лезо очистки Samsung ML-2160 довжина 237,2 мм  WD-WBS101L  WELLDO</t>
-[...4 lines deleted...]
-  <si>
     <t>Лезо очистки Samsung ML-2160 довжина 239,5 мм  WD-WBS101  WELLDO</t>
   </si>
   <si>
+    <t>Лезо очистки Samsung ML-2160 довжина 242 мм WBS101WDEA  WELLDO Save</t>
+  </si>
+  <si>
+    <t>очікується 03-11</t>
+  </si>
+  <si>
     <t>Лезо очистки Samsung ML-2250/SCX-4720  WB2250-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-2250/SCX-4720, з поролоном,  WD-WBS2250  WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-2850/2851/4824  30050 , DC Select</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-2850/2851/4824  LP171  Kuroki</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-2850/2851/4824  SAM2851WBLD  Static Control</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-2850/2851/4824  WB-ML-2850-EVP  Everprint</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-2850/2851/4824  WB2850  CEE</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-2850/2851/4824  WBML2850  Micrographic</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-2850/2851/4824  WD-WBS2850  WELLDO</t>
@@ -7311,59 +7353,59 @@
   <si>
     <t>Лезо очистки Samsung ML-2950/2955  SAM103WBLD  Static Control</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-2950/2955  WB-SAM-ML-2955-EVP , Everprint</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-2950/2955  WBML2950  CEE</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-2950/2955  WBML2950  Micrographic</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-2950/2955,  WD-WBS2620  WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-2950/2955, WB2950-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-3050/3051, Xerox Phaser 3428/3435  SAM3051BLADE  Static Control</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-3050/3051, Xerox Phaser 3428/3435  WD-WBS3050  WELLDO</t>
   </si>
   <si>
+    <t>Лезо очистки Samsung ML-3050/3051, Xerox Phaser 3428/3435,  WB-SAM-ML-3050-EVP  Everprint</t>
+  </si>
+  <si>
     <t>Лезо очистки Samsung ML-3050/3051, Xerox Phaser 3428/3435,  WB3470  CEE</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-3050/3051, Xerox Phaser 3428/3435,  WBML3050  Micrographic</t>
   </si>
   <si>
-    <t>Лезо очистки Samsung ML-3050/3051, Xerox Phaser 3428/3435, Everprint</t>
-[...1 lines deleted...]
-  <si>
     <t>Лезо очистки Samsung ML-3050/3051, Xerox Phaser 3428/3435, VEAYE</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-3310/3710, SCX4833/5637/5737  SAM205WBLD  Static Control</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-3310/3710, SCX4833/5637/5737  WB3710-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-3310/3710, SCX4833/5637/5737,  LP222 , Kuroki</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-3310/3710, SCX4833/5637/5737,  WBML 3310  Micrographic</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-3310/3710, SCX4833/5637/5737,  WBML3310  CEE</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-3310/3710, SCX4833/5637/5737,  WD-WBS3310  WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-3560/3561/Xerox Phaser 3500,  LP166 , Kuroki</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-3560/3561/Xerox Phaser 3500, VEAYE</t>
@@ -7455,108 +7497,120 @@
   <si>
     <t>Лезо очистки Toshiba BL-2320D, e-Studio 163/166, 6LA27845000, Foshan</t>
   </si>
   <si>
     <t>Лезо очистки Toshiba E-Studio 2050C, 6LJ70395000 CET  CET8631</t>
   </si>
   <si>
     <t>Лезо очистки Toshiba e-Studio 350/450  6LA27554000  CET4670</t>
   </si>
   <si>
     <t>Лезо очистки Xerox B310, 013R00690 CET  CET281091</t>
   </si>
   <si>
     <t>Лезо очистки Xerox C118/ M118/ C123, WC 5325/5335, CET3530</t>
   </si>
   <si>
     <t>Лезо очистки Xerox DocuCentre SC2020, 013R00677, двошарове, CET  CET281088</t>
   </si>
   <si>
     <t>Лезо очистки Xerox MPF3100/Ricoh SP1000/OKI B2500, VEAYE</t>
   </si>
   <si>
     <t>Лезо очистки Xerox N32/24/40/N4525 WELLDO</t>
   </si>
   <si>
+    <t>Лезо очистки Xerox Phaser 3100 MFP3100  WB-XER-MFP3100-EVP  Everprint</t>
+  </si>
+  <si>
     <t>Лезо очистки Xerox Phaser 3330 CET  CET281040</t>
   </si>
   <si>
     <t>Лезо очистки Xerox Phaser 3330 Kuroki  LP247</t>
   </si>
   <si>
     <t>Лезо очистки Xerox Phaser 3610DN CET  CET281003</t>
   </si>
   <si>
     <t>Лезо очистки Xerox Phaser 5500/M118/123  WD-CBX156  WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки Xerox Phaser 7500/ WorkCentre 7525/7530/7535/7545/7556/7830/7835/7845 CET7965</t>
   </si>
   <si>
     <t>Лезо очистки Xerox VersaLink B7025/B7030/B7035  CET281007</t>
   </si>
   <si>
     <t>Лезо очистки Xerox Vivace 5016/5017/5316/5317, 006R90168,  WD-CBX5016  WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки Xerox WC 5016/5017  WD-CBX315  WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки Xerox WC 5019/5021/5022/5024,  WD-CBX5019  WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки Xerox WC 5019/5021/5022/5024, CET7902</t>
   </si>
   <si>
     <t>Лезо очистки Xerox WC 7120/7125/7220/7220T/7225/7225T CET7927</t>
   </si>
   <si>
     <t>Лезо очистки Xerox WC 7120/7125/7220/7225  WB7120-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо очистки Xerox WorkCentre 4110/4112/4127/4590/4595  CET , CET7931</t>
   </si>
   <si>
+    <t>Лезо очистки блоку проявки Kyocera ECOSYS PA3500, двошарове, 300К CET  CET281128</t>
+  </si>
+  <si>
     <t>Лезо очистки приводного ременя Ricoh Aficio 2035  130064  Delacamp</t>
   </si>
   <si>
     <t>Лезо очистки ременя перенесення Canon IR C5030/5035 FM4-7246  52193 , KATUN</t>
   </si>
   <si>
+    <t>Лезо очистки ременя перенесення HP CLJ M551  3204522  AHK</t>
+  </si>
+  <si>
     <t>Лезо очистки ременя перенесення HP Color LJ CP3525, Transfer Blade Cleaning Blade,  WD-TBH3525  WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки ременя перенесення HP Color LJ CP6012/6015/C, Transfer Blade Cleaning Blade, WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки ременя перенесення Kyocera FS-C8020/8025/8520/8525/Taskalfa 205C/255C/TK-89, WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки стрічки переносу Konica Minolta Bizhub C220  із вузла CET7120/A0EDR71644/A0EDR71600  CET7056</t>
   </si>
   <si>
     <t>Лезо очистки стрічки переносу Konica Minolta Bizhub C220 CET  CET7056</t>
+  </si>
+  <si>
+    <t>Лезо очистки стрічки переносу XER WC 7120 CET  CET281011</t>
   </si>
   <si>
     <t>Лезо очищення ременя перенесення HP Color LJ P5025/5225/5525  WD-TBH5225  WELLDO</t>
   </si>
   <si>
     <t>Лезо очищення стрічки перенесення HP LJ CP3525, CC468-67927 CET  CET281116</t>
   </si>
   <si>
     <t>Лезо очищення стрічки перенесення Samsung CLP-360  JC61-04975A</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -7970,51 +8024,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I377"/>
+  <dimension ref="A1:I383"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -8143,9247 +8197,8661 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>26995</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>43.86</v>
+        <v>44.64</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
+      <c r="H11" s="1"/>
+      <c r="I11" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>121</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>10</v>
       </c>
       <c r="F12" s="1">
-        <v>47.88</v>
+        <v>48.74</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
+      <c r="H12" s="1"/>
+      <c r="I12" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
-        <v>17794</v>
+        <v>35506</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>10</v>
       </c>
       <c r="F13" s="1">
-        <v>56.39</v>
+        <v>36.9</v>
       </c>
       <c r="G13" s="1"/>
       <c r="H13" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="I13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
-        <v>30363</v>
+        <v>17794</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F14" s="1">
-        <v>472.56</v>
+        <v>57.39</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
-        <v>32437</v>
+        <v>30363</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>487.33</v>
+        <v>481.01</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
-        <v>33216</v>
+        <v>32437</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>89.95</v>
+        <v>496.04</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>33029</v>
+        <v>33216</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>116.8</v>
+        <v>91.56</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
+      <c r="H17" s="1"/>
+      <c r="I17" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>29987</v>
+        <v>33029</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>5</v>
       </c>
       <c r="F18" s="1">
-        <v>124.85</v>
+        <v>118.89</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="H18" s="1"/>
+      <c r="I18" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>23719</v>
+        <v>29987</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>5</v>
       </c>
       <c r="F19" s="1">
-        <v>150.36</v>
+        <v>127.08</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>26856</v>
+        <v>23719</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F20" s="1">
-        <v>204.06</v>
+        <v>153.05</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>24131</v>
+        <v>26856</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>174.53</v>
+        <v>207.71</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>31582</v>
+        <v>24131</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>287.3</v>
+        <v>177.65</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>34827</v>
+        <v>31582</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>166.92</v>
+        <v>292.43</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>35319</v>
+        <v>34827</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>144.99</v>
+        <v>169.9</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="1" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>26326</v>
+        <v>35319</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>114.56</v>
+        <v>147.58</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H25" s="1"/>
+      <c r="I25" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>17795</v>
+        <v>26326</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F26" s="1">
-        <v>81</v>
+        <v>116.61</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
+      <c r="H26" s="1"/>
+      <c r="I26" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>31591</v>
+        <v>17795</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>160.65</v>
+        <v>82.45</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="H27" s="1"/>
+      <c r="I27" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>5397</v>
+        <v>31591</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>137.83</v>
+        <v>163.52</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="H28" s="1"/>
+      <c r="I28" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>33030</v>
+        <v>5397</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F29" s="1">
-        <v>114.56</v>
+        <v>140.29</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="1" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>23258</v>
+        <v>33030</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>116.8</v>
+        <v>116.61</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H30" s="1"/>
+      <c r="I30" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>17845</v>
+        <v>23258</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>264.03</v>
+        <v>118.89</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
+      <c r="H31" s="1"/>
+      <c r="I31" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>30343</v>
+        <v>17845</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>154.39</v>
+        <v>268.75</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>17796</v>
+        <v>30343</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>141.41</v>
+        <v>157.15</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="H33" s="1"/>
+      <c r="I33" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>33031</v>
+        <v>35429</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>157.07</v>
+        <v>149.4</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="H34" s="1"/>
+      <c r="I34" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>21253</v>
+        <v>17796</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>174.53</v>
+        <v>143.94</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
+      <c r="H35" s="1"/>
+      <c r="I35" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>17846</v>
+        <v>33031</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>179</v>
+        <v>159.88</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="1" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>32469</v>
+        <v>21253</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>256.42</v>
+        <v>177.65</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
+      <c r="H37" s="1"/>
+      <c r="I37" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>16719</v>
+        <v>17846</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F38" s="1">
-        <v>284.16</v>
+        <v>182.2</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="H38" s="1"/>
+      <c r="I38" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>119</v>
+        <v>32469</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>65.78</v>
+        <v>261</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>29268</v>
+        <v>16719</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>102.93</v>
+        <v>289.24</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>5892</v>
+        <v>119</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>119.48</v>
+        <v>66.95999999999999</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>23689</v>
+        <v>29268</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>121.27</v>
+        <v>104.77</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>14276</v>
+        <v>5892</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>231.36</v>
+        <v>121.62</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>5416</v>
+        <v>23689</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>134.25</v>
+        <v>123.44</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="H44" s="1"/>
+      <c r="I44" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>24761</v>
+        <v>14276</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>69.36</v>
+        <v>235.49</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>8182</v>
+        <v>5416</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>85.92</v>
+        <v>136.65</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="H46" s="1"/>
+      <c r="I46" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>21353</v>
+        <v>24761</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F47" s="1">
-        <v>113.67</v>
+        <v>70.59999999999999</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
+      <c r="H47" s="1"/>
+      <c r="I47" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>16415</v>
+        <v>8182</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="F48" s="1">
-        <v>64.44</v>
+        <v>87.45999999999999</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>26327</v>
+        <v>21353</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>92.63</v>
+        <v>115.7</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>11116</v>
+        <v>16415</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F50" s="1">
-        <v>85.03</v>
+        <v>65.59</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
+      <c r="H50" s="1"/>
+      <c r="I50" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>27131</v>
+        <v>26327</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>52.36</v>
+        <v>94.29000000000001</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
+      <c r="H51" s="1"/>
+      <c r="I51" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>29697</v>
+        <v>11116</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>41.62</v>
+        <v>87.45999999999999</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H52" s="1"/>
       <c r="I52" s="1" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>17804</v>
+        <v>27131</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>10</v>
       </c>
       <c r="F53" s="1">
-        <v>51.46</v>
+        <v>54.66</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>25317</v>
+        <v>29697</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F54" s="1">
-        <v>43.41</v>
+        <v>42.36</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H54" s="1"/>
+      <c r="I54" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>27845</v>
+        <v>17804</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F55" s="1">
-        <v>53.25</v>
+        <v>52.38</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
+      <c r="H55" s="1"/>
+      <c r="I55" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>31227</v>
+        <v>25317</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>102.03</v>
+        <v>44.18</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
+      <c r="H56" s="1"/>
+      <c r="I56" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>22639</v>
+        <v>27845</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F57" s="1">
-        <v>83.23999999999999</v>
+        <v>54.2</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
+      <c r="H57" s="1"/>
+      <c r="I57" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>31305</v>
+        <v>31227</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F58" s="1">
-        <v>64.44</v>
+        <v>103.85</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>25327</v>
+        <v>22639</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F59" s="1">
-        <v>48.33</v>
+        <v>84.72</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="1"/>
       <c r="I59" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>32760</v>
+        <v>31305</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>177.21</v>
+        <v>65.59</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="H60" s="1"/>
+      <c r="I60" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>32758</v>
+        <v>25327</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>209.43</v>
+        <v>49.19</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="1"/>
       <c r="I61" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>20344</v>
+        <v>32760</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>61.76</v>
+        <v>180.38</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="1"/>
       <c r="I62" s="1" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>21653</v>
+        <v>32758</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>85.92</v>
+        <v>213.17</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H63" s="1"/>
       <c r="I63" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>29447</v>
+        <v>20344</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F64" s="1">
-        <v>51.02</v>
+        <v>62.86</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H64" s="1"/>
+      <c r="I64" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>24748</v>
+        <v>21653</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F65" s="1">
-        <v>55.04</v>
+        <v>87.45999999999999</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H65" s="1"/>
       <c r="I65" s="1" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>31507</v>
+        <v>29447</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>34.91</v>
+        <v>51.93</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
+      <c r="H66" s="1"/>
+      <c r="I66" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>25493</v>
+        <v>24748</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F67" s="1">
-        <v>61.31</v>
-[...4 lines deleted...]
-      <c r="H67" s="5" t="s">
+        <v>56.03</v>
+      </c>
+      <c r="G67" s="1"/>
+      <c r="H67" s="1"/>
+      <c r="I67" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>31634</v>
+        <v>31507</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>10</v>
       </c>
       <c r="F68" s="1">
-        <v>43.86</v>
+        <v>33.25</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="H68" s="1"/>
+      <c r="I68" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>31224</v>
+        <v>25493</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>37.59</v>
-[...2 lines deleted...]
-      <c r="H69" s="5" t="s">
+        <v>62.4</v>
+      </c>
+      <c r="G69" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="H69" s="1"/>
+      <c r="I69" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>3938</v>
+        <v>31634</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F70" s="1">
-        <v>43.86</v>
+        <v>44.64</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H70" s="1"/>
       <c r="I70" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>19370</v>
+        <v>31224</v>
       </c>
       <c r="C71" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D71" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E71" s="1">
+        <v>10</v>
+      </c>
+      <c r="F71" s="1">
+        <v>38.26</v>
+      </c>
+      <c r="G71" s="1"/>
+      <c r="H71" s="1"/>
+      <c r="I71" s="1" t="s">
         <v>80</v>
-      </c>
-[...14 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>17797</v>
+        <v>3938</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F72" s="1">
-        <v>22.38</v>
-[...4 lines deleted...]
-      <c r="H72" s="5" t="s">
+        <v>43.27</v>
+      </c>
+      <c r="G72" s="1"/>
+      <c r="H72" s="1"/>
+      <c r="I72" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>27979</v>
+        <v>19370</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
-        <v>10</v>
+        <v>300</v>
       </c>
       <c r="F73" s="1">
-        <v>23.27</v>
+        <v>18.22</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="5" t="s">
+      <c r="H73" s="1"/>
+      <c r="I73" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>32931</v>
+        <v>17797</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F74" s="1">
-        <v>26.4</v>
-[...2 lines deleted...]
-      <c r="H74" s="5" t="s">
+        <v>22.78</v>
+      </c>
+      <c r="G74" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="H74" s="1"/>
+      <c r="I74" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>26996</v>
+        <v>27979</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F75" s="1">
-        <v>40.28</v>
+        <v>23.69</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="H75" s="1"/>
+      <c r="I75" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>2065</v>
+        <v>32931</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="F76" s="1">
-        <v>51.91</v>
+        <v>26.87</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="5" t="s">
+      <c r="H76" s="1"/>
+      <c r="I76" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>19371</v>
+        <v>26996</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
-        <v>150</v>
+        <v>5</v>
       </c>
       <c r="F77" s="1">
-        <v>32.22</v>
+        <v>41</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H77" s="1"/>
       <c r="I77" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>17798</v>
+        <v>2065</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F78" s="1">
-        <v>32.22</v>
+        <v>52.84</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H78" s="1"/>
       <c r="I78" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>26329</v>
+        <v>19371</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
-        <v>1</v>
+        <v>150</v>
       </c>
       <c r="F79" s="1">
-        <v>44.75</v>
-[...4 lines deleted...]
-      <c r="H79" s="5" t="s">
+        <v>24.14</v>
+      </c>
+      <c r="G79" s="1"/>
+      <c r="H79" s="1"/>
+      <c r="I79" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>31226</v>
+        <v>17798</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>10</v>
       </c>
       <c r="F80" s="1">
-        <v>45.65</v>
+        <v>32.8</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="5" t="s">
+      <c r="H80" s="1"/>
+      <c r="I80" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>206</v>
+        <v>26329</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
-        <v>200</v>
+        <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>62.65</v>
-[...2 lines deleted...]
-      <c r="H81" s="5" t="s">
+        <v>45.55</v>
+      </c>
+      <c r="G81" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="H81" s="1"/>
+      <c r="I81" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>29760</v>
+        <v>31226</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>10</v>
       </c>
       <c r="F82" s="1">
-        <v>37.59</v>
+        <v>46.46</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="5" t="s">
+      <c r="H82" s="1"/>
+      <c r="I82" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>24628</v>
+        <v>206</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
-        <v>20</v>
+        <v>200</v>
       </c>
       <c r="F83" s="1">
-        <v>44.75</v>
+        <v>41.45</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="5" t="s">
+      <c r="H83" s="1"/>
+      <c r="I83" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>26227</v>
+        <v>29760</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F84" s="1">
-        <v>45.65</v>
+        <v>35.98</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="5" t="s">
+      <c r="H84" s="1"/>
+      <c r="I84" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>17799</v>
+        <v>24628</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F85" s="1">
-        <v>37.59</v>
-[...4 lines deleted...]
-      <c r="H85" s="5" t="s">
+        <v>45.55</v>
+      </c>
+      <c r="G85" s="1"/>
+      <c r="H85" s="1"/>
+      <c r="I85" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>29695</v>
+        <v>26227</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F86" s="1">
-        <v>34.46</v>
+        <v>46.46</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="5" t="s">
+      <c r="H86" s="1"/>
+      <c r="I86" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>207</v>
+        <v>17799</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
-        <v>200</v>
+        <v>10</v>
       </c>
       <c r="F87" s="1">
-        <v>48.33</v>
-[...6 lines deleted...]
-        <v>19</v>
+        <v>38.26</v>
+      </c>
+      <c r="G87" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="H87" s="1"/>
+      <c r="I87" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>208</v>
+        <v>29695</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>10</v>
       </c>
       <c r="F88" s="1">
-        <v>50.57</v>
+        <v>35.07</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H88" s="1"/>
+      <c r="I88" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>31231</v>
+        <v>207</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
-        <v>10</v>
+        <v>200</v>
       </c>
       <c r="F89" s="1">
-        <v>56.83</v>
+        <v>49.19</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H89" s="1"/>
       <c r="I89" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>3901</v>
+        <v>208</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>10</v>
       </c>
       <c r="F90" s="1">
-        <v>53.7</v>
+        <v>51.47</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="5" t="s">
+      <c r="H90" s="1"/>
+      <c r="I90" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>29696</v>
+        <v>31231</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>10</v>
       </c>
       <c r="F91" s="1">
-        <v>36.25</v>
+        <v>57.85</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="5" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="H91" s="1"/>
+      <c r="I91" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
-        <v>17800</v>
+        <v>3901</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>10</v>
       </c>
       <c r="F92" s="1">
-        <v>43.86</v>
+        <v>54.66</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H92" s="1"/>
+      <c r="I92" s="1" t="s">
+        <v>80</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>26997</v>
+        <v>29696</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F93" s="1">
-        <v>49.67</v>
-[...8 lines deleted...]
-        <v>16</v>
+        <v>36.9</v>
+      </c>
+      <c r="G93" s="1"/>
+      <c r="H93" s="1"/>
+      <c r="I93" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>26998</v>
+        <v>17800</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F94" s="1">
-        <v>61.31</v>
-[...4 lines deleted...]
-      <c r="H94" s="5" t="s">
+        <v>44.64</v>
+      </c>
+      <c r="G94" s="1"/>
+      <c r="H94" s="1"/>
+      <c r="I94" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
-        <v>28230</v>
+        <v>26997</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F95" s="1">
-        <v>57.73</v>
-[...2 lines deleted...]
-      <c r="H95" s="5" t="s">
+        <v>50.56</v>
+      </c>
+      <c r="G95" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="H95" s="1"/>
+      <c r="I95" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
-        <v>209</v>
+        <v>26998</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F96" s="1">
-        <v>64.89</v>
-[...2 lines deleted...]
-      <c r="H96" s="5" t="s">
+        <v>62.4</v>
+      </c>
+      <c r="G96" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="H96" s="1"/>
+      <c r="I96" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
-        <v>28239</v>
+        <v>28230</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F97" s="1">
-        <v>55.04</v>
+        <v>58.76</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H97" s="1"/>
       <c r="I97" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
-        <v>26803</v>
+        <v>209</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
         <v>10</v>
       </c>
       <c r="F98" s="1">
-        <v>75.18000000000001</v>
+        <v>66.05</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H98" s="1"/>
       <c r="I98" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
-        <v>31558</v>
+        <v>28239</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>50.57</v>
+        <v>51.93</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H99" s="1"/>
       <c r="I99" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
-        <v>17801</v>
+        <v>26803</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F100" s="1">
-        <v>57.73</v>
+        <v>76.52</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H100" s="1"/>
       <c r="I100" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
-        <v>19372</v>
+        <v>31558</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
-        <v>200</v>
+        <v>5</v>
       </c>
       <c r="F101" s="1">
-        <v>25.96</v>
-[...4 lines deleted...]
-      <c r="H101" s="5" t="s">
+        <v>51.47</v>
+      </c>
+      <c r="G101" s="1"/>
+      <c r="H101" s="1"/>
+      <c r="I101" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
-        <v>30255</v>
+        <v>17801</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>5</v>
       </c>
       <c r="F102" s="1">
-        <v>37.59</v>
+        <v>58.76</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H102" s="1"/>
       <c r="I102" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
-        <v>17802</v>
+        <v>19372</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
-        <v>5</v>
+        <v>200</v>
       </c>
       <c r="F103" s="1">
-        <v>36.25</v>
+        <v>19.13</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="5" t="s">
+      <c r="H103" s="1"/>
+      <c r="I103" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
-        <v>210</v>
+        <v>30255</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>5</v>
       </c>
       <c r="F104" s="1">
-        <v>51.91</v>
+        <v>38.26</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="5" t="s">
+      <c r="H104" s="1"/>
+      <c r="I104" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
-        <v>12017</v>
+        <v>17802</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F105" s="1">
-        <v>40.28</v>
+        <v>36.9</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="5" t="s">
+      <c r="H105" s="1"/>
+      <c r="I105" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
-        <v>150</v>
+        <v>5</v>
       </c>
       <c r="F106" s="1">
-        <v>62.65</v>
+        <v>52.84</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H106" s="1"/>
       <c r="I106" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
-        <v>27751</v>
+        <v>12017</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>316.83</v>
+        <v>41</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="5" t="s">
+      <c r="H107" s="1"/>
+      <c r="I107" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
-        <v>29762</v>
+        <v>211</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
-        <v>1</v>
+        <v>150</v>
       </c>
       <c r="F108" s="1">
-        <v>64.89</v>
+        <v>63.77</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H108" s="1"/>
       <c r="I108" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
-        <v>27985</v>
+        <v>27751</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>37.14</v>
+        <v>322.49</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="5" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="H109" s="1"/>
+      <c r="I109" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
-        <v>25318</v>
+        <v>29762</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>64.44</v>
-[...6 lines deleted...]
-      </c>
+        <v>51.02</v>
+      </c>
+      <c r="G110" s="1"/>
+      <c r="H110" s="1"/>
       <c r="I110" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
-        <v>32788</v>
+        <v>27985</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F111" s="1">
-        <v>411.7</v>
+        <v>37.81</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="5" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="H111" s="1"/>
+      <c r="I111" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
-        <v>24719</v>
+        <v>25318</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>78.76000000000001</v>
-[...2 lines deleted...]
-      <c r="H112" s="5" t="s">
+        <v>65.59</v>
+      </c>
+      <c r="G112" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="H112" s="1"/>
+      <c r="I112" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
-        <v>23537</v>
+        <v>32788</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>53.25</v>
+        <v>419.06</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H113" s="1"/>
       <c r="I113" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
-        <v>26331</v>
+        <v>24719</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F114" s="1">
-        <v>64.44</v>
+        <v>80.17</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H114" s="1"/>
       <c r="I114" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
-        <v>23628</v>
+        <v>23537</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>10</v>
       </c>
       <c r="F115" s="1">
-        <v>44.75</v>
+        <v>54.2</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="5" t="s">
+      <c r="H115" s="1"/>
+      <c r="I115" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
-        <v>9615</v>
+        <v>26331</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
-        <v>200</v>
+        <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>48.33</v>
+        <v>65.59</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="5" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="H116" s="1"/>
+      <c r="I116" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
-        <v>19361</v>
+        <v>23628</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
-        <v>200</v>
+        <v>10</v>
       </c>
       <c r="F117" s="1">
-        <v>23.72</v>
+        <v>45.55</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H117" s="1"/>
+      <c r="I117" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
-        <v>27978</v>
+        <v>9615</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
-        <v>10</v>
+        <v>200</v>
       </c>
       <c r="F118" s="1">
-        <v>22.38</v>
+        <v>49.19</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H118" s="1"/>
       <c r="I118" s="1" t="s">
-        <v>74</v>
+        <v>25</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
-        <v>24722</v>
+        <v>19361</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
-        <v>20</v>
+        <v>200</v>
       </c>
       <c r="F119" s="1">
-        <v>33.56</v>
+        <v>30.06</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="5" t="s">
+      <c r="H119" s="1"/>
+      <c r="I119" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
-        <v>27061</v>
+        <v>27978</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D120" s="1">
         <v>8443999090</v>
       </c>
       <c r="E120" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F120" s="1">
-        <v>25.51</v>
+        <v>22.78</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H120" s="1"/>
+      <c r="I120" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
-        <v>17805</v>
+        <v>24722</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F121" s="1">
-        <v>32.22</v>
-[...6 lines deleted...]
-      </c>
+        <v>34.16</v>
+      </c>
+      <c r="G121" s="1"/>
+      <c r="H121" s="1"/>
       <c r="I121" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
-        <v>27000</v>
+        <v>27061</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F122" s="1">
-        <v>46.99</v>
+        <v>25.96</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="5" t="s">
+      <c r="H122" s="1"/>
+      <c r="I122" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
-        <v>31213</v>
+        <v>17805</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>10</v>
       </c>
       <c r="F123" s="1">
-        <v>52.81</v>
-[...4 lines deleted...]
-      </c>
+        <v>32.8</v>
+      </c>
+      <c r="G123" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="H123" s="1"/>
       <c r="I123" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
-        <v>13777</v>
+        <v>27000</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
-        <v>200</v>
+        <v>10</v>
       </c>
       <c r="F124" s="1">
-        <v>59.97</v>
+        <v>47.83</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="5" t="s">
+      <c r="H124" s="1"/>
+      <c r="I124" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
-        <v>19373</v>
+        <v>31213</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
-        <v>200</v>
+        <v>10</v>
       </c>
       <c r="F125" s="1">
-        <v>28.19</v>
+        <v>53.75</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="5" t="s">
+      <c r="H125" s="1"/>
+      <c r="I125" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
-        <v>17806</v>
+        <v>13777</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
-        <v>10</v>
+        <v>200</v>
       </c>
       <c r="F126" s="1">
-        <v>26.4</v>
+        <v>61.04</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="5" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="H126" s="1"/>
+      <c r="I126" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
-        <v>27981</v>
+        <v>19373</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
-        <v>10</v>
+        <v>200</v>
       </c>
       <c r="F127" s="1">
-        <v>28.64</v>
+        <v>27.33</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="5" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="H127" s="1"/>
+      <c r="I127" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
-        <v>27146</v>
+        <v>17806</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D128" s="1">
         <v>8443999090</v>
       </c>
       <c r="E128" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F128" s="1">
-        <v>41.17</v>
+        <v>26.87</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="5" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="H128" s="1"/>
+      <c r="I128" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
-        <v>31110</v>
+        <v>27981</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
         <v>10</v>
       </c>
       <c r="F129" s="1">
-        <v>43.86</v>
+        <v>29.15</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H129" s="1"/>
+      <c r="I129" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
-        <v>31288</v>
+        <v>27146</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>76.08</v>
+        <v>41.91</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H130" s="1"/>
       <c r="I130" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
-        <v>31220</v>
+        <v>31110</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
         <v>10</v>
       </c>
       <c r="F131" s="1">
-        <v>58.18</v>
+        <v>44.64</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="5" t="s">
+      <c r="H131" s="1"/>
+      <c r="I131" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
-        <v>11383</v>
+        <v>31288</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
-        <v>200</v>
+        <v>10</v>
       </c>
       <c r="F132" s="1">
-        <v>71.15000000000001</v>
+        <v>77.44</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="5" t="s">
+      <c r="H132" s="1"/>
+      <c r="I132" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
-        <v>31382</v>
+        <v>31220</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>142</v>
       </c>
       <c r="D133" s="1">
         <v>8443999090</v>
       </c>
       <c r="E133" s="1">
         <v>10</v>
       </c>
       <c r="F133" s="1">
-        <v>42.07</v>
+        <v>59.22</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H133" s="1"/>
+      <c r="I133" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
-        <v>17807</v>
+        <v>11383</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D134" s="1">
         <v>8443999090</v>
       </c>
       <c r="E134" s="1">
-        <v>10</v>
+        <v>200</v>
       </c>
       <c r="F134" s="1">
-        <v>52.36</v>
-[...8 lines deleted...]
-        <v>16</v>
+        <v>72.42</v>
+      </c>
+      <c r="G134" s="1"/>
+      <c r="H134" s="1"/>
+      <c r="I134" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
-        <v>27982</v>
+        <v>31382</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
         <v>10</v>
       </c>
       <c r="F135" s="1">
-        <v>42.07</v>
+        <v>43.73</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="5" t="s">
+      <c r="H135" s="1"/>
+      <c r="I135" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
-        <v>24525</v>
+        <v>17807</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F136" s="1">
-        <v>40.28</v>
-[...2 lines deleted...]
-      <c r="H136" s="5" t="s">
+        <v>53.29</v>
+      </c>
+      <c r="G136" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="H136" s="1"/>
+      <c r="I136" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
-        <v>30947</v>
+        <v>27982</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
         <v>10</v>
       </c>
       <c r="F137" s="1">
-        <v>55.04</v>
-[...8 lines deleted...]
-        <v>16</v>
+        <v>42.82</v>
+      </c>
+      <c r="G137" s="1"/>
+      <c r="H137" s="1"/>
+      <c r="I137" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
-        <v>27986</v>
+        <v>24525</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>147</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F138" s="1">
-        <v>32.67</v>
+        <v>41</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="5" t="s">
+      <c r="H138" s="1"/>
+      <c r="I138" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
-        <v>27147</v>
+        <v>30947</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>148</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F139" s="1">
-        <v>40.28</v>
-[...2 lines deleted...]
-      <c r="H139" s="5" t="s">
+        <v>56.03</v>
+      </c>
+      <c r="G139" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="H139" s="1"/>
+      <c r="I139" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
-        <v>23744</v>
+        <v>27986</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F140" s="1">
-        <v>87.26000000000001</v>
-[...8 lines deleted...]
-        <v>19</v>
+        <v>33.25</v>
+      </c>
+      <c r="G140" s="1"/>
+      <c r="H140" s="1"/>
+      <c r="I140" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
-        <v>26333</v>
+        <v>27147</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>150</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>57.28</v>
+        <v>41</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="5" t="s">
+      <c r="H141" s="1"/>
+      <c r="I141" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
-        <v>20346</v>
+        <v>23744</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>59.07</v>
-[...4 lines deleted...]
-      </c>
+        <v>88.81999999999999</v>
+      </c>
+      <c r="G142" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="H142" s="1"/>
       <c r="I142" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
-        <v>21096</v>
+        <v>26333</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>152</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>10</v>
       </c>
       <c r="F143" s="1">
-        <v>45.2</v>
+        <v>58.3</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H143" s="1"/>
       <c r="I143" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
-        <v>20239</v>
+        <v>20346</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>10</v>
       </c>
       <c r="F144" s="1">
-        <v>54.15</v>
+        <v>60.13</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H144" s="1"/>
       <c r="I144" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
-        <v>27983</v>
+        <v>21096</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
         <v>10</v>
       </c>
       <c r="F145" s="1">
-        <v>26.4</v>
+        <v>47.83</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="5" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="H145" s="1"/>
+      <c r="I145" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
-        <v>24792</v>
+        <v>20239</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>155</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F146" s="1">
-        <v>44.75</v>
+        <v>47.83</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H146" s="1"/>
       <c r="I146" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
-        <v>26628</v>
+        <v>27983</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>156</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F147" s="1">
-        <v>63.1</v>
-[...8 lines deleted...]
-        <v>19</v>
+        <v>26.87</v>
+      </c>
+      <c r="G147" s="1"/>
+      <c r="H147" s="1"/>
+      <c r="I147" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
-        <v>21656</v>
+        <v>24792</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>157</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F148" s="1">
-        <v>59.97</v>
+        <v>45.55</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="5" t="s">
+      <c r="H148" s="1"/>
+      <c r="I148" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
-        <v>24791</v>
+        <v>21656</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F149" s="1">
-        <v>37.14</v>
+        <v>61.04</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H149" s="1"/>
+      <c r="I149" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
-        <v>8180</v>
+        <v>35466</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>159</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
-        <v>200</v>
+        <v>10</v>
       </c>
       <c r="F150" s="1">
-        <v>42.51</v>
+        <v>43.27</v>
       </c>
       <c r="G150" s="1"/>
       <c r="H150" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="I150" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
-        <v>20776</v>
+        <v>24791</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F151" s="1">
-        <v>23.27</v>
+        <v>37.81</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="5" t="s">
+      <c r="H151" s="1"/>
+      <c r="I151" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
-        <v>20943</v>
+        <v>8180</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>161</v>
       </c>
       <c r="D152" s="1">
         <v>8443999090</v>
       </c>
       <c r="E152" s="1">
-        <v>20</v>
+        <v>200</v>
       </c>
       <c r="F152" s="1">
-        <v>25.51</v>
+        <v>43.27</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H152" s="1"/>
       <c r="I152" s="1" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
-        <v>28648</v>
+        <v>20776</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>162</v>
       </c>
       <c r="D153" s="1">
         <v>8443999090</v>
       </c>
       <c r="E153" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>25.96</v>
+        <v>23.69</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="5" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="H153" s="1"/>
+      <c r="I153" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
-        <v>32589</v>
+        <v>20943</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>163</v>
       </c>
       <c r="D154" s="1">
         <v>8443999090</v>
       </c>
       <c r="E154" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F154" s="1">
-        <v>139.62</v>
+        <v>25.96</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H154" s="1"/>
+      <c r="I154" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
-        <v>32540</v>
+        <v>32589</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>164</v>
       </c>
       <c r="D155" s="1">
         <v>8443999090</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>487.33</v>
+        <v>142.12</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="5" t="s">
+      <c r="H155" s="1"/>
+      <c r="I155" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
-        <v>32491</v>
+        <v>32540</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>165</v>
       </c>
       <c r="D156" s="1">
         <v>8443999090</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>310.57</v>
+        <v>496.04</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H156" s="1"/>
       <c r="I156" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
-        <v>22946</v>
+        <v>32491</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>288.19</v>
+        <v>316.12</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H157" s="1"/>
       <c r="I157" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
-        <v>27531</v>
+        <v>22946</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>167</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>357.11</v>
+        <v>293.34</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H158" s="1"/>
       <c r="I158" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
-        <v>19737</v>
+        <v>27531</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>168</v>
       </c>
       <c r="D159" s="1">
         <v>8443999090</v>
       </c>
       <c r="E159" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>433.63</v>
+        <v>363.49</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H159" s="1"/>
       <c r="I159" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
-        <v>24001</v>
+        <v>19737</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>169</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F160" s="1">
-        <v>313.7</v>
+        <v>441.38</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H160" s="1"/>
       <c r="I160" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
-        <v>9397</v>
+        <v>24001</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>170</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
         <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>89.5</v>
+        <v>319.31</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="5" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="H161" s="1"/>
+      <c r="I161" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
-        <v>9398</v>
+        <v>9397</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>171</v>
       </c>
       <c r="D162" s="1">
         <v>8443999090</v>
       </c>
       <c r="E162" s="1">
         <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>89.5</v>
+        <v>91.09999999999999</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H162" s="1"/>
       <c r="I162" s="1" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
-        <v>32756</v>
+        <v>9398</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>172</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
         <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>520.89</v>
+        <v>91.09999999999999</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="5" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="H163" s="1"/>
+      <c r="I163" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
-        <v>32790</v>
+        <v>32756</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>173</v>
       </c>
       <c r="D164" s="1">
         <v>8443999090</v>
       </c>
       <c r="E164" s="1">
         <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>429.6</v>
+        <v>530.2</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H164" s="1"/>
       <c r="I164" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
-        <v>25800</v>
+        <v>32790</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>402.3</v>
+        <v>437.28</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H165" s="1"/>
       <c r="I165" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
-        <v>31606</v>
+        <v>25800</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>175</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
         <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>199.14</v>
+        <v>409.49</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="5" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="H166" s="1"/>
+      <c r="I166" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
-        <v>23390</v>
+        <v>31606</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>176</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
         <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>502.1</v>
+        <v>202.7</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H167" s="1"/>
+      <c r="I167" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
-        <v>32438</v>
+        <v>23390</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>545.95</v>
+        <v>511.07</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="5" t="s">
+      <c r="H168" s="1"/>
+      <c r="I168" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
-        <v>20419</v>
+        <v>32438</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>204.06</v>
+        <v>555.71</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="5" t="s">
+      <c r="H169" s="1"/>
+      <c r="I169" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
-        <v>22492</v>
+        <v>20419</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>179</v>
       </c>
       <c r="D170" s="1">
         <v>8443999090</v>
       </c>
       <c r="E170" s="1">
         <v>1</v>
       </c>
       <c r="F170" s="1">
-        <v>204.06</v>
+        <v>207.71</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="5" t="s">
+      <c r="H170" s="1"/>
+      <c r="I170" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
-        <v>20860</v>
+        <v>22492</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>180</v>
       </c>
       <c r="D171" s="1">
         <v>8443999090</v>
       </c>
       <c r="E171" s="1">
         <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>269.4</v>
+        <v>207.71</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H171" s="1"/>
       <c r="I171" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
-        <v>23603</v>
+        <v>20860</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>181</v>
       </c>
       <c r="D172" s="1">
         <v>8443999090</v>
       </c>
       <c r="E172" s="1">
         <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>204.06</v>
+        <v>274.21</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="5" t="s">
+      <c r="H172" s="1"/>
+      <c r="I172" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
-        <v>23602</v>
+        <v>23603</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D173" s="1">
         <v>8443999090</v>
       </c>
       <c r="E173" s="1">
         <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>270.74</v>
+        <v>207.71</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H173" s="1"/>
       <c r="I173" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
-        <v>17847</v>
+        <v>23602</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>183</v>
       </c>
       <c r="D174" s="1">
         <v>8443999090</v>
       </c>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>281.93</v>
+        <v>275.58</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H174" s="1"/>
       <c r="I174" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
-        <v>24246</v>
+        <v>17847</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>184</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
         <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>378.59</v>
+        <v>286.97</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H175" s="1"/>
       <c r="I175" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
-        <v>24248</v>
+        <v>24246</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>185</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
         <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>238.97</v>
+        <v>385.35</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H176" s="1"/>
       <c r="I176" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
-        <v>8645</v>
+        <v>24248</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D177" s="1">
         <v>8443999090</v>
       </c>
       <c r="E177" s="1">
         <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>329.36</v>
+        <v>243.24</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H177" s="1"/>
       <c r="I177" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
-        <v>22807</v>
+        <v>8645</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>187</v>
       </c>
       <c r="D178" s="1">
         <v>8443999090</v>
       </c>
       <c r="E178" s="1">
         <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>153.05</v>
+        <v>335.25</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H178" s="1"/>
       <c r="I178" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
-        <v>16428</v>
+        <v>22807</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>188</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
         <v>1</v>
       </c>
       <c r="F179" s="1">
-        <v>671.25</v>
+        <v>155.78</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H179" s="1"/>
       <c r="I179" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
-        <v>20969</v>
+        <v>16428</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D180" s="1">
         <v>8443999090</v>
       </c>
       <c r="E180" s="1">
         <v>1</v>
       </c>
       <c r="F180" s="1">
-        <v>211.67</v>
+        <v>683.25</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H180" s="1"/>
       <c r="I180" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
-        <v>26694</v>
+        <v>20969</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>190</v>
       </c>
       <c r="D181" s="1">
         <v>8443999090</v>
       </c>
       <c r="E181" s="1">
         <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>395.14</v>
+        <v>215.45</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H181" s="1"/>
       <c r="I181" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
-        <v>32586</v>
+        <v>26694</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>191</v>
       </c>
       <c r="D182" s="1">
         <v>8443999090</v>
       </c>
       <c r="E182" s="1">
         <v>1</v>
       </c>
       <c r="F182" s="1">
-        <v>585.33</v>
+        <v>402.21</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H182" s="1"/>
       <c r="I182" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
-        <v>17849</v>
+        <v>32586</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D183" s="1">
         <v>8443999090</v>
       </c>
       <c r="E183" s="1">
         <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>478.83</v>
+        <v>595.79</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H183" s="1"/>
       <c r="I183" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
-        <v>20783</v>
+        <v>17849</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>193</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>261.79</v>
+        <v>487.39</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H184" s="1"/>
       <c r="I184" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
-        <v>6560</v>
+        <v>20783</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>194</v>
       </c>
       <c r="D185" s="1">
         <v>8443999090</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>348.16</v>
+        <v>266.47</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H185" s="1"/>
       <c r="I185" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
-        <v>10191</v>
+        <v>6560</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>195</v>
       </c>
       <c r="D186" s="1">
         <v>8443999090</v>
       </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
       <c r="F186" s="1">
-        <v>249.26</v>
+        <v>354.38</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H186" s="1"/>
       <c r="I186" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
-        <v>30762</v>
+        <v>10191</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>196</v>
       </c>
       <c r="D187" s="1">
         <v>8443999090</v>
       </c>
       <c r="E187" s="1">
         <v>1</v>
       </c>
       <c r="F187" s="1">
-        <v>174.53</v>
+        <v>253.71</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="5" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="H187" s="1"/>
+      <c r="I187" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
-        <v>19316</v>
+        <v>30762</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>197</v>
       </c>
       <c r="D188" s="1">
         <v>8443999090</v>
       </c>
       <c r="E188" s="1">
         <v>1</v>
       </c>
       <c r="F188" s="1">
-        <v>181.69</v>
+        <v>177.65</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H188" s="1"/>
       <c r="I188" s="1" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
-        <v>25494</v>
+        <v>19316</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>198</v>
       </c>
       <c r="D189" s="1">
         <v>8443999090</v>
       </c>
       <c r="E189" s="1">
         <v>1</v>
       </c>
       <c r="F189" s="1">
-        <v>168.26</v>
+        <v>184.93</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H189" s="1"/>
+      <c r="I189" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
-        <v>20782</v>
+        <v>25494</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>199</v>
       </c>
       <c r="D190" s="1">
         <v>8443999090</v>
       </c>
       <c r="E190" s="1">
         <v>1</v>
       </c>
       <c r="F190" s="1">
-        <v>166.02</v>
+        <v>171.27</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="5" t="s">
+      <c r="H190" s="1"/>
+      <c r="I190" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
-        <v>20236</v>
+        <v>20782</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>200</v>
       </c>
       <c r="D191" s="1">
         <v>8443999090</v>
       </c>
       <c r="E191" s="1">
         <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>221.51</v>
+        <v>168.99</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="5" t="s">
+      <c r="H191" s="1"/>
+      <c r="I191" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
-        <v>122</v>
+        <v>20236</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>201</v>
       </c>
       <c r="D192" s="1">
         <v>8443999090</v>
       </c>
       <c r="E192" s="1">
         <v>1</v>
       </c>
       <c r="F192" s="1">
-        <v>221.51</v>
+        <v>225.47</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H192" s="1"/>
       <c r="I192" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="2">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
-        <v>33033</v>
+        <v>122</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>202</v>
       </c>
       <c r="D193" s="1">
         <v>8443999090</v>
       </c>
       <c r="E193" s="1">
         <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>174.53</v>
+        <v>225.47</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H193" s="1"/>
       <c r="I193" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
-        <v>20918</v>
+        <v>33033</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>203</v>
       </c>
       <c r="D194" s="1">
         <v>8443999090</v>
       </c>
       <c r="E194" s="1">
         <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>204.06</v>
+        <v>177.65</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H194" s="1"/>
       <c r="I194" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
-        <v>20778</v>
+        <v>20918</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>204</v>
       </c>
       <c r="D195" s="1">
         <v>8443999090</v>
       </c>
       <c r="E195" s="1">
         <v>1</v>
       </c>
       <c r="F195" s="1">
-        <v>214.8</v>
+        <v>207.71</v>
       </c>
       <c r="G195" s="1"/>
-      <c r="H195" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H195" s="1"/>
       <c r="I195" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
-        <v>30848</v>
+        <v>35507</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>205</v>
       </c>
       <c r="D196" s="1">
         <v>8443999090</v>
       </c>
       <c r="E196" s="1">
         <v>1</v>
       </c>
       <c r="F196" s="1">
-        <v>212.12</v>
+        <v>191.31</v>
       </c>
       <c r="G196" s="1"/>
       <c r="H196" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="I196" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
-        <v>25611</v>
+        <v>20778</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>206</v>
       </c>
       <c r="D197" s="1">
         <v>8443999090</v>
       </c>
       <c r="E197" s="1">
         <v>1</v>
       </c>
       <c r="F197" s="1">
-        <v>212.12</v>
+        <v>218.64</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H197" s="1"/>
       <c r="I197" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
-        <v>24760</v>
+        <v>30848</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D198" s="1">
         <v>8443999090</v>
       </c>
       <c r="E198" s="1">
         <v>1</v>
       </c>
       <c r="F198" s="1">
-        <v>232.25</v>
+        <v>215.91</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H198" s="1"/>
       <c r="I198" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
-        <v>29433</v>
+        <v>25611</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>208</v>
       </c>
       <c r="D199" s="1">
         <v>8443999090</v>
       </c>
       <c r="E199" s="1">
         <v>1</v>
       </c>
       <c r="F199" s="1">
-        <v>204.06</v>
+        <v>215.91</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H199" s="1"/>
       <c r="I199" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
-        <v>21286</v>
+        <v>24760</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>209</v>
       </c>
       <c r="D200" s="1">
         <v>8443999090</v>
       </c>
       <c r="E200" s="1">
         <v>1</v>
       </c>
       <c r="F200" s="1">
-        <v>227.78</v>
+        <v>236.4</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H200" s="1"/>
       <c r="I200" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
-        <v>21420</v>
+        <v>29433</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D201" s="1">
         <v>8443999090</v>
       </c>
       <c r="E201" s="1">
         <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>226.88</v>
+        <v>207.71</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H201" s="1"/>
       <c r="I201" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
-        <v>29269</v>
+        <v>21286</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>211</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
         <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>112.32</v>
+        <v>231.85</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H202" s="1"/>
       <c r="I202" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
-        <v>33034</v>
+        <v>21420</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>212</v>
       </c>
       <c r="D203" s="1">
         <v>8443999090</v>
       </c>
       <c r="E203" s="1">
         <v>1</v>
       </c>
       <c r="F203" s="1">
-        <v>75.18000000000001</v>
+        <v>230.94</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="5" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="H203" s="1"/>
+      <c r="I203" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="2">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
-        <v>34103</v>
+        <v>29269</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>213</v>
       </c>
       <c r="D204" s="1">
         <v>8443999090</v>
       </c>
       <c r="E204" s="1">
         <v>1</v>
       </c>
       <c r="F204" s="1">
-        <v>55.49</v>
+        <v>114.33</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="5" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="H204" s="1"/>
+      <c r="I204" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
-        <v>26372</v>
+        <v>33034</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>214</v>
       </c>
       <c r="D205" s="1">
         <v>8443999090</v>
       </c>
       <c r="E205" s="1">
         <v>1</v>
       </c>
       <c r="F205" s="1">
-        <v>112.77</v>
+        <v>76.52</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H205" s="1"/>
+      <c r="I205" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
-        <v>33035</v>
+        <v>34103</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D206" s="1">
         <v>8443999090</v>
       </c>
       <c r="E206" s="1">
         <v>1</v>
       </c>
       <c r="F206" s="1">
-        <v>97.56</v>
+        <v>56.48</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="5" t="s">
+      <c r="H206" s="1"/>
+      <c r="I206" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
-        <v>34102</v>
+        <v>26372</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>216</v>
       </c>
       <c r="D207" s="1">
         <v>8443999090</v>
       </c>
       <c r="E207" s="1">
         <v>1</v>
       </c>
       <c r="F207" s="1">
-        <v>83.68000000000001</v>
+        <v>114.79</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="5" t="s">
+      <c r="H207" s="1"/>
+      <c r="I207" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
-        <v>29276</v>
+        <v>33035</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>217</v>
       </c>
       <c r="D208" s="1">
         <v>8443999090</v>
       </c>
       <c r="E208" s="1">
         <v>1</v>
       </c>
       <c r="F208" s="1">
-        <v>123.51</v>
+        <v>70.15000000000001</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="5" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="H208" s="1"/>
+      <c r="I208" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
-        <v>28110</v>
+        <v>34102</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>218</v>
       </c>
       <c r="D209" s="1">
         <v>8443999090</v>
       </c>
       <c r="E209" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F209" s="1">
-        <v>118.14</v>
+        <v>85.18000000000001</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H209" s="1"/>
+      <c r="I209" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
-        <v>21452</v>
+        <v>29276</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>219</v>
       </c>
       <c r="D210" s="1">
         <v>8443999090</v>
       </c>
       <c r="E210" s="1">
         <v>1</v>
       </c>
       <c r="F210" s="1">
-        <v>148.57</v>
+        <v>125.72</v>
       </c>
       <c r="G210" s="1"/>
-      <c r="H210" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H210" s="1"/>
       <c r="I210" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="2">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
-        <v>21451</v>
+        <v>28110</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>220</v>
       </c>
       <c r="D211" s="1">
         <v>8443999090</v>
       </c>
       <c r="E211" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F211" s="1">
-        <v>217.04</v>
+        <v>120.25</v>
       </c>
       <c r="G211" s="1"/>
-      <c r="H211" s="5" t="s">
+      <c r="H211" s="1"/>
+      <c r="I211" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="2">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
-        <v>24830</v>
+        <v>21452</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>221</v>
       </c>
       <c r="D212" s="1">
         <v>8443999090</v>
       </c>
       <c r="E212" s="1">
         <v>1</v>
       </c>
       <c r="F212" s="1">
-        <v>163.79</v>
+        <v>151.23</v>
       </c>
       <c r="G212" s="1"/>
-      <c r="H212" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H212" s="1"/>
       <c r="I212" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="2">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
-        <v>21207</v>
+        <v>21451</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>222</v>
       </c>
       <c r="D213" s="1">
         <v>8443999090</v>
       </c>
       <c r="E213" s="1">
         <v>1</v>
       </c>
       <c r="F213" s="1">
-        <v>175.42</v>
+        <v>220.92</v>
       </c>
       <c r="G213" s="1"/>
-      <c r="H213" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H213" s="1"/>
       <c r="I213" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="2">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
-        <v>34826</v>
+        <v>24830</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>223</v>
       </c>
       <c r="D214" s="1">
         <v>8443999090</v>
       </c>
       <c r="E214" s="1">
         <v>1</v>
       </c>
       <c r="F214" s="1">
-        <v>172.74</v>
+        <v>166.71</v>
       </c>
       <c r="G214" s="1"/>
-      <c r="H214" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H214" s="1"/>
       <c r="I214" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="2">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
-        <v>5272</v>
+        <v>21207</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>224</v>
       </c>
       <c r="D215" s="1">
         <v>8443999090</v>
       </c>
       <c r="E215" s="1">
         <v>1</v>
       </c>
       <c r="F215" s="1">
-        <v>483.3</v>
+        <v>178.56</v>
       </c>
       <c r="G215" s="1"/>
-      <c r="H215" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H215" s="1"/>
       <c r="I215" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="2">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
-        <v>25005</v>
+        <v>34826</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>225</v>
       </c>
       <c r="D216" s="1">
         <v>8443999090</v>
       </c>
       <c r="E216" s="1">
         <v>1</v>
       </c>
       <c r="F216" s="1">
-        <v>217.93</v>
+        <v>175.82</v>
       </c>
       <c r="G216" s="1"/>
-      <c r="H216" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H216" s="1"/>
       <c r="I216" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="2">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
-        <v>24002</v>
+        <v>5272</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>226</v>
       </c>
       <c r="D217" s="1">
         <v>8443999090</v>
       </c>
       <c r="E217" s="1">
         <v>1</v>
       </c>
       <c r="F217" s="1">
-        <v>166.02</v>
+        <v>491.94</v>
       </c>
       <c r="G217" s="1"/>
-      <c r="H217" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H217" s="1"/>
       <c r="I217" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="218" spans="1:9" outlineLevel="2">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
-        <v>21580</v>
+        <v>25005</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>227</v>
       </c>
       <c r="D218" s="1">
         <v>8443999090</v>
       </c>
       <c r="E218" s="1">
         <v>1</v>
       </c>
       <c r="F218" s="1">
-        <v>144.99</v>
+        <v>221.83</v>
       </c>
       <c r="G218" s="1"/>
-      <c r="H218" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H218" s="1"/>
       <c r="I218" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="2">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
-        <v>16870</v>
+        <v>24002</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>228</v>
       </c>
       <c r="D219" s="1">
         <v>8443999090</v>
       </c>
       <c r="E219" s="1">
         <v>1</v>
       </c>
       <c r="F219" s="1">
-        <v>214.8</v>
+        <v>168.99</v>
       </c>
       <c r="G219" s="1"/>
-      <c r="H219" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H219" s="1"/>
       <c r="I219" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="2">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
-        <v>20781</v>
+        <v>21580</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>229</v>
       </c>
       <c r="D220" s="1">
         <v>8443999090</v>
       </c>
       <c r="E220" s="1">
         <v>1</v>
       </c>
       <c r="F220" s="1">
-        <v>179</v>
+        <v>147.58</v>
       </c>
       <c r="G220" s="1"/>
-      <c r="H220" s="5" t="s">
+      <c r="H220" s="1"/>
+      <c r="I220" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="2">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
-        <v>17852</v>
+        <v>16870</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>230</v>
       </c>
       <c r="D221" s="1">
         <v>8443999090</v>
       </c>
       <c r="E221" s="1">
         <v>1</v>
       </c>
       <c r="F221" s="1">
-        <v>344.58</v>
+        <v>218.64</v>
       </c>
       <c r="G221" s="1"/>
-      <c r="H221" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H221" s="1"/>
       <c r="I221" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="2">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
-        <v>16722</v>
+        <v>20781</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>231</v>
       </c>
       <c r="D222" s="1">
         <v>8443999090</v>
       </c>
       <c r="E222" s="1">
         <v>1</v>
       </c>
       <c r="F222" s="1">
-        <v>295.8</v>
+        <v>182.2</v>
       </c>
       <c r="G222" s="1"/>
-      <c r="H222" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H222" s="1"/>
       <c r="I222" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="2">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
-        <v>11242</v>
+        <v>17852</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D223" s="1">
         <v>8443999090</v>
       </c>
       <c r="E223" s="1">
         <v>1</v>
       </c>
       <c r="F223" s="1">
-        <v>376.35</v>
+        <v>350.74</v>
       </c>
       <c r="G223" s="1"/>
-      <c r="H223" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H223" s="1"/>
       <c r="I223" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="2">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
-        <v>19518</v>
+        <v>16722</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>233</v>
       </c>
       <c r="D224" s="1">
         <v>8443999090</v>
       </c>
       <c r="E224" s="1">
         <v>1</v>
       </c>
       <c r="F224" s="1">
-        <v>140.96</v>
+        <v>301.09</v>
       </c>
       <c r="G224" s="1"/>
-      <c r="H224" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H224" s="1"/>
       <c r="I224" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="2">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
-        <v>21581</v>
+        <v>11242</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>234</v>
       </c>
       <c r="D225" s="1">
         <v>8443999090</v>
       </c>
       <c r="E225" s="1">
         <v>1</v>
       </c>
       <c r="F225" s="1">
-        <v>197.8</v>
+        <v>383.08</v>
       </c>
       <c r="G225" s="1"/>
-      <c r="H225" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H225" s="1"/>
       <c r="I225" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="2">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
-        <v>34666</v>
+        <v>19518</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>235</v>
       </c>
       <c r="D226" s="1">
         <v>8443999090</v>
       </c>
       <c r="E226" s="1">
         <v>1</v>
       </c>
       <c r="F226" s="1">
-        <v>3296.29</v>
+        <v>143.48</v>
       </c>
       <c r="G226" s="1"/>
-      <c r="H226" s="5" t="s">
+      <c r="H226" s="1"/>
+      <c r="I226" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="2">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
-        <v>24004</v>
+        <v>21581</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>236</v>
       </c>
       <c r="D227" s="1">
         <v>8443999090</v>
       </c>
       <c r="E227" s="1">
         <v>1</v>
       </c>
       <c r="F227" s="1">
-        <v>193.77</v>
+        <v>201.33</v>
       </c>
       <c r="G227" s="1"/>
-      <c r="H227" s="5" t="s">
+      <c r="H227" s="1"/>
+      <c r="I227" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="2">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
-        <v>20786</v>
+        <v>34666</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>237</v>
       </c>
       <c r="D228" s="1">
         <v>8443999090</v>
       </c>
       <c r="E228" s="1">
         <v>1</v>
       </c>
       <c r="F228" s="1">
-        <v>116.8</v>
+        <v>3355.21</v>
       </c>
       <c r="G228" s="1"/>
-      <c r="H228" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H228" s="1"/>
       <c r="I228" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="2">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
-        <v>34014</v>
+        <v>24004</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>238</v>
       </c>
       <c r="D229" s="1">
         <v>8443999090</v>
       </c>
       <c r="E229" s="1">
         <v>1</v>
       </c>
       <c r="F229" s="1">
-        <v>116.8</v>
+        <v>197.23</v>
       </c>
       <c r="G229" s="1"/>
-      <c r="H229" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H229" s="1"/>
       <c r="I229" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="2">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
-        <v>20414</v>
+        <v>20786</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>239</v>
       </c>
       <c r="D230" s="1">
         <v>8443999090</v>
       </c>
       <c r="E230" s="1">
         <v>1</v>
       </c>
       <c r="F230" s="1">
-        <v>255.97</v>
+        <v>118.89</v>
       </c>
       <c r="G230" s="1"/>
-      <c r="H230" s="5" t="s">
+      <c r="H230" s="1"/>
+      <c r="I230" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="2">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
-        <v>17853</v>
+        <v>34014</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>240</v>
       </c>
       <c r="D231" s="1">
         <v>8443999090</v>
       </c>
       <c r="E231" s="1">
         <v>1</v>
       </c>
       <c r="F231" s="1">
-        <v>263.13</v>
+        <v>118.89</v>
       </c>
       <c r="G231" s="1"/>
-      <c r="H231" s="5" t="s">
+      <c r="H231" s="1"/>
+      <c r="I231" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="2">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
-        <v>5111</v>
+        <v>20414</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>241</v>
       </c>
       <c r="D232" s="1">
         <v>8443999090</v>
       </c>
       <c r="E232" s="1">
         <v>1</v>
       </c>
       <c r="F232" s="1">
-        <v>887.84</v>
+        <v>260.55</v>
       </c>
       <c r="G232" s="1"/>
-      <c r="H232" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H232" s="1"/>
       <c r="I232" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="233" spans="1:9" outlineLevel="2">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
-        <v>31560</v>
+        <v>17853</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>242</v>
       </c>
       <c r="D233" s="1">
         <v>8443999090</v>
       </c>
       <c r="E233" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F233" s="1">
-        <v>93.98</v>
+        <v>267.83</v>
       </c>
       <c r="G233" s="1"/>
-      <c r="H233" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H233" s="1"/>
       <c r="I233" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="234" spans="1:9" outlineLevel="2">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
-        <v>32851</v>
+        <v>5111</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D234" s="1">
         <v>8443999090</v>
       </c>
       <c r="E234" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F234" s="1">
-        <v>153.94</v>
+        <v>903.71</v>
       </c>
       <c r="G234" s="1"/>
-      <c r="H234" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H234" s="1"/>
       <c r="I234" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="235" spans="1:9" outlineLevel="2">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
-        <v>29215</v>
+        <v>31560</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>244</v>
       </c>
       <c r="D235" s="1">
         <v>8443999090</v>
       </c>
       <c r="E235" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F235" s="1">
-        <v>115.46</v>
+        <v>95.66</v>
       </c>
       <c r="G235" s="1"/>
-      <c r="H235" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H235" s="1"/>
       <c r="I235" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="236" spans="1:9" outlineLevel="2">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
-        <v>31559</v>
+        <v>32851</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>245</v>
       </c>
       <c r="D236" s="1">
         <v>8443999090</v>
       </c>
       <c r="E236" s="1">
         <v>5</v>
       </c>
       <c r="F236" s="1">
-        <v>93.98</v>
+        <v>156.69</v>
       </c>
       <c r="G236" s="1"/>
-      <c r="H236" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H236" s="1"/>
       <c r="I236" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="237" spans="1:9" outlineLevel="2">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
-        <v>18335</v>
+        <v>29215</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>246</v>
       </c>
       <c r="D237" s="1">
         <v>8443999090</v>
       </c>
       <c r="E237" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F237" s="1">
-        <v>113.67</v>
+        <v>109.32</v>
       </c>
       <c r="G237" s="1"/>
-      <c r="H237" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H237" s="1"/>
       <c r="I237" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="238" spans="1:9" outlineLevel="2">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
-        <v>23332</v>
+        <v>31559</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>247</v>
       </c>
       <c r="D238" s="1">
         <v>8443999090</v>
       </c>
       <c r="E238" s="1">
         <v>5</v>
       </c>
       <c r="F238" s="1">
-        <v>110.09</v>
+        <v>95.66</v>
       </c>
       <c r="G238" s="1"/>
-      <c r="H238" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H238" s="1"/>
       <c r="I238" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="239" spans="1:9" outlineLevel="2">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
-        <v>23200</v>
+        <v>18335</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>248</v>
       </c>
       <c r="D239" s="1">
         <v>8443999090</v>
       </c>
       <c r="E239" s="1">
         <v>5</v>
       </c>
       <c r="F239" s="1">
-        <v>165.58</v>
-[...4 lines deleted...]
-      <c r="H239" s="5" t="s">
+        <v>115.7</v>
+      </c>
+      <c r="G239" s="1"/>
+      <c r="H239" s="1"/>
+      <c r="I239" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="240" spans="1:9" outlineLevel="2">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
-        <v>32514</v>
+        <v>23332</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>249</v>
       </c>
       <c r="D240" s="1">
         <v>8443999090</v>
       </c>
       <c r="E240" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F240" s="1">
-        <v>144.99</v>
+        <v>112.05</v>
       </c>
       <c r="G240" s="1"/>
-      <c r="H240" s="5" t="s">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="H240" s="1"/>
+      <c r="I240" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="241" spans="1:9" outlineLevel="2">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
-        <v>26347</v>
+        <v>23200</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>250</v>
       </c>
       <c r="D241" s="1">
         <v>8443999090</v>
       </c>
       <c r="E241" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F241" s="1">
-        <v>148.57</v>
+        <v>168.54</v>
       </c>
       <c r="G241" s="5" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="H241" s="1"/>
       <c r="I241" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="242" spans="1:9" outlineLevel="2">
       <c r="A242" s="1"/>
       <c r="B242" s="1">
-        <v>28090</v>
+        <v>32514</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>251</v>
       </c>
       <c r="D242" s="1">
         <v>8443999090</v>
       </c>
       <c r="E242" s="1">
         <v>1</v>
       </c>
       <c r="F242" s="1">
-        <v>117.25</v>
+        <v>147.58</v>
       </c>
       <c r="G242" s="1"/>
-      <c r="H242" s="5" t="s">
+      <c r="H242" s="1"/>
+      <c r="I242" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="243" spans="1:9" outlineLevel="2">
       <c r="A243" s="1"/>
       <c r="B243" s="1">
-        <v>27651</v>
+        <v>26347</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>252</v>
       </c>
       <c r="D243" s="1">
         <v>8443999090</v>
       </c>
       <c r="E243" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F243" s="1">
-        <v>144.99</v>
-[...2 lines deleted...]
-      <c r="H243" s="5" t="s">
+        <v>151.23</v>
+      </c>
+      <c r="G243" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="H243" s="1"/>
+      <c r="I243" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="244" spans="1:9" outlineLevel="2">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
-        <v>3902</v>
+        <v>28090</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>253</v>
       </c>
       <c r="D244" s="1">
         <v>8443999090</v>
       </c>
       <c r="E244" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F244" s="1">
-        <v>81</v>
+        <v>119.34</v>
       </c>
       <c r="G244" s="1"/>
-      <c r="H244" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H244" s="1"/>
       <c r="I244" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="245" spans="1:9" outlineLevel="2">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
-        <v>12021</v>
+        <v>27651</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>254</v>
       </c>
       <c r="D245" s="1">
         <v>8443999090</v>
       </c>
       <c r="E245" s="1">
         <v>1</v>
       </c>
       <c r="F245" s="1">
-        <v>66.68000000000001</v>
+        <v>147.58</v>
       </c>
       <c r="G245" s="1"/>
-      <c r="H245" s="5" t="s">
+      <c r="H245" s="1"/>
+      <c r="I245" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="246" spans="1:9" outlineLevel="2">
       <c r="A246" s="1"/>
       <c r="B246" s="1">
-        <v>6480</v>
+        <v>3902</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>255</v>
       </c>
       <c r="D246" s="1">
         <v>8443999090</v>
       </c>
       <c r="E246" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F246" s="1">
-        <v>83.23999999999999</v>
+        <v>82.45</v>
       </c>
       <c r="G246" s="1"/>
-      <c r="H246" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H246" s="1"/>
       <c r="I246" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="247" spans="1:9" outlineLevel="2">
       <c r="A247" s="1"/>
       <c r="B247" s="1">
-        <v>31218</v>
+        <v>12021</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D247" s="1">
         <v>8443999090</v>
       </c>
       <c r="E247" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F247" s="1">
-        <v>75.18000000000001</v>
+        <v>67.87</v>
       </c>
       <c r="G247" s="1"/>
-      <c r="H247" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H247" s="1"/>
       <c r="I247" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="248" spans="1:9" outlineLevel="2">
       <c r="A248" s="1"/>
       <c r="B248" s="1">
-        <v>19394</v>
+        <v>6480</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>257</v>
       </c>
       <c r="D248" s="1">
         <v>8443999090</v>
       </c>
       <c r="E248" s="1">
         <v>10</v>
       </c>
       <c r="F248" s="1">
-        <v>51.02</v>
+        <v>84.72</v>
       </c>
       <c r="G248" s="1"/>
-      <c r="H248" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H248" s="1"/>
       <c r="I248" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="249" spans="1:9" outlineLevel="2">
       <c r="A249" s="1"/>
       <c r="B249" s="1">
-        <v>27987</v>
+        <v>31218</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>258</v>
       </c>
       <c r="D249" s="1">
         <v>8443999090</v>
       </c>
       <c r="E249" s="1">
         <v>10</v>
       </c>
       <c r="F249" s="1">
-        <v>32.67</v>
+        <v>76.52</v>
       </c>
       <c r="G249" s="1"/>
-      <c r="H249" s="5" t="s">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="H249" s="1"/>
+      <c r="I249" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="250" spans="1:9" outlineLevel="2">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
-        <v>24794</v>
+        <v>19394</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>259</v>
       </c>
       <c r="D250" s="1">
         <v>8443999090</v>
       </c>
       <c r="E250" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F250" s="1">
-        <v>38.93</v>
+        <v>38.26</v>
       </c>
       <c r="G250" s="1"/>
-      <c r="H250" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H250" s="1"/>
       <c r="I250" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="251" spans="1:9" outlineLevel="2">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
-        <v>17808</v>
+        <v>27987</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>260</v>
       </c>
       <c r="D251" s="1">
         <v>8443999090</v>
       </c>
       <c r="E251" s="1">
         <v>10</v>
       </c>
       <c r="F251" s="1">
-        <v>46.99</v>
+        <v>33.25</v>
       </c>
       <c r="G251" s="1"/>
-      <c r="H251" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H251" s="1"/>
+      <c r="I251" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="252" spans="1:9" outlineLevel="2">
       <c r="A252" s="1"/>
       <c r="B252" s="1">
-        <v>26355</v>
+        <v>24794</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>261</v>
       </c>
       <c r="D252" s="1">
         <v>8443999090</v>
       </c>
       <c r="E252" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F252" s="1">
-        <v>46.99</v>
+        <v>39.63</v>
       </c>
       <c r="G252" s="1"/>
-      <c r="H252" s="5" t="s">
+      <c r="H252" s="1"/>
+      <c r="I252" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="253" spans="1:9" outlineLevel="2">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
-        <v>26875</v>
+        <v>17808</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>262</v>
       </c>
       <c r="D253" s="1">
         <v>8443999090</v>
       </c>
       <c r="E253" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F253" s="1">
-        <v>64.44</v>
+        <v>47.83</v>
       </c>
       <c r="G253" s="1"/>
-      <c r="H253" s="5" t="s">
+      <c r="H253" s="1"/>
+      <c r="I253" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="254" spans="1:9" outlineLevel="2">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
-        <v>30329</v>
+        <v>26355</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>263</v>
       </c>
       <c r="D254" s="1">
         <v>8443999090</v>
       </c>
       <c r="E254" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F254" s="1">
-        <v>64.44</v>
+        <v>47.83</v>
       </c>
       <c r="G254" s="1"/>
-      <c r="H254" s="5" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="H254" s="1"/>
+      <c r="I254" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="255" spans="1:9" outlineLevel="2">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
-        <v>22955</v>
+        <v>26875</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>264</v>
       </c>
       <c r="D255" s="1">
         <v>8443999090</v>
       </c>
       <c r="E255" s="1">
         <v>1</v>
       </c>
       <c r="F255" s="1">
-        <v>154.84</v>
+        <v>65.59</v>
       </c>
       <c r="G255" s="1"/>
-      <c r="H255" s="5" t="s">
+      <c r="H255" s="1"/>
+      <c r="I255" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="256" spans="1:9" outlineLevel="2">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
-        <v>14121</v>
+        <v>30329</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>265</v>
       </c>
       <c r="D256" s="1">
         <v>8443999090</v>
       </c>
       <c r="E256" s="1">
         <v>1</v>
       </c>
       <c r="F256" s="1">
-        <v>123.51</v>
+        <v>65.59</v>
       </c>
       <c r="G256" s="1"/>
-      <c r="H256" s="5" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="H256" s="1"/>
+      <c r="I256" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="257" spans="1:9" outlineLevel="2">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
-        <v>31217</v>
+        <v>22955</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>266</v>
       </c>
       <c r="D257" s="1">
         <v>8443999090</v>
       </c>
       <c r="E257" s="1">
         <v>1</v>
       </c>
       <c r="F257" s="1">
-        <v>112.77</v>
+        <v>157.6</v>
       </c>
       <c r="G257" s="1"/>
-      <c r="H257" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H257" s="1"/>
       <c r="I257" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="258" spans="1:9" outlineLevel="2">
       <c r="A258" s="1"/>
       <c r="B258" s="1">
-        <v>27675</v>
+        <v>14121</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>267</v>
       </c>
       <c r="D258" s="1">
         <v>8443999090</v>
       </c>
       <c r="E258" s="1">
         <v>1</v>
       </c>
       <c r="F258" s="1">
-        <v>109.64</v>
+        <v>125.72</v>
       </c>
       <c r="G258" s="1"/>
-      <c r="H258" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H258" s="1"/>
       <c r="I258" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="259" spans="1:9" outlineLevel="2">
       <c r="A259" s="1"/>
       <c r="B259" s="1">
-        <v>31219</v>
+        <v>31217</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>268</v>
       </c>
       <c r="D259" s="1">
         <v>8443999090</v>
       </c>
       <c r="E259" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F259" s="1">
-        <v>105.61</v>
+        <v>114.79</v>
       </c>
       <c r="G259" s="1"/>
-      <c r="H259" s="5" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="H259" s="1"/>
+      <c r="I259" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="260" spans="1:9" outlineLevel="2">
       <c r="A260" s="1"/>
       <c r="B260" s="1">
-        <v>23225</v>
+        <v>27675</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>269</v>
       </c>
       <c r="D260" s="1">
         <v>8443999090</v>
       </c>
       <c r="E260" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F260" s="1">
-        <v>46.99</v>
+        <v>111.6</v>
       </c>
       <c r="G260" s="1"/>
-      <c r="H260" s="5" t="s">
+      <c r="H260" s="1"/>
+      <c r="I260" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="261" spans="1:9" outlineLevel="2">
       <c r="A261" s="1"/>
       <c r="B261" s="1">
-        <v>27988</v>
+        <v>31219</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>270</v>
       </c>
       <c r="D261" s="1">
         <v>8443999090</v>
       </c>
       <c r="E261" s="1">
         <v>10</v>
       </c>
       <c r="F261" s="1">
-        <v>37.59</v>
-[...6 lines deleted...]
-      </c>
+        <v>107.5</v>
+      </c>
+      <c r="G261" s="1"/>
+      <c r="H261" s="1"/>
       <c r="I261" s="1" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
     </row>
     <row r="262" spans="1:9" outlineLevel="2">
       <c r="A262" s="1"/>
       <c r="B262" s="1">
-        <v>17809</v>
+        <v>23225</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>271</v>
       </c>
       <c r="D262" s="1">
         <v>8443999090</v>
       </c>
       <c r="E262" s="1">
         <v>10</v>
       </c>
       <c r="F262" s="1">
-        <v>40.28</v>
-[...6 lines deleted...]
-      </c>
+        <v>47.83</v>
+      </c>
+      <c r="G262" s="1"/>
+      <c r="H262" s="1"/>
       <c r="I262" s="1" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
     </row>
     <row r="263" spans="1:9" outlineLevel="2">
       <c r="A263" s="1"/>
       <c r="B263" s="1">
-        <v>24739</v>
+        <v>27988</v>
       </c>
       <c r="C263" s="1" t="s">
         <v>272</v>
       </c>
       <c r="D263" s="1">
         <v>8443999090</v>
       </c>
       <c r="E263" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F263" s="1">
-        <v>46.09</v>
-[...4 lines deleted...]
-      </c>
+        <v>38.26</v>
+      </c>
+      <c r="G263" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="H263" s="1"/>
       <c r="I263" s="1" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
     </row>
     <row r="264" spans="1:9" outlineLevel="2">
       <c r="A264" s="1"/>
       <c r="B264" s="1">
-        <v>26354</v>
+        <v>17809</v>
       </c>
       <c r="C264" s="1" t="s">
         <v>273</v>
       </c>
       <c r="D264" s="1">
         <v>8443999090</v>
       </c>
       <c r="E264" s="1">
         <v>10</v>
       </c>
       <c r="F264" s="1">
-        <v>46.99</v>
+        <v>41</v>
       </c>
       <c r="G264" s="5" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="H264" s="1"/>
       <c r="I264" s="1" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
     </row>
     <row r="265" spans="1:9" outlineLevel="2">
       <c r="A265" s="1"/>
       <c r="B265" s="1">
-        <v>4675</v>
+        <v>24739</v>
       </c>
       <c r="C265" s="1" t="s">
         <v>274</v>
       </c>
       <c r="D265" s="1">
         <v>8443999090</v>
       </c>
       <c r="E265" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F265" s="1">
-        <v>80.09999999999999</v>
+        <v>46.92</v>
       </c>
       <c r="G265" s="1"/>
-      <c r="H265" s="5" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="H265" s="1"/>
+      <c r="I265" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="266" spans="1:9" outlineLevel="2">
       <c r="A266" s="1"/>
       <c r="B266" s="1">
-        <v>19374</v>
+        <v>26354</v>
       </c>
       <c r="C266" s="1" t="s">
         <v>275</v>
       </c>
       <c r="D266" s="1">
         <v>8443999090</v>
       </c>
       <c r="E266" s="1">
         <v>10</v>
       </c>
       <c r="F266" s="1">
-        <v>31.77</v>
-[...6 lines deleted...]
-        <v>19</v>
+        <v>47.83</v>
+      </c>
+      <c r="G266" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="H266" s="1"/>
+      <c r="I266" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="267" spans="1:9" outlineLevel="2">
       <c r="A267" s="1"/>
       <c r="B267" s="1">
-        <v>17810</v>
+        <v>4675</v>
       </c>
       <c r="C267" s="1" t="s">
         <v>276</v>
       </c>
       <c r="D267" s="1">
         <v>8443999090</v>
       </c>
       <c r="E267" s="1">
         <v>10</v>
       </c>
       <c r="F267" s="1">
-        <v>40.28</v>
+        <v>81.53</v>
       </c>
       <c r="G267" s="1"/>
-      <c r="H267" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H267" s="1"/>
       <c r="I267" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="268" spans="1:9" outlineLevel="2">
       <c r="A268" s="1"/>
       <c r="B268" s="1">
-        <v>27989</v>
+        <v>19374</v>
       </c>
       <c r="C268" s="1" t="s">
         <v>277</v>
       </c>
       <c r="D268" s="1">
         <v>8443999090</v>
       </c>
       <c r="E268" s="1">
         <v>10</v>
       </c>
       <c r="F268" s="1">
-        <v>30.43</v>
+        <v>27.33</v>
       </c>
       <c r="G268" s="1"/>
-      <c r="H268" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H268" s="1"/>
       <c r="I268" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="269" spans="1:9" outlineLevel="2">
       <c r="A269" s="1"/>
       <c r="B269" s="1">
-        <v>24795</v>
+        <v>17810</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>278</v>
       </c>
       <c r="D269" s="1">
         <v>8443999090</v>
       </c>
       <c r="E269" s="1">
         <v>10</v>
       </c>
       <c r="F269" s="1">
-        <v>42.07</v>
+        <v>41</v>
       </c>
       <c r="G269" s="1"/>
-      <c r="H269" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H269" s="1"/>
       <c r="I269" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="270" spans="1:9" outlineLevel="2">
       <c r="A270" s="1"/>
       <c r="B270" s="1">
-        <v>31228</v>
+        <v>27989</v>
       </c>
       <c r="C270" s="1" t="s">
         <v>279</v>
       </c>
       <c r="D270" s="1">
         <v>8443999090</v>
       </c>
       <c r="E270" s="1">
         <v>10</v>
       </c>
       <c r="F270" s="1">
-        <v>150.36</v>
+        <v>30.97</v>
       </c>
       <c r="G270" s="1"/>
-      <c r="H270" s="5" t="s">
+      <c r="H270" s="1"/>
+      <c r="I270" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="271" spans="1:9" outlineLevel="2">
       <c r="A271" s="1"/>
       <c r="B271" s="1">
-        <v>24796</v>
+        <v>24795</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>280</v>
       </c>
       <c r="D271" s="1">
         <v>8443999090</v>
       </c>
       <c r="E271" s="1">
         <v>10</v>
       </c>
       <c r="F271" s="1">
-        <v>43.86</v>
-[...6 lines deleted...]
-      </c>
+        <v>42.82</v>
+      </c>
+      <c r="G271" s="1"/>
+      <c r="H271" s="1"/>
       <c r="I271" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="272" spans="1:9" outlineLevel="2">
       <c r="A272" s="1"/>
       <c r="B272" s="1">
-        <v>31636</v>
+        <v>31228</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>281</v>
       </c>
       <c r="D272" s="1">
         <v>8443999090</v>
       </c>
       <c r="E272" s="1">
         <v>10</v>
       </c>
       <c r="F272" s="1">
-        <v>34.46</v>
+        <v>153.05</v>
       </c>
       <c r="G272" s="1"/>
-      <c r="H272" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H272" s="1"/>
       <c r="I272" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="273" spans="1:9" outlineLevel="2">
       <c r="A273" s="1"/>
       <c r="B273" s="1">
-        <v>14103</v>
+        <v>24796</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>282</v>
       </c>
       <c r="D273" s="1">
         <v>8443999090</v>
       </c>
       <c r="E273" s="1">
         <v>10</v>
       </c>
       <c r="F273" s="1">
-        <v>153.94</v>
-[...4 lines deleted...]
-      </c>
+        <v>44.64</v>
+      </c>
+      <c r="G273" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="H273" s="1"/>
       <c r="I273" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="274" spans="1:9" outlineLevel="2">
       <c r="A274" s="1"/>
       <c r="B274" s="1">
-        <v>27923</v>
+        <v>31636</v>
       </c>
       <c r="C274" s="1" t="s">
         <v>283</v>
       </c>
       <c r="D274" s="1">
         <v>8443999090</v>
       </c>
       <c r="E274" s="1">
         <v>10</v>
       </c>
       <c r="F274" s="1">
-        <v>24.61</v>
+        <v>35.07</v>
       </c>
       <c r="G274" s="1"/>
-      <c r="H274" s="5" t="s">
+      <c r="H274" s="1"/>
+      <c r="I274" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="275" spans="1:9" outlineLevel="2">
       <c r="A275" s="1"/>
       <c r="B275" s="1">
-        <v>17811</v>
+        <v>14103</v>
       </c>
       <c r="C275" s="1" t="s">
         <v>284</v>
       </c>
       <c r="D275" s="1">
         <v>8443999090</v>
       </c>
       <c r="E275" s="1">
         <v>10</v>
       </c>
       <c r="F275" s="1">
-        <v>40.28</v>
-[...8 lines deleted...]
-        <v>31</v>
+        <v>156.69</v>
+      </c>
+      <c r="G275" s="1"/>
+      <c r="H275" s="1"/>
+      <c r="I275" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="276" spans="1:9" outlineLevel="2">
       <c r="A276" s="1"/>
       <c r="B276" s="1">
-        <v>27922</v>
+        <v>27923</v>
       </c>
       <c r="C276" s="1" t="s">
         <v>285</v>
       </c>
       <c r="D276" s="1">
         <v>8443999090</v>
       </c>
       <c r="E276" s="1">
+        <v>10</v>
+      </c>
+      <c r="F276" s="1">
+        <v>25.05</v>
+      </c>
+      <c r="G276" s="1"/>
+      <c r="H276" s="1"/>
+      <c r="I276" s="1" t="s">
         <v>25</v>
-      </c>
-[...8 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="277" spans="1:9" outlineLevel="2">
       <c r="A277" s="1"/>
       <c r="B277" s="1">
-        <v>5423</v>
+        <v>17811</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>286</v>
       </c>
       <c r="D277" s="1">
         <v>8443999090</v>
       </c>
       <c r="E277" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F277" s="1">
-        <v>87.26000000000001</v>
-[...6 lines deleted...]
-        <v>19</v>
+        <v>41</v>
+      </c>
+      <c r="G277" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="H277" s="1"/>
+      <c r="I277" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="278" spans="1:9" outlineLevel="2">
       <c r="A278" s="1"/>
       <c r="B278" s="1">
-        <v>17812</v>
+        <v>27922</v>
       </c>
       <c r="C278" s="1" t="s">
         <v>287</v>
       </c>
       <c r="D278" s="1">
         <v>8443999090</v>
       </c>
       <c r="E278" s="1">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="F278" s="1">
-        <v>107.4</v>
+        <v>50.56</v>
       </c>
       <c r="G278" s="1"/>
-      <c r="H278" s="5" t="s">
+      <c r="H278" s="1"/>
+      <c r="I278" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="279" spans="1:9" outlineLevel="2">
       <c r="A279" s="1"/>
       <c r="B279" s="1">
-        <v>15817</v>
+        <v>5423</v>
       </c>
       <c r="C279" s="1" t="s">
         <v>288</v>
       </c>
       <c r="D279" s="1">
         <v>8443999090</v>
       </c>
       <c r="E279" s="1">
-        <v>50</v>
+        <v>5</v>
       </c>
       <c r="F279" s="1">
-        <v>122.17</v>
+        <v>88.81999999999999</v>
       </c>
       <c r="G279" s="1"/>
-      <c r="H279" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H279" s="1"/>
       <c r="I279" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="280" spans="1:9" outlineLevel="2">
       <c r="A280" s="1"/>
       <c r="B280" s="1">
-        <v>32665</v>
+        <v>17812</v>
       </c>
       <c r="C280" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D280" s="1">
         <v>8443999090</v>
       </c>
       <c r="E280" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F280" s="1">
-        <v>38.04</v>
+        <v>109.32</v>
       </c>
       <c r="G280" s="1"/>
-      <c r="H280" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H280" s="1"/>
       <c r="I280" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="281" spans="1:9" outlineLevel="2">
       <c r="A281" s="1"/>
       <c r="B281" s="1">
-        <v>27990</v>
+        <v>15817</v>
       </c>
       <c r="C281" s="1" t="s">
         <v>290</v>
       </c>
       <c r="D281" s="1">
         <v>8443999090</v>
       </c>
       <c r="E281" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F281" s="1">
-        <v>32.67</v>
+        <v>124.35</v>
       </c>
       <c r="G281" s="1"/>
-      <c r="H281" s="5" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="H281" s="1"/>
+      <c r="I281" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="282" spans="1:9" outlineLevel="2">
       <c r="A282" s="1"/>
       <c r="B282" s="1">
-        <v>34830</v>
+        <v>32665</v>
       </c>
       <c r="C282" s="1" t="s">
         <v>291</v>
       </c>
       <c r="D282" s="1">
         <v>8443999090</v>
       </c>
       <c r="E282" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F282" s="1">
-        <v>42.51</v>
+        <v>38.72</v>
       </c>
       <c r="G282" s="1"/>
-      <c r="H282" s="5" t="s">
+      <c r="H282" s="1"/>
+      <c r="I282" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="283" spans="1:9" outlineLevel="2">
       <c r="A283" s="1"/>
       <c r="B283" s="1">
-        <v>24740</v>
+        <v>27990</v>
       </c>
       <c r="C283" s="1" t="s">
         <v>292</v>
       </c>
       <c r="D283" s="1">
         <v>8443999090</v>
       </c>
       <c r="E283" s="1">
         <v>10</v>
       </c>
       <c r="F283" s="1">
-        <v>39.38</v>
+        <v>29.61</v>
       </c>
       <c r="G283" s="1"/>
-      <c r="H283" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H283" s="1"/>
+      <c r="I283" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="284" spans="1:9" outlineLevel="2">
       <c r="A284" s="1"/>
       <c r="B284" s="1">
-        <v>30189</v>
+        <v>34830</v>
       </c>
       <c r="C284" s="1" t="s">
         <v>293</v>
       </c>
       <c r="D284" s="1">
         <v>8443999090</v>
       </c>
       <c r="E284" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F284" s="1">
-        <v>40.28</v>
-[...6 lines deleted...]
-      </c>
+        <v>43.27</v>
+      </c>
+      <c r="G284" s="1"/>
+      <c r="H284" s="1"/>
       <c r="I284" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="285" spans="1:9" outlineLevel="2">
       <c r="A285" s="1"/>
       <c r="B285" s="1">
-        <v>17813</v>
+        <v>35445</v>
       </c>
       <c r="C285" s="1" t="s">
         <v>294</v>
       </c>
       <c r="D285" s="1">
         <v>8443999090</v>
       </c>
       <c r="E285" s="1">
         <v>10</v>
       </c>
       <c r="F285" s="1">
-        <v>37.59</v>
-[...3 lines deleted...]
-      </c>
+        <v>35.53</v>
+      </c>
+      <c r="G285" s="1"/>
       <c r="H285" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>18</v>
+      </c>
+      <c r="I285" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="286" spans="1:9" outlineLevel="2">
       <c r="A286" s="1"/>
       <c r="B286" s="1">
-        <v>26700</v>
+        <v>24740</v>
       </c>
       <c r="C286" s="1" t="s">
         <v>295</v>
       </c>
       <c r="D286" s="1">
         <v>8443999090</v>
       </c>
       <c r="E286" s="1">
         <v>10</v>
       </c>
       <c r="F286" s="1">
-        <v>37.59</v>
-[...6 lines deleted...]
-      </c>
+        <v>40.08</v>
+      </c>
+      <c r="G286" s="1"/>
+      <c r="H286" s="1"/>
       <c r="I286" s="1" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
     </row>
     <row r="287" spans="1:9" outlineLevel="2">
       <c r="A287" s="1"/>
       <c r="B287" s="1">
-        <v>21951</v>
+        <v>26700</v>
       </c>
       <c r="C287" s="1" t="s">
         <v>296</v>
       </c>
       <c r="D287" s="1">
         <v>8443999090</v>
       </c>
       <c r="E287" s="1">
         <v>10</v>
       </c>
       <c r="F287" s="1">
-        <v>51.46</v>
-[...6 lines deleted...]
-        <v>19</v>
+        <v>38.26</v>
+      </c>
+      <c r="G287" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="H287" s="1"/>
+      <c r="I287" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="288" spans="1:9" outlineLevel="2">
       <c r="A288" s="1"/>
       <c r="B288" s="1">
-        <v>32736</v>
+        <v>35446</v>
       </c>
       <c r="C288" s="1" t="s">
         <v>297</v>
       </c>
       <c r="D288" s="1">
         <v>8443999090</v>
       </c>
       <c r="E288" s="1">
         <v>10</v>
       </c>
       <c r="F288" s="1">
-        <v>51.46</v>
+        <v>35.53</v>
       </c>
       <c r="G288" s="1"/>
       <c r="H288" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>18</v>
+      </c>
+      <c r="I288" s="1" t="s">
+        <v>298</v>
       </c>
     </row>
     <row r="289" spans="1:9" outlineLevel="2">
       <c r="A289" s="1"/>
       <c r="B289" s="1">
-        <v>26334</v>
+        <v>21951</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D289" s="1">
         <v>8443999090</v>
       </c>
       <c r="E289" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F289" s="1">
-        <v>119.48</v>
+        <v>52.38</v>
       </c>
       <c r="G289" s="1"/>
-      <c r="H289" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H289" s="1"/>
       <c r="I289" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="290" spans="1:9" outlineLevel="2">
       <c r="A290" s="1"/>
       <c r="B290" s="1">
-        <v>17123</v>
+        <v>32736</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D290" s="1">
         <v>8443999090</v>
       </c>
       <c r="E290" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="F290" s="1">
-        <v>146.33</v>
+        <v>52.38</v>
       </c>
       <c r="G290" s="1"/>
-      <c r="H290" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H290" s="1"/>
       <c r="I290" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="291" spans="1:9" outlineLevel="2">
       <c r="A291" s="1"/>
       <c r="B291" s="1">
-        <v>11898</v>
+        <v>26334</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D291" s="1">
         <v>8443999090</v>
       </c>
       <c r="E291" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F291" s="1">
-        <v>83.23999999999999</v>
+        <v>121.62</v>
       </c>
       <c r="G291" s="1"/>
-      <c r="H291" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H291" s="1"/>
       <c r="I291" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="292" spans="1:9" outlineLevel="2">
       <c r="A292" s="1"/>
       <c r="B292" s="1">
-        <v>19395</v>
+        <v>17123</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D292" s="1">
         <v>8443999090</v>
       </c>
       <c r="E292" s="1">
         <v>100</v>
       </c>
       <c r="F292" s="1">
-        <v>33.56</v>
+        <v>148.95</v>
       </c>
       <c r="G292" s="1"/>
-      <c r="H292" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H292" s="1"/>
       <c r="I292" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="293" spans="1:9" outlineLevel="2">
       <c r="A293" s="1"/>
       <c r="B293" s="1">
-        <v>31508</v>
+        <v>11898</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D293" s="1">
         <v>8443999090</v>
       </c>
       <c r="E293" s="1">
         <v>10</v>
       </c>
       <c r="F293" s="1">
-        <v>40.28</v>
+        <v>84.72</v>
       </c>
       <c r="G293" s="1"/>
-      <c r="H293" s="5" t="s">
+      <c r="H293" s="1"/>
+      <c r="I293" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="294" spans="1:9" outlineLevel="2">
       <c r="A294" s="1"/>
       <c r="B294" s="1">
-        <v>24741</v>
+        <v>19395</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D294" s="1">
         <v>8443999090</v>
       </c>
       <c r="E294" s="1">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="F294" s="1">
-        <v>43.86</v>
+        <v>32.8</v>
       </c>
       <c r="G294" s="1"/>
-      <c r="H294" s="5" t="s">
+      <c r="H294" s="1"/>
+      <c r="I294" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="295" spans="1:9" outlineLevel="2">
       <c r="A295" s="1"/>
       <c r="B295" s="1">
-        <v>29967</v>
+        <v>31508</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D295" s="1">
         <v>8443999090</v>
       </c>
       <c r="E295" s="1">
         <v>10</v>
       </c>
       <c r="F295" s="1">
-        <v>49.67</v>
+        <v>41</v>
       </c>
       <c r="G295" s="1"/>
-      <c r="H295" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H295" s="1"/>
+      <c r="I295" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="296" spans="1:9" outlineLevel="2">
       <c r="A296" s="1"/>
       <c r="B296" s="1">
-        <v>17814</v>
+        <v>24741</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D296" s="1">
         <v>8443999090</v>
       </c>
       <c r="E296" s="1">
         <v>10</v>
       </c>
       <c r="F296" s="1">
-        <v>38.49</v>
-[...4 lines deleted...]
-      <c r="H296" s="5" t="s">
+        <v>44.64</v>
+      </c>
+      <c r="G296" s="1"/>
+      <c r="H296" s="1"/>
+      <c r="I296" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="297" spans="1:9" outlineLevel="2">
       <c r="A297" s="1"/>
       <c r="B297" s="1">
-        <v>16904</v>
+        <v>29967</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D297" s="1">
         <v>8443999090</v>
       </c>
       <c r="E297" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F297" s="1">
-        <v>145.89</v>
+        <v>50.56</v>
       </c>
       <c r="G297" s="1"/>
-      <c r="H297" s="5" t="s">
+      <c r="H297" s="1"/>
+      <c r="I297" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="298" spans="1:9" outlineLevel="2">
       <c r="A298" s="1"/>
       <c r="B298" s="1">
-        <v>22156</v>
+        <v>17814</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D298" s="1">
         <v>8443999090</v>
       </c>
       <c r="E298" s="1">
         <v>10</v>
       </c>
       <c r="F298" s="1">
-        <v>110.09</v>
-[...6 lines deleted...]
-        <v>19</v>
+        <v>39.17</v>
+      </c>
+      <c r="G298" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="H298" s="1"/>
+      <c r="I298" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="299" spans="1:9" outlineLevel="2">
       <c r="A299" s="1"/>
       <c r="B299" s="1">
-        <v>32651</v>
+        <v>16904</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D299" s="1">
         <v>8443999090</v>
       </c>
       <c r="E299" s="1">
         <v>1</v>
       </c>
       <c r="F299" s="1">
-        <v>45.65</v>
+        <v>148.49</v>
       </c>
       <c r="G299" s="1"/>
-      <c r="H299" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H299" s="1"/>
       <c r="I299" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="300" spans="1:9" outlineLevel="2">
       <c r="A300" s="1"/>
       <c r="B300" s="1">
-        <v>29562</v>
+        <v>22156</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D300" s="1">
         <v>8443999090</v>
       </c>
       <c r="E300" s="1">
         <v>10</v>
       </c>
       <c r="F300" s="1">
-        <v>42.07</v>
+        <v>112.05</v>
       </c>
       <c r="G300" s="1"/>
-      <c r="H300" s="5" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="H300" s="1"/>
+      <c r="I300" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="301" spans="1:9" outlineLevel="2">
       <c r="A301" s="1"/>
       <c r="B301" s="1">
-        <v>24801</v>
+        <v>32651</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D301" s="1">
         <v>8443999090</v>
       </c>
       <c r="E301" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F301" s="1">
-        <v>46.54</v>
+        <v>46.46</v>
       </c>
       <c r="G301" s="1"/>
-      <c r="H301" s="5" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="H301" s="1"/>
+      <c r="I301" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="302" spans="1:9" outlineLevel="2">
       <c r="A302" s="1"/>
       <c r="B302" s="1">
-        <v>27600</v>
+        <v>29562</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D302" s="1">
         <v>8443999090</v>
       </c>
       <c r="E302" s="1">
         <v>10</v>
       </c>
       <c r="F302" s="1">
-        <v>49.67</v>
+        <v>42.82</v>
       </c>
       <c r="G302" s="1"/>
-      <c r="H302" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H302" s="1"/>
+      <c r="I302" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="303" spans="1:9" outlineLevel="2">
       <c r="A303" s="1"/>
       <c r="B303" s="1">
-        <v>17817</v>
+        <v>24801</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D303" s="1">
         <v>8443999090</v>
       </c>
       <c r="E303" s="1">
         <v>10</v>
       </c>
       <c r="F303" s="1">
-        <v>49.67</v>
+        <v>47.37</v>
       </c>
       <c r="G303" s="1"/>
-      <c r="H303" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H303" s="1"/>
+      <c r="I303" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="304" spans="1:9" outlineLevel="2">
       <c r="A304" s="1"/>
       <c r="B304" s="1">
-        <v>11748</v>
+        <v>27600</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D304" s="1">
         <v>8443999090</v>
       </c>
       <c r="E304" s="1">
         <v>10</v>
       </c>
       <c r="F304" s="1">
-        <v>89.05</v>
+        <v>50.56</v>
       </c>
       <c r="G304" s="1"/>
-      <c r="H304" s="5" t="s">
+      <c r="H304" s="1"/>
+      <c r="I304" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="305" spans="1:9" outlineLevel="2">
       <c r="A305" s="1"/>
       <c r="B305" s="1">
-        <v>31375</v>
+        <v>17817</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D305" s="1">
         <v>8443999090</v>
       </c>
       <c r="E305" s="1">
         <v>10</v>
       </c>
       <c r="F305" s="1">
-        <v>42.51</v>
+        <v>50.56</v>
       </c>
       <c r="G305" s="1"/>
-      <c r="H305" s="5" t="s">
+      <c r="H305" s="1"/>
+      <c r="I305" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="306" spans="1:9" outlineLevel="2">
       <c r="A306" s="1"/>
       <c r="B306" s="1">
-        <v>31551</v>
+        <v>11748</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D306" s="1">
         <v>8443999090</v>
       </c>
       <c r="E306" s="1">
         <v>10</v>
       </c>
       <c r="F306" s="1">
-        <v>43.41</v>
+        <v>90.64</v>
       </c>
       <c r="G306" s="1"/>
-      <c r="H306" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H306" s="1"/>
       <c r="I306" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="307" spans="1:9" outlineLevel="2">
       <c r="A307" s="1"/>
       <c r="B307" s="1">
-        <v>12024</v>
+        <v>31375</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D307" s="1">
         <v>8443999090</v>
       </c>
       <c r="E307" s="1">
         <v>10</v>
       </c>
       <c r="F307" s="1">
-        <v>43.86</v>
+        <v>43.27</v>
       </c>
       <c r="G307" s="1"/>
-      <c r="H307" s="5" t="s">
+      <c r="H307" s="1"/>
+      <c r="I307" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="308" spans="1:9" outlineLevel="2">
       <c r="A308" s="1"/>
       <c r="B308" s="1">
         <v>22543</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D308" s="1">
         <v>8443999090</v>
       </c>
       <c r="E308" s="1">
         <v>10</v>
       </c>
       <c r="F308" s="1">
-        <v>37.59</v>
+        <v>38.26</v>
       </c>
       <c r="G308" s="1"/>
-      <c r="H308" s="5" t="s">
+      <c r="H308" s="1"/>
+      <c r="I308" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="309" spans="1:9" outlineLevel="2">
       <c r="A309" s="1"/>
       <c r="B309" s="1">
-        <v>17818</v>
+        <v>31551</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D309" s="1">
         <v>8443999090</v>
       </c>
       <c r="E309" s="1">
         <v>10</v>
       </c>
       <c r="F309" s="1">
-        <v>42.51</v>
+        <v>44.18</v>
       </c>
       <c r="G309" s="1"/>
-      <c r="H309" s="5" t="s">
+      <c r="H309" s="1"/>
+      <c r="I309" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="310" spans="1:9" outlineLevel="2">
       <c r="A310" s="1"/>
       <c r="B310" s="1">
-        <v>31229</v>
+        <v>12024</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D310" s="1">
         <v>8443999090</v>
       </c>
       <c r="E310" s="1">
         <v>10</v>
       </c>
       <c r="F310" s="1">
-        <v>80.55</v>
+        <v>44.64</v>
       </c>
       <c r="G310" s="1"/>
-      <c r="H310" s="5" t="s">
+      <c r="H310" s="1"/>
+      <c r="I310" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="311" spans="1:9" outlineLevel="2">
       <c r="A311" s="1"/>
       <c r="B311" s="1">
-        <v>17819</v>
+        <v>17818</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D311" s="1">
         <v>8443999090</v>
       </c>
       <c r="E311" s="1">
         <v>10</v>
       </c>
       <c r="F311" s="1">
-        <v>38.49</v>
-[...8 lines deleted...]
-        <v>31</v>
+        <v>43.27</v>
+      </c>
+      <c r="G311" s="1"/>
+      <c r="H311" s="1"/>
+      <c r="I311" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="312" spans="1:9" outlineLevel="2">
       <c r="A312" s="1"/>
       <c r="B312" s="1">
-        <v>15188</v>
+        <v>31229</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D312" s="1">
         <v>8443999090</v>
       </c>
       <c r="E312" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F312" s="1">
-        <v>158.42</v>
+        <v>81.98999999999999</v>
       </c>
       <c r="G312" s="1"/>
-      <c r="H312" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H312" s="1"/>
       <c r="I312" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="313" spans="1:9" outlineLevel="2">
       <c r="A313" s="1"/>
       <c r="B313" s="1">
-        <v>34837</v>
+        <v>17819</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="D313" s="1">
         <v>8443999090</v>
       </c>
       <c r="E313" s="1">
         <v>10</v>
       </c>
       <c r="F313" s="1">
-        <v>47.88</v>
-[...4 lines deleted...]
-      </c>
+        <v>39.17</v>
+      </c>
+      <c r="G313" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="H313" s="1"/>
       <c r="I313" s="1" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
     </row>
     <row r="314" spans="1:9" outlineLevel="2">
       <c r="A314" s="1"/>
       <c r="B314" s="1">
-        <v>27991</v>
+        <v>15188</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D314" s="1">
         <v>8443999090</v>
       </c>
       <c r="E314" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F314" s="1">
-        <v>32.67</v>
+        <v>161.25</v>
       </c>
       <c r="G314" s="1"/>
-      <c r="H314" s="5" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="H314" s="1"/>
+      <c r="I314" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="315" spans="1:9" outlineLevel="2">
       <c r="A315" s="1"/>
       <c r="B315" s="1">
-        <v>26443</v>
+        <v>34837</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D315" s="1">
         <v>8443999090</v>
       </c>
       <c r="E315" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F315" s="1">
-        <v>41.17</v>
-[...8 lines deleted...]
-        <v>16</v>
+        <v>48.74</v>
+      </c>
+      <c r="G315" s="1"/>
+      <c r="H315" s="1"/>
+      <c r="I315" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="316" spans="1:9" outlineLevel="2">
       <c r="A316" s="1"/>
       <c r="B316" s="1">
-        <v>17855</v>
+        <v>27991</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="D316" s="1">
         <v>8443999090</v>
       </c>
       <c r="E316" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F316" s="1">
-        <v>185.71</v>
+        <v>33.25</v>
       </c>
       <c r="G316" s="1"/>
-      <c r="H316" s="5" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="H316" s="1"/>
+      <c r="I316" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="317" spans="1:9" outlineLevel="2">
       <c r="A317" s="1"/>
       <c r="B317" s="1">
-        <v>17821</v>
+        <v>26443</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D317" s="1">
         <v>8443999090</v>
       </c>
       <c r="E317" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F317" s="1">
-        <v>107.4</v>
-[...2 lines deleted...]
-      <c r="H317" s="5" t="s">
+        <v>41.91</v>
+      </c>
+      <c r="G317" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="H317" s="1"/>
+      <c r="I317" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="318" spans="1:9" outlineLevel="2">
       <c r="A318" s="1"/>
       <c r="B318" s="1">
-        <v>17822</v>
+        <v>17855</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="D318" s="1">
         <v>8443999090</v>
       </c>
       <c r="E318" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F318" s="1">
-        <v>69.81</v>
+        <v>189.03</v>
       </c>
       <c r="G318" s="1"/>
-      <c r="H318" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H318" s="1"/>
       <c r="I318" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="319" spans="1:9" outlineLevel="2">
       <c r="A319" s="1"/>
       <c r="B319" s="1">
-        <v>5425</v>
+        <v>17821</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D319" s="1">
         <v>8443999090</v>
       </c>
       <c r="E319" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F319" s="1">
-        <v>44.75</v>
+        <v>109.32</v>
       </c>
       <c r="G319" s="1"/>
-      <c r="H319" s="5" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="H319" s="1"/>
+      <c r="I319" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="320" spans="1:9" outlineLevel="2">
       <c r="A320" s="1"/>
       <c r="B320" s="1">
-        <v>20780</v>
+        <v>17822</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D320" s="1">
         <v>8443999090</v>
       </c>
       <c r="E320" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F320" s="1">
-        <v>55.04</v>
+        <v>71.06</v>
       </c>
       <c r="G320" s="1"/>
-      <c r="H320" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H320" s="1"/>
       <c r="I320" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="321" spans="1:9" outlineLevel="2">
       <c r="A321" s="1"/>
       <c r="B321" s="1">
-        <v>8179</v>
+        <v>5425</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D321" s="1">
         <v>8443999090</v>
       </c>
       <c r="E321" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F321" s="1">
-        <v>105.16</v>
+        <v>45.55</v>
       </c>
       <c r="G321" s="1"/>
-      <c r="H321" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H321" s="1"/>
       <c r="I321" s="1" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
     </row>
     <row r="322" spans="1:9" outlineLevel="2">
       <c r="A322" s="1"/>
       <c r="B322" s="1">
-        <v>24838</v>
+        <v>20780</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="D322" s="1">
         <v>8443999090</v>
       </c>
       <c r="E322" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F322" s="1">
-        <v>459.58</v>
+        <v>56.03</v>
       </c>
       <c r="G322" s="1"/>
-      <c r="H322" s="5" t="s">
+      <c r="H322" s="1"/>
+      <c r="I322" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="323" spans="1:9" outlineLevel="2">
       <c r="A323" s="1"/>
       <c r="B323" s="1">
-        <v>28608</v>
+        <v>8179</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="D323" s="1">
         <v>8443999090</v>
       </c>
       <c r="E323" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F323" s="1">
-        <v>218.38</v>
+        <v>107.04</v>
       </c>
       <c r="G323" s="1"/>
-      <c r="H323" s="5" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="H323" s="1"/>
+      <c r="I323" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="324" spans="1:9" outlineLevel="2">
       <c r="A324" s="1"/>
       <c r="B324" s="1">
-        <v>20100</v>
+        <v>24838</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="D324" s="1">
         <v>8443999090</v>
       </c>
       <c r="E324" s="1">
         <v>1</v>
       </c>
       <c r="F324" s="1">
-        <v>193.77</v>
+        <v>467.8</v>
       </c>
       <c r="G324" s="1"/>
-      <c r="H324" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H324" s="1"/>
       <c r="I324" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="325" spans="1:9" outlineLevel="2">
       <c r="A325" s="1"/>
       <c r="B325" s="1">
-        <v>26496</v>
+        <v>28608</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D325" s="1">
         <v>8443999090</v>
       </c>
       <c r="E325" s="1">
         <v>1</v>
       </c>
       <c r="F325" s="1">
-        <v>182.13</v>
+        <v>222.28</v>
       </c>
       <c r="G325" s="1"/>
-      <c r="H325" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H325" s="1"/>
       <c r="I325" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="326" spans="1:9" outlineLevel="2">
       <c r="A326" s="1"/>
       <c r="B326" s="1">
-        <v>27148</v>
+        <v>20100</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="D326" s="1">
         <v>8443999090</v>
       </c>
       <c r="E326" s="1">
         <v>1</v>
       </c>
       <c r="F326" s="1">
-        <v>156.63</v>
+        <v>197.23</v>
       </c>
       <c r="G326" s="1"/>
-      <c r="H326" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H326" s="1"/>
       <c r="I326" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="327" spans="1:9" outlineLevel="2">
       <c r="A327" s="1"/>
       <c r="B327" s="1">
-        <v>27149</v>
+        <v>26496</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D327" s="1">
         <v>8443999090</v>
       </c>
       <c r="E327" s="1">
         <v>1</v>
       </c>
       <c r="F327" s="1">
-        <v>156.63</v>
+        <v>185.39</v>
       </c>
       <c r="G327" s="1"/>
-      <c r="H327" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H327" s="1"/>
       <c r="I327" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="328" spans="1:9" outlineLevel="2">
       <c r="A328" s="1"/>
       <c r="B328" s="1">
-        <v>17857</v>
+        <v>27148</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="D328" s="1">
         <v>8443999090</v>
       </c>
       <c r="E328" s="1">
         <v>1</v>
       </c>
       <c r="F328" s="1">
-        <v>214.8</v>
+        <v>159.43</v>
       </c>
       <c r="G328" s="1"/>
-      <c r="H328" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H328" s="1"/>
       <c r="I328" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="329" spans="1:9" outlineLevel="2">
       <c r="A329" s="1"/>
       <c r="B329" s="1">
-        <v>5571</v>
+        <v>27149</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="D329" s="1">
         <v>8443999090</v>
       </c>
       <c r="E329" s="1">
         <v>1</v>
       </c>
       <c r="F329" s="1">
-        <v>534.3200000000001</v>
+        <v>159.43</v>
       </c>
       <c r="G329" s="1"/>
-      <c r="H329" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H329" s="1"/>
       <c r="I329" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="330" spans="1:9" outlineLevel="2">
       <c r="A330" s="1"/>
       <c r="B330" s="1">
-        <v>21582</v>
+        <v>17857</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D330" s="1">
         <v>8443999090</v>
       </c>
       <c r="E330" s="1">
         <v>1</v>
       </c>
       <c r="F330" s="1">
-        <v>166.47</v>
+        <v>218.64</v>
       </c>
       <c r="G330" s="1"/>
-      <c r="H330" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H330" s="1"/>
       <c r="I330" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="331" spans="1:9" outlineLevel="2">
       <c r="A331" s="1"/>
       <c r="B331" s="1">
-        <v>25509</v>
+        <v>5571</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="D331" s="1">
         <v>8443999090</v>
       </c>
       <c r="E331" s="1">
         <v>1</v>
       </c>
       <c r="F331" s="1">
-        <v>168.26</v>
+        <v>543.87</v>
       </c>
       <c r="G331" s="1"/>
-      <c r="H331" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H331" s="1"/>
       <c r="I331" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="332" spans="1:9" outlineLevel="2">
       <c r="A332" s="1"/>
       <c r="B332" s="1">
-        <v>18442</v>
+        <v>21582</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="D332" s="1">
         <v>8443999090</v>
       </c>
       <c r="E332" s="1">
         <v>1</v>
       </c>
       <c r="F332" s="1">
-        <v>162.44</v>
+        <v>169.45</v>
       </c>
       <c r="G332" s="1"/>
-      <c r="H332" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H332" s="1"/>
       <c r="I332" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="333" spans="1:9" outlineLevel="2">
       <c r="A333" s="1"/>
       <c r="B333" s="1">
-        <v>25510</v>
+        <v>25509</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="D333" s="1">
         <v>8443999090</v>
       </c>
       <c r="E333" s="1">
         <v>1</v>
       </c>
       <c r="F333" s="1">
-        <v>0</v>
+        <v>171.27</v>
       </c>
       <c r="G333" s="1"/>
-      <c r="H333" s="5" t="s">
+      <c r="H333" s="1"/>
+      <c r="I333" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="334" spans="1:9" outlineLevel="2">
       <c r="A334" s="1"/>
       <c r="B334" s="1">
-        <v>25511</v>
+        <v>18442</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="D334" s="1">
         <v>8443999090</v>
       </c>
       <c r="E334" s="1">
         <v>1</v>
       </c>
       <c r="F334" s="1">
-        <v>175.42</v>
+        <v>165.35</v>
       </c>
       <c r="G334" s="1"/>
-      <c r="H334" s="5" t="s">
+      <c r="H334" s="1"/>
+      <c r="I334" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="335" spans="1:9" outlineLevel="2">
       <c r="A335" s="1"/>
       <c r="B335" s="1">
-        <v>17858</v>
+        <v>25510</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="D335" s="1">
         <v>8443999090</v>
       </c>
       <c r="E335" s="1">
         <v>1</v>
       </c>
       <c r="F335" s="1">
-        <v>380.38</v>
+        <v>0</v>
       </c>
       <c r="G335" s="1"/>
-      <c r="H335" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H335" s="1"/>
       <c r="I335" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="336" spans="1:9" outlineLevel="2">
       <c r="A336" s="1"/>
       <c r="B336" s="1">
-        <v>28414</v>
+        <v>25511</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D336" s="1">
         <v>8443999090</v>
       </c>
       <c r="E336" s="1">
         <v>1</v>
       </c>
       <c r="F336" s="1">
-        <v>302.06</v>
+        <v>178.56</v>
       </c>
       <c r="G336" s="1"/>
-      <c r="H336" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H336" s="1"/>
       <c r="I336" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="337" spans="1:9" outlineLevel="2">
       <c r="A337" s="1"/>
       <c r="B337" s="1">
-        <v>8246</v>
+        <v>17858</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="D337" s="1">
         <v>8443999090</v>
       </c>
       <c r="E337" s="1">
         <v>1</v>
       </c>
       <c r="F337" s="1">
-        <v>305.2</v>
+        <v>387.18</v>
       </c>
       <c r="G337" s="1"/>
-      <c r="H337" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H337" s="1"/>
       <c r="I337" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="338" spans="1:9" outlineLevel="2">
       <c r="A338" s="1"/>
       <c r="B338" s="1">
-        <v>8807</v>
+        <v>28414</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D338" s="1">
         <v>8443999090</v>
       </c>
       <c r="E338" s="1">
         <v>1</v>
       </c>
       <c r="F338" s="1">
-        <v>22.38</v>
+        <v>307.46</v>
       </c>
       <c r="G338" s="1"/>
-      <c r="H338" s="5" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="H338" s="1"/>
+      <c r="I338" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="339" spans="1:9" outlineLevel="2">
       <c r="A339" s="1"/>
       <c r="B339" s="1">
-        <v>21262</v>
+        <v>8246</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="D339" s="1">
         <v>8443999090</v>
       </c>
       <c r="E339" s="1">
         <v>1</v>
       </c>
       <c r="F339" s="1">
-        <v>96.20999999999999</v>
+        <v>310.65</v>
       </c>
       <c r="G339" s="1"/>
-      <c r="H339" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H339" s="1"/>
       <c r="I339" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="340" spans="1:9" outlineLevel="2">
       <c r="A340" s="1"/>
       <c r="B340" s="1">
-        <v>19014</v>
+        <v>8807</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D340" s="1">
         <v>8443999090</v>
       </c>
       <c r="E340" s="1">
         <v>1</v>
       </c>
       <c r="F340" s="1">
-        <v>272.08</v>
+        <v>22.78</v>
       </c>
       <c r="G340" s="1"/>
-      <c r="H340" s="5" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="H340" s="1"/>
+      <c r="I340" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="341" spans="1:9" outlineLevel="2">
       <c r="A341" s="1"/>
       <c r="B341" s="1">
-        <v>4585</v>
+        <v>21262</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="D341" s="1">
         <v>8443999090</v>
       </c>
       <c r="E341" s="1">
         <v>1</v>
       </c>
       <c r="F341" s="1">
-        <v>313.25</v>
+        <v>97.93000000000001</v>
       </c>
       <c r="G341" s="1"/>
-      <c r="H341" s="5" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="H341" s="1"/>
+      <c r="I341" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="342" spans="1:9" outlineLevel="2">
       <c r="A342" s="1"/>
       <c r="B342" s="1">
-        <v>5476</v>
+        <v>19014</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="D342" s="1">
         <v>8443999090</v>
       </c>
       <c r="E342" s="1">
         <v>1</v>
       </c>
       <c r="F342" s="1">
-        <v>179.9</v>
+        <v>276.94</v>
       </c>
       <c r="G342" s="1"/>
-      <c r="H342" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H342" s="1"/>
       <c r="I342" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="343" spans="1:9" outlineLevel="2">
       <c r="A343" s="1"/>
       <c r="B343" s="1">
-        <v>26556</v>
+        <v>4585</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="D343" s="1">
         <v>8443999090</v>
       </c>
       <c r="E343" s="1">
         <v>1</v>
       </c>
       <c r="F343" s="1">
-        <v>151.7</v>
+        <v>318.85</v>
       </c>
       <c r="G343" s="1"/>
-      <c r="H343" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H343" s="1"/>
+      <c r="I343" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="344" spans="1:9" outlineLevel="2">
       <c r="A344" s="1"/>
       <c r="B344" s="1">
-        <v>17823</v>
+        <v>5476</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D344" s="1">
         <v>8443999090</v>
       </c>
       <c r="E344" s="1">
         <v>1</v>
       </c>
       <c r="F344" s="1">
-        <v>157.07</v>
+        <v>183.11</v>
       </c>
       <c r="G344" s="1"/>
-      <c r="H344" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H344" s="1"/>
       <c r="I344" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="345" spans="1:9" outlineLevel="2">
       <c r="A345" s="1"/>
       <c r="B345" s="1">
-        <v>19703</v>
+        <v>26556</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D345" s="1">
         <v>8443999090</v>
       </c>
       <c r="E345" s="1">
         <v>1</v>
       </c>
       <c r="F345" s="1">
-        <v>231.36</v>
+        <v>154.41</v>
       </c>
       <c r="G345" s="1"/>
-      <c r="H345" s="5" t="s">
+      <c r="H345" s="1"/>
+      <c r="I345" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="346" spans="1:9" outlineLevel="2">
       <c r="A346" s="1"/>
       <c r="B346" s="1">
-        <v>17363</v>
+        <v>17823</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="D346" s="1">
         <v>8443999090</v>
       </c>
       <c r="E346" s="1">
         <v>1</v>
       </c>
       <c r="F346" s="1">
-        <v>235.39</v>
+        <v>159.88</v>
       </c>
       <c r="G346" s="1"/>
-      <c r="H346" s="5" t="s">
+      <c r="H346" s="1"/>
+      <c r="I346" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="347" spans="1:9" outlineLevel="2">
       <c r="A347" s="1"/>
       <c r="B347" s="1">
-        <v>31833</v>
+        <v>19703</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="D347" s="1">
         <v>8443999090</v>
       </c>
       <c r="E347" s="1">
         <v>1</v>
       </c>
       <c r="F347" s="1">
-        <v>504.78</v>
+        <v>235.49</v>
       </c>
       <c r="G347" s="1"/>
-      <c r="H347" s="5" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="H347" s="1"/>
+      <c r="I347" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="348" spans="1:9" outlineLevel="2">
       <c r="A348" s="1"/>
       <c r="B348" s="1">
-        <v>25804</v>
+        <v>17363</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D348" s="1">
         <v>8443999090</v>
       </c>
       <c r="E348" s="1">
         <v>1</v>
       </c>
       <c r="F348" s="1">
-        <v>187.95</v>
+        <v>239.59</v>
       </c>
       <c r="G348" s="1"/>
-      <c r="H348" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H348" s="1"/>
       <c r="I348" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="349" spans="1:9" outlineLevel="2">
       <c r="A349" s="1"/>
       <c r="B349" s="1">
-        <v>34087</v>
+        <v>31833</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D349" s="1">
         <v>8443999090</v>
       </c>
       <c r="E349" s="1">
         <v>1</v>
       </c>
       <c r="F349" s="1">
-        <v>487.33</v>
+        <v>513.8</v>
       </c>
       <c r="G349" s="1"/>
-      <c r="H349" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H349" s="1"/>
       <c r="I349" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="350" spans="1:9" outlineLevel="2">
       <c r="A350" s="1"/>
       <c r="B350" s="1">
-        <v>21346</v>
+        <v>25804</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="D350" s="1">
         <v>8443999090</v>
       </c>
       <c r="E350" s="1">
         <v>1</v>
       </c>
       <c r="F350" s="1">
-        <v>234.94</v>
+        <v>191.31</v>
       </c>
       <c r="G350" s="1"/>
-      <c r="H350" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H350" s="1"/>
       <c r="I350" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="351" spans="1:9" outlineLevel="2">
       <c r="A351" s="1"/>
       <c r="B351" s="1">
-        <v>32539</v>
+        <v>34087</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D351" s="1">
         <v>8443999090</v>
       </c>
       <c r="E351" s="1">
         <v>1</v>
       </c>
       <c r="F351" s="1">
-        <v>487.33</v>
+        <v>496.04</v>
       </c>
       <c r="G351" s="1"/>
-      <c r="H351" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H351" s="1"/>
       <c r="I351" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="352" spans="1:9" outlineLevel="2">
       <c r="A352" s="1"/>
       <c r="B352" s="1">
-        <v>17824</v>
+        <v>21346</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D352" s="1">
         <v>8443999090</v>
       </c>
       <c r="E352" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F352" s="1">
-        <v>81.89</v>
+        <v>239.14</v>
       </c>
       <c r="G352" s="1"/>
-      <c r="H352" s="5" t="s">
+      <c r="H352" s="1"/>
+      <c r="I352" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="353" spans="1:9" outlineLevel="2">
       <c r="A353" s="1"/>
       <c r="B353" s="1">
-        <v>24708</v>
+        <v>32539</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="D353" s="1">
         <v>8443999090</v>
       </c>
       <c r="E353" s="1">
         <v>1</v>
       </c>
       <c r="F353" s="1">
-        <v>204.06</v>
+        <v>496.04</v>
       </c>
       <c r="G353" s="1"/>
-      <c r="H353" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H353" s="1"/>
       <c r="I353" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="354" spans="1:9" outlineLevel="2">
       <c r="A354" s="1"/>
       <c r="B354" s="1">
-        <v>30028</v>
+        <v>17824</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="D354" s="1">
         <v>8443999090</v>
       </c>
       <c r="E354" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F354" s="1">
-        <v>313.7</v>
+        <v>83.36</v>
       </c>
       <c r="G354" s="1"/>
-      <c r="H354" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H354" s="1"/>
       <c r="I354" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="355" spans="1:9" outlineLevel="2">
       <c r="A355" s="1"/>
       <c r="B355" s="1">
-        <v>31052</v>
+        <v>24708</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D355" s="1">
         <v>8443999090</v>
       </c>
       <c r="E355" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F355" s="1">
-        <v>206.75</v>
+        <v>207.71</v>
       </c>
       <c r="G355" s="1"/>
-      <c r="H355" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H355" s="1"/>
       <c r="I355" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="356" spans="1:9" outlineLevel="2">
       <c r="A356" s="1"/>
       <c r="B356" s="1">
-        <v>30402</v>
+        <v>35508</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="D356" s="1">
         <v>8443999090</v>
       </c>
       <c r="E356" s="1">
         <v>1</v>
       </c>
       <c r="F356" s="1">
-        <v>160.65</v>
+        <v>81.98999999999999</v>
       </c>
       <c r="G356" s="1"/>
       <c r="H356" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="I356" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="357" spans="1:9" outlineLevel="2">
       <c r="A357" s="1"/>
       <c r="B357" s="1">
-        <v>28415</v>
+        <v>30028</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="D357" s="1">
         <v>8443999090</v>
       </c>
       <c r="E357" s="1">
         <v>1</v>
       </c>
       <c r="F357" s="1">
-        <v>174.53</v>
+        <v>319.31</v>
       </c>
       <c r="G357" s="1"/>
-      <c r="H357" s="5" t="s">
+      <c r="H357" s="1"/>
+      <c r="I357" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="358" spans="1:9" outlineLevel="2">
       <c r="A358" s="1"/>
       <c r="B358" s="1">
-        <v>23657</v>
+        <v>31052</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="D358" s="1">
         <v>8443999090</v>
       </c>
       <c r="E358" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F358" s="1">
-        <v>518.65</v>
+        <v>210.44</v>
       </c>
       <c r="G358" s="1"/>
-      <c r="H358" s="5" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="H358" s="1"/>
+      <c r="I358" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="359" spans="1:9" outlineLevel="2">
       <c r="A359" s="1"/>
       <c r="B359" s="1">
-        <v>26641</v>
+        <v>30402</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="D359" s="1">
         <v>8443999090</v>
       </c>
       <c r="E359" s="1">
         <v>1</v>
       </c>
       <c r="F359" s="1">
-        <v>342.79</v>
+        <v>163.52</v>
       </c>
       <c r="G359" s="1"/>
-      <c r="H359" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H359" s="1"/>
       <c r="I359" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="360" spans="1:9" outlineLevel="2">
       <c r="A360" s="1"/>
       <c r="B360" s="1">
-        <v>21256</v>
+        <v>28415</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D360" s="1">
         <v>8443999090</v>
       </c>
       <c r="E360" s="1">
         <v>1</v>
       </c>
       <c r="F360" s="1">
-        <v>181.24</v>
+        <v>177.65</v>
       </c>
       <c r="G360" s="1"/>
-      <c r="H360" s="5" t="s">
+      <c r="H360" s="1"/>
+      <c r="I360" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="361" spans="1:9" outlineLevel="2">
       <c r="A361" s="1"/>
       <c r="B361" s="1">
-        <v>32916</v>
+        <v>23657</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="D361" s="1">
         <v>8443999090</v>
       </c>
       <c r="E361" s="1">
         <v>1</v>
       </c>
       <c r="F361" s="1">
-        <v>217.49</v>
+        <v>527.92</v>
       </c>
       <c r="G361" s="1"/>
-      <c r="H361" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H361" s="1"/>
       <c r="I361" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="362" spans="1:9" outlineLevel="2">
       <c r="A362" s="1"/>
       <c r="B362" s="1">
-        <v>20919</v>
+        <v>26641</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D362" s="1">
         <v>8443999090</v>
       </c>
       <c r="E362" s="1">
         <v>1</v>
       </c>
       <c r="F362" s="1">
-        <v>221.51</v>
+        <v>348.91</v>
       </c>
       <c r="G362" s="1"/>
-      <c r="H362" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H362" s="1"/>
       <c r="I362" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="363" spans="1:9" outlineLevel="2">
       <c r="A363" s="1"/>
       <c r="B363" s="1">
-        <v>19925</v>
+        <v>21256</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D363" s="1">
         <v>8443999090</v>
       </c>
       <c r="E363" s="1">
         <v>1</v>
       </c>
       <c r="F363" s="1">
-        <v>253.73</v>
+        <v>184.48</v>
       </c>
       <c r="G363" s="1"/>
-      <c r="H363" s="5" t="s">
+      <c r="H363" s="1"/>
+      <c r="I363" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="364" spans="1:9" outlineLevel="2">
       <c r="A364" s="1"/>
       <c r="B364" s="1">
-        <v>25548</v>
+        <v>32916</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="D364" s="1">
         <v>8443999090</v>
       </c>
       <c r="E364" s="1">
         <v>1</v>
       </c>
       <c r="F364" s="1">
-        <v>528.05</v>
+        <v>221.37</v>
       </c>
       <c r="G364" s="1"/>
-      <c r="H364" s="5" t="s">
+      <c r="H364" s="1"/>
+      <c r="I364" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="365" spans="1:9" outlineLevel="2">
       <c r="A365" s="1"/>
       <c r="B365" s="1">
-        <v>30330</v>
+        <v>20919</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D365" s="1">
         <v>8443999090</v>
       </c>
       <c r="E365" s="1">
         <v>1</v>
       </c>
       <c r="F365" s="1">
-        <v>363.82</v>
+        <v>225.47</v>
       </c>
       <c r="G365" s="1"/>
-      <c r="H365" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H365" s="1"/>
       <c r="I365" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="366" spans="1:9" outlineLevel="2">
       <c r="A366" s="1"/>
       <c r="B366" s="1">
-        <v>27529</v>
+        <v>19925</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D366" s="1">
         <v>8443999090</v>
       </c>
       <c r="E366" s="1">
         <v>1</v>
       </c>
       <c r="F366" s="1">
-        <v>523.13</v>
+        <v>258.27</v>
       </c>
       <c r="G366" s="1"/>
-      <c r="H366" s="5" t="s">
+      <c r="H366" s="1"/>
+      <c r="I366" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="367" spans="1:9" outlineLevel="2">
       <c r="A367" s="1"/>
       <c r="B367" s="1">
-        <v>24600</v>
+        <v>25548</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="D367" s="1">
         <v>8443999090</v>
       </c>
       <c r="E367" s="1">
         <v>1</v>
       </c>
       <c r="F367" s="1">
-        <v>238.07</v>
+        <v>537.49</v>
       </c>
       <c r="G367" s="1"/>
-      <c r="H367" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H367" s="1"/>
       <c r="I367" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="368" spans="1:9" outlineLevel="2">
       <c r="A368" s="1"/>
       <c r="B368" s="1">
-        <v>30799</v>
+        <v>30330</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="D368" s="1">
         <v>8443999090</v>
       </c>
       <c r="E368" s="1">
         <v>1</v>
       </c>
       <c r="F368" s="1">
-        <v>356.66</v>
+        <v>370.32</v>
       </c>
       <c r="G368" s="1"/>
-      <c r="H368" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H368" s="1"/>
       <c r="I368" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="369" spans="1:9" outlineLevel="2">
       <c r="A369" s="1"/>
       <c r="B369" s="1">
-        <v>23980</v>
+        <v>27529</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="D369" s="1">
         <v>8443999090</v>
       </c>
       <c r="E369" s="1">
         <v>1</v>
       </c>
       <c r="F369" s="1">
-        <v>406.78</v>
+        <v>532.48</v>
       </c>
       <c r="G369" s="1"/>
-      <c r="H369" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H369" s="1"/>
       <c r="I369" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="370" spans="1:9" outlineLevel="2">
       <c r="A370" s="1"/>
       <c r="B370" s="1">
-        <v>24005</v>
+        <v>35443</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="D370" s="1">
         <v>8443999090</v>
       </c>
       <c r="E370" s="1">
         <v>1</v>
       </c>
       <c r="F370" s="1">
-        <v>197.35</v>
+        <v>661.39</v>
       </c>
       <c r="G370" s="1"/>
       <c r="H370" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="I370" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="371" spans="1:9" outlineLevel="2">
       <c r="A371" s="1"/>
       <c r="B371" s="1">
-        <v>24006</v>
+        <v>24600</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="D371" s="1">
         <v>8443999090</v>
       </c>
       <c r="E371" s="1">
         <v>1</v>
       </c>
       <c r="F371" s="1">
-        <v>349.05</v>
+        <v>242.33</v>
       </c>
       <c r="G371" s="1"/>
-      <c r="H371" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H371" s="1"/>
       <c r="I371" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="372" spans="1:9" outlineLevel="2">
       <c r="A372" s="1"/>
       <c r="B372" s="1">
-        <v>34630</v>
+        <v>30799</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D372" s="1">
         <v>8443999090</v>
       </c>
       <c r="E372" s="1">
         <v>1</v>
       </c>
       <c r="F372" s="1">
-        <v>725.85</v>
+        <v>363.03</v>
       </c>
       <c r="G372" s="1"/>
-      <c r="H372" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H372" s="1"/>
       <c r="I372" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="373" spans="1:9" outlineLevel="2">
       <c r="A373" s="1"/>
       <c r="B373" s="1">
-        <v>34629</v>
+        <v>35521</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="D373" s="1">
         <v>8443999090</v>
       </c>
       <c r="E373" s="1">
         <v>1</v>
       </c>
       <c r="F373" s="1">
-        <v>358.9</v>
+        <v>1358.3</v>
       </c>
       <c r="G373" s="1"/>
       <c r="H373" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="I373" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="374" spans="1:9" outlineLevel="2">
       <c r="A374" s="1"/>
       <c r="B374" s="1">
-        <v>25618</v>
+        <v>23980</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D374" s="1">
         <v>8443999090</v>
       </c>
       <c r="E374" s="1">
         <v>1</v>
       </c>
       <c r="F374" s="1">
-        <v>453.32</v>
+        <v>414.05</v>
       </c>
       <c r="G374" s="1"/>
-      <c r="H374" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H374" s="1"/>
       <c r="I374" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="375" spans="1:9" outlineLevel="2">
       <c r="A375" s="1"/>
       <c r="B375" s="1">
-        <v>32865</v>
+        <v>24005</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="D375" s="1">
         <v>8443999090</v>
       </c>
       <c r="E375" s="1">
         <v>1</v>
       </c>
       <c r="F375" s="1">
-        <v>520.89</v>
+        <v>200.88</v>
       </c>
       <c r="G375" s="1"/>
-      <c r="H375" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H375" s="1"/>
       <c r="I375" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="376" spans="1:9" outlineLevel="2">
       <c r="A376" s="1"/>
       <c r="B376" s="1">
-        <v>35288</v>
+        <v>24006</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="D376" s="1">
         <v>8443999090</v>
       </c>
       <c r="E376" s="1">
         <v>1</v>
       </c>
       <c r="F376" s="1">
-        <v>1611</v>
+        <v>355.29</v>
       </c>
       <c r="G376" s="1"/>
-      <c r="H376" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H376" s="1"/>
       <c r="I376" s="5" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="377" spans="1:9">
+    <row r="377" spans="1:9" outlineLevel="2">
       <c r="A377" s="1"/>
-      <c r="B377" s="1"/>
-[...3 lines deleted...]
-      <c r="F377" s="1"/>
+      <c r="B377" s="1">
+        <v>34630</v>
+      </c>
+      <c r="C377" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="D377" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E377" s="1">
+        <v>1</v>
+      </c>
+      <c r="F377" s="1">
+        <v>738.8200000000001</v>
+      </c>
       <c r="G377" s="1"/>
       <c r="H377" s="1"/>
-      <c r="I377" s="1"/>
+      <c r="I377" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="378" spans="1:9" outlineLevel="2">
+      <c r="A378" s="1"/>
+      <c r="B378" s="1">
+        <v>34629</v>
+      </c>
+      <c r="C378" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="D378" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E378" s="1">
+        <v>1</v>
+      </c>
+      <c r="F378" s="1">
+        <v>365.31</v>
+      </c>
+      <c r="G378" s="1"/>
+      <c r="H378" s="1"/>
+      <c r="I378" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="379" spans="1:9" outlineLevel="2">
+      <c r="A379" s="1"/>
+      <c r="B379" s="1">
+        <v>35437</v>
+      </c>
+      <c r="C379" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D379" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E379" s="1">
+        <v>1</v>
+      </c>
+      <c r="F379" s="1">
+        <v>737.45</v>
+      </c>
+      <c r="G379" s="1"/>
+      <c r="H379" s="1"/>
+      <c r="I379" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="380" spans="1:9" outlineLevel="2">
+      <c r="A380" s="1"/>
+      <c r="B380" s="1">
+        <v>25618</v>
+      </c>
+      <c r="C380" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="D380" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E380" s="1">
+        <v>1</v>
+      </c>
+      <c r="F380" s="1">
+        <v>461.42</v>
+      </c>
+      <c r="G380" s="1"/>
+      <c r="H380" s="1"/>
+      <c r="I380" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="381" spans="1:9" outlineLevel="2">
+      <c r="A381" s="1"/>
+      <c r="B381" s="1">
+        <v>32865</v>
+      </c>
+      <c r="C381" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="D381" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E381" s="1">
+        <v>1</v>
+      </c>
+      <c r="F381" s="1">
+        <v>530.2</v>
+      </c>
+      <c r="G381" s="1"/>
+      <c r="H381" s="1"/>
+      <c r="I381" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="382" spans="1:9" outlineLevel="2">
+      <c r="A382" s="1"/>
+      <c r="B382" s="1">
+        <v>35288</v>
+      </c>
+      <c r="C382" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="D382" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E382" s="1">
+        <v>1</v>
+      </c>
+      <c r="F382" s="1">
+        <v>1639.8</v>
+      </c>
+      <c r="G382" s="1"/>
+      <c r="H382" s="1"/>
+      <c r="I382" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="383" spans="1:9">
+      <c r="A383" s="1"/>
+      <c r="B383" s="1"/>
+      <c r="C383" s="1"/>
+      <c r="D383" s="1"/>
+      <c r="E383" s="1"/>
+      <c r="F383" s="1"/>
+      <c r="G383" s="1"/>
+      <c r="H383" s="1"/>
+      <c r="I383" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>