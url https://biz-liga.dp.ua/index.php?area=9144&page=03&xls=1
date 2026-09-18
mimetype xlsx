--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -1076,4382 +1076,4449 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1010/ 1012/ 1015/ 1018/ 1020/ 3015/ 3020/ 3030/M1005 ; CANON LBP-2900/ 3000</t>
         </r>
       </text>
     </comment>
     <comment ref="C76" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/3015/3020/3030/M1005/Canon LB P-2900/3000  RM1-0660/RC1-2135 /RC1-2136</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C77" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/3015/3020/3030/M1005/Canon LBP2900/3000/RM1-0660/RC1-2135/RC1-2136, 60K!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C77" authorId="0">
+    <comment ref="C78" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/3015/3020/3030/M1005/Canon LBP-2900/3000, RM1-066 0/RC1-2135/RC1-2136</t>
         </r>
       </text>
     </comment>
-    <comment ref="C78" authorId="0">
+    <comment ref="C79" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010, HP 1010/1012/1015 /1018/1020/3015/3020/3030/M100 5/Canon LBP-2900/3000 RM1-0660-000CN, RC1-2135-000, RC1-2136-000, RC1-2135-020000 Soft, original Red</t>
         </r>
       </text>
     </comment>
-    <comment ref="C79" authorId="0">
+    <comment ref="C80" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/3015/3020/3030/M1005/Canon LBP-2900/3000  RM1-0660/RC1-2135 /RC1-2136  Sponge Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C80" authorId="0">
+    <comment ref="C81" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/3015/3020/3030/M1005/Canon LBP-2900/3000  RM1-0660/RC1-2135 /RC1-2136  Sponge Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C81" authorId="0">
+    <comment ref="C82" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/3015/3020/3030/M1005/Canon LBP2900/3000/RM1-0660/RC1-2135/RC1-2136, SPONGE ROLLER!, Покращена якість!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C83" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/3015/3020/3030/M1005/Canon LB P-2900/3000  RM1-0660/RC1-2135 /RC1-2136</t>
         </r>
       </text>
     </comment>
-    <comment ref="C82" authorId="0">
+    <comment ref="C84" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet 1022, LaserJet 3050, LaserJet 3052, LaserJet 3055, LaserJet M1319F, CANON: MF4018, MF4010, MF4120, MF4150, MF4140, MF4270, MF4690, MF4660, MF4350, MF4320, MF4370, MF4380, MF4340, MF4330, PC-D450, PC-D440. RC1-5573 RC1-5572 RC1-5582 LPR-1022.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C83" authorId="0">
+    <comment ref="C85" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet 1022, LaserJet 3050, LaserJet 3052, LaserJet 3055, LaserJet M1319F, CANON: MF4018, MF4010, MF4120, MF4150, MF4140, MF4270, MF4690, MF4660, MF4350, MF4320, MF4370, MF4380, MF4340, MF4330, PC-D450, PC-D440. RC1-5573 RC1-5572 RC1-5582 LPR-1022.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C84" authorId="0">
+    <comment ref="C86" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet 1022, LaserJet 3050, LaserJet 3052, LaserJet 3055, LaserJet M1319F, CANON: MF4018, MF4010, MF4120, MF4150, MF4140, MF4270, MF4690, MF4660, MF4350, MF4320, MF4370, MF4380, MF4340, MF4330, PC-D450, PC-D440. RC1-5573 RC1-5572 RC1-5582 LPR-1022.</t>
         </r>
       </text>
     </comment>
-    <comment ref="G84" authorId="0">
+    <comment ref="G86" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 5шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C85" authorId="0">
+    <comment ref="C87" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet 1022, LaserJet 3050, LaserJet 3052, LaserJet 3055, LaserJet M1319F, CANON: MF4018, MF4010, MF4120, MF4150, MF4140, MF4270, MF4690, MF4660, MF4350, MF4320, MF4370, MF4380, MF4340, MF4330, PC-D450, PC-D440. RC1-5573 RC1-5572 RC1-5582 LPR-1022.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C86" authorId="0">
+    <comment ref="C88" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1022/3050/3052/3055/M1319/Canon MF4010/4018/ 4120/4140/4150/4270/4320/4330/ 4340/4350/4370/4380/4660/4690/PC-D450/440, RC1-5573/RC1-5572 /RC1-5582</t>
         </r>
       </text>
     </comment>
-    <comment ref="C87" authorId="0">
+    <comment ref="C89" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1022/3050/3052/3055/M1319/Canon MF4010/4018/4120/4122/4140/4150/4270/4320/4322/4330/4340/4350/4352/4353/4370/4380/4383/4660/4680/4690/PC-D420/440/450/460/480/LPR-1022/RC1-5573/RC1-5572/RC1-5582, 60K!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C88" authorId="0">
+    <comment ref="C90" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1022/3050/3052/3055/M1319/Canon MF4010/4018/4120/4122/4140/4150/4270/4320/4322/4330/4340/4350/4352/4353/4370/4380/4383/4660/4680/4690/PC-D420/440/450/460/480, LPR-1022SR/RC1- 5573/RC1-5572/RC1-5582, Sponge Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C89" authorId="0">
+    <comment ref="C91" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1022/3050/3052/3055/M1319/Canon MF4010/4018/4120/4122/4140/4150/4270/4320/4322/4330/4340/4350/4352/4353/4370/4380/4383/4660/4680/4690/PC-D420/440/450/460/480, LPR-1022SR/RC1- 5573/RC1-5572/RC1-5582, Sponge Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C90" authorId="0">
+    <comment ref="C92" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1100/3200/Canon LBP-800/810/1120  RF5-3242/RF5-2823</t>
         </r>
       </text>
     </comment>
-    <comment ref="C91" authorId="0">
+    <comment ref="C93" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1100/3200/Canon LBP-800/810/1120  RF5-2823-000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C92" authorId="0">
+    <comment ref="C94" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1100/3200/Canon LBP-800/810/1120  RF5-3242/RF5-2823</t>
         </r>
       </text>
     </comment>
-    <comment ref="C93" authorId="0">
+    <comment ref="C95" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet P2015, LaserJet M2727, LaserJet 3390, LaserJet 1320, LaserJet 1160, CANON: LBP3360, LBP3300. RC1-3630-000
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C94" authorId="0">
+    <comment ref="C96" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1160/1320/3390/3392/P2015/2014/M2727/Canon LBP-3300/3310/3360/3370  RC1-3630/RC2-0303/RC1-3612  Sponge Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C95" authorId="0">
+    <comment ref="C97" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1160/1320/3390/P2015/2014/M2727/Canon LBP-3300/3360/3310/3370  RC1-3630/RC2-0303</t>
         </r>
       </text>
     </comment>
-    <comment ref="C96" authorId="0">
+    <comment ref="C98" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1160/1320/3390/P2015/2014/M2727/Canon LBP-3300/3360/3310/3370  RC1-3630/RC2-0303</t>
         </r>
       </text>
     </comment>
-    <comment ref="C97" authorId="0">
+    <comment ref="C99" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1160/1320/3390/P2015/2014/M2727/Canon LBP-3300/3360/3310/3370  RC1-3630/RC2-0303</t>
         </r>
       </text>
     </comment>
-    <comment ref="C98" authorId="0">
+    <comment ref="C100" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1160/1320/3390/3392/P2015/2014/M2727/Canon LBP-3300/3310/3360/3370  RC1-3630/RC2-0303/RC1-3612  Sponge Roller!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C99" authorId="0">
+    <comment ref="C101" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1000/1005/1200/1220/1150/1300/3300/3310/3320/3330/3380/LBP-1210/PC-D320/340/FAX-L400 /Canon MF3110/3112/3220/3222/3228/3240/3241/5630/5650/5730/5750/5770/LBP-3200/FAX-L380  RF0-1002/FC5-4871  RF0-1002-VE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C100" authorId="0">
+    <comment ref="C102" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ1000/1150/1200/20/1300/mfp3300/10/20/30/80; Canon FAX-L400,LBP1210,PC-D320/340,MF-3110/3220/28/40/5550/5630/5650/5730/57/70</t>
         </r>
       </text>
     </comment>
-    <comment ref="C101" authorId="0">
+    <comment ref="C103" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ1000/1150/1200/20/1300/mfp3300/10/20/30/80; Canon FAX-L400,LBP1210,PC-D320/340,MF-3110/3220/28/40/5550/5630/5650/5730/57/70</t>
         </r>
       </text>
     </comment>
-    <comment ref="C102" authorId="0">
+    <comment ref="C104" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ1000/1150/1200/20/1300/mfp3300/10/20/30/80; CANON FAX-L400,LBP1210,PC-D320/340,MF-3110/3220/28/40/5550/5630/5650/5730/57/70</t>
         </r>
       </text>
     </comment>
-    <comment ref="G102" authorId="0">
+    <comment ref="G104" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C103" authorId="0">
+    <comment ref="C105" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1000/1005/1200/1220/1150/1300/3300/3310/3320/3330/3380/LBP-1210/PC-D320/340/FAX-L400 /Canon MF3110/3112/3220/3222/3228/3240/3241/5630/5650/5730/5750/5770/LBP-3200/FAX-L380  RF0-1002/FC5-4871</t>
         </r>
       </text>
     </comment>
-    <comment ref="C104" authorId="0">
+    <comment ref="C106" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP1000/ LJ2100/ iR-1210/1230/1270F/1310/1330/1370F/1510/1530/1570/1610/1630/1670/Smart Base PC-121</t>
         </r>
       </text>
     </comment>
-    <comment ref="C105" authorId="0">
+    <comment ref="C107" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2100/Canon LBP-1000/iR-1210/12 30/1270/1310/1330/1370/1510/1530/1570/1610/1630/1670</t>
         </r>
       </text>
     </comment>
-    <comment ref="C106" authorId="0">
+    <comment ref="C108" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Foshan-Yat-Sing HP LJ 2200  Lower Sleeve Roller  RB2-6368/RB2-6369</t>
         </r>
       </text>
     </comment>
-    <comment ref="C107" authorId="0">
+    <comment ref="C109" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2300  RC1-0991/RC1-0992   Lower Sleeve Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C108" authorId="0">
+    <comment ref="C110" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2300  RC1-0991/RC1-0992   Lower Sleeve Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C109" authorId="0">
+    <comment ref="C111" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2400/2410/2420/2430/Canon LBP-3460  RC1-3968/RC1-3969</t>
         </r>
       </text>
     </comment>
-    <comment ref="C110" authorId="0">
+    <comment ref="C112" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2400/2410/2420/2430/Canon LBP-3460  RC1-3968/RC1-3969</t>
         </r>
       </text>
     </comment>
-    <comment ref="C111" authorId="0">
+    <comment ref="C113" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2400/2410/2420/2430/Canon LBP-3410/3460/8330  RC1-3968 /RC1-3969</t>
         </r>
       </text>
     </comment>
-    <comment ref="C112" authorId="0">
+    <comment ref="C114" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2400/2410/2420/2430/Canon LBP-3410/3460/8330  RC1-3968 /RC1-3969</t>
         </r>
       </text>
     </comment>
-    <comment ref="C113" authorId="0">
+    <comment ref="C115" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 4000/4050/Canon LBP-1760/PC-860/880/890/NP-6512/6612/FAX-L1000  RB1-8794/RB9-0684</t>
         </r>
       </text>
     </comment>
-    <comment ref="C114" authorId="0">
+    <comment ref="C116" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">НР Laser Jet 4200,4300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C115" authorId="0">
+    <comment ref="C117" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4200/4300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C116" authorId="0">
+    <comment ref="C118" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 4200/4300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C117" authorId="0">
+    <comment ref="C119" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 4200/4300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C118" authorId="0">
+    <comment ref="C120" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 4250/4345/4350/P4014/4015/4515</t>
         </r>
       </text>
     </comment>
-    <comment ref="C119" authorId="0">
+    <comment ref="C121" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 4250/4350/P4014/P4015/P4515</t>
         </r>
       </text>
     </comment>
-    <comment ref="C120" authorId="0">
+    <comment ref="C122" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 4250/4350/4345/P4014/4015/4515  Ресурс 100-150k копий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C121" authorId="0">
+    <comment ref="C123" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 4250/4350/4345</t>
         </r>
       </text>
     </comment>
-    <comment ref="C122" authorId="0">
+    <comment ref="C124" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 4250/4345/4350/P4014/4015/4515</t>
         </r>
       </text>
     </comment>
-    <comment ref="C123" authorId="0">
+    <comment ref="C125" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5000/5100/GP-160/LP-3000 /3010, RB2-1919</t>
         </r>
       </text>
     </comment>
-    <comment ref="C124" authorId="0">
+    <comment ref="C126" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Вал гумовий HP LJ 5000/5100/GP-160/LP-3000 /3010, RB2-1919</t>
         </r>
       </text>
     </comment>
-    <comment ref="C125" authorId="0">
+    <comment ref="C127" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5000/5100/GP-160/LP-3000/3010</t>
         </r>
       </text>
     </comment>
-    <comment ref="C126" authorId="0">
+    <comment ref="C128" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5200/M5025/5035/5039/Enterprise 700 M712/775</t>
         </r>
       </text>
     </comment>
-    <comment ref="C127" authorId="0">
+    <comment ref="C129" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5200/M5025/5035/5039/Enterprise 700 M712/775</t>
         </r>
       </text>
     </comment>
-    <comment ref="C128" authorId="0">
+    <comment ref="C130" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5L; Canon LBP-460,FAX-L300/L90</t>
         </r>
       </text>
     </comment>
-    <comment ref="C129" authorId="0">
+    <comment ref="C131" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5P</t>
         </r>
       </text>
     </comment>
-    <comment ref="C130" authorId="0">
+    <comment ref="C132" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 8100/8150/Canon LBP-3260  RB2-3522/RB2-3562   Lower Sleeve Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C131" authorId="0">
+    <comment ref="C133" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet 9000, LaserJet 9040, LaserJet 9050
  RB2-5921-000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C132" authorId="0">
+    <comment ref="C134" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 9000/9040/9050</t>
         </r>
       </text>
     </comment>
-    <comment ref="C133" authorId="0">
+    <comment ref="C135" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 9000/9040/9050, OEM High Copy, High Quality, 250-300k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C134" authorId="0">
+    <comment ref="C136" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet 4345MFP, LaserJet 4250, LaserJet 4350, CANON: iR1730, iR1730i, iR1730iF, iR1740, iR1740i, iR1740iF, iR1750, iR1750i, iR1750iF, iR ADVANCE 400, iR ADVANCE 500. RC1-3321-000
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C135" authorId="0">
+    <comment ref="C137" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M208/232/233</t>
         </r>
       </text>
     </comment>
-    <comment ref="C136" authorId="0">
+    <comment ref="C138" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M435nw/M701n/706n</t>
         </r>
       </text>
     </comment>
-    <comment ref="C137" authorId="0">
+    <comment ref="C139" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet MFP M436nda, LaserJet MFP M436n, LaserJet MFP M436dn, LaserJet MFP M433a</t>
         </r>
       </text>
     </comment>
-    <comment ref="C138" authorId="0">
+    <comment ref="C140" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro M501, LaserJet Enterprise M506, LaserJet Enterprise MFP M527, CANON: iR1643, iR1643i, iR1643iF</t>
         </r>
       </text>
     </comment>
-    <comment ref="C139" authorId="0">
+    <comment ref="C141" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M501/506/507/527</t>
         </r>
       </text>
     </comment>
-    <comment ref="C140" authorId="0">
+    <comment ref="C142" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro M501, LaserJet Enterprise M506, LaserJet Enterprise MFP M527, CANON: iR1643, iR1643i, iR1643iF</t>
         </r>
       </text>
     </comment>
-    <comment ref="C141" authorId="0">
+    <comment ref="C143" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M501/506/507/527, SPONGE ROLLER, BLACK Color! Electric conduction</t>
         </r>
       </text>
     </comment>
-    <comment ref="C142" authorId="0">
+    <comment ref="C144" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M521dn/M525dn/525f/M525c</t>
         </r>
       </text>
     </comment>
-    <comment ref="C143" authorId="0">
+    <comment ref="C145" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Enterprise 600 M601dn, LaserJet Enterprise 600 M601n, LaserJet Enterprise 600 M602dn, LaserJet Enterprise 600 M602n, LaserJet Enterprise 600 M602x, LaserJet Enterprise 600 M603dn, LaserJet Enterprise 600 M603n, LaserJet Enterprise 600 M603xh, LaserJet Enterprise M604dn, LaserJet Enterprise M604n, LaserJet Enterprise M605dn, LaserJet Enterprise M605n, LaserJet Enterprise M605x, LaserJet Enterprise M606dn, LaserJet Enterprise M606x, LaserJet Enterprise MFP M630f, LaserJet Enterprise MFP M630h, LaserJet Enterprise Flow M630z</t>
         </r>
       </text>
     </comment>
-    <comment ref="C144" authorId="0">
+    <comment ref="C146" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M600/601/602/ 603/604/605/606</t>
         </r>
       </text>
     </comment>
-    <comment ref="C145" authorId="0">
+    <comment ref="C147" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Enterprise MFP M630h, LaserJet Enterprise MFP M630f, LaserJet Enterprise M606x, LaserJet Enterprise M606dn, LaserJet Enterprise M605x, LaserJet Enterprise M605n, LaserJet Enterprise M605dn, LaserJet Enterprise M604n, LaserJet Enterprise M604dn, LaserJet Enterprise Flow M630z, LaserJet Enterprise 600 M603xh, LaserJet Enterprise 600 M603n, LaserJet Enterprise 600 M603dn, LaserJet Enterprise 600 M602x, LaserJet Enterprise 600 M602n, LaserJet Enterprise 600 M602dn, LaserJet Enterprise 600 M601n, LaserJet Enterprise 600 M601dn SOFT</t>
         </r>
       </text>
     </comment>
-    <comment ref="C146" authorId="0">
+    <comment ref="C148" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Enterprise MFP M630h, LaserJet Enterprise MFP M630f, LaserJet Enterprise M606x, LaserJet Enterprise M606dn, LaserJet Enterprise M605x, LaserJet Enterprise M605n, LaserJet Enterprise M605dn, LaserJet Enterprise M604n, LaserJet Enterprise M604dn, LaserJet Enterprise Flow M630z, LaserJet Enterprise 600 M603xh, LaserJet Enterprise 600 M603n, LaserJet Enterprise 600 M603dn, LaserJet Enterprise 600 M602x, LaserJet Enterprise 600 M602n, LaserJet Enterprise 600 M602dn, LaserJet Enterprise 600 M601n, LaserJet Enterprise 600 M601dn</t>
         </r>
       </text>
     </comment>
-    <comment ref="C147" authorId="0">
+    <comment ref="C149" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Enterprise MFP M630h, LaserJet Enterprise MFP M630f, LaserJet Enterprise M606x, LaserJet Enterprise M606dn, LaserJet Enterprise M605x, LaserJet Enterprise M605n, LaserJet Enterprise M605dn, LaserJet Enterprise M604n, LaserJet Enterprise M604dn, LaserJet Enterprise Flow M630z, LaserJet Enterprise 600 M603xh, LaserJet Enterprise 600 M603n, LaserJet Enterprise 600 M603dn, LaserJet Enterprise 600 M602x, LaserJet Enterprise 600 M602n, LaserJet Enterprise 600 M602dn, LaserJet Enterprise 600 M601n, LaserJet Enterprise 600 M601dn</t>
         </r>
       </text>
     </comment>
-    <comment ref="C148" authorId="0">
+    <comment ref="C150" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Enterprise MFP M630h, LaserJet Enterprise MFP M630f, LaserJet Enterprise M606x, LaserJet Enterprise M606dn, LaserJet Enterprise M605x, LaserJet Enterprise M605n, LaserJet Enterprise M605dn, LaserJet Enterprise M604n, LaserJet Enterprise M604dn, LaserJet Enterprise Flow M630z, LaserJet Enterprise 600 M603xh, LaserJet Enterprise 600 M603n, LaserJet Enterprise 600 M603dn, LaserJet Enterprise 600 M602x, LaserJet Enterprise 600 M602n, LaserJet Enterprise 600 M602dn, LaserJet Enterprise 600 M601n, LaserJet Enterprise 600 M601dn</t>
         </r>
       </text>
     </comment>
-    <comment ref="C149" authorId="0">
+    <comment ref="C151" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise 600 M601/602/603/604/605/606/630, покращена якість</t>
         </r>
       </text>
     </comment>
-    <comment ref="C150" authorId="0">
+    <comment ref="C152" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M607/608/609/M631/632/633/E62555/E62565/E62575, ORIGINAL</t>
         </r>
       </text>
     </comment>
-    <comment ref="C151" authorId="0">
+    <comment ref="C153" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Enterprise MFP M633fh, LaserJet Enterprise MFP M632h, LaserJet Enterprise MFP M632fht, LaserJet Enterprise MFP M631z, LaserJet Enterprise MFP M631dn, LaserJet Enterprise M609x, LaserJet Enterprise M609dn, LaserJet Enterprise M609dh, LaserJet Enterprise M608x, LaserJet Enterprise M608n, LaserJet Enterprise M608dn, LaserJet Enterprise M607n, LaserJet Enterprise M607dn, LaserJet Enterprise Flow MFP M633z, LaserJet Enterprise Flow MFP M632z, LaserJet Enterprise Flow MFP M631h. LPR-M609
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C152" authorId="0">
+    <comment ref="C154" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M607/608/609/M631/632/633/E62555/E62565/E62575</t>
         </r>
       </text>
     </comment>
-    <comment ref="C153" authorId="0">
+    <comment ref="C155" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M607/608/609/M631/632/633/E62555/E62565/E62575</t>
         </r>
       </text>
     </comment>
-    <comment ref="C154" authorId="0">
+    <comment ref="C156" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M806/830 для CF367-67906</t>
         </r>
       </text>
     </comment>
-    <comment ref="C155" authorId="0">
+    <comment ref="C157" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M806/830 для CF367-67906</t>
         </r>
       </text>
     </comment>
-    <comment ref="C156" authorId="0">
+    <comment ref="C158" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M806/830 для CF367-67906, ресурс 200K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C157" authorId="0">
+    <comment ref="C159" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1006/P1005/P1505/LBP-3150/3108/3100/ 3050/ 3018/3010</t>
         </r>
       </text>
     </comment>
-    <comment ref="C158" authorId="0">
+    <comment ref="C160" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP: LaserJet P1008, LaserJet P1007, LaserJet P1006, LaserJet P1005, CANON: LBP3150, LBP3108, LBP3100, LBP3050, LBP3018, LBP3010</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C161" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1005/1006/1505/M1120/1522/Canon LBP3010/3018/3050/3100/3108/3150/MF-4410/4430/4450/4550/4570/4580/LPR-P1505/RC2-1183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C159" authorId="0">
+    <comment ref="C162" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1505/1566/1606/1005/1006/1007/1008/1102/M1522/1536/1214/1212/1217/1132/CP 1525/Canon LBP-3010/3018/3050/ 3100/3108/3150/6000/6018/6020/MF4410/4430/4450/4550/4570/4580/RC2-9208</t>
         </r>
       </text>
     </comment>
-    <comment ref="C160" authorId="0">
+    <comment ref="C163" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1505/1566/1606/1005/1006/1007/1008/1102/M1522/1536/1214/1212/1217/1132/CP 1525/Canon LBP-3010/3018/3050/ 3100/3108/3150/6000/6018/6020/MF4410/4430/4450/4550/4570/4580/RC2-9208</t>
         </r>
       </text>
     </comment>
-    <comment ref="C161" authorId="0">
+    <comment ref="C164" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1006/P1005/P1102/ P1505/M1120/ M1522/LBP-3150/3108/3100/ 3050/ 3018/3010/MF4410/4450/4570/4430/4550/4580/D550/520/4583/4554/4553/4453/4452/4420/4412</t>
         </r>
       </text>
     </comment>
-    <comment ref="C162" authorId="0">
+    <comment ref="C165" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1505/1566/1606/1005/1006/1007/1008/1102/M1522/1536/1214/1212/1217/1132/CP 1525/Canon LBP-3010/3018/3050/ 3100/3108/3150/6000/6018/6020/MF4410/4430/4450/4550/4570/4580/RC2-9208</t>
         </r>
       </text>
     </comment>
-    <comment ref="C163" authorId="0">
+    <comment ref="C166" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1005/1006/1505/M1120/1522/Canon LBP-3010/3018/3050/3100/3108/3150/MF4410/4430/4450/4550/4570/4580  LPR-P1505SR/RC2-1183  Sponge Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C164" authorId="0">
+    <comment ref="C167" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1005/1006/1505/M1120/1522/Canon LBP-3010/3018/3050/3100/3108/3150/MF4410/4430/4450/4550/4570/4580  LPR-P1505SR/RC2-1183  Sponge Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C165" authorId="0">
+    <comment ref="C168" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet P1008, LaserJet P1007, LaserJet P1006, LaserJet P1005, CANON: LBP3150, LBP3108, LBP3100, LBP3050, LBP3018, LBP3010</t>
         </r>
       </text>
     </comment>
-    <comment ref="C166" authorId="0">
+    <comment ref="C169" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP: LaserJet Pro P1606DN, LaserJet Pro M1536DNF, LaserJet Pro P1102, LaserJet Pro P1102w, LaserJet Pro M201n, LaserJet Pro M201dw, LaserJet Pro MFP M225dn, LaserJet Pro MFP M225dw, CANON: i-SENSYS MF3010, imageCLASS MF3010, i-SENSYS LBP6030, i-SENSYS LBP6030B, i-SENSYS LBP6030W, LBP6033, imageCLASS MF4770</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C170" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1102/M1132/1212/1213/1214/1217/1218/1536/P1566/1606/CP1525/Canon MF3010/3014/LBP-6000/6018/6020/6200  LPR-P1102/RC2-9208</t>
         </r>
       </text>
     </comment>
-    <comment ref="C167" authorId="0">
+    <comment ref="C171" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1102/P1566/P1606/M1132/1212/1213/1214/1217/1218/1536/CP1525/Pro M125/126/127/128/Canon LBP151/6000/6018/6020/6200/Canon MF211/212/215/216/217/222/224/226/227/229/231/232/237/244/247/249/MF3010/3014/4410/4430/4450/4550/4570/4580/LPR-P1102/RC2-9208/FM1-F647</t>
         </r>
       </text>
     </comment>
-    <comment ref="C168" authorId="0">
+    <comment ref="C172" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro P1606DN, LaserJet Pro M1536DNF, LaserJet Pro P1102, LaserJet Pro P1102w, LaserJet Pro M201n, LaserJet Pro M201dw, LaserJet Pro MFP M225dn, LaserJet Pro MFP M225dw, CANON: i-SENSYS MF3010, imageCLASS MF3010, i-SENSYS LBP6030, i-SENSYS LBP6030B, i-SENSYS LBP6030W, LBP6033, imageCLASS MF4770</t>
         </r>
       </text>
     </comment>
-    <comment ref="C169" authorId="0">
+    <comment ref="C173" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro P1606DN, LaserJet Pro M1536DNF, LaserJet Pro P1102, LaserJet Pro P1102w, LaserJet Pro M201n, LaserJet Pro M201dw, LaserJet Pro MFP M225dn, LaserJet Pro MFP M225dw, CANON: i-SENSYS MF3010, imageCLASS MF3010, i-SENSYS LBP6030, i-SENSYS LBP6030B, i-SENSYS LBP6030W, LBP6033, imageCLASS MF4770</t>
         </r>
       </text>
     </comment>
-    <comment ref="C170" authorId="0">
+    <comment ref="C174" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro P1606DN, LaserJet Pro M1536DNF, LaserJet Pro P1102, LaserJet Pro P1102w, LaserJet Pro M201n, LaserJet Pro M201dw, LaserJet Pro MFP M225dn, LaserJet Pro MFP M225dw, CANON: i-SENSYS MF3010, imageCLASS MF3010, i-SENSYS LBP6030, i-SENSYS LBP6030B, i-SENSYS LBP6030W, LBP6033, imageCLASS MF4770</t>
         </r>
       </text>
     </comment>
-    <comment ref="C171" authorId="0">
+    <comment ref="C175" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro P1606DN, LaserJet Pro M1536DNF, LaserJet Pro P1102, LaserJet Pro P1102w, LaserJet Pro M201n, LaserJet Pro M201dw, LaserJet Pro MFP M225dn, LaserJet Pro MFP M225dw, CANON: i-SENSYS MF3010, imageCLASS MF3010, i-SENSYS LBP6030, i-SENSYS LBP6030B, i-SENSYS LBP6030W, LBP6033, imageCLASS MF4770</t>
         </r>
       </text>
     </comment>
-    <comment ref="C172" authorId="0">
+    <comment ref="C176" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1102/P1566/P1606/M1132/1212/1213/1214/1217/1218/1536/CP1525/Pro M125/126/127/128/Canon LBP 151/6000/6018/6020/6200/Canon MF211/212/215/216/217/222/224/226/227/229/231/232/237/244/247/249/MF3010/3014/4410/4430/4450/4550/4570/4580/LPR-P1102/RC2-9208/FM1-F647, SPONGE ROLLER, RED Color!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C173" authorId="0">
+    <comment ref="C177" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro P1606DN, LaserJet Pro M1536DNF, LaserJet Pro P1102, LaserJet Pro P1102w, LaserJet Pro M201n, LaserJet Pro M201dw, LaserJet Pro MFP M225dn, LaserJet Pro MFP M225dw, CANON: i-SENSYS MF3010, imageCLASS MF3010, i-SENSYS LBP6030, i-SENSYS LBP6030B, i-SENSYS LBP6030W, LBP6033, imageCLASS MF4770</t>
         </r>
       </text>
     </comment>
-    <comment ref="C174" authorId="0">
+    <comment ref="C178" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1102/P1566/P1606/M1132/1212/1213/1214/1217/1218/1536/CP1525/Pro M125/126/127/128/Canon LBP 151/6000/6018/6020/6200/Canon MF211/212/215/216/217/222/224/226/227/229/231/232/237/244/247/249/MF3010/3014/4410/4430/4450/4550/4570/4580/LPR-P1102/RC2-9208/FM1-F647, SPONGE ROLLER, BLACK Color! Electric conduction</t>
         </r>
       </text>
     </comment>
-    <comment ref="C175" authorId="0">
+    <comment ref="C179" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1102/P1566/P1606/M1132/1212/1213/1214/1217/1218/1536/CP1525/Pro M125/126/127/128/Canon LBP 151/6000/6018/6020/6200/Canon MF211/212/215/216/217/222/224/226/227/229/231/232/237/244/247/249/MF3010/3014/4410/4430/4450/4550/4570/4580/LPR-P1102/RC2-9208/FM1-F647, WATER SPONGE ROLLER! Original Technology</t>
         </r>
       </text>
     </comment>
-    <comment ref="C176" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C177" authorId="0">
+    <comment ref="C180" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1006/P1005/P1102/ P1505/M1120/ M1522/LBP-3150/3108/3100/ 3050/ 3018/3010/ MF4410/4450/4570/4430/4550/ 4580/D550/520/_4583/4554/4553/4453/4452/4420/4412</t>
         </r>
       </text>
     </comment>
-    <comment ref="C178" authorId="0">
+    <comment ref="C181" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1006/P1005/P1102/ P1505/M1120/ M1522/LBP-3150/3108/3100/ 3050/ 3018/3010/ MF4410/4450/4570/4430/4550/ 4580/D550/520/_4583/4554/4553/4453/4452/4420/4412</t>
         </r>
       </text>
     </comment>
-    <comment ref="C179" authorId="0">
+    <comment ref="C182" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet P2035, LaserJet P2055, LaserJet Pro 400 M401n, LaserJet Pro 400 M401dn, LaserJet Pro 400 M401dw, LaserJet Pro 400 MFP M425dn, LaserJet Pro 400 MFP M425dw, CANON: iR1133, iR1133A, iR1133iF, i-SENSYS LBP251dw, i-SENSYS LBP252dw, i-SENSYS MF411dw, i-SENSYS MF416dw, i-SENSYS MF418x</t>
         </r>
       </text>
     </comment>
-    <comment ref="C180" authorId="0">
+    <comment ref="C183" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet P2035, LaserJet P2055, LaserJet Pro 400 M401n, LaserJet Pro 400 M401dn, LaserJet Pro 400 M401dw, LaserJet Pro 400 MFP M425dn, LaserJet Pro 400 MFP M425dw, CANON: iR1133, iR1133A, iR1133iF, i-SENSYS LBP251dw, i-SENSYS LBP252dw, i-SENSYS MF411dw, i-SENSYS MF416dw, i-SENSYS MF418x RC1-3685-000 Пористый  более мягкий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C181" authorId="0">
+    <comment ref="C184" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet P2035, LaserJet P2055, LaserJet Pro 400 M401n, LaserJet Pro 400 M401dn, LaserJet Pro 400 M401dw, LaserJet Pro 400 MFP M425dn, LaserJet Pro 400 MFP M425dw, CANON: iR1133, iR1133A, iR1133iF, i-SENSYS LBP251dw, i-SENSYS LBP252dw, i-SENSYS MF411dw, i-SENSYS MF416dw, i-SENSYS MF418x</t>
         </r>
       </text>
     </comment>
-    <comment ref="C182" authorId="0">
+    <comment ref="C185" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/2055/Pro 400 M401/425/Canon MF-5930/5940/5950/5960/5980/6780/LBP6300/63100/6650/6653/6654/iR1033/1133/LPR-P2035SR/RC1-3685, 60K!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C183" authorId="0">
+    <comment ref="C186" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet P2035, LaserJet P2055, LaserJet Pro 400 M401n, LaserJet Pro 400 M401dn, LaserJet Pro 400 M401dw, LaserJet Pro 400 MFP M425dn, LaserJet Pro 400 MFP M425dw, CANON: iR1133, iR1133A, iR1133iF, i-SENSYS LBP251dw, i-SENSYS LBP252dw, i-SENSYS MF411dw, i-SENSYS MF416dw, i-SENSYS MF418x CET3685</t>
         </r>
       </text>
     </comment>
-    <comment ref="C184" authorId="0">
+    <comment ref="C187" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Pro 400/M401/Canon MF58 80/5840/5980/5930/5940/5960/5950/6780/6680/LBP-6654/6653/6650/6303/6300/iR1133</t>
         </r>
       </text>
     </comment>
-    <comment ref="C185" authorId="0">
+    <comment ref="C188" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet P2035, LaserJet P2055, LaserJet Pro 400 M401n, LaserJet Pro 400 M401dn, LaserJet Pro 400 M401dw, LaserJet Pro 400 MFP M425dn, LaserJet Pro 400 MFP M425dw, CANON: iR1133, iR1133A, iR1133iF, i-SENSYS LBP251dw, i-SENSYS LBP252dw, i-SENSYS MF411dw, i-SENSYS MF416dw, i-SENSYS MF418x</t>
         </r>
       </text>
     </comment>
-    <comment ref="C186" authorId="0">
+    <comment ref="C189" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP: LaserJet P2035, LaserJet P2055, LaserJet Pro 400 M401n, LaserJet Pro 400 M401dn, LaserJet Pro 400 M401dw, LaserJet Pro 400 MFP M425dn, LaserJet Pro 400 MFP M425dw, CANON: iR1133, iR1133A, iR1133iF, i-SENSYS LBP251dw, i-SENSYS LBP252dw, i-SENSYS MF411dw, i-SENSYS MF416dw, i-SENSYS MF418x</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C190" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet P2035, LaserJet P2055, LaserJet Pro 400 M401n, LaserJet Pro 400 M401dn, LaserJet Pro 400 M401dw, LaserJet Pro 400 MFP M425dn, LaserJet Pro 400 MFP M425dw, CANON: iR1133, iR1133A, iR1133iF, i-SENSYS LBP251dw, i-SENSYS LBP252dw, i-SENSYS MF411dw, i-SENSYS MF416dw, i-SENSYS MF418x  LPR-P2035SR/RC1-3685   Sponge Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C187" authorId="0">
+    <comment ref="C191" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet P2035, LaserJet P2055, LaserJet Pro 400 M401n, LaserJet Pro 400 M401dn, LaserJet Pro 400 M401dw, LaserJet Pro 400 MFP M425dn, LaserJet Pro 400 MFP M425dw, CANON: iR1133, iR1133A, iR1133iF, i-SENSYS LBP251dw, i-SENSYS LBP252dw, i-SENSYS MF411dw, i-SENSYS MF416dw, i-SENSYS MF418x  LPR-P2035SR/RC1-3685   Sponge Roller!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C188" authorId="0">
+    <comment ref="C192" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet P2035, LaserJet P2055, LaserJet Pro 400 M401n, LaserJet Pro 400 M401dn, LaserJet Pro 400 M401dw, LaserJet Pro 400 MFP M425dn, LaserJet Pro 400 MFP M425dw, CANON: iR1133, iR1133A, iR1133iF, i-SENSYS LBP251dw, i-SENSYS LBP252dw, i-SENSYS MF411dw, i-SENSYS MF416dw, i-SENSYS MF418x  RC1-3685SR-WD  Sponge Roller!</t>
         </r>
       </text>
     </comment>
-    <comment ref="G188" authorId="0">
+    <comment ref="G192" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 5шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C189" authorId="0">
+    <comment ref="C193" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet P2035, LaserJet P2055, LaserJet Pro 400 M401n, LaserJet Pro 400 M401dn, LaserJet Pro 400 M401dw, LaserJet Pro 400 MFP M425dn, LaserJet Pro 400 MFP M425dw, CANON: iR1133, iR1133A, iR1133iF, i-SENSYS LBP251dw, i-SENSYS LBP252dw, i-SENSYS MF411dw, i-SENSYS MF416dw, i-SENSYS MF418x  LPR-P2035SR/RC1-3685   Sponge Roller. Покращена якість.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C190" authorId="0">
+    <comment ref="C194" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3005/M3027/M3025</t>
         </r>
       </text>
     </comment>
-    <comment ref="C191" authorId="0">
+    <comment ref="C195" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3005/M3027/3035</t>
         </r>
       </text>
     </comment>
-    <comment ref="C192" authorId="0">
+    <comment ref="C196" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3005/M3027/3035</t>
         </r>
       </text>
     </comment>
-    <comment ref="C193" authorId="0">
+    <comment ref="C197" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3005/ M3027/ M3035 LPR-P3005 CET3518</t>
         </r>
       </text>
     </comment>
-    <comment ref="C194" authorId="0">
+    <comment ref="C198" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3015/Enterprise 500 MFP M521/525/Canon iR1435/1430</t>
         </r>
       </text>
     </comment>
-    <comment ref="C195" authorId="0">
+    <comment ref="C199" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3015 Enterpise 500 MFP M521/525</t>
         </r>
       </text>
     </comment>
-    <comment ref="C196" authorId="0">
+    <comment ref="C200" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3015 Enterpise 500 MFP M521/525</t>
         </r>
       </text>
     </comment>
-    <comment ref="C197" authorId="0">
+    <comment ref="C201" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3015 Enterpise 500 MFP M521/525</t>
         </r>
       </text>
     </comment>
-    <comment ref="C198" authorId="0">
+    <comment ref="C202" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3015/Enterpise 500 MFP M521/525/Canon iR1435/1430/RC2-7837, 80K!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C199" authorId="0">
+    <comment ref="C203" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Enterprise P3015, LaserJet Enterprise P3015d, LaserJet Enterprise P3015dn, LaserJet Enterprise P3015n, LaserJet Enterprise P3015x. LPR-P3015
 . LPR-P3015
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C200" authorId="0">
+    <comment ref="C204" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3015/Enterprise 500 MFP M521/525/Canon iR1435/1430</t>
         </r>
       </text>
     </comment>
-    <comment ref="C201" authorId="0">
+    <comment ref="C205" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3015 Enterpise 500 MFP M521/525</t>
         </r>
       </text>
     </comment>
-    <comment ref="C202" authorId="0">
+    <comment ref="C206" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3015 / Enterprise 500 MFP M521 / m525, Canon iR1435 / 1430, Покращена якість.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C203" authorId="0">
+    <comment ref="C207" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Enterprise M4555MFP, LaserJet P4014, LaserJet P4014dn, LaserJet P4014n, LaserJet P4015dn, LaserJet P4015n, LaserJet P4015tn, LaserJet P4015x, LaserJet P4515n, LaserJet P4515tn, LaserJet P4515x, LaserJet P4515xm. LPR-M4555MFP LPR-P4015</t>
         </r>
       </text>
     </comment>
-    <comment ref="C204" authorId="0">
+    <comment ref="C208" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014n/P4015n/P4515n/M4555</t>
         </r>
       </text>
     </comment>
-    <comment ref="C205" authorId="0">
+    <comment ref="C209" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014n/P4015n/P4515n/M4555</t>
         </r>
       </text>
     </comment>
-    <comment ref="C206" authorId="0">
+    <comment ref="C210" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014n/P4015n/P4515n/M4555</t>
         </r>
       </text>
     </comment>
-    <comment ref="C207" authorId="0">
+    <comment ref="C211" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ PRO CP1025 / M175 / M275, RM1-7269-01 оригинал</t>
         </r>
       </text>
     </comment>
-    <comment ref="C208" authorId="0">
+    <comment ref="C212" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro M15a/15w/16a/16w/17a/17wLaserJet Pro M28a/28w/29a/29w/30a/30w/31wLaserJet Pro M101/102/103/104/105/106LaserJet Pro MFP M129/130/131/132/133/134 M203/M227</t>
         </r>
       </text>
     </comment>
-    <comment ref="C209" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C210" authorId="0">
+    <comment ref="C213" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro M15a, LaserJet Pro M15w, LaserJet Pro M16a, LaserJet Pro M16w, LaserJet Pro M17a, LaserJet Pro M17w, LaserJet Pro M28a, LaserJet Pro M28w, LaserJet Pro M29a, LaserJet Pro M29w, LaserJet Pro M30a, LaserJet Pro M30w, LaserJet Pro M31w, LaserJet Pro M101, LaserJet Pro M102, LaserJet Pro M103, LaserJet Pro M104, LaserJet Pro M105, LaserJet Pro M106, LaserJet Pro MFP M129, LaserJet Pro MFP M130, LaserJet Pro MFP M131, LaserJet Pro MFP M132, LaserJet Pro MFP M133, LaserJet Pro MFP M134, LaserJet Pro M118dw, LaserJet Pro MFP M148dw, LaserJet Pro MFP M148fdw, LaserJet Pro MFP M149fdw, LaserJet Pro M203d, LaserJet Pro M203dn, LaserJet Pro M203dw LaserJet Pro MFP M227d, LaserJet Pro MFP M227fdn, LaserJet Pro MFP M227fdw, LaserJet Pro MFP M227sdn</t>
         </r>
       </text>
     </comment>
-    <comment ref="C211" authorId="0">
+    <comment ref="C214" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro M15a, LaserJet Pro M15w, LaserJet Pro M16a, LaserJet Pro M16w, LaserJet Pro M17a, LaserJet Pro M17w, LaserJet Pro M28a, LaserJet Pro M28w, LaserJet Pro M29a, LaserJet Pro M29w, LaserJet Pro M30a, LaserJet Pro M30w, LaserJet Pro M31w, LaserJet Pro M101, LaserJet Pro M102, LaserJet Pro M103, LaserJet Pro M104, LaserJet Pro M105, LaserJet Pro M106, LaserJet Pro MFP M129, LaserJet Pro MFP M130, LaserJet Pro MFP M131, LaserJet Pro MFP M132, LaserJet Pro MFP M133, LaserJet Pro MFP M134, LaserJet Pro M118dw, LaserJet Pro MFP M148dw, LaserJet Pro MFP M148fdw, LaserJet Pro MFP M149fdw, LaserJet Pro M203d, LaserJet Pro M203dn, LaserJet Pro M203dw LaserJet Pro MFP M227d, LaserJet Pro MFP M227fdn, LaserJet Pro MFP M227fdw, LaserJet Pro MFP M227sdn SOFT</t>
         </r>
       </text>
     </comment>
-    <comment ref="C212" authorId="0">
+    <comment ref="C215" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro M15a, LaserJet Pro M15w, LaserJet Pro M16a, LaserJet Pro M16w, LaserJet Pro M17a, LaserJet Pro M17w, LaserJet Pro M28a, LaserJet Pro M28w, LaserJet Pro M29a, LaserJet Pro M29w, LaserJet Pro M30a, LaserJet Pro M30w, LaserJet Pro M31w, LaserJet Pro M101, LaserJet Pro M102, LaserJet Pro M103, LaserJet Pro M104, LaserJet Pro M105, LaserJet Pro M106, LaserJet Pro MFP M129, LaserJet Pro MFP M130, LaserJet Pro MFP M131, LaserJet Pro MFP M132, LaserJet Pro MFP M133, LaserJet Pro MFP M134, LaserJet Pro M118dw, LaserJet Pro MFP M148dw, LaserJet Pro MFP M148fdw, LaserJet Pro MFP M149fdw, LaserJet Pro M203d, LaserJet Pro M203dn, LaserJet Pro M203dw LaserJet Pro MFP M227d, LaserJet Pro MFP M227fdn, LaserJet Pro MFP M227fdw, LaserJet Pro MFP M227sdn</t>
         </r>
       </text>
     </comment>
-    <comment ref="C213" authorId="0">
+    <comment ref="C216" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro M15a/15w/16a/16w/17a/17wLaserJet Pro M28a/28w/29a/29w/30a/30w/31wLaserJet Pro M101/102/103/104/105/106LaserJet Pro MFP M129/130/131/132/133/134 M203/M227</t>
         </r>
       </text>
     </comment>
-    <comment ref="C214" authorId="0">
+    <comment ref="C217" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro M15a, LaserJet Pro M15w, LaserJet Pro M16a, LaserJet Pro M16w, LaserJet Pro M17a, LaserJet Pro M17w, LaserJet Pro M28a, LaserJet Pro M28w, LaserJet Pro M29a, LaserJet Pro M29w, LaserJet Pro M30a, LaserJet Pro M30w, LaserJet Pro M31w, LaserJet Pro M101, LaserJet Pro M102, LaserJet Pro M103, LaserJet Pro M104, LaserJet Pro M105, LaserJet Pro M106, LaserJet Pro MFP M129, LaserJet Pro MFP M130, LaserJet Pro MFP M131, LaserJet Pro MFP M132, LaserJet Pro MFP M133, LaserJet Pro MFP M134, LaserJet Pro M118dw, LaserJet Pro MFP M148dw, LaserJet Pro MFP M148fdw, LaserJet Pro MFP M149fdw, LaserJet Pro M203d, LaserJet Pro M203dn, LaserJet Pro M203dw LaserJet Pro MFP M227d, LaserJet Pro MFP M227fdn, LaserJet Pro MFP M227fdw, LaserJet Pro MFP M227sdn</t>
         </r>
       </text>
     </comment>
-    <comment ref="C215" authorId="0">
+    <comment ref="C218" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M102/104/106/130/132/134/148/203/206/227/230/RM2-1652-LPR, 60K!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C216" authorId="0">
+    <comment ref="C219" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon MF211/MF212/MF215/MF216/MF217/MF222/MF224/MF226/MF227/MF229/MF231/MF232/MF237/MF244/MF247/MF249 FM1-F647-001, HP LJ Pro M125/M126/M127/M128/M201/M225 RM2-5134.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C217" authorId="0">
+    <comment ref="C220" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro M128, LaserJet Pro M127, LaserJet Pro M126, LaserJet Pro M125, CANON: i-SENSYS MF249dw, i-SENSYS MF247dw, i-SENSYS MF244dw, i-SENSYS MF237w, i-SENSYS MF232w, i-SENSYS MF231, MF229dw, MF227dw, MF226dn, MF224dw, MF222dw, MF216n, MF212w, MF211. RM2-5134.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C218" authorId="0">
+    <comment ref="C221" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon MF211/MF212/MF215/MF216/MF217/MF222/MF224/MF226/MF227/MF229/MF231/MF232/MF237/MF244/MF247/MF249 FM1-F647-001, HP LJ Pro M125/M126/M127/M128/M201/M225 RM2-5134.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C219" authorId="0">
+    <comment ref="C222" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon MF211/MF212/MF215/MF216/MF217/MF222/MF224/MF226/MF227/MF229/MF231/MF232/MF237/MF244/MF247/MF249 FM1-F647-001, HP LJ Pro M125/M126/M127/M128/M201/M225 RM2-5134.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C220" authorId="0">
+    <comment ref="C223" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon MF211/MF212/MF215/MF216/MF217/MF222/MF224/MF226/MF227/MF229/MF231/MF232/MF237/MF244/MF247/MF249 FM1-F647-001, HP LJ Pro M125/M126/M127/M128/M201/M225 RM2-5134.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C221" authorId="0">
+    <comment ref="C224" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M203/206/227/M230/M15a/17a/M28/M29/M30/M31/M130/132/133/134/M148/M149/M102/M103/M104/M105/M106/M118/Canon LBP162/MF264/MF267/MF269, RM2-0836/RM2-0806/RM2-2233, спеціальне електропровідне покриття! 60K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C222" authorId="0">
+    <comment ref="C225" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro M402, LaserJet Pro M403, LaserJet Pro MFP M426, LaserJet Pro MFP M427, LaserJet Pro M304a, LaserJet Pro M305d, LaserJet Pro M305dn, LaserJet Pro M404d, LaserJet Pro M404dn, LaserJet Pro M404dw, LaserJet Pro M404n, LaserJet Pro M405d, LaserJet Pro M405dn, LaserJet Pro M405dw, LaserJet Pro M405n, LaserJet Pro MFP M329dn, LaserJet Pro MFP M329dw, LaserJet Pro MFP M428dw, LaserJet Pro MFP M428fdn, LaserJet Pro MFP M428fdw, LaserJet Pro MFP M429dw, LaserJet Pro MFP M429fdn, LaserJet Pro MFP M429fdw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C223" authorId="0">
+    <comment ref="C226" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/304/305/329/403 /404/405/426/427/428/429 для вузла RM2-5425. Ресурс 80K.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C224" authorId="0">
+    <comment ref="C227" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro M402, LaserJet Pro M403, LaserJet Pro MFP M426, LaserJet Pro MFP M427, LaserJet Pro M304a, LaserJet Pro M305d, LaserJet Pro M305dn, LaserJet Pro M404d, LaserJet Pro M404dn, LaserJet Pro M404dw, LaserJet Pro M404n, LaserJet Pro M405d, LaserJet Pro M405dn, LaserJet Pro M405dw, LaserJet Pro M405n, LaserJet Pro MFP M329dn, LaserJet Pro MFP M329dw, LaserJet Pro MFP M428dw, LaserJet Pro MFP M428fdn, LaserJet Pro MFP M428fdw, LaserJet Pro MFP M429dw, LaserJet Pro MFP M429fdn, LaserJet Pro MFP M429fdw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C225" authorId="0">
+    <comment ref="C228" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro M402, LaserJet Pro M403, LaserJet Pro MFP M426, LaserJet Pro MFP M427, LaserJet Pro M304a, LaserJet Pro M305d, LaserJet Pro M305dn, LaserJet Pro M404d, LaserJet Pro M404dn, LaserJet Pro M404dw, LaserJet Pro M404n, LaserJet Pro M405d, LaserJet Pro M405dn, LaserJet Pro M405dw, LaserJet Pro M405n, LaserJet Pro MFP M329dn, LaserJet Pro MFP M329dw, LaserJet Pro MFP M428dw, LaserJet Pro MFP M428fdn, LaserJet Pro MFP M428fdw, LaserJet Pro MFP M429dw, LaserJet Pro MFP M429fdn, LaserJet Pro MFP M429fdw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C226" authorId="0">
+    <comment ref="C229" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro M402, LaserJet Pro M403, LaserJet Pro MFP M426, LaserJet Pro MFP M427, LaserJet Pro M304a, LaserJet Pro M305d, LaserJet Pro M305dn, LaserJet Pro M404d, LaserJet Pro M404dn, LaserJet Pro M404dw, LaserJet Pro M404n, LaserJet Pro M405d, LaserJet Pro M405dn, LaserJet Pro M405dw, LaserJet Pro M405n, LaserJet Pro MFP M329dn, LaserJet Pro MFP M329dw, LaserJet Pro MFP M428dw, LaserJet Pro MFP M428fdn, LaserJet Pro MFP M428fdw, LaserJet Pro MFP M429dw, LaserJet Pro MFP M429fdn, LaserJet Pro MFP M429fdw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C227" authorId="0">
+    <comment ref="C230" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro M402, LaserJet Pro M403, LaserJet Pro MFP M426, LaserJet Pro MFP M427, LaserJet Pro M304a, LaserJet Pro M305d, LaserJet Pro M305dn, LaserJet Pro M404d, LaserJet Pro M404dn, LaserJet Pro M404dw, LaserJet Pro M404n, LaserJet Pro M405d, LaserJet Pro M405dn, LaserJet Pro M405dw, LaserJet Pro M405n, LaserJet Pro MFP M329dn, LaserJet Pro MFP M329dw, LaserJet Pro MFP M428dw, LaserJet Pro MFP M428fdn, LaserJet Pro MFP M428fdw, LaserJet Pro MFP M429dw, LaserJet Pro MFP M429fdn, LaserJet Pro MFP M429fdw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C228" authorId="0">
+    <comment ref="C231" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP: LaserJet Pro M402, LaserJet Pro M403, LaserJet Pro MFP M426, LaserJet Pro MFP M427, LaserJet Pro M304a, LaserJet Pro M305d, LaserJet Pro M305dn, LaserJet Pro M404d, LaserJet Pro M404dn, LaserJet Pro M404dw, LaserJet Pro M404n, LaserJet Pro M405d, LaserJet Pro M405dn, LaserJet Pro M405dw, LaserJet Pro M405n, LaserJet Pro MFP M329dn, LaserJet Pro MFP M329dw, LaserJet Pro MFP M428dw, LaserJet Pro MFP M428fdn, LaserJet Pro MFP M428fdw, LaserJet Pro MFP M429dw, LaserJet Pro MFP M429fdn, LaserJet Pro MFP M429fdw</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C232" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/304/305/329/403/404/405/426/427/428/429 до вузла RM2-5425, WATER SPONGE ROLLER! Original Technology</t>
         </r>
       </text>
     </comment>
-    <comment ref="C229" authorId="0">
+    <comment ref="C233" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta 7155/7165/7255/7272, Di 551/650, DI 5510/7210</t>
         </r>
       </text>
     </comment>
-    <comment ref="C230" authorId="0">
+    <comment ref="C234" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: Bizhub 164, Bizhub 184, Bizhub 185, Bizhub 7718
 . A0XX-5602-Lower</t>
         </r>
       </text>
     </comment>
-    <comment ref="C231" authorId="0">
+    <comment ref="C235" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: Bizhub 222, Bizhub 282, Bizhub 362, Bizhub 7728</t>
         </r>
       </text>
     </comment>
-    <comment ref="C232" authorId="0">
+    <comment ref="C236" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: Bizhub 223, Bizhub 283, Bizhub 363, Bizhub 423, Bizhub 7828, KONICA MINOLTA: Bizhub 227, Bizhub 287, Bizhub 367. A1UD-R709-Lower
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C233" authorId="0">
+    <comment ref="C237" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: Bizhub 3320, Bizhub 4020, Bizhub 4050, Bizhub 4750
 . A63NPP0N00-Lower
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C234" authorId="0">
+    <comment ref="C238" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Bizhub C220/C280/C360</t>
         </r>
       </text>
     </comment>
-    <comment ref="C235" authorId="0">
+    <comment ref="C239" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta Bizhub C224/258/284/308/364/368</t>
         </r>
       </text>
     </comment>
-    <comment ref="C236" authorId="0">
+    <comment ref="C240" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MINOLTA Color C350/351/450</t>
         </r>
       </text>
     </comment>
-    <comment ref="C237" authorId="0">
+    <comment ref="C241" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Bizhub 162/163/180/181/210/211/215/226/225i/Di-152/183/1611/1811/2011. 4021-5702-01, 4034-5702-01
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C238" authorId="0">
+    <comment ref="C242" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Minolta Di 152/183/180/210/DI 1611/2011/7115/7118/7216/7218/7220/bizhub 162/163  Lower Sleeve Roller  4021-5702-01/ 4021570201</t>
         </r>
       </text>
     </comment>
-    <comment ref="C239" authorId="0">
+    <comment ref="C243" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Minolta Di 152/183/180/210/DI 1611/2011/7115/7118/7216/7218/7220/bizhub 162/163  Lower Sleeve Roller  4021-5702-01/ 4021570201</t>
         </r>
       </text>
     </comment>
-    <comment ref="C240" authorId="0">
+    <comment ref="C244" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: FS-1000, FS-1010, FS-1018, FS-1020, FS-1030D, KM-1500, FS-1016MFP. 2DC20060
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C241" authorId="0">
+    <comment ref="C245" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: FS-1000, FS-1010, FS-1018, FS-1020, FS-1030D, KM-1500, FS-1016MFP. 2DC20060
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C242" authorId="0">
+    <comment ref="C246" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: FS-1000, FS-1010, FS-1018, FS-1020, FS-1030D, KM-1500, FS-1016MFP. 2DC20060
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C243" authorId="0">
+    <comment ref="C247" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA KM-2810/ 2820MFP/ FS-1028/ 1128MFP/ FS-1120D/ 1320D/ 1370DN/ FS-2000D/ 3900DN/ 4000DN/ FS-2020D/ 3920DN/ 4020DN LOWER SLEEVED ROLLER 2F925270 2H425090</t>
         </r>
       </text>
     </comment>
-    <comment ref="C244" authorId="0">
+    <comment ref="C248" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita KM-1620/1650/2050/2550</t>
         </r>
       </text>
     </comment>
-    <comment ref="C245" authorId="0">
+    <comment ref="C249" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita KM-1635/2035</t>
         </r>
       </text>
     </comment>
-    <comment ref="C246" authorId="0">
+    <comment ref="C250" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: ECOSYS M3550/3560/P3045/3050/3055/3060/FS-4100/4200/4300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C247" authorId="0">
+    <comment ref="C251" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: ECOSYS M3550/3560/P3045/3050/3055/3060/FS-4100/4200/4300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C248" authorId="0">
+    <comment ref="C252" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: ECOSYS M2030dn, ECOSYS M2530dn, ECOSYS M2035dn, ECOSYS M2535dn, ECOSYS P2035d, ECOSYS P2135d, ECOSYS P2135dn</t>
         </r>
       </text>
     </comment>
-    <comment ref="C249" authorId="0">
+    <comment ref="C253" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS M2030/2035/2530/2535/P2035/2135</t>
         </r>
       </text>
     </comment>
-    <comment ref="C250" authorId="0">
+    <comment ref="C254" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: ECOSYS M2030dn, ECOSYS M2530dn, ECOSYS M2035dn, ECOSYS M2535dn, ECOSYS P2035d, ECOSYS P2135d, ECOSYS P2135dn</t>
         </r>
       </text>
     </comment>
-    <comment ref="C251" authorId="0">
+    <comment ref="C255" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: ECOSYS M2030dn, ECOSYS M2530dn, ECOSYS M2035dn, ECOSYS M2535dn, ECOSYS P2035d, ECOSYS P2135d, ECOSYS P2135dn</t>
         </r>
       </text>
     </comment>
-    <comment ref="C252" authorId="0">
+    <comment ref="C256" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: ECOSYS P2235/2335/2040/M2040/2135/2235/2540/2635/2640/2735/2835</t>
         </r>
       </text>
     </comment>
-    <comment ref="C253" authorId="0">
+    <comment ref="C257" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: ECOSYS P2235/2335/2040/M2040/2135/2235/2540/2635/2640/2735/2835</t>
         </r>
       </text>
     </comment>
-    <comment ref="C254" authorId="0">
+    <comment ref="C258" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: ECOSYS P2235dn, ECOSYS P2235dw, ECOSYS P2040dn, ECOSYS P2040dw, ECOSYS M2135dn, ECOSYS M2635dn, ECOSYS M2635dw, ECOSYS M2735dw, ECOSYS M2040dn, ECOSYS M2540dn, ECOSYS M2540dw, ECOSYS M2640idw, ECOSYS M2235dn, ECOSYS P2335d, ECOSYS P2335dn, ECOSYS P2335dw, ECOSYS M2735dn, ECOSYS M2835dw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C255" authorId="0">
+    <comment ref="C259" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: FS-1028, FS-1128MFP, FS-1120D, FS-1120DN, FS-1030MFP, FS-1130MFP, FS-1035MFP, FS-1135MFP, FS-1320D, FS-1370DN, FS-2000D, FS-3900DN, FS-4000DN, FS-2020D, FS-3920DN, FS-4020DN, FS-3040MFP, FS-3140MFP, FS-3040MFP+, FS-3140MFP+, FS-2100D, FS-2100DN, KM-2810, KM-2820, ECOSYS M3040dn, ECOSYS M3040idn, ECOSYS M3540dn, ECOSYS M3540idn, FS-1100, FS-1300D, FS-3540MFP+, FS-3640MFP. 2F925270/2H425090.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C256" authorId="0">
+    <comment ref="C260" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: FS-1028, FS-1128MFP, FS-1120D, FS-1120DN, FS-1030MFP, FS-1130MFP, FS-1035MFP, FS-1135MFP, FS-1320D, FS-1370DN, FS-2000D, FS-3900DN, FS-4000DN, FS-2020D, FS-3920DN, FS-4020DN, FS-3040MFP, FS-3140MFP, FS-3040MFP+, FS-3140MFP+, FS-2100D, FS-2100DN, KM-2810, KM-2820, ECOSYS M3040dn, ECOSYS M3040idn, ECOSYS M3540dn, ECOSYS M3540idn, FS-1100, FS-1300D, FS-3540MFP+, FS-3640MFP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C257" authorId="0">
+    <comment ref="C261" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: FS-1028, FS-1128MFP, FS-1120D, FS-1120DN, FS-1030MFP, FS-1130MFP, FS-1035MFP, FS-1135MFP, FS-1320D, FS-1370DN, FS-2000D, FS-3900DN, FS-4000DN, FS-2020D, FS-3920DN, FS-4020DN, FS-3040MFP, FS-3140MFP, FS-3040MFP+, FS-3140MFP+, FS-2100D, FS-2100DN, KM-2810, KM-2820, ECOSYS M3040dn, ECOSYS M3040idn, ECOSYS M3540dn, ECOSYS M3540idn, FS-1100, FS-1300D, FS-3540MFP+, FS-3640MFP. 2F925270/2H425090.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C258" authorId="0">
+    <comment ref="C262" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OkiData-B412, OkiData-B432, OkiData-B512, OkiData-es4132, OkiData-es4192, OkiData-es5112, OkiData-MB472, OkiData-MB492, OkiData-MB562</t>
         </r>
       </text>
     </comment>
-    <comment ref="C259" authorId="0">
+    <comment ref="C263" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CET PANASONIC DP1520/1820 Lower Sleeved Roller DZLA000362 CET3157</t>
         </r>
       </text>
     </comment>
-    <comment ref="C260" authorId="0">
+    <comment ref="C264" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Panasonic KX-FT76A/FP503 Foshan  LPR -76A-Foshan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C261" authorId="0">
+    <comment ref="C265" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні пристрої: Pantum-M6500, Pantum-M6507, Pantum-M6607, Pantum-P2200, Pantum-P2207, Pantum-P2507, Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302</t>
         </r>
       </text>
     </comment>
-    <comment ref="C262" authorId="0">
+    <comment ref="C266" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні пристрої: Pantum-M6500, Pantum-M6507, Pantum-M6607, Pantum-P2200, Pantum-P2207, Pantum-P2507, Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302</t>
         </r>
       </text>
     </comment>
-    <comment ref="C263" authorId="0">
+    <comment ref="C267" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1013/1515, Gestetner 1202/1302, DSM 415/MP 161/MP 171</t>
         </r>
       </text>
     </comment>
-    <comment ref="C264" authorId="0">
+    <comment ref="C268" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RICOH: Aficio 1515, Aficio MP161F, Aficio MP162F, Aficio MP171F, Aficio MP201SPF, Aficio 1013, Aficio 2013. AE02-0107 AE02-0164 AE02-0149.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C265" authorId="0">
+    <comment ref="C269" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RICOH: Aficio 1515, Aficio MP161F, Aficio MP162F, Aficio MP171F, Aficio MP201SPF, Aficio 1013, Aficio 2013. AE02-0107 AE02-0164 AE02-0149.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C266" authorId="0">
+    <comment ref="C270" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RICOH: Aficio 1015, Aficio 1018, RICOH: Aficio MP1600, Aficio MP1800, Aficio MP2000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C267" authorId="0">
+    <comment ref="C271" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1022/1027/2022/2027/3025/3030/MP2510/2352/2550/2553/2851/2852/3010/3025/3030/3053/3350/3351/3352/3353/Gestetner DSM622/627/725/730/MP2550/3350  AE02-0138/AE02-0118/AE02-0104</t>
         </r>
       </text>
     </comment>
-    <comment ref="C268" authorId="0">
+    <comment ref="C272" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1022/1027/2022/2027/3025/3030/MP2510/2352/2550/2553/2851/2852/3010/3025/3030/3053/3350/3351/3352/3353/Gestetner DSM622/627/725/730/MP2550/3350  AE02-0138/AE02-0118/AE02-0104</t>
         </r>
       </text>
     </comment>
-    <comment ref="C269" authorId="0">
+    <comment ref="C273" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RICOH: Aficio 1035, Aficio 1045
 . AE02-0108
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C270" authorId="0">
+    <comment ref="C274" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1035/1045/Gestetner 3502/4502/P7145/7245, Sponge Roller!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C271" authorId="0">
+    <comment ref="C275" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 2015/2016/2018/2020/MP1600/2000/Gestetner Dsm615/616/618/620/625/716/721, AE02-0137/AE02-0150</t>
         </r>
       </text>
     </comment>
-    <comment ref="C272" authorId="0">
+    <comment ref="C276" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh AFICIO 2015/2018/2018 D, Gestetner DSM 615/618/625/716/721/MP 1600/MP 2000/MP 2500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C273" authorId="0">
+    <comment ref="C277" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 2015/2016/2018/2020/MP1500/1600/1900/2000/MB9118/9215/9216/9220/Gestetner Dsm 615/616/618/620/625/716/721  AE02-0137/AE02-0150</t>
         </r>
       </text>
     </comment>
-    <comment ref="C274" authorId="0">
+    <comment ref="C278" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 550/650/1060/1075/2051/2060/2075, AD042038/B2472330/B0652347</t>
         </r>
       </text>
     </comment>
-    <comment ref="C275" authorId="0">
+    <comment ref="C279" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio MP4000/4001/4002/5000/5001/5002, Sponge Roller!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C276" authorId="0">
+    <comment ref="C280" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLX-3170/3160N/3175FN/FW/CLP-300/315/310/350N, Xerox Phaser 6110, JC66-01079A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C277" authorId="0">
+    <comment ref="C281" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1210/1250/4500/6200/SF-531P/ ML-1520P/ SCX-4100/ ?E114E Phaser 3110/3210 JC75-00130A, JC75-00091A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C278" authorId="0">
+    <comment ref="C282" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1210/1250/4500/6200/SF-531P/ ML-1520P/ SCX-4100/ ?E114E Phaser 3110/3210 JC75-00130A, JC75-00091A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C279" authorId="0">
+    <comment ref="C283" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1660/1661/1677/1667 /1670/1671/1675/1676/1861/1865 /1866/2160/2165/2167/2168/SCX- 3400/SL-C460FW Sponge4623/CLX-3300/3305/Xerox Phase r 3115/3117/3120/3121/3122/313 0/3140/3150/3160/3260/3052/Wor kCentre Рe16/120/3119/JC66-006 00A/JC66-00600Sponge</t>
         </r>
       </text>
     </comment>
-    <comment ref="C280" authorId="0">
+    <comment ref="C284" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1660/1661/1677/1667/1670/1671/1675/1676/1861/1865/1866/2160/2165/2167/2168/SCX-3400/SL-C460FW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C281" authorId="0">
+    <comment ref="C285" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1660/1661/1677/1667/1670/1671/1675/1676/1861/1865/1866/2160/2165/2167/2168/SCX-3400/SL-C460FW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C282" authorId="0">
+    <comment ref="C286" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1660/1661/1677/1667/1670/1671/1675/1676/1861/1865/1866/2160/2165/2167/2168/SCX-3400/SL-C460FW. Зі спеціальними складками як ОЕМ, 80K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C283" authorId="0">
+    <comment ref="C287" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML1660/1661/1677/1667/1670/ 1671/1675/1676/1861/1865/1866/2160/2165/2167/2168/SCX-3400/SL-C460FW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C284" authorId="0">
+    <comment ref="C288" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1660/1661/1677/1667/1670/1671/1675/1676/1861/1865/1866/2160/2165/2167/2168/SCX-3400/SL -C460FW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C285" authorId="0">
+    <comment ref="C289" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1660/1661/1677/1667/1670/1671/1675/1676/1861/1865/1866/2160/2165/2167/2168/SCX-3400/SL -C460FW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C286" authorId="0">
+    <comment ref="C290" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1510/1520/1640/1641/1710/1750/1755/1910/1915/2240/2241/2525/2580/SCX-4016/4116/4200/4216/4220/4300/4500/4600/4623/Samsung ML-2571/SL-M2870/SL-M2820/SL-M2620/CLX-3300/3305/Xerox Phaser 3115/3117/3120/3121/3122/3130/3140/3150/3160/3260/3052/WorkCentre Рe16/120/3119/JC66-00600A/JC66-00600B</t>
         </r>
       </text>
     </comment>
-    <comment ref="C287" authorId="0">
+    <comment ref="C291" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1510/1520/1640/1641/1710/1750/1755/1910/1915/2240/2241/2525/2580/SCX-4016/4116/4200/4216/4220/4300/4500/4600/4623/CLX-3300/3305/Xerox Phaser 3115/3117/3120/3121/3122/3130/3140/3150/3160/3260/3052/WorkCentre Рe16/120/3119/JC66-00600A/JC66-00600B</t>
         </r>
       </text>
     </comment>
-    <comment ref="C288" authorId="0">
+    <comment ref="C292" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1510/1520/1640/1641/1710/1750/1755/1910/1915/2240/2241/2525/2580/SCX-4016/4116/4200/4216/4220/4300/4500/4600/4623/Samsung ML-2571/SL-M2870/SL-M2820/SL-M2620/CLX-3300/3305/Xerox Phaser 3115/3117/3120/3121/3122/3130/3140/3150/3160/3260/3052/WorkCentre Рe16/120/3119/JC66-00600A/JC66-00600B</t>
         </r>
       </text>
     </comment>
-    <comment ref="C289" authorId="0">
+    <comment ref="C293" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1510/1520/1640/1641/1710/1750/1755/1910/1915/2240/2241/2525/2580/SCX-4016/4116/4200/4216/4220/4300/4500/4600/4623/Samsung ML-2571/SL-M2870/SL-M2820/SL-M2620/CLX-3300/3305/Xerox Phaser 3115/3117/3120/3121/3122/3130/3140/3150/3160/3260/3052/WorkCentre Рe16/120/3119/JC66-00600A/JC66-00600B</t>
         </r>
       </text>
     </comment>
-    <comment ref="C290" authorId="0">
+    <comment ref="C294" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1510/1520/1640/1641/1710/1750/1755/1910/1915/2240/2241/2525/2580/SCX-4016/4116/4200/4216/4220/4300/4500/4600/4623/Samsung ML-2571/SL-M2870/SL-M2820/SL-M2620/CLX-3300/3305/Xerox Phaser 3115/3117/3120/3121/3122/3130/3140/3150/3160/3260/3052/WorkCentre Рe16/120/3119/JC66-00600A/JC66-00600B</t>
         </r>
       </text>
     </comment>
-    <comment ref="C291" authorId="0">
+    <comment ref="C295" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1510/1520/1640/1641/1710/1750/1755/1910/1915/2240/2241/2525/2580/SCX-4016/4116/4200/4216/4220/4300/4500/4600/4623/Samsung ML-2571/SL-M2870/SL-M2820/SL-M2620/CLX-3300/3305/Xerox Phaser 3115/3117/3120/3121/3122/3130/3140/3150/3160/3260/3052/WorkCentre Рe16/120/3119/JC66-00600A/JC66-00600B</t>
         </r>
       </text>
     </comment>
-    <comment ref="C292" authorId="0">
+    <comment ref="C296" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1910/1640/1641/2240/2241/1915/2525/2580/SCX-4600/4623/CLX3300/3305/Xerox Phaser 3150/Pe120  JC66-00600B</t>
         </r>
       </text>
     </comment>
-    <comment ref="C293" authorId="0">
+    <comment ref="C297" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1910/1640/1641/2240/2241/1915/2525/2580/SCX-4600/4623/CLX3300/3305/Xerox Phaser 3150/Pe120  JC66-00600B</t>
         </r>
       </text>
     </comment>
-    <comment ref="C294" authorId="0">
+    <comment ref="C298" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1910/1640/1641/2240/2241/1915/2525/2580/SCX-4600/4623/CLX3300/3305/Xerox Phaser 3150/Pe120  JC66-00600B</t>
         </r>
       </text>
     </comment>
-    <comment ref="C295" authorId="0">
+    <comment ref="C299" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2160, Samsung ML-2162, Samsung ML-2164, Samsung ML-2165, Samsung ML-2167, Samsung ML-2168, Samsung SCX-3400, Samsung SCX-3405, Samsung SCX-3407, Samsung SF-760, Samsung SL-M2020  Xpress , Samsung SL-M2070  Xpress , Samsung SL-M2021  Xpress , Samsung SL-M2022  Xpress , Samsung SL-M2071  Xpress , Xerox Phaser-3020, Xerox WorkCentre-3025</t>
         </r>
       </text>
     </comment>
-    <comment ref="C296" authorId="0">
+    <comment ref="C300" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNG: ML-2160, ML-2160W, ML-2164, ML-2165, ML-2165W, ML-2164W, SCX-3400, SCX-3405, SCX-3400F, SCX-3405, SCX-3405F, SCX-3405FW, SCX-3405W, CLP-365, CLP-365W, CLP-415N, CLP-415NW, CLX-3305, CLX-3305FN, CLX-3305FW, CLX-3305W, CLX-4195FN, CLX-4195FW, CLX-4195N, SL-C1810W, SL-C1860FW, SL-C410W, SL-C430W, SL-C460FW, SL-C460W, SL-C480FW, SL-C480W, SL-M2020, SL-M2020W, SL-M2070, SL-M2070F, SL-M2070FW, SL-M2070W. JC66-02716B
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C297" authorId="0">
+    <comment ref="C301" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNG: ML-2160, ML-2160W, ML-2164, ML-2165, ML-2165W, ML-2164W, SCX-3400, SCX-3405, SCX-3400F, SCX-3405, SCX-3405F, SCX-3405FW, SCX-3405W, CLP-365, CLP-365W, CLP-415N, CLP-415NW, CLX-3305, CLX-3305FN, CLX-3305FW, CLX-3305W, CLX-4195FN, CLX-4195FW, CLX-4195N, SL-C1810W, SL-C1860FW, SL-C410W, SL-C430W, SL-C460FW, SL-C460W, SL-C480FW, SL-C480W, SL-M2020, SL-M2020W, SL-M2070, SL-M2070F, SL-M2070FW, SL-M2070W. JC66-02716B
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C298" authorId="0">
+    <comment ref="C302" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2850/2851ND/SCX4828FN/ML3310D/3310ND/3312D/3312ND/3710D/3710ND/3710DW/3712D/3712ND/3712DW/ML3750ND/ProXpress SL-M4070FR/4070FX/SCX-4833FD/4833HD/4833FR/SCX-4835FD/4835FR/5637FR/SCX-5637HR/5639FR/5737FW/SCX-5739FW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C299" authorId="0">
+    <comment ref="C303" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2850/2851/3310/3312/3710/3712/ProXpress SL-M3375/3700/3710/3820/3825/3870/3875/4020/4025/4070/4075/SCX-4824/4833/5030/5637/5737/Phaser 3250/WorkCentre 3210/3220/3345/JC66-01664A/022N02358, 80K!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C300" authorId="0">
+    <comment ref="C304" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2850/2851/3310/3312/3710/3712/SL-M3375/3700/3710/3820/3825/3870/3875/4020/4025/4070/4075/SCX-4824/4833/5030/5637/5737/Phaser 3250 /WorkCenter 3210/3220/3345, JC66-01664A/022N02358</t>
         </r>
       </text>
     </comment>
-    <comment ref="C301" authorId="0">
+    <comment ref="C305" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2850/2851/3310/3312/3710/3712/SL-M3375/3700/3710/3820/3825/3870/3875/4020/4025/4070/4075/SCX-4824/4833/5030/5637/5737/Phaser 3250/WorkCenter 3210/3220/3345</t>
         </r>
       </text>
     </comment>
-    <comment ref="C302" authorId="0">
+    <comment ref="C306" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2850/2851/3310/3312/3710/3712/SL-M3375/3700/3710/3820/3825/3870/3875/4020/4025/4070/4075/SCX-4824/4833/5030/5637/5737/Phaser 3250/WorkCenter 3210/3220/3345</t>
         </r>
       </text>
     </comment>
-    <comment ref="C303" authorId="0">
+    <comment ref="C307" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2850/2851/3310/3312/3710/3712/SL-M3375/3700/3710/3820/3825/3870/3875/4020/4025/4070/4075/SCX-4824/4833/5030/5637/5737/Phaser 3250/WorkCenter 3210/3220/3345</t>
         </r>
       </text>
     </comment>
-    <comment ref="C304" authorId="0">
+    <comment ref="C308" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2850/2851/3310/3312/3710/3712/SL-M3375/3700/3710/3820/3825/3870/3875/4020/4025/4070/4075/SCX-4824/4833/5030/5637/5737/Phaser 3250/WorkCenter 3210/3220/3345</t>
         </r>
       </text>
     </comment>
-    <comment ref="C305" authorId="0">
+    <comment ref="C309" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2850/2851/3310/3312/3710/3712/SL-M3375/3700/3710/3820/3825/3870/3875/4020/4025/4070/4075/SCX-4824/4833/5030/5637/5737/Phaser 3250/WorkCenter 3210/3220/3345</t>
         </r>
       </text>
     </comment>
-    <comment ref="C306" authorId="0">
+    <comment ref="C310" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2850/2851/3310/3312/3710/3712/ProXpress SL-M3375/3700/3710/3820/3825/3870/3875/4020/4025/4070/4075/SCX-4824/4833/5030/5637/5737/Xerox Phaser 3250/WorkCentre 3210/3220/3345/JC66-01663A+JC66-01664A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C307" authorId="0">
+    <comment ref="C311" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNG: ML-3470, ML-3471ND, SCX-5635FN, SCX-5635HN, SCX-5835FN, SCX-5935FN, SCX-5133, SCX-5135, SCX-5235, XEROX: Phaser 3435, Phaser 3435DN, Phaser 3635MFP, WorkCentre 3550. JC66-01453A
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C308" authorId="0">
+    <comment ref="C312" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX-5112/5312F/ML7000/Xerox WC315/312  JC73-00094A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C309" authorId="0">
+    <comment ref="C313" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX-5115/5315F/Xerox WC M15/15i/M20, JC66-00691A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C310" authorId="0">
+    <comment ref="C314" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-6х20/6х22/WC M20/20i/4118XN/PN, JC66-00691A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C311" authorId="0">
+    <comment ref="C315" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CET SHARP AL1000/1010/1020/1200/1220/1240/1250/AL2030/2031 Lower Sleeved Roller NROLR0028QSZZ CET3300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C312" authorId="0">
+    <comment ref="C316" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">AR 120/121/122/123/150/151/152/153 AL 1000/1200, Toshiba e-STUDIO 12/15/120/150/162/162 D</t>
         </r>
       </text>
     </comment>
-    <comment ref="C313" authorId="0">
+    <comment ref="C317" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">AR 120/121/122/123/150/151/152/153 AL 1000/1200, Toshiba e-STUDIO 12/15/120/150/162/162 D</t>
         </r>
       </text>
     </comment>
-    <comment ref="C314" authorId="0">
+    <comment ref="C318" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TOSHIBA e-Studio 161/Sharp AR160/161/162/163/200/201/205/206/207/5015/5120/5316/5320  6LA58692300/NROLR0031QS</t>
         </r>
       </text>
     </comment>
-    <comment ref="C315" authorId="0">
+    <comment ref="C319" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для SHARP AR 160/ 161/ 205/ 206/ 5015/ 5220/ 5316/ 5320</t>
         </r>
       </text>
     </comment>
-    <comment ref="C316" authorId="0">
+    <comment ref="C320" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TOSHIBA e-Studio 161/Sharp AR160/161/162/163/200/201/205/206/207/5015/5120/5316/5320  6LA58692300/NROLR0031QS</t>
         </r>
       </text>
     </comment>
-    <comment ref="C317" authorId="0">
+    <comment ref="C321" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR-5516/5520/M257/317/MX-M160/200/260/264/310/314/354, NROLR0156QSZZ/NROLR0156QSAZ/NROLR0136QSZZ</t>
         </r>
       </text>
     </comment>
-    <comment ref="C318" authorId="0">
+    <comment ref="C322" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CET SHARP ARM236/ 237/ 276/ 277 NROLR0113QSZZ CET3009</t>
         </r>
       </text>
     </comment>
-    <comment ref="C319" authorId="0">
+    <comment ref="C323" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SHARP: AR-5516, AR5520, ARM256L, ARM316L, ARM258, ARM318, MX-M200D, MX-M232D, MX-M260, MX-M264N, MX-M310, MX-M314N, MX-M354N, AR-2048S, AR-2048D, AR-2048N, AR-2348D, AR-2348N, AR-2648N, AR-3148N, MX-M3558N, MX-M3158N, MX-M2658N, MX-M3158U, MX-M2658U, AR-5618, AR-5620, AR-5623, AR-267G, AR-267S, AR-267FG, AR-267FP, AR-317G, AR-317S, AR-317FG, AR-317FP, AR-M256, AR-M257, AR-M258, AR-M316, AR-M317, AR-M318, AR-5625, AR-5631. NROLR0136QSZZ NROLR0156QSZZ NROLR0186QSZZ
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C320" authorId="0">
+    <comment ref="C324" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">BD-1340/1350/1360/1370; LANIER 6613/6713/7213/7216</t>
         </r>
       </text>
     </comment>
-    <comment ref="C321" authorId="0">
+    <comment ref="C325" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1550/1560/1650/1710/2050</t>
         </r>
       </text>
     </comment>
-    <comment ref="C322" authorId="0">
+    <comment ref="C326" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1550/1560/1650/1710/2050</t>
         </r>
       </text>
     </comment>
-    <comment ref="C323" authorId="0">
+    <comment ref="C327" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HR-2060L/3560L Toshiba 2060/2860/2870/3560/3570</t>
         </r>
       </text>
     </comment>
-    <comment ref="C324" authorId="0">
+    <comment ref="C328" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HR-2060L/3560L Toshiba 2060/2860/2870/3560/3570</t>
         </r>
       </text>
     </comment>
-    <comment ref="C325" authorId="0">
+    <comment ref="C329" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba 5540/5560/6550/6560/7550/7560/7650/7660</t>
         </r>
       </text>
     </comment>
-    <comment ref="C326" authorId="0">
+    <comment ref="C330" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">e-Studio 16/16 s/160</t>
         </r>
       </text>
     </comment>
-    <comment ref="C327" authorId="0">
+    <comment ref="C331" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">e-Studio 163/165/166/167/181/182/195/202/203/205/206/207/212/223/225/237/242/245, HR-1640-L</t>
         </r>
       </text>
     </comment>
-    <comment ref="C328" authorId="0">
+    <comment ref="C332" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">e-Studio 163/165/166/167/181/182/195/202/203/205/206/207/212/223/225/237/242/245, HR-1640-L</t>
         </r>
       </text>
     </comment>
-    <comment ref="C329" authorId="0">
+    <comment ref="C333" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">e-Studio 163/165/166/167/181/182/195/202/203/205/206/207/212/223/225/237/242/245, HR-1640-L</t>
         </r>
       </text>
     </comment>
-    <comment ref="C330" authorId="0">
+    <comment ref="C334" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TOSHIBA e-Studio 163/165/166/167/181/182/195/ 202/203/205/206/207/212/223/225/237/242/245</t>
         </r>
       </text>
     </comment>
-    <comment ref="C331" authorId="0">
+    <comment ref="C335" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba e-Studio 2006/2007/2303/2306/2307/2309/2505/2505F/2505H/2506/2507/2809</t>
         </r>
       </text>
     </comment>
-    <comment ref="C332" authorId="0">
+    <comment ref="C336" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TOSHIBA: E-Studio 2006, E-Studio 2306, E-Studio 2506, E-Studio 2007, E-Studio 2307, E-Studio 2507, E-Studio 2303A, E-Studio 2309A, E-Studio 2809A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C333" authorId="0">
+    <comment ref="C337" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TOSHIBA e-Studio 230 /280/200/203/232/233/282/283, HR-2320-L/6LA84018000, White Core, SLEEVED!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C334" authorId="0">
+    <comment ref="C338" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">e-STUDIO 200/202/230/232/280/282</t>
         </r>
       </text>
     </comment>
-    <comment ref="C335" authorId="0">
+    <comment ref="C339" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TOSHIBA e-Studio 2505, ORIGINAL</t>
         </r>
       </text>
     </comment>
-    <comment ref="C336" authorId="0">
+    <comment ref="C340" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">e-STUDIO 28/35/45</t>
         </r>
       </text>
     </comment>
-    <comment ref="C337" authorId="0">
+    <comment ref="C341" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">E-Studio 355/ 356/ 455/ 456/ 506/ 6LH58425000/ CET6530</t>
         </r>
       </text>
     </comment>
-    <comment ref="C338" authorId="0">
+    <comment ref="C342" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX DC236/286/ WC Pro123/128/133/5222/5225/5230/5325/5330/5335</t>
         </r>
       </text>
     </comment>
-    <comment ref="C339" authorId="0">
+    <comment ref="C343" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 3052NI/3260DI/3260DNIWorkCentre 3215NI/3225DNI</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="350">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="353">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Вал гумовий</t>
   </si>
   <si>
     <t>Вал гумовий Brother DCP-L2540/MFC-1810 CET  CET2804</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Вал гумовий Brother HL-1110/HL-2130/HL-2140/HL-2240/L-2300  LPR-HL2240  CEE</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Вал гумовий Brother HL-1110/HL-2130/HL-2140/HL-2240/L-2300  LPR-HL2240-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал гумовий Brother HL-1110/HL-2130/HL-2140/HL-2240/L-2300  LRMFC1810-WD  WELLDO</t>
   </si>
   <si>
     <t>Вал гумовий Brother HL-2030/2040/2070  LM4013001-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал гумовий Brother HL-2030/2040/2070  SP-PR-PN-BRO2030  Patron</t>
   </si>
   <si>
     <t>Вал гумовий Brother HL-2030/2040/2070 Foshan</t>
   </si>
   <si>
     <t>Вал гумовий Brother HL-2140/ MFC7340, Foshan</t>
@@ -5609,66 +5676,72 @@
   <si>
     <t>Вал гумовий HP COLOR LJ Pro M452 / MPF M477, RM2-6435-LPR Sponge Roller  LPR-M452-WD1  WELLDO</t>
   </si>
   <si>
     <t>Вал гумовий HP COLOR LJ Pro M452 / MPF M477, RM2-6435-LPR WATER Sponge Roller, Special Version  LPR-M452WSRS-WD  WELLDO</t>
   </si>
   <si>
     <t>Вал гумовий HP COLOR LJ Pro M452 / MPF M477, RM2-6435-LPR WATER Sponge Roller, Японія  LPR-M452WSRJ-WD  WELLDO</t>
   </si>
   <si>
     <t>Вал гумовий HP COLOR LJ Pro M452, WATER SPONGE ROLLER, Original Technology  LPR-M452WSR-WD  WELLDO</t>
   </si>
   <si>
     <t>Вал гумовий HP Laser Neverstop 1020/MFP1005/M136  LPR-HPNS1020-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ 1010  RM1-0660-000   PRHP1010-PG  Micrographic</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ 1010  RM1-0660-000   SP-PR-PN-HLJ1010   Patron</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ 1010  RM1-0660-000   SP-PR-PNP-HLJ1010  Patron PREMIUM</t>
   </si>
   <si>
+    <t>Вал гумовий HP LJ 1010  RM1-0660-000 ,  H1012COMPATFUSRLFR  Static Control</t>
+  </si>
+  <si>
     <t>Вал гумовий HP LJ 1010  RM1-0660-000 , 60K,  RM1-0660-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ 1010  RM1-0660-000 , Foshan</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ 1010  RM1-0660-000 , Soft, original Red  PRHP1010S-PG  Micrographic</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ 1010  RM1-0660-000 , Sponge Roller  RM1-0660SR  CEE</t>
   </si>
   <si>
-    <t>Вал гумовий HP LJ 1010  RM1-0660-000 , Sponge Roller VEAYE</t>
-[...2 lines deleted...]
-    <t>Вал гумовий HP LJ 1010/1018/1020 LPR-1020 CET1121</t>
+    <t>Вал гумовий HP LJ 1010  RM1-0660-000 , Sponge Roller  RM1-0660SR-VE  VEAYE</t>
+  </si>
+  <si>
+    <t>Вал гумовий HP LJ 1010  RM1-0660-000 , Sponge Roller,  Покращена якість  RM1-0660SRHQ-VE  VEAYE</t>
+  </si>
+  <si>
+    <t>Вал гумовий HP LJ 1010  RM1-0660-000, LPR-1020  CET  CET1121/CET1121U</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ 1022/Canon i-SENSYS MF4018  RC1-5573  CET3812</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ 1022/Canoni-SENSYS MF4018  RC1-5573   SP-PR-PN-HLJ1022  Patron</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ 1022/Canoni-SENSYS MF4018  RC1-5573  Micrographic</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ 1022/Canoni-SENSYS MF4018  RC1-5573  SOFT  PRHP1022S-PG  Micrographic</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ 1022/Canoni-SENSYS MF4018  RC1-5573 , Foshan</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ 1022/Canoni-SENSYS MF4018  RC1-5573-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ 1022/Canoni-SENSYS MF4018 Sponge Roller  RC1-5573SR  CEE</t>
   </si>
@@ -5858,134 +5931,143 @@
   <si>
     <t>Вал гумовий HP LJ M607/608/609/M631/632/633  LPR-M608-Original  WELLDO</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ M607/608/609/M631/632/633  LPR-M609  CET  CET6795/CET211016</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ M607/608/609/M631/632/633  PRHPM607  Micrographic</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ M607/608/609/M631/632/633 Sponge Roller CEE</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ M806/830  LPR-M806-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ M806/830  LPR-M806-WD  WELLDO</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ M806/830, ресурс 200K  LPR-M806-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P1005  SP-PR-PN-HLJP1005  Patron</t>
   </si>
   <si>
-    <t>Вал гумовий HP LJ P1005/1006/P1505/M1120, RC2-1183,  LPR-P1505-WDS , WELLDO Select</t>
-[...53 lines deleted...]
-    <t>Вал гумовий HP LJ P1102/ P1566/P1606/ M1132, VEAYE</t>
+    <t>Вал гумовий HP LJ P1005, LPR-P1505, RC2-1183  H1005COMPATFUSRLFR  Static Control</t>
+  </si>
+  <si>
+    <t>Вал гумовий HP LJ P1005, RC2-1183,  LPR-P1505-WDS , WELLDO Select</t>
+  </si>
+  <si>
+    <t>Вал гумовий HP LJ P1005, RC2-1183, Foshan</t>
+  </si>
+  <si>
+    <t>Вал гумовий HP LJ P1005, RC2-1183, Micrographic</t>
+  </si>
+  <si>
+    <t>Вал гумовий HP LJ P1005, RC2-1183, Patron PREMIUM</t>
+  </si>
+  <si>
+    <t>Вал гумовий HP LJ P1005, RC2-1183, SOFT Micrographic</t>
+  </si>
+  <si>
+    <t>Вал гумовий HP LJ P1005, RC2-1183, Sponge Roller  RC2-1183SR  CEE</t>
+  </si>
+  <si>
+    <t>Вал гумовий HP LJ P1005, RC2-1183, Sponge Roller  RC2-1183SR-VE  VEAYE</t>
+  </si>
+  <si>
+    <t>Вал гумовий HP LJ P1005, RC2-1183/LPR-P1006 CET  CET4701</t>
+  </si>
+  <si>
+    <t>Вал гумовий HP LJ P1102  H1102COMPATFUSRLFR  Static Control</t>
+  </si>
+  <si>
+    <t>Вал гумовий HP LJ P1102  PRHP1102  Micrographic</t>
+  </si>
+  <si>
+    <t>Вал гумовий HP LJ P1102  RC2-9208-WDS  WELLDO Select</t>
+  </si>
+  <si>
+    <t>Вал гумовий HP LJ P1102  SP-PR-PN-HLJP1102  Patron</t>
+  </si>
+  <si>
+    <t>Вал гумовий HP LJ P1102 CET6632</t>
+  </si>
+  <si>
+    <t>Вал гумовий HP LJ P1102 Foshan</t>
+  </si>
+  <si>
+    <t>Вал гумовий HP LJ P1102 SOFT  PRHP1102S  Micrographic</t>
+  </si>
+  <si>
+    <t>Вал гумовий HP LJ P1102 Sponge Roller  RC2-9208RSR-WD  WELLDO</t>
+  </si>
+  <si>
+    <t>Вал гумовий HP LJ P1102 Sponge Roller  RC2-9208SR  CEE</t>
+  </si>
+  <si>
+    <t>очікується 18-09</t>
+  </si>
+  <si>
+    <t>Вал гумовий HP LJ P1102 Sponge Roller, Electric conduction  RC2-9208BSR-WD  WELLDO</t>
+  </si>
+  <si>
+    <t>Вал гумовий HP LJ P1102 Sponge Roller, Original Technol  RC2-9208WSR-WD  WELLDO</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P1505  SP-PR-PN-HLJP1505  Patron</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P1505, LPR-P1505 CET  CET2740</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P2035/P2055  PRHP2035/2055  Micrographic</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P2035/P2055  PRHP2035/2055S  SOFT Micrographic</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P2035/P2055  SP-PR-PN-HLJP2035  Patron</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P2035/P2055 60K  RC1-3685-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P2035/P2055 CET3685N</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P2035/P2055 Foshan</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P2035/P2055 PREMIUM  SP-PR-PNP-HLJP2035  Patron</t>
   </si>
   <si>
+    <t>Вал гумовий HP LJ P2035/P2055 RC1-3685  H2055COMPATFUSRLFR  Static Control</t>
+  </si>
+  <si>
     <t>Вал гумовий HP LJ P2035/P2055 Sponge Roller  RC1-3685SR  CEE</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P2035/P2055 Sponge Roller  RC1-3685SR-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P2035/P2055 Sponge Roller  RC1-3685SR-WD  WELLDO</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P2035/P2055 Sponge Roller покращена якість  RC1-3685SRHQ-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P3005  SP-PR-PN-HLJP3005  Patron</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P3005 Foshan</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P3005 Foshan б/у</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P3005 LPR-P3005 CET3518</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P3015  LPR-P3015-VE  VEAYE</t>
@@ -5999,126 +6081,120 @@
   <si>
     <t>Вал гумовий HP LJ P3015  SP-PR-PNP-HP-P3015  Patron PREMIUM</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P3015 80K  LPR-P3015-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P3015 CET2620</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P3015 Sponge Roller  LPR-P3015HQ  CEE</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P3015, Foshan</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P3015, покращена якість  LPR-P3015HQ-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P4014/P4015/P4515  LPR-P4015  CET5808</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P4014/P4015/P4515  RC1-3321   LPR-P4014-Original  оригінал</t>
   </si>
   <si>
-    <t>у резерві</t>
-[...1 lines deleted...]
-  <si>
     <t>Вал гумовий HP LJ P4014/P4015/P4515  RC1-3321   OEM TYPE , PRHP4015OEM-PG, Micrographic</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P4014/P4015/P4515 Patron PREMIUM</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ Pro CP1025 / M175 / M275, RM1-7269-01</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ Pro M102/129/130/15/16/17  LPR-102-000  Foshan</t>
   </si>
   <si>
-    <t>Вал гумовий HP LJ Pro M102/129/130/15/16/17  LPR-M102-VE  VEAYE</t>
-[...1 lines deleted...]
-  <si>
     <t>Вал гумовий HP LJ Pro M102/129/130/15/16/17  PRHPM102  Micrographic</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ Pro M102/129/130/15/16/17  PRHPM102S  SOFT Micrographic</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ Pro M102/129/130/15/16/17 CET7787</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ Pro M102/129/130/15/16/17 RM2-1652-LPR  SP-PR-PN-HLJM102  Patron</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ Pro M102/129/130/15/16/17 Sponge Roller  LPR-M102  CEE</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ Pro M102/129/130/15/16/17, 60K  LPR-M102-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ Pro M125/M127/M201 RM2-5134/FM1-F647  PRHPM125-PG  Micrographic</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ Pro M125/M127/M201 RM2-5134/FM1-F647 CET2736</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ Pro M125/M127/M201 RM2-5134/FM1-F647 SOFT  PRHPM125S-PG  Micrographic</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ Pro M125/M127/M201 Sponge Roller  FM1-F647  CEE</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ Pro M125/M127/M201, RM2-5134/FM1-F647 VEAYE</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ Pro M203/206/227/M230/M15a/17a/M28, 60K,  LPR-M203-WDS  WELLDO Select</t>
   </si>
   <si>
-    <t>Вал гумовий HP LJ Pro M402/M403/M426/M427  LPR-M402  CET3107</t>
-[...20 lines deleted...]
-    <t>Вал гумовий HP LJ Pro M402/M403/M426/M427 WATER SPONGE, Original Technology  LPR-M402WSR-WD  WELLDO</t>
+    <t>Вал гумовий HP LJ Pro M402  LPR-M402, RM2-4696,RM2-4697, RM2-5425  CET3107</t>
+  </si>
+  <si>
+    <t>Вал гумовий HP LJ Pro M402  LPR-M402-WDS  WELLDO Select</t>
+  </si>
+  <si>
+    <t>Вал гумовий HP LJ Pro M402  PRHPM402  Micrographic</t>
+  </si>
+  <si>
+    <t>Вал гумовий HP LJ Pro M402  PRHPM402S  SOFT Original Micrographic</t>
+  </si>
+  <si>
+    <t>Вал гумовий HP LJ Pro M402  RM2-5425 ,  HM402COMPATFUSRLFR  Static Control</t>
+  </si>
+  <si>
+    <t>Вал гумовий HP LJ Pro M402 Foshan</t>
+  </si>
+  <si>
+    <t>Вал гумовий HP LJ Pro M402 Sponge Roller  LPR-M402  CEE</t>
+  </si>
+  <si>
+    <t>Вал гумовий HP LJ Pro M402 WATER SPONGE, Original Technology  LPR-M402WSR-WD  WELLDO</t>
   </si>
   <si>
     <t>Вал гумовий Konica Minolta 7155/7165/7255, KATUN</t>
   </si>
   <si>
     <t>Вал гумовий Konica Minolta Bizhub 164/184/185/7718  A0XX-5602-Lower , CET6520</t>
   </si>
   <si>
     <t>Вал гумовий Konica Minolta Bizhub 222/282/362 CET6602</t>
   </si>
   <si>
     <t>Вал гумовий Konica Minolta Bizhub 223/ 283/ 363/ 423/ 7828/ 227/ 287/ 367/ A1UD-R709-Lower CET7076</t>
   </si>
   <si>
     <t>Вал гумовий Konica Minolta Bizhub 3320/4020/4050/4570  A63NPP0N00-Lower  CET7136</t>
   </si>
   <si>
     <t>Вал гумовий Konica Minolta Bizhub C220/C280/C360  A0EDR72000-Lower  CET7011</t>
   </si>
   <si>
     <t>Вал гумовий Konica Minolta Bizhub C224/258/284/308/364/368  A161R71811-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Вал гумовий Konica Minolta Color C350/351/450, Foshan</t>
   </si>
@@ -6174,53 +6250,50 @@
     <t>Вал гумовий Kyocera Mita Ecosys P2235dn/P2040dn/M2135dn/2735dw/M2040dn  LPR-P2235-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Вал гумовий Kyocera Mita Ecosys P2235dn/P2040dn/M2135dn/2735dw/M2040dn CET7842</t>
   </si>
   <si>
     <t>Вал гумовий Kyocera Mita FS-1028/1120/2000  2H425090/2HS25360/2F925270/2J025120   LPR-K1028  CEE</t>
   </si>
   <si>
     <t>Вал гумовий Kyocera Mita FS-1028/1120/2000  2H425090/2HS25360/2F925270/2J025120  CET4378</t>
   </si>
   <si>
     <t>Вал гумовий Kyocera Mita FS-1028/1120/2000  2H425090/2HS25360/2F925270/2J025120  VEAYE</t>
   </si>
   <si>
     <t>Вал гумовий Oki B412/B432 CET  CET211018</t>
   </si>
   <si>
     <t>Вал гумовий Panasonic DP1520/1820, DZLA000362 CET3157</t>
   </si>
   <si>
     <t>Вал гумовий Panasonic KX-FT76A/FP503, Foshan</t>
   </si>
   <si>
     <t>Вал гумовий Pantum M6500, M6800, M7100, M7300  PRPP2200-PG  Micrographic</t>
-  </si>
-[...1 lines deleted...]
-    <t>new</t>
   </si>
   <si>
     <t>Вал гумовий Pantum M6500, M6800, M7100, M7300 СЕТ  CET211045</t>
   </si>
   <si>
     <t>Вал гумовий Ricoh Aficio 1013/1515, Foshan</t>
   </si>
   <si>
     <t>Вал гумовий Ricoh Aficio 1013/1515/MP161  AE020107  CET3454</t>
   </si>
   <si>
     <t>Вал гумовий Ricoh Aficio 1013/1515/MP161  AE020107  KATUN</t>
   </si>
   <si>
     <t>Вал гумовий Ricoh Aficio 1015/1018/1113/MP1800  AE020100  CET3088</t>
   </si>
   <si>
     <t>Вал гумовий Ricoh Aficio 1022/1027, Gestetner DSm622/627,  AE020138/AE020118/ AE020104  Foshan</t>
   </si>
   <si>
     <t>Вал гумовий Ricoh Aficio 1022/1027, Gestetner DSm622/627, VEAYE</t>
   </si>
   <si>
     <t>Вал гумовий Ricoh Aficio 1035/1045  AE02-0108
   CET6029</t>
@@ -6860,51 +6933,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I340"/>
+  <dimension ref="A1:I344"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -7033,7620 +7106,8376 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>32440</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>1210.94</v>
+        <v>1209.59</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>29525</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>332.42</v>
+        <v>332.05</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>28494</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>386.62</v>
+        <v>386.19</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>28409</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>397.82</v>
+        <v>397.38</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>28495</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>354.82</v>
+        <v>354.42</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>22115</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>440.83</v>
+        <v>440.34</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>12282</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>383.04</v>
+        <v>382.61</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>21635</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>407.23</v>
+        <v>406.78</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>21915</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>655.42</v>
+        <v>654.6900000000001</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>21636</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>407.23</v>
+        <v>378.59</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>22116</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>499.97</v>
+        <v>499.41</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>25931</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>407.23</v>
+        <v>406.78</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>21895</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>559.1</v>
+        <v>558.48</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>20101</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>1506.18</v>
+        <v>1504.5</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>21637</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>407.23</v>
+        <v>406.78</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>29526</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>329.28</v>
+        <v>328.91</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>26124</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>1269.18</v>
+        <v>1267.77</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>18500</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>504</v>
+        <v>503.44</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>29527</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>484.29</v>
+        <v>483.75</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>28641</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>649.6</v>
+        <v>648.88</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>23142</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>1542.02</v>
+        <v>1540.3</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>28496</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>710.98</v>
+        <v>710.1799999999999</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>28410</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>820.74</v>
+        <v>819.8200000000001</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>26676</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>1428.22</v>
+        <v>1426.63</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>20390</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>10</v>
       </c>
       <c r="F35" s="1">
-        <v>838.66</v>
+        <v>837.72</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>22550</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>847.17</v>
+        <v>846.22</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>26310</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>725.76</v>
+        <v>724.95</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>8446</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>224</v>
+        <v>223.75</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I38" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>4315</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>44.8</v>
+        <v>44.75</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I39" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>34734</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>1600.7</v>
+        <v>1598.92</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>31169</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>1863.23</v>
+        <v>1861.15</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>22868</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>884.35</v>
+        <v>883.37</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>21553</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>767.87</v>
+        <v>767.02</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>29045</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>920.64</v>
+        <v>919.61</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>22396</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>786.24</v>
+        <v>785.36</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>19403</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>794.3</v>
+        <v>793.42</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I46" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>11940</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>711.87</v>
+        <v>711.08</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I47" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>16501</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>1025.92</v>
+        <v>1024.78</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I48" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>28332</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>2833.6</v>
+        <v>2830.44</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I49" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>20819</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>1106.11</v>
+        <v>1104.88</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I50" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>23269</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>1219.46</v>
+        <v>1218.1</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I51" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>17299</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>1514.69</v>
+        <v>1513</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>31875</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>1397.76</v>
+        <v>1396.2</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I53" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>17300</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>1427.33</v>
+        <v>1425.74</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I54" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>11049</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>224</v>
+        <v>223.75</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
+      <c r="H55" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I55" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>22994</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>707.84</v>
+        <v>707.05</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I56" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>22717</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>665.73</v>
+        <v>664.99</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
+      <c r="H57" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I57" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>23295</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>1210.94</v>
+        <v>1209.59</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I58" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>30469</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>626.75</v>
+        <v>626.05</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I59" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>33920</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>3752</v>
+        <v>3747.81</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="1"/>
+      <c r="H60" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I60" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>33922</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>1030.4</v>
+        <v>1029.25</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I61" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>34634</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>1075.2</v>
+        <v>1074</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I62" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>34635</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>967.6799999999999</v>
+        <v>966.6</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="1"/>
+      <c r="H63" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I63" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>24806</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>1007.1</v>
+        <v>1005.98</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="1"/>
+      <c r="H64" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I64" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>32571</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>672</v>
+        <v>671.25</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="1"/>
-[...1 lines deleted...]
-        <v>27</v>
+      <c r="H65" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I65" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>28632</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>1214.08</v>
+        <v>1212.73</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="1"/>
+      <c r="H66" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I66" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>32450</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>3449.6</v>
+        <v>3445.75</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I67" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>26343</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>1288.45</v>
+        <v>1287.01</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
+      <c r="H68" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I68" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>33403</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>2627.52</v>
+        <v>2624.59</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="1"/>
+      <c r="H69" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I69" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>33402</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>3503.36</v>
+        <v>3499.45</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="1"/>
+      <c r="H70" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I70" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>32570</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>3039.68</v>
+        <v>3036.29</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H71" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I71" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>31051</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>725.76</v>
+        <v>724.95</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="1"/>
+      <c r="H72" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I72" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>24510</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>221.76</v>
+        <v>221.51</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="1"/>
+      <c r="H73" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I73" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>11212</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>262.53</v>
+        <v>262.24</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="1"/>
+      <c r="H74" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I74" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>22538</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>50</v>
       </c>
       <c r="F75" s="1">
-        <v>394.24</v>
+        <v>393.8</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="1"/>
+      <c r="H75" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I75" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>34019</v>
+        <v>35163</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>336</v>
+        <v>375.01</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H76" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I76" s="5" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>8447</v>
+        <v>34019</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>319.87</v>
+        <v>335.63</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="1"/>
-[...1 lines deleted...]
-        <v>27</v>
+      <c r="H77" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I77" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>27153</v>
+        <v>8447</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>424.7</v>
+        <v>306.99</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H78" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I78" s="5" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>29528</v>
+        <v>27153</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>266.56</v>
+        <v>424.23</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="1"/>
+      <c r="H79" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I79" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>20904</v>
+        <v>29528</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>284.48</v>
+        <v>266.26</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="1"/>
-[...1 lines deleted...]
-        <v>27</v>
+      <c r="H80" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I80" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>23071</v>
+        <v>20904</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>420.67</v>
+        <v>208.98</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H81" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I81" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>21556</v>
+        <v>35206</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>395.14</v>
+        <v>233.6</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="1"/>
+      <c r="H82" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I82" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>9952</v>
+        <v>23071</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>311.81</v>
+        <v>420.2</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H83" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I83" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>24541</v>
+        <v>21556</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>448</v>
-[...6 lines deleted...]
-        <v>15</v>
+        <v>394.7</v>
+      </c>
+      <c r="G84" s="1"/>
+      <c r="H84" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I84" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>24804</v>
+        <v>9952</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>383.04</v>
+        <v>298.93</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="1"/>
+      <c r="H85" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I85" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>12124</v>
+        <v>24541</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>337.34</v>
-[...2 lines deleted...]
-      <c r="H86" s="1"/>
+        <v>447.5</v>
+      </c>
+      <c r="G86" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="H86" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I86" s="5" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>34395</v>
+        <v>24804</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>336</v>
+        <v>382.61</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="1"/>
+      <c r="H87" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I87" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>29529</v>
+        <v>12124</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>291.65</v>
+        <v>336.97</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H88" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I88" s="5" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>22553</v>
+        <v>34395</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>242.37</v>
+        <v>335.63</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="1"/>
-[...1 lines deleted...]
-        <v>27</v>
+      <c r="H89" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I89" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>8449</v>
+        <v>29529</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>291.65</v>
+        <v>281.48</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H90" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I90" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>24542</v>
+        <v>22553</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>284.48</v>
+        <v>242.1</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="1"/>
+      <c r="H91" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I91" s="5" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
-        <v>11213</v>
+        <v>8449</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>305.98</v>
+        <v>291.32</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="1"/>
+      <c r="H92" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I92" s="5" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>23072</v>
+        <v>24542</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>541.1799999999999</v>
+        <v>284.16</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="1"/>
+      <c r="H93" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I93" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>29530</v>
+        <v>11213</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>349.44</v>
+        <v>305.64</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H94" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I94" s="5" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
-        <v>11214</v>
+        <v>23072</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>350.34</v>
+        <v>540.58</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="1"/>
+      <c r="H95" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I95" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
-        <v>12013</v>
+        <v>29530</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>374.08</v>
+        <v>349.05</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H96" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I96" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
-        <v>8450</v>
+        <v>11214</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>357.5</v>
+        <v>349.95</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="1"/>
+      <c r="H97" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I97" s="5" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
-        <v>20805</v>
+        <v>12013</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>404.54</v>
+        <v>373.66</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="1"/>
+      <c r="H98" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I98" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
-        <v>22551</v>
+        <v>8450</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>336</v>
+        <v>357.11</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="1"/>
+      <c r="H99" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I99" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
-        <v>11215</v>
+        <v>20805</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>331.97</v>
+        <v>314.15</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="1"/>
-[...1 lines deleted...]
-        <v>27</v>
+      <c r="H100" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I100" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
-        <v>8448</v>
+        <v>22551</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>379.01</v>
+        <v>335.63</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H101" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I101" s="5" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
-        <v>12012</v>
+        <v>11215</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>299.71</v>
-[...4 lines deleted...]
-      <c r="H102" s="1"/>
+        <v>331.6</v>
+      </c>
+      <c r="G102" s="1"/>
+      <c r="H102" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I102" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
-        <v>29531</v>
+        <v>8448</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>349.44</v>
+        <v>302.06</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="1"/>
+      <c r="H103" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I103" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
-        <v>8451</v>
+        <v>12012</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>407.23</v>
-[...2 lines deleted...]
-      <c r="H104" s="1"/>
+        <v>299.38</v>
+      </c>
+      <c r="G104" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="H104" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I104" s="5" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
-        <v>19589</v>
+        <v>29531</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>456.06</v>
+        <v>349.05</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H105" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I105" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
-        <v>8452</v>
+        <v>8451</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>422.91</v>
+        <v>406.78</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="1"/>
+      <c r="H106" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I106" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
-        <v>19802</v>
+        <v>19589</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>440.83</v>
+        <v>455.56</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="1"/>
+      <c r="H107" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I107" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
-        <v>8453</v>
+        <v>8452</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>407.23</v>
+        <v>422.44</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="1"/>
+      <c r="H108" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I108" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
-        <v>11216</v>
+        <v>19802</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F109" s="1">
-        <v>488.77</v>
+        <v>440.34</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="1"/>
+      <c r="H109" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I109" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
-        <v>8454</v>
+        <v>8453</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>407.23</v>
+        <v>406.78</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="1"/>
+      <c r="H110" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I110" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
-        <v>22554</v>
+        <v>11216</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>484.29</v>
+        <v>488.22</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="1"/>
+      <c r="H111" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I111" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
-        <v>29532</v>
+        <v>8454</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>407.23</v>
+        <v>406.78</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="1"/>
+      <c r="H112" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I112" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
-        <v>15969</v>
+        <v>22554</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>407.23</v>
+        <v>483.75</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="1"/>
+      <c r="H113" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I113" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
-        <v>24543</v>
+        <v>29532</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>494.59</v>
+        <v>406.78</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="1"/>
+      <c r="H114" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I114" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
-        <v>11217</v>
+        <v>15969</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>635.26</v>
+        <v>406.78</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="1"/>
+      <c r="H115" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I115" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
-        <v>26632</v>
+        <v>24543</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>596.74</v>
+        <v>494.04</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="1"/>
+      <c r="H116" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I116" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
-        <v>29533</v>
+        <v>11217</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F117" s="1">
-        <v>466.37</v>
+        <v>634.5599999999999</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="1"/>
+      <c r="H117" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I117" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
-        <v>29534</v>
+        <v>26632</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>453.82</v>
+        <v>596.0700000000001</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="1"/>
+      <c r="H118" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I118" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
-        <v>19347</v>
+        <v>29533</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>588.22</v>
+        <v>465.85</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="1"/>
+      <c r="H119" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I119" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
-        <v>13520</v>
+        <v>29534</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D120" s="1">
         <v>8443999090</v>
       </c>
       <c r="E120" s="1">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>559.1</v>
+        <v>453.32</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="1"/>
+      <c r="H120" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I120" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
-        <v>24544</v>
+        <v>19347</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
         <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>564.48</v>
+        <v>587.5700000000001</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="1"/>
+      <c r="H121" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I121" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
-        <v>27434</v>
+        <v>13520</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>573.89</v>
+        <v>558.48</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="1"/>
+      <c r="H122" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I122" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
-        <v>25940</v>
+        <v>24544</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>641.09</v>
+        <v>563.85</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="1"/>
+      <c r="H123" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I123" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
-        <v>19421</v>
+        <v>27434</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>649.6</v>
+        <v>573.25</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="1"/>
+      <c r="H124" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I124" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
-        <v>9130</v>
+        <v>25940</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>559.1</v>
+        <v>640.37</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="1"/>
+      <c r="H125" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I125" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
-        <v>22667</v>
+        <v>19421</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F126" s="1">
-        <v>786.24</v>
+        <v>648.88</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="1"/>
+      <c r="H126" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I126" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
-        <v>19422</v>
+        <v>9130</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>750.85</v>
+        <v>465.85</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="1"/>
+      <c r="H127" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I127" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
-        <v>11218</v>
+        <v>22667</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D128" s="1">
         <v>8443999090</v>
       </c>
       <c r="E128" s="1">
         <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>761.15</v>
+        <v>785.36</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="1"/>
+      <c r="H128" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I128" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
-        <v>244</v>
+        <v>19422</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F129" s="1">
-        <v>179.2</v>
+        <v>750.01</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H129" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I129" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
-        <v>15970</v>
+        <v>11218</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
         <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>1106.11</v>
+        <v>760.3</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="1"/>
+      <c r="H130" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I130" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
-        <v>25301</v>
+        <v>244</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>1995.84</v>
+        <v>179</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H131" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I131" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
-        <v>24545</v>
+        <v>15970</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>1725.25</v>
+        <v>1104.88</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="1"/>
+      <c r="H132" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I132" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
-        <v>25941</v>
+        <v>25301</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D133" s="1">
         <v>8443999090</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>1754.37</v>
+        <v>1993.61</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="1"/>
+      <c r="H133" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I133" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
-        <v>21557</v>
+        <v>24545</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D134" s="1">
         <v>8443999090</v>
       </c>
       <c r="E134" s="1">
         <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>771.46</v>
+        <v>1723.32</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="1"/>
+      <c r="H134" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I134" s="5" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
-        <v>31250</v>
+        <v>25941</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>725.76</v>
+        <v>1752.41</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="1"/>
+      <c r="H135" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I135" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
-        <v>24979</v>
+        <v>21557</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>1770.05</v>
+        <v>770.6</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="1"/>
+      <c r="H136" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I136" s="5" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
-        <v>27750</v>
+        <v>31250</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
         <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>1521.41</v>
+        <v>724.95</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="1"/>
+      <c r="H137" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I137" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
-        <v>30324</v>
+        <v>24979</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>456.51</v>
+        <v>1768.07</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="1"/>
+      <c r="H138" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I138" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
-        <v>34770</v>
+        <v>27750</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>616.45</v>
+        <v>1519.71</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="1"/>
+      <c r="H139" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I139" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
-        <v>25730</v>
+        <v>30324</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>876.29</v>
+        <v>456</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="1"/>
-[...1 lines deleted...]
-        <v>27</v>
+      <c r="H140" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I140" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
-        <v>33312</v>
+        <v>34770</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>672</v>
+        <v>615.76</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="1"/>
+      <c r="H141" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I141" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
-        <v>33746</v>
+        <v>25730</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>963.65</v>
+        <v>875.3099999999999</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="1"/>
+      <c r="H142" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I142" s="5" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
-        <v>25170</v>
+        <v>33312</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>839.55</v>
+        <v>671.25</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="1"/>
+      <c r="H143" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I143" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
-        <v>22275</v>
+        <v>33746</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>700.22</v>
+        <v>962.5700000000001</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="1"/>
+      <c r="H144" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I144" s="5" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
-        <v>25322</v>
+        <v>25170</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>749.95</v>
+        <v>838.62</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="1"/>
+      <c r="H145" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I145" s="5" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
-        <v>22112</v>
+        <v>22275</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>705.6</v>
+        <v>699.4400000000001</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="1"/>
+      <c r="H146" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I146" s="5" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
-        <v>17968</v>
+        <v>25322</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>745.92</v>
+        <v>749.12</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="1"/>
+      <c r="H147" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I147" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
-        <v>29535</v>
+        <v>22112</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F148" s="1">
-        <v>453.82</v>
+        <v>704.8099999999999</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H148" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I148" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
-        <v>27111</v>
+        <v>17968</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>744.13</v>
+        <v>745.09</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="1"/>
+      <c r="H149" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I149" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
-        <v>23597</v>
+        <v>29535</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>1036.22</v>
+        <v>453.32</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H150" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I150" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
-        <v>27524</v>
+        <v>27111</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>855.23</v>
+        <v>542.37</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H151" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I151" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
-        <v>25323</v>
+        <v>23597</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D152" s="1">
         <v>8443999090</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>686.34</v>
+        <v>1035.07</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="1"/>
+      <c r="H152" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I152" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
-        <v>29536</v>
+        <v>27524</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D153" s="1">
         <v>8443999090</v>
       </c>
       <c r="E153" s="1">
         <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>494.59</v>
+        <v>854.28</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="1"/>
+      <c r="H153" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I153" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
-        <v>30323</v>
+        <v>25323</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D154" s="1">
         <v>8443999090</v>
       </c>
       <c r="E154" s="1">
         <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>979.78</v>
+        <v>685.5700000000001</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="1"/>
+      <c r="H154" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I154" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
-        <v>33404</v>
+        <v>29536</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D155" s="1">
         <v>8443999090</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>1451.52</v>
+        <v>494.04</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="1"/>
+      <c r="H155" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I155" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
-        <v>33405</v>
+        <v>30323</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D156" s="1">
         <v>8443999090</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>1344</v>
+        <v>978.6799999999999</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="1"/>
+      <c r="H156" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I156" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
-        <v>30472</v>
+        <v>33404</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>316.29</v>
+        <v>1449.9</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H157" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I157" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
-        <v>32911</v>
+        <v>33405</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>336</v>
+        <v>1342.5</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H158" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I158" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
-        <v>10141</v>
+        <v>30472</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D159" s="1">
         <v>8443999090</v>
       </c>
       <c r="E159" s="1">
         <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>436.8</v>
+        <v>315.94</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H159" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I159" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
-        <v>24511</v>
+        <v>35167</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>331.07</v>
+        <v>478.83</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="1"/>
-[...1 lines deleted...]
-        <v>27</v>
+      <c r="H160" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I160" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
-        <v>22539</v>
+        <v>32911</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
         <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>844.03</v>
+        <v>335.63</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H161" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I161" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
-        <v>24808</v>
+        <v>10141</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D162" s="1">
         <v>8443999090</v>
       </c>
       <c r="E162" s="1">
         <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>429.63</v>
+        <v>378.59</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H162" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I162" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
-        <v>29537</v>
+        <v>24511</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
         <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>232.51</v>
+        <v>330.7</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H163" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I163" s="5" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
-        <v>22718</v>
+        <v>22539</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D164" s="1">
         <v>8443999090</v>
       </c>
       <c r="E164" s="1">
         <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>285.82</v>
+        <v>843.09</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="1"/>
+      <c r="H164" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I164" s="5" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
-        <v>27677</v>
+        <v>24808</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>406.34</v>
+        <v>429.15</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="1"/>
-[...1 lines deleted...]
-        <v>27</v>
+      <c r="H165" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I165" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
-        <v>24809</v>
+        <v>29537</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
         <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>344.51</v>
+        <v>232.25</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="1"/>
-[...1 lines deleted...]
-        <v>27</v>
+      <c r="H166" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I166" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
-        <v>29952</v>
+        <v>22718</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
         <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>364.22</v>
+        <v>285.51</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H167" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I167" s="5" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
-        <v>22537</v>
+        <v>27677</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>330.18</v>
+        <v>405.88</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H168" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I168" s="5" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
-        <v>22355</v>
+        <v>35158</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>636.16</v>
+        <v>633.66</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H169" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I169" s="5" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
-        <v>24810</v>
+        <v>24809</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D170" s="1">
         <v>8443999090</v>
       </c>
       <c r="E170" s="1">
         <v>1</v>
       </c>
       <c r="F170" s="1">
-        <v>337.34</v>
+        <v>344.13</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H170" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I170" s="5" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
-        <v>22737</v>
+        <v>29952</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D171" s="1">
         <v>8443999090</v>
       </c>
       <c r="E171" s="1">
         <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>436.8</v>
+        <v>363.82</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="1"/>
-[...1 lines deleted...]
-        <v>27</v>
+      <c r="H171" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I171" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
-        <v>34610</v>
+        <v>22537</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D172" s="1">
         <v>8443999090</v>
       </c>
       <c r="E172" s="1">
         <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>403.2</v>
+        <v>329.81</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="1"/>
-[...1 lines deleted...]
-        <v>27</v>
+      <c r="H172" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I172" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
-        <v>29538</v>
+        <v>22355</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D173" s="1">
         <v>8443999090</v>
       </c>
       <c r="E173" s="1">
         <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>241.47</v>
+        <v>635.45</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="1"/>
+      <c r="H173" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I173" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
-        <v>34612</v>
+        <v>22737</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D174" s="1">
         <v>8443999090</v>
       </c>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>448.45</v>
+        <v>418.86</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="1"/>
+      <c r="H174" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I174" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
-        <v>34611</v>
+        <v>24810</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
         <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>618.24</v>
+        <v>336.97</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H175" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I175" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
-        <v>22719</v>
+        <v>34610</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
         <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>244.61</v>
+        <v>402.75</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="1"/>
+      <c r="H176" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I176" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
-        <v>11499</v>
+        <v>29538</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D177" s="1">
         <v>8443999090</v>
       </c>
       <c r="E177" s="1">
         <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>395.58</v>
+        <v>241.2</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="1"/>
-[...1 lines deleted...]
-        <v>27</v>
+      <c r="H177" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I177" s="1" t="s">
+        <v>186</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
-        <v>30438</v>
+        <v>34612</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D178" s="1">
         <v>8443999090</v>
       </c>
       <c r="E178" s="1">
         <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>602.11</v>
+        <v>447.95</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H178" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I178" s="5" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
-        <v>25002</v>
+        <v>34611</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
         <v>1</v>
       </c>
       <c r="F179" s="1">
-        <v>470.4</v>
+        <v>617.55</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="1"/>
+      <c r="H179" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I179" s="5" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
-        <v>24512</v>
+        <v>11499</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="D180" s="1">
         <v>8443999090</v>
       </c>
       <c r="E180" s="1">
         <v>1</v>
       </c>
       <c r="F180" s="1">
-        <v>534.91</v>
+        <v>395.14</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H180" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I180" s="5" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
-        <v>11377</v>
+        <v>30438</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="D181" s="1">
         <v>8443999090</v>
       </c>
       <c r="E181" s="1">
         <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>465.92</v>
+        <v>601.4400000000001</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="1"/>
+      <c r="H181" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I181" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
-        <v>29359</v>
+        <v>25002</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D182" s="1">
         <v>8443999090</v>
       </c>
       <c r="E182" s="1">
         <v>1</v>
       </c>
       <c r="F182" s="1">
-        <v>417.54</v>
+        <v>469.88</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H182" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I182" s="5" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
-        <v>21560</v>
+        <v>24512</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="D183" s="1">
         <v>8443999090</v>
       </c>
       <c r="E183" s="1">
         <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>644.22</v>
+        <v>534.3200000000001</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="1"/>
+      <c r="H183" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I183" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
-        <v>10686</v>
+        <v>11377</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>454.27</v>
+        <v>465.4</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="1"/>
-[...1 lines deleted...]
-        <v>27</v>
+      <c r="H184" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I184" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
-        <v>22540</v>
+        <v>29359</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D185" s="1">
         <v>8443999090</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>705.6</v>
+        <v>414.39</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H185" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I185" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
-        <v>29539</v>
+        <v>21560</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D186" s="1">
         <v>8443999090</v>
       </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
       <c r="F186" s="1">
-        <v>302.85</v>
+        <v>643.51</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="1"/>
+      <c r="H186" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I186" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
-        <v>21325</v>
+        <v>10686</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="D187" s="1">
         <v>8443999090</v>
       </c>
       <c r="E187" s="1">
         <v>1</v>
       </c>
       <c r="F187" s="1">
-        <v>302.4</v>
+        <v>453.77</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H187" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I187" s="5" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
-        <v>25737</v>
+        <v>22540</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="D188" s="1">
         <v>8443999090</v>
       </c>
       <c r="E188" s="1">
         <v>1</v>
       </c>
       <c r="F188" s="1">
-        <v>483.84</v>
-[...4 lines deleted...]
-      <c r="H188" s="1"/>
+        <v>704.8099999999999</v>
+      </c>
+      <c r="G188" s="1"/>
+      <c r="H188" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I188" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
-        <v>29448</v>
+        <v>35184</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="D189" s="1">
         <v>8443999090</v>
       </c>
       <c r="E189" s="1">
         <v>1</v>
       </c>
       <c r="F189" s="1">
-        <v>499.07</v>
+        <v>555.8</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="1"/>
+      <c r="H189" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I189" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
-        <v>11378</v>
+        <v>29539</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D190" s="1">
         <v>8443999090</v>
       </c>
       <c r="E190" s="1">
         <v>1</v>
       </c>
       <c r="F190" s="1">
-        <v>452.93</v>
+        <v>302.51</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H190" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I190" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
-        <v>10535</v>
+        <v>21325</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="D191" s="1">
         <v>8443999090</v>
       </c>
       <c r="E191" s="1">
         <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>448.45</v>
+        <v>296.69</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H191" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I191" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
-        <v>33606</v>
+        <v>25737</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D192" s="1">
         <v>8443999090</v>
       </c>
       <c r="E192" s="1">
         <v>1</v>
       </c>
       <c r="F192" s="1">
-        <v>215.04</v>
-[...4 lines deleted...]
-        <v>17</v>
+        <v>483.3</v>
+      </c>
+      <c r="G192" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="H192" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I192" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="2">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
-        <v>23138</v>
+        <v>29448</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="D193" s="1">
         <v>8443999090</v>
       </c>
       <c r="E193" s="1">
         <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>680.0599999999999</v>
+        <v>498.52</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="1"/>
+      <c r="H193" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I193" s="5" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
-        <v>22542</v>
+        <v>11378</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D194" s="1">
         <v>8443999090</v>
       </c>
       <c r="E194" s="1">
         <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>518.78</v>
+        <v>452.42</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="1"/>
+      <c r="H194" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I194" s="5" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
-        <v>24516</v>
+        <v>10535</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="D195" s="1">
         <v>8443999090</v>
       </c>
       <c r="E195" s="1">
         <v>1</v>
       </c>
       <c r="F195" s="1">
-        <v>408.58</v>
+        <v>447.95</v>
       </c>
       <c r="G195" s="1"/>
-      <c r="H195" s="1"/>
+      <c r="H195" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I195" s="5" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
-        <v>21339</v>
+        <v>33606</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="D196" s="1">
         <v>8443999090</v>
       </c>
       <c r="E196" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F196" s="1">
-        <v>588.22</v>
+        <v>214.8</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H196" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I196" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
-        <v>22541</v>
+        <v>23138</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D197" s="1">
         <v>8443999090</v>
       </c>
       <c r="E197" s="1">
         <v>1</v>
       </c>
       <c r="F197" s="1">
-        <v>852.99</v>
+        <v>679.3099999999999</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="1"/>
+      <c r="H197" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I197" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
-        <v>29160</v>
+        <v>22542</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D198" s="1">
         <v>8443999090</v>
       </c>
       <c r="E198" s="1">
         <v>1</v>
       </c>
       <c r="F198" s="1">
-        <v>526.85</v>
+        <v>518.21</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="1"/>
+      <c r="H198" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I198" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
-        <v>23073</v>
+        <v>24516</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D199" s="1">
         <v>8443999090</v>
       </c>
       <c r="E199" s="1">
         <v>1</v>
       </c>
       <c r="F199" s="1">
-        <v>720.38</v>
+        <v>408.12</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="1"/>
+      <c r="H199" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I199" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
-        <v>29540</v>
+        <v>21339</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="D200" s="1">
         <v>8443999090</v>
       </c>
       <c r="E200" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F200" s="1">
-        <v>422.91</v>
+        <v>587.5700000000001</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H200" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I200" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
-        <v>15243</v>
+        <v>22541</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D201" s="1">
         <v>8443999090</v>
       </c>
       <c r="E201" s="1">
         <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>512.0599999999999</v>
+        <v>852.04</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="1"/>
+      <c r="H201" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I201" s="5" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
-        <v>27088</v>
+        <v>29160</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
         <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>553.73</v>
+        <v>526.26</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="1"/>
+      <c r="H202" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I202" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
-        <v>26363</v>
+        <v>23073</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="D203" s="1">
         <v>8443999090</v>
       </c>
       <c r="E203" s="1">
         <v>1</v>
       </c>
       <c r="F203" s="1">
-        <v>937.22</v>
+        <v>664.09</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="1"/>
+      <c r="H203" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I203" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="2">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
-        <v>23796</v>
+        <v>29540</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D204" s="1">
         <v>8443999090</v>
       </c>
       <c r="E204" s="1">
         <v>1</v>
       </c>
       <c r="F204" s="1">
-        <v>728</v>
+        <v>422.44</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="1"/>
+      <c r="H204" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I204" s="1" t="s">
-        <v>212</v>
+        <v>18</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
-        <v>28870</v>
+        <v>15243</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D205" s="1">
         <v>8443999090</v>
       </c>
       <c r="E205" s="1">
         <v>1</v>
       </c>
       <c r="F205" s="1">
-        <v>807.3</v>
+        <v>511.49</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="1"/>
+      <c r="H205" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I205" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
-        <v>20231</v>
+        <v>27088</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D206" s="1">
         <v>8443999090</v>
       </c>
       <c r="E206" s="1">
         <v>1</v>
       </c>
       <c r="F206" s="1">
-        <v>1165.25</v>
+        <v>402.75</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H206" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I206" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
-        <v>20060</v>
+        <v>26363</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D207" s="1">
         <v>8443999090</v>
       </c>
       <c r="E207" s="1">
         <v>1</v>
       </c>
       <c r="F207" s="1">
-        <v>1433.6</v>
+        <v>936.17</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="1"/>
+      <c r="H207" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I207" s="5" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
-        <v>28276</v>
+        <v>23796</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D208" s="1">
         <v>8443999090</v>
       </c>
       <c r="E208" s="1">
         <v>1</v>
       </c>
       <c r="F208" s="1">
-        <v>436.8</v>
+        <v>727.1900000000001</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="1"/>
+      <c r="H208" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I208" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
-        <v>25942</v>
+        <v>28870</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D209" s="1">
         <v>8443999090</v>
       </c>
       <c r="E209" s="1">
         <v>1</v>
       </c>
       <c r="F209" s="1">
-        <v>541.63</v>
+        <v>806.4</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="1"/>
+      <c r="H209" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I209" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
-        <v>24805</v>
+        <v>20231</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D210" s="1">
         <v>8443999090</v>
       </c>
       <c r="E210" s="1">
         <v>1</v>
       </c>
       <c r="F210" s="1">
-        <v>524.16</v>
+        <v>1163.95</v>
       </c>
       <c r="G210" s="1"/>
-      <c r="H210" s="1"/>
+      <c r="H210" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I210" s="5" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="2">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
-        <v>25319</v>
+        <v>20060</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D211" s="1">
         <v>8443999090</v>
       </c>
       <c r="E211" s="1">
         <v>1</v>
       </c>
       <c r="F211" s="1">
-        <v>572.1</v>
+        <v>1432</v>
       </c>
       <c r="G211" s="1"/>
-      <c r="H211" s="1"/>
+      <c r="H211" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I211" s="5" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="2">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
-        <v>24471</v>
+        <v>28276</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D212" s="1">
         <v>8443999090</v>
       </c>
       <c r="E212" s="1">
         <v>1</v>
       </c>
       <c r="F212" s="1">
-        <v>988.29</v>
+        <v>389.33</v>
       </c>
       <c r="G212" s="1"/>
-      <c r="H212" s="1"/>
+      <c r="H212" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I212" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="2">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
-        <v>26666</v>
+        <v>24805</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D213" s="1">
         <v>8443999090</v>
       </c>
       <c r="E213" s="1">
         <v>1</v>
       </c>
       <c r="F213" s="1">
-        <v>649.6</v>
+        <v>443.92</v>
       </c>
       <c r="G213" s="1"/>
-      <c r="H213" s="1"/>
+      <c r="H213" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I213" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="2">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
-        <v>29541</v>
+        <v>25319</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D214" s="1">
         <v>8443999090</v>
       </c>
       <c r="E214" s="1">
         <v>1</v>
       </c>
       <c r="F214" s="1">
-        <v>357.5</v>
+        <v>571.46</v>
       </c>
       <c r="G214" s="1"/>
-      <c r="H214" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H214" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I214" s="5" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="2">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
-        <v>23487</v>
+        <v>24471</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D215" s="1">
         <v>8443999090</v>
       </c>
       <c r="E215" s="1">
         <v>1</v>
       </c>
       <c r="F215" s="1">
-        <v>419.33</v>
+        <v>987.1900000000001</v>
       </c>
       <c r="G215" s="1"/>
-      <c r="H215" s="1"/>
+      <c r="H215" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I215" s="5" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="2">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
-        <v>26500</v>
+        <v>26666</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D216" s="1">
         <v>8443999090</v>
       </c>
       <c r="E216" s="1">
         <v>1</v>
       </c>
       <c r="F216" s="1">
-        <v>453.38</v>
+        <v>648.88</v>
       </c>
       <c r="G216" s="1"/>
-      <c r="H216" s="1"/>
+      <c r="H216" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I216" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="2">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
-        <v>21547</v>
+        <v>29541</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D217" s="1">
         <v>8443999090</v>
       </c>
       <c r="E217" s="1">
         <v>1</v>
       </c>
       <c r="F217" s="1">
-        <v>897.79</v>
+        <v>357.11</v>
       </c>
       <c r="G217" s="1"/>
-      <c r="H217" s="1"/>
+      <c r="H217" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I217" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="218" spans="1:9" outlineLevel="2">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
-        <v>25320</v>
+        <v>23487</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D218" s="1">
         <v>8443999090</v>
       </c>
       <c r="E218" s="1">
         <v>1</v>
       </c>
       <c r="F218" s="1">
-        <v>475.78</v>
+        <v>418.86</v>
       </c>
       <c r="G218" s="1"/>
-      <c r="H218" s="1"/>
-[...1 lines deleted...]
-        <v>27</v>
+      <c r="H218" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I218" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="2">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
-        <v>29542</v>
+        <v>26500</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D219" s="1">
         <v>8443999090</v>
       </c>
       <c r="E219" s="1">
         <v>1</v>
       </c>
       <c r="F219" s="1">
-        <v>318.08</v>
+        <v>452.87</v>
       </c>
       <c r="G219" s="1"/>
-      <c r="H219" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H219" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I219" s="5" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="2">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
-        <v>25932</v>
+        <v>21547</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D220" s="1">
         <v>8443999090</v>
       </c>
       <c r="E220" s="1">
         <v>1</v>
       </c>
       <c r="F220" s="1">
-        <v>344.06</v>
+        <v>896.79</v>
       </c>
       <c r="G220" s="1"/>
-      <c r="H220" s="1"/>
-[...1 lines deleted...]
-        <v>27</v>
+      <c r="H220" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I220" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="2">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
-        <v>34176</v>
+        <v>25320</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D221" s="1">
         <v>8443999090</v>
       </c>
       <c r="E221" s="1">
         <v>1</v>
       </c>
       <c r="F221" s="1">
-        <v>440.83</v>
+        <v>475.25</v>
       </c>
       <c r="G221" s="1"/>
-      <c r="H221" s="1"/>
+      <c r="H221" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I221" s="5" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="2">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
-        <v>23117</v>
+        <v>29542</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D222" s="1">
         <v>8443999090</v>
       </c>
       <c r="E222" s="1">
         <v>1</v>
       </c>
       <c r="F222" s="1">
-        <v>822.53</v>
+        <v>317.73</v>
       </c>
       <c r="G222" s="1"/>
-      <c r="H222" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H222" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I222" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="2">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
-        <v>29295</v>
+        <v>25932</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D223" s="1">
         <v>8443999090</v>
       </c>
       <c r="E223" s="1">
         <v>1</v>
       </c>
       <c r="F223" s="1">
-        <v>499.97</v>
+        <v>343.68</v>
       </c>
       <c r="G223" s="1"/>
-      <c r="H223" s="1"/>
+      <c r="H223" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I223" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="2">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
-        <v>24585</v>
+        <v>34176</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D224" s="1">
         <v>8443999090</v>
       </c>
       <c r="E224" s="1">
         <v>1</v>
       </c>
       <c r="F224" s="1">
-        <v>573.4400000000001</v>
+        <v>440.34</v>
       </c>
       <c r="G224" s="1"/>
-      <c r="H224" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H224" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I224" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="2">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
-        <v>25321</v>
+        <v>23117</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D225" s="1">
         <v>8443999090</v>
       </c>
       <c r="E225" s="1">
         <v>1</v>
       </c>
       <c r="F225" s="1">
-        <v>532.22</v>
+        <v>821.61</v>
       </c>
       <c r="G225" s="1"/>
-      <c r="H225" s="1"/>
-[...1 lines deleted...]
-        <v>234</v>
+      <c r="H225" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I225" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="2">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
-        <v>23794</v>
+        <v>29295</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>235</v>
       </c>
       <c r="D226" s="1">
         <v>8443999090</v>
       </c>
       <c r="E226" s="1">
         <v>1</v>
       </c>
       <c r="F226" s="1">
-        <v>512.0599999999999</v>
+        <v>499.41</v>
       </c>
       <c r="G226" s="1"/>
-      <c r="H226" s="1"/>
-[...1 lines deleted...]
-        <v>27</v>
+      <c r="H226" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I226" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="2">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
-        <v>29543</v>
+        <v>24585</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>236</v>
       </c>
       <c r="D227" s="1">
         <v>8443999090</v>
       </c>
       <c r="E227" s="1">
         <v>1</v>
       </c>
       <c r="F227" s="1">
-        <v>362.88</v>
+        <v>572.8</v>
       </c>
       <c r="G227" s="1"/>
-      <c r="H227" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H227" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I227" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="2">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
-        <v>34018</v>
+        <v>25321</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>237</v>
       </c>
       <c r="D228" s="1">
         <v>8443999090</v>
       </c>
       <c r="E228" s="1">
         <v>1</v>
       </c>
       <c r="F228" s="1">
-        <v>838.66</v>
+        <v>531.63</v>
       </c>
       <c r="G228" s="1"/>
-      <c r="H228" s="1"/>
+      <c r="H228" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I228" s="5" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="2">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
-        <v>11697</v>
+        <v>35162</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>238</v>
       </c>
       <c r="D229" s="1">
         <v>8443999090</v>
       </c>
       <c r="E229" s="1">
         <v>1</v>
       </c>
       <c r="F229" s="1">
-        <v>5168.13</v>
+        <v>690.05</v>
       </c>
       <c r="G229" s="1"/>
-      <c r="H229" s="1"/>
+      <c r="H229" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I229" s="5" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="2">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
-        <v>20410</v>
+        <v>23794</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>239</v>
       </c>
       <c r="D230" s="1">
         <v>8443999090</v>
       </c>
       <c r="E230" s="1">
         <v>1</v>
       </c>
       <c r="F230" s="1">
-        <v>762.9400000000001</v>
+        <v>511.49</v>
       </c>
       <c r="G230" s="1"/>
-      <c r="H230" s="1"/>
+      <c r="H230" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I230" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="2">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
-        <v>26407</v>
+        <v>29543</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>240</v>
       </c>
       <c r="D231" s="1">
         <v>8443999090</v>
       </c>
       <c r="E231" s="1">
         <v>1</v>
       </c>
       <c r="F231" s="1">
-        <v>1381.63</v>
+        <v>362.48</v>
       </c>
       <c r="G231" s="1"/>
-      <c r="H231" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H231" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I231" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="2">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
-        <v>22982</v>
+        <v>34018</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>241</v>
       </c>
       <c r="D232" s="1">
         <v>8443999090</v>
       </c>
       <c r="E232" s="1">
         <v>1</v>
       </c>
       <c r="F232" s="1">
-        <v>1473.92</v>
+        <v>837.72</v>
       </c>
       <c r="G232" s="1"/>
-      <c r="H232" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H232" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I232" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="233" spans="1:9" outlineLevel="2">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
-        <v>26179</v>
+        <v>11697</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>242</v>
       </c>
       <c r="D233" s="1">
         <v>8443999090</v>
       </c>
       <c r="E233" s="1">
         <v>1</v>
       </c>
       <c r="F233" s="1">
-        <v>975.74</v>
+        <v>5162.36</v>
       </c>
       <c r="G233" s="1"/>
-      <c r="H233" s="1"/>
+      <c r="H233" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I233" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="234" spans="1:9" outlineLevel="2">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
-        <v>23539</v>
+        <v>20410</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D234" s="1">
         <v>8443999090</v>
       </c>
       <c r="E234" s="1">
         <v>1</v>
       </c>
       <c r="F234" s="1">
-        <v>2026.75</v>
+        <v>762.09</v>
       </c>
       <c r="G234" s="1"/>
-      <c r="H234" s="1"/>
+      <c r="H234" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I234" s="5" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
     </row>
     <row r="235" spans="1:9" outlineLevel="2">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
-        <v>31876</v>
+        <v>26407</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>244</v>
       </c>
       <c r="D235" s="1">
         <v>8443999090</v>
       </c>
       <c r="E235" s="1">
         <v>1</v>
       </c>
       <c r="F235" s="1">
-        <v>2096.64</v>
+        <v>1380.09</v>
       </c>
       <c r="G235" s="1"/>
-      <c r="H235" s="1"/>
+      <c r="H235" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I235" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="236" spans="1:9" outlineLevel="2">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
-        <v>18506</v>
+        <v>22982</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>245</v>
       </c>
       <c r="D236" s="1">
         <v>8443999090</v>
       </c>
       <c r="E236" s="1">
         <v>1</v>
       </c>
       <c r="F236" s="1">
-        <v>2298.69</v>
+        <v>1472.28</v>
       </c>
       <c r="G236" s="1"/>
-      <c r="H236" s="1"/>
+      <c r="H236" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I236" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="237" spans="1:9" outlineLevel="2">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
-        <v>23074</v>
+        <v>26179</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>246</v>
       </c>
       <c r="D237" s="1">
         <v>8443999090</v>
       </c>
       <c r="E237" s="1">
         <v>1</v>
       </c>
       <c r="F237" s="1">
-        <v>886.59</v>
+        <v>974.66</v>
       </c>
       <c r="G237" s="1"/>
-      <c r="H237" s="1"/>
+      <c r="H237" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I237" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="238" spans="1:9" outlineLevel="2">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
-        <v>11941</v>
+        <v>23539</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>247</v>
       </c>
       <c r="D238" s="1">
         <v>8443999090</v>
       </c>
       <c r="E238" s="1">
         <v>1</v>
       </c>
       <c r="F238" s="1">
-        <v>756.67</v>
+        <v>2024.49</v>
       </c>
       <c r="G238" s="1"/>
-      <c r="H238" s="1"/>
+      <c r="H238" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I238" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="239" spans="1:9" outlineLevel="2">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
-        <v>20820</v>
+        <v>31876</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>248</v>
       </c>
       <c r="D239" s="1">
         <v>8443999090</v>
       </c>
       <c r="E239" s="1">
         <v>1</v>
       </c>
       <c r="F239" s="1">
-        <v>774.59</v>
+        <v>2094.3</v>
       </c>
       <c r="G239" s="1"/>
-      <c r="H239" s="1"/>
+      <c r="H239" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I239" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="240" spans="1:9" outlineLevel="2">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
-        <v>29661</v>
+        <v>18506</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>249</v>
       </c>
       <c r="D240" s="1">
         <v>8443999090</v>
       </c>
       <c r="E240" s="1">
         <v>1</v>
       </c>
       <c r="F240" s="1">
-        <v>407.23</v>
+        <v>2296.12</v>
       </c>
       <c r="G240" s="1"/>
-      <c r="H240" s="1"/>
+      <c r="H240" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I240" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="241" spans="1:9" outlineLevel="2">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
-        <v>21562</v>
+        <v>23074</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>250</v>
       </c>
       <c r="D241" s="1">
         <v>8443999090</v>
       </c>
       <c r="E241" s="1">
         <v>1</v>
       </c>
       <c r="F241" s="1">
-        <v>742.34</v>
+        <v>885.6</v>
       </c>
       <c r="G241" s="1"/>
-      <c r="H241" s="1"/>
+      <c r="H241" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I241" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="242" spans="1:9" outlineLevel="2">
       <c r="A242" s="1"/>
       <c r="B242" s="1">
-        <v>25948</v>
+        <v>11941</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>251</v>
       </c>
       <c r="D242" s="1">
         <v>8443999090</v>
       </c>
       <c r="E242" s="1">
         <v>1</v>
       </c>
       <c r="F242" s="1">
-        <v>698.88</v>
+        <v>755.83</v>
       </c>
       <c r="G242" s="1"/>
-      <c r="H242" s="1"/>
+      <c r="H242" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I242" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="243" spans="1:9" outlineLevel="2">
       <c r="A243" s="1"/>
       <c r="B243" s="1">
-        <v>22631</v>
+        <v>20820</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>252</v>
       </c>
       <c r="D243" s="1">
         <v>8443999090</v>
       </c>
       <c r="E243" s="1">
         <v>1</v>
       </c>
       <c r="F243" s="1">
-        <v>466.37</v>
+        <v>773.73</v>
       </c>
       <c r="G243" s="1"/>
-      <c r="H243" s="1"/>
+      <c r="H243" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I243" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="244" spans="1:9" outlineLevel="2">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
-        <v>16689</v>
+        <v>29661</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>253</v>
       </c>
       <c r="D244" s="1">
         <v>8443999090</v>
       </c>
       <c r="E244" s="1">
         <v>1</v>
       </c>
       <c r="F244" s="1">
-        <v>998.14</v>
+        <v>406.78</v>
       </c>
       <c r="G244" s="1"/>
-      <c r="H244" s="1"/>
+      <c r="H244" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I244" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="245" spans="1:9" outlineLevel="2">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
-        <v>16690</v>
+        <v>21562</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>254</v>
       </c>
       <c r="D245" s="1">
         <v>8443999090</v>
       </c>
       <c r="E245" s="1">
         <v>1</v>
       </c>
       <c r="F245" s="1">
-        <v>1013.38</v>
+        <v>741.51</v>
       </c>
       <c r="G245" s="1"/>
-      <c r="H245" s="1"/>
+      <c r="H245" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I245" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="246" spans="1:9" outlineLevel="2">
       <c r="A246" s="1"/>
       <c r="B246" s="1">
-        <v>29660</v>
+        <v>25948</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>255</v>
       </c>
       <c r="D246" s="1">
         <v>8443999090</v>
       </c>
       <c r="E246" s="1">
         <v>1</v>
       </c>
       <c r="F246" s="1">
-        <v>524.16</v>
+        <v>698.1</v>
       </c>
       <c r="G246" s="1"/>
-      <c r="H246" s="1"/>
+      <c r="H246" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I246" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="247" spans="1:9" outlineLevel="2">
       <c r="A247" s="1"/>
       <c r="B247" s="1">
-        <v>25944</v>
+        <v>22631</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D247" s="1">
         <v>8443999090</v>
       </c>
       <c r="E247" s="1">
         <v>1</v>
       </c>
       <c r="F247" s="1">
-        <v>1135.68</v>
+        <v>465.85</v>
       </c>
       <c r="G247" s="1"/>
-      <c r="H247" s="1"/>
+      <c r="H247" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I247" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="248" spans="1:9" outlineLevel="2">
       <c r="A248" s="1"/>
       <c r="B248" s="1">
-        <v>29659</v>
+        <v>16689</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>257</v>
       </c>
       <c r="D248" s="1">
         <v>8443999090</v>
       </c>
       <c r="E248" s="1">
         <v>1</v>
       </c>
       <c r="F248" s="1">
-        <v>407.23</v>
+        <v>997.03</v>
       </c>
       <c r="G248" s="1"/>
-      <c r="H248" s="1"/>
+      <c r="H248" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I248" s="5" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="249" spans="1:9" outlineLevel="2">
       <c r="A249" s="1"/>
       <c r="B249" s="1">
-        <v>31877</v>
+        <v>16690</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>258</v>
       </c>
       <c r="D249" s="1">
         <v>8443999090</v>
       </c>
       <c r="E249" s="1">
         <v>1</v>
       </c>
       <c r="F249" s="1">
-        <v>752.64</v>
+        <v>1012.25</v>
       </c>
       <c r="G249" s="1"/>
-      <c r="H249" s="1"/>
+      <c r="H249" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I249" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="250" spans="1:9" outlineLevel="2">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
-        <v>25164</v>
+        <v>29660</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>259</v>
       </c>
       <c r="D250" s="1">
         <v>8443999090</v>
       </c>
       <c r="E250" s="1">
         <v>1</v>
       </c>
       <c r="F250" s="1">
-        <v>1479.3</v>
+        <v>523.58</v>
       </c>
       <c r="G250" s="1"/>
-      <c r="H250" s="1"/>
+      <c r="H250" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I250" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="251" spans="1:9" outlineLevel="2">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
-        <v>25943</v>
+        <v>25944</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>260</v>
       </c>
       <c r="D251" s="1">
         <v>8443999090</v>
       </c>
       <c r="E251" s="1">
         <v>1</v>
       </c>
       <c r="F251" s="1">
-        <v>611.52</v>
+        <v>1134.41</v>
       </c>
       <c r="G251" s="1"/>
-      <c r="H251" s="1"/>
+      <c r="H251" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I251" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="252" spans="1:9" outlineLevel="2">
       <c r="A252" s="1"/>
       <c r="B252" s="1">
-        <v>29658</v>
+        <v>29659</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>261</v>
       </c>
       <c r="D252" s="1">
         <v>8443999090</v>
       </c>
       <c r="E252" s="1">
         <v>1</v>
       </c>
       <c r="F252" s="1">
-        <v>407.23</v>
+        <v>406.78</v>
       </c>
       <c r="G252" s="1"/>
-      <c r="H252" s="1"/>
+      <c r="H252" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I252" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="253" spans="1:9" outlineLevel="2">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
-        <v>31878</v>
+        <v>31877</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>262</v>
       </c>
       <c r="D253" s="1">
         <v>8443999090</v>
       </c>
       <c r="E253" s="1">
         <v>1</v>
       </c>
       <c r="F253" s="1">
-        <v>1075.2</v>
+        <v>751.8</v>
       </c>
       <c r="G253" s="1"/>
-      <c r="H253" s="1"/>
+      <c r="H253" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I253" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="254" spans="1:9" outlineLevel="2">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
-        <v>26345</v>
+        <v>25164</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>263</v>
       </c>
       <c r="D254" s="1">
         <v>8443999090</v>
       </c>
       <c r="E254" s="1">
         <v>1</v>
       </c>
       <c r="F254" s="1">
-        <v>1417.02</v>
+        <v>1477.65</v>
       </c>
       <c r="G254" s="1"/>
-      <c r="H254" s="1"/>
+      <c r="H254" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I254" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="255" spans="1:9" outlineLevel="2">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
-        <v>29662</v>
+        <v>25943</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>264</v>
       </c>
       <c r="D255" s="1">
         <v>8443999090</v>
       </c>
       <c r="E255" s="1">
         <v>1</v>
       </c>
       <c r="F255" s="1">
-        <v>407.23</v>
+        <v>610.84</v>
       </c>
       <c r="G255" s="1"/>
-      <c r="H255" s="1"/>
+      <c r="H255" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I255" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="256" spans="1:9" outlineLevel="2">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
-        <v>25171</v>
+        <v>29658</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>265</v>
       </c>
       <c r="D256" s="1">
         <v>8443999090</v>
       </c>
       <c r="E256" s="1">
         <v>1</v>
       </c>
       <c r="F256" s="1">
-        <v>856.13</v>
+        <v>406.78</v>
       </c>
       <c r="G256" s="1"/>
-      <c r="H256" s="1"/>
+      <c r="H256" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I256" s="5" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
     </row>
     <row r="257" spans="1:9" outlineLevel="2">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
-        <v>25949</v>
+        <v>31878</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>266</v>
       </c>
       <c r="D257" s="1">
         <v>8443999090</v>
       </c>
       <c r="E257" s="1">
         <v>1</v>
       </c>
       <c r="F257" s="1">
-        <v>815.8099999999999</v>
+        <v>1074</v>
       </c>
       <c r="G257" s="1"/>
-      <c r="H257" s="1"/>
+      <c r="H257" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I257" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="258" spans="1:9" outlineLevel="2">
       <c r="A258" s="1"/>
       <c r="B258" s="1">
-        <v>34688</v>
+        <v>26345</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>267</v>
       </c>
       <c r="D258" s="1">
         <v>8443999090</v>
       </c>
       <c r="E258" s="1">
         <v>1</v>
       </c>
       <c r="F258" s="1">
-        <v>2284.8</v>
+        <v>1415.44</v>
       </c>
       <c r="G258" s="1"/>
-      <c r="H258" s="1"/>
+      <c r="H258" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I258" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="259" spans="1:9" outlineLevel="2">
       <c r="A259" s="1"/>
       <c r="B259" s="1">
-        <v>20411</v>
+        <v>29662</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>268</v>
       </c>
       <c r="D259" s="1">
         <v>8443999090</v>
       </c>
       <c r="E259" s="1">
         <v>1</v>
       </c>
       <c r="F259" s="1">
-        <v>990.53</v>
+        <v>406.78</v>
       </c>
       <c r="G259" s="1"/>
-      <c r="H259" s="1"/>
+      <c r="H259" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I259" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="260" spans="1:9" outlineLevel="2">
       <c r="A260" s="1"/>
       <c r="B260" s="1">
-        <v>8457</v>
+        <v>25171</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>269</v>
       </c>
       <c r="D260" s="1">
         <v>8443999090</v>
       </c>
       <c r="E260" s="1">
         <v>1</v>
       </c>
       <c r="F260" s="1">
-        <v>291.2</v>
+        <v>794.76</v>
       </c>
       <c r="G260" s="1"/>
-      <c r="H260" s="1"/>
+      <c r="H260" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I260" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="261" spans="1:9" outlineLevel="2">
       <c r="A261" s="1"/>
       <c r="B261" s="1">
-        <v>34828</v>
+        <v>25949</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>270</v>
       </c>
       <c r="D261" s="1">
         <v>8443999090</v>
       </c>
       <c r="E261" s="1">
         <v>1</v>
       </c>
       <c r="F261" s="1">
-        <v>518.78</v>
+        <v>814.9</v>
       </c>
       <c r="G261" s="1"/>
       <c r="H261" s="5" t="s">
-        <v>271</v>
+        <v>15</v>
       </c>
       <c r="I261" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="262" spans="1:9" outlineLevel="2">
       <c r="A262" s="1"/>
       <c r="B262" s="1">
-        <v>31799</v>
+        <v>34688</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="D262" s="1">
         <v>8443999090</v>
       </c>
       <c r="E262" s="1">
         <v>1</v>
       </c>
       <c r="F262" s="1">
-        <v>1024.58</v>
+        <v>2282.25</v>
       </c>
       <c r="G262" s="1"/>
-      <c r="H262" s="1"/>
+      <c r="H262" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I262" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="263" spans="1:9" outlineLevel="2">
       <c r="A263" s="1"/>
       <c r="B263" s="1">
-        <v>24153</v>
+        <v>20411</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D263" s="1">
         <v>8443999090</v>
       </c>
       <c r="E263" s="1">
         <v>1</v>
       </c>
       <c r="F263" s="1">
-        <v>492.8</v>
+        <v>989.42</v>
       </c>
       <c r="G263" s="1"/>
-      <c r="H263" s="1"/>
+      <c r="H263" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I263" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="264" spans="1:9" outlineLevel="2">
       <c r="A264" s="1"/>
       <c r="B264" s="1">
-        <v>25165</v>
+        <v>8457</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D264" s="1">
         <v>8443999090</v>
       </c>
       <c r="E264" s="1">
         <v>1</v>
       </c>
       <c r="F264" s="1">
-        <v>764.74</v>
+        <v>290.88</v>
       </c>
       <c r="G264" s="1"/>
-      <c r="H264" s="1"/>
+      <c r="H264" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I264" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="265" spans="1:9" outlineLevel="2">
       <c r="A265" s="1"/>
       <c r="B265" s="1">
-        <v>19181</v>
+        <v>34828</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="D265" s="1">
         <v>8443999090</v>
       </c>
       <c r="E265" s="1">
         <v>1</v>
       </c>
       <c r="F265" s="1">
-        <v>1368.19</v>
+        <v>518.21</v>
       </c>
       <c r="G265" s="1"/>
-      <c r="H265" s="1"/>
+      <c r="H265" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I265" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="266" spans="1:9" outlineLevel="2">
       <c r="A266" s="1"/>
       <c r="B266" s="1">
-        <v>25166</v>
+        <v>31799</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="D266" s="1">
         <v>8443999090</v>
       </c>
       <c r="E266" s="1">
         <v>1</v>
       </c>
       <c r="F266" s="1">
-        <v>784.9</v>
+        <v>1023.43</v>
       </c>
       <c r="G266" s="1"/>
-      <c r="H266" s="1"/>
+      <c r="H266" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I266" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="267" spans="1:9" outlineLevel="2">
       <c r="A267" s="1"/>
       <c r="B267" s="1">
-        <v>22642</v>
+        <v>24153</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="D267" s="1">
         <v>8443999090</v>
       </c>
       <c r="E267" s="1">
         <v>1</v>
       </c>
       <c r="F267" s="1">
-        <v>559.1</v>
+        <v>492.25</v>
       </c>
       <c r="G267" s="1"/>
-      <c r="H267" s="1"/>
+      <c r="H267" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I267" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="268" spans="1:9" outlineLevel="2">
       <c r="A268" s="1"/>
       <c r="B268" s="1">
-        <v>20821</v>
+        <v>25165</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="D268" s="1">
         <v>8443999090</v>
       </c>
       <c r="E268" s="1">
         <v>1</v>
       </c>
       <c r="F268" s="1">
-        <v>756.22</v>
+        <v>763.88</v>
       </c>
       <c r="G268" s="1"/>
-      <c r="H268" s="1"/>
+      <c r="H268" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I268" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="269" spans="1:9" outlineLevel="2">
       <c r="A269" s="1"/>
       <c r="B269" s="1">
-        <v>26404</v>
+        <v>19181</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D269" s="1">
         <v>8443999090</v>
       </c>
       <c r="E269" s="1">
         <v>1</v>
       </c>
       <c r="F269" s="1">
-        <v>1023.68</v>
+        <v>1366.67</v>
       </c>
       <c r="G269" s="1"/>
-      <c r="H269" s="1"/>
+      <c r="H269" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I269" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="270" spans="1:9" outlineLevel="2">
       <c r="A270" s="1"/>
       <c r="B270" s="1">
-        <v>17913</v>
+        <v>25166</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="D270" s="1">
         <v>8443999090</v>
       </c>
       <c r="E270" s="1">
         <v>1</v>
       </c>
       <c r="F270" s="1">
-        <v>656.3200000000001</v>
+        <v>784.02</v>
       </c>
       <c r="G270" s="1"/>
-      <c r="H270" s="1"/>
+      <c r="H270" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I270" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="271" spans="1:9" outlineLevel="2">
       <c r="A271" s="1"/>
       <c r="B271" s="1">
-        <v>18351</v>
+        <v>22642</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="D271" s="1">
         <v>8443999090</v>
       </c>
       <c r="E271" s="1">
         <v>1</v>
       </c>
       <c r="F271" s="1">
-        <v>559.1</v>
+        <v>558.48</v>
       </c>
       <c r="G271" s="1"/>
-      <c r="H271" s="1"/>
+      <c r="H271" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I271" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="272" spans="1:9" outlineLevel="2">
       <c r="A272" s="1"/>
       <c r="B272" s="1">
-        <v>19719</v>
+        <v>20821</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="D272" s="1">
-        <v>8443999010</v>
+        <v>8443999090</v>
       </c>
       <c r="E272" s="1">
         <v>1</v>
       </c>
       <c r="F272" s="1">
-        <v>1427.33</v>
+        <v>755.38</v>
       </c>
       <c r="G272" s="1"/>
-      <c r="H272" s="1"/>
+      <c r="H272" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I272" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="273" spans="1:9" outlineLevel="2">
       <c r="A273" s="1"/>
       <c r="B273" s="1">
-        <v>20822</v>
+        <v>26404</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="D273" s="1">
         <v>8443999090</v>
       </c>
       <c r="E273" s="1">
         <v>1</v>
       </c>
       <c r="F273" s="1">
-        <v>756.22</v>
+        <v>1022.54</v>
       </c>
       <c r="G273" s="1"/>
-      <c r="H273" s="1"/>
+      <c r="H273" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I273" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="274" spans="1:9" outlineLevel="2">
       <c r="A274" s="1"/>
       <c r="B274" s="1">
-        <v>22969</v>
+        <v>17913</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="D274" s="1">
         <v>8443999090</v>
       </c>
       <c r="E274" s="1">
         <v>1</v>
       </c>
       <c r="F274" s="1">
-        <v>1313.09</v>
+        <v>655.59</v>
       </c>
       <c r="G274" s="1"/>
-      <c r="H274" s="1"/>
+      <c r="H274" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I274" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="275" spans="1:9" outlineLevel="2">
       <c r="A275" s="1"/>
       <c r="B275" s="1">
-        <v>17914</v>
+        <v>18351</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="D275" s="1">
         <v>8443999090</v>
       </c>
       <c r="E275" s="1">
         <v>1</v>
       </c>
       <c r="F275" s="1">
-        <v>1926.4</v>
+        <v>558.48</v>
       </c>
       <c r="G275" s="1"/>
-      <c r="H275" s="1"/>
+      <c r="H275" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I275" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="276" spans="1:9" outlineLevel="2">
       <c r="A276" s="1"/>
       <c r="B276" s="1">
-        <v>13497</v>
+        <v>19719</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="D276" s="1">
-        <v>8443999090</v>
+        <v>8443999010</v>
       </c>
       <c r="E276" s="1">
         <v>1</v>
       </c>
       <c r="F276" s="1">
-        <v>560</v>
+        <v>1425.74</v>
       </c>
       <c r="G276" s="1"/>
-      <c r="H276" s="1"/>
+      <c r="H276" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I276" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="277" spans="1:9" outlineLevel="2">
       <c r="A277" s="1"/>
       <c r="B277" s="1">
-        <v>11219</v>
+        <v>20822</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="D277" s="1">
         <v>8443999090</v>
       </c>
       <c r="E277" s="1">
         <v>1</v>
       </c>
       <c r="F277" s="1">
-        <v>353.02</v>
+        <v>755.38</v>
       </c>
       <c r="G277" s="1"/>
-      <c r="H277" s="1"/>
+      <c r="H277" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I277" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="278" spans="1:9" outlineLevel="2">
       <c r="A278" s="1"/>
       <c r="B278" s="1">
-        <v>15491</v>
+        <v>22969</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="D278" s="1">
         <v>8443999090</v>
       </c>
       <c r="E278" s="1">
         <v>1</v>
       </c>
       <c r="F278" s="1">
-        <v>309.12</v>
+        <v>1311.62</v>
       </c>
       <c r="G278" s="1"/>
-      <c r="H278" s="1"/>
+      <c r="H278" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I278" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="279" spans="1:9" outlineLevel="2">
       <c r="A279" s="1"/>
       <c r="B279" s="1">
-        <v>29664</v>
+        <v>17914</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="D279" s="1">
         <v>8443999090</v>
       </c>
       <c r="E279" s="1">
         <v>1</v>
       </c>
       <c r="F279" s="1">
-        <v>349.44</v>
+        <v>1924.25</v>
       </c>
       <c r="G279" s="1"/>
-      <c r="H279" s="1"/>
+      <c r="H279" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I279" s="5" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="280" spans="1:9" outlineLevel="2">
       <c r="A280" s="1"/>
       <c r="B280" s="1">
-        <v>28497</v>
+        <v>13497</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="D280" s="1">
         <v>8443999090</v>
       </c>
       <c r="E280" s="1">
         <v>1</v>
       </c>
       <c r="F280" s="1">
-        <v>280.45</v>
+        <v>559.38</v>
       </c>
       <c r="G280" s="1"/>
-      <c r="H280" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H280" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I280" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="281" spans="1:9" outlineLevel="2">
       <c r="A281" s="1"/>
       <c r="B281" s="1">
-        <v>28412</v>
+        <v>11219</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="D281" s="1">
         <v>8443999090</v>
       </c>
       <c r="E281" s="1">
         <v>1</v>
       </c>
       <c r="F281" s="1">
-        <v>353.02</v>
+        <v>352.63</v>
       </c>
       <c r="G281" s="1"/>
-      <c r="H281" s="1"/>
+      <c r="H281" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I281" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="282" spans="1:9" outlineLevel="2">
       <c r="A282" s="1"/>
       <c r="B282" s="1">
-        <v>29870</v>
+        <v>15491</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="D282" s="1">
         <v>8443999090</v>
       </c>
       <c r="E282" s="1">
         <v>1</v>
       </c>
       <c r="F282" s="1">
-        <v>442.18</v>
+        <v>308.78</v>
       </c>
       <c r="G282" s="1"/>
-      <c r="H282" s="1"/>
+      <c r="H282" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I282" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="283" spans="1:9" outlineLevel="2">
       <c r="A283" s="1"/>
       <c r="B283" s="1">
-        <v>19940</v>
+        <v>29664</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="D283" s="1">
         <v>8443999090</v>
       </c>
       <c r="E283" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F283" s="1">
-        <v>423.81</v>
+        <v>349.05</v>
       </c>
       <c r="G283" s="1"/>
-      <c r="H283" s="1"/>
+      <c r="H283" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I283" s="1" t="s">
-        <v>17</v>
+        <v>186</v>
       </c>
     </row>
     <row r="284" spans="1:9" outlineLevel="2">
       <c r="A284" s="1"/>
       <c r="B284" s="1">
-        <v>19941</v>
+        <v>28497</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="D284" s="1">
         <v>8443999090</v>
       </c>
       <c r="E284" s="1">
         <v>1</v>
       </c>
       <c r="F284" s="1">
-        <v>523.26</v>
+        <v>291.32</v>
       </c>
       <c r="G284" s="1"/>
-      <c r="H284" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H284" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I284" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="285" spans="1:9" outlineLevel="2">
       <c r="A285" s="1"/>
       <c r="B285" s="1">
-        <v>24548</v>
+        <v>28412</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="D285" s="1">
         <v>8443999090</v>
       </c>
       <c r="E285" s="1">
         <v>1</v>
       </c>
       <c r="F285" s="1">
-        <v>419.33</v>
+        <v>352.63</v>
       </c>
       <c r="G285" s="1"/>
-      <c r="H285" s="1"/>
+      <c r="H285" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I285" s="5" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="286" spans="1:9" outlineLevel="2">
       <c r="A286" s="1"/>
       <c r="B286" s="1">
-        <v>8459</v>
+        <v>29870</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="D286" s="1">
         <v>8443999090</v>
       </c>
       <c r="E286" s="1">
         <v>1</v>
       </c>
       <c r="F286" s="1">
-        <v>438.14</v>
+        <v>441.68</v>
       </c>
       <c r="G286" s="1"/>
-      <c r="H286" s="1"/>
+      <c r="H286" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I286" s="5" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="287" spans="1:9" outlineLevel="2">
       <c r="A287" s="1"/>
       <c r="B287" s="1">
-        <v>26364</v>
+        <v>19940</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="D287" s="1">
         <v>8443999090</v>
       </c>
       <c r="E287" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F287" s="1">
-        <v>650.5</v>
+        <v>423.34</v>
       </c>
       <c r="G287" s="1"/>
-      <c r="H287" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H287" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I287" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="288" spans="1:9" outlineLevel="2">
       <c r="A288" s="1"/>
       <c r="B288" s="1">
-        <v>13621</v>
+        <v>19941</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="D288" s="1">
         <v>8443999090</v>
       </c>
       <c r="E288" s="1">
         <v>1</v>
       </c>
       <c r="F288" s="1">
-        <v>375.42</v>
+        <v>522.6799999999999</v>
       </c>
       <c r="G288" s="1"/>
-      <c r="H288" s="1"/>
+      <c r="H288" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I288" s="5" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="289" spans="1:9" outlineLevel="2">
       <c r="A289" s="1"/>
       <c r="B289" s="1">
-        <v>24546</v>
+        <v>24548</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="D289" s="1">
         <v>8443999090</v>
       </c>
       <c r="E289" s="1">
         <v>1</v>
       </c>
       <c r="F289" s="1">
-        <v>439.49</v>
+        <v>418.86</v>
       </c>
       <c r="G289" s="1"/>
-      <c r="H289" s="1"/>
+      <c r="H289" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I289" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="290" spans="1:9" outlineLevel="2">
       <c r="A290" s="1"/>
       <c r="B290" s="1">
-        <v>20803</v>
+        <v>8459</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="D290" s="1">
         <v>8443999090</v>
       </c>
       <c r="E290" s="1">
         <v>1</v>
       </c>
       <c r="F290" s="1">
-        <v>401.86</v>
+        <v>437.66</v>
       </c>
       <c r="G290" s="1"/>
-      <c r="H290" s="1"/>
+      <c r="H290" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I290" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="291" spans="1:9" outlineLevel="2">
       <c r="A291" s="1"/>
       <c r="B291" s="1">
-        <v>29663</v>
+        <v>26364</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="D291" s="1">
         <v>8443999090</v>
       </c>
       <c r="E291" s="1">
         <v>1</v>
       </c>
       <c r="F291" s="1">
-        <v>349.44</v>
+        <v>649.77</v>
       </c>
       <c r="G291" s="1"/>
-      <c r="H291" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H291" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I291" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="292" spans="1:9" outlineLevel="2">
       <c r="A292" s="1"/>
       <c r="B292" s="1">
-        <v>24549</v>
+        <v>13621</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="D292" s="1">
         <v>8443999090</v>
       </c>
       <c r="E292" s="1">
         <v>1</v>
       </c>
       <c r="F292" s="1">
-        <v>396.03</v>
+        <v>375.01</v>
       </c>
       <c r="G292" s="1"/>
-      <c r="H292" s="1"/>
+      <c r="H292" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I292" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="293" spans="1:9" outlineLevel="2">
       <c r="A293" s="1"/>
       <c r="B293" s="1">
-        <v>16684</v>
+        <v>24546</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="D293" s="1">
         <v>8443999090</v>
       </c>
       <c r="E293" s="1">
         <v>1</v>
       </c>
       <c r="F293" s="1">
-        <v>407.23</v>
+        <v>439</v>
       </c>
       <c r="G293" s="1"/>
-      <c r="H293" s="1"/>
+      <c r="H293" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I293" s="5" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
     </row>
     <row r="294" spans="1:9" outlineLevel="2">
       <c r="A294" s="1"/>
       <c r="B294" s="1">
-        <v>29665</v>
+        <v>20803</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="D294" s="1">
         <v>8443999090</v>
       </c>
       <c r="E294" s="1">
         <v>1</v>
       </c>
       <c r="F294" s="1">
-        <v>362.88</v>
+        <v>401.41</v>
       </c>
       <c r="G294" s="1"/>
-      <c r="H294" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H294" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I294" s="5" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="295" spans="1:9" outlineLevel="2">
       <c r="A295" s="1"/>
       <c r="B295" s="1">
-        <v>26228</v>
+        <v>29663</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="D295" s="1">
         <v>8443999090</v>
       </c>
       <c r="E295" s="1">
         <v>1</v>
       </c>
       <c r="F295" s="1">
-        <v>973.0599999999999</v>
+        <v>349.05</v>
       </c>
       <c r="G295" s="1"/>
-      <c r="H295" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H295" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I295" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="296" spans="1:9" outlineLevel="2">
       <c r="A296" s="1"/>
       <c r="B296" s="1">
-        <v>26229</v>
+        <v>24549</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D296" s="1">
         <v>8443999090</v>
       </c>
       <c r="E296" s="1">
         <v>1</v>
       </c>
       <c r="F296" s="1">
-        <v>484.74</v>
+        <v>395.59</v>
       </c>
       <c r="G296" s="1"/>
-      <c r="H296" s="1"/>
+      <c r="H296" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I296" s="5" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
     </row>
     <row r="297" spans="1:9" outlineLevel="2">
       <c r="A297" s="1"/>
       <c r="B297" s="1">
-        <v>24836</v>
+        <v>16684</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="D297" s="1">
         <v>8443999090</v>
       </c>
       <c r="E297" s="1">
         <v>1</v>
       </c>
       <c r="F297" s="1">
-        <v>371.84</v>
+        <v>406.78</v>
       </c>
       <c r="G297" s="1"/>
-      <c r="H297" s="1"/>
+      <c r="H297" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I297" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="298" spans="1:9" outlineLevel="2">
       <c r="A298" s="1"/>
       <c r="B298" s="1">
-        <v>32824</v>
+        <v>29665</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="D298" s="1">
         <v>8443999090</v>
       </c>
       <c r="E298" s="1">
         <v>1</v>
       </c>
       <c r="F298" s="1">
-        <v>911.6799999999999</v>
+        <v>362.48</v>
       </c>
       <c r="G298" s="1"/>
-      <c r="H298" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H298" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I298" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="299" spans="1:9" outlineLevel="2">
       <c r="A299" s="1"/>
       <c r="B299" s="1">
-        <v>23543</v>
+        <v>26228</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="D299" s="1">
         <v>8443999090</v>
       </c>
       <c r="E299" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F299" s="1">
-        <v>603.01</v>
+        <v>971.97</v>
       </c>
       <c r="G299" s="1"/>
-      <c r="H299" s="1"/>
+      <c r="H299" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I299" s="5" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="300" spans="1:9" outlineLevel="2">
       <c r="A300" s="1"/>
       <c r="B300" s="1">
-        <v>18093</v>
+        <v>26229</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="D300" s="1">
         <v>8443999090</v>
       </c>
       <c r="E300" s="1">
         <v>1</v>
       </c>
       <c r="F300" s="1">
-        <v>483.84</v>
+        <v>484.2</v>
       </c>
       <c r="G300" s="1"/>
-      <c r="H300" s="1"/>
+      <c r="H300" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I300" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="301" spans="1:9" outlineLevel="2">
       <c r="A301" s="1"/>
       <c r="B301" s="1">
-        <v>29666</v>
+        <v>24836</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="D301" s="1">
         <v>8443999090</v>
       </c>
       <c r="E301" s="1">
         <v>1</v>
       </c>
       <c r="F301" s="1">
-        <v>349.44</v>
+        <v>356.21</v>
       </c>
       <c r="G301" s="1"/>
-      <c r="H301" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H301" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I301" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="302" spans="1:9" outlineLevel="2">
       <c r="A302" s="1"/>
       <c r="B302" s="1">
-        <v>22113</v>
+        <v>32824</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="D302" s="1">
         <v>8443999090</v>
       </c>
       <c r="E302" s="1">
         <v>1</v>
       </c>
       <c r="F302" s="1">
-        <v>451.58</v>
+        <v>910.66</v>
       </c>
       <c r="G302" s="1"/>
-      <c r="H302" s="1"/>
+      <c r="H302" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I302" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="303" spans="1:9" outlineLevel="2">
       <c r="A303" s="1"/>
       <c r="B303" s="1">
-        <v>16624</v>
+        <v>23543</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="D303" s="1">
         <v>8443999090</v>
       </c>
       <c r="E303" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F303" s="1">
-        <v>413.95</v>
+        <v>602.34</v>
       </c>
       <c r="G303" s="1"/>
-      <c r="H303" s="1"/>
+      <c r="H303" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I303" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="304" spans="1:9" outlineLevel="2">
       <c r="A304" s="1"/>
       <c r="B304" s="1">
-        <v>24550</v>
+        <v>18093</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="D304" s="1">
         <v>8443999090</v>
       </c>
       <c r="E304" s="1">
         <v>1</v>
       </c>
       <c r="F304" s="1">
-        <v>419.78</v>
+        <v>483.3</v>
       </c>
       <c r="G304" s="1"/>
-      <c r="H304" s="1"/>
+      <c r="H304" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I304" s="5" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="305" spans="1:9" outlineLevel="2">
       <c r="A305" s="1"/>
       <c r="B305" s="1">
-        <v>22809</v>
+        <v>29666</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="D305" s="1">
         <v>8443999090</v>
       </c>
       <c r="E305" s="1">
         <v>1</v>
       </c>
       <c r="F305" s="1">
-        <v>430.08</v>
+        <v>349.05</v>
       </c>
       <c r="G305" s="1"/>
-      <c r="H305" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H305" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I305" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="306" spans="1:9" outlineLevel="2">
       <c r="A306" s="1"/>
       <c r="B306" s="1">
-        <v>31879</v>
+        <v>22113</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="D306" s="1">
         <v>8443999090</v>
       </c>
       <c r="E306" s="1">
         <v>1</v>
       </c>
       <c r="F306" s="1">
-        <v>1008.45</v>
+        <v>451.08</v>
       </c>
       <c r="G306" s="1"/>
-      <c r="H306" s="1"/>
+      <c r="H306" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I306" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="307" spans="1:9" outlineLevel="2">
       <c r="A307" s="1"/>
       <c r="B307" s="1">
-        <v>26560</v>
+        <v>16624</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="D307" s="1">
         <v>8443999090</v>
       </c>
       <c r="E307" s="1">
         <v>1</v>
       </c>
       <c r="F307" s="1">
-        <v>975.74</v>
+        <v>424.23</v>
       </c>
       <c r="G307" s="1"/>
-      <c r="H307" s="1"/>
+      <c r="H307" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I307" s="5" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
     </row>
     <row r="308" spans="1:9" outlineLevel="2">
       <c r="A308" s="1"/>
       <c r="B308" s="1">
-        <v>8460</v>
+        <v>24550</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="D308" s="1">
         <v>8443999090</v>
       </c>
       <c r="E308" s="1">
         <v>1</v>
       </c>
       <c r="F308" s="1">
-        <v>134.4</v>
+        <v>419.31</v>
       </c>
       <c r="G308" s="1"/>
-      <c r="H308" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H308" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I308" s="5" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="309" spans="1:9" outlineLevel="2">
       <c r="A309" s="1"/>
       <c r="B309" s="1">
-        <v>24154</v>
+        <v>22809</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="D309" s="1">
         <v>8443999090</v>
       </c>
       <c r="E309" s="1">
         <v>1</v>
       </c>
       <c r="F309" s="1">
-        <v>459.65</v>
+        <v>429.6</v>
       </c>
       <c r="G309" s="1"/>
-      <c r="H309" s="1"/>
+      <c r="H309" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I309" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="310" spans="1:9" outlineLevel="2">
       <c r="A310" s="1"/>
       <c r="B310" s="1">
-        <v>22644</v>
+        <v>31879</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="D310" s="1">
         <v>8443999090</v>
       </c>
       <c r="E310" s="1">
         <v>1</v>
       </c>
       <c r="F310" s="1">
-        <v>581.95</v>
+        <v>1007.32</v>
       </c>
       <c r="G310" s="1"/>
-      <c r="H310" s="1"/>
+      <c r="H310" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I310" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="311" spans="1:9" outlineLevel="2">
       <c r="A311" s="1"/>
       <c r="B311" s="1">
-        <v>20412</v>
+        <v>26560</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="D311" s="1">
         <v>8443999090</v>
       </c>
       <c r="E311" s="1">
         <v>1</v>
       </c>
       <c r="F311" s="1">
-        <v>731.58</v>
+        <v>974.66</v>
       </c>
       <c r="G311" s="1"/>
-      <c r="H311" s="1"/>
+      <c r="H311" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I311" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="312" spans="1:9" outlineLevel="2">
       <c r="A312" s="1"/>
       <c r="B312" s="1">
-        <v>16294</v>
+        <v>8460</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="D312" s="1">
         <v>8443999090</v>
       </c>
       <c r="E312" s="1">
         <v>1</v>
       </c>
       <c r="F312" s="1">
-        <v>851.2</v>
+        <v>134.25</v>
       </c>
       <c r="G312" s="1"/>
-      <c r="H312" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H312" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I312" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="313" spans="1:9" outlineLevel="2">
       <c r="A313" s="1"/>
       <c r="B313" s="1">
-        <v>9014</v>
+        <v>24154</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="D313" s="1">
         <v>8443999090</v>
       </c>
       <c r="E313" s="1">
         <v>1</v>
       </c>
       <c r="F313" s="1">
-        <v>1729.73</v>
+        <v>406.78</v>
       </c>
       <c r="G313" s="1"/>
-      <c r="H313" s="1"/>
+      <c r="H313" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I313" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="314" spans="1:9" outlineLevel="2">
       <c r="A314" s="1"/>
       <c r="B314" s="1">
-        <v>16691</v>
+        <v>22644</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="D314" s="1">
         <v>8443999090</v>
       </c>
       <c r="E314" s="1">
         <v>1</v>
       </c>
       <c r="F314" s="1">
-        <v>795.2</v>
+        <v>523.58</v>
       </c>
       <c r="G314" s="1"/>
-      <c r="H314" s="1"/>
+      <c r="H314" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I314" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="315" spans="1:9" outlineLevel="2">
       <c r="A315" s="1"/>
       <c r="B315" s="1">
-        <v>23075</v>
+        <v>20412</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="D315" s="1">
         <v>8443999090</v>
       </c>
       <c r="E315" s="1">
         <v>1</v>
       </c>
       <c r="F315" s="1">
-        <v>666.62</v>
+        <v>730.77</v>
       </c>
       <c r="G315" s="1"/>
-      <c r="H315" s="1"/>
+      <c r="H315" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I315" s="5" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="316" spans="1:9" outlineLevel="2">
       <c r="A316" s="1"/>
       <c r="B316" s="1">
-        <v>20823</v>
+        <v>16294</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="D316" s="1">
         <v>8443999090</v>
       </c>
       <c r="E316" s="1">
         <v>1</v>
       </c>
       <c r="F316" s="1">
-        <v>745.92</v>
+        <v>850.25</v>
       </c>
       <c r="G316" s="1"/>
-      <c r="H316" s="1"/>
+      <c r="H316" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I316" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="317" spans="1:9" outlineLevel="2">
       <c r="A317" s="1"/>
       <c r="B317" s="1">
-        <v>22970</v>
+        <v>9014</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="D317" s="1">
         <v>8443999090</v>
       </c>
       <c r="E317" s="1">
         <v>1</v>
       </c>
       <c r="F317" s="1">
-        <v>903.17</v>
+        <v>1727.8</v>
       </c>
       <c r="G317" s="1"/>
-      <c r="H317" s="1"/>
+      <c r="H317" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I317" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="318" spans="1:9" outlineLevel="2">
       <c r="A318" s="1"/>
       <c r="B318" s="1">
-        <v>20413</v>
+        <v>16691</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="D318" s="1">
         <v>8443999090</v>
       </c>
       <c r="E318" s="1">
         <v>1</v>
       </c>
       <c r="F318" s="1">
-        <v>1112.83</v>
+        <v>581.3</v>
       </c>
       <c r="G318" s="1"/>
-      <c r="H318" s="1"/>
+      <c r="H318" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I318" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="319" spans="1:9" outlineLevel="2">
       <c r="A319" s="1"/>
       <c r="B319" s="1">
-        <v>25507</v>
+        <v>23075</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="D319" s="1">
         <v>8443999090</v>
       </c>
       <c r="E319" s="1">
         <v>1</v>
       </c>
       <c r="F319" s="1">
-        <v>1084.61</v>
+        <v>665.88</v>
       </c>
       <c r="G319" s="1"/>
-      <c r="H319" s="1"/>
+      <c r="H319" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I319" s="5" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
     </row>
     <row r="320" spans="1:9" outlineLevel="2">
       <c r="A320" s="1"/>
       <c r="B320" s="1">
-        <v>3872</v>
+        <v>20823</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="D320" s="1">
         <v>8443999090</v>
       </c>
       <c r="E320" s="1">
         <v>1</v>
       </c>
       <c r="F320" s="1">
-        <v>1169.28</v>
+        <v>745.09</v>
       </c>
       <c r="G320" s="1"/>
-      <c r="H320" s="1"/>
+      <c r="H320" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I320" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="321" spans="1:9" outlineLevel="2">
       <c r="A321" s="1"/>
       <c r="B321" s="1">
-        <v>13530</v>
+        <v>22970</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="D321" s="1">
         <v>8443999090</v>
       </c>
       <c r="E321" s="1">
         <v>1</v>
       </c>
       <c r="F321" s="1">
-        <v>1042.05</v>
+        <v>902.16</v>
       </c>
       <c r="G321" s="1"/>
-      <c r="H321" s="1"/>
+      <c r="H321" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I321" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="322" spans="1:9" outlineLevel="2">
       <c r="A322" s="1"/>
       <c r="B322" s="1">
-        <v>3707</v>
+        <v>20413</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="D322" s="1">
         <v>8443999090</v>
       </c>
       <c r="E322" s="1">
         <v>1</v>
       </c>
       <c r="F322" s="1">
-        <v>1611.01</v>
+        <v>1111.59</v>
       </c>
       <c r="G322" s="1"/>
-      <c r="H322" s="1"/>
+      <c r="H322" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I322" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="323" spans="1:9" outlineLevel="2">
       <c r="A323" s="1"/>
       <c r="B323" s="1">
-        <v>12152</v>
+        <v>25507</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="D323" s="1">
         <v>8443999090</v>
       </c>
       <c r="E323" s="1">
         <v>1</v>
       </c>
       <c r="F323" s="1">
-        <v>1477.5</v>
+        <v>1083.4</v>
       </c>
       <c r="G323" s="1"/>
-      <c r="H323" s="1"/>
+      <c r="H323" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I323" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="324" spans="1:9" outlineLevel="2">
       <c r="A324" s="1"/>
       <c r="B324" s="1">
-        <v>4225</v>
+        <v>3872</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="D324" s="1">
         <v>8443999090</v>
       </c>
       <c r="E324" s="1">
         <v>1</v>
       </c>
       <c r="F324" s="1">
-        <v>1841.73</v>
+        <v>1167.98</v>
       </c>
       <c r="G324" s="1"/>
-      <c r="H324" s="1"/>
+      <c r="H324" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I324" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="325" spans="1:9" outlineLevel="2">
       <c r="A325" s="1"/>
       <c r="B325" s="1">
-        <v>8618</v>
+        <v>13530</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="D325" s="1">
         <v>8443999090</v>
       </c>
       <c r="E325" s="1">
         <v>1</v>
       </c>
       <c r="F325" s="1">
-        <v>179.2</v>
+        <v>1040.89</v>
       </c>
       <c r="G325" s="1"/>
-      <c r="H325" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H325" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I325" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="326" spans="1:9" outlineLevel="2">
       <c r="A326" s="1"/>
       <c r="B326" s="1">
-        <v>8056</v>
+        <v>3707</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="D326" s="1">
         <v>8443999090</v>
       </c>
       <c r="E326" s="1">
         <v>1</v>
       </c>
       <c r="F326" s="1">
-        <v>1887.42</v>
+        <v>1609.21</v>
       </c>
       <c r="G326" s="1"/>
-      <c r="H326" s="1"/>
+      <c r="H326" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I326" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="327" spans="1:9" outlineLevel="2">
       <c r="A327" s="1"/>
       <c r="B327" s="1">
-        <v>11303</v>
+        <v>12152</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="D327" s="1">
         <v>8443999090</v>
       </c>
       <c r="E327" s="1">
         <v>1</v>
       </c>
       <c r="F327" s="1">
-        <v>687.6799999999999</v>
+        <v>1475.86</v>
       </c>
       <c r="G327" s="1"/>
-      <c r="H327" s="1"/>
+      <c r="H327" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I327" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="328" spans="1:9" outlineLevel="2">
       <c r="A328" s="1"/>
       <c r="B328" s="1">
-        <v>21577</v>
+        <v>4225</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="D328" s="1">
         <v>8443999090</v>
       </c>
       <c r="E328" s="1">
         <v>1</v>
       </c>
       <c r="F328" s="1">
-        <v>907.2</v>
+        <v>1839.67</v>
       </c>
       <c r="G328" s="1"/>
-      <c r="H328" s="1"/>
+      <c r="H328" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I328" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="329" spans="1:9" outlineLevel="2">
       <c r="A329" s="1"/>
       <c r="B329" s="1">
-        <v>20688</v>
+        <v>8618</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="D329" s="1">
         <v>8443999090</v>
       </c>
       <c r="E329" s="1">
         <v>1</v>
       </c>
       <c r="F329" s="1">
-        <v>858.37</v>
+        <v>179</v>
       </c>
       <c r="G329" s="1"/>
-      <c r="H329" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H329" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I329" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="330" spans="1:9" outlineLevel="2">
       <c r="A330" s="1"/>
       <c r="B330" s="1">
-        <v>9840</v>
+        <v>8056</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="D330" s="1">
         <v>8443999090</v>
       </c>
       <c r="E330" s="1">
         <v>1</v>
       </c>
       <c r="F330" s="1">
-        <v>2082.75</v>
+        <v>1885.32</v>
       </c>
       <c r="G330" s="1"/>
-      <c r="H330" s="1"/>
+      <c r="H330" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I330" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="331" spans="1:9" outlineLevel="2">
       <c r="A331" s="1"/>
       <c r="B331" s="1">
-        <v>32857</v>
+        <v>11303</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="D331" s="1">
         <v>8443999090</v>
       </c>
       <c r="E331" s="1">
         <v>1</v>
       </c>
       <c r="F331" s="1">
-        <v>840</v>
+        <v>523.58</v>
       </c>
       <c r="G331" s="1"/>
-      <c r="H331" s="1"/>
+      <c r="H331" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I331" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="332" spans="1:9" outlineLevel="2">
       <c r="A332" s="1"/>
       <c r="B332" s="1">
-        <v>25658</v>
+        <v>21577</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="D332" s="1">
         <v>8443999090</v>
       </c>
       <c r="E332" s="1">
         <v>1</v>
       </c>
       <c r="F332" s="1">
-        <v>931.39</v>
+        <v>906.1900000000001</v>
       </c>
       <c r="G332" s="1"/>
-      <c r="H332" s="1"/>
+      <c r="H332" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I332" s="5" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="333" spans="1:9" outlineLevel="2">
       <c r="A333" s="1"/>
       <c r="B333" s="1">
-        <v>17698</v>
+        <v>20688</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="D333" s="1">
         <v>8443999090</v>
       </c>
       <c r="E333" s="1">
         <v>1</v>
       </c>
       <c r="F333" s="1">
-        <v>1036.22</v>
+        <v>857.41</v>
       </c>
       <c r="G333" s="1"/>
-      <c r="H333" s="1"/>
+      <c r="H333" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I333" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="334" spans="1:9" outlineLevel="2">
       <c r="A334" s="1"/>
       <c r="B334" s="1">
-        <v>13992</v>
+        <v>9840</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="D334" s="1">
         <v>8443999090</v>
       </c>
       <c r="E334" s="1">
         <v>1</v>
       </c>
       <c r="F334" s="1">
-        <v>2784.77</v>
+        <v>2080.43</v>
       </c>
       <c r="G334" s="1"/>
-      <c r="H334" s="1"/>
+      <c r="H334" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I334" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="335" spans="1:9" outlineLevel="2">
       <c r="A335" s="1"/>
       <c r="B335" s="1">
-        <v>23798</v>
+        <v>32857</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="D335" s="1">
         <v>8443999090</v>
       </c>
       <c r="E335" s="1">
         <v>1</v>
       </c>
       <c r="F335" s="1">
-        <v>3548.16</v>
+        <v>839.0599999999999</v>
       </c>
       <c r="G335" s="1"/>
-      <c r="H335" s="1"/>
+      <c r="H335" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I335" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="336" spans="1:9" outlineLevel="2">
       <c r="A336" s="1"/>
       <c r="B336" s="1">
-        <v>13529</v>
+        <v>25658</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="D336" s="1">
         <v>8443999090</v>
       </c>
       <c r="E336" s="1">
         <v>1</v>
       </c>
       <c r="F336" s="1">
-        <v>2805.82</v>
+        <v>930.35</v>
       </c>
       <c r="G336" s="1"/>
-      <c r="H336" s="1"/>
+      <c r="H336" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I336" s="5" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
     </row>
     <row r="337" spans="1:9" outlineLevel="2">
       <c r="A337" s="1"/>
       <c r="B337" s="1">
-        <v>23878</v>
+        <v>17698</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="D337" s="1">
         <v>8443999090</v>
       </c>
       <c r="E337" s="1">
         <v>1</v>
       </c>
       <c r="F337" s="1">
-        <v>1728.38</v>
+        <v>1035.07</v>
       </c>
       <c r="G337" s="1"/>
-      <c r="H337" s="1"/>
+      <c r="H337" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I337" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="338" spans="1:9" outlineLevel="2">
       <c r="A338" s="1"/>
       <c r="B338" s="1">
-        <v>23753</v>
+        <v>13992</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="D338" s="1">
         <v>8443999090</v>
       </c>
       <c r="E338" s="1">
         <v>1</v>
       </c>
       <c r="F338" s="1">
-        <v>1007.1</v>
+        <v>2781.66</v>
       </c>
       <c r="G338" s="1"/>
-      <c r="H338" s="1"/>
+      <c r="H338" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I338" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="339" spans="1:9" outlineLevel="2">
       <c r="A339" s="1"/>
       <c r="B339" s="1">
+        <v>23798</v>
+      </c>
+      <c r="C339" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="D339" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E339" s="1">
+        <v>1</v>
+      </c>
+      <c r="F339" s="1">
+        <v>3544.2</v>
+      </c>
+      <c r="G339" s="1"/>
+      <c r="H339" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I339" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="340" spans="1:9" outlineLevel="2">
+      <c r="A340" s="1"/>
+      <c r="B340" s="1">
+        <v>13529</v>
+      </c>
+      <c r="C340" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="D340" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E340" s="1">
+        <v>1</v>
+      </c>
+      <c r="F340" s="1">
+        <v>2802.69</v>
+      </c>
+      <c r="G340" s="1"/>
+      <c r="H340" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I340" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="341" spans="1:9" outlineLevel="2">
+      <c r="A341" s="1"/>
+      <c r="B341" s="1">
+        <v>23878</v>
+      </c>
+      <c r="C341" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="D341" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E341" s="1">
+        <v>1</v>
+      </c>
+      <c r="F341" s="1">
+        <v>1726.46</v>
+      </c>
+      <c r="G341" s="1"/>
+      <c r="H341" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I341" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="342" spans="1:9" outlineLevel="2">
+      <c r="A342" s="1"/>
+      <c r="B342" s="1">
+        <v>23753</v>
+      </c>
+      <c r="C342" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="D342" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E342" s="1">
+        <v>1</v>
+      </c>
+      <c r="F342" s="1">
+        <v>1005.98</v>
+      </c>
+      <c r="G342" s="1"/>
+      <c r="H342" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I342" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="343" spans="1:9" outlineLevel="2">
+      <c r="A343" s="1"/>
+      <c r="B343" s="1">
         <v>32792</v>
       </c>
-      <c r="C339" s="1" t="s">
-[...26 lines deleted...]
-      <c r="I340" s="1"/>
+      <c r="C343" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="D343" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E343" s="1">
+        <v>1</v>
+      </c>
+      <c r="F343" s="1">
+        <v>1065.95</v>
+      </c>
+      <c r="G343" s="1"/>
+      <c r="H343" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I343" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="344" spans="1:9">
+      <c r="A344" s="1"/>
+      <c r="B344" s="1"/>
+      <c r="C344" s="1"/>
+      <c r="D344" s="1"/>
+      <c r="E344" s="1"/>
+      <c r="F344" s="1"/>
+      <c r="G344" s="1"/>
+      <c r="H344" s="1"/>
+      <c r="I344" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>