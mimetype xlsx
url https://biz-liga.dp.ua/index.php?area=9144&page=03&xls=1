--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -739,4963 +739,5107 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iRС3200/2570 FB6-3653</t>
         </r>
       </text>
     </comment>
     <comment ref="C55" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">HP COLOR Laser 150/MFP178/MFP179, Samsung CLP-360/365/368/CLX-3300/3305/4195/SL-C410/C430/C460/C480 для JC91-01080A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C56" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">HP CLJ 1600/2600  Lower Sleeve Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C56" authorId="0">
+    <comment ref="C57" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet 4700/4730/CP4005N</t>
         </r>
       </text>
     </comment>
-    <comment ref="C57" authorId="0">
+    <comment ref="C58" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ CP1215/1210/1510/1515/1518/1525/CM1312/1415/Canon MF8030/8040/8050/8080/LBP-5050  RC2-2146</t>
         </r>
       </text>
     </comment>
-    <comment ref="C58" authorId="0">
+    <comment ref="C59" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CP3525/M551dn/551n/551xh/MFP M570dn/Color MFP M575d/M651n/MFP M680dn/CP4025dn/CP4525dn</t>
         </r>
       </text>
     </comment>
-    <comment ref="C59" authorId="0">
+    <comment ref="C60" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CP3525/M551dn/551n/551xh/MFP M570dn/Color MFP M575d/M651n/MFP M680dn/CP4025dn/CP4525dn</t>
         </r>
       </text>
     </comment>
-    <comment ref="C60" authorId="0">
+    <comment ref="C61" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: Color LaserJet Managed E55040dw, Color LaserJet Enterprise MFP M578f, Color LaserJet Enterprise MFP M578dn, Color LaserJet Enterprise MFP M577f, Color LaserJet Enterprise MFP M577dn, Color LaserJet Enterprise M555x, Color LaserJet Enterprise M555dn, Color LaserJet Enterprise M554dn, Color LaserJet Enterprise M553n, Color LaserJet Enterprise M553dn, Color LaserJet Enterprise M552n, Color LaserJet Enterprise M552dn, Color LaserJet Enterprise Flow MFP M578c, Color LaserJet Enterprise Flow MFP M577z, Color LaserJet Enterprise Flow MFP M577c
 OEM № LPR-M552, B5L35-67902-LPR, B5L36-67902-LPR</t>
         </r>
       </text>
     </comment>
-    <comment ref="C61" authorId="0">
+    <comment ref="C62" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: Color LaserJet Managed E55040dw, Color LaserJet Enterprise MFP M578f, Color LaserJet Enterprise MFP M578dn, Color LaserJet Enterprise MFP M577f, Color LaserJet Enterprise MFP M577dn, Color LaserJet Enterprise M555x, Color LaserJet Enterprise M555dn, Color LaserJet Enterprise M554dn, Color LaserJet Enterprise M553n, Color LaserJet Enterprise M553dn, Color LaserJet Enterprise M552n, Color LaserJet Enterprise M552dn, Color LaserJet Enterprise Flow MFP M578c, Color LaserJet Enterprise Flow MFP M577z, Color LaserJet Enterprise Flow MFP M577. 100K, для B5L36-67902/B5L36-67901/B5L36A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C62" authorId="0">
+    <comment ref="C63" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP COLOR LJ Enterprise M652/653/681/682, RM2-1928/RM2-1929</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C64" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP COLOR LJ Enterprise M880/M855 для C1N58-67901/C1N58A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C65" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro 4203/4201/4202/4203/MFP 4301/4302/4303/Canon MF751/MF752/MF753/MF755, RM2-2731/RM2-2732, Original quality rubber, 250K!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C63" authorId="0">
+    <comment ref="C66" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP COLOR LJ Pro 4203/4201/4202/4203/MFP 4301/4302/4303/Canon MF751/MF752/MF753/MF755/MF1333c, RM2-2731/RM2-2732</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C67" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro 4203/4201/4202/4203/MFP 4301/4302/4303/Canon MF751/MF752/MF753/MF755, RM2-2731/RM2-2732, SPONGE RUBBER!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C64" authorId="0">
+    <comment ref="C68" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M252/M274/M277  RM2-5584/RM2-5582</t>
         </r>
       </text>
     </comment>
-    <comment ref="C65" authorId="0">
+    <comment ref="C69" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M452/454/477/479/377/Canon MF-732/734/735/RM2-6435</t>
         </r>
       </text>
     </comment>
-    <comment ref="C66" authorId="0">
+    <comment ref="C70" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M452dn/452dw/452nwColor LaserJet Pro MFP M377dw/477fdn/M477fdw/477fnw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C67" authorId="0">
+    <comment ref="C71" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M452dn/452dw/452nw Color LaserJet Pro MFP M377dw/477fdn/M477fdw/477fnw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C68" authorId="0">
+    <comment ref="C72" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP COLOR LJ Pro M452/454/477/479/377/Canon MF732/734/735/RM2-6435-LPR, WATER SPONGE ROLLER!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C73" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M452/454/477/479/377/Canon MF732/734/735, RM2-6435-LPR, Sponge Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C69" authorId="0">
+    <comment ref="C74" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M452/454/477/479/377/Canon MF-732/734/735/RM2-6435-LPR, WATER SPONGE ROLLER! Special Version</t>
         </r>
       </text>
     </comment>
-    <comment ref="C70" authorId="0">
+    <comment ref="C75" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M452/454/477/479/377/Canon MF-732/734/735/RM2-6435-LPR, WATER SPONGE ROLLER! JAPAN, Японія</t>
         </r>
       </text>
     </comment>
-    <comment ref="C71" authorId="0">
+    <comment ref="C76" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M452/454/477/479/377/Canon MF732/734/735/RM2-6435-LPR, WATER SPONGE ROLLER! Original Technology</t>
         </r>
       </text>
     </comment>
-    <comment ref="C72" authorId="0">
+    <comment ref="C77" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Laser Neverstop 1020/MFP1005/M136</t>
         </r>
       </text>
     </comment>
-    <comment ref="C73" authorId="0">
+    <comment ref="C78" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/3015/3020/3030/M1005/Canon LBP-2900/3000, RM1-066 0/RC1-2135/RC1-2136</t>
         </r>
       </text>
     </comment>
-    <comment ref="C74" authorId="0">
+    <comment ref="C79" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1010/ 1012/ 1015/ 1018/ 1020/ 3015/ 3020/ 3030/M1005 ; CANON LBP-2900/ 3000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C75" authorId="0">
+    <comment ref="C80" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1010/ 1012/ 1015/ 1018/ 1020/ 3015/ 3020/ 3030/M1005 ; CANON LBP-2900/ 3000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C76" authorId="0">
+    <comment ref="C81" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/3015/3020/3030/M1005/Canon LB P-2900/3000  RM1-0660/RC1-2135 /RC1-2136</t>
         </r>
       </text>
     </comment>
-    <comment ref="C77" authorId="0">
+    <comment ref="C82" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/3015/3020/3030/M1005/Canon LBP2900/3000/RM1-0660/RC1-2135/RC1-2136, 60K!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C78" authorId="0">
+    <comment ref="C83" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/3015/3020/3030/M1005/Canon LBP-2900/3000, RM1-066 0/RC1-2135/RC1-2136</t>
         </r>
       </text>
     </comment>
-    <comment ref="C79" authorId="0">
+    <comment ref="C84" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010, HP 1010/1012/1015 /1018/1020/3015/3020/3030/M100 5/Canon LBP-2900/3000 RM1-0660-000CN, RC1-2135-000, RC1-2136-000, RC1-2135-020000 Soft, original Red</t>
         </r>
       </text>
     </comment>
-    <comment ref="C80" authorId="0">
+    <comment ref="C85" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/3015/3020/3030/M1005/Canon LBP-2900/3000  RM1-0660/RC1-2135 /RC1-2136  Sponge Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C81" authorId="0">
+    <comment ref="C86" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/3015/3020/3030/M1005/Canon LBP-2900/3000  RM1-0660/RC1-2135 /RC1-2136  Sponge Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C82" authorId="0">
+    <comment ref="C87" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/3015/3020/3030/M1005/Canon LBP2900/3000/RM1-0660/RC1-2135/RC1-2136, SPONGE ROLLER!, Покращена якість!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C83" authorId="0">
+    <comment ref="C88" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/3015/3020/3030/M1005/Canon LB P-2900/3000  RM1-0660/RC1-2135 /RC1-2136</t>
         </r>
       </text>
     </comment>
-    <comment ref="C84" authorId="0">
+    <comment ref="C89" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet 1022, LaserJet 3050, LaserJet 3052, LaserJet 3055, LaserJet M1319F, CANON: MF4018, MF4010, MF4120, MF4150, MF4140, MF4270, MF4690, MF4660, MF4350, MF4320, MF4370, MF4380, MF4340, MF4330, PC-D450, PC-D440. RC1-5573 RC1-5572 RC1-5582 LPR-1022.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C85" authorId="0">
+    <comment ref="C90" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet 1022, LaserJet 3050, LaserJet 3052, LaserJet 3055, LaserJet M1319F, CANON: MF4018, MF4010, MF4120, MF4150, MF4140, MF4270, MF4690, MF4660, MF4350, MF4320, MF4370, MF4380, MF4340, MF4330, PC-D450, PC-D440. RC1-5573 RC1-5572 RC1-5582 LPR-1022.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C86" authorId="0">
+    <comment ref="C91" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet 1022, LaserJet 3050, LaserJet 3052, LaserJet 3055, LaserJet M1319F, CANON: MF4018, MF4010, MF4120, MF4150, MF4140, MF4270, MF4690, MF4660, MF4350, MF4320, MF4370, MF4380, MF4340, MF4330, PC-D450, PC-D440. RC1-5573 RC1-5572 RC1-5582 LPR-1022.</t>
         </r>
       </text>
     </comment>
-    <comment ref="G86" authorId="0">
+    <comment ref="G91" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 5шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C87" authorId="0">
+    <comment ref="C92" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet 1022, LaserJet 3050, LaserJet 3052, LaserJet 3055, LaserJet M1319F, CANON: MF4018, MF4010, MF4120, MF4150, MF4140, MF4270, MF4690, MF4660, MF4350, MF4320, MF4370, MF4380, MF4340, MF4330, PC-D450, PC-D440. RC1-5573 RC1-5572 RC1-5582 LPR-1022.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C88" authorId="0">
+    <comment ref="C93" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1022/3050/3052/3055/M1319/Canon MF4010/4018/ 4120/4140/4150/4270/4320/4330/ 4340/4350/4370/4380/4660/4690/PC-D450/440, RC1-5573/RC1-5572 /RC1-5582</t>
         </r>
       </text>
     </comment>
-    <comment ref="C89" authorId="0">
+    <comment ref="C94" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1022/3050/3052/3055/M1319/Canon MF4010/4018/4120/4122/4140/4150/4270/4320/4322/4330/4340/4350/4352/4353/4370/4380/4383/4660/4680/4690/PC-D420/440/450/460/480/LPR-1022/RC1-5573/RC1-5572/RC1-5582, 60K!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C90" authorId="0">
+    <comment ref="C95" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1022/3050/3052/3055/M1319/Canon MF4010/4018/4120/4122/4140/4150/4270/4320/4322/4330/4340/4350/4352/4353/4370/4380/4383/4660/4680/4690/PC-D420/440/450/460/480, LPR-1022SR/RC1- 5573/RC1-5572/RC1-5582, Sponge Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C91" authorId="0">
+    <comment ref="C96" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1022/3050/3052/3055/M1319/Canon MF4010/4018/4120/4122/4140/4150/4270/4320/4322/4330/4340/4350/4352/4353/4370/4380/4383/4660/4680/4690/PC-D420/440/450/460/480, LPR-1022SR/RC1- 5573/RC1-5572/RC1-5582, Sponge Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C92" authorId="0">
+    <comment ref="C97" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1100/3200/Canon LBP-800/810/1120  RF5-3242/RF5-2823</t>
         </r>
       </text>
     </comment>
-    <comment ref="C93" authorId="0">
+    <comment ref="C98" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1100/3200/Canon LBP-800/810/1120  RF5-2823-000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C94" authorId="0">
+    <comment ref="C99" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1100/3200/Canon LBP-800/810/1120  RF5-3242/RF5-2823</t>
         </r>
       </text>
     </comment>
-    <comment ref="C95" authorId="0">
+    <comment ref="C100" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet P2015, LaserJet M2727, LaserJet 3390, LaserJet 1320, LaserJet 1160, CANON: LBP3360, LBP3300. RC1-3630-000
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C96" authorId="0">
+    <comment ref="C101" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1160/1320/3390/3392/P2015/2014/M2727/Canon LBP-3300/3310/3360/3370  RC1-3630/RC2-0303/RC1-3612  Sponge Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C97" authorId="0">
+    <comment ref="C102" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1160/1320/3390/P2015/2014/M2727/Canon LBP-3300/3360/3310/3370  RC1-3630/RC2-0303</t>
         </r>
       </text>
     </comment>
-    <comment ref="C98" authorId="0">
+    <comment ref="C103" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1160/1320/3390/P2015/2014/M2727/Canon LBP-3300/3360/3310/3370  RC1-3630/RC2-0303</t>
         </r>
       </text>
     </comment>
-    <comment ref="C99" authorId="0">
+    <comment ref="C104" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1160/1320/3390/P2015/2014/M2727/Canon LBP-3300/3360/3310/3370  RC1-3630/RC2-0303</t>
         </r>
       </text>
     </comment>
-    <comment ref="C100" authorId="0">
+    <comment ref="C105" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1160/1320/3390/3392/P2015/2014/M2727/Canon LBP-3300/3310/3360/3370  RC1-3630/RC2-0303/RC1-3612  Sponge Roller!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C101" authorId="0">
+    <comment ref="C106" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1000/1005/1200/1220/1150/1300/3300/3310/3320/3330/3380/LBP-1210/PC-D320/340/FAX-L400 /Canon MF3110/3112/3220/3222/3228/3240/3241/5630/5650/5730/5750/5770/LBP-3200/FAX-L380  RF0-1002/FC5-4871  RF0-1002-VE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C102" authorId="0">
+    <comment ref="C107" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ1000/1150/1200/20/1300/mfp3300/10/20/30/80; Canon FAX-L400,LBP1210,PC-D320/340,MF-3110/3220/28/40/5550/5630/5650/5730/57/70</t>
         </r>
       </text>
     </comment>
-    <comment ref="C103" authorId="0">
+    <comment ref="C108" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ1000/1150/1200/20/1300/mfp3300/10/20/30/80; Canon FAX-L400,LBP1210,PC-D320/340,MF-3110/3220/28/40/5550/5630/5650/5730/57/70</t>
         </r>
       </text>
     </comment>
-    <comment ref="C104" authorId="0">
+    <comment ref="C109" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ1000/1150/1200/20/1300/mfp3300/10/20/30/80; CANON FAX-L400,LBP1210,PC-D320/340,MF-3110/3220/28/40/5550/5630/5650/5730/57/70</t>
         </r>
       </text>
     </comment>
-    <comment ref="G104" authorId="0">
+    <comment ref="G109" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C105" authorId="0">
+    <comment ref="C110" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1000/1005/1200/1220/1150/1300/3300/3310/3320/3330/3380/LBP-1210/PC-D320/340/FAX-L400 /Canon MF3110/3112/3220/3222/3228/3240/3241/5630/5650/5730/5750/5770/LBP-3200/FAX-L380  RF0-1002/FC5-4871</t>
         </r>
       </text>
     </comment>
-    <comment ref="C106" authorId="0">
+    <comment ref="C111" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP1000/ LJ2100/ iR-1210/1230/1270F/1310/1330/1370F/1510/1530/1570/1610/1630/1670/Smart Base PC-121</t>
         </r>
       </text>
     </comment>
-    <comment ref="C107" authorId="0">
+    <comment ref="C112" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2100/Canon LBP-1000/iR-1210/12 30/1270/1310/1330/1370/1510/1530/1570/1610/1630/1670</t>
         </r>
       </text>
     </comment>
-    <comment ref="C108" authorId="0">
+    <comment ref="C113" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Foshan-Yat-Sing HP LJ 2200  Lower Sleeve Roller  RB2-6368/RB2-6369</t>
         </r>
       </text>
     </comment>
-    <comment ref="C109" authorId="0">
+    <comment ref="C114" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2300  RC1-0991/RC1-0992   Lower Sleeve Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C110" authorId="0">
+    <comment ref="C115" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2300  RC1-0991/RC1-0992   Lower Sleeve Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C111" authorId="0">
+    <comment ref="C116" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2400/2410/2420/2430/Canon LBP-3460  RC1-3968/RC1-3969</t>
         </r>
       </text>
     </comment>
-    <comment ref="C112" authorId="0">
+    <comment ref="C117" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2400/2410/2420/2430/Canon LBP-3460  RC1-3968/RC1-3969</t>
         </r>
       </text>
     </comment>
-    <comment ref="C113" authorId="0">
+    <comment ref="C118" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2400/2410/2420/2430/Canon LBP-3410/3460/8330  RC1-3968 /RC1-3969</t>
         </r>
       </text>
     </comment>
-    <comment ref="C114" authorId="0">
+    <comment ref="C119" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2400/2410/2420/2430/Canon LBP-3410/3460/8330  RC1-3968 /RC1-3969</t>
         </r>
       </text>
     </comment>
-    <comment ref="C115" authorId="0">
+    <comment ref="C120" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 4000/4050/Canon LBP-1760/PC-860/880/890/NP-6512/6612/FAX-L1000  RB1-8794/RB9-0684</t>
         </r>
       </text>
     </comment>
-    <comment ref="C116" authorId="0">
+    <comment ref="C121" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">НР Laser Jet 4200,4300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C117" authorId="0">
+    <comment ref="C122" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4200/4300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C118" authorId="0">
+    <comment ref="C123" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 4200/4300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C119" authorId="0">
+    <comment ref="C124" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 4200/4300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C120" authorId="0">
+    <comment ref="C125" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 4250/4345/4350/P4014/4015/4515</t>
         </r>
       </text>
     </comment>
-    <comment ref="C121" authorId="0">
+    <comment ref="C126" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 4250/4350/P4014/P4015/P4515</t>
         </r>
       </text>
     </comment>
-    <comment ref="C122" authorId="0">
+    <comment ref="C127" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 4250/4350/4345/P4014/4015/4515  Ресурс 100-150k копий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C123" authorId="0">
+    <comment ref="C128" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 4250/4350/4345</t>
         </r>
       </text>
     </comment>
-    <comment ref="C124" authorId="0">
+    <comment ref="C129" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 4250/4345/4350/P4014/4015/4515</t>
         </r>
       </text>
     </comment>
-    <comment ref="C125" authorId="0">
+    <comment ref="C130" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5000/5100/GP-160/LP-3000 /3010, RB2-1919</t>
         </r>
       </text>
     </comment>
-    <comment ref="C126" authorId="0">
+    <comment ref="C131" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Вал гумовий HP LJ 5000/5100/GP-160/LP-3000 /3010, RB2-1919</t>
         </r>
       </text>
     </comment>
-    <comment ref="C127" authorId="0">
+    <comment ref="C132" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5000/5100/GP-160/LP-3000/3010</t>
         </r>
       </text>
     </comment>
-    <comment ref="C128" authorId="0">
+    <comment ref="C133" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5200/M5025/5035/5039/Enterprise 700 M712/775</t>
         </r>
       </text>
     </comment>
-    <comment ref="C129" authorId="0">
+    <comment ref="C134" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5200/M5025/5035/5039/Enterprise 700 M712/775</t>
         </r>
       </text>
     </comment>
-    <comment ref="C130" authorId="0">
+    <comment ref="C135" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5L; Canon LBP-460,FAX-L300/L90</t>
         </r>
       </text>
     </comment>
-    <comment ref="C131" authorId="0">
+    <comment ref="C136" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5P</t>
         </r>
       </text>
     </comment>
-    <comment ref="C132" authorId="0">
+    <comment ref="C137" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 8100/8150/Canon LBP-3260  RB2-3522/RB2-3562   Lower Sleeve Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C133" authorId="0">
+    <comment ref="C138" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet 9000, LaserJet 9040, LaserJet 9050
  RB2-5921-000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C134" authorId="0">
+    <comment ref="C139" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 9000/9040/9050</t>
         </r>
       </text>
     </comment>
-    <comment ref="C135" authorId="0">
+    <comment ref="C140" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 9000/9040/9050, OEM High Copy, High Quality, 250-300k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C136" authorId="0">
+    <comment ref="C141" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet 4345MFP, LaserJet 4250, LaserJet 4350, CANON: iR1730, iR1730i, iR1730iF, iR1740, iR1740i, iR1740iF, iR1750, iR1750i, iR1750iF, iR ADVANCE 400, iR ADVANCE 500. RC1-3321-000
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C137" authorId="0">
+    <comment ref="C142" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M208/232/233</t>
         </r>
       </text>
     </comment>
-    <comment ref="C138" authorId="0">
+    <comment ref="C143" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M435nw/M701n/706n</t>
         </r>
       </text>
     </comment>
-    <comment ref="C139" authorId="0">
+    <comment ref="C144" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet MFP M436nda, LaserJet MFP M436n, LaserJet MFP M436dn, LaserJet MFP M433a</t>
         </r>
       </text>
     </comment>
-    <comment ref="C140" authorId="0">
+    <comment ref="C145" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro M501, LaserJet Enterprise M506, LaserJet Enterprise MFP M527, CANON: iR1643, iR1643i, iR1643iF</t>
         </r>
       </text>
     </comment>
-    <comment ref="C141" authorId="0">
+    <comment ref="C146" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M501/506/507/527</t>
         </r>
       </text>
     </comment>
-    <comment ref="C142" authorId="0">
+    <comment ref="C147" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro M501, LaserJet Enterprise M506, LaserJet Enterprise MFP M527, CANON: iR1643, iR1643i, iR1643iF</t>
         </r>
       </text>
     </comment>
-    <comment ref="C143" authorId="0">
+    <comment ref="C148" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M501/506/507/527, SPONGE ROLLER, BLACK Color! Electric conduction</t>
         </r>
       </text>
     </comment>
-    <comment ref="C144" authorId="0">
+    <comment ref="C149" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M521dn/M525dn/525f/M525c</t>
         </r>
       </text>
     </comment>
-    <comment ref="C145" authorId="0">
+    <comment ref="C150" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Enterprise 600 M601dn, LaserJet Enterprise 600 M601n, LaserJet Enterprise 600 M602dn, LaserJet Enterprise 600 M602n, LaserJet Enterprise 600 M602x, LaserJet Enterprise 600 M603dn, LaserJet Enterprise 600 M603n, LaserJet Enterprise 600 M603xh, LaserJet Enterprise M604dn, LaserJet Enterprise M604n, LaserJet Enterprise M605dn, LaserJet Enterprise M605n, LaserJet Enterprise M605x, LaserJet Enterprise M606dn, LaserJet Enterprise M606x, LaserJet Enterprise MFP M630f, LaserJet Enterprise MFP M630h, LaserJet Enterprise Flow M630z</t>
         </r>
       </text>
     </comment>
-    <comment ref="C146" authorId="0">
+    <comment ref="C151" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M600/601/602/ 603/604/605/606</t>
         </r>
       </text>
     </comment>
-    <comment ref="C147" authorId="0">
+    <comment ref="C152" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Enterprise MFP M630h, LaserJet Enterprise MFP M630f, LaserJet Enterprise M606x, LaserJet Enterprise M606dn, LaserJet Enterprise M605x, LaserJet Enterprise M605n, LaserJet Enterprise M605dn, LaserJet Enterprise M604n, LaserJet Enterprise M604dn, LaserJet Enterprise Flow M630z, LaserJet Enterprise 600 M603xh, LaserJet Enterprise 600 M603n, LaserJet Enterprise 600 M603dn, LaserJet Enterprise 600 M602x, LaserJet Enterprise 600 M602n, LaserJet Enterprise 600 M602dn, LaserJet Enterprise 600 M601n, LaserJet Enterprise 600 M601dn SOFT</t>
         </r>
       </text>
     </comment>
-    <comment ref="C148" authorId="0">
+    <comment ref="C153" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Enterprise MFP M630h, LaserJet Enterprise MFP M630f, LaserJet Enterprise M606x, LaserJet Enterprise M606dn, LaserJet Enterprise M605x, LaserJet Enterprise M605n, LaserJet Enterprise M605dn, LaserJet Enterprise M604n, LaserJet Enterprise M604dn, LaserJet Enterprise Flow M630z, LaserJet Enterprise 600 M603xh, LaserJet Enterprise 600 M603n, LaserJet Enterprise 600 M603dn, LaserJet Enterprise 600 M602x, LaserJet Enterprise 600 M602n, LaserJet Enterprise 600 M602dn, LaserJet Enterprise 600 M601n, LaserJet Enterprise 600 M601dn</t>
         </r>
       </text>
     </comment>
-    <comment ref="C149" authorId="0">
+    <comment ref="C154" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Enterprise MFP M630h, LaserJet Enterprise MFP M630f, LaserJet Enterprise M606x, LaserJet Enterprise M606dn, LaserJet Enterprise M605x, LaserJet Enterprise M605n, LaserJet Enterprise M605dn, LaserJet Enterprise M604n, LaserJet Enterprise M604dn, LaserJet Enterprise Flow M630z, LaserJet Enterprise 600 M603xh, LaserJet Enterprise 600 M603n, LaserJet Enterprise 600 M603dn, LaserJet Enterprise 600 M602x, LaserJet Enterprise 600 M602n, LaserJet Enterprise 600 M602dn, LaserJet Enterprise 600 M601n, LaserJet Enterprise 600 M601dn</t>
         </r>
       </text>
     </comment>
-    <comment ref="C150" authorId="0">
+    <comment ref="C155" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Enterprise MFP M630h, LaserJet Enterprise MFP M630f, LaserJet Enterprise M606x, LaserJet Enterprise M606dn, LaserJet Enterprise M605x, LaserJet Enterprise M605n, LaserJet Enterprise M605dn, LaserJet Enterprise M604n, LaserJet Enterprise M604dn, LaserJet Enterprise Flow M630z, LaserJet Enterprise 600 M603xh, LaserJet Enterprise 600 M603n, LaserJet Enterprise 600 M603dn, LaserJet Enterprise 600 M602x, LaserJet Enterprise 600 M602n, LaserJet Enterprise 600 M602dn, LaserJet Enterprise 600 M601n, LaserJet Enterprise 600 M601dn</t>
         </r>
       </text>
     </comment>
-    <comment ref="C151" authorId="0">
+    <comment ref="C156" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise 600 M601/602/603/604/605/606/630, покращена якість</t>
         </r>
       </text>
     </comment>
-    <comment ref="C152" authorId="0">
+    <comment ref="C157" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M607/608/609/M631/632/633/E62555/E62565/E62575, ORIGINAL</t>
         </r>
       </text>
     </comment>
-    <comment ref="C153" authorId="0">
+    <comment ref="C158" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Enterprise MFP M633fh, LaserJet Enterprise MFP M632h, LaserJet Enterprise MFP M632fht, LaserJet Enterprise MFP M631z, LaserJet Enterprise MFP M631dn, LaserJet Enterprise M609x, LaserJet Enterprise M609dn, LaserJet Enterprise M609dh, LaserJet Enterprise M608x, LaserJet Enterprise M608n, LaserJet Enterprise M608dn, LaserJet Enterprise M607n, LaserJet Enterprise M607dn, LaserJet Enterprise Flow MFP M633z, LaserJet Enterprise Flow MFP M632z, LaserJet Enterprise Flow MFP M631h. LPR-M609
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C154" authorId="0">
+    <comment ref="C159" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M607/608/609/M631/632/633/E62555/E62565/E62575</t>
         </r>
       </text>
     </comment>
-    <comment ref="C155" authorId="0">
+    <comment ref="C160" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M607/608/609/M631/632/633/E62555/E62565/E62575</t>
         </r>
       </text>
     </comment>
-    <comment ref="C156" authorId="0">
+    <comment ref="C161" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M806/830 для CF367-67906</t>
         </r>
       </text>
     </comment>
-    <comment ref="C157" authorId="0">
+    <comment ref="C162" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M806/830 для CF367-67906</t>
         </r>
       </text>
     </comment>
-    <comment ref="C158" authorId="0">
+    <comment ref="C163" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M806/830 для CF367-67906, ресурс 200K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C159" authorId="0">
+    <comment ref="C164" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1006/P1005/P1505/LBP-3150/3108/3100/ 3050/ 3018/3010</t>
         </r>
       </text>
     </comment>
-    <comment ref="C160" authorId="0">
+    <comment ref="C165" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet P1008, LaserJet P1007, LaserJet P1006, LaserJet P1005, CANON: LBP3150, LBP3108, LBP3100, LBP3050, LBP3018, LBP3010</t>
         </r>
       </text>
     </comment>
-    <comment ref="C161" authorId="0">
+    <comment ref="C166" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1005/1006/1505/M1120/1522/Canon LBP3010/3018/3050/3100/3108/3150/MF-4410/4430/4450/4550/4570/4580/LPR-P1505/RC2-1183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C162" authorId="0">
+    <comment ref="C167" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1505/1566/1606/1005/1006/1007/1008/1102/M1522/1536/1214/1212/1217/1132/CP 1525/Canon LBP-3010/3018/3050/ 3100/3108/3150/6000/6018/6020/MF4410/4430/4450/4550/4570/4580/RC2-9208</t>
         </r>
       </text>
     </comment>
-    <comment ref="C163" authorId="0">
+    <comment ref="C168" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1505/1566/1606/1005/1006/1007/1008/1102/M1522/1536/1214/1212/1217/1132/CP 1525/Canon LBP-3010/3018/3050/ 3100/3108/3150/6000/6018/6020/MF4410/4430/4450/4550/4570/4580/RC2-9208</t>
         </r>
       </text>
     </comment>
-    <comment ref="C164" authorId="0">
+    <comment ref="C169" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1006/P1005/P1102/ P1505/M1120/ M1522/LBP-3150/3108/3100/ 3050/ 3018/3010/MF4410/4450/4570/4430/4550/4580/D550/520/4583/4554/4553/4453/4452/4420/4412</t>
         </r>
       </text>
     </comment>
-    <comment ref="C165" authorId="0">
+    <comment ref="C170" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1505/1566/1606/1005/1006/1007/1008/1102/M1522/1536/1214/1212/1217/1132/CP 1525/Canon LBP-3010/3018/3050/ 3100/3108/3150/6000/6018/6020/MF4410/4430/4450/4550/4570/4580/RC2-9208</t>
         </r>
       </text>
     </comment>
-    <comment ref="C166" authorId="0">
+    <comment ref="C171" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1005/1006/1505/M1120/1522/Canon LBP-3010/3018/3050/3100/3108/3150/MF4410/4430/4450/4550/4570/4580  LPR-P1505SR/RC2-1183  Sponge Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C167" authorId="0">
+    <comment ref="C172" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1005/1006/1505/M1120/1522/Canon LBP-3010/3018/3050/3100/3108/3150/MF4410/4430/4450/4550/4570/4580  LPR-P1505SR/RC2-1183  Sponge Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C168" authorId="0">
+    <comment ref="C173" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet P1008, LaserJet P1007, LaserJet P1006, LaserJet P1005, CANON: LBP3150, LBP3108, LBP3100, LBP3050, LBP3018, LBP3010</t>
         </r>
       </text>
     </comment>
-    <comment ref="C169" authorId="0">
+    <comment ref="C174" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro P1606DN, LaserJet Pro M1536DNF, LaserJet Pro P1102, LaserJet Pro P1102w, LaserJet Pro M201n, LaserJet Pro M201dw, LaserJet Pro MFP M225dn, LaserJet Pro MFP M225dw, CANON: i-SENSYS MF3010, imageCLASS MF3010, i-SENSYS LBP6030, i-SENSYS LBP6030B, i-SENSYS LBP6030W, LBP6033, imageCLASS MF4770</t>
         </r>
       </text>
     </comment>
-    <comment ref="C170" authorId="0">
+    <comment ref="C175" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1102/M1132/1212/1213/1214/1217/1218/1536/P1566/1606/CP1525/Canon MF3010/3014/LBP-6000/6018/6020/6200  LPR-P1102/RC2-9208</t>
         </r>
       </text>
     </comment>
-    <comment ref="C171" authorId="0">
+    <comment ref="C176" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1102/P1566/P1606/M1132/1212/1213/1214/1217/1218/1536/CP1525/Pro M125/126/127/128/Canon LBP151/6000/6018/6020/6200/Canon MF211/212/215/216/217/222/224/226/227/229/231/232/237/244/247/249/MF3010/3014/4410/4430/4450/4550/4570/4580/LPR-P1102/RC2-9208/FM1-F647</t>
         </r>
       </text>
     </comment>
-    <comment ref="C172" authorId="0">
+    <comment ref="C177" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro P1606DN, LaserJet Pro M1536DNF, LaserJet Pro P1102, LaserJet Pro P1102w, LaserJet Pro M201n, LaserJet Pro M201dw, LaserJet Pro MFP M225dn, LaserJet Pro MFP M225dw, CANON: i-SENSYS MF3010, imageCLASS MF3010, i-SENSYS LBP6030, i-SENSYS LBP6030B, i-SENSYS LBP6030W, LBP6033, imageCLASS MF4770</t>
         </r>
       </text>
     </comment>
-    <comment ref="C173" authorId="0">
+    <comment ref="C178" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro P1606DN, LaserJet Pro M1536DNF, LaserJet Pro P1102, LaserJet Pro P1102w, LaserJet Pro M201n, LaserJet Pro M201dw, LaserJet Pro MFP M225dn, LaserJet Pro MFP M225dw, CANON: i-SENSYS MF3010, imageCLASS MF3010, i-SENSYS LBP6030, i-SENSYS LBP6030B, i-SENSYS LBP6030W, LBP6033, imageCLASS MF4770</t>
         </r>
       </text>
     </comment>
-    <comment ref="C174" authorId="0">
+    <comment ref="C179" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro P1606DN, LaserJet Pro M1536DNF, LaserJet Pro P1102, LaserJet Pro P1102w, LaserJet Pro M201n, LaserJet Pro M201dw, LaserJet Pro MFP M225dn, LaserJet Pro MFP M225dw, CANON: i-SENSYS MF3010, imageCLASS MF3010, i-SENSYS LBP6030, i-SENSYS LBP6030B, i-SENSYS LBP6030W, LBP6033, imageCLASS MF4770</t>
         </r>
       </text>
     </comment>
-    <comment ref="C175" authorId="0">
+    <comment ref="C180" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro P1606DN, LaserJet Pro M1536DNF, LaserJet Pro P1102, LaserJet Pro P1102w, LaserJet Pro M201n, LaserJet Pro M201dw, LaserJet Pro MFP M225dn, LaserJet Pro MFP M225dw, CANON: i-SENSYS MF3010, imageCLASS MF3010, i-SENSYS LBP6030, i-SENSYS LBP6030B, i-SENSYS LBP6030W, LBP6033, imageCLASS MF4770</t>
         </r>
       </text>
     </comment>
-    <comment ref="C176" authorId="0">
+    <comment ref="C181" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1102/P1566/P1606/M1132/1212/1213/1214/1217/1218/1536/CP1525/Pro M125/126/127/128/Canon LBP 151/6000/6018/6020/6200/Canon MF211/212/215/216/217/222/224/226/227/229/231/232/237/244/247/249/MF3010/3014/4410/4430/4450/4550/4570/4580/LPR-P1102/RC2-9208/FM1-F647, SPONGE ROLLER, RED Color!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C177" authorId="0">
+    <comment ref="C182" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro P1606DN, LaserJet Pro M1536DNF, LaserJet Pro P1102, LaserJet Pro P1102w, LaserJet Pro M201n, LaserJet Pro M201dw, LaserJet Pro MFP M225dn, LaserJet Pro MFP M225dw, CANON: i-SENSYS MF3010, imageCLASS MF3010, i-SENSYS LBP6030, i-SENSYS LBP6030B, i-SENSYS LBP6030W, LBP6033, imageCLASS MF4770</t>
         </r>
       </text>
     </comment>
-    <comment ref="C178" authorId="0">
+    <comment ref="C183" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1102/P1566/P1606/M1132/1212/1213/1214/1217/1218/1536/CP1525/Pro M125/126/127/128/Canon LBP 151/6000/6018/6020/6200/Canon MF211/212/215/216/217/222/224/226/227/229/231/232/237/244/247/249/MF3010/3014/4410/4430/4450/4550/4570/4580/LPR-P1102/RC2-9208/FM1-F647, SPONGE ROLLER, BLACK Color! Electric conduction</t>
         </r>
       </text>
     </comment>
-    <comment ref="C179" authorId="0">
+    <comment ref="C184" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1102/P1566/P1606/M1132/1212/1213/1214/1217/1218/1536/CP1525/Pro M125/126/127/128/Canon LBP 151/6000/6018/6020/6200/Canon MF211/212/215/216/217/222/224/226/227/229/231/232/237/244/247/249/MF3010/3014/4410/4430/4450/4550/4570/4580/LPR-P1102/RC2-9208/FM1-F647, WATER SPONGE ROLLER! Original Technology</t>
         </r>
       </text>
     </comment>
-    <comment ref="C180" authorId="0">
+    <comment ref="C185" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1006/P1005/P1102/ P1505/M1120/ M1522/LBP-3150/3108/3100/ 3050/ 3018/3010/ MF4410/4450/4570/4430/4550/ 4580/D550/520/_4583/4554/4553/4453/4452/4420/4412</t>
         </r>
       </text>
     </comment>
-    <comment ref="C181" authorId="0">
+    <comment ref="C186" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1006/P1005/P1102/ P1505/M1120/ M1522/LBP-3150/3108/3100/ 3050/ 3018/3010/ MF4410/4450/4570/4430/4550/ 4580/D550/520/_4583/4554/4553/4453/4452/4420/4412</t>
         </r>
       </text>
     </comment>
-    <comment ref="C182" authorId="0">
+    <comment ref="C187" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet P2035, LaserJet P2055, LaserJet Pro 400 M401n, LaserJet Pro 400 M401dn, LaserJet Pro 400 M401dw, LaserJet Pro 400 MFP M425dn, LaserJet Pro 400 MFP M425dw, CANON: iR1133, iR1133A, iR1133iF, i-SENSYS LBP251dw, i-SENSYS LBP252dw, i-SENSYS MF411dw, i-SENSYS MF416dw, i-SENSYS MF418x</t>
         </r>
       </text>
     </comment>
-    <comment ref="C183" authorId="0">
+    <comment ref="C188" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet P2035, LaserJet P2055, LaserJet Pro 400 M401n, LaserJet Pro 400 M401dn, LaserJet Pro 400 M401dw, LaserJet Pro 400 MFP M425dn, LaserJet Pro 400 MFP M425dw, CANON: iR1133, iR1133A, iR1133iF, i-SENSYS LBP251dw, i-SENSYS LBP252dw, i-SENSYS MF411dw, i-SENSYS MF416dw, i-SENSYS MF418x RC1-3685-000 Пористый  более мягкий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C184" authorId="0">
+    <comment ref="C189" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet P2035, LaserJet P2055, LaserJet Pro 400 M401n, LaserJet Pro 400 M401dn, LaserJet Pro 400 M401dw, LaserJet Pro 400 MFP M425dn, LaserJet Pro 400 MFP M425dw, CANON: iR1133, iR1133A, iR1133iF, i-SENSYS LBP251dw, i-SENSYS LBP252dw, i-SENSYS MF411dw, i-SENSYS MF416dw, i-SENSYS MF418x</t>
         </r>
       </text>
     </comment>
-    <comment ref="C185" authorId="0">
+    <comment ref="C190" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/2055/Pro 400 M401/425/Canon MF-5930/5940/5950/5960/5980/6780/LBP6300/63100/6650/6653/6654/iR1033/1133/LPR-P2035SR/RC1-3685, 60K!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C186" authorId="0">
+    <comment ref="C191" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet P2035, LaserJet P2055, LaserJet Pro 400 M401n, LaserJet Pro 400 M401dn, LaserJet Pro 400 M401dw, LaserJet Pro 400 MFP M425dn, LaserJet Pro 400 MFP M425dw, CANON: iR1133, iR1133A, iR1133iF, i-SENSYS LBP251dw, i-SENSYS LBP252dw, i-SENSYS MF411dw, i-SENSYS MF416dw, i-SENSYS MF418x CET3685</t>
         </r>
       </text>
     </comment>
-    <comment ref="C187" authorId="0">
+    <comment ref="C192" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Pro 400/M401/Canon MF58 80/5840/5980/5930/5940/5960/5950/6780/6680/LBP-6654/6653/6650/6303/6300/iR1133</t>
         </r>
       </text>
     </comment>
-    <comment ref="C188" authorId="0">
+    <comment ref="C193" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet P2035, LaserJet P2055, LaserJet Pro 400 M401n, LaserJet Pro 400 M401dn, LaserJet Pro 400 M401dw, LaserJet Pro 400 MFP M425dn, LaserJet Pro 400 MFP M425dw, CANON: iR1133, iR1133A, iR1133iF, i-SENSYS LBP251dw, i-SENSYS LBP252dw, i-SENSYS MF411dw, i-SENSYS MF416dw, i-SENSYS MF418x</t>
         </r>
       </text>
     </comment>
-    <comment ref="C189" authorId="0">
+    <comment ref="C194" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet P2035, LaserJet P2055, LaserJet Pro 400 M401n, LaserJet Pro 400 M401dn, LaserJet Pro 400 M401dw, LaserJet Pro 400 MFP M425dn, LaserJet Pro 400 MFP M425dw, CANON: iR1133, iR1133A, iR1133iF, i-SENSYS LBP251dw, i-SENSYS LBP252dw, i-SENSYS MF411dw, i-SENSYS MF416dw, i-SENSYS MF418x</t>
         </r>
       </text>
     </comment>
-    <comment ref="C190" authorId="0">
+    <comment ref="C195" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet P2035, LaserJet P2055, LaserJet Pro 400 M401n, LaserJet Pro 400 M401dn, LaserJet Pro 400 M401dw, LaserJet Pro 400 MFP M425dn, LaserJet Pro 400 MFP M425dw, CANON: iR1133, iR1133A, iR1133iF, i-SENSYS LBP251dw, i-SENSYS LBP252dw, i-SENSYS MF411dw, i-SENSYS MF416dw, i-SENSYS MF418x  LPR-P2035SR/RC1-3685   Sponge Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C191" authorId="0">
+    <comment ref="C196" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet P2035, LaserJet P2055, LaserJet Pro 400 M401n, LaserJet Pro 400 M401dn, LaserJet Pro 400 M401dw, LaserJet Pro 400 MFP M425dn, LaserJet Pro 400 MFP M425dw, CANON: iR1133, iR1133A, iR1133iF, i-SENSYS LBP251dw, i-SENSYS LBP252dw, i-SENSYS MF411dw, i-SENSYS MF416dw, i-SENSYS MF418x  LPR-P2035SR/RC1-3685   Sponge Roller!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C192" authorId="0">
+    <comment ref="C197" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet P2035, LaserJet P2055, LaserJet Pro 400 M401n, LaserJet Pro 400 M401dn, LaserJet Pro 400 M401dw, LaserJet Pro 400 MFP M425dn, LaserJet Pro 400 MFP M425dw, CANON: iR1133, iR1133A, iR1133iF, i-SENSYS LBP251dw, i-SENSYS LBP252dw, i-SENSYS MF411dw, i-SENSYS MF416dw, i-SENSYS MF418x  RC1-3685SR-WD  Sponge Roller!</t>
         </r>
       </text>
     </comment>
-    <comment ref="G192" authorId="0">
+    <comment ref="G197" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 5шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C193" authorId="0">
+    <comment ref="C198" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet P2035, LaserJet P2055, LaserJet Pro 400 M401n, LaserJet Pro 400 M401dn, LaserJet Pro 400 M401dw, LaserJet Pro 400 MFP M425dn, LaserJet Pro 400 MFP M425dw, CANON: iR1133, iR1133A, iR1133iF, i-SENSYS LBP251dw, i-SENSYS LBP252dw, i-SENSYS MF411dw, i-SENSYS MF416dw, i-SENSYS MF418x  LPR-P2035SR/RC1-3685   Sponge Roller. Покращена якість.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C194" authorId="0">
+    <comment ref="C199" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3005/M3027/M3025</t>
         </r>
       </text>
     </comment>
-    <comment ref="C195" authorId="0">
+    <comment ref="C200" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3005/M3027/3035</t>
         </r>
       </text>
     </comment>
-    <comment ref="C196" authorId="0">
+    <comment ref="C201" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3005/M3027/3035</t>
         </r>
       </text>
     </comment>
-    <comment ref="C197" authorId="0">
+    <comment ref="C202" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3005/ M3027/ M3035 LPR-P3005 CET3518</t>
         </r>
       </text>
     </comment>
-    <comment ref="C198" authorId="0">
+    <comment ref="C203" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3015/Enterprise 500 MFP M521/525/Canon iR1435/1430</t>
         </r>
       </text>
     </comment>
-    <comment ref="C199" authorId="0">
+    <comment ref="C204" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3015 Enterpise 500 MFP M521/525</t>
         </r>
       </text>
     </comment>
-    <comment ref="C200" authorId="0">
+    <comment ref="C205" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3015 Enterpise 500 MFP M521/525</t>
         </r>
       </text>
     </comment>
-    <comment ref="C201" authorId="0">
+    <comment ref="C206" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3015 Enterpise 500 MFP M521/525</t>
         </r>
       </text>
     </comment>
-    <comment ref="C202" authorId="0">
+    <comment ref="C207" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3015/Enterpise 500 MFP M521/525/Canon iR1435/1430/RC2-7837, 80K!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C203" authorId="0">
+    <comment ref="C208" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Enterprise P3015, LaserJet Enterprise P3015d, LaserJet Enterprise P3015dn, LaserJet Enterprise P3015n, LaserJet Enterprise P3015x. LPR-P3015
 . LPR-P3015
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C204" authorId="0">
+    <comment ref="C209" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3015/Enterprise 500 MFP M521/525/Canon iR1435/1430</t>
         </r>
       </text>
     </comment>
-    <comment ref="C205" authorId="0">
+    <comment ref="C210" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3015 Enterpise 500 MFP M521/525</t>
         </r>
       </text>
     </comment>
-    <comment ref="C206" authorId="0">
+    <comment ref="C211" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3015 / Enterprise 500 MFP M521 / m525, Canon iR1435 / 1430, Покращена якість.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C207" authorId="0">
+    <comment ref="C212" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Enterprise M4555MFP, LaserJet P4014, LaserJet P4014dn, LaserJet P4014n, LaserJet P4015dn, LaserJet P4015n, LaserJet P4015tn, LaserJet P4015x, LaserJet P4515n, LaserJet P4515tn, LaserJet P4515x, LaserJet P4515xm. LPR-M4555MFP LPR-P4015</t>
         </r>
       </text>
     </comment>
-    <comment ref="C208" authorId="0">
+    <comment ref="C213" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014n/P4015n/P4515n/M4555</t>
         </r>
       </text>
     </comment>
-    <comment ref="C209" authorId="0">
+    <comment ref="C214" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014n/P4015n/P4515n/M4555</t>
         </r>
       </text>
     </comment>
-    <comment ref="C210" authorId="0">
+    <comment ref="C215" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014n/P4015n/P4515n/M4555</t>
         </r>
       </text>
     </comment>
-    <comment ref="C211" authorId="0">
+    <comment ref="C216" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ PRO CP1025 / M175 / M275, RM1-7269-01 оригинал</t>
         </r>
       </text>
     </comment>
-    <comment ref="C212" authorId="0">
+    <comment ref="C217" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro M15a/15w/16a/16w/17a/17wLaserJet Pro M28a/28w/29a/29w/30a/30w/31wLaserJet Pro M101/102/103/104/105/106LaserJet Pro MFP M129/130/131/132/133/134 M203/M227</t>
         </r>
       </text>
     </comment>
-    <comment ref="C213" authorId="0">
+    <comment ref="C218" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro M15a, LaserJet Pro M15w, LaserJet Pro M16a, LaserJet Pro M16w, LaserJet Pro M17a, LaserJet Pro M17w, LaserJet Pro M28a, LaserJet Pro M28w, LaserJet Pro M29a, LaserJet Pro M29w, LaserJet Pro M30a, LaserJet Pro M30w, LaserJet Pro M31w, LaserJet Pro M101, LaserJet Pro M102, LaserJet Pro M103, LaserJet Pro M104, LaserJet Pro M105, LaserJet Pro M106, LaserJet Pro MFP M129, LaserJet Pro MFP M130, LaserJet Pro MFP M131, LaserJet Pro MFP M132, LaserJet Pro MFP M133, LaserJet Pro MFP M134, LaserJet Pro M118dw, LaserJet Pro MFP M148dw, LaserJet Pro MFP M148fdw, LaserJet Pro MFP M149fdw, LaserJet Pro M203d, LaserJet Pro M203dn, LaserJet Pro M203dw LaserJet Pro MFP M227d, LaserJet Pro MFP M227fdn, LaserJet Pro MFP M227fdw, LaserJet Pro MFP M227sdn</t>
         </r>
       </text>
     </comment>
-    <comment ref="C214" authorId="0">
+    <comment ref="C219" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro M15a, LaserJet Pro M15w, LaserJet Pro M16a, LaserJet Pro M16w, LaserJet Pro M17a, LaserJet Pro M17w, LaserJet Pro M28a, LaserJet Pro M28w, LaserJet Pro M29a, LaserJet Pro M29w, LaserJet Pro M30a, LaserJet Pro M30w, LaserJet Pro M31w, LaserJet Pro M101, LaserJet Pro M102, LaserJet Pro M103, LaserJet Pro M104, LaserJet Pro M105, LaserJet Pro M106, LaserJet Pro MFP M129, LaserJet Pro MFP M130, LaserJet Pro MFP M131, LaserJet Pro MFP M132, LaserJet Pro MFP M133, LaserJet Pro MFP M134, LaserJet Pro M118dw, LaserJet Pro MFP M148dw, LaserJet Pro MFP M148fdw, LaserJet Pro MFP M149fdw, LaserJet Pro M203d, LaserJet Pro M203dn, LaserJet Pro M203dw LaserJet Pro MFP M227d, LaserJet Pro MFP M227fdn, LaserJet Pro MFP M227fdw, LaserJet Pro MFP M227sdn SOFT</t>
         </r>
       </text>
     </comment>
-    <comment ref="C215" authorId="0">
+    <comment ref="C220" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro M15a, LaserJet Pro M15w, LaserJet Pro M16a, LaserJet Pro M16w, LaserJet Pro M17a, LaserJet Pro M17w, LaserJet Pro M28a, LaserJet Pro M28w, LaserJet Pro M29a, LaserJet Pro M29w, LaserJet Pro M30a, LaserJet Pro M30w, LaserJet Pro M31w, LaserJet Pro M101, LaserJet Pro M102, LaserJet Pro M103, LaserJet Pro M104, LaserJet Pro M105, LaserJet Pro M106, LaserJet Pro MFP M129, LaserJet Pro MFP M130, LaserJet Pro MFP M131, LaserJet Pro MFP M132, LaserJet Pro MFP M133, LaserJet Pro MFP M134, LaserJet Pro M118dw, LaserJet Pro MFP M148dw, LaserJet Pro MFP M148fdw, LaserJet Pro MFP M149fdw, LaserJet Pro M203d, LaserJet Pro M203dn, LaserJet Pro M203dw LaserJet Pro MFP M227d, LaserJet Pro MFP M227fdn, LaserJet Pro MFP M227fdw, LaserJet Pro MFP M227sdn</t>
         </r>
       </text>
     </comment>
-    <comment ref="C216" authorId="0">
+    <comment ref="C221" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro M15a/15w/16a/16w/17a/17wLaserJet Pro M28a/28w/29a/29w/30a/30w/31wLaserJet Pro M101/102/103/104/105/106LaserJet Pro MFP M129/130/131/132/133/134 M203/M227</t>
         </r>
       </text>
     </comment>
-    <comment ref="C217" authorId="0">
+    <comment ref="C222" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro M15a, LaserJet Pro M15w, LaserJet Pro M16a, LaserJet Pro M16w, LaserJet Pro M17a, LaserJet Pro M17w, LaserJet Pro M28a, LaserJet Pro M28w, LaserJet Pro M29a, LaserJet Pro M29w, LaserJet Pro M30a, LaserJet Pro M30w, LaserJet Pro M31w, LaserJet Pro M101, LaserJet Pro M102, LaserJet Pro M103, LaserJet Pro M104, LaserJet Pro M105, LaserJet Pro M106, LaserJet Pro MFP M129, LaserJet Pro MFP M130, LaserJet Pro MFP M131, LaserJet Pro MFP M132, LaserJet Pro MFP M133, LaserJet Pro MFP M134, LaserJet Pro M118dw, LaserJet Pro MFP M148dw, LaserJet Pro MFP M148fdw, LaserJet Pro MFP M149fdw, LaserJet Pro M203d, LaserJet Pro M203dn, LaserJet Pro M203dw LaserJet Pro MFP M227d, LaserJet Pro MFP M227fdn, LaserJet Pro MFP M227fdw, LaserJet Pro MFP M227sdn</t>
         </r>
       </text>
     </comment>
-    <comment ref="C218" authorId="0">
+    <comment ref="C223" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M102/104/106/130/132/134/148/203/206/227/230/RM2-1652-LPR, 60K!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C219" authorId="0">
+    <comment ref="C224" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon MF211/MF212/MF215/MF216/MF217/MF222/MF224/MF226/MF227/MF229/MF231/MF232/MF237/MF244/MF247/MF249 FM1-F647-001, HP LJ Pro M125/M126/M127/M128/M201/M225 RM2-5134.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C220" authorId="0">
+    <comment ref="C225" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro M128, LaserJet Pro M127, LaserJet Pro M126, LaserJet Pro M125, CANON: i-SENSYS MF249dw, i-SENSYS MF247dw, i-SENSYS MF244dw, i-SENSYS MF237w, i-SENSYS MF232w, i-SENSYS MF231, MF229dw, MF227dw, MF226dn, MF224dw, MF222dw, MF216n, MF212w, MF211. RM2-5134.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C221" authorId="0">
+    <comment ref="C226" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon MF211/MF212/MF215/MF216/MF217/MF222/MF224/MF226/MF227/MF229/MF231/MF232/MF237/MF244/MF247/MF249 FM1-F647-001, HP LJ Pro M125/M126/M127/M128/M201/M225 RM2-5134.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C222" authorId="0">
+    <comment ref="C227" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon MF211/MF212/MF215/MF216/MF217/MF222/MF224/MF226/MF227/MF229/MF231/MF232/MF237/MF244/MF247/MF249 FM1-F647-001, HP LJ Pro M125/M126/M127/M128/M201/M225 RM2-5134.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C223" authorId="0">
+    <comment ref="C228" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon MF211/MF212/MF215/MF216/MF217/MF222/MF224/MF226/MF227/MF229/MF231/MF232/MF237/MF244/MF247/MF249 FM1-F647-001, HP LJ Pro M125/M126/M127/M128/M201/M225 RM2-5134.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C224" authorId="0">
+    <comment ref="C229" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M203/206/227/M230/M15a/17a/M28/M29/M30/M31/M130/132/133/134/M148/M149/M102/M103/M104/M105/M106/M118/Canon LBP162/MF264/MF267/MF269, RM2-0836/RM2-0806/RM2-2233, спеціальне електропровідне покриття! 60K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C225" authorId="0">
+    <comment ref="C230" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro M402, LaserJet Pro M403, LaserJet Pro MFP M426, LaserJet Pro MFP M427, LaserJet Pro M304a, LaserJet Pro M305d, LaserJet Pro M305dn, LaserJet Pro M404d, LaserJet Pro M404dn, LaserJet Pro M404dw, LaserJet Pro M404n, LaserJet Pro M405d, LaserJet Pro M405dn, LaserJet Pro M405dw, LaserJet Pro M405n, LaserJet Pro MFP M329dn, LaserJet Pro MFP M329dw, LaserJet Pro MFP M428dw, LaserJet Pro MFP M428fdn, LaserJet Pro MFP M428fdw, LaserJet Pro MFP M429dw, LaserJet Pro MFP M429fdn, LaserJet Pro MFP M429fdw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C226" authorId="0">
+    <comment ref="C231" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/304/305/329/403 /404/405/426/427/428/429 для вузла RM2-5425. Ресурс 80K.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C227" authorId="0">
+    <comment ref="C232" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro M402, LaserJet Pro M403, LaserJet Pro MFP M426, LaserJet Pro MFP M427, LaserJet Pro M304a, LaserJet Pro M305d, LaserJet Pro M305dn, LaserJet Pro M404d, LaserJet Pro M404dn, LaserJet Pro M404dw, LaserJet Pro M404n, LaserJet Pro M405d, LaserJet Pro M405dn, LaserJet Pro M405dw, LaserJet Pro M405n, LaserJet Pro MFP M329dn, LaserJet Pro MFP M329dw, LaserJet Pro MFP M428dw, LaserJet Pro MFP M428fdn, LaserJet Pro MFP M428fdw, LaserJet Pro MFP M429dw, LaserJet Pro MFP M429fdn, LaserJet Pro MFP M429fdw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C228" authorId="0">
+    <comment ref="C233" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro M402, LaserJet Pro M403, LaserJet Pro MFP M426, LaserJet Pro MFP M427, LaserJet Pro M304a, LaserJet Pro M305d, LaserJet Pro M305dn, LaserJet Pro M404d, LaserJet Pro M404dn, LaserJet Pro M404dw, LaserJet Pro M404n, LaserJet Pro M405d, LaserJet Pro M405dn, LaserJet Pro M405dw, LaserJet Pro M405n, LaserJet Pro MFP M329dn, LaserJet Pro MFP M329dw, LaserJet Pro MFP M428dw, LaserJet Pro MFP M428fdn, LaserJet Pro MFP M428fdw, LaserJet Pro MFP M429dw, LaserJet Pro MFP M429fdn, LaserJet Pro MFP M429fdw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C229" authorId="0">
+    <comment ref="C234" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro M402, LaserJet Pro M403, LaserJet Pro MFP M426, LaserJet Pro MFP M427, LaserJet Pro M304a, LaserJet Pro M305d, LaserJet Pro M305dn, LaserJet Pro M404d, LaserJet Pro M404dn, LaserJet Pro M404dw, LaserJet Pro M404n, LaserJet Pro M405d, LaserJet Pro M405dn, LaserJet Pro M405dw, LaserJet Pro M405n, LaserJet Pro MFP M329dn, LaserJet Pro MFP M329dw, LaserJet Pro MFP M428dw, LaserJet Pro MFP M428fdn, LaserJet Pro MFP M428fdw, LaserJet Pro MFP M429dw, LaserJet Pro MFP M429fdn, LaserJet Pro MFP M429fdw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C230" authorId="0">
+    <comment ref="C235" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro M402, LaserJet Pro M403, LaserJet Pro MFP M426, LaserJet Pro MFP M427, LaserJet Pro M304a, LaserJet Pro M305d, LaserJet Pro M305dn, LaserJet Pro M404d, LaserJet Pro M404dn, LaserJet Pro M404dw, LaserJet Pro M404n, LaserJet Pro M405d, LaserJet Pro M405dn, LaserJet Pro M405dw, LaserJet Pro M405n, LaserJet Pro MFP M329dn, LaserJet Pro MFP M329dw, LaserJet Pro MFP M428dw, LaserJet Pro MFP M428fdn, LaserJet Pro MFP M428fdw, LaserJet Pro MFP M429dw, LaserJet Pro MFP M429fdn, LaserJet Pro MFP M429fdw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C231" authorId="0">
+    <comment ref="C236" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro M402, LaserJet Pro M403, LaserJet Pro MFP M426, LaserJet Pro MFP M427, LaserJet Pro M304a, LaserJet Pro M305d, LaserJet Pro M305dn, LaserJet Pro M404d, LaserJet Pro M404dn, LaserJet Pro M404dw, LaserJet Pro M404n, LaserJet Pro M405d, LaserJet Pro M405dn, LaserJet Pro M405dw, LaserJet Pro M405n, LaserJet Pro MFP M329dn, LaserJet Pro MFP M329dw, LaserJet Pro MFP M428dw, LaserJet Pro MFP M428fdn, LaserJet Pro MFP M428fdw, LaserJet Pro MFP M429dw, LaserJet Pro MFP M429fdn, LaserJet Pro MFP M429fdw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C232" authorId="0">
+    <comment ref="C237" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/304/305/329/403/404/405/426/427/428/429 до вузла RM2-5425, WATER SPONGE ROLLER! Original Technology</t>
         </r>
       </text>
     </comment>
-    <comment ref="C233" authorId="0">
+    <comment ref="C238" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta 7155/7165/7255/7272, Di 551/650, DI 5510/7210</t>
         </r>
       </text>
     </comment>
-    <comment ref="C234" authorId="0">
+    <comment ref="C239" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: Bizhub 164, Bizhub 184, Bizhub 185, Bizhub 7718
 . A0XX-5602-Lower</t>
         </r>
       </text>
     </comment>
-    <comment ref="C235" authorId="0">
+    <comment ref="C240" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: Bizhub 222, Bizhub 282, Bizhub 362, Bizhub 7728</t>
         </r>
       </text>
     </comment>
-    <comment ref="C236" authorId="0">
+    <comment ref="C241" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: Bizhub 223, Bizhub 283, Bizhub 363, Bizhub 423, Bizhub 7828, KONICA MINOLTA: Bizhub 227, Bizhub 287, Bizhub 367. A1UD-R709-Lower
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C237" authorId="0">
+    <comment ref="C242" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: Bizhub 3320, Bizhub 4020, Bizhub 4050, Bizhub 4750
 . A63NPP0N00-Lower
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C238" authorId="0">
+    <comment ref="C243" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Bizhub C220/C280/C360</t>
         </r>
       </text>
     </comment>
-    <comment ref="C239" authorId="0">
+    <comment ref="C244" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta Bizhub C224/258/284/308/364/368</t>
         </r>
       </text>
     </comment>
-    <comment ref="C240" authorId="0">
+    <comment ref="C245" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MINOLTA Color C350/351/450</t>
         </r>
       </text>
     </comment>
-    <comment ref="C241" authorId="0">
+    <comment ref="C246" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Bizhub 162/163/180/181/210/211/215/226/225i/Di-152/183/1611/1811/2011. 4021-5702-01, 4034-5702-01
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C242" authorId="0">
+    <comment ref="C247" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Minolta Di 152/183/180/210/DI 1611/2011/7115/7118/7216/7218/7220/bizhub 162/163  Lower Sleeve Roller  4021-5702-01/ 4021570201</t>
         </r>
       </text>
     </comment>
-    <comment ref="C243" authorId="0">
+    <comment ref="C248" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Minolta Di 152/183/180/210/DI 1611/2011/7115/7118/7216/7218/7220/bizhub 162/163  Lower Sleeve Roller  4021-5702-01/ 4021570201</t>
         </r>
       </text>
     </comment>
-    <comment ref="C244" authorId="0">
+    <comment ref="C249" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: FS-1000, FS-1010, FS-1018, FS-1020, FS-1030D, KM-1500, FS-1016MFP. 2DC20060
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C245" authorId="0">
+    <comment ref="C250" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: FS-1000, FS-1010, FS-1018, FS-1020, FS-1030D, KM-1500, FS-1016MFP. 2DC20060
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C246" authorId="0">
+    <comment ref="C251" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: FS-1000, FS-1010, FS-1018, FS-1020, FS-1030D, KM-1500, FS-1016MFP. 2DC20060
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C247" authorId="0">
+    <comment ref="C252" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Kyocera FS-1028/1030/1035/1100/1110/1120/1128/1130/1135/1300/1320/1350/1370/FS-2100/2020/3040/3140/3640/3920/4000, ECOSYS M3040/M3540, KM-2810/2820, 2H425090/2HS25360/2J025120/2F925270 для FK-150/FK-170/FK-3100</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C253" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA KM-2810/ 2820MFP/ FS-1028/ 1128MFP/ FS-1120D/ 1320D/ 1370DN/ FS-2000D/ 3900DN/ 4000DN/ FS-2020D/ 3920DN/ 4020DN LOWER SLEEVED ROLLER 2F925270 2H425090</t>
         </r>
       </text>
     </comment>
-    <comment ref="C248" authorId="0">
+    <comment ref="C254" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita KM-1620/1650/2050/2550</t>
         </r>
       </text>
     </comment>
-    <comment ref="C249" authorId="0">
+    <comment ref="C255" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita KM-1635/2035</t>
         </r>
       </text>
     </comment>
-    <comment ref="C250" authorId="0">
+    <comment ref="C256" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: ECOSYS M3550/3560/P3045/3050/3055/3060/FS-4100/4200/4300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C251" authorId="0">
+    <comment ref="C257" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: ECOSYS M3550/3560/P3045/3050/3055/3060/FS-4100/4200/4300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C252" authorId="0">
+    <comment ref="C258" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: ECOSYS M2030dn, ECOSYS M2530dn, ECOSYS M2035dn, ECOSYS M2535dn, ECOSYS P2035d, ECOSYS P2135d, ECOSYS P2135dn</t>
         </r>
       </text>
     </comment>
-    <comment ref="C253" authorId="0">
+    <comment ref="C259" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS M2030/2035/2530/2535/P2035/2135</t>
         </r>
       </text>
     </comment>
-    <comment ref="C254" authorId="0">
+    <comment ref="C260" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: ECOSYS M2030dn, ECOSYS M2530dn, ECOSYS M2035dn, ECOSYS M2535dn, ECOSYS P2035d, ECOSYS P2135d, ECOSYS P2135dn</t>
         </r>
       </text>
     </comment>
-    <comment ref="C255" authorId="0">
+    <comment ref="C261" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: ECOSYS M2030dn, ECOSYS M2530dn, ECOSYS M2035dn, ECOSYS M2535dn, ECOSYS P2035d, ECOSYS P2135d, ECOSYS P2135dn</t>
         </r>
       </text>
     </comment>
-    <comment ref="C256" authorId="0">
+    <comment ref="C262" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: ECOSYS P2235/2335/2040/M2040/2135/2235/2540/2635/2640/2735/2835</t>
         </r>
       </text>
     </comment>
-    <comment ref="C257" authorId="0">
+    <comment ref="C263" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: ECOSYS P2235/2335/2040/M2040/2135/2235/2540/2635/2640/2735/2835</t>
         </r>
       </text>
     </comment>
-    <comment ref="C258" authorId="0">
+    <comment ref="C264" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: ECOSYS P2235dn, ECOSYS P2235dw, ECOSYS P2040dn, ECOSYS P2040dw, ECOSYS M2135dn, ECOSYS M2635dn, ECOSYS M2635dw, ECOSYS M2735dw, ECOSYS M2040dn, ECOSYS M2540dn, ECOSYS M2540dw, ECOSYS M2640idw, ECOSYS M2235dn, ECOSYS P2335d, ECOSYS P2335dn, ECOSYS P2335dw, ECOSYS M2735dn, ECOSYS M2835dw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C259" authorId="0">
+    <comment ref="C265" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">KYOCERA: ECOSYS MA3500cifx, ECOSYS MA4000cifx, ECOSYS MA4000cix, ECOSYS PA3500cx, ECOSYS PA4000cx
+OEM № FK-5370-LPR, FK-5372-LPR</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C266" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: FS-1028, FS-1128MFP, FS-1120D, FS-1120DN, FS-1030MFP, FS-1130MFP, FS-1035MFP, FS-1135MFP, FS-1320D, FS-1370DN, FS-2000D, FS-3900DN, FS-4000DN, FS-2020D, FS-3920DN, FS-4020DN, FS-3040MFP, FS-3140MFP, FS-3040MFP+, FS-3140MFP+, FS-2100D, FS-2100DN, KM-2810, KM-2820, ECOSYS M3040dn, ECOSYS M3040idn, ECOSYS M3540dn, ECOSYS M3540idn, FS-1100, FS-1300D, FS-3540MFP+, FS-3640MFP. 2F925270/2H425090.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C260" authorId="0">
+    <comment ref="C267" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: FS-1028, FS-1128MFP, FS-1120D, FS-1120DN, FS-1030MFP, FS-1130MFP, FS-1035MFP, FS-1135MFP, FS-1320D, FS-1370DN, FS-2000D, FS-3900DN, FS-4000DN, FS-2020D, FS-3920DN, FS-4020DN, FS-3040MFP, FS-3140MFP, FS-3040MFP+, FS-3140MFP+, FS-2100D, FS-2100DN, KM-2810, KM-2820, ECOSYS M3040dn, ECOSYS M3040idn, ECOSYS M3540dn, ECOSYS M3540idn, FS-1100, FS-1300D, FS-3540MFP+, FS-3640MFP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C261" authorId="0">
+    <comment ref="C268" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: FS-1028, FS-1128MFP, FS-1120D, FS-1120DN, FS-1030MFP, FS-1130MFP, FS-1035MFP, FS-1135MFP, FS-1320D, FS-1370DN, FS-2000D, FS-3900DN, FS-4000DN, FS-2020D, FS-3920DN, FS-4020DN, FS-3040MFP, FS-3140MFP, FS-3040MFP+, FS-3140MFP+, FS-2100D, FS-2100DN, KM-2810, KM-2820, ECOSYS M3040dn, ECOSYS M3040idn, ECOSYS M3540dn, ECOSYS M3540idn, FS-1100, FS-1300D, FS-3540MFP+, FS-3640MFP. 2F925270/2H425090.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C262" authorId="0">
+    <comment ref="C269" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Kyocera TASKalfa 1800/1801/2200/2201/2010/2011/2210/2211/2320/2321/2057/2358</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C270" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OkiData-B412, OkiData-B432, OkiData-B512, OkiData-es4132, OkiData-es4192, OkiData-es5112, OkiData-MB472, OkiData-MB492, OkiData-MB562</t>
         </r>
       </text>
     </comment>
-    <comment ref="C263" authorId="0">
+    <comment ref="C271" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CET PANASONIC DP1520/1820 Lower Sleeved Roller DZLA000362 CET3157</t>
         </r>
       </text>
     </comment>
-    <comment ref="C264" authorId="0">
+    <comment ref="C272" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Panasonic KX-FT76A/FP503 Foshan  LPR -76A-Foshan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C265" authorId="0">
+    <comment ref="C273" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні пристрої: Pantum-M6500, Pantum-M6507, Pantum-M6607, Pantum-P2200, Pantum-P2207, Pantum-P2507, Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302</t>
         </r>
       </text>
     </comment>
-    <comment ref="C266" authorId="0">
+    <comment ref="C274" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні пристрої: Pantum-M6500, Pantum-M6507, Pantum-M6607, Pantum-P2200, Pantum-P2207, Pantum-P2507, Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302</t>
         </r>
       </text>
     </comment>
-    <comment ref="C267" authorId="0">
+    <comment ref="C275" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1013/1515, Gestetner 1202/1302, DSM 415/MP 161/MP 171</t>
         </r>
       </text>
     </comment>
-    <comment ref="C268" authorId="0">
+    <comment ref="C276" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RICOH: Aficio 1515, Aficio MP161F, Aficio MP162F, Aficio MP171F, Aficio MP201SPF, Aficio 1013, Aficio 2013. AE02-0107 AE02-0164 AE02-0149.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C269" authorId="0">
+    <comment ref="C277" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RICOH: Aficio 1515, Aficio MP161F, Aficio MP162F, Aficio MP171F, Aficio MP201SPF, Aficio 1013, Aficio 2013. AE02-0107 AE02-0164 AE02-0149.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C270" authorId="0">
+    <comment ref="C278" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RICOH: Aficio 1015, Aficio 1018, RICOH: Aficio MP1600, Aficio MP1800, Aficio MP2000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C271" authorId="0">
+    <comment ref="C279" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1022/1027/2022/2027/3025/3030/MP2510/2352/2550/2553/2851/2852/3010/3025/3030/3053/3350/3351/3352/3353/Gestetner DSM622/627/725/730/MP2550/3350  AE02-0138/AE02-0118/AE02-0104</t>
         </r>
       </text>
     </comment>
-    <comment ref="C272" authorId="0">
+    <comment ref="C280" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1022/1027/2022/2027/3025/3030/MP2510/2352/2550/2553/2851/2852/3010/3025/3030/3053/3350/3351/3352/3353/Gestetner DSM622/627/725/730/MP2550/3350  AE02-0138/AE02-0118/AE02-0104</t>
         </r>
       </text>
     </comment>
-    <comment ref="C273" authorId="0">
+    <comment ref="C281" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RICOH: Aficio 1035, Aficio 1045
 . AE02-0108
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C274" authorId="0">
+    <comment ref="C282" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1035/1045/Gestetner 3502/4502/P7145/7245, Sponge Roller!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C275" authorId="0">
+    <comment ref="C283" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 2015/2016/2018/2020/MP1600/2000/Gestetner Dsm615/616/618/620/625/716/721, AE02-0137/AE02-0150</t>
         </r>
       </text>
     </comment>
-    <comment ref="C276" authorId="0">
+    <comment ref="C284" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh AFICIO 2015/2018/2018 D, Gestetner DSM 615/618/625/716/721/MP 1600/MP 2000/MP 2500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C277" authorId="0">
+    <comment ref="C285" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 2015/2016/2018/2020/MP1500/1600/1900/2000/MB9118/9215/9216/9220/Gestetner Dsm 615/616/618/620/625/716/721  AE02-0137/AE02-0150</t>
         </r>
       </text>
     </comment>
-    <comment ref="C278" authorId="0">
+    <comment ref="C286" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 550/650/1060/1075/2051/2060/2075, AD042038/B2472330/B0652347</t>
         </r>
       </text>
     </comment>
-    <comment ref="C279" authorId="0">
+    <comment ref="C287" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio MP4000/4001/4002/5000/5001/5002, Sponge Roller!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C280" authorId="0">
+    <comment ref="C288" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLX-3170/3160N/3175FN/FW/CLP-300/315/310/350N, Xerox Phaser 6110, JC66-01079A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C281" authorId="0">
+    <comment ref="C289" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1210/1250/4500/6200/SF-531P/ ML-1520P/ SCX-4100/ ?E114E Phaser 3110/3210 JC75-00130A, JC75-00091A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C282" authorId="0">
+    <comment ref="C290" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1210/1250/4500/6200/SF-531P/ ML-1520P/ SCX-4100/ ?E114E Phaser 3110/3210 JC75-00130A, JC75-00091A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C283" authorId="0">
+    <comment ref="C291" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1660/1661/1677/1667 /1670/1671/1675/1676/1861/1865 /1866/2160/2165/2167/2168/SCX- 3400/SL-C460FW Sponge4623/CLX-3300/3305/Xerox Phase r 3115/3117/3120/3121/3122/313 0/3140/3150/3160/3260/3052/Wor kCentre Рe16/120/3119/JC66-006 00A/JC66-00600Sponge</t>
         </r>
       </text>
     </comment>
-    <comment ref="C284" authorId="0">
+    <comment ref="C292" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1660/1661/1677/1667/1670/1671/1675/1676/1861/1865/1866/2160/2165/2167/2168/SCX-3400/SL-C460FW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C285" authorId="0">
+    <comment ref="C293" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1660/1661/1677/1667/1670/1671/1675/1676/1861/1865/1866/2160/2165/2167/2168/SCX-3400/SL-C460FW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C286" authorId="0">
+    <comment ref="C294" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1660/1661/1677/1667/1670/1671/1675/1676/1861/1865/1866/2160/2165/2167/2168/SCX-3400/SL-C460FW. Зі спеціальними складками як ОЕМ, 80K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C287" authorId="0">
+    <comment ref="C295" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML1660/1661/1677/1667/1670/ 1671/1675/1676/1861/1865/1866/2160/2165/2167/2168/SCX-3400/SL-C460FW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C288" authorId="0">
+    <comment ref="C296" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1660/1661/1677/1667/1670/1671/1675/1676/1861/1865/1866/2160/2165/2167/2168/SCX-3400/SL -C460FW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C289" authorId="0">
+    <comment ref="C297" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1660/1661/1677/1667/1670/1671/1675/1676/1861/1865/1866/2160/2165/2167/2168/SCX-3400/SL -C460FW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C290" authorId="0">
+    <comment ref="C298" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1510/1520/1640/1641/1710/1750/1755/1910/1915/2240/2241/2525/2580/SCX-4016/4116/4200/4216/4220/4300/4500/4600/4623/Samsung ML-2571/SL-M2870/SL-M2820/SL-M2620/CLX-3300/3305/Xerox Phaser 3115/3117/3120/3121/3122/3130/3140/3150/3160/3260/3052/WorkCentre Рe16/120/3119/JC66-00600A/JC66-00600B</t>
         </r>
       </text>
     </comment>
-    <comment ref="C291" authorId="0">
+    <comment ref="C299" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1510/1520/1640/1641/1710/1750/1755/1910/1915/2240/2241/2525/2580/SCX-4016/4116/4200/4216/4220/4300/4500/4600/4623/CLX-3300/3305/Xerox Phaser 3115/3117/3120/3121/3122/3130/3140/3150/3160/3260/3052/WorkCentre Рe16/120/3119/JC66-00600A/JC66-00600B</t>
         </r>
       </text>
     </comment>
-    <comment ref="C292" authorId="0">
+    <comment ref="C300" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1510/1520/1640/1641/1710/1750/1755/1910/1915/2240/2241/2525/2580/SCX-4016/4116/4200/4216/4220/4300/4500/4600/4623/Samsung ML-2571/SL-M2870/SL-M2820/SL-M2620/CLX-3300/3305/Xerox Phaser 3115/3117/3120/3121/3122/3130/3140/3150/3160/3260/3052/WorkCentre Рe16/120/3119/JC66-00600A/JC66-00600B</t>
         </r>
       </text>
     </comment>
-    <comment ref="C293" authorId="0">
+    <comment ref="C301" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1510/1520/1640/1641/1710/1750/1755/1910/1915/2240/2241/2525/2580/SCX-4016/4116/4200/4216/4220/4300/4500/4600/4623/Samsung ML-2571/SL-M2870/SL-M2820/SL-M2620/CLX-3300/3305/Xerox Phaser 3115/3117/3120/3121/3122/3130/3140/3150/3160/3260/3052/WorkCentre Рe16/120/3119/JC66-00600A/JC66-00600B</t>
         </r>
       </text>
     </comment>
-    <comment ref="C294" authorId="0">
+    <comment ref="C302" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1510/1520/1640/1641/1710/1750/1755/1910/1915/2240/2241/2525/2580/SCX-4016/4116/4200/4216/4220/4300/4500/4600/4623/Samsung ML-2571/SL-M2870/SL-M2820/SL-M2620/CLX-3300/3305/Xerox Phaser 3115/3117/3120/3121/3122/3130/3140/3150/3160/3260/3052/WorkCentre Рe16/120/3119/JC66-00600A/JC66-00600B</t>
         </r>
       </text>
     </comment>
-    <comment ref="C295" authorId="0">
+    <comment ref="C303" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1510/1520/1640/1641/1710/1750/1755/1910/1915/2240/2241/2525/2580/SCX-4016/4116/4200/4216/4220/4300/4500/4600/4623/Samsung ML-2571/SL-M2870/SL-M2820/SL-M2620/CLX-3300/3305/Xerox Phaser 3115/3117/3120/3121/3122/3130/3140/3150/3160/3260/3052/WorkCentre Рe16/120/3119/JC66-00600A/JC66-00600B</t>
         </r>
       </text>
     </comment>
-    <comment ref="C296" authorId="0">
+    <comment ref="C304" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1910/1640/1641/2240/2241/1915/2525/2580/SCX-4600/4623/CLX3300/3305/Xerox Phaser 3150/Pe120  JC66-00600B</t>
         </r>
       </text>
     </comment>
-    <comment ref="C297" authorId="0">
+    <comment ref="C305" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1910/1640/1641/2240/2241/1915/2525/2580/SCX-4600/4623/CLX3300/3305/Xerox Phaser 3150/Pe120  JC66-00600B</t>
         </r>
       </text>
     </comment>
-    <comment ref="C298" authorId="0">
+    <comment ref="C306" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1910/1640/1641/2240/2241/1915/2525/2580/SCX-4600/4623/CLX3300/3305/Xerox Phaser 3150/Pe120  JC66-00600B</t>
         </r>
       </text>
     </comment>
-    <comment ref="C299" authorId="0">
+    <comment ref="C307" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2160, Samsung ML-2162, Samsung ML-2164, Samsung ML-2165, Samsung ML-2167, Samsung ML-2168, Samsung SCX-3400, Samsung SCX-3405, Samsung SCX-3407, Samsung SF-760, Samsung SL-M2020  Xpress , Samsung SL-M2070  Xpress , Samsung SL-M2021  Xpress , Samsung SL-M2022  Xpress , Samsung SL-M2071  Xpress , Xerox Phaser-3020, Xerox WorkCentre-3025</t>
         </r>
       </text>
     </comment>
-    <comment ref="C300" authorId="0">
+    <comment ref="C308" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNG: ML-2160, ML-2160W, ML-2164, ML-2165, ML-2165W, ML-2164W, SCX-3400, SCX-3405, SCX-3400F, SCX-3405, SCX-3405F, SCX-3405FW, SCX-3405W, CLP-365, CLP-365W, CLP-415N, CLP-415NW, CLX-3305, CLX-3305FN, CLX-3305FW, CLX-3305W, CLX-4195FN, CLX-4195FW, CLX-4195N, SL-C1810W, SL-C1860FW, SL-C410W, SL-C430W, SL-C460FW, SL-C460W, SL-C480FW, SL-C480W, SL-M2020, SL-M2020W, SL-M2070, SL-M2070F, SL-M2070FW, SL-M2070W. JC66-02716B
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C301" authorId="0">
+    <comment ref="C309" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNG: ML-2160, ML-2160W, ML-2164, ML-2165, ML-2165W, ML-2164W, SCX-3400, SCX-3405, SCX-3400F, SCX-3405, SCX-3405F, SCX-3405FW, SCX-3405W, CLP-365, CLP-365W, CLP-415N, CLP-415NW, CLX-3305, CLX-3305FN, CLX-3305FW, CLX-3305W, CLX-4195FN, CLX-4195FW, CLX-4195N, SL-C1810W, SL-C1860FW, SL-C410W, SL-C430W, SL-C460FW, SL-C460W, SL-C480FW, SL-C480W, SL-M2020, SL-M2020W, SL-M2070, SL-M2070F, SL-M2070FW, SL-M2070W. JC66-02716B
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C302" authorId="0">
+    <comment ref="C310" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2850/2851ND/SCX4828FN/ML3310D/3310ND/3312D/3312ND/3710D/3710ND/3710DW/3712D/3712ND/3712DW/ML3750ND/ProXpress SL-M4070FR/4070FX/SCX-4833FD/4833HD/4833FR/SCX-4835FD/4835FR/5637FR/SCX-5637HR/5639FR/5737FW/SCX-5739FW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C303" authorId="0">
+    <comment ref="C311" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2850/2851/3310/3312/3710/3712/ProXpress SL-M3375/3700/3710/3820/3825/3870/3875/4020/4025/4070/4075/SCX-4824/4833/5030/5637/5737/Phaser 3250/WorkCentre 3210/3220/3345/JC66-01664A/022N02358, 80K!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C304" authorId="0">
+    <comment ref="C312" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2850/2851/3310/3312/3710/3712/SL-M3375/3700/3710/3820/3825/3870/3875/4020/4025/4070/4075/SCX-4824/4833/5030/5637/5737/Phaser 3250 /WorkCenter 3210/3220/3345, JC66-01664A/022N02358</t>
         </r>
       </text>
     </comment>
-    <comment ref="C305" authorId="0">
+    <comment ref="C313" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2850/2851/3310/3312/3710/3712/SL-M3375/3700/3710/3820/3825/3870/3875/4020/4025/4070/4075/SCX-4824/4833/5030/5637/5737/Phaser 3250/WorkCenter 3210/3220/3345</t>
         </r>
       </text>
     </comment>
-    <comment ref="C306" authorId="0">
+    <comment ref="C314" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2850/2851/3310/3312/3710/3712/SL-M3375/3700/3710/3820/3825/3870/3875/4020/4025/4070/4075/SCX-4824/4833/5030/5637/5737/Phaser 3250/WorkCenter 3210/3220/3345</t>
         </r>
       </text>
     </comment>
-    <comment ref="C307" authorId="0">
+    <comment ref="C315" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2850/2851/3310/3312/3710/3712/SL-M3375/3700/3710/3820/3825/3870/3875/4020/4025/4070/4075/SCX-4824/4833/5030/5637/5737/Phaser 3250/WorkCenter 3210/3220/3345</t>
         </r>
       </text>
     </comment>
-    <comment ref="C308" authorId="0">
+    <comment ref="C316" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2850/2851/3310/3312/3710/3712/SL-M3375/3700/3710/3820/3825/3870/3875/4020/4025/4070/4075/SCX-4824/4833/5030/5637/5737/Phaser 3250/WorkCenter 3210/3220/3345</t>
         </r>
       </text>
     </comment>
-    <comment ref="C309" authorId="0">
+    <comment ref="C317" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2850/2851/3310/3312/3710/3712/SL-M3375/3700/3710/3820/3825/3870/3875/4020/4025/4070/4075/SCX-4824/4833/5030/5637/5737/Phaser 3250/WorkCenter 3210/3220/3345</t>
         </r>
       </text>
     </comment>
-    <comment ref="C310" authorId="0">
+    <comment ref="C318" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2850/2851/3310/3312/3710/3712/ProXpress SL-M3375/3700/3710/3820/3825/3870/3875/4020/4025/4070/4075/SCX-4824/4833/5030/5637/5737/Xerox Phaser 3250/WorkCentre 3210/3220/3345/JC66-01663A+JC66-01664A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C311" authorId="0">
+    <comment ref="C319" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNG: ML-3470, ML-3471ND, SCX-5635FN, SCX-5635HN, SCX-5835FN, SCX-5935FN, SCX-5133, SCX-5135, SCX-5235, XEROX: Phaser 3435, Phaser 3435DN, Phaser 3635MFP, WorkCentre 3550. JC66-01453A
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C312" authorId="0">
+    <comment ref="C320" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX-5112/5312F/ML7000/Xerox WC315/312  JC73-00094A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C313" authorId="0">
+    <comment ref="C321" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX-5115/5315F/Xerox WC M15/15i/M20, JC66-00691A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C314" authorId="0">
+    <comment ref="C322" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-6х20/6х22/WC M20/20i/4118XN/PN, JC66-00691A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C315" authorId="0">
+    <comment ref="C323" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CET SHARP AL1000/1010/1020/1200/1220/1240/1250/AL2030/2031 Lower Sleeved Roller NROLR0028QSZZ CET3300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C316" authorId="0">
+    <comment ref="C324" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">AR 120/121/122/123/150/151/152/153 AL 1000/1200, Toshiba e-STUDIO 12/15/120/150/162/162 D</t>
         </r>
       </text>
     </comment>
-    <comment ref="C317" authorId="0">
+    <comment ref="C325" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">AR 120/121/122/123/150/151/152/153 AL 1000/1200, Toshiba e-STUDIO 12/15/120/150/162/162 D</t>
         </r>
       </text>
     </comment>
-    <comment ref="C318" authorId="0">
+    <comment ref="C326" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TOSHIBA e-Studio 161/Sharp AR160/161/162/163/200/201/205/206/207/5015/5120/5316/5320  6LA58692300/NROLR0031QS</t>
         </r>
       </text>
     </comment>
-    <comment ref="C319" authorId="0">
+    <comment ref="C327" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для SHARP AR 160/ 161/ 205/ 206/ 5015/ 5220/ 5316/ 5320</t>
         </r>
       </text>
     </comment>
-    <comment ref="C320" authorId="0">
+    <comment ref="C328" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TOSHIBA e-Studio 161/Sharp AR160/161/162/163/200/201/205/206/207/5015/5120/5316/5320  6LA58692300/NROLR0031QS</t>
         </r>
       </text>
     </comment>
-    <comment ref="C321" authorId="0">
+    <comment ref="C329" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR-5516/5520/M257/317/MX-M160/200/260/264/310/314/354, NROLR0156QSZZ/NROLR0156QSAZ/NROLR0136QSZZ</t>
         </r>
       </text>
     </comment>
-    <comment ref="C322" authorId="0">
+    <comment ref="C330" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CET SHARP ARM236/ 237/ 276/ 277 NROLR0113QSZZ CET3009</t>
         </r>
       </text>
     </comment>
-    <comment ref="C323" authorId="0">
+    <comment ref="C331" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SHARP: AR-5516, AR5520, ARM256L, ARM316L, ARM258, ARM318, MX-M200D, MX-M232D, MX-M260, MX-M264N, MX-M310, MX-M314N, MX-M354N, AR-2048S, AR-2048D, AR-2048N, AR-2348D, AR-2348N, AR-2648N, AR-3148N, MX-M3558N, MX-M3158N, MX-M2658N, MX-M3158U, MX-M2658U, AR-5618, AR-5620, AR-5623, AR-267G, AR-267S, AR-267FG, AR-267FP, AR-317G, AR-317S, AR-317FG, AR-317FP, AR-M256, AR-M257, AR-M258, AR-M316, AR-M317, AR-M318, AR-5625, AR-5631. NROLR0136QSZZ NROLR0156QSZZ NROLR0186QSZZ
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C324" authorId="0">
+    <comment ref="C332" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">BD-1340/1350/1360/1370; LANIER 6613/6713/7213/7216</t>
         </r>
       </text>
     </comment>
-    <comment ref="C325" authorId="0">
+    <comment ref="C333" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1550/1560/1650/1710/2050</t>
         </r>
       </text>
     </comment>
-    <comment ref="C326" authorId="0">
+    <comment ref="C334" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1550/1560/1650/1710/2050</t>
         </r>
       </text>
     </comment>
-    <comment ref="C327" authorId="0">
+    <comment ref="C335" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HR-2060L/3560L Toshiba 2060/2860/2870/3560/3570</t>
         </r>
       </text>
     </comment>
-    <comment ref="C328" authorId="0">
+    <comment ref="C336" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HR-2060L/3560L Toshiba 2060/2860/2870/3560/3570</t>
         </r>
       </text>
     </comment>
-    <comment ref="C329" authorId="0">
+    <comment ref="C337" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba 5540/5560/6550/6560/7550/7560/7650/7660</t>
         </r>
       </text>
     </comment>
-    <comment ref="C330" authorId="0">
+    <comment ref="C338" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">e-Studio 16/16 s/160</t>
         </r>
       </text>
     </comment>
-    <comment ref="C331" authorId="0">
+    <comment ref="C339" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">e-Studio 163/165/166/167/181/182/195/202/203/205/206/207/212/223/225/237/242/245, HR-1640-L</t>
         </r>
       </text>
     </comment>
-    <comment ref="C332" authorId="0">
+    <comment ref="C340" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">e-Studio 163/165/166/167/181/182/195/202/203/205/206/207/212/223/225/237/242/245, HR-1640-L</t>
         </r>
       </text>
     </comment>
-    <comment ref="C333" authorId="0">
+    <comment ref="C341" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">e-Studio 163/165/166/167/181/182/195/202/203/205/206/207/212/223/225/237/242/245, HR-1640-L</t>
         </r>
       </text>
     </comment>
-    <comment ref="C334" authorId="0">
+    <comment ref="C342" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TOSHIBA e-Studio 163/165/166/167/181/182/195/ 202/203/205/206/207/212/223/225/237/242/245</t>
         </r>
       </text>
     </comment>
-    <comment ref="C335" authorId="0">
+    <comment ref="C343" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba e-Studio 2006/2007/2303/2306/2307/2309/2505/2505F/2505H/2506/2507/2809</t>
         </r>
       </text>
     </comment>
-    <comment ref="C336" authorId="0">
+    <comment ref="C344" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TOSHIBA: E-Studio 2006, E-Studio 2306, E-Studio 2506, E-Studio 2007, E-Studio 2307, E-Studio 2507, E-Studio 2303A, E-Studio 2309A, E-Studio 2809A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C337" authorId="0">
+    <comment ref="C345" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TOSHIBA e-Studio 230 /280/200/203/232/233/282/283, HR-2320-L/6LA84018000, White Core, SLEEVED!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C338" authorId="0">
+    <comment ref="C346" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">e-STUDIO 200/202/230/232/280/282</t>
         </r>
       </text>
     </comment>
-    <comment ref="C339" authorId="0">
+    <comment ref="C347" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TOSHIBA e-Studio 2505, ORIGINAL</t>
         </r>
       </text>
     </comment>
-    <comment ref="C340" authorId="0">
+    <comment ref="C348" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">e-STUDIO 28/35/45</t>
         </r>
       </text>
     </comment>
-    <comment ref="C341" authorId="0">
+    <comment ref="C349" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">E-Studio 355/ 356/ 455/ 456/ 506/ 6LH58425000/ CET6530</t>
         </r>
       </text>
     </comment>
-    <comment ref="C342" authorId="0">
+    <comment ref="C350" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX DC236/286/ WC Pro123/128/133/5222/5225/5230/5325/5330/5335</t>
         </r>
       </text>
     </comment>
-    <comment ref="C343" authorId="0">
+    <comment ref="C351" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 3052NI/3260DI/3260DNIWorkCentre 3215NI/3225DNI</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="353">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="361">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Вал гумовий</t>
   </si>
   <si>
     <t>Вал гумовий Brother DCP-L2540/MFC-1810 CET  CET2804</t>
   </si>
   <si>
+    <t>на замовлення</t>
+  </si>
+  <si>
+    <t>Вал гумовий Brother HL-1110/HL-2130/HL-2140/HL-2240/L-2300  LPR-HL2240  CEE</t>
+  </si>
+  <si>
+    <t>в наявності</t>
+  </si>
+  <si>
+    <t>Вал гумовий Brother HL-1110/HL-2130/HL-2140/HL-2240/L-2300  LPR-HL2240-VE  VEAYE</t>
+  </si>
+  <si>
+    <t>Вал гумовий Brother HL-1110/HL-2130/HL-2140/HL-2240/L-2300  LRMFC1810-WD  WELLDO</t>
+  </si>
+  <si>
+    <t>Вал гумовий Brother HL-2030/2040/2070  LM4013001-VE  VEAYE</t>
+  </si>
+  <si>
+    <t>Вал гумовий Brother HL-2030/2040/2070  SP-PR-PN-BRO2030  Patron</t>
+  </si>
+  <si>
+    <t>Вал гумовий Brother HL-2030/2040/2070 Foshan</t>
+  </si>
+  <si>
+    <t>Вал гумовий Brother HL-2140/ MFC7340, Foshan</t>
+  </si>
+  <si>
+    <t>Вал гумовий Brother HL-2140/ MFC7340, Patron</t>
+  </si>
+  <si>
+    <t>Вал гумовий Brother HL-2240/2270/MFC-7360 Foshan</t>
+  </si>
+  <si>
+    <t>Вал гумовий Brother HL-2240/2270/MFC-7360 Patron</t>
+  </si>
+  <si>
+    <t>немає</t>
+  </si>
+  <si>
+    <t>Вал гумовий Brother HL-5240/ 5250/ 5280  LPR-HL5240-VE  VEAYE</t>
+  </si>
+  <si>
+    <t>Вал гумовий Brother HL-5240/ 5250/ 5280  SP-PR-PN-BHL5240   Patron</t>
+  </si>
+  <si>
+    <t>Вал гумовий Brother HL-5240/ 5250/ 5280, CET3554</t>
+  </si>
+  <si>
+    <t>Вал гумовий Brother HL-5240/ 5250/ 5280, Foshan</t>
+  </si>
+  <si>
+    <t>Вал гумовий Brother HL-5240/MFC-8370  LPR-HL5240  CEE</t>
+  </si>
+  <si>
+    <t>Вал гумовий Brother HL-5340/5370/5350, DCP-8080 CET6384</t>
+  </si>
+  <si>
+    <t>Вал гумовий Brother HL-5440/MFC-8510  LPR-HL5440-VE  VEAYE</t>
+  </si>
+  <si>
+    <t>Вал гумовий Brother HL-5440/MFC-8510  LPR-HL5440HQ  CEE</t>
+  </si>
+  <si>
+    <t>Вал гумовий Brother HL-5440/MFC-8510  SP-PR-PN-BHL5440  Patron</t>
+  </si>
+  <si>
+    <t>Вал гумовий Brother HL-5440/MFC-8510, CET2801</t>
+  </si>
+  <si>
+    <t>Вал гумовий Brother HL-L5000D/L5100DN/L5200DW, DCP-L5500DN  LPR-DCP5500-VE  VEAYE</t>
+  </si>
+  <si>
+    <t>Вал гумовий Brother HL-L5000D/L5100DN/L5200DW, DCP-L5500DN  LPR-HL5580-WDS  WELLDO Select</t>
+  </si>
+  <si>
+    <t>Вал гумовий Brother HL-L5000D/L5100DN/L5200DW, DCP-L5500DN CET2816</t>
+  </si>
+  <si>
+    <t>Вал гумовий Canon Canon IR1018/1019/1022/1020/ 1021/1023/1024, FC6-7482, Patron</t>
+  </si>
+  <si>
+    <t>Вал гумовий Canon Canon IR1018/1019/1022/1020/ 1021/1023/1024, FC6-7482, VEAYE</t>
+  </si>
+  <si>
+    <t>Вал гумовий Canon Canon IR1018/1019/1022/1020/1021/1023/1024  FC6-7482  CET3965</t>
+  </si>
+  <si>
+    <t>Вал гумовий Canon FC-210   FB2-9601/FB2-9615/RB1-3100  Foshan РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Вал гумовий Canon FC-330, Lithuania РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Вал гумовий Canon IR-2535, FC9-8974 CET  CET5071/CET6806</t>
+  </si>
+  <si>
+    <t>Вал гумовий Canon IR-C3325, FM1-K441 CET  CET5261</t>
+  </si>
+  <si>
+    <t>Вал гумовий Canon iR1435  RC2-7837  CET5266</t>
+  </si>
+  <si>
+    <t>Вал гумовий Canon iR1600/iR2000 FB6-1549 CET3075</t>
+  </si>
+  <si>
+    <t>Вал гумовий Canon iR2016/2016J/2020, FC6-4453  CET3265</t>
+  </si>
+  <si>
+    <t>Вал гумовий Canon IR2016/2020  FC6-4453-VE   VEAYE</t>
+  </si>
+  <si>
+    <t>Вал гумовий Canon IR2016/2020  SP-PR-PN-CIR2016  Patron</t>
+  </si>
+  <si>
+    <t>Вал гумовий Canon IR2016/2020, Foshan</t>
+  </si>
+  <si>
+    <t>Вал гумовий Canon IR2018/2022/2025/2030, FC5-5264-000, CET3792</t>
+  </si>
+  <si>
+    <t>Вал гумовий Canon iR2202 / 2002 / 2204 original, FE3-3258-000</t>
+  </si>
+  <si>
+    <t>Вал гумовий Canon IR2520/2270/2870/3025  FC6-2942-VE  VEAYE</t>
+  </si>
+  <si>
+    <t>Вал гумовий Canon iR2520/2525/2530  FC7-0242/FC6-2942  CET3026</t>
+  </si>
+  <si>
+    <t>Вал гумовий Canon IR3570/4570/3045/3530, FC6-7207/FC5-7207</t>
+  </si>
+  <si>
+    <t>Вал гумовий Canon iRC5030  FC8-4906-WDS  WELLDO Select</t>
+  </si>
+  <si>
+    <t>Вал гумовий Canon IRС3200/2570, FB6-3653, Foshan</t>
+  </si>
+  <si>
+    <t>Вал гумовий HP COLOR Laser 150/MFP178/MFP179  LPR-H178-WDS  WELLDO Select</t>
+  </si>
+  <si>
     <t>new</t>
   </si>
   <si>
-    <t>на замовлення</t>
-[...136 lines deleted...]
-  <si>
     <t>Вал гумовий HP COLOR LJ 1600/2600, Foshan РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Вал гумовий HP COLOR LJ 4700/4730/CP4005N  LPR-4700  CET1507</t>
   </si>
   <si>
     <t>Вал гумовий HP COLOR LJ CP1215/1210/1510/1515, VEAYE</t>
   </si>
   <si>
     <t>Вал гумовий HP COLOR LJ CP3525/M570dn  LPR-CP3525  CET6772</t>
   </si>
   <si>
     <t>Вал гумовий HP COLOR LJ CP3525/M570dn Foshan</t>
   </si>
   <si>
     <t>Вал гумовий HP COLOR LJ Enterprise M552/M553/M577  CET , CET221015</t>
   </si>
   <si>
     <t>Вал гумовий HP COLOR LJ Enterprise M552/M553/M577  LPR-M552-WDS , WELLDO</t>
   </si>
   <si>
-    <t>Вал гумовий HP COLOR LJ Pro 4203/4201/4202/4203  LPR-4203-WD  WELLDO</t>
-[...2 lines deleted...]
-    <t>Вал гумовий HP COLOR LJ Pro 4203/4201/4202/4203, SPONGE RUBBER  LPR-4203SR-WD  WELLDO</t>
+    <t>Вал гумовий HP COLOR LJ Enterprise M652/653/681/682, RM2-1928/RM2-1929  LPR-M652-WDS  WELLDO Select</t>
+  </si>
+  <si>
+    <t>Вал гумовий HP COLOR LJ Enterprise M880/M855 для C1N58-67901/C1N58A  LPR-M880-WDS  WELLDO Select</t>
+  </si>
+  <si>
+    <t>Вал гумовий HP COLOR LJ Pro 4203, RM2-2731/RM2-2732  LPR-4203-WD  WELLDO</t>
+  </si>
+  <si>
+    <t>Вал гумовий HP COLOR LJ Pro 4203, RM2-2731/RM2-2732  LPR-H4203-WDS  WELLDO Select</t>
+  </si>
+  <si>
+    <t>Вал гумовий HP COLOR LJ Pro 4203, RM2-2731/RM2-2732, SPONGE RUBBER  LPR-4203SR-WD  WELLDO</t>
   </si>
   <si>
     <t>Вал гумовий HP COLOR LJ Pro M252/M274/M277  RM2-5584/RM2-5582  Micrographic</t>
   </si>
   <si>
     <t>Вал гумовий HP COLOR LJ Pro M452 / MPF M477,  LPR-M452-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Вал гумовий HP COLOR LJ Pro M452 / MPF M477,  SP-PR-PN-HM452  Patron</t>
   </si>
   <si>
     <t>Вал гумовий HP COLOR LJ Pro M452 / MPF M477, CET  CET211001</t>
   </si>
   <si>
+    <t>Вал гумовий HP COLOR LJ Pro M452 / MPF M477, LPR-M452WS-WDS WATER Sponge Roller  LPR-M452WSRJ-WD  WELLDO</t>
+  </si>
+  <si>
     <t>Вал гумовий HP COLOR LJ Pro M452 / MPF M477, RM2-6435-LPR Sponge Roller  LPR-M452-WD1  WELLDO</t>
   </si>
   <si>
     <t>Вал гумовий HP COLOR LJ Pro M452 / MPF M477, RM2-6435-LPR WATER Sponge Roller, Special Version  LPR-M452WSRS-WD  WELLDO</t>
   </si>
   <si>
     <t>Вал гумовий HP COLOR LJ Pro M452 / MPF M477, RM2-6435-LPR WATER Sponge Roller, Японія  LPR-M452WSRJ-WD  WELLDO</t>
   </si>
   <si>
     <t>Вал гумовий HP COLOR LJ Pro M452, WATER SPONGE ROLLER, Original Technology  LPR-M452WSR-WD  WELLDO</t>
   </si>
   <si>
     <t>Вал гумовий HP Laser Neverstop 1020/MFP1005/M136  LPR-HPNS1020-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ 1010  RM1-0660-000   PRHP1010-PG  Micrographic</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ 1010  RM1-0660-000   SP-PR-PN-HLJ1010   Patron</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ 1010  RM1-0660-000   SP-PR-PNP-HLJ1010  Patron PREMIUM</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ 1010  RM1-0660-000 ,  H1012COMPATFUSRLFR  Static Control</t>
@@ -5985,92 +6129,92 @@
   <si>
     <t>Вал гумовий HP LJ P1102  PRHP1102  Micrographic</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P1102  RC2-9208-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P1102  SP-PR-PN-HLJP1102  Patron</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P1102 CET6632</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P1102 Foshan</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P1102 SOFT  PRHP1102S  Micrographic</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P1102 Sponge Roller  RC2-9208RSR-WD  WELLDO</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P1102 Sponge Roller  RC2-9208SR  CEE</t>
   </si>
   <si>
-    <t>очікується 18-09</t>
-[...1 lines deleted...]
-  <si>
     <t>Вал гумовий HP LJ P1102 Sponge Roller, Electric conduction  RC2-9208BSR-WD  WELLDO</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P1102 Sponge Roller, Original Technol  RC2-9208WSR-WD  WELLDO</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P1505  SP-PR-PN-HLJP1505  Patron</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P1505, LPR-P1505 CET  CET2740</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P2035/P2055  PRHP2035/2055  Micrographic</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P2035/P2055  PRHP2035/2055S  SOFT Micrographic</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P2035/P2055  SP-PR-PN-HLJP2035  Patron</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P2035/P2055 60K  RC1-3685-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P2035/P2055 CET3685N</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P2035/P2055 Foshan</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P2035/P2055 PREMIUM  SP-PR-PNP-HLJP2035  Patron</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P2035/P2055 RC1-3685  H2055COMPATFUSRLFR  Static Control</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P2035/P2055 Sponge Roller  RC1-3685SR  CEE</t>
   </si>
   <si>
+    <t>у резерві</t>
+  </si>
+  <si>
     <t>Вал гумовий HP LJ P2035/P2055 Sponge Roller  RC1-3685SR-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P2035/P2055 Sponge Roller  RC1-3685SR-WD  WELLDO</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P2035/P2055 Sponge Roller покращена якість  RC1-3685SRHQ-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P3005  SP-PR-PN-HLJP3005  Patron</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P3005 Foshan</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P3005 Foshan б/у</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P3005 LPR-P3005 CET3518</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P3015  LPR-P3015-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P3015  PRHP3015  Micrographic</t>
@@ -6195,93 +6339,102 @@
   <si>
     <t>Вал гумовий Konica Minolta Bizhub C224/258/284/308/364/368  A161R71811-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Вал гумовий Konica Minolta Color C350/351/450, Foshan</t>
   </si>
   <si>
     <t>Вал гумовий Konica Minolta Di152/183/bizhub 162/163 CET3025</t>
   </si>
   <si>
     <t>Вал гумовий Konica Minolta Di152/183/bizhub 162/163, Foshan</t>
   </si>
   <si>
     <t>Вал гумовий Konica Minolta Di152/183/bizhub 162/163, VEAYE</t>
   </si>
   <si>
     <t>Вал гумовий Kyocera FS-1000/1010/1016MFP/018/1020/1030D  LPR-K1040  CEE</t>
   </si>
   <si>
     <t>Вал гумовий Kyocera FS-1000/1010/1016MFP/018/1020/1030D, CET0834</t>
   </si>
   <si>
     <t>Вал гумовий Kyocera FS-1000/1010/1016MFP/018/1020/1030D, VEAYE</t>
   </si>
   <si>
+    <t>Вал гумовий Kyocera FS-1028  LPR-K1028-WDS  WELLDO Select</t>
+  </si>
+  <si>
     <t>Вал гумовий Kyocera KM -2810/2820MFP/ FS-1028/1128MFP/FS-1120D,  2F925270 2H425090 , Foshan</t>
   </si>
   <si>
     <t>Вал гумовий Kyocera KM-1620/1650/2050/2550,  2C920060 , Foshan</t>
   </si>
   <si>
     <t>Вал гумовий Kyocera KM-1635/2035,  2C920061 , Foshan</t>
   </si>
   <si>
     <t>Вал гумовий Kyocera Mita Ecosys M3550/3560/P3045/FS-4100  LPR-K3050  CEE</t>
   </si>
   <si>
     <t>Вал гумовий Kyocera Mita Ecosys M3550/3560/P3045/FS-4100 VEAYE</t>
   </si>
   <si>
     <t>Вал гумовий Kyocera Mita Ecosys P2035/2135/M2030  LPR-K2035  CEE</t>
   </si>
   <si>
     <t>Вал гумовий Kyocera Mita Ecosys P2035/2135/M2030  LPR-M2030-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Вал гумовий Kyocera Mita Ecosys P2035/2135/M2030 CET7850</t>
   </si>
   <si>
     <t>Вал гумовий Kyocera Mita Ecosys P2035/2135/M2030 VEAYE</t>
   </si>
   <si>
     <t>Вал гумовий Kyocera Mita Ecosys P2235dn/P2040dn/M2135dn/2735dw/M2040dn  LPR-K2040  CEE</t>
   </si>
   <si>
     <t>Вал гумовий Kyocera Mita Ecosys P2235dn/P2040dn/M2135dn/2735dw/M2040dn  LPR-P2235-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Вал гумовий Kyocera Mita Ecosys P2235dn/P2040dn/M2135dn/2735dw/M2040dn CET7842</t>
   </si>
   <si>
+    <t>Вал гумовий Kyocera Mita ECOSYS PA3500cx/PA4000CX, FK-5370-LPR, 200K CET   CET221036</t>
+  </si>
+  <si>
     <t>Вал гумовий Kyocera Mita FS-1028/1120/2000  2H425090/2HS25360/2F925270/2J025120   LPR-K1028  CEE</t>
   </si>
   <si>
     <t>Вал гумовий Kyocera Mita FS-1028/1120/2000  2H425090/2HS25360/2F925270/2J025120  CET4378</t>
   </si>
   <si>
     <t>Вал гумовий Kyocera Mita FS-1028/1120/2000  2H425090/2HS25360/2F925270/2J025120  VEAYE</t>
+  </si>
+  <si>
+    <t>Вал гумовий Kyocera TASKalfa 1800  LPR-KM1800-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Вал гумовий Oki B412/B432 CET  CET211018</t>
   </si>
   <si>
     <t>Вал гумовий Panasonic DP1520/1820, DZLA000362 CET3157</t>
   </si>
   <si>
     <t>Вал гумовий Panasonic KX-FT76A/FP503, Foshan</t>
   </si>
   <si>
     <t>Вал гумовий Pantum M6500, M6800, M7100, M7300  PRPP2200-PG  Micrographic</t>
   </si>
   <si>
     <t>Вал гумовий Pantum M6500, M6800, M7100, M7300 СЕТ  CET211045</t>
   </si>
   <si>
     <t>Вал гумовий Ricoh Aficio 1013/1515, Foshan</t>
   </si>
   <si>
     <t>Вал гумовий Ricoh Aficio 1013/1515/MP161  AE020107  CET3454</t>
   </si>
   <si>
     <t>Вал гумовий Ricoh Aficio 1013/1515/MP161  AE020107  KATUN</t>
   </si>
@@ -6933,51 +7086,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I344"/>
+  <dimension ref="A1:I352"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -7106,8376 +7259,7910 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>32440</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>1209.59</v>
+        <v>1231.22</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>29525</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+      <c r="F12" s="1">
+        <v>337.98</v>
+      </c>
+      <c r="G12" s="1"/>
+      <c r="H12" s="1"/>
+      <c r="I12" s="1" t="s">
         <v>17</v>
-      </c>
-[...14 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>28494</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>386.19</v>
+        <v>393.1</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>28409</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>397.38</v>
+        <v>404.48</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>28495</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>354.42</v>
+        <v>360.76</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>22115</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>440.34</v>
+        <v>448.21</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>12282</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>382.61</v>
+        <v>389.45</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>21635</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>406.78</v>
+        <v>414.05</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>21915</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>654.6900000000001</v>
+        <v>666.4</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>21636</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>378.59</v>
+        <v>385.35</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>22116</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D21" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+      <c r="F21" s="1">
+        <v>508.34</v>
+      </c>
+      <c r="G21" s="1"/>
+      <c r="H21" s="1"/>
+      <c r="I21" s="5" t="s">
         <v>27</v>
-      </c>
-[...14 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>25931</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>406.78</v>
+        <v>414.05</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>21895</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>558.48</v>
+        <v>568.46</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>20101</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>1504.5</v>
+        <v>1531.39</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>21637</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>406.78</v>
+        <v>414.05</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>29526</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>328.91</v>
+        <v>334.79</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>26124</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>1267.77</v>
+        <v>1290.43</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>18500</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>503.44</v>
+        <v>512.4400000000001</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>29527</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>483.75</v>
+        <v>492.4</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>28641</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>648.88</v>
+        <v>660.48</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>23142</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>1540.3</v>
+        <v>1567.83</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>28496</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>710.1799999999999</v>
+        <v>722.88</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>28410</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>819.8200000000001</v>
+        <v>834.48</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>26676</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>1426.63</v>
+        <v>1452.13</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>20390</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>10</v>
       </c>
       <c r="F35" s="1">
-        <v>837.72</v>
+        <v>852.7</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>22550</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>846.22</v>
+        <v>861.35</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>26310</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>724.95</v>
+        <v>737.91</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>8446</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>223.75</v>
+        <v>227.75</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>4315</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>44.75</v>
+        <v>45.55</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>34734</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>1598.92</v>
+        <v>1627.5</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>31169</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>1861.15</v>
+        <v>1894.42</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>22868</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>883.37</v>
+        <v>899.16</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>21553</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>767.02</v>
+        <v>780.73</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>29045</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>919.61</v>
+        <v>936.05</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>22396</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>785.36</v>
+        <v>799.4</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>19403</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>793.42</v>
+        <v>807.6</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>11940</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>711.08</v>
+        <v>723.79</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>16501</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>1024.78</v>
+        <v>1043.1</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>28332</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>2830.44</v>
+        <v>2881.04</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>20819</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>1104.88</v>
+        <v>1124.63</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>23269</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>1218.1</v>
+        <v>1239.87</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="1"/>
       <c r="I51" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>17299</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>1513</v>
+        <v>1540.05</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H52" s="1"/>
       <c r="I52" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>31875</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>1396.2</v>
+        <v>1421.16</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>17300</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>1425.74</v>
+        <v>1451.22</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="1"/>
       <c r="I54" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>11049</v>
+        <v>35472</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>223.75</v>
+        <v>819.9</v>
       </c>
       <c r="G55" s="1"/>
       <c r="H55" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>62</v>
+      </c>
+      <c r="I55" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>22994</v>
+        <v>11049</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>707.05</v>
+        <v>227.75</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H56" s="1"/>
+      <c r="I56" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>22717</v>
+        <v>22994</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>664.99</v>
+        <v>719.6900000000001</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" s="1"/>
       <c r="I57" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>23295</v>
+        <v>22717</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>1209.59</v>
+        <v>676.87</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>30469</v>
+        <v>23295</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>626.05</v>
+        <v>1231.22</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="1"/>
       <c r="I59" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>33920</v>
+        <v>30469</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>3747.81</v>
+        <v>637.24</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H60" s="1"/>
       <c r="I60" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>33922</v>
+        <v>33920</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>1029.25</v>
+        <v>3814.81</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="1"/>
       <c r="I61" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>34634</v>
+        <v>33922</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>1074</v>
+        <v>1047.65</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="1"/>
       <c r="I62" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>34635</v>
+        <v>35473</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>966.6</v>
+        <v>1093.2</v>
       </c>
       <c r="G63" s="1"/>
       <c r="H63" s="5" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="I63" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>24806</v>
+        <v>35474</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>1005.98</v>
+        <v>1093.2</v>
       </c>
       <c r="G64" s="1"/>
       <c r="H64" s="5" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="I64" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>32571</v>
+        <v>34634</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>671.25</v>
+        <v>1093.2</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H65" s="1"/>
+      <c r="I65" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>28632</v>
+        <v>35475</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>1212.73</v>
+        <v>1038.54</v>
       </c>
       <c r="G66" s="1"/>
       <c r="H66" s="5" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="I66" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>32450</v>
+        <v>34635</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>3445.75</v>
+        <v>983.88</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>26343</v>
+        <v>24806</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>1287.01</v>
+        <v>1023.96</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H68" s="1"/>
       <c r="I68" s="5" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>33403</v>
+        <v>32571</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>2624.59</v>
+        <v>655.92</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H69" s="1"/>
+      <c r="I69" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>33402</v>
+        <v>28632</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>3499.45</v>
+        <v>1234.41</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H70" s="1"/>
       <c r="I70" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>32570</v>
+        <v>32450</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>3036.29</v>
+        <v>3507.35</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H71" s="1"/>
+      <c r="I71" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>31051</v>
+        <v>35476</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>724.95</v>
+        <v>2095.3</v>
       </c>
       <c r="G72" s="1"/>
       <c r="H72" s="5" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="I72" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>24510</v>
+        <v>26343</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>221.51</v>
+        <v>1310.02</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H73" s="1"/>
       <c r="I73" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>11212</v>
+        <v>33403</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>262.24</v>
+        <v>2671.51</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H74" s="1"/>
       <c r="I74" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>22538</v>
+        <v>33402</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>393.8</v>
+        <v>3562.01</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H75" s="1"/>
       <c r="I75" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>35163</v>
+        <v>32570</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>375.01</v>
+        <v>3090.57</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="5" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="H76" s="1"/>
+      <c r="I76" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>34019</v>
+        <v>31051</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>335.63</v>
+        <v>737.91</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H77" s="1"/>
+      <c r="I77" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>8447</v>
+        <v>24510</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>306.99</v>
+        <v>225.47</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H78" s="1"/>
       <c r="I78" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>27153</v>
+        <v>11212</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>424.23</v>
+        <v>266.92</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H79" s="1"/>
+      <c r="I79" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>29528</v>
+        <v>22538</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F80" s="1">
-        <v>266.26</v>
+        <v>400.84</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H80" s="1"/>
+      <c r="I80" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>20904</v>
+        <v>35163</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>208.98</v>
+        <v>369.87</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H81" s="1"/>
       <c r="I81" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>35206</v>
+        <v>34019</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>233.6</v>
+        <v>341.63</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H82" s="1"/>
+      <c r="I82" s="5" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>23071</v>
+        <v>8447</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>420.2</v>
+        <v>312.47</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H83" s="1"/>
       <c r="I83" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>21556</v>
+        <v>27153</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>394.7</v>
+        <v>431.81</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H84" s="1"/>
       <c r="I84" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>9952</v>
+        <v>29528</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>298.93</v>
+        <v>271.02</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H85" s="1"/>
       <c r="I85" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>24541</v>
+        <v>20904</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>447.5</v>
-[...8 lines deleted...]
-        <v>16</v>
+        <v>212.72</v>
+      </c>
+      <c r="G86" s="1"/>
+      <c r="H86" s="1"/>
+      <c r="I86" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>24804</v>
+        <v>35206</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>382.61</v>
+        <v>237.77</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H87" s="1"/>
       <c r="I87" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>12124</v>
+        <v>23071</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>336.97</v>
+        <v>427.71</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H88" s="1"/>
       <c r="I88" s="5" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>34395</v>
+        <v>21556</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>335.63</v>
+        <v>401.75</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H89" s="1"/>
       <c r="I89" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>29529</v>
+        <v>9952</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>281.48</v>
+        <v>304.27</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H90" s="1"/>
       <c r="I90" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>22553</v>
+        <v>24541</v>
       </c>
       <c r="C91" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="D91" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E91" s="1">
+        <v>1</v>
+      </c>
+      <c r="F91" s="1">
+        <v>455.5</v>
+      </c>
+      <c r="G91" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="D91" s="1">
-[...11 lines deleted...]
-      </c>
+      <c r="H91" s="1"/>
       <c r="I91" s="5" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
-        <v>8449</v>
+        <v>24804</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>291.32</v>
+        <v>389.45</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H92" s="1"/>
       <c r="I92" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>24542</v>
+        <v>12124</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>284.16</v>
+        <v>342.99</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H93" s="1"/>
       <c r="I93" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>11213</v>
+        <v>34395</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>305.64</v>
+        <v>341.63</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="5" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="H94" s="1"/>
+      <c r="I94" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
-        <v>23072</v>
+        <v>29529</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>540.58</v>
+        <v>286.51</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H95" s="1"/>
+      <c r="I95" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
-        <v>29530</v>
+        <v>22553</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>349.05</v>
+        <v>246.43</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H96" s="1"/>
+      <c r="I96" s="5" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
-        <v>11214</v>
+        <v>8449</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>349.95</v>
+        <v>296.53</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H97" s="1"/>
       <c r="I97" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
-        <v>12013</v>
+        <v>24542</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>373.66</v>
+        <v>289.24</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H98" s="1"/>
       <c r="I98" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
-        <v>8450</v>
+        <v>11213</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>357.11</v>
+        <v>311.11</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H99" s="1"/>
       <c r="I99" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
-        <v>20805</v>
+        <v>23072</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>314.15</v>
+        <v>550.24</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H100" s="1"/>
+      <c r="I100" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
-        <v>22551</v>
+        <v>29530</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>335.63</v>
+        <v>355.29</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="5" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="H101" s="1"/>
+      <c r="I101" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
-        <v>11215</v>
+        <v>11214</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>331.6</v>
+        <v>356.2</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H102" s="1"/>
       <c r="I102" s="5" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
-        <v>8448</v>
+        <v>12013</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>302.06</v>
+        <v>380.34</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H103" s="1"/>
+      <c r="I103" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
-        <v>12012</v>
+        <v>8450</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>299.38</v>
-[...6 lines deleted...]
-      </c>
+        <v>363.49</v>
+      </c>
+      <c r="G104" s="1"/>
+      <c r="H104" s="1"/>
       <c r="I104" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
-        <v>29531</v>
+        <v>20805</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>349.05</v>
+        <v>319.76</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H105" s="1"/>
       <c r="I105" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
-        <v>8451</v>
+        <v>22551</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>406.78</v>
+        <v>341.63</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H106" s="1"/>
       <c r="I106" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
-        <v>19589</v>
+        <v>11215</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>455.56</v>
+        <v>337.53</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H107" s="1"/>
       <c r="I107" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
-        <v>8452</v>
+        <v>8448</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>422.44</v>
+        <v>307.46</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H108" s="1"/>
+      <c r="I108" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
-        <v>19802</v>
+        <v>12012</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>440.34</v>
-[...4 lines deleted...]
-      </c>
+        <v>304.73</v>
+      </c>
+      <c r="G109" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="H109" s="1"/>
       <c r="I109" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
-        <v>8453</v>
+        <v>29531</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>406.78</v>
+        <v>355.29</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H110" s="1"/>
       <c r="I110" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
-        <v>11216</v>
+        <v>8451</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>488.22</v>
+        <v>414.05</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H111" s="1"/>
       <c r="I111" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
-        <v>8454</v>
+        <v>19589</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>406.78</v>
+        <v>463.7</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H112" s="1"/>
       <c r="I112" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
-        <v>22554</v>
+        <v>8452</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>483.75</v>
+        <v>429.99</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H113" s="1"/>
       <c r="I113" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
-        <v>29532</v>
+        <v>19802</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F114" s="1">
-        <v>406.78</v>
+        <v>448.21</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H114" s="1"/>
       <c r="I114" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
-        <v>15969</v>
+        <v>8453</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>406.78</v>
+        <v>414.05</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H115" s="1"/>
       <c r="I115" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
-        <v>24543</v>
+        <v>11216</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>494.04</v>
+        <v>496.95</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H116" s="1"/>
       <c r="I116" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
-        <v>11217</v>
+        <v>8454</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>634.5599999999999</v>
+        <v>414.05</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H117" s="1"/>
       <c r="I117" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
-        <v>26632</v>
+        <v>22554</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>596.0700000000001</v>
+        <v>492.4</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H118" s="1"/>
       <c r="I118" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
-        <v>29533</v>
+        <v>29532</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>465.85</v>
+        <v>414.05</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H119" s="1"/>
       <c r="I119" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
-        <v>29534</v>
+        <v>15969</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D120" s="1">
         <v>8443999090</v>
       </c>
       <c r="E120" s="1">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>453.32</v>
+        <v>414.05</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H120" s="1"/>
       <c r="I120" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
-        <v>19347</v>
+        <v>24543</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
         <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>587.5700000000001</v>
+        <v>502.87</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H121" s="1"/>
       <c r="I121" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
-        <v>13520</v>
+        <v>11217</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F122" s="1">
-        <v>558.48</v>
+        <v>645.9</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H122" s="1"/>
       <c r="I122" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
-        <v>24544</v>
+        <v>26632</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>563.85</v>
+        <v>606.73</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H123" s="1"/>
       <c r="I123" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
-        <v>27434</v>
+        <v>29533</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
         <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>573.25</v>
+        <v>474.18</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H124" s="1"/>
       <c r="I124" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
-        <v>25940</v>
+        <v>29534</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>640.37</v>
+        <v>461.42</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H125" s="1"/>
       <c r="I125" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
-        <v>19421</v>
+        <v>19347</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>648.88</v>
+        <v>598.0700000000001</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H126" s="1"/>
       <c r="I126" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
-        <v>9130</v>
+        <v>13520</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
         <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>465.85</v>
+        <v>568.46</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H127" s="1"/>
       <c r="I127" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
-        <v>22667</v>
+        <v>24544</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D128" s="1">
         <v>8443999090</v>
       </c>
       <c r="E128" s="1">
         <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>785.36</v>
+        <v>573.9299999999999</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H128" s="1"/>
       <c r="I128" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
-        <v>19422</v>
+        <v>27434</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>750.01</v>
+        <v>583.5</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H129" s="1"/>
       <c r="I129" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
-        <v>11218</v>
+        <v>25940</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
         <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>760.3</v>
+        <v>651.8200000000001</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H130" s="1"/>
       <c r="I130" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
-        <v>244</v>
+        <v>19421</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F131" s="1">
-        <v>179</v>
+        <v>660.48</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H131" s="1"/>
+      <c r="I131" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
-        <v>15970</v>
+        <v>9130</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>1104.88</v>
+        <v>474.18</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H132" s="1"/>
       <c r="I132" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
-        <v>25301</v>
+        <v>22667</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D133" s="1">
         <v>8443999090</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>1993.61</v>
+        <v>799.4</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H133" s="1"/>
       <c r="I133" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
-        <v>24545</v>
+        <v>19422</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>142</v>
       </c>
       <c r="D134" s="1">
         <v>8443999090</v>
       </c>
       <c r="E134" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F134" s="1">
-        <v>1723.32</v>
+        <v>763.42</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H134" s="1"/>
       <c r="I134" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
-        <v>25941</v>
+        <v>11218</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>1752.41</v>
+        <v>773.89</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H135" s="1"/>
       <c r="I135" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
-        <v>21557</v>
+        <v>244</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>770.6</v>
+        <v>182.2</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="5" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="H136" s="1"/>
+      <c r="I136" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
-        <v>31250</v>
+        <v>15970</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
         <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>724.95</v>
+        <v>1124.63</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H137" s="1"/>
       <c r="I137" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
-        <v>24979</v>
+        <v>25301</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>1768.07</v>
+        <v>2029.25</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H138" s="1"/>
       <c r="I138" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
-        <v>27750</v>
+        <v>24545</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>147</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>1519.71</v>
+        <v>1754.13</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H139" s="1"/>
       <c r="I139" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
-        <v>30324</v>
+        <v>25941</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>148</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>456</v>
+        <v>1783.74</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H140" s="1"/>
+      <c r="I140" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
-        <v>34770</v>
+        <v>21557</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>615.76</v>
+        <v>784.37</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H141" s="1"/>
       <c r="I141" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
-        <v>25730</v>
+        <v>31250</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>150</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>875.3099999999999</v>
+        <v>737.91</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H142" s="1"/>
       <c r="I142" s="5" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
-        <v>33312</v>
+        <v>24979</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>671.25</v>
+        <v>1799.68</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H143" s="1"/>
       <c r="I143" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
-        <v>33746</v>
+        <v>27750</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>152</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>962.5700000000001</v>
+        <v>1546.88</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H144" s="1"/>
       <c r="I144" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
-        <v>25170</v>
+        <v>30324</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>838.62</v>
+        <v>464.15</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H145" s="1"/>
+      <c r="I145" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
-        <v>22275</v>
+        <v>34770</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>699.4400000000001</v>
+        <v>626.77</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H146" s="1"/>
       <c r="I146" s="5" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
-        <v>25322</v>
+        <v>25730</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>155</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>749.12</v>
+        <v>890.96</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H147" s="1"/>
       <c r="I147" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
-        <v>22112</v>
+        <v>33312</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>156</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>704.8099999999999</v>
+        <v>683.25</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H148" s="1"/>
       <c r="I148" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
-        <v>17968</v>
+        <v>33746</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>157</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>745.09</v>
+        <v>979.78</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H149" s="1"/>
       <c r="I149" s="5" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
-        <v>29535</v>
+        <v>25170</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>453.32</v>
+        <v>853.61</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H150" s="1"/>
+      <c r="I150" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
-        <v>27111</v>
+        <v>22275</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>159</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>542.37</v>
+        <v>711.95</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H151" s="1"/>
+      <c r="I151" s="5" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
-        <v>23597</v>
+        <v>25322</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D152" s="1">
         <v>8443999090</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>1035.07</v>
+        <v>762.51</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H152" s="1"/>
       <c r="I152" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
-        <v>27524</v>
+        <v>22112</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>161</v>
       </c>
       <c r="D153" s="1">
         <v>8443999090</v>
       </c>
       <c r="E153" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F153" s="1">
-        <v>854.28</v>
+        <v>717.41</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H153" s="1"/>
       <c r="I153" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
-        <v>25323</v>
+        <v>17968</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>162</v>
       </c>
       <c r="D154" s="1">
         <v>8443999090</v>
       </c>
       <c r="E154" s="1">
         <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>685.5700000000001</v>
+        <v>758.41</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H154" s="1"/>
       <c r="I154" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
-        <v>29536</v>
+        <v>29535</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>163</v>
       </c>
       <c r="D155" s="1">
         <v>8443999090</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>494.04</v>
+        <v>461.42</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H155" s="1"/>
+      <c r="I155" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
-        <v>30323</v>
+        <v>27111</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>164</v>
       </c>
       <c r="D156" s="1">
         <v>8443999090</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>978.6799999999999</v>
+        <v>552.0700000000001</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H156" s="1"/>
       <c r="I156" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
-        <v>33404</v>
+        <v>23597</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>165</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>1449.9</v>
+        <v>1053.57</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H157" s="1"/>
       <c r="I157" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
-        <v>33405</v>
+        <v>27524</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>1342.5</v>
+        <v>869.55</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H158" s="1"/>
       <c r="I158" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
-        <v>30472</v>
+        <v>25323</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>167</v>
       </c>
       <c r="D159" s="1">
         <v>8443999090</v>
       </c>
       <c r="E159" s="1">
         <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>315.94</v>
+        <v>697.83</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H159" s="1"/>
       <c r="I159" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
-        <v>35167</v>
+        <v>29536</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>168</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>478.83</v>
+        <v>502.87</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H160" s="1"/>
+      <c r="I160" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
-        <v>32911</v>
+        <v>30323</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>169</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
         <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>335.63</v>
+        <v>996.1799999999999</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H161" s="1"/>
+      <c r="I161" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
-        <v>10141</v>
+        <v>33404</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>170</v>
       </c>
       <c r="D162" s="1">
         <v>8443999090</v>
       </c>
       <c r="E162" s="1">
         <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>378.59</v>
+        <v>1475.82</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H162" s="1"/>
       <c r="I162" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
-        <v>24511</v>
+        <v>33405</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>171</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
         <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>330.7</v>
+        <v>1366.5</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H163" s="1"/>
       <c r="I163" s="5" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
-        <v>22539</v>
+        <v>30472</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>172</v>
       </c>
       <c r="D164" s="1">
         <v>8443999090</v>
       </c>
       <c r="E164" s="1">
         <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>843.09</v>
+        <v>321.58</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H164" s="1"/>
+      <c r="I164" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
-        <v>24808</v>
+        <v>35167</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>173</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>429.15</v>
+        <v>487.39</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H165" s="1"/>
       <c r="I165" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
-        <v>29537</v>
+        <v>32911</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
         <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>232.25</v>
+        <v>341.63</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H166" s="1"/>
       <c r="I166" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
-        <v>22718</v>
+        <v>10141</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>175</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
         <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>285.51</v>
+        <v>385.35</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H167" s="1"/>
       <c r="I167" s="5" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
-        <v>27677</v>
+        <v>24511</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>176</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>405.88</v>
+        <v>336.61</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H168" s="1"/>
       <c r="I168" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
-        <v>35158</v>
+        <v>22539</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>633.66</v>
+        <v>858.16</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H169" s="1"/>
       <c r="I169" s="5" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
-        <v>24809</v>
+        <v>24808</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D170" s="1">
         <v>8443999090</v>
       </c>
       <c r="E170" s="1">
         <v>1</v>
       </c>
       <c r="F170" s="1">
-        <v>344.13</v>
+        <v>436.82</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H170" s="1"/>
       <c r="I170" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
-        <v>29952</v>
+        <v>29537</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>179</v>
       </c>
       <c r="D171" s="1">
         <v>8443999090</v>
       </c>
       <c r="E171" s="1">
         <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>363.82</v>
+        <v>236.4</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H171" s="1"/>
       <c r="I171" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
-        <v>22537</v>
+        <v>22718</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>180</v>
       </c>
       <c r="D172" s="1">
         <v>8443999090</v>
       </c>
       <c r="E172" s="1">
         <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>329.81</v>
+        <v>290.61</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H172" s="1"/>
+      <c r="I172" s="5" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
-        <v>22355</v>
+        <v>27677</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>181</v>
       </c>
       <c r="D173" s="1">
         <v>8443999090</v>
       </c>
       <c r="E173" s="1">
         <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>635.45</v>
+        <v>413.14</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H173" s="1"/>
       <c r="I173" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
-        <v>22737</v>
+        <v>35158</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D174" s="1">
         <v>8443999090</v>
       </c>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>418.86</v>
+        <v>644.99</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="5" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="H174" s="1"/>
+      <c r="I174" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
-        <v>24810</v>
+        <v>24809</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>183</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
         <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>336.97</v>
+        <v>350.28</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H175" s="1"/>
+      <c r="I175" s="5" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
-        <v>34610</v>
+        <v>29952</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>184</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
         <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>402.75</v>
+        <v>370.32</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="5" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="H176" s="1"/>
+      <c r="I176" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
-        <v>29538</v>
+        <v>22537</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>185</v>
       </c>
       <c r="D177" s="1">
         <v>8443999090</v>
       </c>
       <c r="E177" s="1">
         <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>241.2</v>
+        <v>335.7</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H177" s="1"/>
       <c r="I177" s="1" t="s">
-        <v>186</v>
+        <v>17</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
-        <v>34612</v>
+        <v>22355</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="D178" s="1">
         <v>8443999090</v>
       </c>
       <c r="E178" s="1">
         <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>447.95</v>
+        <v>602.17</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="5" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="H178" s="1"/>
+      <c r="I178" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
-        <v>34611</v>
+        <v>22737</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
         <v>1</v>
       </c>
       <c r="F179" s="1">
-        <v>617.55</v>
+        <v>426.35</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H179" s="1"/>
       <c r="I179" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
-        <v>11499</v>
+        <v>24810</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D180" s="1">
         <v>8443999090</v>
       </c>
       <c r="E180" s="1">
         <v>1</v>
       </c>
       <c r="F180" s="1">
-        <v>395.14</v>
+        <v>342.99</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="5" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="H180" s="1"/>
+      <c r="I180" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
-        <v>30438</v>
+        <v>34610</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="D181" s="1">
         <v>8443999090</v>
       </c>
       <c r="E181" s="1">
         <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>601.4400000000001</v>
+        <v>409.95</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H181" s="1"/>
+      <c r="I181" s="5" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
-        <v>25002</v>
+        <v>29538</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="D182" s="1">
         <v>8443999090</v>
       </c>
       <c r="E182" s="1">
         <v>1</v>
       </c>
       <c r="F182" s="1">
-        <v>469.88</v>
+        <v>245.51</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="5" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="H182" s="1"/>
+      <c r="I182" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
-        <v>24512</v>
+        <v>34612</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="D183" s="1">
         <v>8443999090</v>
       </c>
       <c r="E183" s="1">
         <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>534.3200000000001</v>
+        <v>455.96</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H183" s="1"/>
+      <c r="I183" s="5" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
-        <v>11377</v>
+        <v>34611</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>465.4</v>
+        <v>628.59</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H184" s="1"/>
+      <c r="I184" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
-        <v>29359</v>
+        <v>11499</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D185" s="1">
         <v>8443999090</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>414.39</v>
+        <v>402.21</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H185" s="1"/>
+      <c r="I185" s="5" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
-        <v>21560</v>
+        <v>30438</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="D186" s="1">
         <v>8443999090</v>
       </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
       <c r="F186" s="1">
-        <v>643.51</v>
+        <v>612.1900000000001</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H186" s="1"/>
       <c r="I186" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
-        <v>10686</v>
+        <v>25002</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="D187" s="1">
         <v>8443999090</v>
       </c>
       <c r="E187" s="1">
         <v>1</v>
       </c>
       <c r="F187" s="1">
-        <v>453.77</v>
+        <v>478.28</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H187" s="1"/>
       <c r="I187" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
-        <v>22540</v>
+        <v>24512</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="D188" s="1">
         <v>8443999090</v>
       </c>
       <c r="E188" s="1">
         <v>1</v>
       </c>
       <c r="F188" s="1">
-        <v>704.8099999999999</v>
+        <v>543.87</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H188" s="1"/>
+      <c r="I188" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
-        <v>35184</v>
+        <v>11377</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="D189" s="1">
         <v>8443999090</v>
       </c>
       <c r="E189" s="1">
         <v>1</v>
       </c>
       <c r="F189" s="1">
-        <v>555.8</v>
+        <v>473.72</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="5" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="H189" s="1"/>
+      <c r="I189" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
-        <v>29539</v>
+        <v>29359</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="D190" s="1">
         <v>8443999090</v>
       </c>
       <c r="E190" s="1">
         <v>1</v>
       </c>
       <c r="F190" s="1">
-        <v>302.51</v>
+        <v>421.79</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H190" s="1"/>
       <c r="I190" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
-        <v>21325</v>
+        <v>21560</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="D191" s="1">
         <v>8443999090</v>
       </c>
       <c r="E191" s="1">
         <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>296.69</v>
+        <v>655.01</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H191" s="1"/>
       <c r="I191" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
-        <v>25737</v>
+        <v>10686</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="D192" s="1">
         <v>8443999090</v>
       </c>
       <c r="E192" s="1">
         <v>1</v>
       </c>
       <c r="F192" s="1">
-        <v>483.3</v>
-[...6 lines deleted...]
-      </c>
+        <v>461.88</v>
+      </c>
+      <c r="G192" s="1"/>
+      <c r="H192" s="1"/>
       <c r="I192" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="2">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
-        <v>29448</v>
+        <v>22540</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="D193" s="1">
         <v>8443999090</v>
       </c>
       <c r="E193" s="1">
         <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>498.52</v>
+        <v>717.41</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H193" s="1"/>
       <c r="I193" s="5" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
-        <v>11378</v>
+        <v>35184</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="D194" s="1">
         <v>8443999090</v>
       </c>
       <c r="E194" s="1">
         <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>452.42</v>
+        <v>565.73</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H194" s="1"/>
+      <c r="I194" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
-        <v>10535</v>
+        <v>29539</v>
       </c>
       <c r="C195" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D195" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E195" s="1">
+        <v>1</v>
+      </c>
+      <c r="F195" s="1">
+        <v>307.92</v>
+      </c>
+      <c r="G195" s="1"/>
+      <c r="H195" s="1"/>
+      <c r="I195" s="1" t="s">
         <v>204</v>
-      </c>
-[...14 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
-        <v>33606</v>
+        <v>21325</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>205</v>
       </c>
       <c r="D196" s="1">
         <v>8443999090</v>
       </c>
       <c r="E196" s="1">
         <v>1</v>
       </c>
       <c r="F196" s="1">
-        <v>214.8</v>
+        <v>302</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H196" s="1"/>
       <c r="I196" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
-        <v>23138</v>
+        <v>25737</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>206</v>
       </c>
       <c r="D197" s="1">
         <v>8443999090</v>
       </c>
       <c r="E197" s="1">
         <v>1</v>
       </c>
       <c r="F197" s="1">
-        <v>679.3099999999999</v>
-[...4 lines deleted...]
-      </c>
+        <v>491.94</v>
+      </c>
+      <c r="G197" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="H197" s="1"/>
       <c r="I197" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
-        <v>22542</v>
+        <v>29448</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D198" s="1">
         <v>8443999090</v>
       </c>
       <c r="E198" s="1">
         <v>1</v>
       </c>
       <c r="F198" s="1">
-        <v>518.21</v>
+        <v>507.43</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H198" s="1"/>
       <c r="I198" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
-        <v>24516</v>
+        <v>11378</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>208</v>
       </c>
       <c r="D199" s="1">
         <v>8443999090</v>
       </c>
       <c r="E199" s="1">
         <v>1</v>
       </c>
       <c r="F199" s="1">
-        <v>408.12</v>
+        <v>460.51</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H199" s="1"/>
       <c r="I199" s="5" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
-        <v>21339</v>
+        <v>10535</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>209</v>
       </c>
       <c r="D200" s="1">
         <v>8443999090</v>
       </c>
       <c r="E200" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F200" s="1">
-        <v>587.5700000000001</v>
+        <v>455.96</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H200" s="1"/>
       <c r="I200" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
-        <v>22541</v>
+        <v>33606</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D201" s="1">
         <v>8443999090</v>
       </c>
       <c r="E201" s="1">
         <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>852.04</v>
+        <v>218.64</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H201" s="1"/>
+      <c r="I201" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
-        <v>29160</v>
+        <v>23138</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>211</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
         <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>526.26</v>
+        <v>691.45</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H202" s="1"/>
       <c r="I202" s="5" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
-        <v>23073</v>
+        <v>22542</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>212</v>
       </c>
       <c r="D203" s="1">
         <v>8443999090</v>
       </c>
       <c r="E203" s="1">
         <v>1</v>
       </c>
       <c r="F203" s="1">
-        <v>664.09</v>
+        <v>527.47</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H203" s="1"/>
       <c r="I203" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="2">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
-        <v>29540</v>
+        <v>24516</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>213</v>
       </c>
       <c r="D204" s="1">
         <v>8443999090</v>
       </c>
       <c r="E204" s="1">
         <v>1</v>
       </c>
       <c r="F204" s="1">
-        <v>422.44</v>
+        <v>415.42</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H204" s="1"/>
+      <c r="I204" s="5" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
-        <v>15243</v>
+        <v>21339</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>214</v>
       </c>
       <c r="D205" s="1">
         <v>8443999090</v>
       </c>
       <c r="E205" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F205" s="1">
-        <v>511.49</v>
+        <v>598.0700000000001</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H205" s="1"/>
       <c r="I205" s="5" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
-        <v>27088</v>
+        <v>22541</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D206" s="1">
         <v>8443999090</v>
       </c>
       <c r="E206" s="1">
         <v>1</v>
       </c>
       <c r="F206" s="1">
-        <v>402.75</v>
+        <v>867.27</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H206" s="1"/>
+      <c r="I206" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
-        <v>26363</v>
+        <v>29160</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>216</v>
       </c>
       <c r="D207" s="1">
         <v>8443999090</v>
       </c>
       <c r="E207" s="1">
         <v>1</v>
       </c>
       <c r="F207" s="1">
-        <v>936.17</v>
+        <v>535.67</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H207" s="1"/>
       <c r="I207" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
-        <v>23796</v>
+        <v>23073</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>217</v>
       </c>
       <c r="D208" s="1">
         <v>8443999090</v>
       </c>
       <c r="E208" s="1">
         <v>1</v>
       </c>
       <c r="F208" s="1">
-        <v>727.1900000000001</v>
+        <v>675.96</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H208" s="1"/>
       <c r="I208" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
-        <v>28870</v>
+        <v>29540</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>218</v>
       </c>
       <c r="D209" s="1">
         <v>8443999090</v>
       </c>
       <c r="E209" s="1">
         <v>1</v>
       </c>
       <c r="F209" s="1">
-        <v>806.4</v>
+        <v>429.99</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="5" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="H209" s="1"/>
+      <c r="I209" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
-        <v>20231</v>
+        <v>15243</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>219</v>
       </c>
       <c r="D210" s="1">
         <v>8443999090</v>
       </c>
       <c r="E210" s="1">
         <v>1</v>
       </c>
       <c r="F210" s="1">
-        <v>1163.95</v>
+        <v>520.64</v>
       </c>
       <c r="G210" s="1"/>
-      <c r="H210" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H210" s="1"/>
       <c r="I210" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="2">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
-        <v>20060</v>
+        <v>27088</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>220</v>
       </c>
       <c r="D211" s="1">
         <v>8443999090</v>
       </c>
       <c r="E211" s="1">
         <v>1</v>
       </c>
       <c r="F211" s="1">
-        <v>1432</v>
+        <v>409.95</v>
       </c>
       <c r="G211" s="1"/>
-      <c r="H211" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H211" s="1"/>
       <c r="I211" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="2">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
-        <v>28276</v>
+        <v>26363</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>221</v>
       </c>
       <c r="D212" s="1">
         <v>8443999090</v>
       </c>
       <c r="E212" s="1">
         <v>1</v>
       </c>
       <c r="F212" s="1">
-        <v>389.33</v>
+        <v>952.91</v>
       </c>
       <c r="G212" s="1"/>
-      <c r="H212" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H212" s="1"/>
       <c r="I212" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="2">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
-        <v>24805</v>
+        <v>23796</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>222</v>
       </c>
       <c r="D213" s="1">
         <v>8443999090</v>
       </c>
       <c r="E213" s="1">
         <v>1</v>
       </c>
       <c r="F213" s="1">
-        <v>443.92</v>
+        <v>740.1900000000001</v>
       </c>
       <c r="G213" s="1"/>
-      <c r="H213" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H213" s="1"/>
       <c r="I213" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="2">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
-        <v>25319</v>
+        <v>28870</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>223</v>
       </c>
       <c r="D214" s="1">
         <v>8443999090</v>
       </c>
       <c r="E214" s="1">
         <v>1</v>
       </c>
       <c r="F214" s="1">
-        <v>571.46</v>
+        <v>820.8099999999999</v>
       </c>
       <c r="G214" s="1"/>
-      <c r="H214" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H214" s="1"/>
       <c r="I214" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="2">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
-        <v>24471</v>
+        <v>20231</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>224</v>
       </c>
       <c r="D215" s="1">
         <v>8443999090</v>
       </c>
       <c r="E215" s="1">
         <v>1</v>
       </c>
       <c r="F215" s="1">
-        <v>987.1900000000001</v>
+        <v>1184.76</v>
       </c>
       <c r="G215" s="1"/>
-      <c r="H215" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H215" s="1"/>
       <c r="I215" s="5" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="2">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
-        <v>26666</v>
+        <v>20060</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>225</v>
       </c>
       <c r="D216" s="1">
         <v>8443999090</v>
       </c>
       <c r="E216" s="1">
         <v>1</v>
       </c>
       <c r="F216" s="1">
-        <v>648.88</v>
+        <v>1457.6</v>
       </c>
       <c r="G216" s="1"/>
-      <c r="H216" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H216" s="1"/>
       <c r="I216" s="5" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="2">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
-        <v>29541</v>
+        <v>28276</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>226</v>
       </c>
       <c r="D217" s="1">
         <v>8443999090</v>
       </c>
       <c r="E217" s="1">
         <v>1</v>
       </c>
       <c r="F217" s="1">
-        <v>357.11</v>
+        <v>396.29</v>
       </c>
       <c r="G217" s="1"/>
-      <c r="H217" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H217" s="1"/>
+      <c r="I217" s="5" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="218" spans="1:9" outlineLevel="2">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
-        <v>23487</v>
+        <v>24805</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>227</v>
       </c>
       <c r="D218" s="1">
         <v>8443999090</v>
       </c>
       <c r="E218" s="1">
         <v>1</v>
       </c>
       <c r="F218" s="1">
-        <v>418.86</v>
+        <v>451.86</v>
       </c>
       <c r="G218" s="1"/>
-      <c r="H218" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H218" s="1"/>
+      <c r="I218" s="5" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="2">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
-        <v>26500</v>
+        <v>25319</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>228</v>
       </c>
       <c r="D219" s="1">
         <v>8443999090</v>
       </c>
       <c r="E219" s="1">
         <v>1</v>
       </c>
       <c r="F219" s="1">
-        <v>452.87</v>
+        <v>581.67</v>
       </c>
       <c r="G219" s="1"/>
-      <c r="H219" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H219" s="1"/>
       <c r="I219" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="2">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
-        <v>21547</v>
+        <v>24471</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>229</v>
       </c>
       <c r="D220" s="1">
         <v>8443999090</v>
       </c>
       <c r="E220" s="1">
         <v>1</v>
       </c>
       <c r="F220" s="1">
-        <v>896.79</v>
+        <v>1004.83</v>
       </c>
       <c r="G220" s="1"/>
-      <c r="H220" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H220" s="1"/>
+      <c r="I220" s="5" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="2">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
-        <v>25320</v>
+        <v>26666</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>230</v>
       </c>
       <c r="D221" s="1">
         <v>8443999090</v>
       </c>
       <c r="E221" s="1">
         <v>1</v>
       </c>
       <c r="F221" s="1">
-        <v>475.25</v>
+        <v>660.48</v>
       </c>
       <c r="G221" s="1"/>
-      <c r="H221" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H221" s="1"/>
       <c r="I221" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="2">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
-        <v>29542</v>
+        <v>29541</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>231</v>
       </c>
       <c r="D222" s="1">
         <v>8443999090</v>
       </c>
       <c r="E222" s="1">
         <v>1</v>
       </c>
       <c r="F222" s="1">
-        <v>317.73</v>
+        <v>363.49</v>
       </c>
       <c r="G222" s="1"/>
-      <c r="H222" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H222" s="1"/>
       <c r="I222" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="2">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
-        <v>25932</v>
+        <v>23487</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D223" s="1">
         <v>8443999090</v>
       </c>
       <c r="E223" s="1">
         <v>1</v>
       </c>
       <c r="F223" s="1">
-        <v>343.68</v>
+        <v>426.35</v>
       </c>
       <c r="G223" s="1"/>
-      <c r="H223" s="5" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="H223" s="1"/>
+      <c r="I223" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="2">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
-        <v>34176</v>
+        <v>26500</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>233</v>
       </c>
       <c r="D224" s="1">
         <v>8443999090</v>
       </c>
       <c r="E224" s="1">
         <v>1</v>
       </c>
       <c r="F224" s="1">
-        <v>440.34</v>
+        <v>460.97</v>
       </c>
       <c r="G224" s="1"/>
-      <c r="H224" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H224" s="1"/>
+      <c r="I224" s="5" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="2">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
-        <v>23117</v>
+        <v>21547</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>234</v>
       </c>
       <c r="D225" s="1">
         <v>8443999090</v>
       </c>
       <c r="E225" s="1">
         <v>1</v>
       </c>
       <c r="F225" s="1">
-        <v>821.61</v>
+        <v>912.8200000000001</v>
       </c>
       <c r="G225" s="1"/>
-      <c r="H225" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H225" s="1"/>
+      <c r="I225" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="2">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
-        <v>29295</v>
+        <v>25320</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>235</v>
       </c>
       <c r="D226" s="1">
         <v>8443999090</v>
       </c>
       <c r="E226" s="1">
         <v>1</v>
       </c>
       <c r="F226" s="1">
-        <v>499.41</v>
+        <v>483.74</v>
       </c>
       <c r="G226" s="1"/>
-      <c r="H226" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H226" s="1"/>
+      <c r="I226" s="5" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="2">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
-        <v>24585</v>
+        <v>29542</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>236</v>
       </c>
       <c r="D227" s="1">
         <v>8443999090</v>
       </c>
       <c r="E227" s="1">
         <v>1</v>
       </c>
       <c r="F227" s="1">
-        <v>572.8</v>
+        <v>323.41</v>
       </c>
       <c r="G227" s="1"/>
-      <c r="H227" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H227" s="1"/>
+      <c r="I227" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="2">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
-        <v>25321</v>
+        <v>25932</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>237</v>
       </c>
       <c r="D228" s="1">
         <v>8443999090</v>
       </c>
       <c r="E228" s="1">
         <v>1</v>
       </c>
       <c r="F228" s="1">
-        <v>531.63</v>
+        <v>349.82</v>
       </c>
       <c r="G228" s="1"/>
-      <c r="H228" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H228" s="1"/>
       <c r="I228" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="2">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
-        <v>35162</v>
+        <v>34176</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>238</v>
       </c>
       <c r="D229" s="1">
         <v>8443999090</v>
       </c>
       <c r="E229" s="1">
         <v>1</v>
       </c>
       <c r="F229" s="1">
-        <v>690.05</v>
+        <v>448.21</v>
       </c>
       <c r="G229" s="1"/>
-      <c r="H229" s="5" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="H229" s="1"/>
+      <c r="I229" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="2">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
-        <v>23794</v>
+        <v>23117</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>239</v>
       </c>
       <c r="D230" s="1">
         <v>8443999090</v>
       </c>
       <c r="E230" s="1">
         <v>1</v>
       </c>
       <c r="F230" s="1">
-        <v>511.49</v>
+        <v>836.3</v>
       </c>
       <c r="G230" s="1"/>
-      <c r="H230" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H230" s="1"/>
       <c r="I230" s="5" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="2">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
-        <v>29543</v>
+        <v>29295</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>240</v>
       </c>
       <c r="D231" s="1">
         <v>8443999090</v>
       </c>
       <c r="E231" s="1">
         <v>1</v>
       </c>
       <c r="F231" s="1">
-        <v>362.48</v>
+        <v>508.34</v>
       </c>
       <c r="G231" s="1"/>
-      <c r="H231" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H231" s="1"/>
       <c r="I231" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="2">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
-        <v>34018</v>
+        <v>24585</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>241</v>
       </c>
       <c r="D232" s="1">
         <v>8443999090</v>
       </c>
       <c r="E232" s="1">
         <v>1</v>
       </c>
       <c r="F232" s="1">
-        <v>837.72</v>
+        <v>583.04</v>
       </c>
       <c r="G232" s="1"/>
-      <c r="H232" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H232" s="1"/>
+      <c r="I232" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="233" spans="1:9" outlineLevel="2">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
-        <v>11697</v>
+        <v>25321</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>242</v>
       </c>
       <c r="D233" s="1">
         <v>8443999090</v>
       </c>
       <c r="E233" s="1">
         <v>1</v>
       </c>
       <c r="F233" s="1">
-        <v>5162.36</v>
+        <v>541.13</v>
       </c>
       <c r="G233" s="1"/>
-      <c r="H233" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H233" s="1"/>
       <c r="I233" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="234" spans="1:9" outlineLevel="2">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
-        <v>20410</v>
+        <v>35162</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D234" s="1">
         <v>8443999090</v>
       </c>
       <c r="E234" s="1">
         <v>1</v>
       </c>
       <c r="F234" s="1">
-        <v>762.09</v>
+        <v>680.97</v>
       </c>
       <c r="G234" s="1"/>
-      <c r="H234" s="5" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="H234" s="1"/>
+      <c r="I234" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="235" spans="1:9" outlineLevel="2">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
-        <v>26407</v>
+        <v>23794</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>244</v>
       </c>
       <c r="D235" s="1">
         <v>8443999090</v>
       </c>
       <c r="E235" s="1">
         <v>1</v>
       </c>
       <c r="F235" s="1">
-        <v>1380.09</v>
+        <v>520.64</v>
       </c>
       <c r="G235" s="1"/>
-      <c r="H235" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H235" s="1"/>
       <c r="I235" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="236" spans="1:9" outlineLevel="2">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
-        <v>22982</v>
+        <v>29543</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>245</v>
       </c>
       <c r="D236" s="1">
         <v>8443999090</v>
       </c>
       <c r="E236" s="1">
         <v>1</v>
       </c>
       <c r="F236" s="1">
-        <v>1472.28</v>
+        <v>368.96</v>
       </c>
       <c r="G236" s="1"/>
-      <c r="H236" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H236" s="1"/>
+      <c r="I236" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="237" spans="1:9" outlineLevel="2">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
-        <v>26179</v>
+        <v>34018</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>246</v>
       </c>
       <c r="D237" s="1">
         <v>8443999090</v>
       </c>
       <c r="E237" s="1">
         <v>1</v>
       </c>
       <c r="F237" s="1">
-        <v>974.66</v>
+        <v>852.7</v>
       </c>
       <c r="G237" s="1"/>
-      <c r="H237" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H237" s="1"/>
+      <c r="I237" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="238" spans="1:9" outlineLevel="2">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
-        <v>23539</v>
+        <v>11697</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>247</v>
       </c>
       <c r="D238" s="1">
         <v>8443999090</v>
       </c>
       <c r="E238" s="1">
         <v>1</v>
       </c>
       <c r="F238" s="1">
-        <v>2024.49</v>
+        <v>5254.65</v>
       </c>
       <c r="G238" s="1"/>
-      <c r="H238" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H238" s="1"/>
       <c r="I238" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="239" spans="1:9" outlineLevel="2">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
-        <v>31876</v>
+        <v>20410</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>248</v>
       </c>
       <c r="D239" s="1">
         <v>8443999090</v>
       </c>
       <c r="E239" s="1">
         <v>1</v>
       </c>
       <c r="F239" s="1">
-        <v>2094.3</v>
+        <v>775.72</v>
       </c>
       <c r="G239" s="1"/>
-      <c r="H239" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H239" s="1"/>
       <c r="I239" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="240" spans="1:9" outlineLevel="2">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
-        <v>18506</v>
+        <v>26407</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>249</v>
       </c>
       <c r="D240" s="1">
         <v>8443999090</v>
       </c>
       <c r="E240" s="1">
         <v>1</v>
       </c>
       <c r="F240" s="1">
-        <v>2296.12</v>
+        <v>1404.76</v>
       </c>
       <c r="G240" s="1"/>
-      <c r="H240" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H240" s="1"/>
       <c r="I240" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="241" spans="1:9" outlineLevel="2">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
-        <v>23074</v>
+        <v>22982</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>250</v>
       </c>
       <c r="D241" s="1">
         <v>8443999090</v>
       </c>
       <c r="E241" s="1">
         <v>1</v>
       </c>
       <c r="F241" s="1">
-        <v>885.6</v>
+        <v>1498.6</v>
       </c>
       <c r="G241" s="1"/>
-      <c r="H241" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H241" s="1"/>
       <c r="I241" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="242" spans="1:9" outlineLevel="2">
       <c r="A242" s="1"/>
       <c r="B242" s="1">
-        <v>11941</v>
+        <v>26179</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>251</v>
       </c>
       <c r="D242" s="1">
         <v>8443999090</v>
       </c>
       <c r="E242" s="1">
         <v>1</v>
       </c>
       <c r="F242" s="1">
-        <v>755.83</v>
+        <v>992.08</v>
       </c>
       <c r="G242" s="1"/>
-      <c r="H242" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H242" s="1"/>
       <c r="I242" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="243" spans="1:9" outlineLevel="2">
       <c r="A243" s="1"/>
       <c r="B243" s="1">
-        <v>20820</v>
+        <v>23539</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>252</v>
       </c>
       <c r="D243" s="1">
         <v>8443999090</v>
       </c>
       <c r="E243" s="1">
         <v>1</v>
       </c>
       <c r="F243" s="1">
-        <v>773.73</v>
+        <v>2060.68</v>
       </c>
       <c r="G243" s="1"/>
-      <c r="H243" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H243" s="1"/>
       <c r="I243" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="244" spans="1:9" outlineLevel="2">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
-        <v>29661</v>
+        <v>31876</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>253</v>
       </c>
       <c r="D244" s="1">
         <v>8443999090</v>
       </c>
       <c r="E244" s="1">
         <v>1</v>
       </c>
       <c r="F244" s="1">
-        <v>406.78</v>
+        <v>2131.74</v>
       </c>
       <c r="G244" s="1"/>
-      <c r="H244" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H244" s="1"/>
       <c r="I244" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="245" spans="1:9" outlineLevel="2">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
-        <v>21562</v>
+        <v>18506</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>254</v>
       </c>
       <c r="D245" s="1">
         <v>8443999090</v>
       </c>
       <c r="E245" s="1">
         <v>1</v>
       </c>
       <c r="F245" s="1">
-        <v>741.51</v>
+        <v>2337.17</v>
       </c>
       <c r="G245" s="1"/>
-      <c r="H245" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H245" s="1"/>
       <c r="I245" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="246" spans="1:9" outlineLevel="2">
       <c r="A246" s="1"/>
       <c r="B246" s="1">
-        <v>25948</v>
+        <v>23074</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>255</v>
       </c>
       <c r="D246" s="1">
         <v>8443999090</v>
       </c>
       <c r="E246" s="1">
         <v>1</v>
       </c>
       <c r="F246" s="1">
-        <v>698.1</v>
+        <v>901.4299999999999</v>
       </c>
       <c r="G246" s="1"/>
-      <c r="H246" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H246" s="1"/>
       <c r="I246" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="247" spans="1:9" outlineLevel="2">
       <c r="A247" s="1"/>
       <c r="B247" s="1">
-        <v>22631</v>
+        <v>11941</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D247" s="1">
         <v>8443999090</v>
       </c>
       <c r="E247" s="1">
         <v>1</v>
       </c>
       <c r="F247" s="1">
-        <v>465.85</v>
+        <v>769.34</v>
       </c>
       <c r="G247" s="1"/>
-      <c r="H247" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H247" s="1"/>
       <c r="I247" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="248" spans="1:9" outlineLevel="2">
       <c r="A248" s="1"/>
       <c r="B248" s="1">
-        <v>16689</v>
+        <v>20820</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>257</v>
       </c>
       <c r="D248" s="1">
         <v>8443999090</v>
       </c>
       <c r="E248" s="1">
         <v>1</v>
       </c>
       <c r="F248" s="1">
-        <v>997.03</v>
+        <v>787.5599999999999</v>
       </c>
       <c r="G248" s="1"/>
-      <c r="H248" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H248" s="1"/>
       <c r="I248" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="249" spans="1:9" outlineLevel="2">
       <c r="A249" s="1"/>
       <c r="B249" s="1">
-        <v>16690</v>
+        <v>29661</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>258</v>
       </c>
       <c r="D249" s="1">
         <v>8443999090</v>
       </c>
       <c r="E249" s="1">
         <v>1</v>
       </c>
       <c r="F249" s="1">
-        <v>1012.25</v>
+        <v>414.05</v>
       </c>
       <c r="G249" s="1"/>
-      <c r="H249" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H249" s="1"/>
       <c r="I249" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="250" spans="1:9" outlineLevel="2">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
-        <v>29660</v>
+        <v>21562</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>259</v>
       </c>
       <c r="D250" s="1">
         <v>8443999090</v>
       </c>
       <c r="E250" s="1">
         <v>1</v>
       </c>
       <c r="F250" s="1">
-        <v>523.58</v>
+        <v>754.76</v>
       </c>
       <c r="G250" s="1"/>
-      <c r="H250" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H250" s="1"/>
       <c r="I250" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="251" spans="1:9" outlineLevel="2">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
-        <v>25944</v>
+        <v>25948</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>260</v>
       </c>
       <c r="D251" s="1">
         <v>8443999090</v>
       </c>
       <c r="E251" s="1">
         <v>1</v>
       </c>
       <c r="F251" s="1">
-        <v>1134.41</v>
+        <v>710.58</v>
       </c>
       <c r="G251" s="1"/>
-      <c r="H251" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H251" s="1"/>
       <c r="I251" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="252" spans="1:9" outlineLevel="2">
       <c r="A252" s="1"/>
       <c r="B252" s="1">
-        <v>29659</v>
+        <v>35484</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>261</v>
       </c>
       <c r="D252" s="1">
         <v>8443999090</v>
       </c>
       <c r="E252" s="1">
         <v>1</v>
       </c>
       <c r="F252" s="1">
-        <v>406.78</v>
+        <v>732.4400000000001</v>
       </c>
       <c r="G252" s="1"/>
       <c r="H252" s="5" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="I252" s="5" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="253" spans="1:9" outlineLevel="2">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
-        <v>31877</v>
+        <v>22631</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>262</v>
       </c>
       <c r="D253" s="1">
         <v>8443999090</v>
       </c>
       <c r="E253" s="1">
         <v>1</v>
       </c>
       <c r="F253" s="1">
-        <v>751.8</v>
+        <v>474.18</v>
       </c>
       <c r="G253" s="1"/>
-      <c r="H253" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H253" s="1"/>
       <c r="I253" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="254" spans="1:9" outlineLevel="2">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
-        <v>25164</v>
+        <v>16689</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>263</v>
       </c>
       <c r="D254" s="1">
         <v>8443999090</v>
       </c>
       <c r="E254" s="1">
         <v>1</v>
       </c>
       <c r="F254" s="1">
-        <v>1477.65</v>
+        <v>1014.85</v>
       </c>
       <c r="G254" s="1"/>
-      <c r="H254" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H254" s="1"/>
       <c r="I254" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="255" spans="1:9" outlineLevel="2">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
-        <v>25943</v>
+        <v>16690</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>264</v>
       </c>
       <c r="D255" s="1">
         <v>8443999090</v>
       </c>
       <c r="E255" s="1">
         <v>1</v>
       </c>
       <c r="F255" s="1">
-        <v>610.84</v>
+        <v>1030.34</v>
       </c>
       <c r="G255" s="1"/>
-      <c r="H255" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H255" s="1"/>
       <c r="I255" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="256" spans="1:9" outlineLevel="2">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
-        <v>29658</v>
+        <v>29660</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>265</v>
       </c>
       <c r="D256" s="1">
         <v>8443999090</v>
       </c>
       <c r="E256" s="1">
         <v>1</v>
       </c>
       <c r="F256" s="1">
-        <v>406.78</v>
+        <v>532.9400000000001</v>
       </c>
       <c r="G256" s="1"/>
-      <c r="H256" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H256" s="1"/>
       <c r="I256" s="5" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="257" spans="1:9" outlineLevel="2">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
-        <v>31878</v>
+        <v>25944</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>266</v>
       </c>
       <c r="D257" s="1">
         <v>8443999090</v>
       </c>
       <c r="E257" s="1">
         <v>1</v>
       </c>
       <c r="F257" s="1">
-        <v>1074</v>
+        <v>1154.69</v>
       </c>
       <c r="G257" s="1"/>
-      <c r="H257" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H257" s="1"/>
       <c r="I257" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="258" spans="1:9" outlineLevel="2">
       <c r="A258" s="1"/>
       <c r="B258" s="1">
-        <v>26345</v>
+        <v>29659</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>267</v>
       </c>
       <c r="D258" s="1">
         <v>8443999090</v>
       </c>
       <c r="E258" s="1">
         <v>1</v>
       </c>
       <c r="F258" s="1">
-        <v>1415.44</v>
+        <v>414.05</v>
       </c>
       <c r="G258" s="1"/>
-      <c r="H258" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H258" s="1"/>
       <c r="I258" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="259" spans="1:9" outlineLevel="2">
       <c r="A259" s="1"/>
       <c r="B259" s="1">
-        <v>29662</v>
+        <v>31877</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>268</v>
       </c>
       <c r="D259" s="1">
         <v>8443999090</v>
       </c>
       <c r="E259" s="1">
         <v>1</v>
       </c>
       <c r="F259" s="1">
-        <v>406.78</v>
+        <v>765.24</v>
       </c>
       <c r="G259" s="1"/>
-      <c r="H259" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H259" s="1"/>
       <c r="I259" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="260" spans="1:9" outlineLevel="2">
       <c r="A260" s="1"/>
       <c r="B260" s="1">
-        <v>25171</v>
+        <v>25164</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>269</v>
       </c>
       <c r="D260" s="1">
         <v>8443999090</v>
       </c>
       <c r="E260" s="1">
         <v>1</v>
       </c>
       <c r="F260" s="1">
-        <v>794.76</v>
+        <v>1504.06</v>
       </c>
       <c r="G260" s="1"/>
-      <c r="H260" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H260" s="1"/>
       <c r="I260" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="261" spans="1:9" outlineLevel="2">
       <c r="A261" s="1"/>
       <c r="B261" s="1">
-        <v>25949</v>
+        <v>25943</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>270</v>
       </c>
       <c r="D261" s="1">
         <v>8443999090</v>
       </c>
       <c r="E261" s="1">
         <v>1</v>
       </c>
       <c r="F261" s="1">
-        <v>814.9</v>
+        <v>621.76</v>
       </c>
       <c r="G261" s="1"/>
-      <c r="H261" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H261" s="1"/>
       <c r="I261" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="262" spans="1:9" outlineLevel="2">
       <c r="A262" s="1"/>
       <c r="B262" s="1">
-        <v>34688</v>
+        <v>29658</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>271</v>
       </c>
       <c r="D262" s="1">
         <v>8443999090</v>
       </c>
       <c r="E262" s="1">
         <v>1</v>
       </c>
       <c r="F262" s="1">
-        <v>2282.25</v>
+        <v>414.05</v>
       </c>
       <c r="G262" s="1"/>
-      <c r="H262" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H262" s="1"/>
       <c r="I262" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="263" spans="1:9" outlineLevel="2">
       <c r="A263" s="1"/>
       <c r="B263" s="1">
-        <v>20411</v>
+        <v>31878</v>
       </c>
       <c r="C263" s="1" t="s">
         <v>272</v>
       </c>
       <c r="D263" s="1">
         <v>8443999090</v>
       </c>
       <c r="E263" s="1">
         <v>1</v>
       </c>
       <c r="F263" s="1">
-        <v>989.42</v>
+        <v>1093.2</v>
       </c>
       <c r="G263" s="1"/>
-      <c r="H263" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H263" s="1"/>
       <c r="I263" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="264" spans="1:9" outlineLevel="2">
       <c r="A264" s="1"/>
       <c r="B264" s="1">
-        <v>8457</v>
+        <v>26345</v>
       </c>
       <c r="C264" s="1" t="s">
         <v>273</v>
       </c>
       <c r="D264" s="1">
         <v>8443999090</v>
       </c>
       <c r="E264" s="1">
         <v>1</v>
       </c>
       <c r="F264" s="1">
-        <v>290.88</v>
+        <v>1440.75</v>
       </c>
       <c r="G264" s="1"/>
-      <c r="H264" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H264" s="1"/>
       <c r="I264" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="265" spans="1:9" outlineLevel="2">
       <c r="A265" s="1"/>
       <c r="B265" s="1">
-        <v>34828</v>
+        <v>35452</v>
       </c>
       <c r="C265" s="1" t="s">
         <v>274</v>
       </c>
       <c r="D265" s="1">
         <v>8443999090</v>
       </c>
       <c r="E265" s="1">
         <v>1</v>
       </c>
       <c r="F265" s="1">
-        <v>518.21</v>
+        <v>1887.59</v>
       </c>
       <c r="G265" s="1"/>
       <c r="H265" s="5" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="I265" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="266" spans="1:9" outlineLevel="2">
       <c r="A266" s="1"/>
       <c r="B266" s="1">
-        <v>31799</v>
+        <v>29662</v>
       </c>
       <c r="C266" s="1" t="s">
         <v>275</v>
       </c>
       <c r="D266" s="1">
         <v>8443999090</v>
       </c>
       <c r="E266" s="1">
         <v>1</v>
       </c>
       <c r="F266" s="1">
-        <v>1023.43</v>
+        <v>414.05</v>
       </c>
       <c r="G266" s="1"/>
-      <c r="H266" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H266" s="1"/>
       <c r="I266" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="267" spans="1:9" outlineLevel="2">
       <c r="A267" s="1"/>
       <c r="B267" s="1">
-        <v>24153</v>
+        <v>25171</v>
       </c>
       <c r="C267" s="1" t="s">
         <v>276</v>
       </c>
       <c r="D267" s="1">
         <v>8443999090</v>
       </c>
       <c r="E267" s="1">
         <v>1</v>
       </c>
       <c r="F267" s="1">
-        <v>492.25</v>
+        <v>808.97</v>
       </c>
       <c r="G267" s="1"/>
-      <c r="H267" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H267" s="1"/>
       <c r="I267" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="268" spans="1:9" outlineLevel="2">
       <c r="A268" s="1"/>
       <c r="B268" s="1">
-        <v>25165</v>
+        <v>25949</v>
       </c>
       <c r="C268" s="1" t="s">
         <v>277</v>
       </c>
       <c r="D268" s="1">
         <v>8443999090</v>
       </c>
       <c r="E268" s="1">
         <v>1</v>
       </c>
       <c r="F268" s="1">
-        <v>763.88</v>
+        <v>829.47</v>
       </c>
       <c r="G268" s="1"/>
-      <c r="H268" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H268" s="1"/>
       <c r="I268" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="269" spans="1:9" outlineLevel="2">
       <c r="A269" s="1"/>
       <c r="B269" s="1">
-        <v>19181</v>
+        <v>35485</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>278</v>
       </c>
       <c r="D269" s="1">
         <v>8443999090</v>
       </c>
       <c r="E269" s="1">
         <v>1</v>
       </c>
       <c r="F269" s="1">
-        <v>1366.67</v>
+        <v>983.88</v>
       </c>
       <c r="G269" s="1"/>
       <c r="H269" s="5" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="I269" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="270" spans="1:9" outlineLevel="2">
       <c r="A270" s="1"/>
       <c r="B270" s="1">
-        <v>25166</v>
+        <v>34688</v>
       </c>
       <c r="C270" s="1" t="s">
         <v>279</v>
       </c>
       <c r="D270" s="1">
         <v>8443999090</v>
       </c>
       <c r="E270" s="1">
         <v>1</v>
       </c>
       <c r="F270" s="1">
-        <v>784.02</v>
+        <v>2323.05</v>
       </c>
       <c r="G270" s="1"/>
-      <c r="H270" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H270" s="1"/>
       <c r="I270" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="271" spans="1:9" outlineLevel="2">
       <c r="A271" s="1"/>
       <c r="B271" s="1">
-        <v>22642</v>
+        <v>20411</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>280</v>
       </c>
       <c r="D271" s="1">
         <v>8443999090</v>
       </c>
       <c r="E271" s="1">
         <v>1</v>
       </c>
       <c r="F271" s="1">
-        <v>558.48</v>
+        <v>1007.11</v>
       </c>
       <c r="G271" s="1"/>
-      <c r="H271" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H271" s="1"/>
       <c r="I271" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="272" spans="1:9" outlineLevel="2">
       <c r="A272" s="1"/>
       <c r="B272" s="1">
-        <v>20821</v>
+        <v>8457</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>281</v>
       </c>
       <c r="D272" s="1">
         <v>8443999090</v>
       </c>
       <c r="E272" s="1">
         <v>1</v>
       </c>
       <c r="F272" s="1">
-        <v>755.38</v>
+        <v>296.08</v>
       </c>
       <c r="G272" s="1"/>
-      <c r="H272" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H272" s="1"/>
       <c r="I272" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="273" spans="1:9" outlineLevel="2">
       <c r="A273" s="1"/>
       <c r="B273" s="1">
-        <v>26404</v>
+        <v>34828</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>282</v>
       </c>
       <c r="D273" s="1">
         <v>8443999090</v>
       </c>
       <c r="E273" s="1">
         <v>1</v>
       </c>
       <c r="F273" s="1">
-        <v>1022.54</v>
+        <v>527.47</v>
       </c>
       <c r="G273" s="1"/>
-      <c r="H273" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H273" s="1"/>
       <c r="I273" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="274" spans="1:9" outlineLevel="2">
       <c r="A274" s="1"/>
       <c r="B274" s="1">
-        <v>17913</v>
+        <v>31799</v>
       </c>
       <c r="C274" s="1" t="s">
         <v>283</v>
       </c>
       <c r="D274" s="1">
         <v>8443999090</v>
       </c>
       <c r="E274" s="1">
         <v>1</v>
       </c>
       <c r="F274" s="1">
-        <v>655.59</v>
+        <v>1041.73</v>
       </c>
       <c r="G274" s="1"/>
-      <c r="H274" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H274" s="1"/>
       <c r="I274" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="275" spans="1:9" outlineLevel="2">
       <c r="A275" s="1"/>
       <c r="B275" s="1">
-        <v>18351</v>
+        <v>24153</v>
       </c>
       <c r="C275" s="1" t="s">
         <v>284</v>
       </c>
       <c r="D275" s="1">
         <v>8443999090</v>
       </c>
       <c r="E275" s="1">
         <v>1</v>
       </c>
       <c r="F275" s="1">
-        <v>558.48</v>
+        <v>501.05</v>
       </c>
       <c r="G275" s="1"/>
-      <c r="H275" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H275" s="1"/>
       <c r="I275" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="276" spans="1:9" outlineLevel="2">
       <c r="A276" s="1"/>
       <c r="B276" s="1">
-        <v>19719</v>
+        <v>25165</v>
       </c>
       <c r="C276" s="1" t="s">
         <v>285</v>
       </c>
       <c r="D276" s="1">
-        <v>8443999010</v>
+        <v>8443999090</v>
       </c>
       <c r="E276" s="1">
         <v>1</v>
       </c>
       <c r="F276" s="1">
-        <v>1425.74</v>
+        <v>777.54</v>
       </c>
       <c r="G276" s="1"/>
-      <c r="H276" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H276" s="1"/>
       <c r="I276" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="277" spans="1:9" outlineLevel="2">
       <c r="A277" s="1"/>
       <c r="B277" s="1">
-        <v>20822</v>
+        <v>19181</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>286</v>
       </c>
       <c r="D277" s="1">
         <v>8443999090</v>
       </c>
       <c r="E277" s="1">
         <v>1</v>
       </c>
       <c r="F277" s="1">
-        <v>755.38</v>
+        <v>1391.1</v>
       </c>
       <c r="G277" s="1"/>
-      <c r="H277" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H277" s="1"/>
       <c r="I277" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="278" spans="1:9" outlineLevel="2">
       <c r="A278" s="1"/>
       <c r="B278" s="1">
-        <v>22969</v>
+        <v>25166</v>
       </c>
       <c r="C278" s="1" t="s">
         <v>287</v>
       </c>
       <c r="D278" s="1">
         <v>8443999090</v>
       </c>
       <c r="E278" s="1">
         <v>1</v>
       </c>
       <c r="F278" s="1">
-        <v>1311.62</v>
+        <v>798.04</v>
       </c>
       <c r="G278" s="1"/>
-      <c r="H278" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H278" s="1"/>
       <c r="I278" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="279" spans="1:9" outlineLevel="2">
       <c r="A279" s="1"/>
       <c r="B279" s="1">
-        <v>17914</v>
+        <v>22642</v>
       </c>
       <c r="C279" s="1" t="s">
         <v>288</v>
       </c>
       <c r="D279" s="1">
         <v>8443999090</v>
       </c>
       <c r="E279" s="1">
         <v>1</v>
       </c>
       <c r="F279" s="1">
-        <v>1924.25</v>
+        <v>568.46</v>
       </c>
       <c r="G279" s="1"/>
-      <c r="H279" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H279" s="1"/>
       <c r="I279" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="280" spans="1:9" outlineLevel="2">
       <c r="A280" s="1"/>
       <c r="B280" s="1">
-        <v>13497</v>
+        <v>20821</v>
       </c>
       <c r="C280" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D280" s="1">
         <v>8443999090</v>
       </c>
       <c r="E280" s="1">
         <v>1</v>
       </c>
       <c r="F280" s="1">
-        <v>559.38</v>
+        <v>768.88</v>
       </c>
       <c r="G280" s="1"/>
-      <c r="H280" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H280" s="1"/>
       <c r="I280" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="281" spans="1:9" outlineLevel="2">
       <c r="A281" s="1"/>
       <c r="B281" s="1">
-        <v>11219</v>
+        <v>26404</v>
       </c>
       <c r="C281" s="1" t="s">
         <v>290</v>
       </c>
       <c r="D281" s="1">
         <v>8443999090</v>
       </c>
       <c r="E281" s="1">
         <v>1</v>
       </c>
       <c r="F281" s="1">
-        <v>352.63</v>
+        <v>1040.82</v>
       </c>
       <c r="G281" s="1"/>
-      <c r="H281" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H281" s="1"/>
       <c r="I281" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="282" spans="1:9" outlineLevel="2">
       <c r="A282" s="1"/>
       <c r="B282" s="1">
-        <v>15491</v>
+        <v>17913</v>
       </c>
       <c r="C282" s="1" t="s">
         <v>291</v>
       </c>
       <c r="D282" s="1">
         <v>8443999090</v>
       </c>
       <c r="E282" s="1">
         <v>1</v>
       </c>
       <c r="F282" s="1">
-        <v>308.78</v>
+        <v>667.3099999999999</v>
       </c>
       <c r="G282" s="1"/>
-      <c r="H282" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H282" s="1"/>
       <c r="I282" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="283" spans="1:9" outlineLevel="2">
       <c r="A283" s="1"/>
       <c r="B283" s="1">
-        <v>29664</v>
+        <v>18351</v>
       </c>
       <c r="C283" s="1" t="s">
         <v>292</v>
       </c>
       <c r="D283" s="1">
         <v>8443999090</v>
       </c>
       <c r="E283" s="1">
         <v>1</v>
       </c>
       <c r="F283" s="1">
-        <v>349.05</v>
+        <v>568.46</v>
       </c>
       <c r="G283" s="1"/>
-      <c r="H283" s="5" t="s">
-[...3 lines deleted...]
-        <v>186</v>
+      <c r="H283" s="1"/>
+      <c r="I283" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="284" spans="1:9" outlineLevel="2">
       <c r="A284" s="1"/>
       <c r="B284" s="1">
-        <v>28497</v>
+        <v>19719</v>
       </c>
       <c r="C284" s="1" t="s">
         <v>293</v>
       </c>
       <c r="D284" s="1">
-        <v>8443999090</v>
+        <v>8443999010</v>
       </c>
       <c r="E284" s="1">
         <v>1</v>
       </c>
       <c r="F284" s="1">
-        <v>291.32</v>
+        <v>1451.22</v>
       </c>
       <c r="G284" s="1"/>
-      <c r="H284" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H284" s="1"/>
+      <c r="I284" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="285" spans="1:9" outlineLevel="2">
       <c r="A285" s="1"/>
       <c r="B285" s="1">
-        <v>28412</v>
+        <v>20822</v>
       </c>
       <c r="C285" s="1" t="s">
         <v>294</v>
       </c>
       <c r="D285" s="1">
         <v>8443999090</v>
       </c>
       <c r="E285" s="1">
         <v>1</v>
       </c>
       <c r="F285" s="1">
-        <v>352.63</v>
+        <v>768.88</v>
       </c>
       <c r="G285" s="1"/>
-      <c r="H285" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H285" s="1"/>
       <c r="I285" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="286" spans="1:9" outlineLevel="2">
       <c r="A286" s="1"/>
       <c r="B286" s="1">
-        <v>29870</v>
+        <v>22969</v>
       </c>
       <c r="C286" s="1" t="s">
         <v>295</v>
       </c>
       <c r="D286" s="1">
         <v>8443999090</v>
       </c>
       <c r="E286" s="1">
         <v>1</v>
       </c>
       <c r="F286" s="1">
-        <v>441.68</v>
+        <v>1335.07</v>
       </c>
       <c r="G286" s="1"/>
-      <c r="H286" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H286" s="1"/>
       <c r="I286" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="287" spans="1:9" outlineLevel="2">
       <c r="A287" s="1"/>
       <c r="B287" s="1">
-        <v>19940</v>
+        <v>17914</v>
       </c>
       <c r="C287" s="1" t="s">
         <v>296</v>
       </c>
       <c r="D287" s="1">
         <v>8443999090</v>
       </c>
       <c r="E287" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F287" s="1">
-        <v>423.34</v>
+        <v>1958.65</v>
       </c>
       <c r="G287" s="1"/>
-      <c r="H287" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H287" s="1"/>
+      <c r="I287" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="288" spans="1:9" outlineLevel="2">
       <c r="A288" s="1"/>
       <c r="B288" s="1">
-        <v>19941</v>
+        <v>13497</v>
       </c>
       <c r="C288" s="1" t="s">
         <v>297</v>
       </c>
       <c r="D288" s="1">
         <v>8443999090</v>
       </c>
       <c r="E288" s="1">
         <v>1</v>
       </c>
       <c r="F288" s="1">
-        <v>522.6799999999999</v>
+        <v>569.38</v>
       </c>
       <c r="G288" s="1"/>
-      <c r="H288" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H288" s="1"/>
       <c r="I288" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="289" spans="1:9" outlineLevel="2">
       <c r="A289" s="1"/>
       <c r="B289" s="1">
-        <v>24548</v>
+        <v>11219</v>
       </c>
       <c r="C289" s="1" t="s">
         <v>298</v>
       </c>
       <c r="D289" s="1">
         <v>8443999090</v>
       </c>
       <c r="E289" s="1">
         <v>1</v>
       </c>
       <c r="F289" s="1">
-        <v>418.86</v>
+        <v>358.93</v>
       </c>
       <c r="G289" s="1"/>
-      <c r="H289" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H289" s="1"/>
       <c r="I289" s="5" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="290" spans="1:9" outlineLevel="2">
       <c r="A290" s="1"/>
       <c r="B290" s="1">
-        <v>8459</v>
+        <v>15491</v>
       </c>
       <c r="C290" s="1" t="s">
         <v>299</v>
       </c>
       <c r="D290" s="1">
         <v>8443999090</v>
       </c>
       <c r="E290" s="1">
         <v>1</v>
       </c>
       <c r="F290" s="1">
-        <v>437.66</v>
+        <v>314.3</v>
       </c>
       <c r="G290" s="1"/>
-      <c r="H290" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H290" s="1"/>
       <c r="I290" s="5" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="291" spans="1:9" outlineLevel="2">
       <c r="A291" s="1"/>
       <c r="B291" s="1">
-        <v>26364</v>
+        <v>29664</v>
       </c>
       <c r="C291" s="1" t="s">
         <v>300</v>
       </c>
       <c r="D291" s="1">
         <v>8443999090</v>
       </c>
       <c r="E291" s="1">
         <v>1</v>
       </c>
       <c r="F291" s="1">
-        <v>649.77</v>
+        <v>355.29</v>
       </c>
       <c r="G291" s="1"/>
-      <c r="H291" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H291" s="1"/>
+      <c r="I291" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="292" spans="1:9" outlineLevel="2">
       <c r="A292" s="1"/>
       <c r="B292" s="1">
-        <v>13621</v>
+        <v>28497</v>
       </c>
       <c r="C292" s="1" t="s">
         <v>301</v>
       </c>
       <c r="D292" s="1">
         <v>8443999090</v>
       </c>
       <c r="E292" s="1">
         <v>1</v>
       </c>
       <c r="F292" s="1">
-        <v>375.01</v>
+        <v>296.53</v>
       </c>
       <c r="G292" s="1"/>
-      <c r="H292" s="5" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="H292" s="1"/>
+      <c r="I292" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="293" spans="1:9" outlineLevel="2">
       <c r="A293" s="1"/>
       <c r="B293" s="1">
-        <v>24546</v>
+        <v>28412</v>
       </c>
       <c r="C293" s="1" t="s">
         <v>302</v>
       </c>
       <c r="D293" s="1">
         <v>8443999090</v>
       </c>
       <c r="E293" s="1">
         <v>1</v>
       </c>
       <c r="F293" s="1">
-        <v>439</v>
+        <v>358.93</v>
       </c>
       <c r="G293" s="1"/>
-      <c r="H293" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H293" s="1"/>
       <c r="I293" s="5" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="294" spans="1:9" outlineLevel="2">
       <c r="A294" s="1"/>
       <c r="B294" s="1">
-        <v>20803</v>
+        <v>29870</v>
       </c>
       <c r="C294" s="1" t="s">
         <v>303</v>
       </c>
       <c r="D294" s="1">
         <v>8443999090</v>
       </c>
       <c r="E294" s="1">
         <v>1</v>
       </c>
       <c r="F294" s="1">
-        <v>401.41</v>
+        <v>449.58</v>
       </c>
       <c r="G294" s="1"/>
-      <c r="H294" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H294" s="1"/>
       <c r="I294" s="5" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="295" spans="1:9" outlineLevel="2">
       <c r="A295" s="1"/>
       <c r="B295" s="1">
-        <v>29663</v>
+        <v>19940</v>
       </c>
       <c r="C295" s="1" t="s">
         <v>304</v>
       </c>
       <c r="D295" s="1">
         <v>8443999090</v>
       </c>
       <c r="E295" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F295" s="1">
-        <v>349.05</v>
+        <v>430.9</v>
       </c>
       <c r="G295" s="1"/>
-      <c r="H295" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H295" s="1"/>
       <c r="I295" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="296" spans="1:9" outlineLevel="2">
       <c r="A296" s="1"/>
       <c r="B296" s="1">
-        <v>24549</v>
+        <v>19941</v>
       </c>
       <c r="C296" s="1" t="s">
         <v>305</v>
       </c>
       <c r="D296" s="1">
         <v>8443999090</v>
       </c>
       <c r="E296" s="1">
         <v>1</v>
       </c>
       <c r="F296" s="1">
-        <v>395.59</v>
+        <v>532.02</v>
       </c>
       <c r="G296" s="1"/>
-      <c r="H296" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H296" s="1"/>
       <c r="I296" s="5" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="297" spans="1:9" outlineLevel="2">
       <c r="A297" s="1"/>
       <c r="B297" s="1">
-        <v>16684</v>
+        <v>24548</v>
       </c>
       <c r="C297" s="1" t="s">
         <v>306</v>
       </c>
       <c r="D297" s="1">
         <v>8443999090</v>
       </c>
       <c r="E297" s="1">
         <v>1</v>
       </c>
       <c r="F297" s="1">
-        <v>406.78</v>
+        <v>426.35</v>
       </c>
       <c r="G297" s="1"/>
-      <c r="H297" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H297" s="1"/>
       <c r="I297" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="298" spans="1:9" outlineLevel="2">
       <c r="A298" s="1"/>
       <c r="B298" s="1">
-        <v>29665</v>
+        <v>8459</v>
       </c>
       <c r="C298" s="1" t="s">
         <v>307</v>
       </c>
       <c r="D298" s="1">
         <v>8443999090</v>
       </c>
       <c r="E298" s="1">
         <v>1</v>
       </c>
       <c r="F298" s="1">
-        <v>362.48</v>
+        <v>445.48</v>
       </c>
       <c r="G298" s="1"/>
-      <c r="H298" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H298" s="1"/>
+      <c r="I298" s="5" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="299" spans="1:9" outlineLevel="2">
       <c r="A299" s="1"/>
       <c r="B299" s="1">
-        <v>26228</v>
+        <v>26364</v>
       </c>
       <c r="C299" s="1" t="s">
         <v>308</v>
       </c>
       <c r="D299" s="1">
         <v>8443999090</v>
       </c>
       <c r="E299" s="1">
         <v>1</v>
       </c>
       <c r="F299" s="1">
-        <v>971.97</v>
+        <v>661.39</v>
       </c>
       <c r="G299" s="1"/>
-      <c r="H299" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H299" s="1"/>
       <c r="I299" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="300" spans="1:9" outlineLevel="2">
       <c r="A300" s="1"/>
       <c r="B300" s="1">
-        <v>26229</v>
+        <v>13621</v>
       </c>
       <c r="C300" s="1" t="s">
         <v>309</v>
       </c>
       <c r="D300" s="1">
         <v>8443999090</v>
       </c>
       <c r="E300" s="1">
         <v>1</v>
       </c>
       <c r="F300" s="1">
-        <v>484.2</v>
+        <v>381.71</v>
       </c>
       <c r="G300" s="1"/>
-      <c r="H300" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H300" s="1"/>
       <c r="I300" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="301" spans="1:9" outlineLevel="2">
       <c r="A301" s="1"/>
       <c r="B301" s="1">
-        <v>24836</v>
+        <v>24546</v>
       </c>
       <c r="C301" s="1" t="s">
         <v>310</v>
       </c>
       <c r="D301" s="1">
         <v>8443999090</v>
       </c>
       <c r="E301" s="1">
         <v>1</v>
       </c>
       <c r="F301" s="1">
-        <v>356.21</v>
+        <v>446.85</v>
       </c>
       <c r="G301" s="1"/>
-      <c r="H301" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H301" s="1"/>
       <c r="I301" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="302" spans="1:9" outlineLevel="2">
       <c r="A302" s="1"/>
       <c r="B302" s="1">
-        <v>32824</v>
+        <v>20803</v>
       </c>
       <c r="C302" s="1" t="s">
         <v>311</v>
       </c>
       <c r="D302" s="1">
         <v>8443999090</v>
       </c>
       <c r="E302" s="1">
         <v>1</v>
       </c>
       <c r="F302" s="1">
-        <v>910.66</v>
+        <v>408.58</v>
       </c>
       <c r="G302" s="1"/>
-      <c r="H302" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H302" s="1"/>
       <c r="I302" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="303" spans="1:9" outlineLevel="2">
       <c r="A303" s="1"/>
       <c r="B303" s="1">
-        <v>23543</v>
+        <v>29663</v>
       </c>
       <c r="C303" s="1" t="s">
         <v>312</v>
       </c>
       <c r="D303" s="1">
         <v>8443999090</v>
       </c>
       <c r="E303" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F303" s="1">
-        <v>602.34</v>
+        <v>355.29</v>
       </c>
       <c r="G303" s="1"/>
-      <c r="H303" s="5" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="H303" s="1"/>
+      <c r="I303" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="304" spans="1:9" outlineLevel="2">
       <c r="A304" s="1"/>
       <c r="B304" s="1">
-        <v>18093</v>
+        <v>24549</v>
       </c>
       <c r="C304" s="1" t="s">
         <v>313</v>
       </c>
       <c r="D304" s="1">
         <v>8443999090</v>
       </c>
       <c r="E304" s="1">
         <v>1</v>
       </c>
       <c r="F304" s="1">
-        <v>483.3</v>
+        <v>402.66</v>
       </c>
       <c r="G304" s="1"/>
-      <c r="H304" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H304" s="1"/>
       <c r="I304" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="305" spans="1:9" outlineLevel="2">
       <c r="A305" s="1"/>
       <c r="B305" s="1">
-        <v>29666</v>
+        <v>16684</v>
       </c>
       <c r="C305" s="1" t="s">
         <v>314</v>
       </c>
       <c r="D305" s="1">
         <v>8443999090</v>
       </c>
       <c r="E305" s="1">
         <v>1</v>
       </c>
       <c r="F305" s="1">
-        <v>349.05</v>
+        <v>414.05</v>
       </c>
       <c r="G305" s="1"/>
-      <c r="H305" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H305" s="1"/>
+      <c r="I305" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="306" spans="1:9" outlineLevel="2">
       <c r="A306" s="1"/>
       <c r="B306" s="1">
-        <v>22113</v>
+        <v>29665</v>
       </c>
       <c r="C306" s="1" t="s">
         <v>315</v>
       </c>
       <c r="D306" s="1">
         <v>8443999090</v>
       </c>
       <c r="E306" s="1">
         <v>1</v>
       </c>
       <c r="F306" s="1">
-        <v>451.08</v>
+        <v>355.29</v>
       </c>
       <c r="G306" s="1"/>
-      <c r="H306" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H306" s="1"/>
+      <c r="I306" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="307" spans="1:9" outlineLevel="2">
       <c r="A307" s="1"/>
       <c r="B307" s="1">
-        <v>16624</v>
+        <v>26228</v>
       </c>
       <c r="C307" s="1" t="s">
         <v>316</v>
       </c>
       <c r="D307" s="1">
         <v>8443999090</v>
       </c>
       <c r="E307" s="1">
         <v>1</v>
       </c>
       <c r="F307" s="1">
-        <v>424.23</v>
+        <v>989.35</v>
       </c>
       <c r="G307" s="1"/>
-      <c r="H307" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H307" s="1"/>
       <c r="I307" s="5" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="308" spans="1:9" outlineLevel="2">
       <c r="A308" s="1"/>
       <c r="B308" s="1">
-        <v>24550</v>
+        <v>26229</v>
       </c>
       <c r="C308" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D308" s="1">
         <v>8443999090</v>
       </c>
       <c r="E308" s="1">
         <v>1</v>
       </c>
       <c r="F308" s="1">
-        <v>419.31</v>
+        <v>492.85</v>
       </c>
       <c r="G308" s="1"/>
-      <c r="H308" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H308" s="1"/>
       <c r="I308" s="5" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="309" spans="1:9" outlineLevel="2">
       <c r="A309" s="1"/>
       <c r="B309" s="1">
-        <v>22809</v>
+        <v>24836</v>
       </c>
       <c r="C309" s="1" t="s">
         <v>318</v>
       </c>
       <c r="D309" s="1">
         <v>8443999090</v>
       </c>
       <c r="E309" s="1">
         <v>1</v>
       </c>
       <c r="F309" s="1">
-        <v>429.6</v>
+        <v>362.58</v>
       </c>
       <c r="G309" s="1"/>
-      <c r="H309" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H309" s="1"/>
       <c r="I309" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="310" spans="1:9" outlineLevel="2">
       <c r="A310" s="1"/>
       <c r="B310" s="1">
-        <v>31879</v>
+        <v>32824</v>
       </c>
       <c r="C310" s="1" t="s">
         <v>319</v>
       </c>
       <c r="D310" s="1">
         <v>8443999090</v>
       </c>
       <c r="E310" s="1">
         <v>1</v>
       </c>
       <c r="F310" s="1">
-        <v>1007.32</v>
+        <v>926.9400000000001</v>
       </c>
       <c r="G310" s="1"/>
-      <c r="H310" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H310" s="1"/>
       <c r="I310" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="311" spans="1:9" outlineLevel="2">
       <c r="A311" s="1"/>
       <c r="B311" s="1">
-        <v>26560</v>
+        <v>23543</v>
       </c>
       <c r="C311" s="1" t="s">
         <v>320</v>
       </c>
       <c r="D311" s="1">
         <v>8443999090</v>
       </c>
       <c r="E311" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F311" s="1">
-        <v>974.66</v>
+        <v>613.1</v>
       </c>
       <c r="G311" s="1"/>
-      <c r="H311" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H311" s="1"/>
       <c r="I311" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="312" spans="1:9" outlineLevel="2">
       <c r="A312" s="1"/>
       <c r="B312" s="1">
-        <v>8460</v>
+        <v>18093</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>321</v>
       </c>
       <c r="D312" s="1">
         <v>8443999090</v>
       </c>
       <c r="E312" s="1">
         <v>1</v>
       </c>
       <c r="F312" s="1">
-        <v>134.25</v>
+        <v>491.94</v>
       </c>
       <c r="G312" s="1"/>
-      <c r="H312" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H312" s="1"/>
+      <c r="I312" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="313" spans="1:9" outlineLevel="2">
       <c r="A313" s="1"/>
       <c r="B313" s="1">
-        <v>24154</v>
+        <v>29666</v>
       </c>
       <c r="C313" s="1" t="s">
         <v>322</v>
       </c>
       <c r="D313" s="1">
         <v>8443999090</v>
       </c>
       <c r="E313" s="1">
         <v>1</v>
       </c>
       <c r="F313" s="1">
-        <v>406.78</v>
+        <v>355.29</v>
       </c>
       <c r="G313" s="1"/>
-      <c r="H313" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H313" s="1"/>
+      <c r="I313" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="314" spans="1:9" outlineLevel="2">
       <c r="A314" s="1"/>
       <c r="B314" s="1">
-        <v>22644</v>
+        <v>22113</v>
       </c>
       <c r="C314" s="1" t="s">
         <v>323</v>
       </c>
       <c r="D314" s="1">
         <v>8443999090</v>
       </c>
       <c r="E314" s="1">
         <v>1</v>
       </c>
       <c r="F314" s="1">
-        <v>523.58</v>
+        <v>459.14</v>
       </c>
       <c r="G314" s="1"/>
-      <c r="H314" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H314" s="1"/>
       <c r="I314" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="315" spans="1:9" outlineLevel="2">
       <c r="A315" s="1"/>
       <c r="B315" s="1">
-        <v>20412</v>
+        <v>16624</v>
       </c>
       <c r="C315" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D315" s="1">
         <v>8443999090</v>
       </c>
       <c r="E315" s="1">
         <v>1</v>
       </c>
       <c r="F315" s="1">
-        <v>730.77</v>
+        <v>431.81</v>
       </c>
       <c r="G315" s="1"/>
-      <c r="H315" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H315" s="1"/>
       <c r="I315" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="316" spans="1:9" outlineLevel="2">
       <c r="A316" s="1"/>
       <c r="B316" s="1">
-        <v>16294</v>
+        <v>24550</v>
       </c>
       <c r="C316" s="1" t="s">
         <v>325</v>
       </c>
       <c r="D316" s="1">
         <v>8443999090</v>
       </c>
       <c r="E316" s="1">
         <v>1</v>
       </c>
       <c r="F316" s="1">
-        <v>850.25</v>
+        <v>426.8</v>
       </c>
       <c r="G316" s="1"/>
-      <c r="H316" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H316" s="1"/>
       <c r="I316" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="317" spans="1:9" outlineLevel="2">
       <c r="A317" s="1"/>
       <c r="B317" s="1">
-        <v>9014</v>
+        <v>22809</v>
       </c>
       <c r="C317" s="1" t="s">
         <v>326</v>
       </c>
       <c r="D317" s="1">
         <v>8443999090</v>
       </c>
       <c r="E317" s="1">
         <v>1</v>
       </c>
       <c r="F317" s="1">
-        <v>1727.8</v>
+        <v>437.28</v>
       </c>
       <c r="G317" s="1"/>
-      <c r="H317" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H317" s="1"/>
       <c r="I317" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="318" spans="1:9" outlineLevel="2">
       <c r="A318" s="1"/>
       <c r="B318" s="1">
-        <v>16691</v>
+        <v>31879</v>
       </c>
       <c r="C318" s="1" t="s">
         <v>327</v>
       </c>
       <c r="D318" s="1">
         <v>8443999090</v>
       </c>
       <c r="E318" s="1">
         <v>1</v>
       </c>
       <c r="F318" s="1">
-        <v>581.3</v>
+        <v>1025.33</v>
       </c>
       <c r="G318" s="1"/>
-      <c r="H318" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H318" s="1"/>
       <c r="I318" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="319" spans="1:9" outlineLevel="2">
       <c r="A319" s="1"/>
       <c r="B319" s="1">
-        <v>23075</v>
+        <v>26560</v>
       </c>
       <c r="C319" s="1" t="s">
         <v>328</v>
       </c>
       <c r="D319" s="1">
         <v>8443999090</v>
       </c>
       <c r="E319" s="1">
         <v>1</v>
       </c>
       <c r="F319" s="1">
-        <v>665.88</v>
+        <v>998</v>
       </c>
       <c r="G319" s="1"/>
-      <c r="H319" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H319" s="1"/>
       <c r="I319" s="5" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="320" spans="1:9" outlineLevel="2">
       <c r="A320" s="1"/>
       <c r="B320" s="1">
-        <v>20823</v>
+        <v>8460</v>
       </c>
       <c r="C320" s="1" t="s">
         <v>329</v>
       </c>
       <c r="D320" s="1">
         <v>8443999090</v>
       </c>
       <c r="E320" s="1">
         <v>1</v>
       </c>
       <c r="F320" s="1">
-        <v>745.09</v>
+        <v>136.65</v>
       </c>
       <c r="G320" s="1"/>
-      <c r="H320" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H320" s="1"/>
+      <c r="I320" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="321" spans="1:9" outlineLevel="2">
       <c r="A321" s="1"/>
       <c r="B321" s="1">
-        <v>22970</v>
+        <v>24154</v>
       </c>
       <c r="C321" s="1" t="s">
         <v>330</v>
       </c>
       <c r="D321" s="1">
         <v>8443999090</v>
       </c>
       <c r="E321" s="1">
         <v>1</v>
       </c>
       <c r="F321" s="1">
-        <v>902.16</v>
+        <v>414.05</v>
       </c>
       <c r="G321" s="1"/>
-      <c r="H321" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H321" s="1"/>
       <c r="I321" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="322" spans="1:9" outlineLevel="2">
       <c r="A322" s="1"/>
       <c r="B322" s="1">
-        <v>20413</v>
+        <v>22644</v>
       </c>
       <c r="C322" s="1" t="s">
         <v>331</v>
       </c>
       <c r="D322" s="1">
         <v>8443999090</v>
       </c>
       <c r="E322" s="1">
         <v>1</v>
       </c>
       <c r="F322" s="1">
-        <v>1111.59</v>
+        <v>532.9400000000001</v>
       </c>
       <c r="G322" s="1"/>
-      <c r="H322" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H322" s="1"/>
       <c r="I322" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="323" spans="1:9" outlineLevel="2">
       <c r="A323" s="1"/>
       <c r="B323" s="1">
-        <v>25507</v>
+        <v>20412</v>
       </c>
       <c r="C323" s="1" t="s">
         <v>332</v>
       </c>
       <c r="D323" s="1">
         <v>8443999090</v>
       </c>
       <c r="E323" s="1">
         <v>1</v>
       </c>
       <c r="F323" s="1">
-        <v>1083.4</v>
+        <v>743.83</v>
       </c>
       <c r="G323" s="1"/>
-      <c r="H323" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H323" s="1"/>
       <c r="I323" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="324" spans="1:9" outlineLevel="2">
       <c r="A324" s="1"/>
       <c r="B324" s="1">
-        <v>3872</v>
+        <v>16294</v>
       </c>
       <c r="C324" s="1" t="s">
         <v>333</v>
       </c>
       <c r="D324" s="1">
         <v>8443999090</v>
       </c>
       <c r="E324" s="1">
         <v>1</v>
       </c>
       <c r="F324" s="1">
-        <v>1167.98</v>
+        <v>865.45</v>
       </c>
       <c r="G324" s="1"/>
-      <c r="H324" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H324" s="1"/>
       <c r="I324" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="325" spans="1:9" outlineLevel="2">
       <c r="A325" s="1"/>
       <c r="B325" s="1">
-        <v>13530</v>
+        <v>9014</v>
       </c>
       <c r="C325" s="1" t="s">
         <v>334</v>
       </c>
       <c r="D325" s="1">
         <v>8443999090</v>
       </c>
       <c r="E325" s="1">
         <v>1</v>
       </c>
       <c r="F325" s="1">
-        <v>1040.89</v>
+        <v>1758.69</v>
       </c>
       <c r="G325" s="1"/>
-      <c r="H325" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H325" s="1"/>
       <c r="I325" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="326" spans="1:9" outlineLevel="2">
       <c r="A326" s="1"/>
       <c r="B326" s="1">
-        <v>3707</v>
+        <v>16691</v>
       </c>
       <c r="C326" s="1" t="s">
         <v>335</v>
       </c>
       <c r="D326" s="1">
         <v>8443999090</v>
       </c>
       <c r="E326" s="1">
         <v>1</v>
       </c>
       <c r="F326" s="1">
-        <v>1609.21</v>
+        <v>591.6900000000001</v>
       </c>
       <c r="G326" s="1"/>
-      <c r="H326" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H326" s="1"/>
       <c r="I326" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="327" spans="1:9" outlineLevel="2">
       <c r="A327" s="1"/>
       <c r="B327" s="1">
-        <v>12152</v>
+        <v>23075</v>
       </c>
       <c r="C327" s="1" t="s">
         <v>336</v>
       </c>
       <c r="D327" s="1">
         <v>8443999090</v>
       </c>
       <c r="E327" s="1">
         <v>1</v>
       </c>
       <c r="F327" s="1">
-        <v>1475.86</v>
+        <v>677.78</v>
       </c>
       <c r="G327" s="1"/>
-      <c r="H327" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H327" s="1"/>
       <c r="I327" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="328" spans="1:9" outlineLevel="2">
       <c r="A328" s="1"/>
       <c r="B328" s="1">
-        <v>4225</v>
+        <v>20823</v>
       </c>
       <c r="C328" s="1" t="s">
         <v>337</v>
       </c>
       <c r="D328" s="1">
         <v>8443999090</v>
       </c>
       <c r="E328" s="1">
         <v>1</v>
       </c>
       <c r="F328" s="1">
-        <v>1839.67</v>
+        <v>758.41</v>
       </c>
       <c r="G328" s="1"/>
-      <c r="H328" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H328" s="1"/>
       <c r="I328" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="329" spans="1:9" outlineLevel="2">
       <c r="A329" s="1"/>
       <c r="B329" s="1">
-        <v>8618</v>
+        <v>22970</v>
       </c>
       <c r="C329" s="1" t="s">
         <v>338</v>
       </c>
       <c r="D329" s="1">
         <v>8443999090</v>
       </c>
       <c r="E329" s="1">
         <v>1</v>
       </c>
       <c r="F329" s="1">
-        <v>179</v>
+        <v>918.29</v>
       </c>
       <c r="G329" s="1"/>
-      <c r="H329" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H329" s="1"/>
+      <c r="I329" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="330" spans="1:9" outlineLevel="2">
       <c r="A330" s="1"/>
       <c r="B330" s="1">
-        <v>8056</v>
+        <v>20413</v>
       </c>
       <c r="C330" s="1" t="s">
         <v>339</v>
       </c>
       <c r="D330" s="1">
         <v>8443999090</v>
       </c>
       <c r="E330" s="1">
         <v>1</v>
       </c>
       <c r="F330" s="1">
-        <v>1885.32</v>
+        <v>1131.46</v>
       </c>
       <c r="G330" s="1"/>
-      <c r="H330" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H330" s="1"/>
       <c r="I330" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="331" spans="1:9" outlineLevel="2">
       <c r="A331" s="1"/>
       <c r="B331" s="1">
-        <v>11303</v>
+        <v>25507</v>
       </c>
       <c r="C331" s="1" t="s">
         <v>340</v>
       </c>
       <c r="D331" s="1">
         <v>8443999090</v>
       </c>
       <c r="E331" s="1">
         <v>1</v>
       </c>
       <c r="F331" s="1">
-        <v>523.58</v>
+        <v>1102.77</v>
       </c>
       <c r="G331" s="1"/>
-      <c r="H331" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H331" s="1"/>
       <c r="I331" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="332" spans="1:9" outlineLevel="2">
       <c r="A332" s="1"/>
       <c r="B332" s="1">
-        <v>21577</v>
+        <v>3872</v>
       </c>
       <c r="C332" s="1" t="s">
         <v>341</v>
       </c>
       <c r="D332" s="1">
         <v>8443999090</v>
       </c>
       <c r="E332" s="1">
         <v>1</v>
       </c>
       <c r="F332" s="1">
-        <v>906.1900000000001</v>
+        <v>1188.86</v>
       </c>
       <c r="G332" s="1"/>
-      <c r="H332" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H332" s="1"/>
       <c r="I332" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="333" spans="1:9" outlineLevel="2">
       <c r="A333" s="1"/>
       <c r="B333" s="1">
-        <v>20688</v>
+        <v>13530</v>
       </c>
       <c r="C333" s="1" t="s">
         <v>342</v>
       </c>
       <c r="D333" s="1">
         <v>8443999090</v>
       </c>
       <c r="E333" s="1">
         <v>1</v>
       </c>
       <c r="F333" s="1">
-        <v>857.41</v>
+        <v>1059.49</v>
       </c>
       <c r="G333" s="1"/>
-      <c r="H333" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H333" s="1"/>
       <c r="I333" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="334" spans="1:9" outlineLevel="2">
       <c r="A334" s="1"/>
       <c r="B334" s="1">
-        <v>9840</v>
+        <v>3707</v>
       </c>
       <c r="C334" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D334" s="1">
         <v>8443999090</v>
       </c>
       <c r="E334" s="1">
         <v>1</v>
       </c>
       <c r="F334" s="1">
-        <v>2080.43</v>
+        <v>1637.98</v>
       </c>
       <c r="G334" s="1"/>
-      <c r="H334" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H334" s="1"/>
       <c r="I334" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="335" spans="1:9" outlineLevel="2">
       <c r="A335" s="1"/>
       <c r="B335" s="1">
-        <v>32857</v>
+        <v>12152</v>
       </c>
       <c r="C335" s="1" t="s">
         <v>344</v>
       </c>
       <c r="D335" s="1">
         <v>8443999090</v>
       </c>
       <c r="E335" s="1">
         <v>1</v>
       </c>
       <c r="F335" s="1">
-        <v>839.0599999999999</v>
+        <v>1502.24</v>
       </c>
       <c r="G335" s="1"/>
-      <c r="H335" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H335" s="1"/>
       <c r="I335" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="336" spans="1:9" outlineLevel="2">
       <c r="A336" s="1"/>
       <c r="B336" s="1">
-        <v>25658</v>
+        <v>4225</v>
       </c>
       <c r="C336" s="1" t="s">
         <v>345</v>
       </c>
       <c r="D336" s="1">
         <v>8443999090</v>
       </c>
       <c r="E336" s="1">
         <v>1</v>
       </c>
       <c r="F336" s="1">
-        <v>930.35</v>
+        <v>1872.56</v>
       </c>
       <c r="G336" s="1"/>
-      <c r="H336" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H336" s="1"/>
       <c r="I336" s="5" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="337" spans="1:9" outlineLevel="2">
       <c r="A337" s="1"/>
       <c r="B337" s="1">
-        <v>17698</v>
+        <v>8618</v>
       </c>
       <c r="C337" s="1" t="s">
         <v>346</v>
       </c>
       <c r="D337" s="1">
         <v>8443999090</v>
       </c>
       <c r="E337" s="1">
         <v>1</v>
       </c>
       <c r="F337" s="1">
-        <v>1035.07</v>
+        <v>182.2</v>
       </c>
       <c r="G337" s="1"/>
-      <c r="H337" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H337" s="1"/>
+      <c r="I337" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="338" spans="1:9" outlineLevel="2">
       <c r="A338" s="1"/>
       <c r="B338" s="1">
-        <v>13992</v>
+        <v>8056</v>
       </c>
       <c r="C338" s="1" t="s">
         <v>347</v>
       </c>
       <c r="D338" s="1">
         <v>8443999090</v>
       </c>
       <c r="E338" s="1">
         <v>1</v>
       </c>
       <c r="F338" s="1">
-        <v>2781.66</v>
+        <v>1919.02</v>
       </c>
       <c r="G338" s="1"/>
-      <c r="H338" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H338" s="1"/>
       <c r="I338" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="339" spans="1:9" outlineLevel="2">
       <c r="A339" s="1"/>
       <c r="B339" s="1">
-        <v>23798</v>
+        <v>11303</v>
       </c>
       <c r="C339" s="1" t="s">
         <v>348</v>
       </c>
       <c r="D339" s="1">
         <v>8443999090</v>
       </c>
       <c r="E339" s="1">
         <v>1</v>
       </c>
       <c r="F339" s="1">
-        <v>3544.2</v>
+        <v>532.9400000000001</v>
       </c>
       <c r="G339" s="1"/>
-      <c r="H339" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H339" s="1"/>
       <c r="I339" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="340" spans="1:9" outlineLevel="2">
       <c r="A340" s="1"/>
       <c r="B340" s="1">
-        <v>13529</v>
+        <v>21577</v>
       </c>
       <c r="C340" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D340" s="1">
         <v>8443999090</v>
       </c>
       <c r="E340" s="1">
         <v>1</v>
       </c>
       <c r="F340" s="1">
-        <v>2802.69</v>
+        <v>922.39</v>
       </c>
       <c r="G340" s="1"/>
-      <c r="H340" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H340" s="1"/>
       <c r="I340" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="341" spans="1:9" outlineLevel="2">
       <c r="A341" s="1"/>
       <c r="B341" s="1">
-        <v>23878</v>
+        <v>20688</v>
       </c>
       <c r="C341" s="1" t="s">
         <v>350</v>
       </c>
       <c r="D341" s="1">
         <v>8443999090</v>
       </c>
       <c r="E341" s="1">
         <v>1</v>
       </c>
       <c r="F341" s="1">
-        <v>1726.46</v>
+        <v>872.74</v>
       </c>
       <c r="G341" s="1"/>
-      <c r="H341" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H341" s="1"/>
       <c r="I341" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="342" spans="1:9" outlineLevel="2">
       <c r="A342" s="1"/>
       <c r="B342" s="1">
-        <v>23753</v>
+        <v>9840</v>
       </c>
       <c r="C342" s="1" t="s">
         <v>351</v>
       </c>
       <c r="D342" s="1">
         <v>8443999090</v>
       </c>
       <c r="E342" s="1">
         <v>1</v>
       </c>
       <c r="F342" s="1">
-        <v>1005.98</v>
+        <v>2117.62</v>
       </c>
       <c r="G342" s="1"/>
-      <c r="H342" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H342" s="1"/>
       <c r="I342" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="343" spans="1:9" outlineLevel="2">
       <c r="A343" s="1"/>
       <c r="B343" s="1">
-        <v>32792</v>
+        <v>32857</v>
       </c>
       <c r="C343" s="1" t="s">
         <v>352</v>
       </c>
       <c r="D343" s="1">
         <v>8443999090</v>
       </c>
       <c r="E343" s="1">
         <v>1</v>
       </c>
       <c r="F343" s="1">
-        <v>1065.95</v>
+        <v>854.0599999999999</v>
       </c>
       <c r="G343" s="1"/>
-      <c r="H343" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H343" s="1"/>
       <c r="I343" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:9">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="344" spans="1:9" outlineLevel="2">
       <c r="A344" s="1"/>
-      <c r="B344" s="1"/>
-[...3 lines deleted...]
-      <c r="F344" s="1"/>
+      <c r="B344" s="1">
+        <v>25658</v>
+      </c>
+      <c r="C344" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="D344" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E344" s="1">
+        <v>1</v>
+      </c>
+      <c r="F344" s="1">
+        <v>946.98</v>
+      </c>
       <c r="G344" s="1"/>
       <c r="H344" s="1"/>
-      <c r="I344" s="1"/>
+      <c r="I344" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="345" spans="1:9" outlineLevel="2">
+      <c r="A345" s="1"/>
+      <c r="B345" s="1">
+        <v>17698</v>
+      </c>
+      <c r="C345" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="D345" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E345" s="1">
+        <v>1</v>
+      </c>
+      <c r="F345" s="1">
+        <v>1053.57</v>
+      </c>
+      <c r="G345" s="1"/>
+      <c r="H345" s="1"/>
+      <c r="I345" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="346" spans="1:9" outlineLevel="2">
+      <c r="A346" s="1"/>
+      <c r="B346" s="1">
+        <v>13992</v>
+      </c>
+      <c r="C346" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="D346" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E346" s="1">
+        <v>1</v>
+      </c>
+      <c r="F346" s="1">
+        <v>2831.39</v>
+      </c>
+      <c r="G346" s="1"/>
+      <c r="H346" s="1"/>
+      <c r="I346" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="347" spans="1:9" outlineLevel="2">
+      <c r="A347" s="1"/>
+      <c r="B347" s="1">
+        <v>23798</v>
+      </c>
+      <c r="C347" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="D347" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E347" s="1">
+        <v>1</v>
+      </c>
+      <c r="F347" s="1">
+        <v>3607.56</v>
+      </c>
+      <c r="G347" s="1"/>
+      <c r="H347" s="1"/>
+      <c r="I347" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="348" spans="1:9" outlineLevel="2">
+      <c r="A348" s="1"/>
+      <c r="B348" s="1">
+        <v>13529</v>
+      </c>
+      <c r="C348" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="D348" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E348" s="1">
+        <v>1</v>
+      </c>
+      <c r="F348" s="1">
+        <v>2852.8</v>
+      </c>
+      <c r="G348" s="1"/>
+      <c r="H348" s="1"/>
+      <c r="I348" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="349" spans="1:9" outlineLevel="2">
+      <c r="A349" s="1"/>
+      <c r="B349" s="1">
+        <v>23878</v>
+      </c>
+      <c r="C349" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="D349" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E349" s="1">
+        <v>1</v>
+      </c>
+      <c r="F349" s="1">
+        <v>1757.32</v>
+      </c>
+      <c r="G349" s="1"/>
+      <c r="H349" s="1"/>
+      <c r="I349" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="350" spans="1:9" outlineLevel="2">
+      <c r="A350" s="1"/>
+      <c r="B350" s="1">
+        <v>23753</v>
+      </c>
+      <c r="C350" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="D350" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E350" s="1">
+        <v>1</v>
+      </c>
+      <c r="F350" s="1">
+        <v>1023.96</v>
+      </c>
+      <c r="G350" s="1"/>
+      <c r="H350" s="1"/>
+      <c r="I350" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="351" spans="1:9" outlineLevel="2">
+      <c r="A351" s="1"/>
+      <c r="B351" s="1">
+        <v>32792</v>
+      </c>
+      <c r="C351" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="D351" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E351" s="1">
+        <v>1</v>
+      </c>
+      <c r="F351" s="1">
+        <v>1085</v>
+      </c>
+      <c r="G351" s="1"/>
+      <c r="H351" s="1"/>
+      <c r="I351" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="352" spans="1:9">
+      <c r="A352" s="1"/>
+      <c r="B352" s="1"/>
+      <c r="C352" s="1"/>
+      <c r="D352" s="1"/>
+      <c r="E352" s="1"/>
+      <c r="F352" s="1"/>
+      <c r="G352" s="1"/>
+      <c r="H352" s="1"/>
+      <c r="I352" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>