--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -3694,451 +3694,451 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3052/3055/M1005/M1319/Canon MF4010/4012/4018/4120/4122/40 30/4270/4320/4322/4330/4340/43 50/4352/4353/4383/4660/4680/4690/PC-D420/440/450/460/480/FAX-L90/95/100/120/140/160/230/LBP-2900/3000  RL1-0266/RC1-2050 /RC1-2030</t>
         </r>
       </text>
     </comment>
     <comment ref="C241" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3052/3055/M1005/M1319/Canon MF4010/4012/4018/4120/4122/40 30/4270/4320/4322/4330/4340/43 50/4352/4353/4383/4660/4680/4690/PC-D420/440/450/460/480/FAX-L90/95/100/120/140/160/230/LBP-2900/3000  RL1-0266/RC1-2050 /RC1-2030</t>
+          <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3052/3055/M1005/M1319/Canon MF-4010/4012/4018/4120/4122/4030/4270/4320/4322/4330/4340/4350/4352/4353/4383/4660/4680/4690/PC-D420/440/450/460/480/FAX-L90/95/100/120/140/160/230/LBP-2900/3000/RL1-0266/RC1-2050/RC1-2030</t>
         </r>
       </text>
     </comment>
     <comment ref="C242" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3052/3055/M1005/M1319/Canon MF-4010/4012/4018/4120/4122/4030/4270/4320/4322/4330/4340/4350/4352/4353/4383/4660/4680/4690/PC-D420/440/450/460/480/FAX-L90/95/100/120/140/160/230/LBP-2900/3000/RL1-0266/RC1-2050/RC1-2030</t>
+          <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/1022/ 3015/3020/3030/3050/3052/3055/M1005/M1319/Canon FAX-L100/LBP-2900/3000  RL1-0266/RC1-2050/RC1-2030</t>
         </r>
       </text>
     </comment>
     <comment ref="C243" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/1022/ 3015/3020/3030/3050/3052/3055/M1005/M1319/Canon FAX-L100/LBP-2900/3000  RL1-0266/RC1-2050/RC1-2030</t>
         </r>
       </text>
     </comment>
     <comment ref="C244" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/1022/ 3015/3020/3030/3050/3052/3055/M1005/M1319/Canon FAX-L100/LBP-2900/3000  RL1-0266/RC1-2050/RC1-2030</t>
+          <t xml:space="preserve">1100/1100A, LBP-810  Pick Up Roller</t>
         </r>
       </text>
     </comment>
     <comment ref="C245" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">HP LJ 1100/3200/Canon L BP-800/810/1120  Pick Up Roller</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C246" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">1100/1100A, LBP-810  Pick Up Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C246" authorId="0">
+    <comment ref="C247" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 1100/3200; Canon LBP-1120/LBP-800/810</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C248" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1100/3200/Canon L BP-800/810/1120  Pick Up Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C247" authorId="0">
-[...30 lines deleted...]
-    </comment>
     <comment ref="C249" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 1100/3200/Canon L BP-800/810/1120  Pick Up Roller</t>
+          <t xml:space="preserve">HP LJ 1160/1320/2100/2200/2300/2400/ 2410/2420/2430/3390/Р2015/2014/M2727/Canon LBP1000/2900/3460/3900  RL1-0540/ RB2-2891/ RB2-6304/ CET0419  Tray 2/3</t>
         </r>
       </text>
     </comment>
     <comment ref="C250" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 1160/1320/2100/2200/2300/2400/ 2410/2420/2430/3390/Р2015/2014/M2727/Canon LBP1000/2900/3460/3900  RL1-0540/ RB2-2891/ RB2-6304/ CET0419  Tray 2/3</t>
+          <t xml:space="preserve">HP LJ 1160/1320/2100/2200/2300/2400/ 2410/2420/2430/3390/Р2015/2014/M2727/Canon LBP1000/2900/3460/3900  RB2-2891/RB2-6304/RL1-0540/RL1-0542  Tray 2/3</t>
         </r>
       </text>
     </comment>
     <comment ref="C251" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">HP LJ 1160/1320/2100/2200/2300/2400/2410/2420/2430/3390/3392/Р2015/2014/M2727/Canon LBP1000/3300/3310/3360/3370/3410/3460/3900/8330/FAX-L1000/2000/RB2-2891/RB2-6304/RL1-0540/RL1-0542, TRAY 2/3</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C252" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">HP LJ 1160/1320/2100/2200/2300/2400/ 2410/2420/2430/3390/Р2015/2014/M2727/Canon LBP1000/2900/3460/3900  RB2-2891/RB2-6304/RL1-0540/RL1-0542  Tray 2/3</t>
         </r>
       </text>
     </comment>
-    <comment ref="C252" authorId="0">
-[...14 lines deleted...]
-    </comment>
     <comment ref="C253" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1160/1320/2100/2200/2300/2400/ 2410/2420/2430/3390/Р2015/2014/M2727/Canon LBP1000/2900/3460/3900  RB2-2891/RB2-6304/RL1-0540/RL1-0542  Tray 2/3</t>
         </r>
       </text>
     </comment>
     <comment ref="C254" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1160/1320/2100/2200/2300/2400/ 2410/2420/2430/3390/Р2015/2014/M2727/Canon LBP1000/2900/3460/3900  RB2-2891/RB2-6304/RL1-0540/RL1-0542  Tray 2/3</t>
         </r>
       </text>
     </comment>
     <comment ref="C255" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 1160/1320/2100/2200/2300/2400/ 2410/2420/2430/3390/Р2015/2014/M2727/Canon LBP1000/2900/3460/3900  RB2-2891/RB2-6304/RL1-0540/RL1-0542  Tray 2/3</t>
+          <t xml:space="preserve">HP LJ 1320/ 1160/3390/ P2015/P2014/2100/2200/2300 LBP-3300/3360/3310/3370  RL1-0540-000  LJ 2400/2420/2430 LJ M2727 MFP Tray2 Взаимозаменяем с RB2-6304-000/ RB2-2891, RL1-0542 Ролик захвата бумаги из кассеты</t>
         </r>
       </text>
     </comment>
     <comment ref="C256" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 1160/1320/2100/2200/2300/2400/ 2410/2420/2430/3390/Р2015/2014/M2727/Canon LBP1000/2900/3460/3900  RB2-2891/RB2-6304/RL1-0540/RL1-0542  Tray 2/3</t>
+          <t xml:space="preserve">HP LJ 1160/1320/P2014/P2015/M2727</t>
         </r>
       </text>
     </comment>
     <comment ref="C257" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 1320/ 1160/3390/ P2015/P2014/2100/2200/2300 LBP-3300/3360/3310/3370  RL1-0540-000  LJ 2400/2420/2430 LJ M2727 MFP Tray2 Взаимозаменяем с RB2-6304-000/ RB2-2891, RL1-0542 Ролик захвата бумаги из кассеты</t>
+          <t xml:space="preserve">HP LJ 1000/1150/1200/1300/3300/3310/3320/3330/3380/Canon LBP1210/PC-D320/323/340/380/383/FAX-L400/RL1-0303/RF0-1008</t>
         </r>
       </text>
     </comment>
     <comment ref="C258" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 1160/1320/P2014/P2015/M2727</t>
+          <t xml:space="preserve">LJ 1000/ LJ 1200/ LJ 1300/ LJ1150/ LJ 3300/3310/3320/3330/3380 / LBP-1210/ PC-D320/D340/Fax-L400</t>
         </r>
       </text>
     </comment>
     <comment ref="C259" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 1000/1150/1200/1300/3300/3310/3320/3330/3380/Canon LBP1210/PC-D320/323/340/380/383/FAX-L400/RL1-0303/RF0-1008</t>
+          <t xml:space="preserve">HP LJ 1000/1150/1200/1300/3300/3310/3320/3330/3380/LBP-1210/P1020  RL1-0303/RF0-1008</t>
         </r>
       </text>
     </comment>
     <comment ref="C260" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ 1000/ LJ 1200/ LJ 1300/ LJ1150/ LJ 3300/3310/3320/3330/3380 / LBP-1210/ PC-D320/D340/Fax-L400</t>
+          <t xml:space="preserve">HP LJ 1000/1150/1200/1300/3300/3310/3320/3330/3380/CANON LBP-1210/PC-D320/323/340/380/383/FAX-L400  RL1-0303/RF0-1008</t>
         </r>
       </text>
     </comment>
     <comment ref="C261" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 1000/1150/1200/1300/3300/3310/3320/3330/3380/LBP-1210/P1020  RL1-0303/RF0-1008</t>
+          <t xml:space="preserve">HP LJ 1000/1150/1200/1300/3300/3310/3320/3330/3380/CANON LBP-1210/PC-D320/323/340/380/383/FAX-L400   RL1-0303/RF0-1008/RA0-1196</t>
         </r>
       </text>
     </comment>
     <comment ref="C262" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 1000/1150/1200/1300/3300/3310/3320/3330/3380/CANON LBP-1210/PC-D320/323/340/380/383/FAX-L400  RL1-0303/RF0-1008</t>
+          <t xml:space="preserve">Ролик захвата бумаги в сборе с валом HP LJ 1000/1200/1220/3300/3310/3320/3330/Canon LBP-1210</t>
         </r>
       </text>
     </comment>
     <comment ref="C263" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 1000/1150/1200/1300/3300/3310/3320/3330/3380/CANON LBP-1210/PC-D320/323/340/380/383/FAX-L400   RL1-0303/RF0-1008/RA0-1196</t>
+          <t xml:space="preserve">HP LJ 2200/2300/2100/Canon LBP-1000/SmartBase/iR1210/1230/1270/1310/1330/1370</t>
         </r>
       </text>
     </comment>
     <comment ref="C264" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Ролик захвата бумаги в сборе с валом HP LJ 1000/1200/1220/3300/3310/3320/3330/Canon LBP-1210</t>
+          <t xml:space="preserve">HP LJ 2100/2200/2300/Canon LBP-1000/iR1210/1230/1270/1310/1330/1370/1510/1530/1570/1610/1630/1670/FAX-L500/550/2000</t>
         </r>
       </text>
     </comment>
     <comment ref="C265" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 2200/2300/2100/Canon LBP-1000/SmartBase/iR1210/1230/1270/1310/1330/1370</t>
+          <t xml:space="preserve">Ролик подачі касети  лотки 2,3  LJ 4300/ LJ 4200/ 4250/ 4345/ 4350/ 4700/ 4730, 5200, LJ P4014/ P4015, M5035/CP6015, CM6030, CM6040/CP3525/Ent M4555 / M601/M602/M603/M604/M605/M606 / M435 / M806 / M701 / M706</t>
         </r>
       </text>
     </comment>
     <comment ref="C266" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 2100/2200/2300/Canon LBP-1000/iR1210/1230/1270/1310/1330/1370/1510/1530/1570/1610/1630/1670/FAX-L500/550/2000</t>
+          <t xml:space="preserve">Ролик подачі касети  лотки 2,3  LJ 4300/ LJ 4200/ 4250/ 4345/ 4350/ 4700/ 4730, 5200, LJ P4014/ P4015, M5035/CP6015, CM6030, CM6040/CP3525/Ent M4555 / M601/M602/M603/M604/M605/M606 / M435 / M806 / M701 / M706</t>
         </r>
       </text>
     </comment>
     <comment ref="C267" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ролик подачі касети  лотки 2,3  LJ 4300/ LJ 4200/ 4250/ 4345/ 4350/ 4700/ 4730, 5200, LJ P4014/ P4015, M5035/CP6015, CM6030, CM6040/CP3525/Ent M4555 / M601/M602/M603/M604/M605/M606 / M435 / M806 / M701 / M706</t>
         </r>
       </text>
     </comment>
     <comment ref="C268" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -4174,1047 +4174,1047 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ролик подачі касети  лотки 2,3  LJ 4300/ LJ 4200/ 4250/ 4345/ 4350/ 4700/ 4730, 5200, LJ P4014/ P4015, M5035/CP6015, CM6030, CM6040/CP3525/Ent M4555 / M601/M602/M603/M604/M605/M606 / M435 / M806 / M701 / M706</t>
         </r>
       </text>
     </comment>
     <comment ref="C271" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Ролик подачі касети  лотки 2,3  LJ 4300/ LJ 4200/ 4250/ 4345/ 4350/ 4700/ 4730, 5200, LJ P4014/ P4015, M5035/CP6015, CM6030, CM6040/CP3525/Ent M4555 / M601/M602/M603/M604/M605/M606 / M435 / M806 / M701 / M706</t>
+          <t xml:space="preserve">HP LJ 4200/4250/4300/4345/4350/5200/P4014/4015/4515/M4345/5035/M435/Enterprise 600 M601/602/603/604/605/606/701/706/806/COLOR 4700/4730/CP3525/4005/6015/CM4730/6030/6040, Canon LBP351/352/Q7829-67925</t>
         </r>
       </text>
     </comment>
     <comment ref="C272" authorId="0">
-      <text>
-[...30 lines deleted...]
-    <comment ref="C274" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet 5000, LaserJet 5100
 . RB2-1821-000, RB2-1821-020, RB2-1821-030, RB2-1801-000.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C275" authorId="0">
+    <comment ref="C273" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet 5000, LaserJet 5100
 . RB2-1821-030000/RB2-1821-020/RB2-1801-000CN.</t>
         </r>
       </text>
     </comment>
+    <comment ref="C274" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 5L/6L/3100/3150/Canon FAX-L60/200/220/240/280/290/295/250/350/LBP-460/465/660  RB2-6223/RB2-1634</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C275" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 5L/6L/3100/3150/Canon FAX-L60/200/220/240/250/280/290/295/350/LBP-460/465/660  RB2-6223/RB2-1634/HF5-0547</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C276" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5L/6L/3100/3150/Canon FAX-L60/200/220/240/280/290/295/250/350/LBP-460/465/660  RB2-6223/RB2-1634</t>
         </r>
       </text>
     </comment>
     <comment ref="C277" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 5L/6L/3100/3150/Canon FAX-L60/200/220/240/250/280/290/295/350/LBP-460/465/660  RB2-6223/RB2-1634/HF5-0547</t>
+          <t xml:space="preserve">LJ 8100/ 8150/ 8000, RF5-2708-000</t>
         </r>
       </text>
     </comment>
     <comment ref="C278" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 5L/6L/3100/3150/Canon FAX-L60/200/220/240/280/290/295/250/350/LBP-460/465/660  RB2-6223/RB2-1634</t>
+          <t xml:space="preserve">HP 5Si/8000/8100/8150/CP660/color 8500, А0001062/RF5-1834</t>
         </r>
       </text>
     </comment>
     <comment ref="C279" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ 8100/ 8150/ 8000, RF5-2708-000</t>
+          <t xml:space="preserve">HP LJ 8100/ 8150/ 8500/ 8550, RB1-9526</t>
         </r>
       </text>
     </comment>
     <comment ref="C280" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP 5Si/8000/8100/8150/CP660/color 8500, А0001062/RF5-1834</t>
+          <t xml:space="preserve">HP LJ CP1215/1210/1518/1510/1515/1518/1525/2025/CM1312/1415/2320/Canon LBP5050/7200/7600/7680/MF-8010/8030/8040/8050/8080/8330/8340/8350/8360 RM1-4426</t>
         </r>
       </text>
     </comment>
     <comment ref="C281" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 8100/ 8150/ 8500/ 8550, RB1-9526</t>
+          <t xml:space="preserve">HP LJ CP1215/1210/1518/1510/1515/1518/1525/2025/CM1312/1415/2320/Canon LBP5050/7200/7600/7680/MF-8010/8030/8040/8050/8080/8330/8340/8350/8360/RM1-4426</t>
         </r>
       </text>
     </comment>
     <comment ref="C282" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ CP1215/1210/1518/1510/1515/1518/1525/2025/CM1312/1415/2320/Canon LBP5050/7200/7600/7680/MF-8010/8030/8040/8050/8080/8330/8340/8350/8360 RM1-4426</t>
         </r>
       </text>
     </comment>
     <comment ref="C283" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ CP1215/1210/1518/1510/1515/1518/1525/2025/CM1312/1415/2320/Canon LBP5050/7200/7600/7680/MF-8010/8030/8040/8050/8080/8330/8340/8350/8360/RM1-4426</t>
+          <t xml:space="preserve">LJ CP 1210/1215/1510/1515/1518/2025/1525/CM1312/2320/1415/MF8050Cn/8030Cn/ MF8080/8040/ MF8350Cdn/8330Cdn/ MF8380/8360/8340/ LBP-5050/5050N/ LBP-7200Cdn/ LBP-7680/7600/7210  RM1-4426</t>
         </r>
       </text>
     </comment>
     <comment ref="C284" authorId="0">
-      <text>
-[...30 lines deleted...]
-    <comment ref="C286" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: Color LaserJet Pro MFP M476nw, Color LaserJet Pro MFP M476dw, Color LaserJet Pro MFP M476dn, Color LaserJet CP1518, Color LaserJet CP1515, Color LaserJet CP1510, Color LaserJet CP1215, Color LaserJet CP1210, Color LaserJet CM1312. RM1-4426-000
 .</t>
         </r>
       </text>
     </comment>
+    <comment ref="C285" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP: LaserJet MFP M433a, LaserJet MFP M436dn, LaserJet MFP M436n, LaserJet MFP M436nda</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C286" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ M5025 / M5035  лоток 2,3  RM1-2998/ Q7829-67930</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C287" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP: LaserJet MFP M433a, LaserJet MFP M436dn, LaserJet MFP M436n, LaserJet MFP M436nda</t>
+          <t xml:space="preserve">HP LJ Enterprise M607/608/609/630/631/632/633, TRAY 2</t>
         </r>
       </text>
     </comment>
     <comment ref="C288" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ M5025 / M5035  лоток 2,3  RM1-2998/ Q7829-67930</t>
+          <t xml:space="preserve">HP: LaserJet Enterprise MFP M633fh, LaserJet Enterprise MFP M632h, LaserJet Enterprise MFP M632fht, LaserJet Enterprise MFP M631z, LaserJet Enterprise MFP M631dn, LaserJet Enterprise M609x, LaserJet Enterprise M609dn, LaserJet Enterprise M609dh, LaserJet Enterprise M608x, LaserJet Enterprise M608n, LaserJet Enterprise M608dn, LaserJet Enterprise M607n, LaserJet Enterprise M607dn, LaserJet Enterprise Flow MFP M633z, LaserJet Enterprise Flow MFP M632z, LaserJet Enterprise Flow MFP M631h. RM2-1275-000.</t>
         </r>
       </text>
     </comment>
     <comment ref="C289" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Enterprise M607/608/609/630/631/632/633, TRAY 2</t>
+          <t xml:space="preserve">Pickup roller KIT for use in HP LJ Enterprise M607/M608/M609; MPF M631/M632; M633  RM-1275  RM2-1275-000</t>
         </r>
       </text>
     </comment>
     <comment ref="C290" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP: LaserJet Enterprise MFP M633fh, LaserJet Enterprise MFP M632h, LaserJet Enterprise MFP M632fht, LaserJet Enterprise MFP M631z, LaserJet Enterprise MFP M631dn, LaserJet Enterprise M609x, LaserJet Enterprise M609dn, LaserJet Enterprise M609dh, LaserJet Enterprise M608x, LaserJet Enterprise M608n, LaserJet Enterprise M608dn, LaserJet Enterprise M607n, LaserJet Enterprise M607dn, LaserJet Enterprise Flow MFP M633z, LaserJet Enterprise Flow MFP M632z, LaserJet Enterprise Flow MFP M631h. RM2-1275-000.</t>
+          <t xml:space="preserve">HP: LaserJet Enterprise MFP M633fh, LaserJet Enterprise MFP M632h, LaserJet Enterprise MFP M632fht, LaserJet Enterprise MFP M631z, LaserJet Enterprise MFP M631dn, LaserJet Enterprise M609x, LaserJet Enterprise M609dn, LaserJet Enterprise M609dh, LaserJet Enterprise M608x, LaserJet Enterprise M608n, LaserJet Enterprise M608dn, LaserJet Enterprise M607n, LaserJet Enterprise M607dn, LaserJet Enterprise Flow MFP M633z, LaserJet Enterprise Flow MFP M632z, LaserJet Enterprise Flow MFP M631h. RM2-1275-000CN</t>
         </r>
       </text>
     </comment>
     <comment ref="C291" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Pickup roller KIT for use in HP LJ Enterprise M607/M608/M609; MPF M631/M632; M633  RM-1275  RM2-1275-000</t>
+          <t xml:space="preserve">HP LJ Enterprise M607/608/609/610/611/612/631/632/633/634/635/636/RM2-1275 Pickup Roller Assy - 1 шт, RM2-6772 Retard Roller Assy - 1 шт, TRAY 2</t>
         </r>
       </text>
     </comment>
     <comment ref="C292" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP: LaserJet Enterprise MFP M633fh, LaserJet Enterprise MFP M632h, LaserJet Enterprise MFP M632fht, LaserJet Enterprise MFP M631z, LaserJet Enterprise MFP M631dn, LaserJet Enterprise M609x, LaserJet Enterprise M609dn, LaserJet Enterprise M609dh, LaserJet Enterprise M608x, LaserJet Enterprise M608n, LaserJet Enterprise M608dn, LaserJet Enterprise M607n, LaserJet Enterprise M607dn, LaserJet Enterprise Flow MFP M633z, LaserJet Enterprise Flow MFP M632z, LaserJet Enterprise Flow MFP M631h. RM2-1275-000CN</t>
+          <t xml:space="preserve">лоток 2   CSR  HP LJ Enterprise Flow MFP M631h / M631dn / M632z / M632h/ M632fht / M633z / M633fh / M607dn / M607n / M608dn / M608n / M608x / M609dn / M630h, J8J70-67904</t>
         </r>
       </text>
     </comment>
     <comment ref="C293" authorId="0">
-      <text>
-[...30 lines deleted...]
-    <comment ref="C295" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Enterprise M607dn, LaserJet Enterprise M607n, LaserJet Enterprise M608dn, LaserJet Enterprise M608n, LaserJet Enterprise M608x, LaserJet Enterprise M609dh, LaserJet Enterprise M609dn, LaserJet Enterprise M609x, LaserJet Enterprise MFP M631dn, LaserJet Enterprise MFP M631z, LaserJet Enterprise MFP M632fht, LaserJet Enterprise MFP M632h, LaserJet Enterprise MFP M633fh, LaserJet Enterprise Flow MFP M631h, LaserJet Enterprise Flow MFP M632z, LaserJet Enterprise Flow MFP M633z. J8J70-67904
 .</t>
         </r>
       </text>
     </comment>
+    <comment ref="C294" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P1102/1108/1109/1 607/1005/1006/1007/1008/M1132/ 1136/1212/1213/1214/1216/1217/1218/M125/126/127/128/203/377/477/452/Canon MF-3010/3014/LBP 6000/6018/6020/FAX-L150/154/17 0/174/250, сумісний з RL1-1442</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C295" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LaserJet Pro M125/126/127/128 HP P1102/ M1132/ P1005/ LBP-3010/ LaserJet Pro M101/M102/M103/M104/M105/M106 LaserJet Pro MFP M129/130/131/132/133/134 CZ172-65001/RL1-1442</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C296" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P1102/1108/1109/1 607/1005/1006/1007/1008/M1132/ 1136/1212/1213/1214/1216/1217/1218/M125/126/127/128/203/377/477/452/Canon MF-3010/3014/LBP 6000/6018/6020/FAX-L150/154/17 0/174/250, сумісний з RL1-1442</t>
+          <t xml:space="preserve">HP LaserJet Pro M125/126/127/128 HP P1102/ M1132/ P1005/ LBP-3010/ LaserJet Pro M101/M102/M103/M104/M105/M106 LaserJet Pro MFP M129/130/131/132/133/134 CZ172-65001/RL1-1442</t>
         </r>
       </text>
     </comment>
     <comment ref="C297" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">HP: LaserJet P1006, LaserJet P1007, LaserJet P1008, LaserJet Pro P1100, LaserJet Pro P1102, LaserJet Pro M1130, LaserJet Pro M1132, LaserJet Pro M1136, LaserJet Pro M1210, LaserJet Pro M1212, LaserJet Pro M1213, LaserJet Pro M1214, LaserJet Pro M1216, LaserJet Pro M1217, LaserJet Pro M101, LaserJet Pro M102, LaserJet Pro M103, LaserJet Pro M104, LaserJet Pro M106, LaserJet Pro M118dw, LaserJet Pro M125, LaserJet Pro M126, LaserJet Pro M127, LaserJet Pro M128, LaserJet Pro M129, LaserJet Pro M130, LaserJet Pro M131, LaserJet Pro M132, LaserJet Pro M133, LaserJet Pro M134, LaserJet Pro MFP M148dw, LaserJet Pro MFP M149fdw, LaserJet Pro M203, LaserJet Pro M206, LaserJet Pro M227, LaserJet Pro M230, Color LaserJet Pro M377, Color LaserJet Pro M452dn, Color LaserJet Pro 452dw, Color LaserJet Pro M477, Color LaserJet Pro MFP 477fdn, Color LaserJet Pro MFP M477fdw, CANON: MF3010, LBP6000, LBP6020, LBP6030, i-SENSYS MF3010, imageCLASS MF3010, i-SENSYS LBP6030, LBP6033</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C298" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">HP LaserJet Pro M125/126/127/128 HP P1102/ M1132/ P1005/ LBP-3010/ LaserJet Pro M101/M102/M103/M104/M105/M106 LaserJet Pro MFP M129/130/131/132/133/134 CZ172-65001/RL1-1442</t>
         </r>
       </text>
     </comment>
-    <comment ref="C298" authorId="0">
-[...14 lines deleted...]
-    </comment>
     <comment ref="C299" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP: LaserJet P1006, LaserJet P1007, LaserJet P1008, LaserJet Pro P1100, LaserJet Pro P1102, LaserJet Pro M1130, LaserJet Pro M1132, LaserJet Pro M1136, LaserJet Pro M1210, LaserJet Pro M1212, LaserJet Pro M1213, LaserJet Pro M1214, LaserJet Pro M1216, LaserJet Pro M1217, LaserJet Pro M101, LaserJet Pro M102, LaserJet Pro M103, LaserJet Pro M104, LaserJet Pro M106, LaserJet Pro M118dw, LaserJet Pro M125, LaserJet Pro M126, LaserJet Pro M127, LaserJet Pro M128, LaserJet Pro M129, LaserJet Pro M130, LaserJet Pro M131, LaserJet Pro M132, LaserJet Pro M133, LaserJet Pro M134, LaserJet Pro MFP M148dw, LaserJet Pro MFP M149fdw, LaserJet Pro M203, LaserJet Pro M206, LaserJet Pro M227, LaserJet Pro M230, Color LaserJet Pro M377, Color LaserJet Pro M452dn, Color LaserJet Pro 452dw, Color LaserJet Pro M477, Color LaserJet Pro MFP 477fdn, Color LaserJet Pro MFP M477fdw, CANON: MF3010, LBP6000, LBP6020, LBP6030, i-SENSYS MF3010, imageCLASS MF3010, i-SENSYS LBP6030, LBP6033</t>
+          <t xml:space="preserve">LJ Professional P1102/P1102W/P1108 / P1607 / M1132/M1136/M1212/ M1213/M1214/M1216/M1217/M1218 / M125/M126/M127/M128 / M377 / M452 / M477 / MF3010/ LBP6000/6020/ FAX-L170</t>
         </r>
       </text>
     </comment>
     <comment ref="C300" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LaserJet Pro M125/126/127/128 HP P1102/ M1132/ P1005/ LBP-3010/ LaserJet Pro M101/M102/M103/M104/M105/M106 LaserJet Pro MFP M129/130/131/132/133/134 CZ172-65001/RL1-1442</t>
+          <t xml:space="preserve">LJ Professional P1102/P1102W/P1108 / P1607 / M1132/M1136/M1212/ M1213/M1214/M1216/M1217/M1218 / M125/M126/M127/M128 / M377 / M452 / M477 / MF3010/ LBP6000/6020/ FAX-L170</t>
         </r>
       </text>
     </comment>
     <comment ref="C301" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ Professional P1102/P1102W/P1108 / P1607 / M1132/M1136/M1212/ M1213/M1214/M1216/M1217/M1218 / M125/M126/M127/M128 / M377 / M452 / M477 / MF3010/ LBP6000/6020/ FAX-L170</t>
+          <t xml:space="preserve">HP LJ P1102/ 1108/1607/M1132/1136/1212/1213 /1214/1216/1217/M125/127/128/Canon MF3010/LBP6000/6020/FAX-L 170</t>
         </r>
       </text>
     </comment>
     <comment ref="C302" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ Professional P1102/P1102W/P1108 / P1607 / M1132/M1136/M1212/ M1213/M1214/M1216/M1217/M1218 / M125/M126/M127/M128 / M377 / M452 / M477 / MF3010/ LBP6000/6020/ FAX-L170</t>
+          <t xml:space="preserve">HP: LaserJet P1505, LaserJet P1505n, LaserJet M1522n, LaserJet M1522nf, LaserJet Pro P1606DN, LaserJet Pro M1536DNF, CANON: imageCLASS MF4770, MF229dw, MF227dw, MF216n, MF212w, MF211, CANON: i-SENSYS MF231, i-SENSYS MF232w, i-SENSYS MF237w, i-SENSYS MF244dw, i-SENSYS MF247dw, i-SENSYS MF249dw. RL1-1497-000</t>
         </r>
       </text>
     </comment>
     <comment ref="C303" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P1102/ 1108/1607/M1132/1136/1212/1213 /1214/1216/1217/M125/127/128/Canon MF3010/LBP6000/6020/FAX-L 170</t>
+          <t xml:space="preserve">HP LJ P1505/1566/1606/M1522/1536/1120/Canon MF-211/212/215/216/226/232/236/237/244/247/249/MF4350/4410/4420/4430/4450/4550/4580/4710/4720/4750/4770/4820/4830/4870/4880/4890/D550/520/LBP3250/6200/FAX-L190/410/418</t>
         </r>
       </text>
     </comment>
     <comment ref="C304" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP: LaserJet P1505, LaserJet P1505n, LaserJet M1522n, LaserJet M1522nf, LaserJet Pro P1606DN, LaserJet Pro M1536DNF, CANON: imageCLASS MF4770, MF229dw, MF227dw, MF216n, MF212w, MF211, CANON: i-SENSYS MF231, i-SENSYS MF232w, i-SENSYS MF237w, i-SENSYS MF244dw, i-SENSYS MF247dw, i-SENSYS MF249dw. RL1-1497-000</t>
+          <t xml:space="preserve">HP LJ P1505/1566/1606/M1522/1536/1120/Canon MF-211/212/215/216/226/232/236/237/244/247/249/MF4350/4410/4420/4430/4450/4550/4580/4710/4720/4750/4770/4820/4830/4870/4880/4890/D550/520/LBP3250/6200/FAX-L190/410/418</t>
         </r>
       </text>
     </comment>
     <comment ref="C305" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1505/1566/1606/M1522/1536/1120/Canon MF-211/212/215/216/226/232/236/237/244/247/249/MF4350/4410/4420/4430/4450/4550/4580/4710/4720/4750/4770/4820/4830/4870/4880/4890/D550/520/LBP3250/6200/FAX-L190/410/418</t>
         </r>
       </text>
     </comment>
     <comment ref="C306" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">LJ M1522 MFP/ M1120, P1505, Professional M1536/P1566/P1606/ Canon MF4410/4450/4570/4430/4550/4580/D550/520/ MF4730/4750/4890/4870/4780/ LBP-3250/ 6200/ Fax-L418s RL1-1497</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C307" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">HP LJ P1505/1566/1606/M1522/1536/1120/Canon MF-211/212/215/216/226/232/236/237/244/247/249/MF4350/4410/4420/4430/4450/4550/4580/4710/4720/4750/4770/4820/4830/4870/4880/4890/D550/520/LBP3250/6200/FAX-L190/410/418</t>
         </r>
       </text>
     </comment>
-    <comment ref="C307" authorId="0">
+    <comment ref="C308" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1505/1566/1606/M1522/1536/1120/Canon MF-211/212/215/216/226/232/236/237/244/247/249/MF4350/4410/4420/4430/4450/4550/4580/4710/4720/4750/4770/4820/4830/4870/4880/4890/D550/520/LBP3250/6200/FAX-L190/410/418</t>
         </r>
       </text>
     </comment>
-    <comment ref="C308" authorId="0">
-[...14 lines deleted...]
-    </comment>
     <comment ref="C309" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P1505/1566/1606/M1522/1536/1120/Canon MF-211/212/215/216/226/232/236/237/244/247/249/MF4350/4410/4420/4430/4450/4550/4580/4710/4720/4750/4770/4820/4830/4870/4880/4890/D550/520/LBP3250/6200/FAX-L190/410/418</t>
+          <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Canon LBP6300/6303/6304/6310/6650/6654/6680/6670/MF-5840/5850/5870/5880/5930/5940/5950/5960/5980/6140/6150/6160/6180/6680/6780/iR1133/1033/1113/D1120/1150/1170/1180/1320/1350/1370/1380</t>
         </r>
       </text>
     </comment>
     <comment ref="C310" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P1505/1566/1606/M1522/1536/1120/Canon MF-211/212/215/216/226/232/236/237/244/247/249/MF4350/4410/4420/4430/4450/4550/4580/4710/4720/4750/4770/4820/4830/4870/4880/4890/D550/520/LBP3250/6200/FAX-L190/410/418</t>
+          <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Canon LBP6300/6303/6304/6310/6650/6654/6680/6670/MF-5840/5850/5870/5880/5930/5940/5950/5960/5980/6140/6150/6160/6180/6680/6780/iR1133/1033/1113/D1120/1150/1170/1180/1320/1350/1370/1380</t>
         </r>
       </text>
     </comment>
     <comment ref="C311" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Canon LBP6300/6303/6304/6310/6650/6654/6680/6670/MF-5840/5850/5870/5880/5930/5940/5950/5960/5980/6140/6150/6160/6180/6680/6780/iR1133/1033/1113/D1120/1150/1170/1180/1320/1350/1370/1380</t>
         </r>
       </text>
     </comment>
     <comment ref="C312" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Canon LBP6300/6303/6304/6310/6650/6654/6680/6670/MF-5840/5850/5870/5880/5930/5940/5950/5960/5980/6140/6150/6160/6180/6680/6780/iR1133/1033/1113/D1120/1150/1170/1180/1320/1350/1370/1380</t>
+          <t xml:space="preserve">LJ P2030/2035, P2050, P2055 / iR1133/ LBP-6300/6310/6650/ 6670/6680/ MF5880/5840/ MF5980/5940/6780/5960/5950/5930/ MF6680</t>
         </r>
       </text>
     </comment>
     <comment ref="C313" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Canon LBP6300/6303/6304/6310/6650/6654/6680/6670/MF-5840/5850/5870/5880/5930/5940/5950/5960/5980/6140/6150/6160/6180/6680/6780/iR1133/1033/1113/D1120/1150/1170/1180/1320/1350/1370/1380</t>
+          <t xml:space="preserve">LJ Pro 400 M425HP P2035/ 2055/ M401/ Canon iR1133/ LBP-6300/ 6310/ 6650/ 6670/ 6680/ MF5880/5840/ MF5980/ 5940/ 6780/ 5960/ 5950/ 5930/ MF6680</t>
         </r>
       </text>
     </comment>
     <comment ref="C314" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ P2030/2035, P2050, P2055 / iR1133/ LBP-6300/6310/6650/ 6670/6680/ MF5880/5840/ MF5980/5940/6780/5960/5950/5930/ MF6680</t>
+          <t xml:space="preserve">LaserJet P3005/M3027/M3035/ LaserJet Enterprise P3015/3015d/3015dn P3015n/3015x/ LaserJet Pro MFP M521dn LaserJet Enterprise 500 MFP M525dn/525f Flow MFP M525c /, RL1-3167, PR-RL1-1370, RL1-1370</t>
         </r>
       </text>
     </comment>
     <comment ref="C315" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ Pro 400 M425HP P2035/ 2055/ M401/ Canon iR1133/ LBP-6300/ 6310/ 6650/ 6670/ 6680/ MF5880/5840/ MF5980/ 5940/ 6780/ 5960/ 5950/ 5930/ MF6680</t>
+          <t xml:space="preserve">LaserJet P3005/M3027/M3035/ LaserJet Enterprise P3015/3015d/3015dn P3015n/3015x/ LaserJet Pro MFP M521dn LaserJet Enterprise 500 MFP M525dn/525f Flow MFP M525c</t>
         </r>
       </text>
     </comment>
     <comment ref="C316" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">LaserJet P3005/M3027/M3035/ LaserJet Enterprise P3015/3015d/3015dn P3015n/3015x/ LaserJet Pro MFP M521dn LaserJet Enterprise 500 MFP M525dn/525f Flow MFP M525c RL1-1370/RL1-3167</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C317" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet P3005/M3027/M3035/ LaserJet Enterprise P3015/3015d/3015dn P3015n/3015x/ LaserJet Pro MFP M521dn LaserJet Enterprise 500 MFP M525dn/525f Flow MFP M525c</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C318" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet P3005/M3027/M3035/ LaserJet Enterprise P3015/3015d/3015dn P3015n/3015x/ LaserJet Pro MFP M521dn LaserJet Enterprise 500 MFP M525dn/525f Flow MFP M525c /</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C319" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet P3005/M3027/M3035/ LaserJet Enterprise P3015/3015d/3015dn P3015n/3015x/ LaserJet Pro MFP M521dn LaserJet Enterprise 500 MFP M525dn/525f Flow MFP M525c /</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C320" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">LaserJet P3005/M3027/M3035/ LaserJet Enterprise P3015/3015d/3015dn P3015n/3015x/ LaserJet Pro MFP M521dn LaserJet Enterprise 500 MFP M525dn/525f Flow MFP M525c /, RL1-3167, PR-RL1-1370, RL1-1370</t>
         </r>
       </text>
     </comment>
-    <comment ref="C317" authorId="0">
-[...62 lines deleted...]
-    </comment>
     <comment ref="C321" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet P3005/M3027/M3035/ LaserJet Enterprise P3015/3015d/3015dn P3015n/3015x/ LaserJet Pro MFP M521dn LaserJet Enterprise 500 MFP M525dn/525f Flow MFP M525c /</t>
+          <t xml:space="preserve">HP LaserJet P3015/3015d/3015dn/P3015n/3015x/M525dn/M525f/M525c/M521dn/P3005/M3027/M3035  RM1-3762/RM1-3763</t>
         </r>
       </text>
     </comment>
     <comment ref="C322" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet P3005/M3027/M3035/ LaserJet Enterprise P3015/3015d/3015dn P3015n/3015x/ LaserJet Pro MFP M521dn LaserJet Enterprise 500 MFP M525dn/525f Flow MFP M525c /, RL1-3167, PR-RL1-1370, RL1-1370</t>
+          <t xml:space="preserve">HP LaserJet P3015/3015d/3015dn/P3015n/3015x/M525dn/M525f/M525c/M521dn/P3005/M3027/M3035 Замена RM1-6313, RM1-3763-000CN 5851-4013</t>
         </r>
       </text>
     </comment>
     <comment ref="C323" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet P3015/3015d/3015dn/P3015n/3015x/M525dn/M525f/M525c/M521dn/P3005/M3027/M3035  RM1-3762/RM1-3763</t>
         </r>
       </text>
     </comment>
     <comment ref="C324" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LaserJet P3015/3015d/3015dn/P3015n/3015x/M525dn/M525f/M525c/M521dn/P3005/M3027/M3035 Замена RM1-6313, RM1-3763-000CN 5851-4013</t>
+          <t xml:space="preserve">LJ P3005, M3027, M3035, P3015 / M525/M521 / MF515/512/ LBP6750</t>
         </r>
       </text>
     </comment>
     <comment ref="C325" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LaserJet P3015/3015d/3015dn/P3015n/3015x/M525dn/M525f/M525c/M521dn/P3005/M3027/M3035  RM1-3762/RM1-3763</t>
+          <t xml:space="preserve">Ролик подачі з ручної подачі  лоток 1  HP LJ P4014 / P4015 / P4515, RL1-1641</t>
         </r>
       </text>
     </comment>
     <comment ref="C326" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ P3005, M3027, M3035, P3015 / M525/M521 / MF515/512/ LBP6750</t>
+          <t xml:space="preserve">Ролик подачі з ручної подачі  лоток 1  HP LJ P4014 / P4015 / P4515, RL1-1641</t>
         </r>
       </text>
     </comment>
     <comment ref="C327" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Ролик подачі з ручної подачі  лоток 1  HP LJ P4014 / P4015 / P4515, RL1-1641</t>
+          <t xml:space="preserve">Ролик відділення ручної подачі HP LJ P4014 / P4015 / P4515 / M4555 / M601 / M602 / M603</t>
         </r>
       </text>
     </comment>
     <comment ref="C328" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Ролик подачі з ручної подачі  лоток 1  HP LJ P4014 / P4015 / P4515, RL1-1641</t>
+          <t xml:space="preserve">Ролик подачі з ручного лотка  лоток 1  HP LJ P4014/ P4015/ P4515 / M601/M602/M603 / M4555  RL1-1663   Pick Up Roller</t>
         </r>
       </text>
     </comment>
     <comment ref="C329" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Ролик відділення ручної подачі HP LJ P4014 / P4015 / P4515 / M4555 / M601 / M602 / M603</t>
+          <t xml:space="preserve">Ролик подачі з ручного лотка  лоток 1  HP LJ P4014/ P4015/ P4515 / M601/M602/M603 / M4555  RL1-1663   Pick Up Roller</t>
         </r>
       </text>
     </comment>
     <comment ref="C330" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Ролик подачі з ручного лотка  лоток 1  HP LJ P4014/ P4015/ P4515 / M601/M602/M603 / M4555  RL1-1663   Pick Up Roller</t>
+          <t xml:space="preserve">HP LJ Pro 400 M401n/M401dn/M401dw MFP M425dn/M425dw Tray2 RM1-9168-000</t>
         </r>
       </text>
     </comment>
     <comment ref="C331" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Ролик подачі з ручного лотка  лоток 1  HP LJ P4014/ P4015/ P4515 / M601/M602/M603 / M4555  RL1-1663   Pick Up Roller</t>
+          <t xml:space="preserve">HP LJ Pro 400 M401n/M401dn/M401dw MFP M425dn/M425dw Tray2 RM1-9168-000</t>
         </r>
       </text>
     </comment>
     <comment ref="C332" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro 400 M401n/M401dn/M401dw MFP M425dn/M425dw Tray2 RM1-9168-000</t>
+          <t xml:space="preserve">HP: LaserJet Pro MFP M429fdw, LaserJet Pro MFP M429fdn, LaserJet Pro MFP M429dw, LaserJet Pro MFP M428fdw, LaserJet Pro MFP M428fdn, LaserJet Pro MFP M428dw, LaserJet Pro MFP M427, LaserJet Pro MFP M426, LaserJet Pro MFP M329dw, LaserJet Pro MFP M329dn, LaserJet Pro M405n, LaserJet Pro M405dw, LaserJet Pro M405dn, LaserJet Pro M405d, LaserJet Pro M404n, LaserJet Pro M404dw, LaserJet Pro M404dn, LaserJet Pro M404d, LaserJet Pro M403, LaserJet Pro M402, LaserJet Pro M305dn, LaserJet Pro M305d, LaserJet Pro M304a. RM2-5452-000.</t>
         </r>
       </text>
     </comment>
     <comment ref="C333" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro 400 M401n/M401dn/M401dw MFP M425dn/M425dw Tray2 RM1-9168-000</t>
+          <t xml:space="preserve">HP: LaserJet Pro MFP M429fdw, LaserJet Pro MFP M429fdn, LaserJet Pro MFP M429dw, LaserJet Pro MFP M428fdw, LaserJet Pro MFP M428fdn, LaserJet Pro MFP M428dw, LaserJet Pro MFP M427, LaserJet Pro MFP M426, LaserJet Pro MFP M329dw, LaserJet Pro MFP M329dn, LaserJet Pro M405n, LaserJet Pro M405dw, LaserJet Pro M405dn, LaserJet Pro M405d, LaserJet Pro M404n, LaserJet Pro M404dw, LaserJet Pro M404dn, LaserJet Pro M404d, LaserJet Pro M403, LaserJet Pro M402, LaserJet Pro M305dn, LaserJet Pro M305d, LaserJet Pro M304a. RM2-5452-000.</t>
         </r>
       </text>
     </comment>
     <comment ref="C334" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro MFP M429fdw, LaserJet Pro MFP M429fdn, LaserJet Pro MFP M429dw, LaserJet Pro MFP M428fdw, LaserJet Pro MFP M428fdn, LaserJet Pro MFP M428dw, LaserJet Pro MFP M427, LaserJet Pro MFP M426, LaserJet Pro MFP M329dw, LaserJet Pro MFP M329dn, LaserJet Pro M405n, LaserJet Pro M405dw, LaserJet Pro M405dn, LaserJet Pro M405d, LaserJet Pro M404n, LaserJet Pro M404dw, LaserJet Pro M404dn, LaserJet Pro M404d, LaserJet Pro M403, LaserJet Pro M402, LaserJet Pro M305dn, LaserJet Pro M305d, LaserJet Pro M304a. RM2-5452-000.</t>
         </r>
       </text>
     </comment>
     <comment ref="C335" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -5234,83 +5234,83 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro MFP M429fdw, LaserJet Pro MFP M429fdn, LaserJet Pro MFP M429dw, LaserJet Pro MFP M428fdw, LaserJet Pro MFP M428fdn, LaserJet Pro MFP M428dw, LaserJet Pro MFP M427, LaserJet Pro MFP M426, LaserJet Pro MFP M329dw, LaserJet Pro MFP M329dn, LaserJet Pro M405n, LaserJet Pro M405dw, LaserJet Pro M405dn, LaserJet Pro M405d, LaserJet Pro M404n, LaserJet Pro M404dw, LaserJet Pro M404dn, LaserJet Pro M404d, LaserJet Pro M403, LaserJet Pro M402, LaserJet Pro M305dn, LaserJet Pro M305d, LaserJet Pro M304a. RM2-5452-000.</t>
         </r>
       </text>
     </comment>
     <comment ref="C337" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP: LaserJet Pro MFP M429fdw, LaserJet Pro MFP M429fdn, LaserJet Pro MFP M429dw, LaserJet Pro MFP M428fdw, LaserJet Pro MFP M428fdn, LaserJet Pro MFP M428dw, LaserJet Pro MFP M427, LaserJet Pro MFP M426, LaserJet Pro MFP M329dw, LaserJet Pro MFP M329dn, LaserJet Pro M405n, LaserJet Pro M405dw, LaserJet Pro M405dn, LaserJet Pro M405d, LaserJet Pro M404n, LaserJet Pro M404dw, LaserJet Pro M404dn, LaserJet Pro M404d, LaserJet Pro M403, LaserJet Pro M402, LaserJet Pro M305dn, LaserJet Pro M305d, LaserJet Pro M304a. RM2-5452-000.</t>
+          <t xml:space="preserve">Ролики захоплення лотка 2 HP LJ Pro M402 / M403 / M404 / M405 / M426 / M427 / M428 / M429 / M329 / M305 / M304, RM2-5452-000CN original</t>
         </r>
       </text>
     </comment>
     <comment ref="C338" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP: LaserJet Pro MFP M429fdw, LaserJet Pro MFP M429fdn, LaserJet Pro MFP M429dw, LaserJet Pro MFP M428fdw, LaserJet Pro MFP M428fdn, LaserJet Pro MFP M428dw, LaserJet Pro MFP M427, LaserJet Pro MFP M426, LaserJet Pro MFP M329dw, LaserJet Pro MFP M329dn, LaserJet Pro M405n, LaserJet Pro M405dw, LaserJet Pro M405dn, LaserJet Pro M405d, LaserJet Pro M404n, LaserJet Pro M404dw, LaserJet Pro M404dn, LaserJet Pro M404d, LaserJet Pro M403, LaserJet Pro M402, LaserJet Pro M305dn, LaserJet Pro M305d, LaserJet Pro M304a. RM2-5452-000.</t>
+          <t xml:space="preserve">LaserJet Pro M402/403 LaserJet Pro MFP M426/427 LaserJet Pro M304a/305d/305dn LaserJet Pro M404d/404dn/404dw/404n LaserJet Pro M405d/405dn/405dw/405n LaserJet Pro MFP M329dn/329dw LaserJet Pro MFP M428dw/428fdn/428fdw LaserJet Pro MFP M429dw/429fdn/429fdw</t>
         </r>
       </text>
     </comment>
     <comment ref="C339" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Ролики захоплення лотка 2 HP LJ Pro M402 / M403 / M404 / M405 / M426 / M427 / M428 / M429 / M329 / M305 / M304, RM2-5452-000CN original</t>
+          <t xml:space="preserve">LaserJet Pro M402/403 LaserJet Pro MFP M426/427 LaserJet Pro M304a/305d/305dn LaserJet Pro M404d/404dn/404dw/404n LaserJet Pro M405d/405dn/405dw/405n LaserJet Pro MFP M329dn/329dw LaserJet Pro MFP M428dw/428fdn/428fdw LaserJet Pro MFP M429dw/429fdn/429fdw</t>
         </r>
       </text>
     </comment>
     <comment ref="C340" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M402/403 LaserJet Pro MFP M426/427 LaserJet Pro M304a/305d/305dn LaserJet Pro M404d/404dn/404dw/404n LaserJet Pro M405d/405dn/405dw/405n LaserJet Pro MFP M329dn/329dw LaserJet Pro MFP M428dw/428fdn/428fdw LaserJet Pro MFP M429dw/429fdn/429fdw</t>
         </r>
       </text>
     </comment>
     <comment ref="C341" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -5330,2568 +5330,2545 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M402/403 LaserJet Pro MFP M426/427 LaserJet Pro M304a/305d/305dn LaserJet Pro M404d/404dn/404dw/404n LaserJet Pro M405d/405dn/405dw/405n LaserJet Pro MFP M329dn/329dw LaserJet Pro MFP M428dw/428fdn/428fdw LaserJet Pro MFP M429dw/429fdn/429fdw</t>
         </r>
       </text>
     </comment>
     <comment ref="C343" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Pro M402/403 LaserJet Pro MFP M426/427 LaserJet Pro M304a/305d/305dn LaserJet Pro M404d/404dn/404dw/404n LaserJet Pro M405d/405dn/405dw/405n LaserJet Pro MFP M329dn/329dw LaserJet Pro MFP M428dw/428fdn/428fdw LaserJet Pro MFP M429dw/429fdn/429fdw</t>
+          <t xml:space="preserve">Kyocera ECOSYS M2540/2635/2640/P2040/TASKalfa 3010/3011/3050/3051/307/3500/ 3501/3511/3550/3551/Ricoh MP 5 01/601/SP 5300/5310/Copystar C S3010/3011/3050/3051/3500/3501 /3511/3550/3551/Lanier MP 501/ 601/SP 5300/5310/Savin MP 501/ 601/SP 5300/5310/NEC IT3550, M 2812824/2HN06080</t>
         </r>
       </text>
     </comment>
     <comment ref="C344" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Pro M402/403 LaserJet Pro MFP M426/427 LaserJet Pro M304a/305d/305dn LaserJet Pro M404d/404dn/404dw/404n LaserJet Pro M405d/405dn/405dw/405n LaserJet Pro MFP M329dn/329dw LaserJet Pro MFP M428dw/428fdn/428fdw LaserJet Pro MFP M429dw/429fdn/429fdw</t>
+          <t xml:space="preserve">KYOCERA: FS-4100DN, FS-4200DN, FS-4300DN, FS-2100D, FS-2020D, FS-3920DN, FS-4020DN, FS-1130MFP, FS-1035MFP, FS-1135MFP, FS-1028MFP, FS-1128MFP, FS-1120D, FS-1320D, FS-6025MFP, FS-6030MFP, KM-2810, KM-2820, TASKalfa 3050ci, TASKalfa 3550ci, TASKalfa 3051ci, TASKalfa 3551ci, TASKalfa 3010i, TASKalfa 3510i, TASKalfa 255, TASKalfa 305, ECOSYS M4028idn, Ecosys M3040dn, Ecosys M3540dn, ECOSYS M3550idn, ECOSYS M3560idn, ECOSYS M2040dn, ECOSYS M2135dn, ECOSYS M2635dn, ECOSYS M2540dn, ECOSYS M2640idw, ECOSYS M2735dw, ECOSYS P2235dn, ECOSYS P2040dn, ECOSYS M2030DN, ECOSYS M2530DN, ECOSYS M2035DN, ECOSYS M2535DN, ECOSYS P2035d, ECOSYS P2135d, ECOSYS P3045dn, ECOSYS P3050dn, ECOSYS P3055dn, ECOSYS P3060dn, TASKalfa 3500i, TASKalfa 3501i, FS-6525MFP, FS-6530MFP, TASKalfa 3011i, TASKalfa 3511i, ECOSYS P2335dn, ECOSYS M2235dn, ECOSYS M2735dn, ECOSYS M2835dw, ECOSYS M4125idn, ECOSYS M4132idn, ECOSYS M3145dn, ECOSYS M8224cidn, ECOSYS M8228cidn, FS-3040MFP+, FS-3140MFP+, FS-3540MFP+, FS-3640MFP</t>
         </r>
       </text>
     </comment>
     <comment ref="C345" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Kyocera ECOSYS M2540/2635/2640/P2040/TASKalfa 3010/3011/3050/3051/307/3500/ 3501/3511/3550/3551/Ricoh MP 5 01/601/SP 5300/5310/Copystar C S3010/3011/3050/3051/3500/3501 /3511/3550/3551/Lanier MP 501/ 601/SP 5300/5310/Savin MP 501/ 601/SP 5300/5310/NEC IT3550, M 2812824/2HN06080</t>
+          <t xml:space="preserve">KYOCERA KM-1500/ Fs-1016MFP/ Fs-1000/ 1010/ Fs-1018/ 1020/ Fs-720/ 820/ 920/ Fs-1030D/ 2A806010/ CET0712</t>
         </r>
       </text>
     </comment>
     <comment ref="C346" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">KYOCERA: FS-4100DN, FS-4200DN, FS-4300DN, FS-2100D, FS-2020D, FS-3920DN, FS-4020DN, FS-1130MFP, FS-1035MFP, FS-1135MFP, FS-1028MFP, FS-1128MFP, FS-1120D, FS-1320D, FS-6025MFP, FS-6030MFP, KM-2810, KM-2820, TASKalfa 3050ci, TASKalfa 3550ci, TASKalfa 3051ci, TASKalfa 3551ci, TASKalfa 3010i, TASKalfa 3510i, TASKalfa 255, TASKalfa 305, ECOSYS M4028idn, Ecosys M3040dn, Ecosys M3540dn, ECOSYS M3550idn, ECOSYS M3560idn, ECOSYS M2040dn, ECOSYS M2135dn, ECOSYS M2635dn, ECOSYS M2540dn, ECOSYS M2640idw, ECOSYS M2735dw, ECOSYS P2235dn, ECOSYS P2040dn, ECOSYS M2030DN, ECOSYS M2530DN, ECOSYS M2035DN, ECOSYS M2535DN, ECOSYS P2035d, ECOSYS P2135d, ECOSYS P3045dn, ECOSYS P3050dn, ECOSYS P3055dn, ECOSYS P3060dn, TASKalfa 3500i, TASKalfa 3501i, FS-6525MFP, FS-6530MFP, TASKalfa 3011i, TASKalfa 3511i, ECOSYS P2335dn, ECOSYS M2235dn, ECOSYS M2735dn, ECOSYS M2835dw, ECOSYS M4125idn, ECOSYS M4132idn, ECOSYS M3145dn, ECOSYS M8224cidn, ECOSYS M8228cidn, FS-3040MFP+, FS-3140MFP+, FS-3540MFP+, FS-3640MFP</t>
+          <t xml:space="preserve">KYOCERA: FS-1350DN, KM-2810, KM-2820MFP, TASKalfa 3050ci, TASKalfa 3550ci, TASKalfa 3051ci, TASKalfa 3551ci, TASKalfa 3010i, TASKalfa 3510i, FS-6025MFP, FS-6030MFP, TASKalfa 255, TASKalfa 305, ECOSYS M4028idn, Ecosys M3040dn, Ecosys M3040idn, Ecosys M3540dn, Ecosys M3540idn, ECOSYS M3550idn, ECOSYS M3560idn, ECOSYS M2040dn, ECOSYS M2135dn, ECOSYS M2635dn, ECOSYS M2635dw, ECOSYS M2540dn, ECOSYS M2540dw, ECOSYS M2640idw, ECOSYS M2735dw, ECOSYS P2235dn, ECOSYS P2235dw, ECOSYS P2040dn, ECOSYS P2040dw, FS-4100DN, FS-4200DN, FS-4300DN, FS-2100D, FS-2100DN, FS-2020D, FS-3920DN, FS-4020DN, FS-2000D, FS-3900DN, FS-4000DN, FS-1030MFP, FS-1130MFP, FS-1035MFP, FS-1135MFP, FS-1028MFP, FS-1128MFP, FS-1120D, FS-1320D, FS-1370DN, FS-1110, FS-1100, FS-1300D, ECOSYS M2030DN, ECOSYS M2530DN, ECOSYS M2035DN, ECOSYS M2535DN, ECOSYS P2035d, ECOSYS P2135d, ECOSYS P2135dn, FS-1350D, FS-1370DN, ECOSYS M3145dn, ECOSYS M3145idn</t>
         </r>
       </text>
     </comment>
     <comment ref="C347" authorId="0">
-      <text>
-[...30 lines deleted...]
-    <comment ref="C349" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: Bizhub 200, Bizhub 250, Bizhub 350, Bizhub 223, Bizhub 283, Bizhub 363, Bizhub 423, Bizhub 7828, Di2510, Di3510, KONICA MINOLTA: Bizhub C224, Bizhub C284, Bizhub C364, Bizhub C454, Bizhub C554, Bizhub C224e, Bizhub C284e, Bizhub C364e, Bizhub C454e, Bizhub C554e, Bizhub C451, Bizhub C550, Bizhub C650, KONICA MINOLTA: Bizhub C451, Bizhub C550, Bizhub C650, Bizhub C452, Bizhub C552, Bizhub C652, Bizhub C452, Bizhub C552, Bizhub C652, Bizhub 420, Bizhub 421, Bizhub 500, Bizhub 501, Bizhub C654, Bizhub C754, Bizhub C654e, Bizhub C754e, Bizhub 502, Bizhub 552, Bizhub 602, Bizhub 652, Bizhub C221, Bizhub C221s, Bizhub C281, Bizhub C7122, Bizhub C7128, Bizhub C258, Bizhub C308, Bizhub C368, Bizhub 227, Bizhub 287, Bizhub 367, Bizhub C226, Bizhub C256, Bizhub C266, Bizhub C227, Bizhub C287, Bizhub C458, Bizhub C558, Bizhub C658. 4030-3005-01 A00J-5636-00 4030-3005-01 A00J-5636-00
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C350" authorId="0">
+    <comment ref="C348" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: Bizhub 200, Bizhub 250, Bizhub 350, Bizhub 223, Bizhub 283, Bizhub 363, Bizhub 423, Bizhub 7828, Di2510, Di3510, KONICA MINOLTA: Bizhub C224, Bizhub C284, Bizhub C364, Bizhub C454, Bizhub C554, Bizhub C224e, Bizhub C284e, Bizhub C364e, Bizhub C454e, Bizhub C554e, Bizhub C451, Bizhub C550, Bizhub C650, KONICA MINOLTA: Bizhub C451, Bizhub C550, Bizhub C650, Bizhub C452, Bizhub C552, Bizhub C652, Bizhub C452, Bizhub C552, Bizhub C652, Bizhub 420, Bizhub 421, Bizhub 500, Bizhub 501, Bizhub C654, Bizhub C754, Bizhub C654e, Bizhub C754e, Bizhub 502, Bizhub 552, Bizhub 602, Bizhub 652, Bizhub C221, Bizhub C221s, Bizhub C281, Bizhub C7122, Bizhub C7128, Bizhub C258, Bizhub C308, Bizhub C368, Bizhub 227, Bizhub 287, Bizhub 367, Bizhub C226, Bizhub C256, Bizhub C266, Bizhub C227, Bizhub C287, Bizhub C458, Bizhub C558, Bizhub C658. 4030-3005-01 A00J-5636-00 4030-3005-01 A00J-5636-00
 .</t>
         </r>
       </text>
     </comment>
+    <comment ref="C349" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">MINOLTA Bizhub 223/ 283/ 363/ 423/ 7828 / Red/ A00J-5636-00/ CET6635</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C350" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">DP1510/1810/2010/DP2310/2330/3010/3030 Paper Pick-up Roller DZLA000202 CET8944</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C351" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">MINOLTA Bizhub 223/ 283/ 363/ 423/ 7828 / Red/ A00J-5636-00/ CET6635</t>
+          <t xml:space="preserve">Aficio 1015/1018/1515/2015/2018/ Aficio MP1813L/2013L/2001L/2501L / Aficio MP161F/162F/171F MP201SPF</t>
         </r>
       </text>
     </comment>
     <comment ref="C352" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DP1510/1810/2010/DP2310/2330/3010/3030 Paper Pick-up Roller DZLA000202 CET8944</t>
+          <t xml:space="preserve">ML1210/1250/Phaser 3110/3210</t>
         </r>
       </text>
     </comment>
     <comment ref="C353" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Aficio 1015/1018/1515/2015/2018/ Aficio MP1813L/2013L/2001L/2501L / Aficio MP161F/162F/171F MP201SPF</t>
+          <t xml:space="preserve">ML1210/1250/Phaser 3110/3210</t>
         </r>
       </text>
     </comment>
     <comment ref="C354" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML1210/1250/Phaser 3110/3210</t>
+          <t xml:space="preserve">Samsung ML1610/1615/1640/1641/2010/2015/2240/2241/2245/CLP-300/CLX-2160/3160/SCX-4521/4321/Xerox WC Pe220/Phaser 3117/3122/6110/Toshiba e-St200 s  JC73-00302/JC73-00211A/130N01409/130N01424/130N01571/130N01416</t>
         </r>
       </text>
     </comment>
     <comment ref="C355" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML1210/1250/Phaser 3110/3210</t>
+          <t xml:space="preserve">Samsung ML1610/1615/1640/1641/2010/2015/2240/2241/2245/CLP-300/CLX-2160/3160/SCX-4521/4321/Xerox WC Pe220/Phaser 3117/3122/6110/Toshiba e-St200 s  JC73-00302/JC73-00211A/130N01409/130N01424/130N01571/130N01416</t>
         </r>
       </text>
     </comment>
     <comment ref="C356" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1610/1615/1640/1641/2010/2015/2240/2241/2245/CLP-300/CLX-2160/3160/SCX-4521/4321/Xerox WC Pe220/Phaser 3117/3122/6110/Toshiba e-St200 s  JC73-00302/JC73-00211A/130N01409/130N01424/130N01571/130N01416</t>
         </r>
       </text>
     </comment>
     <comment ref="C357" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1610/1615/1640/1641/2010/2015/2240/2241/2245/CLP-300/CLX-2160/3160/SCX-4521/4321/Xerox WC Pe220/Phaser 3117/3122/6110/Toshiba e-St200 s  JC73-00302/JC73-00211A/130N01409/130N01424/130N01571/130N01416</t>
         </r>
       </text>
     </comment>
     <comment ref="C358" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">для SAMSUNG ML1610/ 1615/ 2015/ SCX-4521/ 4321/ CLP-300/ XEROX WC PE220/ 3117/ 3122/ JC73-00302/ 130N01409/ JC73-00211A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C359" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Samsung ML1610/1615/1640/1641/2010/2015/2240/2241/2245/CLP-300/CLX-2160/3160/SCX-4521/4321/Xerox WC Pe220/Phaser 3117/3122/6110/Toshiba e-St200 s  JC73-00302/JC73-00211A/130N01409/130N01424/130N01571/130N01416</t>
         </r>
       </text>
     </comment>
-    <comment ref="C359" authorId="0">
-[...14 lines deleted...]
-    </comment>
     <comment ref="C360" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">для SAMSUNG ML1610/ 1615/ 2015/ SCX-4521/ 4321/ CLP-300/ XEROX WC PE220/ 3117/ 3122/ JC73-00302/ 130N01409/ JC73-00211A</t>
+          <t xml:space="preserve">Samsung ML-1660/1661/1665/1666/1667/1670/1671/1672/1674/1675/1676/1677/1678/ML-1860/1861/1865/1866/1867/SCX-3200/3201/3205/3206/3207/3208, JC73-00321A/JC61-03435A</t>
         </r>
       </text>
     </comment>
     <comment ref="C361" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML1610/1615/1640/1641/2010/2015/2240/2241/2245/CLP-300/CLX-2160/3160/SCX-4521/4321/Xerox WC Pe220/Phaser 3117/3122/6110/Toshiba e-St200 s  JC73-00302/JC73-00211A/130N01409/130N01424/130N01571/130N01416</t>
+          <t xml:space="preserve">Samsung ML-1660/1661/1665/1666/1667/1670/1671/1672/1674/1675/1676/1677/1678/1860/1861/1865/1866/1867/SCX-3200/3201/3205/3206/3207/3208/JC73-00321A</t>
         </r>
       </text>
     </comment>
     <comment ref="C362" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML-1660/1661/1665/1666/1667/1670/1671/1672/1674/1675/1676/1677/1678/ML-1860/1861/1865/1866/1867/SCX-3200/3201/3205/3206/3207/3208, JC73-00321A/JC61-03435A</t>
+          <t xml:space="preserve">Samsung ML-1660/ ML-1661/ ML-1665/ ML-1666/ ML-1667/ ML-1670/ ML-1671/ ML-1672/ ML-1674/ ML-1675/ ML-1676/ ML-1677/ ML-1678/ ML-1860/ ML-1861/ ML-1865/ ML-1866/ML-1867/ SCX-3200/ SCX-3201/SCX-3205/ SCX-3206/ SCX-3207/ SCX-3208, JC73-00321A</t>
         </r>
       </text>
     </comment>
     <comment ref="C363" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML-1660/1661/1665/1666/1667/1670/1671/1672/1674/1675/1676/1677/1678/1860/1861/1865/1866/1867/SCX-3200/3201/3205/3206/3207/3208/JC73-00321A</t>
+          <t xml:space="preserve">Samsung ML-1660/ ML-1661/ ML-1665/ ML-1666/ ML-1667/ ML-1670/ ML-1671/ ML-1672/ ML-1674/ ML-1675/ ML-1676/ ML-1677/ ML-1678/ ML-1860/ ML-1861/ ML-1865/ ML-1866/ML-1867/ SCX-3200/ SCX-3201/SCX-3205/ SCX-3206/ SCX-3207/ SCX-3208, JC73-00321A</t>
         </r>
       </text>
     </comment>
     <comment ref="C364" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1660/ ML-1661/ ML-1665/ ML-1666/ ML-1667/ ML-1670/ ML-1671/ ML-1672/ ML-1674/ ML-1675/ ML-1676/ ML-1677/ ML-1678/ ML-1860/ ML-1861/ ML-1865/ ML-1866/ML-1867/ SCX-3200/ SCX-3201/SCX-3205/ SCX-3206/ SCX-3207/ SCX-3208, JC73-00321A</t>
         </r>
       </text>
     </comment>
     <comment ref="C365" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1660/ ML-1661/ ML-1665/ ML-1666/ ML-1667/ ML-1670/ ML-1671/ ML-1672/ ML-1674/ ML-1675/ ML-1676/ ML-1677/ ML-1678/ ML-1860/ ML-1861/ ML-1865/ ML-1866/ML-1867/ SCX-3200/ SCX-3201/SCX-3205/ SCX-3206/ SCX-3207/ SCX-3208, JC73-00321A</t>
         </r>
       </text>
     </comment>
     <comment ref="C366" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML-1660/ ML-1661/ ML-1665/ ML-1666/ ML-1667/ ML-1670/ ML-1671/ ML-1672/ ML-1674/ ML-1675/ ML-1676/ ML-1677/ ML-1678/ ML-1860/ ML-1861/ ML-1865/ ML-1866/ML-1867/ SCX-3200/ SCX-3201/SCX-3205/ SCX-3206/ SCX-3207/ SCX-3208, JC73-00321A</t>
+          <t xml:space="preserve">Samsung ML-1510/1520/1710/1750/1755/2250/SCX-4016/4100/4116/4200/4216/4220/4300/4500/4520/4720/5535/5635/SF-560/565/Xerox Phaser 3115/3120/3121/3130/3150/WorkCentre 3119/Pe16/Pe114/Toshiba e-Studio 80S/JC72-01231A</t>
         </r>
       </text>
     </comment>
     <comment ref="C367" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML-1660/ ML-1661/ ML-1665/ ML-1666/ ML-1667/ ML-1670/ ML-1671/ ML-1672/ ML-1674/ ML-1675/ ML-1676/ ML-1677/ ML-1678/ ML-1860/ ML-1861/ ML-1865/ ML-1866/ML-1867/ SCX-3200/ SCX-3201/SCX-3205/ SCX-3206/ SCX-3207/ SCX-3208, JC73-00321A</t>
+          <t xml:space="preserve">Samsung ML-1510/1520/1710/1750/1755/2250/SCX-4016/4100/4116/4200/4216/4220/4300/4500/4520/4720/5535/5635/SF-560/565/Xerox Phaser 3115/3120/3121/3130/3150/WorkCentre 3119/Pe16/Pe114/Toshiba e-Studio 80S/JC72-01231A</t>
         </r>
       </text>
     </comment>
     <comment ref="C368" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1510/1520/1710/1750/1755/2250/SCX-4016/4100/4116/4200/4216/4220/4300/4500/4520/4720/5535/5635/SF-560/565/Xerox Phaser 3115/3120/3121/3130/3150/WorkCentre 3119/Pe16/Pe114/Toshiba e-Studio 80S/JC72-01231A</t>
         </r>
       </text>
     </comment>
     <comment ref="C369" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1510/1520/1710/1750/1755/2250/SCX-4016/4100/4116/4200/4216/4220/4300/4500/4520/4720/5535/5635/SF-560/565/Xerox Phaser 3115/3120/3121/3130/3150/WorkCentre 3119/Pe16/Pe114/Toshiba e-Studio 80S/JC72-01231A</t>
         </r>
       </text>
     </comment>
     <comment ref="C370" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML-1510/1520/1710/1750/1755/2250/SCX-4016/4100/4116/4200/4216/4220/4300/4500/4520/4720/5535/5635/SF-560/565/Xerox Phaser 3115/3120/3121/3130/3150/WorkCentre 3119/Pe16/Pe114/Toshiba e-Studio 80S/JC72-01231A</t>
+          <t xml:space="preserve">SCX-1910/1915/2525/2580N/4600/4623 series  JC73-00315A</t>
         </r>
       </text>
     </comment>
     <comment ref="C371" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML-1510/1520/1710/1750/1755/2250/SCX-4016/4100/4116/4200/4216/4220/4300/4500/4520/4720/5535/5635/SF-560/565/Xerox Phaser 3115/3120/3121/3130/3150/WorkCentre 3119/Pe16/Pe114/Toshiba e-Studio 80S/JC72-01231A</t>
+          <t xml:space="preserve">SCX-1910/1915/2525/2580N/4600/4623 series  JC73-00315A</t>
         </r>
       </text>
     </comment>
     <comment ref="C372" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-1910/1915/2525/2580N/4600/4623 series  JC73-00315A</t>
         </r>
       </text>
     </comment>
     <comment ref="C373" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">SCX-1910/1915/2525/2580N/4600/4623 series  JC73-00315A</t>
+          <t xml:space="preserve">Samsung ML2150/2151/2152/2550/ 2250/2060/Xerox Phaser 3420/3425/3450  Pick Up Roller</t>
         </r>
       </text>
     </comment>
     <comment ref="C374" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">SCX-1910/1915/2525/2580N/4600/4623 series  JC73-00315A</t>
+          <t xml:space="preserve">Samsung ML-2150/2151/2152/2550/2551/2552/2060/Xerox Phaser 3420/3425/3450/JC73-00128A</t>
         </r>
       </text>
     </comment>
     <comment ref="C375" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML2150/2151/2152/2550/ 2250/2060/Xerox Phaser 3420/3425/3450  Pick Up Roller</t>
+          <t xml:space="preserve">Samsung ML-2250/2251/2252/2850/SCX-4520/4720/4824/4828/Xerox Phaser 3250/ WC 3210/Pe120/Gestetner DSm520 , JC97-02034A</t>
         </r>
       </text>
     </comment>
     <comment ref="C376" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML-2150/2151/2152/2550/2551/2552/2060/Xerox Phaser 3420/3425/3450/JC73-00128A</t>
+          <t xml:space="preserve">Samsung ML-2250/2251/2252/2850/SCX-4520/4720/4824/4828/Xerox Phaser 3250/ WC 3210/Pe120/Gestetner DSm520 , JC97-02034A</t>
         </r>
       </text>
     </comment>
     <comment ref="C377" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML-2250/2251/2252/2850/SCX-4520/4720/4824/4828/Xerox Phaser 3250/ WC 3210/Pe120/Gestetner DSm520 , JC97-02034A</t>
+          <t xml:space="preserve">Samsung ML-2510/2570/2571/SCX-4650/4655/4700/4725/4726/Xerox Phaser 3124/3125/3200</t>
         </r>
       </text>
     </comment>
     <comment ref="C378" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML-2250/2251/2252/2850/SCX-4520/4720/4824/4828/Xerox Phaser 3250/ WC 3210/Pe120/Gestetner DSm520 , JC97-02034A</t>
+          <t xml:space="preserve">Samsung ML2510/2570/2571/SCX-4560/4650/4655/4700/4725/4726 /Phaser 3124/3125/3200</t>
         </r>
       </text>
     </comment>
     <comment ref="C379" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML-2510/2570/2571/SCX-4650/4655/4700/4725/4726/Xerox Phaser 3124/3125/3200</t>
+          <t xml:space="preserve">Samsung ML2510/2570/2571/SCX-4560/4655/4700/4725/4726 /Phaser 3124/3125/3200</t>
         </r>
       </text>
     </comment>
     <comment ref="C380" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML2510/2570/2571/SCX-4560/4650/4655/4700/4725/4726 /Phaser 3124/3125/3200</t>
+          <t xml:space="preserve">Samsung CLP-610ND/ CLP-620ND/ CLP-660ND/ CLP-670ND/ CLP-770ND/ CLX-6200ND/ CLX-6210FX/ CLX-6220FX/ CLX-6240FX/ CLX-6250FX/ ML-3050/ ML-3051N/ ML-3471ND/ ML-3475ND/ SCX-5235ND/ SCX-5330N/ SCX-5530FN/ SCX-5535ND/ SCX-5635FN/ SCX-5835FN/ SCX-5935FN/ Xerox Phaser 3435/ 3635/ 3428/ 3420/ 3425/ 3450/ 3435/ 3300, JC90-00932A / JC97-02441A / JC66-01168A / 022N02413 / 022N02345 / 022N02292</t>
         </r>
       </text>
     </comment>
     <comment ref="C381" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML2510/2570/2571/SCX-4560/4655/4700/4725/4726 /Phaser 3124/3125/3200</t>
+          <t xml:space="preserve">ML3050/3051/3470/3471/SCX5530/ 5330/Ph3435/3635/3428/3420/3425/3450/3435/3300/WC3550/CLP610/ 620/660/770/CLX6200/6210/6240. JC90-00932A   JC97-02441A   JC66-01168A   022N02413   022N02345   022N02292.</t>
         </r>
       </text>
     </comment>
     <comment ref="C382" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung CLP-610ND/ CLP-620ND/ CLP-660ND/ CLP-670ND/ CLP-770ND/ CLX-6200ND/ CLX-6210FX/ CLX-6220FX/ CLX-6240FX/ CLX-6250FX/ ML-3050/ ML-3051N/ ML-3471ND/ ML-3475ND/ SCX-5235ND/ SCX-5330N/ SCX-5530FN/ SCX-5535ND/ SCX-5635FN/ SCX-5835FN/ SCX-5935FN/ Xerox Phaser 3435/ 3635/ 3428/ 3420/ 3425/ 3450/ 3435/ 3300, JC90-00932A / JC97-02441A / JC66-01168A / 022N02413 / 022N02345 / 022N02292</t>
+          <t xml:space="preserve">ML3050/3051/3470/3471/SCX5530/ 5330/Ph3435/3635/3428/3420/3425/3450/3435/3300/WC3550/CLP610/ 620/660/770/CLX6200/6210/6240. JC90-00932A   JC97-02441A   JC66-01168A   022N02413   022N02345   022N02292.</t>
         </r>
       </text>
     </comment>
     <comment ref="C383" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML3050/3051/3470/3471/SCX5530/ 5330/Ph3435/3635/3428/3420/3425/3450/3435/3300/WC3550/CLP610/ 620/660/770/CLX6200/6210/6240. JC90-00932A   JC97-02441A   JC66-01168A   022N02413   022N02345   022N02292.</t>
+          <t xml:space="preserve">SAMSUNG ML-3310/ 3710/ 4072/ 4510/ 5510/ 6515/ 5515/ 4835/ 5637/ 4070 JC90-01063B</t>
         </r>
       </text>
     </comment>
     <comment ref="C384" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML3050/3051/3470/3471/SCX5530/ 5330/Ph3435/3635/3428/3420/3425/3450/3435/3300/WC3550/CLP610/ 620/660/770/CLX6200/6210/6240. JC90-00932A   JC97-02441A   JC66-01168A   022N02413   022N02345   022N02292.</t>
+          <t xml:space="preserve">Samsung ML-3310/3710/SCX-4833/5637/5737, оригинал</t>
         </r>
       </text>
     </comment>
     <comment ref="C385" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">SAMSUNG ML-3310/ 3710/ 4072/ 4510/ 5510/ 6515/ 5515/ 4835/ 5637/ 4070 JC90-01063B</t>
+          <t xml:space="preserve">Samsung ML-3310/3312/3700/3710/3712/3750/SCX-4833/5030/5637/5737/SL-M3375/3700/3710/3820/3825/3870/3875/4020/4025/4070/4075/Xerox WC3315/3325/Phaser 3320  JC73-00340A/130N01671</t>
         </r>
       </text>
     </comment>
     <comment ref="C386" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML-3310/3710/SCX-4833/5637/5737, оригинал</t>
+          <t xml:space="preserve">Samsung ML-3310/3312/3700/3710/3712/3750/SCX-4833/5030/5637/5737/SL-M3375/3700/3710/3820/3825/3870/3875/4020/4025/4070/4075/Xerox WC3315/3325/Phaser 3320  JC73-00340A/130N01671</t>
         </r>
       </text>
     </comment>
     <comment ref="C387" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML-3310/3312/3700/3710/3712/3750/SCX-4833/5030/5637/5737/SL-M3375/3700/3710/3820/3825/3870/3875/4020/4025/4070/4075/Xerox WC3315/3325/Phaser 3320  JC73-00340A/130N01671</t>
+          <t xml:space="preserve">6LH22021000   6LE53727000   6LE53756000 Ролик захвата из кассеты e-St-163/203/165/205/166/206/167/207/237/181</t>
         </r>
       </text>
     </comment>
     <comment ref="C388" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML-3310/3312/3700/3710/3712/3750/SCX-4833/5030/5637/5737/SL-M3375/3700/3710/3820/3825/3870/3875/4020/4025/4070/4075/Xerox WC3315/3325/Phaser 3320  JC73-00340A/130N01671</t>
+          <t xml:space="preserve">6LH22021000   6LE53727000   6LE53756000 Ролик захвата из кассеты e-St-163/203/165/205/166/206/167/207/237/181</t>
         </r>
       </text>
     </comment>
     <comment ref="C389" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">6LH22021000   6LE53727000   6LE53756000 Ролик захвата из кассеты e-St-163/203/165/205/166/206/167/207/237/181</t>
+          <t xml:space="preserve">ADF  Bizhub 423, 363, 283, 223 A143PP5200</t>
         </r>
       </text>
     </comment>
     <comment ref="C390" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">6LH22021000   6LE53727000   6LE53756000 Ролик захвата из кассеты e-St-163/203/165/205/166/206/167/207/237/181</t>
+          <t xml:space="preserve">Ролик захвату з 500-листової та 1500-лист. касети LJ 4200/ 4300/ 4250/ 4345/ 4350/ 4700/ 4730, 5200, CP4005/LJ P4014/ P4015/ P4515 / M601/M602/M603/M604/M605/M606 / M435 / M701 / M706</t>
         </r>
       </text>
     </comment>
     <comment ref="C391" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ADF  Bizhub 423, 363, 283, 223 A143PP5200</t>
+          <t xml:space="preserve">Ролик захвату з 500-листової та 1500-лист. касети LJ 4200/ 4300/ 4250/ 4345/ 4350/ 4700/ 4730, 5200, CP4005/LJ P4014/ P4015/ P4515 / M601/M602/M603/M604/M605/M606 / M435 / M701 / M706</t>
         </r>
       </text>
     </comment>
     <comment ref="C392" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ролик захвату з 500-листової та 1500-лист. касети LJ 4200/ 4300/ 4250/ 4345/ 4350/ 4700/ 4730, 5200, CP4005/LJ P4014/ P4015/ P4515 / M601/M602/M603/M604/M605/M606 / M435 / M701 / M706</t>
         </r>
       </text>
     </comment>
     <comment ref="C393" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ролик захвату з 500-листової та 1500-лист. касети LJ 4200/ 4300/ 4250/ 4345/ 4350/ 4700/ 4730, 5200, CP4005/LJ P4014/ P4015/ P4515 / M601/M602/M603/M604/M605/M606 / M435 / M701 / M706</t>
         </r>
       </text>
     </comment>
     <comment ref="C394" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Ролик захвату з 500-листової та 1500-лист. касети LJ 4200/ 4300/ 4250/ 4345/ 4350/ 4700/ 4730, 5200, CP4005/LJ P4014/ P4015/ P4515 / M601/M602/M603/M604/M605/M606 / M435 / M701 / M706</t>
+          <t xml:space="preserve">HP LJ 4200/4250/4300/4350/4345/4700/5200/CM4730/CP4005/P4014/4015/4515/M435/Enterprise M601/602/603/604/605/606/701/706, Canon LBP351/352</t>
         </r>
       </text>
     </comment>
     <comment ref="C395" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Ролик захвату з 500-листової та 1500-лист. касети LJ 4200/ 4300/ 4250/ 4345/ 4350/ 4700/ 4730, 5200, CP4005/LJ P4014/ P4015/ P4515 / M601/M602/M603/M604/M605/M606 / M435 / M701 / M706</t>
+          <t xml:space="preserve">Oki C5600/5700/5800/5900/8800, 43334901</t>
         </r>
       </text>
     </comment>
     <comment ref="C396" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 4200/4250/4300/4350/4345/4700/5200/CM4730/CP4005/P4014/4015/4515/M435/Enterprise M601/602/603/604/605/606/701/706, Canon LBP351/352</t>
+          <t xml:space="preserve">OKI C3100/3200/5200/5250/5400/5450/5540, 42052601</t>
         </r>
       </text>
     </comment>
     <comment ref="C397" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Oki C5600/5700/5800/5900/8800, 43334901</t>
+          <t xml:space="preserve">Ricoh 1013/1013F/1515/2013/ MP 161/MP 161L/MP 161LN / MP 171, AF031061</t>
         </r>
       </text>
     </comment>
     <comment ref="C398" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">OKI C3100/3200/5200/5250/5400/5450/5540, 42052601</t>
+          <t xml:space="preserve">Samsung ML-2250/2251/2252/SCX-4720/Xerox Phaser 3150/ WC PE120/Gestetner DSM520/Ricoh AC205/BP20  JC97-03062A/130N01540/B273-9541</t>
         </r>
       </text>
     </comment>
     <comment ref="C399" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Ricoh 1013/1013F/1515/2013/ MP 161/MP 161L/MP 161LN / MP 171, AF031061</t>
+          <t xml:space="preserve">Samsung ML-2250/2251/2252/SCX-4720/Xerox Phaser 3150/ WC PE120/Gestetner DSM520/Ricoh AC205/BP20  JC97-01926A/JC97-03062A/130N01540/B273-9541</t>
         </r>
       </text>
     </comment>
     <comment ref="C400" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2250/2251/2252/SCX-4720/Xerox Phaser 3150/ WC PE120/Gestetner DSM520/Ricoh AC205/BP20  JC97-03062A/130N01540/B273-9541</t>
         </r>
       </text>
     </comment>
     <comment ref="C401" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML-2250/2251/2252/SCX-4720/Xerox Phaser 3150/ WC PE120/Gestetner DSM520/Ricoh AC205/BP20  JC97-01926A/JC97-03062A/130N01540/B273-9541</t>
+          <t xml:space="preserve">SAMSUNG SCX-4520 / SCX-4720 / SCX-4920/ ML-2250/ ML-2251/ ML-2252/ ML-2850/ 2851/ SCX-4828/ 4824/ SCX-4828FN JC97-01926A/JC97-03062A</t>
         </r>
       </text>
     </comment>
     <comment ref="C402" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML-2250/2251/2252/SCX-4720/Xerox Phaser 3150/ WC PE120/Gestetner DSM520/Ricoh AC205/BP20  JC97-03062A/130N01540/B273-9541</t>
+          <t xml:space="preserve">Ролик захоплення з касети Samsung ML3200/3310/3710/3700/3750/SCX-4833/5639/5635FN  JC93-00310A</t>
         </r>
       </text>
     </comment>
     <comment ref="C403" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">SAMSUNG SCX-4520 / SCX-4720 / SCX-4920/ ML-2250/ ML-2251/ ML-2252/ ML-2850/ 2851/ SCX-4828/ 4824/ SCX-4828FN JC97-01926A/JC97-03062A</t>
+          <t xml:space="preserve">Ролик захоплення з касети Samsung ML3200/3310/3710/3700/3750/SCX-4833/5639/5635FN  JC93-00310A</t>
         </r>
       </text>
     </comment>
     <comment ref="C404" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Ролик захоплення з касети Samsung ML3200/3310/3710/3700/3750/SCX-4833/5639/5635FN  JC93-00310A</t>
+          <t xml:space="preserve">Samsung ML-3310 /3312/3710/3712/3750/SCX-4833/ 4835/5637/5639/5739/SL-M3320/3 370/3820/3825/3870/4020/4024/4 070/4072</t>
         </r>
       </text>
     </comment>
     <comment ref="C405" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Ролик захоплення з касети Samsung ML3200/3310/3710/3700/3750/SCX-4833/5639/5635FN  JC93-00310A</t>
+          <t xml:space="preserve">HP LJ 5000 / GP-160 / 5100 / 9500 RB2-1820-040000 / RB2-1820-020 / RB2-1795</t>
         </r>
       </text>
     </comment>
     <comment ref="C406" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML-3310 /3312/3710/3712/3750/SCX-4833/ 4835/5637/5639/5739/SL-M3320/3 370/3820/3825/3870/4020/4024/4 070/4072</t>
+          <t xml:space="preserve">HP LJ P2015/ P2014/5200  RL1-1525-000/RL1-0915  LaserJet M2727 MFP РОЛИК ЗАХВАТА РУЧНОГО ЛОТКА</t>
         </r>
       </text>
     </comment>
     <comment ref="C407" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 5000 / GP-160 / 5100 / 9500 RB2-1820-040000 / RB2-1820-020 / RB2-1795</t>
+          <t xml:space="preserve">HP P2015/ P2014/ M2727 MFP/ LBP-3310/ 3370/ RL1-1525</t>
         </r>
       </text>
     </comment>
     <comment ref="C408" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P2015/ P2014/5200  RL1-1525-000/RL1-0915  LaserJet M2727 MFP РОЛИК ЗАХВАТА РУЧНОГО ЛОТКА</t>
+          <t xml:space="preserve">P2030/2035/P2050/P2055 / M401 / Pro 400 M425 / iR1133/ LBP6650/6300dn/ LBP6680/6670/ MF5880/5840/ MF5980/5940/6780/5960/5950/5930/ MF6680</t>
         </r>
       </text>
     </comment>
     <comment ref="C409" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP P2015/ P2014/ M2727 MFP/ LBP-3310/ 3370/ RL1-1525</t>
+          <t xml:space="preserve">P2030/2035/P2050/P2055 / M401 / Pro 400 M425 / iR1133/ LBP6650/6300dn/ LBP6680/6670/ MF5880/5840/ MF5980/5940/6780/5960/5950/5930/ MF6680</t>
         </r>
       </text>
     </comment>
     <comment ref="C410" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">P2030/2035/P2050/P2055 / M401 / Pro 400 M425 / iR1133/ LBP6650/6300dn/ LBP6680/6670/ MF5880/5840/ MF5980/5940/6780/5960/5950/5930/ MF6680</t>
+          <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Canon LBP-6300/6650/6680/6670/i-SENSYS MF5880/5840/5940/6780/ 5960/5950/5930/6680/iR1113</t>
         </r>
       </text>
     </comment>
     <comment ref="C411" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">P2030/2035/P2050/P2055 / M401 / Pro 400 M425 / iR1133/ LBP6650/6300dn/ LBP6680/6670/ MF5880/5840/ MF5980/5940/6780/5960/5950/5930/ MF6680</t>
+          <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Pro400 M401/Canon LBP-6300/6304/6310/6650/6653/6654/6680/6670/MF5840/5850/5870/5880/5930/5940/5950/5960/5980/6780/5960/5950/5930/6680/6780/iR1113/1033/D1120/1170/1180/1320/1350/1370 РОЛИК ЗАХВАТА РУЧНОЙ ПОДАЧИ</t>
         </r>
       </text>
     </comment>
     <comment ref="C412" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Canon LBP-6300/6650/6680/6670/i-SENSYS MF5880/5840/5940/6780/ 5960/5950/5930/6680/iR1113</t>
+          <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Pro400 M401/Canon LBP-6300/6304/6310/6650/6653/6654/6680/6670/MF5840/5850/5870/5880/5930/5940/5950/5960/5980/6780/5960/5950/5930/6680/6780/iR1113/1033/D1120/1170/1180/1320/1350/1370</t>
         </r>
       </text>
     </comment>
     <comment ref="C413" authorId="0">
-      <text>
-[...30 lines deleted...]
-    <comment ref="C415" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet P2035, LaserJet P2055, LaserJet Pro 400 M401n, LaserJet Pro 400 M401dn, LaserJet Pro 400 M401dw, LaserJet Pro 400 MFP M425dn, LaserJet Pro 400 MFP M425dw, CANON: iR1133, iR1133A, iR1133iF, i-SENSYS LBP251dw, i-SENSYS LBP252dw, i-SENSYS LBP253x, CANON: i-SENSYS LBP251dw, i-SENSYS LBP252dw, i-SENSYS MF411dw, i-SENSYS MF416dw, i-SENSYS MF418x. RL1-2120-000, RL1-3307-000
 .</t>
         </r>
       </text>
     </comment>
+    <comment ref="C414" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P2030/2035/P2050/P2055/M401/HP LJ Pro 400 M401n/M401dn/M401dw MFP M425dn/M425dw/iR1133/LBP6650/6300dn/ LBP6680/6670/ MF5880/5840/ MF5980/5940/6780/5960/5950/5930/ MF6680 HP RL1-2120-000000   RL1-3307-000CN   RL1-2120-000CN   RL1-2120-000</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C415" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">в зборі для моделей з дуплексом Kyocera Mita ECOSYS P6130/ P7040/ M3040/ M3040/ M3540/ M3550/ M3560/P3260/ M2030/ M2035/ M2530/ M2535/ M6030/P6035/M6530/ M6035/M6535/P5021/ P5026/ M5521/M5526/ P2035/ P2135/ P3045 302HS08260/2HS08260</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C416" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P2030/2035/P2050/P2055/M401/HP LJ Pro 400 M401n/M401dn/M401dw MFP M425dn/M425dw/iR1133/LBP6650/6300dn/ LBP6680/6670/ MF5880/5840/ MF5980/5940/6780/5960/5950/5930/ MF6680 HP RL1-2120-000000   RL1-3307-000CN   RL1-2120-000CN   RL1-2120-000</t>
+          <t xml:space="preserve">Ролик захвата обходного лотка Xerox CC123 / 128 / 133, WC M123 / M128 / M133, WCP-7132 / 7232 / CC-C118, WC-M118 / B930, 059K40654 / 059K40651 / 059K40652 / 059K40653 / 059K27150</t>
         </r>
       </text>
     </comment>
     <comment ref="C417" authorId="0">
-      <text>
-[...30 lines deleted...]
-    <comment ref="C419" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CANON: iR ADVANCE C356iF II, iR ADVANCE C256iF II, iRC1335, iRC1325, iR C3025i, iR C3025, iR C3020, iR ADVANCE C5560i III, iR ADVANCE C5560i II, iR ADVANCE C5560i, iR ADVANCE C5560, iR ADVANCE C5550i, iR ADVANCE C5550, iR ADVANCE C5540i, iR ADVANCE C5540, iR ADVANCE C5535i, iR ADVANCE C5535, iR ADVANCE C356iF III, iR ADVANCE C356, iR ADVANCE C3530i, iR ADVANCE C3525i, iR ADVANCE C3520i III, iR ADVANCE C3520i, iR ADVANCE C3330i, iR ADVANCE C3325i, iR ADVANCE C3320i, iR ADVANCE C256iF III, iR ADVANCE C256, iR ADVANCE 5550i III, iR ADVANCE 5550i II, iR ADVANCE 5540i III, iR ADVANCE 5540i II, iR ADVANCE 5535i III, iR ADVANCE 5535i II, iR ADVANCE 3530i III, iR ADVANCE 3525i III. FL0-4002-000
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C420" authorId="0">
+    <comment ref="C418" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CANON: iR ADVANCE C356iF II, iR ADVANCE C256iF II, iRC1335, iRC1325, iR C3025i, iR C3025, iR C3020, iR ADVANCE C5560i III, iR ADVANCE C5560i II, iR ADVANCE C5560i, iR ADVANCE C5560, iR ADVANCE C5550i, iR ADVANCE C5550, iR ADVANCE C5540i, iR ADVANCE C5540, iR ADVANCE C5535i, iR ADVANCE C5535, iR ADVANCE C356iF III, iR ADVANCE C356, iR ADVANCE C3530i, iR ADVANCE C3525i, iR ADVANCE C3520i III, iR ADVANCE C3520i, iR ADVANCE C3330i, iR ADVANCE C3325i, iR ADVANCE C3320i, iR ADVANCE C256iF III, iR ADVANCE C256, iR ADVANCE 5550i III, iR ADVANCE 5550i II, iR ADVANCE 5540i III, iR ADVANCE 5540i II, iR ADVANCE 5535i III, iR ADVANCE 5535i II, iR ADVANCE 3530i III, iR ADVANCE 3525i III. FL0-2885-000
 .</t>
         </r>
       </text>
     </comment>
+    <comment ref="C419" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 2400/2410/2420/2430/P3005/M3027/3035/Canon LBP3410/3460/8330  RL1-0568/RL1-0569  TRAY 1</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C420" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 2400/2410/2420/2430/P3005/M3027/3035/Canon LBP3410/3460/8330  RL1-0568/RL1-0569  TRAY 1</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C421" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">LJ P3015/P3005/M3027/M3035, M521, 500 M525/  RL1-2412-000/RL1-0568-000 / Tray 1</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C422" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">HP LJ 2400/2410/2420/2430/P3005/M3027/3035/Canon LBP3410/3460/8330  RL1-0568/RL1-0569  TRAY 1</t>
         </r>
       </text>
     </comment>
-    <comment ref="C422" authorId="0">
-[...14 lines deleted...]
-    </comment>
     <comment ref="C423" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ P3015/P3005/M3027/M3035, M521, 500 M525/  RL1-2412-000/RL1-0568-000 / Tray 1</t>
+          <t xml:space="preserve">LaserJet M201, M202, M225, M226, M1132, M1536, P1606, P1566, P1505, M1120</t>
         </r>
       </text>
     </comment>
     <comment ref="C424" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 2400/2410/2420/2430/P3005/M3027/3035/Canon LBP3410/3460/8330  RL1-0568/RL1-0569  TRAY 1</t>
+          <t xml:space="preserve">LaserJet M201, M202, M225, M226, M1132, M1536, P1606, P1566, P1505, M1120</t>
         </r>
       </text>
     </comment>
     <comment ref="C425" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet M201, M202, M225, M226, M1132, M1536, P1606, P1566, P1505, M1120</t>
+          <t xml:space="preserve">A02E594700 Konica Minolta bizhub C203/C280, Konica Minolta bizhub C253, Konica Minolta bizhub C353, Konica Minolta bizhub C353P, Oce CS163, Oce CS173, Oce CS193</t>
         </r>
       </text>
     </comment>
     <comment ref="C426" authorId="0">
-      <text>
-[...30 lines deleted...]
-    <comment ref="C428" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Versalink C7000 / C7020 / C7025 / C7030 / C7120 / C7125 / C7130
 Xerox Versalink B7025 / B7030 / B7035 / B7125 / B7130 / B7135
 Xerox DocuCentre SC2020
 Xerox WorkCentre 5019 / 5021 / 5022 / 5024  3206987</t>
         </r>
       </text>
     </comment>
+    <comment ref="C427" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">P2500/ M6500/ M6550/ M6600 Series</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C428" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">P2500/ M6500/ M6550/ M6600 Series</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C429" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">P2500/ M6500/ M6550/ M6600 Series</t>
         </r>
       </text>
     </comment>
     <comment ref="C430" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">P2500/ M6500/ M6550/ M6600 Series</t>
+          <t xml:space="preserve">Brother HL 2030 / 2032 / 2035 / 2037 / 2040 / 2045 / 2070N / 2075 / MFC7420 / 7820N / DCP7010 / 7010L / 7025, LM4300001</t>
         </r>
       </text>
     </comment>
     <comment ref="C431" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">P2500/ M6500/ M6550/ M6600 Series</t>
+          <t xml:space="preserve">HP LJ Pro M402/M403/M426/M427/M527/M501/M506/M527/Canon LBP-3120  RM2-5741-000000/RM2-5741-000CN/RC4-4346</t>
         </r>
       </text>
     </comment>
     <comment ref="C432" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Brother HL 2030 / 2032 / 2035 / 2037 / 2040 / 2045 / 2070N / 2075 / MFC7420 / 7820N / DCP7010 / 7010L / 7025, LM4300001</t>
+          <t xml:space="preserve">HP LJ Pro M402/403/426/427/M501/506/527/Canon LBP-3120 з касети  лоток 3  RM2-5741-000000/RM2-5741-000CN/RC4-4346</t>
         </r>
       </text>
     </comment>
     <comment ref="C433" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M402/M403/M426/M427/M527/M501/M506/M527/Canon LBP-3120  RM2-5741-000000/RM2-5741-000CN/RC4-4346</t>
+          <t xml:space="preserve">HP LJ Pro M402/M403/M426/HP: LaserJet Pro MFP M429fdw, LaserJet Pro MFP M429fdn, LaserJet Pro MFP M429dw, LaserJet Pro MFP M428fdw, LaserJet Pro MFP M428fdn, LaserJet Pro MFP M428dw, LaserJet Pro MFP M427, LaserJet Pro MFP M426fdn, LaserJet Pro MFP M426dw, LaserJet Pro MFP M426, LaserJet Pro MFP M329dw, LaserJet Pro MFP M329dn, LaserJet Pro MFP 426fdw, LaserJet Pro M405n, LaserJet Pro M405dw, LaserJet Pro M405dn, LaserJet Pro M405d, LaserJet Pro M404n, LaserJet Pro M404dw, LaserJet Pro M404dn, LaserJet Pro M403n, LaserJet Pro M403dw, LaserJet Pro M403dn, LaserJet Pro M403d, LaserJet Pro M402n, LaserJet Pro M402dw, LaserJet Pro M402dn, LaserJet Pro M305dn, LaserJet Pro M305d, LaserJet Pro M304a, LaserJet Enterprise MFP M527f, LaserJet Enterprise MFP M527dn, LaserJet Enterprise M506x, LaserJet Enterprise M506n, LaserJet Enterprise M506dn, LaserJet Enterprise Flow MFP M527z, LaserJet Enterprise Flow MFP M527c, CANON: imageCLASS MF525dw, imageCLASS LBP312dn, Paper Feed Unit-PF-C1.</t>
         </r>
       </text>
     </comment>
     <comment ref="C434" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/403/426/427/M501/506/527/Canon LBP-3120 з касети  лоток 3  RM2-5741-000000/RM2-5741-000CN/RC4-4346</t>
         </r>
       </text>
     </comment>
     <comment ref="C435" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M402/M403/M426/HP: LaserJet Pro MFP M429fdw, LaserJet Pro MFP M429fdn, LaserJet Pro MFP M429dw, LaserJet Pro MFP M428fdw, LaserJet Pro MFP M428fdn, LaserJet Pro MFP M428dw, LaserJet Pro MFP M427, LaserJet Pro MFP M426fdn, LaserJet Pro MFP M426dw, LaserJet Pro MFP M426, LaserJet Pro MFP M329dw, LaserJet Pro MFP M329dn, LaserJet Pro MFP 426fdw, LaserJet Pro M405n, LaserJet Pro M405dw, LaserJet Pro M405dn, LaserJet Pro M405d, LaserJet Pro M404n, LaserJet Pro M404dw, LaserJet Pro M404dn, LaserJet Pro M403n, LaserJet Pro M403dw, LaserJet Pro M403dn, LaserJet Pro M403d, LaserJet Pro M402n, LaserJet Pro M402dw, LaserJet Pro M402dn, LaserJet Pro M305dn, LaserJet Pro M305d, LaserJet Pro M304a, LaserJet Enterprise MFP M527f, LaserJet Enterprise MFP M527dn, LaserJet Enterprise M506x, LaserJet Enterprise M506n, LaserJet Enterprise M506dn, LaserJet Enterprise Flow MFP M527z, LaserJet Enterprise Flow MFP M527c, CANON: imageCLASS MF525dw, imageCLASS LBP312dn, Paper Feed Unit-PF-C1.</t>
+          <t xml:space="preserve">Ролик захоплення паперу з касети / лотка ручної подачі Canon iR2520 / iR2525 / iR2530 / iR2535 / iR2545 / iR-ADV4025i / iR-ADV4051i / iR-ADV4045i / iR-ADV4035i / iR2202 / iR2002 / iR2204 / iR2206., FL3-1352</t>
         </r>
       </text>
     </comment>
     <comment ref="C436" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Ролик захоплення паперу з касети / лотка ручної подачі Canon iR2520 / iR2525 / iR2530 / iR2535 / iR2545 / iR-ADV4025i / iR-ADV4051i / iR-ADV4045i / iR-ADV4035i / iR2202 / iR2002 / iR2204 / iR2206., FL3-1352</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C437" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR2002/2202/2520/2525/2530/2535/2545/iR Advance 4025/4035/4045/4051/4225/FL3-1352</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C438" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">HP LJ Pro M402/403/426/427/M501/506/527/Canon LBP-3120 з касети  лоток 3  RM2-5741-000000/RM2-5741-000CN/RC4-4346</t>
         </r>
       </text>
     </comment>
-    <comment ref="C437" authorId="0">
-[...30 lines deleted...]
-    </comment>
     <comment ref="C439" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon iR2002/2202/2520/2525/2530/2535/2545/iR Advance 4025/4035/4045/4051/4225/FL3-1352</t>
+          <t xml:space="preserve">Ролик захоплення/подачі в зборі з тримачем з обхідного лотка Brother HL5340D/5350DN/5350DNLT/5370DW/ 5370DWT/5380DN/MFC8880DN /MFC8881DNHY/MFC8480DN / MFC8680DN /MFC8890DW/DCP8080DN / DCP8085DN, LU7184001</t>
         </r>
       </text>
     </comment>
     <comment ref="C440" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M402/403/426/427/M501/506/527/Canon LBP-3120 з касети  лоток 3  RM2-5741-000000/RM2-5741-000CN/RC4-4346</t>
+          <t xml:space="preserve">в ADF  DADF model  Canon MF4410 / 4450 / 4570 / 4430 / 4550 / 4580 / D550 / 520 / MF4350 / 4320 / 4370 / 4380 / 4340 / 4330 / PC-D450 / 440 / MF4730 / 4750 / 4890 / 4870 / 4780 / Fax-L418s / MF229 / 227 / 226 / 224 / 223 / 222 / 221 / 217 / 216 / 215 / 212 / 211  FL3-1023-000000</t>
         </r>
       </text>
     </comment>
     <comment ref="C441" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Ролик захоплення/подачі в зборі з тримачем з обхідного лотка Brother HL5340D/5350DN/5350DNLT/5370DW/ 5370DWT/5380DN/MFC8880DN /MFC8881DNHY/MFC8480DN / MFC8680DN /MFC8890DW/DCP8080DN / DCP8085DN, LU7184001</t>
+          <t xml:space="preserve">Pickup Roller Epson L200 / SX130 / S22 / SX125 / SX130, 1526940   1547068</t>
         </r>
       </text>
     </comment>
     <comment ref="C442" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">в ADF  DADF model  Canon MF4410 / 4450 / 4570 / 4430 / 4550 / 4580 / D550 / 520 / MF4350 / 4320 / 4370 / 4380 / 4340 / 4330 / PC-D450 / 440 / MF4730 / 4750 / 4890 / 4870 / 4780 / Fax-L418s / MF229 / 227 / 226 / 224 / 223 / 222 / 221 / 217 / 216 / 215 / 212 / 211  FL3-1023-000000</t>
+          <t xml:space="preserve">Stylus Photo P50,L 800,Stylus Photo R285,Stylus Photo R360,Stylus Photo R270,Stylus Photo R390,Stylus Photo R290,Stylus Photo R295,Stylus Photo T50,Stylus Photo T59</t>
         </r>
       </text>
     </comment>
     <comment ref="C443" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Pickup Roller Epson L200 / SX130 / S22 / SX125 / SX130, 1526940   1547068</t>
+          <t xml:space="preserve">EcoTank L 6190,EcoTank L 6170,M 2140,M 2170,M 3140,M 1140,M 3170</t>
         </r>
       </text>
     </comment>
     <comment ref="C444" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Stylus Photo P50,L 800,Stylus Photo R285,Stylus Photo R360,Stylus Photo R270,Stylus Photo R390,Stylus Photo R290,Stylus Photo R295,Stylus Photo T50,Stylus Photo T59</t>
+          <t xml:space="preserve">Xerox S1810/2010/CopyCentre C118/WorkCentre M118/5016/5020, 059K32773/059K32772/059K32770</t>
         </r>
       </text>
     </comment>
     <comment ref="C445" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">EcoTank L 6190,EcoTank L 6170,M 2140,M 2170,M 3140,M 1140,M 3170</t>
-[...15 lines deleted...]
-          <t xml:space="preserve">Xerox S1810/2010/CopyCentre C118/WorkCentre M118/5016/5020, 059K32773/059K32772/059K32770</t>
+          <t xml:space="preserve">Brother HL2130 / 2132 / 2220 / 2230 / 2240 / 2242 / 2250 / 2270 / DCP7055 / 7057 / 7060 / 7065 / 726 / 7470 / 7860, LY2093001</t>
         </r>
       </text>
     </comment>
     <comment ref="C447" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Brother HL2130 / 2132 / 2220 / 2230 / 2240 / 2242 / 2250 / 2270 / DCP7055 / 7057 / 7060 / 7065 / 726 / 7470 / 7860, LY2093001</t>
+          <t xml:space="preserve">Sharp AR 250/280/281/285/286/287/335</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C448" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">SF2014/2020/2114/2116/2118/2214/2216/2220</t>
         </r>
       </text>
     </comment>
     <comment ref="C449" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Sharp AR 250/280/281/285/286/287/335</t>
+          <t xml:space="preserve">e-Studio 163/166</t>
         </r>
       </text>
     </comment>
     <comment ref="C450" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">SF2014/2020/2114/2116/2118/2214/2216/2220</t>
+          <t xml:space="preserve">PANTUM: P3300, M7300, M7200, M7100, M6860, M6800, M6760, M6700, M15, M118, L2350, L2300, BP5100DW, BP5100DN, BM5100FDW, BM5100FDN, BM5100ADW, BM5100ADN</t>
         </r>
       </text>
     </comment>
     <comment ref="C451" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">e-Studio 163/166</t>
+          <t xml:space="preserve">WorkCentre 7425/7428/7435</t>
         </r>
       </text>
     </comment>
     <comment ref="C452" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">PANTUM: P3300, M7300, M7200, M7100, M6860, M6800, M6760, M6700, M15, M118, L2350, L2300, BP5100DW, BP5100DN, BM5100FDW, BM5100FDN, BM5100ADW, BM5100ADN</t>
+          <t xml:space="preserve">FS-1024MFP,FS-1124MFP,FS-1028MFP,FS-1028MFP/DP,FS-1128MFP,FS-1030MFP,FS-1130MFP,FS-1030MFP/DP,FS-1035MFP/DP,FS-1135MFP,M2030dn,M2030dn,M2530dn,M2035dn,M2535dn,M2135dn,M2635dn,M2635dw,M2735dw,M2040dn,M2540dn,M2540dw,M2640idw,FS-C2026MFP,FS-C2126MFP,FS-C2026MFP+,FS-C2126MFP+,FS-C2526MFP,FS-C2626MFP,M6026cdn,M6526cdn,KM-1620,KM-2020,KM-1635,KM-2035,KM-1650,KM-2050,KM-2550,TASKalfa 2550ci.</t>
         </r>
       </text>
     </comment>
     <comment ref="C453" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">WorkCentre 7425/7428/7435</t>
+          <t xml:space="preserve">KYOCERA: FS-C2526MFP, TASKalfa 406ci, TASKalfa 356ci, TASKalfa 306ci, KM-4030, KM-3530, KM-2820, KM-2810, KM-2550, KM-2530, KM-2502 , KM-1620, FS-C2626MFP, FS-C2126MFP+, FS-C2126MFP+, FS-1135MFP, FS-1125MFP MFP, FS -1028MFP, FS-1024MFP, Ecosys M6535cidn, Ecosys M6530cdn, Ecosys M6526cdn, Ecosys M6035cidn, Ecosys M6030cdn, ECOSYS P2235dw, ECOSYS P2235dn, ECOSYS 526cidn, ECOSYS M6235cidn, ECOSYS M6230cidn, ECOSYS M6026cdn, ECOSYS M5526cdn, ECOSYS M5521cdn, ECOSYS M3660idn, ECOSYS M3655idn, ECOSYS M3645dn, ECOSYS M3560idn, ECOSYS M3550idn, ECOSYS M3540DN, ECOSYS M3145dn, ECOSYS M3040DN, ECO2 0idw, ECOSYS M2635dw, ECOSYS M2635dn, ECOSYS M2540dw, ECOSYS M2540dn, ECOSYS M2535DN, ECOSYS M2530DN, ECOSYS M2235DN, ECOSYS M2135DN, ECOSYS M2040DN, ECOSYS M2035DN, ECOSYS M2030DN, DP-7120, DP-480, DP-410, DP-100</t>
         </r>
       </text>
     </comment>
     <comment ref="C454" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">FS-1024MFP,FS-1124MFP,FS-1028MFP,FS-1028MFP/DP,FS-1128MFP,FS-1030MFP,FS-1130MFP,FS-1030MFP/DP,FS-1035MFP/DP,FS-1135MFP,M2030dn,M2030dn,M2530dn,M2035dn,M2535dn,M2135dn,M2635dn,M2635dw,M2735dw,M2040dn,M2540dn,M2540dw,M2640idw,FS-C2026MFP,FS-C2126MFP,FS-C2026MFP+,FS-C2126MFP+,FS-C2526MFP,FS-C2626MFP,M6026cdn,M6526cdn,KM-1620,KM-2020,KM-1635,KM-2035,KM-1650,KM-2050,KM-2550,TASKalfa 2550ci.</t>
+          <t xml:space="preserve">Ricoh Aficio 1015/1018/2015/20 18/2020/Gestetner Dsm 615/616/ 618/620/716/721/MP1600/2000</t>
         </r>
       </text>
     </comment>
     <comment ref="C455" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">KYOCERA: FS-C2526MFP, TASKalfa 406ci, TASKalfa 356ci, TASKalfa 306ci, KM-4030, KM-3530, KM-2820, KM-2810, KM-2550, KM-2530, KM-2502 , KM-1620, FS-C2626MFP, FS-C2126MFP+, FS-C2126MFP+, FS-1135MFP, FS-1125MFP MFP, FS -1028MFP, FS-1024MFP, Ecosys M6535cidn, Ecosys M6530cdn, Ecosys M6526cdn, Ecosys M6035cidn, Ecosys M6030cdn, ECOSYS P2235dw, ECOSYS P2235dn, ECOSYS 526cidn, ECOSYS M6235cidn, ECOSYS M6230cidn, ECOSYS M6026cdn, ECOSYS M5526cdn, ECOSYS M5521cdn, ECOSYS M3660idn, ECOSYS M3655idn, ECOSYS M3645dn, ECOSYS M3560idn, ECOSYS M3550idn, ECOSYS M3540DN, ECOSYS M3145dn, ECOSYS M3040DN, ECO2 0idw, ECOSYS M2635dw, ECOSYS M2635dn, ECOSYS M2540dw, ECOSYS M2540dn, ECOSYS M2535DN, ECOSYS M2530DN, ECOSYS M2235DN, ECOSYS M2135DN, ECOSYS M2040DN, ECOSYS M2035DN, ECOSYS M2030DN, DP-7120, DP-480, DP-410, DP-100</t>
+          <t xml:space="preserve">RICOH Aficio 1015/1018/Aficio 2015/2018/Aficio MP1800 Paper Feed Roller B0392740 CET6402</t>
         </r>
       </text>
     </comment>
     <comment ref="C456" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1015/1018/2015/20 18/2020/Gestetner Dsm 615/616/ 618/620/716/721/MP1600/2000</t>
         </r>
       </text>
     </comment>
     <comment ref="C457" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">RICOH Aficio 1015/1018/Aficio 2015/2018/Aficio MP1800 Paper Feed Roller B0392740 CET6402</t>
+          <t xml:space="preserve">Canon iR1435 / iR1430, FL0-3407-000000</t>
         </r>
       </text>
     </comment>
     <comment ref="C458" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Ricoh Aficio 1015/1018/2015/20 18/2020/Gestetner Dsm 615/616/ 618/620/716/721/MP1600/2000</t>
+          <t xml:space="preserve">L 1110,L 3100,EcoTank L 3110,EcoTank L 3150,L 3101,EcoTank L 3151,EcoTank L 3160,EcoTank L 5190</t>
         </r>
       </text>
     </comment>
     <comment ref="C459" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon iR1435 / iR1430, FL0-3407-000000</t>
+          <t xml:space="preserve">HP LaserJet 9000   9050   9500   5500   5550 Tray-2 &amp; Tray-3 Pickup Roller</t>
         </r>
       </text>
     </comment>
     <comment ref="C460" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">L 1110,L 3100,EcoTank L 3110,EcoTank L 3150,L 3101,EcoTank L 3151,EcoTank L 3160,EcoTank L 5190</t>
+          <t xml:space="preserve">HP CLJ 5500/ 5550/LBP-P820MFP</t>
         </r>
       </text>
     </comment>
     <comment ref="C461" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LaserJet 9000   9050   9500   5500   5550 Tray-2 &amp; Tray-3 Pickup Roller</t>
+          <t xml:space="preserve">HP COLOR LJ M252/274/277/375/377/451/452/477/551/577/RM2-5577, TRAY 2</t>
         </r>
       </text>
     </comment>
     <comment ref="C462" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP CLJ 5500/ 5550/LBP-P820MFP</t>
+          <t xml:space="preserve">HP COLOR LJ M252/274/277/375/377/451/452/477/551/577/RM2-5577, TRAY 2</t>
         </r>
       </text>
     </comment>
     <comment ref="C463" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP COLOR LJ M252/274/277/375/377/451/452/477/551/577/RM2-5577, TRAY 2</t>
+          <t xml:space="preserve">LJ 4000/ 4050/ LJ 4100/LBP1760, RG5-3718</t>
         </r>
       </text>
     </comment>
     <comment ref="C464" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP COLOR LJ M252/274/277/375/377/451/452/477/551/577/RM2-5577, TRAY 2</t>
+          <t xml:space="preserve">HP COLOR LJ CP1215/1210/1217/1518/1510/1515/1525/CM1415/1312/RM1-4425/RM1-8765, Assembly!</t>
         </r>
       </text>
     </comment>
     <comment ref="C465" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ 4000/ 4050/ LJ 4100/LBP1760, RG5-3718</t>
+          <t xml:space="preserve">HP COLOR LJ CP1215/1210/1217/1518/1510/1515/1525/CM1415/1312/RM1-4425/RM1-8765, Assembly!</t>
         </r>
       </text>
     </comment>
     <comment ref="C466" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP COLOR LJ CP1215/1210/1217/1518/1510/1515/1525/CM1415/1312/RM1-4425/RM1-8765, Assembly!</t>
+          <t xml:space="preserve">HP LJ CP1210/CP1215/CP1510/CP1518 RM1-4425-000CN / RM1-8765-000</t>
         </r>
       </text>
     </comment>
     <comment ref="C467" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP COLOR LJ CP1215/1210/1217/1518/1510/1515/1525/CM1415/1312/RM1-4425/RM1-8765, Assembly!</t>
+          <t xml:space="preserve">BizHub 160/160f/161/Di1610/Di1610f/1300W/1350W/1390MF/1400W  4136300101</t>
         </r>
       </text>
     </comment>
     <comment ref="C468" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ CP1210/CP1215/CP1510/CP1518 RM1-4425-000CN / RM1-8765-000</t>
+          <t xml:space="preserve">Konica Minolta bizhub 552/652/654/654e/754/754e/C200/C203/C220/C253/C280/C353/C353P/C360/C451/C452/C550/C552/C552DS/C650/C652/C654/C754/C754e/LU301/Minolta magicolor 8650dn  tray1 A00J563600</t>
         </r>
       </text>
     </comment>
     <comment ref="C469" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">BizHub 160/160f/161/Di1610/Di1610f/1300W/1350W/1390MF/1400W  4136300101</t>
+          <t xml:space="preserve">Kyocera ECOSYS M2030/2035/2530/2535/P2035/2135 /FS-1028/1030MFP/1035/1100/1110/1120/1128/1130/1135/1300/1320/1350/1370/2F906230</t>
         </r>
       </text>
     </comment>
     <comment ref="C470" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Konica Minolta bizhub 552/652/654/654e/754/754e/C200/C203/C220/C253/C280/C353/C353P/C360/C451/C452/C550/C552/C552DS/C650/C652/C654/C754/C754e/LU301/Minolta magicolor 8650dn  tray1 A00J563600</t>
+          <t xml:space="preserve">Kyocera FS-1028MFP, FS-1128MFP, FS-1030MFP, FS-1035MFP, FS-1130MFP, FS-1135MFP, FS-C2026MFP, FS-C2126MFP, KM-1510, KM-1810.</t>
         </r>
       </text>
     </comment>
     <comment ref="C471" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Kyocera ECOSYS M2030/2035/2530/2535/P2035/2135 /FS-1028/1030MFP/1035/1100/1110/1120/1128/1130/1135/1300/1320/1350/1370/2F906230</t>
+          <t xml:space="preserve">Kyocera KM 1620/ 1650/ 2020/ 2050/ 3035/ 3040/ 4030/ 5050/ 2AR07240/ CET8751</t>
         </r>
       </text>
     </comment>
     <comment ref="C472" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Kyocera FS-1028MFP, FS-1128MFP, FS-1030MFP, FS-1035MFP, FS-1130MFP, FS-1135MFP, FS-C2026MFP, FS-C2126MFP, KM-1510, KM-1810.</t>
+          <t xml:space="preserve">Kyocera Mita FS-1020MFP/ 1025/ 1120/ 1125/ 1220/ 1320/ 1325/ 1040/ 1060/ 2302M294200/ 2M294200/ CET4006</t>
         </r>
       </text>
     </comment>
     <comment ref="C473" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Kyocera KM 1620/ 1650/ 2020/ 2050/ 3035/ 3040/ 4030/ 5050/ 2AR07240/ CET8751</t>
+          <t xml:space="preserve">Kyocera Mita KM1620/1635/2020/2035/FS-9100/TASKalfa180/181, Paper PickUp Roller</t>
         </r>
       </text>
     </comment>
     <comment ref="C474" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Kyocera Mita FS-1020MFP/ 1025/ 1120/ 1125/ 1220/ 1320/ 1325/ 1040/ 1060/ 2302M294200/ 2M294200/ CET4006</t>
+          <t xml:space="preserve">KYOCERA M2040dn/ 2135dn/ 2100D/ 4200/ FS-6025/ 6030/ 2HN06080/ CET7806B</t>
         </r>
       </text>
     </comment>
     <comment ref="C475" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Kyocera Mita KM1620/1635/2020/2035/FS-9100/TASKalfa180/181, Paper PickUp Roller</t>
+          <t xml:space="preserve">TOSHIBA E-Studio 168/ 230/ 350/ 353/ 355/ 206L/ 256/ 306/ 356/ 456/ 506/ 41304047100/ CET7777</t>
         </r>
       </text>
     </comment>
     <comment ref="C476" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">KYOCERA M2040dn/ 2135dn/ 2100D/ 4200/ FS-6025/ 6030/ 2HN06080/ CET7806B</t>
-[...15 lines deleted...]
-          <t xml:space="preserve">TOSHIBA E-Studio 168/ 230/ 350/ 353/ 355/ 206L/ 256/ 306/ 356/ 456/ 506/ 41304047100/ CET7777</t>
+          <t xml:space="preserve">Oki C5600/5700/5800/5900/C5600/5650/5700/5750/5800/5850/5900/5950/710/MC560 Roller Assy - Sub, 43334801</t>
         </r>
       </text>
     </comment>
     <comment ref="C478" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Oki C5600/5700/5800/5900/C5600/5650/5700/5750/5800/5850/5900/5950/710/MC560 Roller Assy - Sub, 43334801</t>
-[...14 lines deleted...]
-          </rPr>
           <t xml:space="preserve">E-Studio 168/ 208/ 258 / DP1600/ 2000/ 2500 41306719000  2Pc  4401964410  1Pc  CET8402</t>
         </r>
       </text>
     </comment>
+    <comment ref="C479" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Epson DS-1630/DS-1660W/DS1610/ DS1630/ DS1660W 1705426/1693496</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C481" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Epson DS-1630/DS-1660W/DS1610/ DS1630/ DS1660W 1705426/1693496</t>
+          <t xml:space="preserve">Canon LBP-3200 / FAX-L380 / LaserBase MF3110 / LASER SHOT MF3110/ MF3228 FL2-1042</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C482" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Kyocera EcoSys-M5521, Kyocera EcoSys-M5526, Kyocera EcoSys-P5021, Kyocera EcoSys-P5026</t>
         </r>
       </text>
     </comment>
     <comment ref="C483" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon LBP-3200 / FAX-L380 / LaserBase MF3110 / LASER SHOT MF3110/ MF3228 FL2-1042</t>
+          <t xml:space="preserve">E-Studio168/208/258DP1600/2000/2500/ E-Studio 230/280S/ E-Studio 232/282/233/283/ E-Studio 206L/256/306/356/456/506/ E-Studio 350/450/ E-Studio 352/353/452/453/ E-Studio 205L/255/305/355/455E-Studio 205SE/255SE/305SEE-Studio 355SE/455SE/ E-Studio 2020C/2330C/2820C/2830CE-Studio 3520C/3530C/4520C/ E-Studio 2040C/2540CE-Studio 3040C/3540C/4540C</t>
         </r>
       </text>
     </comment>
     <comment ref="C484" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Kyocera EcoSys-M5521, Kyocera EcoSys-M5526, Kyocera EcoSys-P5021, Kyocera EcoSys-P5026</t>
+          <t xml:space="preserve">KONICA MINOLTA: Bizhub 164, Bizhub 184, Bizhub 7718, KONICA MINOLTA: Bizhub 195, Bizhub 215, Bizhub 235, Bizhub 7719, Bizhub 7721, Bizhub 7723</t>
         </r>
       </text>
     </comment>
     <comment ref="C485" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">E-Studio168/208/258DP1600/2000/2500/ E-Studio 230/280S/ E-Studio 232/282/233/283/ E-Studio 206L/256/306/356/456/506/ E-Studio 350/450/ E-Studio 352/353/452/453/ E-Studio 205L/255/305/355/455E-Studio 205SE/255SE/305SEE-Studio 355SE/455SE/ E-Studio 2020C/2330C/2820C/2830CE-Studio 3520C/3530C/4520C/ E-Studio 2040C/2540CE-Studio 3040C/3540C/4540C</t>
+          <t xml:space="preserve">Konica Minolta bizhub 164/165/185, A0XX560200</t>
         </r>
       </text>
     </comment>
     <comment ref="C486" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">KONICA MINOLTA: Bizhub 164, Bizhub 184, Bizhub 7718, KONICA MINOLTA: Bizhub 195, Bizhub 215, Bizhub 235, Bizhub 7719, Bizhub 7721, Bizhub 7723</t>
+          <t xml:space="preserve">CANON: iRC5185, iRC5180, iRC4580, iRC4080, iRC3380, iRC3200, iRC2880, iR4570, iR3570, iR3245, iR3235, iR3230, iR3225, iR3045, iR3035, iR3030, iR3025, iR2870, iR2545, iR2535, iR2530, iR2525, iR2520, iR2270, iR1750iF, iR1750i, iR1750, iR1740iF, iR1740i, iR1740, iR1730iF, iR1730i, iR1730, iR ADVANCE C5255, iR ADVANCE C5250, iR ADVANCE C5240, iR ADVANCE C5235, iR ADVANCE C5051, iR ADVANCE C5045, iR ADVANCE C5035, iR ADVANCE C5030, iR ADVANCE C2230, iR ADVANCE C2225, iR ADVANCE C2220, iR ADVANCE C2030, iR ADVANCE C2025, iR ADVANCE C2020, iR ADVANCE 500, iR ADVANCE 4251, iR ADVANCE 4245, iR ADVANCE 4235, iR ADVANCE 4225, iR ADVANCE 4051, iR ADVANCE 4045, iR ADVANCE 4035, iR ADVANCE 4025, iR ADVANCE 400</t>
         </r>
       </text>
     </comment>
     <comment ref="C487" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Konica Minolta bizhub 164/165/185, A0XX560200</t>
+          <t xml:space="preserve">Canon iR2520/2525/2530/2535/2545/ iR1730i/1740i/1750i/ iR2270/4570/3570/2230/2870/3530/ iR3025/3035/3045/ iR3225/3235/3245/ iR-c2380i/c3080/c3580/c3080i/c3580i/ iR-c3380/c2880/c3380i/c2880i/ iR-c5185i/c4580i/Oki-C3100/3200, FC0-5080/FC6-7083/FB6-3407/FB6-3406/FC5-6934</t>
         </r>
       </text>
     </comment>
     <comment ref="C488" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CANON: iRC5185, iRC5180, iRC4580, iRC4080, iRC3380, iRC3200, iRC2880, iR4570, iR3570, iR3245, iR3235, iR3230, iR3225, iR3045, iR3035, iR3030, iR3025, iR2870, iR2545, iR2535, iR2530, iR2525, iR2520, iR2270, iR1750iF, iR1750i, iR1750, iR1740iF, iR1740i, iR1740, iR1730iF, iR1730i, iR1730, iR ADVANCE C5255, iR ADVANCE C5250, iR ADVANCE C5240, iR ADVANCE C5235, iR ADVANCE C5051, iR ADVANCE C5045, iR ADVANCE C5035, iR ADVANCE C5030, iR ADVANCE C2230, iR ADVANCE C2225, iR ADVANCE C2220, iR ADVANCE C2030, iR ADVANCE C2025, iR ADVANCE C2020, iR ADVANCE 500, iR ADVANCE 4251, iR ADVANCE 4245, iR ADVANCE 4235, iR ADVANCE 4225, iR ADVANCE 4051, iR ADVANCE 4045, iR ADVANCE 4035, iR ADVANCE 4025, iR ADVANCE 400</t>
+          <t xml:space="preserve">HP LJ 4100/Color LJ 4500/4550 Tray 2/3  RF5-3114/RF5-2490/RF5-1885</t>
         </r>
       </text>
     </comment>
     <comment ref="C489" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon iR2520/2525/2530/2535/2545/ iR1730i/1740i/1750i/ iR2270/4570/3570/2230/2870/3530/ iR3025/3035/3045/ iR3225/3235/3245/ iR-c2380i/c3080/c3580/c3080i/c3580i/ iR-c3380/c2880/c3380i/c2880i/ iR-c5185i/c4580i/Oki-C3100/3200, FC0-5080/FC6-7083/FB6-3407/FB6-3406/FC5-6934</t>
+          <t xml:space="preserve">Canon iR2545/2535/2530/2525/2520 fl3-1450-000</t>
         </r>
       </text>
     </comment>
     <comment ref="C490" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 4100/Color LJ 4500/4550 Tray 2/3  RF5-3114/RF5-2490/RF5-1885</t>
+          <t xml:space="preserve">HP LJ Enterprise M607/608/609/610/611/612/631/632/633/634/635/636/RL2-1566 Pickup Roller - 1 шт, RL2-0079 Separation Roller 1 - шт, TRAY 1</t>
         </r>
       </text>
     </comment>
     <comment ref="C491" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon iR2545/2535/2530/2525/2520 fl3-1450-000</t>
+          <t xml:space="preserve">HP LJ 4100/4050/4000/COLOR LJ 4500/4550/Canon NP-7160/7161/7163/7164/7210/7214/GP-160/LP3000/3010/ImageCLASS 2200/2210/2220/RF5-3114/RF5-2490/RF5-1885, TRAY 2/3/4</t>
         </r>
       </text>
     </comment>
     <comment ref="C492" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Enterprise M607/608/609/610/611/612/631/632/633/634/635/636/RL2-1566 Pickup Roller - 1 шт, RL2-0079 Separation Roller 1 - шт, TRAY 1</t>
+          <t xml:space="preserve">HP LJ 4100/4050/4000/COLOR LJ 4500/4550/Canon NP-7160/7161/7163/7164/7210/7214/GP-160/LP3000/3010/ImageCLASS 2200/2210/2220/RF5-3114/RF5-2490/RF5-1885, TRAY 2/3/4</t>
         </r>
       </text>
     </comment>
     <comment ref="C493" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 4100/4050/4000/COLOR LJ 4500/4550/Canon NP-7160/7161/7163/7164/7210/7214/GP-160/LP3000/3010/ImageCLASS 2200/2210/2220/RF5-3114/RF5-2490/RF5-1885, TRAY 2/3/4</t>
+          <t xml:space="preserve">LJ 4250/4350, RC1-3352-000CN</t>
         </r>
       </text>
     </comment>
     <comment ref="C494" authorId="0">
-      <text>
-[...30 lines deleted...]
-    <comment ref="C496" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR1435, FE4-0299-000000</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="502">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="505">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Ролики захвату/ подачі</t>
   </si>
   <si>
     <t>Toshiba e-Studio 168/208/258 DP1600/2000/2500, Paper Pickup Roller Kit 41306719000  1Pc  4401964410  1Pc  CET8357</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Вал подачі Canon image CLASS MF4010/MF4018/MF4150, RL1-0268-000</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Вузол захвату / відділення роликів Samsung ML-2955/SCX-4727,  JC93-00405A-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Вузол захвату / відділення роликів Samsung ML-2955/SCX-4727, JC93-00405A CEE</t>
   </si>
   <si>
     <t>Вузол захвату / відділення роликів Samsung ML-2955/SCX-4727, JC93-00405A Foshan</t>
   </si>
   <si>
+    <t>немає</t>
+  </si>
+  <si>
     <t>Вузол захвату роликів ADF OKI MB4x1  44912501</t>
   </si>
   <si>
     <t>Вузол захвату роликів Samsung ML-2160/ML-2165 JC93-00525A  ROL-SAM-ML-2160-PN  Patron</t>
   </si>
   <si>
     <t>Вузол захвату роликів Samsung ML-2160/ML-2165/ML-2167/ML-2168/SCX-3400/SCX-3405, JC93-00525A</t>
   </si>
   <si>
     <t>Вузол захвату роликів Samsung ML-2160/ML-2165/ML-2167/ML-2168/SCX-3400/SCX-3405, JC93-00525A CEE</t>
   </si>
   <si>
+    <t>очікується 18-09</t>
+  </si>
+  <si>
     <t>Вузол захвату роликів Samsung ML-2160/ML-2165/ML-2167/ML-2168/SCX-3400/SCX-3405, JC93-00525A Foshan</t>
   </si>
   <si>
     <t>Вузол захвату роликів Samsung ML-2160/ML-2165/ML-2167/ML-2168/SCX-3400/SCX-3405, JC93-00525A VEAYE</t>
   </si>
   <si>
     <t>Вузол захвату роликів Samsung ML-2160/ML-2165/SCX-3400, JC93-00525A,  PURML2160-PG  Micrographic</t>
   </si>
   <si>
-    <t>немає</t>
-[...1 lines deleted...]
-  <si>
     <t>Вузол захвату роликів Samsung ML-2160/ML-2165/SCX-3400/SCX-3405,  JC93-00525A-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Вузол захвату/подачі паперу Samsung MEA Unit Frame Paper Path, JC97-02175A</t>
   </si>
   <si>
     <t>Вузол захоплення ADF HP LJ Pro MFP M426/M427/M377/M477/M277, B3Q10-60105</t>
   </si>
   <si>
     <t>Вузол захоплення ADF HP LJ Pro MFP M426/M427/M377/M477/M277, B3Q10-60105, Foshan</t>
   </si>
   <si>
+    <t>-3.70%</t>
+  </si>
+  <si>
     <t>Вузол захоплення ADF HP LJ Pro MFP M426/M427/M377/M477/M277, B3Q10-60105-WDS, WELLDO Select</t>
   </si>
   <si>
     <t>Вузол захоплення DADF в зборі Samsung CLX-6240/SCX-5835/5935/483x/563x/573x, JC97-03070A/130N01533</t>
   </si>
   <si>
     <t>Вузол захоплення DADF у зборі Xerox WC 3345, 130N01855</t>
   </si>
   <si>
     <t>Вузол захоплення в зборі Epson Stylus Photo 1400/1410, 1561273/1528714/1454338</t>
   </si>
   <si>
     <t>Вузол захоплення в зборі з ADF LJ 3050/3052/M1522 MFP/M2727, 5851-3580</t>
   </si>
   <si>
     <t>Вузол захоплення з касети  лоток 2  HP LJ 2400/2420/2430, RM1-1481-020000</t>
   </si>
   <si>
     <t>Вузол захоплення з лотка  лоток 2  для апаратів з дуплексом HP LJ Enterprise P3015 Tray 2 Paper Pickup,</t>
   </si>
   <si>
     <t>Вузол захоплення паперу Kyocera ECOSYS P2040/2235, 302RV94070/2RV94070  2RV94070-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Вузол захоплення паперу Xerox Phaser 3020, 130N01757 Patron  ROL-XER-3020-PN</t>
@@ -8311,53 +8288,50 @@
     <t>Ролик відділення ADF HP LJ Pro 400/ M425dn/ M476/ M521/ M570/ M576/ CF288-60016</t>
   </si>
   <si>
     <t>Ролик відділення Canon iR 2520/2525/2530/2535/2545  FC6-6661  CET5105</t>
   </si>
   <si>
     <t>Ролик відділення Canon iR1435 / iR1430, FL0-3408-000000</t>
   </si>
   <si>
     <t>Ролик відділення Canon iR1435 / iR1430, FL0-3408-000000 ліцензія</t>
   </si>
   <si>
     <t>Ролик відділення Canon MF4350/4320/4370/4380/4340 ADF  DADF model  FL3-1023-000000</t>
   </si>
   <si>
     <t>Ролик відділення Canon MF4350/4320/4370/4380/4340/4330/MF4410 FM3-8679-000000</t>
   </si>
   <si>
     <t>Ролик відділення HP CLJ M452, RM2-5881 CET  CET341043</t>
   </si>
   <si>
     <t>Ролик відділення HP Color LJ CP3525 / M551/ M575/ Pro 500 MFP M570/ LBP7750  в зборі / RM1-4966/ CET</t>
   </si>
   <si>
     <t>Ролик відділення HP LaserJet Enterprise M607dn/608dn/609dn/MFP M631dn/632h  RM2-6772-000 , CET7869E</t>
-  </si>
-[...1 lines deleted...]
-    <t>очікується 03-08</t>
   </si>
   <si>
     <t>Ролик відділення HP LJ Enterprise M607dn/608dn/609dn/MFP M631dn/632h  PURKM607-1672-PG  Micrographic</t>
   </si>
   <si>
     <t>Ролик відділення HP LJ Enterprise M607dn/608dn/609dn/MFP M631dn/632h  RM2-6772-WD1  WELLDO</t>
   </si>
   <si>
     <t>Ролик відділення HP LJ Pro M402/403/426/427 лотка 2  RM2-5397-000  CET341041</t>
   </si>
   <si>
     <t>Ролик відділення HP LJ Pro M402/403/426/427 лотка 2,  RM2-5397-000  CEE</t>
   </si>
   <si>
     <t>Ролик відділення HP LJ Pro M402/403/426/427 лотка 2,  RM2-5397-000  Foshan</t>
   </si>
   <si>
     <t>Ролик відділення HP LJ Pro M402/403/426/427 лотка 2,  RM2-5397-000  VEAYE</t>
   </si>
   <si>
     <t>Ролик відділення HP LJ Pro M402/403/426/427 лотка 2,  RM2-5397-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Ролик відділення HP LJ Pro M402/403/426/427/M501/506/527/Canon LBP-3120 в зборі лотка 3,  RM2-5745-WDS  WELLDO Select</t>
   </si>
@@ -8864,50 +8838,53 @@
     <t>Ролик захвату Samsung ML-1610, C73-00302A/JC73-00211A  PURML1610-PG  Micrographic</t>
   </si>
   <si>
     <t>Ролик захвату Samsung ML-1610, C73-00302A/JC73-00211A  ROL-SAM-ML-1610-PN   Patron</t>
   </si>
   <si>
     <t>Ролик захвату Samsung ML-1610, C73-00302A/JC73-00211A CET3804</t>
   </si>
   <si>
     <t>Ролик захвату Samsung ML-1610, C73-00302A/JC73-00211A, Foshan</t>
   </si>
   <si>
     <t>Ролик захвату Samsung ML-1660/1860/1861/1866/SCX-320  JC73-00321A-VE  VEAYE</t>
   </si>
   <si>
     <t>Ролик захвату Samsung ML-1660/1860/1861/1866/SCX-320  JC73-00321A-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Ролик захвату Samsung ML-1660/1860/1861/1866/SCX-320,  ROL-SAM-ML-1660-PN   Patron</t>
   </si>
   <si>
     <t>Ролик захвату Samsung ML-1660/1860/1861/1866/SCX-320, JC73-00321A/JC61-03435A,  PURML1660-PG  Micrographic</t>
   </si>
   <si>
     <t>Ролик захвату Samsung ML-1660/1860/1861/1866/SCX-320, JC73-00321A/JC61-03435A, CEE</t>
+  </si>
+  <si>
+    <t>у резерві</t>
   </si>
   <si>
     <t>Ролик захвату Samsung ML-1660/1860/1861/1866/SCX-320, JC73-00321A/JC61-03435A, Foshan</t>
   </si>
   <si>
     <t>Ролик захвату Samsung ML-1710/1510,  JC72-0123A  CEE</t>
   </si>
   <si>
     <t>Ролик захвату Samsung ML-1710/1510, JC72-0123A,  JC72-0123A-VE  VEAYE</t>
   </si>
   <si>
     <t>Ролик захвату Samsung ML-1710/1510, JC72-0123A,  PURML1710-PG  Micrographic</t>
   </si>
   <si>
     <t>Ролик захвату Samsung ML-1710/1510, JC72-0123A,  ROL-SAM-ML-1710-PN   Patron</t>
   </si>
   <si>
     <t>Ролик захвату Samsung ML-1910/1915/SCX-4600, JC73-00315A/JC93-00087A  ROL-SAM-ML-1910-PN  Patron</t>
   </si>
   <si>
     <t>Ролик захвату Samsung ML-1910/1915/SCX-4600, JC73-00315A/JC93-00087A, Foshan</t>
   </si>
   <si>
     <t>Ролик захвату Samsung ML-1910/1915/SCX-4600, JC73-00315A/JC93-00087A, Micrographic</t>
   </si>
@@ -9702,51 +9679,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I497"/>
+  <dimension ref="A1:I495"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -9875,11201 +9852,12125 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>19046</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>466.37</v>
+        <v>465.85</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>15235</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>564.48</v>
+        <v>563.85</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>31975</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>521.47</v>
+        <v>520.89</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>31546</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>106.18</v>
+        <v>106.06</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>29756</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="D15" s="1"/>
+        <v>21</v>
+      </c>
+      <c r="D15" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>354.82</v>
+        <v>354.42</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>33415</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>2107.39</v>
+        <v>2105.04</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>28626</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>228.93</v>
+        <v>228.67</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>24465</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>319.87</v>
+        <v>319.52</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>33052</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D19" s="1">
         <v>8302200090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>159.94</v>
+        <v>159.76</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="1" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>27759</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>230.27</v>
+        <v>230.02</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>25993</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>237.89</v>
+        <v>237.62</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>32252</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>174.72</v>
+        <v>174.53</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>29875</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>266.11</v>
+        <v>265.82</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>23542</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>1439.42</v>
+        <v>1437.82</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>26891</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>779.52</v>
+        <v>778.65</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>34742</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>467.71</v>
+        <v>418.86</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="1" t="s">
+        <v>35</v>
+      </c>
       <c r="I26" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>33634</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>744.58</v>
+        <v>743.75</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>20749</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>1010.24</v>
+        <v>1009.11</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>32176</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>1190.34</v>
+        <v>1189.01</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>21326</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>1505.28</v>
+        <v>1503.6</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>10659</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>581.95</v>
+        <v>581.3</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>16168</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>2408.45</v>
+        <v>2405.76</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>20976</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>4894.4</v>
+        <v>4888.94</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>34760</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
         <v>0</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>33988</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>316.29</v>
+        <v>315.94</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>22568</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>967.23</v>
+        <v>966.15</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>22670</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>2128.45</v>
+        <v>2126.07</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>26678</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>1693.44</v>
+        <v>1691.55</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I38" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>27359</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>1822.46</v>
+        <v>1820.43</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>26867</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>8736</v>
+        <v>8726.25</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>27784</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>1451.52</v>
+        <v>1449.9</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>34437</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>1844.42</v>
+        <v>1842.36</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>20838</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>95.87</v>
+        <v>95.77</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>23489</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>349.44</v>
+        <v>349.05</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>31684</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>58.69</v>
+        <v>57.73</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
-[...1 lines deleted...]
-        <v>28</v>
+      <c r="H45" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I45" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>31542</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D46" s="1">
         <v>4016999790</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>61.38</v>
+        <v>61.31</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I46" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>28503</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>204.29</v>
+        <v>204.06</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I47" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>23574</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>67.2</v>
+        <v>67.13</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I48" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>22591</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>97.66</v>
+        <v>97.56</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I49" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>22239</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>60.48</v>
+        <v>60.41</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I50" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>11307</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>68.54000000000001</v>
+        <v>68.47</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I51" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>22834</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>66.75</v>
+        <v>66.68000000000001</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>25992</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>150.53</v>
+        <v>150.36</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I53" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>16042</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>291.65</v>
+        <v>291.32</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I54" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>31644</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>93.63</v>
+        <v>93.53</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
+      <c r="H55" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I55" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>27760</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>97.66</v>
+        <v>97.56</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I56" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>34006</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>51.07</v>
+        <v>51.02</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
+      <c r="H57" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I57" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>27328</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>47.04</v>
+        <v>46.99</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I58" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>31652</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D59" s="1">
         <v>4016999790</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>29.57</v>
+        <v>29.54</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I59" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>15976</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>74.37</v>
+        <v>74.29000000000001</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="1"/>
+      <c r="H60" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I60" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>25987</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>137.54</v>
+        <v>137.38</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I61" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>25991</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>201.15</v>
+        <v>200.93</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I62" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>21435</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>108.86</v>
+        <v>108.74</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="1"/>
+      <c r="H63" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I63" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>23082</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>58.69</v>
+        <v>58.62</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="1"/>
+      <c r="H64" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I64" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>24145</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>51.52</v>
+        <v>51.46</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="1"/>
+      <c r="H65" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I65" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>21204</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>60.03</v>
+        <v>59.97</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="1"/>
+      <c r="H66" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I66" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>18441</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>671.55</v>
+        <v>670.8</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I67" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>18439</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>97.66</v>
+        <v>97.56</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
+      <c r="H68" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I68" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>22427</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>66.75</v>
+        <v>66.68000000000001</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="1"/>
+      <c r="H69" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I69" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>31587</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="D70" s="1">
         <v>4016999790</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>48.38</v>
+        <v>48.33</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="1"/>
+      <c r="H70" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I70" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>33990</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>34.05</v>
+        <v>34.01</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="1"/>
+      <c r="H71" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I71" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>17677</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>46.59</v>
+        <v>46.54</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="1"/>
+      <c r="H72" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I72" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>31709</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D73" s="1">
-        <v>8443999090</v>
+        <v>4016999790</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>41.66</v>
+        <v>41.62</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="1"/>
+      <c r="H73" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I73" s="1" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>32595</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D74" s="1">
-        <v>8443999090</v>
+        <v>4016999790</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>30.46</v>
+        <v>30.43</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="1"/>
+      <c r="H74" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I74" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>23079</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>48.38</v>
+        <v>48.33</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="1"/>
+      <c r="H75" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I75" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>17608</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>37.63</v>
+        <v>37.59</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="1"/>
+      <c r="H76" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I76" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>28502</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>43.46</v>
+        <v>43.41</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="1"/>
+      <c r="H77" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I77" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>13718</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
         <v>0</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="1"/>
+      <c r="H78" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I78" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>16775</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>174.72</v>
+        <v>174.53</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="1"/>
+      <c r="H79" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I79" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>32206</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D80" s="1">
         <v>4016999790</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>40.32</v>
+        <v>40.28</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="1"/>
+      <c r="H80" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I80" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>29913</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D81" s="1"/>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>49.28</v>
+        <v>49.23</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="1"/>
+      <c r="H81" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I81" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>25985</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D82" s="1">
         <v>4016999790</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>99.45999999999999</v>
+        <v>99.34999999999999</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="1"/>
+      <c r="H82" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I82" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>32253</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="D83" s="1"/>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>45.7</v>
+        <v>45.65</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="1"/>
+      <c r="H83" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I83" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>24161</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>120.06</v>
+        <v>119.93</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="1"/>
+      <c r="H84" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I84" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>23326</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>5</v>
       </c>
       <c r="F85" s="1">
-        <v>56</v>
+        <v>55.94</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="1"/>
+      <c r="H85" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I85" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>15271</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>56</v>
+        <v>55.94</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="1"/>
+      <c r="H86" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I86" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>31575</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="D87" s="1">
         <v>4016999790</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>38.98</v>
+        <v>38.93</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="1"/>
+      <c r="H87" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I87" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>31716</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="D88" s="1">
         <v>4016999790</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>42.11</v>
+        <v>42.07</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="1"/>
+      <c r="H88" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I88" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>24168</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>75.26000000000001</v>
+        <v>75.18000000000001</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="1"/>
+      <c r="H89" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I89" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>25988</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>81.09</v>
+        <v>81</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="1"/>
+      <c r="H90" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I90" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>27907</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>232.51</v>
+        <v>232.25</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="1"/>
+      <c r="H91" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I91" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>20575</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>91.39</v>
+        <v>91.29000000000001</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="1"/>
+      <c r="H92" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I92" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>7814</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>243.26</v>
+        <v>242.99</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="1"/>
+      <c r="H93" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I93" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>7213</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>165.76</v>
+        <v>165.58</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="1"/>
+      <c r="H94" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I94" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>31650</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D95" s="1">
         <v>4016999790</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>43.46</v>
+        <v>43.41</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="1"/>
+      <c r="H95" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I95" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>28433</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>81.98</v>
+        <v>81.89</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="1"/>
+      <c r="H96" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I96" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>29373</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>43.46</v>
+        <v>43.41</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="1"/>
+      <c r="H97" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I97" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>31541</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="D98" s="1">
         <v>4016999790</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>36.74</v>
+        <v>36.7</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="1"/>
+      <c r="H98" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I98" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>25536</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>262.08</v>
+        <v>261.79</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="1"/>
+      <c r="H99" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I99" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>24468</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>137.54</v>
+        <v>137.38</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="1"/>
+      <c r="H100" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I100" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>21072</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>62.27</v>
+        <v>62.2</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="1"/>
+      <c r="H101" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I101" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>26453</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>36.74</v>
+        <v>36.7</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="1"/>
+      <c r="H102" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I102" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>31146</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>39.87</v>
+        <v>39.83</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="1"/>
+      <c r="H103" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I103" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>34457</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="D104" s="1">
         <v>4016999790</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>192.19</v>
+        <v>191.98</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="1"/>
+      <c r="H104" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I104" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>33989</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>47.94</v>
+        <v>47.88</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="1"/>
+      <c r="H105" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I105" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>34004</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>121.41</v>
+        <v>121.27</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="1"/>
+      <c r="H106" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I106" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>31972</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>1120.45</v>
+        <v>1119.2</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="1"/>
+      <c r="H107" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I107" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>32684</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="D108" s="1">
-        <v>8443999090</v>
+        <v>4016999790</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>76.16</v>
+        <v>76.08</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="1"/>
+      <c r="H108" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I108" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>32791</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
         <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>76.16</v>
+        <v>76.08</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="1"/>
+      <c r="H109" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I109" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>33991</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>121.41</v>
+        <v>121.27</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="1"/>
+      <c r="H110" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I110" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>31145</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>301.95</v>
+        <v>301.62</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="1"/>
+      <c r="H111" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I111" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>33995</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>90.5</v>
+        <v>90.40000000000001</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="1"/>
+      <c r="H112" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I112" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>33996</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>234.3</v>
+        <v>234.04</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="1"/>
+      <c r="H113" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I113" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>33992</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>1411.65</v>
+        <v>1410.07</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="1"/>
+      <c r="H114" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I114" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>33044</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="D115" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>211.9</v>
+        <v>211.67</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="1"/>
+      <c r="H115" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I115" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>25505</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>310.91</v>
+        <v>310.57</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="1"/>
+      <c r="H116" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I116" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>33997</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>395.58</v>
+        <v>395.14</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="1"/>
+      <c r="H117" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I117" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>33987</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>146.94</v>
+        <v>146.78</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="1"/>
+      <c r="H118" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I118" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>29372</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>572.99</v>
+        <v>572.35</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="1"/>
+      <c r="H119" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I119" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>34773</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="D120" s="1">
         <v>8443999090</v>
       </c>
       <c r="E120" s="1">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>2060.8</v>
+        <v>2058.5</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="1"/>
+      <c r="H120" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I120" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>25308</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
         <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>378.56</v>
+        <v>378.14</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="1"/>
+      <c r="H121" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I121" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>34698</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>732.03</v>
+        <v>731.22</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="1"/>
+      <c r="H122" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I122" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>21500</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>1982.4</v>
+        <v>1980.19</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="1"/>
+      <c r="H123" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I123" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>31705</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
         <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>447.1</v>
+        <v>446.61</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="1"/>
+      <c r="H124" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I124" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>24424</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>645.12</v>
+        <v>644.4</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="1"/>
+      <c r="H125" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I125" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>23095</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
         <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>807.74</v>
+        <v>806.84</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="1"/>
+      <c r="H126" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I126" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>32451</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
         <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>930.9400000000001</v>
+        <v>929.91</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="1"/>
+      <c r="H127" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I127" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>26885</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="D128" s="1">
         <v>8443999090</v>
       </c>
       <c r="E128" s="1">
         <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>781.76</v>
+        <v>780.89</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="1"/>
+      <c r="H128" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I128" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>33199</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
         <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>423.81</v>
+        <v>423.34</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="1"/>
+      <c r="H129" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I129" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>32789</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
         <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>585.09</v>
+        <v>584.4400000000001</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="1"/>
+      <c r="H130" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I130" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>23259</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>485.18</v>
+        <v>484.64</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="1"/>
+      <c r="H131" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I131" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>8333</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>563.14</v>
+        <v>562.51</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="1"/>
+      <c r="H132" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I132" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>31143</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="D133" s="1">
         <v>8443999090</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>389.76</v>
+        <v>389.33</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="1"/>
+      <c r="H133" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I133" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>15346</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="D134" s="1">
         <v>8443999090</v>
       </c>
       <c r="E134" s="1">
         <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>1335.94</v>
+        <v>1334.45</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="1"/>
+      <c r="H134" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I134" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>32726</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="D135" s="1"/>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>1669.7</v>
+        <v>1667.83</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="1"/>
+      <c r="H135" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I135" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>34380</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="D136" s="1"/>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>1397.76</v>
+        <v>1396.2</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="1"/>
+      <c r="H136" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I136" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>25173</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
         <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>380.8</v>
+        <v>380.38</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="1"/>
+      <c r="H137" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I137" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
         <v>23876</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>1313.98</v>
+        <v>1312.52</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="1"/>
+      <c r="H138" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I138" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>22920</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>1989.12</v>
+        <v>1986.9</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="1"/>
+      <c r="H139" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I139" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
         <v>21281</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>84.22</v>
+        <v>84.13</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="1"/>
+      <c r="H140" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I140" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
         <v>21944</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>420.22</v>
+        <v>419.76</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="1"/>
+      <c r="H141" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I141" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
         <v>23751</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>4315.14</v>
+        <v>4310.32</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="1"/>
+      <c r="H142" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I142" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
         <v>30420</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>672</v>
+        <v>671.25</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="1"/>
+      <c r="H143" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I143" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
         <v>32510</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>779.52</v>
+        <v>778.65</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="1"/>
+      <c r="H144" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I144" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
         <v>33998</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>135.3</v>
+        <v>135.15</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="1"/>
+      <c r="H145" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I145" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
         <v>32415</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>277.76</v>
+        <v>277.45</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="1"/>
+      <c r="H146" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I146" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
         <v>32727</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="D147" s="1"/>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>1182.72</v>
+        <v>1181.4</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="1"/>
+      <c r="H147" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I147" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
         <v>32274</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>546.5599999999999</v>
+        <v>545.95</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="1"/>
+      <c r="H148" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I148" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
         <v>26950</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>2318.4</v>
+        <v>2315.81</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="1"/>
+      <c r="H149" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I149" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
         <v>31843</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>1064</v>
+        <v>1062.81</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="1"/>
+      <c r="H150" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I150" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
         <v>31368</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>514.3</v>
+        <v>513.73</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="1"/>
+      <c r="H151" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I151" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
         <v>32677</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="D152" s="1"/>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>2967.55</v>
+        <v>2964.24</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="1"/>
+      <c r="H152" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I152" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
         <v>32676</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="D153" s="1"/>
       <c r="E153" s="1">
         <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>6128.64</v>
+        <v>6121.8</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="1"/>
+      <c r="H153" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I153" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
         <v>32144</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="D154" s="1">
         <v>8443</v>
       </c>
       <c r="E154" s="1">
         <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>1120.45</v>
+        <v>1119.2</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="1"/>
+      <c r="H154" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I154" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
         <v>20806</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="D155" s="1">
         <v>3926909290</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>860.16</v>
+        <v>859.2</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="1"/>
+      <c r="H155" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I155" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
         <v>16270</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="D156" s="1">
         <v>3926909290</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>215.04</v>
+        <v>214.8</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="1"/>
+      <c r="H156" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I156" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
         <v>13517</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>106.18</v>
+        <v>106.06</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="1"/>
+      <c r="H157" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I157" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
         <v>16843</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>314.05</v>
+        <v>313.7</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="1"/>
+      <c r="H158" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I158" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
         <v>19016</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="D159" s="1">
         <v>8443999090</v>
       </c>
       <c r="E159" s="1">
         <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>291.65</v>
+        <v>291.32</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="1"/>
+      <c r="H159" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I159" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
         <v>33999</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>225.79</v>
+        <v>225.54</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="1"/>
+      <c r="H160" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I160" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
         <v>26538</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="D161" s="1">
         <v>8302200090</v>
       </c>
       <c r="E161" s="1">
         <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>823.87</v>
+        <v>822.95</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="1"/>
+      <c r="H161" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I161" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
         <v>26537</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="D162" s="1">
         <v>8302200090</v>
       </c>
       <c r="E162" s="1">
         <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>1153.15</v>
+        <v>1151.87</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="1"/>
+      <c r="H162" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I162" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
         <v>32585</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
         <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>2111.42</v>
+        <v>2109.07</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="1"/>
+      <c r="H163" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I163" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
         <v>13705</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="D164" s="1">
         <v>8443999090</v>
       </c>
       <c r="E164" s="1">
         <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>486.08</v>
+        <v>485.54</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="1"/>
+      <c r="H164" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I164" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
         <v>8747</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>564.48</v>
+        <v>563.85</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="1"/>
+      <c r="H165" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I165" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
         <v>23973</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
         <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>392</v>
+        <v>391.56</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="1"/>
+      <c r="H166" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I166" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
         <v>32777</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
         <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>147.39</v>
+        <v>147.23</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="1"/>
+      <c r="H167" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I167" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
         <v>21348</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>1137.47</v>
+        <v>1136.2</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="1"/>
+      <c r="H168" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I168" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
         <v>22961</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>833.28</v>
+        <v>832.35</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="1"/>
+      <c r="H169" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I169" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
         <v>24126</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="D170" s="1">
         <v>8443999090</v>
       </c>
       <c r="E170" s="1">
         <v>1</v>
       </c>
       <c r="F170" s="1">
-        <v>356.16</v>
+        <v>355.76</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="1"/>
+      <c r="H170" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I170" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
         <v>24127</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="D171" s="1">
         <v>8443999090</v>
       </c>
       <c r="E171" s="1">
         <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>248.64</v>
+        <v>248.36</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="1"/>
+      <c r="H171" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I171" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
         <v>18594</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="D172" s="1">
         <v>8302200090</v>
       </c>
       <c r="E172" s="1">
         <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>538.05</v>
+        <v>537.45</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="1"/>
+      <c r="H172" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I172" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
         <v>23990</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="D173" s="1">
         <v>8302200090</v>
       </c>
       <c r="E173" s="1">
         <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>314.5</v>
+        <v>314.15</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="1"/>
+      <c r="H173" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I173" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
         <v>25168</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="D174" s="1">
         <v>8443999090</v>
       </c>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>137.98</v>
+        <v>137.83</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="1"/>
+      <c r="H174" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I174" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
         <v>23718</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
         <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>728.45</v>
+        <v>727.64</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="1"/>
+      <c r="H175" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I175" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
         <v>25435</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
         <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>560</v>
+        <v>559.38</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="1"/>
+      <c r="H176" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I176" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
         <v>21945</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="D177" s="1">
         <v>8443999090</v>
       </c>
       <c r="E177" s="1">
         <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>396.48</v>
+        <v>396.04</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="1"/>
+      <c r="H177" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I177" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
         <v>24769</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="D178" s="1">
         <v>8302200090</v>
       </c>
       <c r="E178" s="1">
         <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>896</v>
+        <v>895</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="1"/>
+      <c r="H178" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I178" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
         <v>31706</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
         <v>1</v>
       </c>
       <c r="F179" s="1">
-        <v>471.74</v>
+        <v>471.22</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="1"/>
+      <c r="H179" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I179" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
         <v>23296</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="D180" s="1">
         <v>8443999090</v>
       </c>
       <c r="E180" s="1">
         <v>1</v>
       </c>
       <c r="F180" s="1">
-        <v>1042.94</v>
+        <v>1041.78</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="1"/>
+      <c r="H180" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I180" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
         <v>26348</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="D181" s="1">
         <v>8443999090</v>
       </c>
       <c r="E181" s="1">
         <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>430.08</v>
+        <v>429.6</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="1"/>
-[...1 lines deleted...]
-        <v>188</v>
+      <c r="H181" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I181" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
         <v>34373</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D182" s="1">
         <v>8443999090</v>
       </c>
       <c r="E182" s="1">
         <v>1</v>
       </c>
       <c r="F182" s="1">
-        <v>331.97</v>
+        <v>331.6</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="1"/>
+      <c r="H182" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I182" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
         <v>34372</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="D183" s="1">
         <v>8443999090</v>
       </c>
       <c r="E183" s="1">
         <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>537.6</v>
+        <v>537</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="1"/>
+      <c r="H183" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I183" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
         <v>25741</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>471.74</v>
+        <v>471.22</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="1"/>
+      <c r="H184" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I184" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
         <v>33041</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D185" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>114.69</v>
+        <v>114.56</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="1"/>
+      <c r="H185" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I185" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
         <v>23815</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D186" s="1">
         <v>8443999090</v>
       </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
       <c r="F186" s="1">
-        <v>286.27</v>
+        <v>214.35</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="1"/>
+      <c r="H186" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I186" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
         <v>26802</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="D187" s="1">
         <v>8443999090</v>
       </c>
       <c r="E187" s="1">
         <v>1</v>
       </c>
       <c r="F187" s="1">
-        <v>333.31</v>
+        <v>332.94</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="1"/>
+      <c r="H187" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I187" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
         <v>32804</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="D188" s="1">
         <v>8443999090</v>
       </c>
       <c r="E188" s="1">
         <v>1</v>
       </c>
       <c r="F188" s="1">
-        <v>280.45</v>
+        <v>280.14</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="1"/>
+      <c r="H188" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I188" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
         <v>31369</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="D189" s="1">
         <v>8443999090</v>
       </c>
       <c r="E189" s="1">
         <v>1</v>
       </c>
       <c r="F189" s="1">
-        <v>490.11</v>
+        <v>489.57</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="1"/>
+      <c r="H189" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I189" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
         <v>23814</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D190" s="1">
         <v>8443999090</v>
       </c>
       <c r="E190" s="1">
         <v>1</v>
       </c>
       <c r="F190" s="1">
-        <v>557.3099999999999</v>
+        <v>556.6900000000001</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="1"/>
+      <c r="H190" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I190" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
         <v>26889</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="D191" s="1">
         <v>8443999090</v>
       </c>
       <c r="E191" s="1">
         <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>746.8200000000001</v>
+        <v>745.98</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="1"/>
+      <c r="H191" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I191" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
         <v>20300</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D192" s="1">
         <v>8443999090</v>
       </c>
       <c r="E192" s="1">
         <v>1</v>
       </c>
       <c r="F192" s="1">
-        <v>874.9400000000001</v>
+        <v>873.97</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="1"/>
+      <c r="H192" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I192" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="2">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
         <v>20373</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="D193" s="1">
         <v>8443999090</v>
       </c>
       <c r="E193" s="1">
         <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>60.48</v>
+        <v>60.41</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="1"/>
+      <c r="H193" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I193" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
         <v>23080</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D194" s="1">
         <v>8443999090</v>
       </c>
       <c r="E194" s="1">
         <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>231.62</v>
+        <v>231.36</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="1"/>
-[...1 lines deleted...]
-        <v>28</v>
+      <c r="H194" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I194" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
         <v>16742</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="D195" s="1">
         <v>8443999090</v>
       </c>
       <c r="E195" s="1">
         <v>1</v>
       </c>
       <c r="F195" s="1">
-        <v>156.8</v>
+        <v>156.63</v>
       </c>
       <c r="G195" s="1"/>
-      <c r="H195" s="1"/>
+      <c r="H195" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I195" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
         <v>28176</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="D196" s="1">
         <v>8443999090</v>
       </c>
       <c r="E196" s="1">
         <v>1</v>
       </c>
       <c r="F196" s="1">
-        <v>331.07</v>
+        <v>330.7</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="1"/>
+      <c r="H196" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I196" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
         <v>18852</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D197" s="1">
         <v>8443999090</v>
       </c>
       <c r="E197" s="1">
         <v>1</v>
       </c>
       <c r="F197" s="1">
-        <v>559.1</v>
+        <v>558.48</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="1"/>
+      <c r="H197" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I197" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
         <v>32210</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D198" s="1">
         <v>4016999790</v>
       </c>
       <c r="E198" s="1">
         <v>1</v>
       </c>
       <c r="F198" s="1">
-        <v>49.28</v>
+        <v>49.23</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="1"/>
+      <c r="H198" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I198" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
         <v>25989</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D199" s="1">
         <v>8443999090</v>
       </c>
       <c r="E199" s="1">
         <v>1</v>
       </c>
       <c r="F199" s="1">
-        <v>92.73999999999999</v>
+        <v>92.63</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="1"/>
+      <c r="H199" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I199" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
         <v>26400</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="D200" s="1">
         <v>8443999090</v>
       </c>
       <c r="E200" s="1">
         <v>10</v>
       </c>
       <c r="F200" s="1">
-        <v>158.14</v>
+        <v>157.97</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="1"/>
+      <c r="H200" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I200" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
         <v>25994</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D201" s="1">
         <v>8443999090</v>
       </c>
       <c r="E201" s="1">
         <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>332.86</v>
+        <v>332.49</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="1"/>
+      <c r="H201" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I201" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
         <v>26644</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
         <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>572.99</v>
+        <v>572.35</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="1"/>
+      <c r="H202" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I202" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
         <v>27736</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="D203" s="1">
         <v>8443999090</v>
       </c>
       <c r="E203" s="1">
         <v>1</v>
       </c>
       <c r="F203" s="1">
-        <v>739.2</v>
+        <v>738.38</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="1"/>
+      <c r="H203" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I203" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="2">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
         <v>34000</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D204" s="1">
         <v>8443999090</v>
       </c>
       <c r="E204" s="1">
         <v>1</v>
       </c>
       <c r="F204" s="1">
-        <v>180.1</v>
+        <v>179.9</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="1"/>
+      <c r="H204" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I204" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
         <v>25295</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D205" s="1">
         <v>8302200090</v>
       </c>
       <c r="E205" s="1">
         <v>1</v>
       </c>
       <c r="F205" s="1">
-        <v>1628.93</v>
+        <v>1627.11</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="1"/>
+      <c r="H205" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I205" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
         <v>24097</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="D206" s="1">
         <v>8443999090</v>
       </c>
       <c r="E206" s="1">
         <v>1</v>
       </c>
       <c r="F206" s="1">
-        <v>537.6</v>
+        <v>537</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="1"/>
+      <c r="H206" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I206" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
         <v>32494</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="D207" s="1">
         <v>8443999090</v>
       </c>
       <c r="E207" s="1">
         <v>1</v>
       </c>
       <c r="F207" s="1">
-        <v>441.28</v>
+        <v>440.79</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="1"/>
+      <c r="H207" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I207" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
         <v>33306</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="D208" s="1">
         <v>8443999090</v>
       </c>
       <c r="E208" s="1">
         <v>1</v>
       </c>
       <c r="F208" s="1">
-        <v>254.02</v>
+        <v>253.73</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="1"/>
+      <c r="H208" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I208" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
         <v>17006</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="D209" s="1">
         <v>8302200090</v>
       </c>
       <c r="E209" s="1">
         <v>1</v>
       </c>
       <c r="F209" s="1">
-        <v>389.76</v>
+        <v>389.33</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="1"/>
+      <c r="H209" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I209" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
         <v>32275</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="D210" s="1">
         <v>8443999090</v>
       </c>
       <c r="E210" s="1">
         <v>1</v>
       </c>
       <c r="F210" s="1">
-        <v>364.22</v>
+        <v>363.82</v>
       </c>
       <c r="G210" s="1"/>
-      <c r="H210" s="1"/>
+      <c r="H210" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I210" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="2">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
         <v>27318</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="D211" s="1">
         <v>8443999090</v>
       </c>
       <c r="E211" s="1">
         <v>1</v>
       </c>
       <c r="F211" s="1">
-        <v>291.65</v>
+        <v>291.32</v>
       </c>
       <c r="G211" s="1"/>
-      <c r="H211" s="1"/>
+      <c r="H211" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I211" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="2">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
         <v>27316</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="D212" s="1">
         <v>8443999090</v>
       </c>
       <c r="E212" s="1">
         <v>1</v>
       </c>
       <c r="F212" s="1">
-        <v>644.67</v>
+        <v>643.95</v>
       </c>
       <c r="G212" s="1"/>
-      <c r="H212" s="1"/>
+      <c r="H212" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I212" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="2">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
         <v>15654</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="D213" s="1">
         <v>8443999090</v>
       </c>
       <c r="E213" s="1">
         <v>1</v>
       </c>
       <c r="F213" s="1">
-        <v>544.3200000000001</v>
+        <v>543.71</v>
       </c>
       <c r="G213" s="1"/>
-      <c r="H213" s="1"/>
+      <c r="H213" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I213" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="2">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
         <v>26174</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="D214" s="1">
         <v>8443999090</v>
       </c>
       <c r="E214" s="1">
         <v>1</v>
       </c>
       <c r="F214" s="1">
-        <v>381.25</v>
+        <v>380.82</v>
       </c>
       <c r="G214" s="1"/>
-      <c r="H214" s="1"/>
+      <c r="H214" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I214" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="2">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
         <v>23631</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="D215" s="1">
         <v>8443999090</v>
       </c>
       <c r="E215" s="1">
         <v>1</v>
       </c>
       <c r="F215" s="1">
-        <v>115.14</v>
+        <v>115.01</v>
       </c>
       <c r="G215" s="1"/>
-      <c r="H215" s="1"/>
+      <c r="H215" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I215" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="2">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
         <v>21608</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="D216" s="1">
         <v>7326909890</v>
       </c>
       <c r="E216" s="1">
         <v>1</v>
       </c>
       <c r="F216" s="1">
-        <v>504</v>
+        <v>503.44</v>
       </c>
       <c r="G216" s="1"/>
-      <c r="H216" s="1"/>
+      <c r="H216" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I216" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="2">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
         <v>15689</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="D217" s="1">
         <v>7326909890</v>
       </c>
       <c r="E217" s="1">
         <v>1</v>
       </c>
       <c r="F217" s="1">
-        <v>224</v>
+        <v>223.75</v>
       </c>
       <c r="G217" s="1"/>
-      <c r="H217" s="1"/>
+      <c r="H217" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I217" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="218" spans="1:9" outlineLevel="2">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
         <v>10288</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="D218" s="1">
         <v>8443999090</v>
       </c>
       <c r="E218" s="1">
         <v>1</v>
       </c>
       <c r="F218" s="1">
-        <v>75.26000000000001</v>
+        <v>75.18000000000001</v>
       </c>
       <c r="G218" s="1"/>
-      <c r="H218" s="1"/>
+      <c r="H218" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I218" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="2">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
         <v>20586</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="D219" s="1">
         <v>8443999090</v>
       </c>
       <c r="E219" s="1">
         <v>1</v>
       </c>
       <c r="F219" s="1">
-        <v>96.77</v>
+        <v>96.66</v>
       </c>
       <c r="G219" s="1"/>
-      <c r="H219" s="1"/>
+      <c r="H219" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I219" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="2">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
         <v>18518</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="D220" s="1">
         <v>8443999090</v>
       </c>
       <c r="E220" s="1">
         <v>1</v>
       </c>
       <c r="F220" s="1">
-        <v>71.68000000000001</v>
+        <v>71.59999999999999</v>
       </c>
       <c r="G220" s="1"/>
-      <c r="H220" s="1"/>
+      <c r="H220" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I220" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="2">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
         <v>20612</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="D221" s="1">
         <v>8443999090</v>
       </c>
       <c r="E221" s="1">
         <v>1</v>
       </c>
       <c r="F221" s="1">
-        <v>71.68000000000001</v>
+        <v>71.59999999999999</v>
       </c>
       <c r="G221" s="1"/>
-      <c r="H221" s="1"/>
+      <c r="H221" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I221" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="2">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
         <v>18918</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D222" s="1">
         <v>8302200090</v>
       </c>
       <c r="E222" s="1">
         <v>1</v>
       </c>
       <c r="F222" s="1">
-        <v>401.86</v>
+        <v>401.41</v>
       </c>
       <c r="G222" s="1"/>
-      <c r="H222" s="1"/>
+      <c r="H222" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I222" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="2">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
         <v>16668</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D223" s="1">
         <v>8443999090</v>
       </c>
       <c r="E223" s="1">
         <v>1</v>
       </c>
       <c r="F223" s="1">
-        <v>59.14</v>
+        <v>59.07</v>
       </c>
       <c r="G223" s="1"/>
-      <c r="H223" s="1"/>
+      <c r="H223" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I223" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="2">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
         <v>26041</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="D224" s="1">
         <v>8443999090</v>
       </c>
       <c r="E224" s="1">
         <v>1</v>
       </c>
       <c r="F224" s="1">
-        <v>68.54000000000001</v>
+        <v>68.47</v>
       </c>
       <c r="G224" s="1"/>
-      <c r="H224" s="1"/>
+      <c r="H224" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I224" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="2">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
         <v>10289</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="D225" s="1">
         <v>8443999090</v>
       </c>
       <c r="E225" s="1">
         <v>1</v>
       </c>
       <c r="F225" s="1">
-        <v>92.29000000000001</v>
+        <v>92.19</v>
       </c>
       <c r="G225" s="1"/>
-      <c r="H225" s="1"/>
+      <c r="H225" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I225" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="2">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
         <v>21772</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="D226" s="1">
         <v>8443999090</v>
       </c>
       <c r="E226" s="1">
         <v>1</v>
       </c>
       <c r="F226" s="1">
-        <v>86.91</v>
+        <v>86.81999999999999</v>
       </c>
       <c r="G226" s="1"/>
-      <c r="H226" s="1"/>
+      <c r="H226" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I226" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="2">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
         <v>21243</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="D227" s="1">
         <v>8443999090</v>
       </c>
       <c r="E227" s="1">
         <v>1</v>
       </c>
       <c r="F227" s="1">
-        <v>241.47</v>
+        <v>241.2</v>
       </c>
       <c r="G227" s="1"/>
-      <c r="H227" s="1"/>
+      <c r="H227" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I227" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="2">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
         <v>17871</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="D228" s="1">
         <v>8443999090</v>
       </c>
       <c r="E228" s="1">
         <v>1</v>
       </c>
       <c r="F228" s="1">
-        <v>357.06</v>
+        <v>356.66</v>
       </c>
       <c r="G228" s="1"/>
-      <c r="H228" s="1"/>
+      <c r="H228" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I228" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="2">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
         <v>21588</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="D229" s="1">
         <v>8443999090</v>
       </c>
       <c r="E229" s="1">
         <v>1</v>
       </c>
       <c r="F229" s="1">
-        <v>627.2</v>
+        <v>626.5</v>
       </c>
       <c r="G229" s="1"/>
-      <c r="H229" s="1"/>
+      <c r="H229" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I229" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="2">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
         <v>20644</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="D230" s="1">
         <v>7326909890</v>
       </c>
       <c r="E230" s="1">
         <v>1</v>
       </c>
       <c r="F230" s="1">
-        <v>363.33</v>
+        <v>362.92</v>
       </c>
       <c r="G230" s="1"/>
-      <c r="H230" s="1"/>
+      <c r="H230" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I230" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="2">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
         <v>21587</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="D231" s="1">
         <v>8443999090</v>
       </c>
       <c r="E231" s="1">
         <v>1</v>
       </c>
       <c r="F231" s="1">
-        <v>141.12</v>
+        <v>140.96</v>
       </c>
       <c r="G231" s="1"/>
-      <c r="H231" s="1"/>
+      <c r="H231" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I231" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="2">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
         <v>10219</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="D232" s="1">
         <v>8443999090</v>
       </c>
       <c r="E232" s="1">
         <v>1</v>
       </c>
       <c r="F232" s="1">
-        <v>728</v>
+        <v>727.1900000000001</v>
       </c>
       <c r="G232" s="1"/>
-      <c r="H232" s="1"/>
+      <c r="H232" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I232" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="233" spans="1:9" outlineLevel="2">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
         <v>31643</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="D233" s="1">
         <v>8443999090</v>
       </c>
       <c r="E233" s="1">
         <v>1</v>
       </c>
       <c r="F233" s="1">
-        <v>134.4</v>
+        <v>134.25</v>
       </c>
       <c r="G233" s="1"/>
-      <c r="H233" s="1"/>
+      <c r="H233" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I233" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="234" spans="1:9" outlineLevel="2">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
         <v>21361</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="D234" s="1">
         <v>7326909890</v>
       </c>
       <c r="E234" s="1">
         <v>1</v>
       </c>
       <c r="F234" s="1">
-        <v>374.98</v>
+        <v>374.56</v>
       </c>
       <c r="G234" s="1"/>
-      <c r="H234" s="1"/>
+      <c r="H234" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I234" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="235" spans="1:9" outlineLevel="2">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
         <v>33038</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="D235" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E235" s="1">
         <v>1</v>
       </c>
       <c r="F235" s="1">
         <v>0</v>
       </c>
       <c r="G235" s="1"/>
-      <c r="H235" s="1"/>
+      <c r="H235" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I235" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="236" spans="1:9" outlineLevel="2">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
         <v>23810</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="D236" s="1">
         <v>8443999090</v>
       </c>
       <c r="E236" s="1">
         <v>1</v>
       </c>
       <c r="F236" s="1">
-        <v>459.2</v>
+        <v>458.69</v>
       </c>
       <c r="G236" s="1"/>
-      <c r="H236" s="1"/>
+      <c r="H236" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I236" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="237" spans="1:9" outlineLevel="2">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
         <v>24630</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="D237" s="1">
         <v>8302200090</v>
       </c>
       <c r="E237" s="1">
         <v>1</v>
       </c>
       <c r="F237" s="1">
-        <v>37.63</v>
+        <v>37.59</v>
       </c>
       <c r="G237" s="1"/>
-      <c r="H237" s="1"/>
+      <c r="H237" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I237" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="238" spans="1:9" outlineLevel="2">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
         <v>23084</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="D238" s="1">
         <v>8443999090</v>
       </c>
       <c r="E238" s="1">
         <v>1</v>
       </c>
       <c r="F238" s="1">
-        <v>51.52</v>
+        <v>51.46</v>
       </c>
       <c r="G238" s="1"/>
-      <c r="H238" s="1"/>
+      <c r="H238" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I238" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="239" spans="1:9" outlineLevel="2">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
-        <v>31648</v>
+        <v>33053</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="D239" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E239" s="1">
         <v>1</v>
       </c>
       <c r="F239" s="1">
-        <v>33.6</v>
+        <v>33.56</v>
       </c>
       <c r="G239" s="1"/>
-      <c r="H239" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H239" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I239" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="240" spans="1:9" outlineLevel="2">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
-        <v>33053</v>
+        <v>20675</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D240" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E240" s="1">
         <v>1</v>
       </c>
       <c r="F240" s="1">
-        <v>33.6</v>
+        <v>36.25</v>
       </c>
       <c r="G240" s="1"/>
-      <c r="H240" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H240" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I240" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="241" spans="1:9" outlineLevel="2">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
-        <v>20675</v>
+        <v>31302</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="D241" s="1">
         <v>8443999090</v>
       </c>
       <c r="E241" s="1">
         <v>1</v>
       </c>
       <c r="F241" s="1">
-        <v>36.29</v>
+        <v>50.57</v>
       </c>
       <c r="G241" s="1"/>
-      <c r="H241" s="1"/>
+      <c r="H241" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I241" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="242" spans="1:9" outlineLevel="2">
       <c r="A242" s="1"/>
       <c r="B242" s="1">
-        <v>31302</v>
+        <v>9101</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="D242" s="1">
         <v>8443999090</v>
       </c>
       <c r="E242" s="1">
         <v>1</v>
       </c>
       <c r="F242" s="1">
-        <v>50.62</v>
+        <v>35.8</v>
       </c>
       <c r="G242" s="1"/>
-      <c r="H242" s="1"/>
+      <c r="H242" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I242" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="243" spans="1:9" outlineLevel="2">
       <c r="A243" s="1"/>
       <c r="B243" s="1">
-        <v>9101</v>
+        <v>10545</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="D243" s="1">
         <v>8443999090</v>
       </c>
       <c r="E243" s="1">
         <v>1</v>
       </c>
       <c r="F243" s="1">
-        <v>35.84</v>
+        <v>40.28</v>
       </c>
       <c r="G243" s="1"/>
-      <c r="H243" s="1"/>
-[...1 lines deleted...]
-        <v>28</v>
+      <c r="H243" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I243" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="244" spans="1:9" outlineLevel="2">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
-        <v>10545</v>
+        <v>14310</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="D244" s="1">
         <v>8443999090</v>
       </c>
       <c r="E244" s="1">
         <v>1</v>
       </c>
       <c r="F244" s="1">
-        <v>40.32</v>
+        <v>100.69</v>
       </c>
       <c r="G244" s="1"/>
-      <c r="H244" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H244" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I244" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="245" spans="1:9" outlineLevel="2">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
-        <v>14310</v>
+        <v>24688</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="D245" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E245" s="1">
         <v>1</v>
       </c>
       <c r="F245" s="1">
-        <v>100.8</v>
+        <v>47.88</v>
       </c>
       <c r="G245" s="1"/>
-      <c r="H245" s="1"/>
+      <c r="H245" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I245" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="246" spans="1:9" outlineLevel="2">
       <c r="A246" s="1"/>
       <c r="B246" s="1">
-        <v>24688</v>
+        <v>9102</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="D246" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E246" s="1">
         <v>1</v>
       </c>
       <c r="F246" s="1">
-        <v>47.94</v>
+        <v>48.78</v>
       </c>
       <c r="G246" s="1"/>
-      <c r="H246" s="1"/>
+      <c r="H246" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I246" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="247" spans="1:9" outlineLevel="2">
       <c r="A247" s="1"/>
       <c r="B247" s="1">
-        <v>9102</v>
+        <v>22526</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="D247" s="1">
         <v>8443999090</v>
       </c>
       <c r="E247" s="1">
         <v>1</v>
       </c>
       <c r="F247" s="1">
-        <v>48.83</v>
+        <v>46.09</v>
       </c>
       <c r="G247" s="1"/>
-      <c r="H247" s="1"/>
+      <c r="H247" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I247" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="248" spans="1:9" outlineLevel="2">
       <c r="A248" s="1"/>
       <c r="B248" s="1">
-        <v>22526</v>
+        <v>22495</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="D248" s="1">
         <v>8443999090</v>
       </c>
       <c r="E248" s="1">
         <v>1</v>
       </c>
       <c r="F248" s="1">
-        <v>46.14</v>
+        <v>46.54</v>
       </c>
       <c r="G248" s="1"/>
-      <c r="H248" s="1"/>
+      <c r="H248" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I248" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="249" spans="1:9" outlineLevel="2">
       <c r="A249" s="1"/>
       <c r="B249" s="1">
-        <v>22495</v>
+        <v>23096</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="D249" s="1">
         <v>8443999090</v>
       </c>
       <c r="E249" s="1">
         <v>1</v>
       </c>
       <c r="F249" s="1">
-        <v>46.59</v>
+        <v>60.41</v>
       </c>
       <c r="G249" s="1"/>
-      <c r="H249" s="1"/>
-[...1 lines deleted...]
-        <v>28</v>
+      <c r="H249" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I249" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="250" spans="1:9" outlineLevel="2">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
-        <v>23096</v>
+        <v>20623</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="D250" s="1">
         <v>8443999090</v>
       </c>
       <c r="E250" s="1">
         <v>1</v>
       </c>
       <c r="F250" s="1">
-        <v>60.48</v>
+        <v>55.04</v>
       </c>
       <c r="G250" s="1"/>
-      <c r="H250" s="1"/>
+      <c r="H250" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I250" s="5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="251" spans="1:9" outlineLevel="2">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
-        <v>20623</v>
+        <v>31286</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="D251" s="1">
         <v>8443999090</v>
       </c>
       <c r="E251" s="1">
         <v>1</v>
       </c>
       <c r="F251" s="1">
-        <v>55.1</v>
+        <v>56.83</v>
       </c>
       <c r="G251" s="1"/>
-      <c r="H251" s="1"/>
+      <c r="H251" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I251" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="252" spans="1:9" outlineLevel="2">
       <c r="A252" s="1"/>
       <c r="B252" s="1">
-        <v>31286</v>
+        <v>10348</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="D252" s="1">
         <v>8443999090</v>
       </c>
       <c r="E252" s="1">
         <v>1</v>
       </c>
       <c r="F252" s="1">
-        <v>56.9</v>
+        <v>54.6</v>
       </c>
       <c r="G252" s="1"/>
-      <c r="H252" s="1"/>
-[...1 lines deleted...]
-        <v>28</v>
+      <c r="H252" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I252" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="253" spans="1:9" outlineLevel="2">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
-        <v>10348</v>
+        <v>33055</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="D253" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E253" s="1">
         <v>1</v>
       </c>
       <c r="F253" s="1">
-        <v>54.66</v>
+        <v>44.75</v>
       </c>
       <c r="G253" s="1"/>
-      <c r="H253" s="1"/>
-[...1 lines deleted...]
-        <v>28</v>
+      <c r="H253" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I253" s="1" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="254" spans="1:9" outlineLevel="2">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
-        <v>31510</v>
+        <v>11258</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>260</v>
-[...3 lines deleted...]
-      </c>
+        <v>263</v>
+      </c>
+      <c r="D254" s="1"/>
       <c r="E254" s="1">
         <v>1</v>
       </c>
       <c r="F254" s="1">
-        <v>47.04</v>
+        <v>64.44</v>
       </c>
       <c r="G254" s="1"/>
-      <c r="H254" s="1"/>
+      <c r="H254" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I254" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="255" spans="1:9" outlineLevel="2">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
-        <v>33055</v>
+        <v>24507</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="D255" s="1">
         <v>8302200090</v>
       </c>
       <c r="E255" s="1">
         <v>1</v>
       </c>
       <c r="F255" s="1">
-        <v>44.8</v>
+        <v>45.2</v>
       </c>
       <c r="G255" s="1"/>
-      <c r="H255" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H255" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I255" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="256" spans="1:9" outlineLevel="2">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
-        <v>11258</v>
+        <v>24845</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>261</v>
-[...1 lines deleted...]
-      <c r="D256" s="1"/>
+        <v>265</v>
+      </c>
+      <c r="D256" s="1">
+        <v>8302200090</v>
+      </c>
       <c r="E256" s="1">
         <v>1</v>
       </c>
       <c r="F256" s="1">
-        <v>51.52</v>
+        <v>202.27</v>
       </c>
       <c r="G256" s="1"/>
-      <c r="H256" s="1"/>
+      <c r="H256" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I256" s="5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="257" spans="1:9" outlineLevel="2">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
-        <v>24507</v>
+        <v>32737</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="D257" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E257" s="1">
         <v>1</v>
       </c>
       <c r="F257" s="1">
-        <v>45.25</v>
+        <v>61.31</v>
       </c>
       <c r="G257" s="1"/>
-      <c r="H257" s="1"/>
+      <c r="H257" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I257" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="258" spans="1:9" outlineLevel="2">
       <c r="A258" s="1"/>
       <c r="B258" s="1">
-        <v>24845</v>
+        <v>11565</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="D258" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E258" s="1">
         <v>1</v>
       </c>
       <c r="F258" s="1">
-        <v>202.5</v>
+        <v>49.67</v>
       </c>
       <c r="G258" s="1"/>
-      <c r="H258" s="1"/>
+      <c r="H258" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I258" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="259" spans="1:9" outlineLevel="2">
       <c r="A259" s="1"/>
       <c r="B259" s="1">
-        <v>32737</v>
+        <v>9110</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="D259" s="1">
         <v>8443999090</v>
       </c>
       <c r="E259" s="1">
         <v>1</v>
       </c>
       <c r="F259" s="1">
-        <v>61.38</v>
+        <v>51.02</v>
       </c>
       <c r="G259" s="1"/>
-      <c r="H259" s="1"/>
+      <c r="H259" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I259" s="5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="260" spans="1:9" outlineLevel="2">
       <c r="A260" s="1"/>
       <c r="B260" s="1">
-        <v>11565</v>
+        <v>22398</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D260" s="1">
         <v>8443999090</v>
       </c>
       <c r="E260" s="1">
         <v>1</v>
       </c>
       <c r="F260" s="1">
-        <v>49.73</v>
+        <v>40.28</v>
       </c>
       <c r="G260" s="1"/>
-      <c r="H260" s="1"/>
+      <c r="H260" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I260" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="261" spans="1:9" outlineLevel="2">
       <c r="A261" s="1"/>
       <c r="B261" s="1">
-        <v>9110</v>
+        <v>24629</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="D261" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E261" s="1">
         <v>1</v>
       </c>
       <c r="F261" s="1">
-        <v>51.07</v>
+        <v>46.09</v>
       </c>
       <c r="G261" s="1"/>
-      <c r="H261" s="1"/>
+      <c r="H261" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I261" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="262" spans="1:9" outlineLevel="2">
       <c r="A262" s="1"/>
       <c r="B262" s="1">
-        <v>22398</v>
+        <v>18092</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="D262" s="1">
         <v>8443999090</v>
       </c>
       <c r="E262" s="1">
         <v>1</v>
       </c>
       <c r="F262" s="1">
-        <v>40.32</v>
+        <v>453.32</v>
       </c>
       <c r="G262" s="1"/>
-      <c r="H262" s="1"/>
+      <c r="H262" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I262" s="5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="263" spans="1:9" outlineLevel="2">
       <c r="A263" s="1"/>
       <c r="B263" s="1">
-        <v>24629</v>
+        <v>9105</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="D263" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E263" s="1">
         <v>1</v>
       </c>
       <c r="F263" s="1">
-        <v>46.14</v>
+        <v>97.11</v>
       </c>
       <c r="G263" s="1"/>
-      <c r="H263" s="1"/>
+      <c r="H263" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I263" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="264" spans="1:9" outlineLevel="2">
       <c r="A264" s="1"/>
       <c r="B264" s="1">
-        <v>18092</v>
+        <v>22632</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="D264" s="1">
         <v>8443999090</v>
       </c>
       <c r="E264" s="1">
         <v>1</v>
       </c>
       <c r="F264" s="1">
-        <v>453.82</v>
+        <v>79.20999999999999</v>
       </c>
       <c r="G264" s="1"/>
-      <c r="H264" s="1"/>
+      <c r="H264" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I264" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="265" spans="1:9" outlineLevel="2">
       <c r="A265" s="1"/>
       <c r="B265" s="1">
-        <v>9105</v>
+        <v>33062</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="D265" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E265" s="1">
         <v>1</v>
       </c>
       <c r="F265" s="1">
-        <v>97.22</v>
+        <v>49.23</v>
       </c>
       <c r="G265" s="1"/>
-      <c r="H265" s="1"/>
-[...1 lines deleted...]
-        <v>28</v>
+      <c r="H265" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I265" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="266" spans="1:9" outlineLevel="2">
       <c r="A266" s="1"/>
       <c r="B266" s="1">
-        <v>22632</v>
+        <v>21902</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="D266" s="1">
         <v>8443999090</v>
       </c>
       <c r="E266" s="1">
         <v>1</v>
       </c>
       <c r="F266" s="1">
-        <v>79.3</v>
+        <v>73.39</v>
       </c>
       <c r="G266" s="1"/>
-      <c r="H266" s="1"/>
-[...1 lines deleted...]
-        <v>28</v>
+      <c r="H266" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I266" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="267" spans="1:9" outlineLevel="2">
       <c r="A267" s="1"/>
       <c r="B267" s="1">
-        <v>33062</v>
+        <v>9112</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="D267" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E267" s="1">
         <v>1</v>
       </c>
       <c r="F267" s="1">
-        <v>49.28</v>
+        <v>54.6</v>
       </c>
       <c r="G267" s="1"/>
-      <c r="H267" s="1"/>
+      <c r="H267" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I267" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="268" spans="1:9" outlineLevel="2">
       <c r="A268" s="1"/>
       <c r="B268" s="1">
-        <v>21902</v>
+        <v>24481</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="D268" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E268" s="1">
         <v>1</v>
       </c>
       <c r="F268" s="1">
-        <v>73.47</v>
+        <v>56.39</v>
       </c>
       <c r="G268" s="1"/>
-      <c r="H268" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H268" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I268" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="269" spans="1:9" outlineLevel="2">
       <c r="A269" s="1"/>
       <c r="B269" s="1">
-        <v>9112</v>
+        <v>21883</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="D269" s="1">
         <v>8443999090</v>
       </c>
       <c r="E269" s="1">
         <v>1</v>
       </c>
       <c r="F269" s="1">
-        <v>54.66</v>
+        <v>73.39</v>
       </c>
       <c r="G269" s="1"/>
-      <c r="H269" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H269" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I269" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="270" spans="1:9" outlineLevel="2">
       <c r="A270" s="1"/>
       <c r="B270" s="1">
-        <v>24481</v>
+        <v>29294</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="D270" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E270" s="1">
         <v>1</v>
       </c>
       <c r="F270" s="1">
-        <v>56.45</v>
+        <v>214.8</v>
       </c>
       <c r="G270" s="1"/>
-      <c r="H270" s="1"/>
+      <c r="H270" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I270" s="5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="271" spans="1:9" outlineLevel="2">
       <c r="A271" s="1"/>
       <c r="B271" s="1">
-        <v>21883</v>
+        <v>34025</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="D271" s="1">
         <v>8443999090</v>
       </c>
       <c r="E271" s="1">
         <v>1</v>
       </c>
       <c r="F271" s="1">
-        <v>73.47</v>
+        <v>89.5</v>
       </c>
       <c r="G271" s="1"/>
-      <c r="H271" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H271" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I271" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="272" spans="1:9" outlineLevel="2">
       <c r="A272" s="1"/>
       <c r="B272" s="1">
-        <v>29294</v>
+        <v>26566</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="D272" s="1">
         <v>8443999090</v>
       </c>
       <c r="E272" s="1">
         <v>1</v>
       </c>
       <c r="F272" s="1">
-        <v>215.04</v>
+        <v>141.86</v>
       </c>
       <c r="G272" s="1"/>
-      <c r="H272" s="1"/>
+      <c r="H272" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I272" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="273" spans="1:9" outlineLevel="2">
       <c r="A273" s="1"/>
       <c r="B273" s="1">
-        <v>34025</v>
+        <v>26568</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="D273" s="1">
         <v>8443999090</v>
       </c>
       <c r="E273" s="1">
         <v>1</v>
       </c>
       <c r="F273" s="1">
-        <v>89.59999999999999</v>
+        <v>226.88</v>
       </c>
       <c r="G273" s="1"/>
-      <c r="H273" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H273" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I273" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="274" spans="1:9" outlineLevel="2">
       <c r="A274" s="1"/>
       <c r="B274" s="1">
-        <v>26566</v>
+        <v>31584</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="D274" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E274" s="1">
         <v>1</v>
       </c>
       <c r="F274" s="1">
-        <v>142.02</v>
+        <v>46.99</v>
       </c>
       <c r="G274" s="1"/>
-      <c r="H274" s="1"/>
+      <c r="H274" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I274" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="275" spans="1:9" outlineLevel="2">
       <c r="A275" s="1"/>
       <c r="B275" s="1">
-        <v>26568</v>
+        <v>22285</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="D275" s="1">
         <v>8443999090</v>
       </c>
       <c r="E275" s="1">
         <v>1</v>
       </c>
       <c r="F275" s="1">
-        <v>227.14</v>
+        <v>46.99</v>
       </c>
       <c r="G275" s="1"/>
-      <c r="H275" s="1"/>
+      <c r="H275" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I275" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="276" spans="1:9" outlineLevel="2">
       <c r="A276" s="1"/>
       <c r="B276" s="1">
-        <v>31584</v>
+        <v>253</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="D276" s="1">
         <v>8443999090</v>
       </c>
       <c r="E276" s="1">
         <v>1</v>
       </c>
       <c r="F276" s="1">
-        <v>47.04</v>
+        <v>44.3</v>
       </c>
       <c r="G276" s="1"/>
-      <c r="H276" s="1"/>
+      <c r="H276" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I276" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="277" spans="1:9" outlineLevel="2">
       <c r="A277" s="1"/>
       <c r="B277" s="1">
-        <v>22285</v>
+        <v>10423</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="D277" s="1">
-        <v>8443999090</v>
+        <v>8302209000</v>
       </c>
       <c r="E277" s="1">
         <v>1</v>
       </c>
       <c r="F277" s="1">
-        <v>47.04</v>
+        <v>591.15</v>
       </c>
       <c r="G277" s="1"/>
-      <c r="H277" s="1"/>
+      <c r="H277" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I277" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="278" spans="1:9" outlineLevel="2">
       <c r="A278" s="1"/>
       <c r="B278" s="1">
-        <v>253</v>
+        <v>10422</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="D278" s="1">
         <v>8443999090</v>
       </c>
       <c r="E278" s="1">
         <v>1</v>
       </c>
       <c r="F278" s="1">
-        <v>44.35</v>
+        <v>244.78</v>
       </c>
       <c r="G278" s="1"/>
-      <c r="H278" s="1"/>
+      <c r="H278" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I278" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="279" spans="1:9" outlineLevel="2">
       <c r="A279" s="1"/>
       <c r="B279" s="1">
-        <v>10423</v>
+        <v>10421</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="D279" s="1">
-        <v>8302209000</v>
+        <v>7326909890</v>
       </c>
       <c r="E279" s="1">
         <v>1</v>
       </c>
       <c r="F279" s="1">
-        <v>591.8099999999999</v>
+        <v>901.27</v>
       </c>
       <c r="G279" s="1"/>
-      <c r="H279" s="1"/>
+      <c r="H279" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I279" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="280" spans="1:9" outlineLevel="2">
       <c r="A280" s="1"/>
       <c r="B280" s="1">
-        <v>10422</v>
+        <v>33036</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="D280" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E280" s="1">
         <v>1</v>
       </c>
       <c r="F280" s="1">
-        <v>245.06</v>
+        <v>0</v>
       </c>
       <c r="G280" s="1"/>
-      <c r="H280" s="1"/>
+      <c r="H280" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I280" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="281" spans="1:9" outlineLevel="2">
       <c r="A281" s="1"/>
       <c r="B281" s="1">
-        <v>10421</v>
+        <v>30830</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="D281" s="1">
-        <v>7326909890</v>
+        <v>8443999090</v>
       </c>
       <c r="E281" s="1">
         <v>1</v>
       </c>
       <c r="F281" s="1">
-        <v>902.27</v>
+        <v>116.8</v>
       </c>
       <c r="G281" s="1"/>
-      <c r="H281" s="1"/>
+      <c r="H281" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I281" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="282" spans="1:9" outlineLevel="2">
       <c r="A282" s="1"/>
       <c r="B282" s="1">
-        <v>33036</v>
+        <v>29497</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="D282" s="1">
         <v>8443999090</v>
       </c>
       <c r="E282" s="1">
         <v>1</v>
       </c>
       <c r="F282" s="1">
-        <v>0</v>
+        <v>122.17</v>
       </c>
       <c r="G282" s="1"/>
-      <c r="H282" s="1"/>
+      <c r="H282" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I282" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="283" spans="1:9" outlineLevel="2">
       <c r="A283" s="1"/>
       <c r="B283" s="1">
-        <v>30830</v>
+        <v>20447</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="D283" s="1">
         <v>8443999090</v>
       </c>
       <c r="E283" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F283" s="1">
-        <v>116.93</v>
+        <v>121.27</v>
       </c>
       <c r="G283" s="1"/>
-      <c r="H283" s="1"/>
+      <c r="H283" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I283" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="284" spans="1:9" outlineLevel="2">
       <c r="A284" s="1"/>
       <c r="B284" s="1">
-        <v>29497</v>
+        <v>27513</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="D284" s="1">
         <v>8443999090</v>
       </c>
       <c r="E284" s="1">
         <v>1</v>
       </c>
       <c r="F284" s="1">
-        <v>122.3</v>
+        <v>234.04</v>
       </c>
       <c r="G284" s="1"/>
-      <c r="H284" s="1"/>
+      <c r="H284" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I284" s="5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="285" spans="1:9" outlineLevel="2">
       <c r="A285" s="1"/>
       <c r="B285" s="1">
-        <v>20447</v>
+        <v>25801</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="D285" s="1">
         <v>8443999090</v>
       </c>
       <c r="E285" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F285" s="1">
-        <v>121.41</v>
+        <v>276.11</v>
       </c>
       <c r="G285" s="1"/>
-      <c r="H285" s="1"/>
+      <c r="H285" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I285" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="286" spans="1:9" outlineLevel="2">
       <c r="A286" s="1"/>
       <c r="B286" s="1">
-        <v>27513</v>
+        <v>20301</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="D286" s="1">
         <v>8443999090</v>
       </c>
       <c r="E286" s="1">
         <v>1</v>
       </c>
       <c r="F286" s="1">
-        <v>234.3</v>
+        <v>671.25</v>
       </c>
       <c r="G286" s="1"/>
-      <c r="H286" s="1"/>
+      <c r="H286" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I286" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="287" spans="1:9" outlineLevel="2">
       <c r="A287" s="1"/>
       <c r="B287" s="1">
-        <v>25801</v>
+        <v>34371</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="D287" s="1">
         <v>8443999090</v>
       </c>
       <c r="E287" s="1">
         <v>1</v>
       </c>
       <c r="F287" s="1">
-        <v>276.42</v>
+        <v>373.22</v>
       </c>
       <c r="G287" s="1"/>
-      <c r="H287" s="1"/>
+      <c r="H287" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I287" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="288" spans="1:9" outlineLevel="2">
       <c r="A288" s="1"/>
       <c r="B288" s="1">
-        <v>20301</v>
+        <v>23765</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="D288" s="1">
         <v>8443999090</v>
       </c>
       <c r="E288" s="1">
         <v>1</v>
       </c>
       <c r="F288" s="1">
-        <v>672</v>
+        <v>704.8099999999999</v>
       </c>
       <c r="G288" s="1"/>
-      <c r="H288" s="1"/>
+      <c r="H288" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I288" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="289" spans="1:9" outlineLevel="2">
       <c r="A289" s="1"/>
       <c r="B289" s="1">
-        <v>34371</v>
+        <v>25995</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="D289" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E289" s="1">
         <v>1</v>
       </c>
       <c r="F289" s="1">
-        <v>373.63</v>
+        <v>708.84</v>
       </c>
       <c r="G289" s="1"/>
-      <c r="H289" s="1"/>
+      <c r="H289" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I289" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="290" spans="1:9" outlineLevel="2">
       <c r="A290" s="1"/>
       <c r="B290" s="1">
-        <v>23765</v>
+        <v>31034</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="D290" s="1">
         <v>8443999090</v>
       </c>
       <c r="E290" s="1">
         <v>1</v>
       </c>
       <c r="F290" s="1">
-        <v>705.6</v>
+        <v>503.44</v>
       </c>
       <c r="G290" s="1"/>
-      <c r="H290" s="1"/>
+      <c r="H290" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I290" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="291" spans="1:9" outlineLevel="2">
       <c r="A291" s="1"/>
       <c r="B291" s="1">
-        <v>25995</v>
+        <v>34370</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="D291" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E291" s="1">
         <v>1</v>
       </c>
       <c r="F291" s="1">
-        <v>709.63</v>
+        <v>1116.96</v>
       </c>
       <c r="G291" s="1"/>
-      <c r="H291" s="1"/>
+      <c r="H291" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I291" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="292" spans="1:9" outlineLevel="2">
       <c r="A292" s="1"/>
       <c r="B292" s="1">
-        <v>31034</v>
+        <v>29278</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="D292" s="1">
         <v>8443999090</v>
       </c>
       <c r="E292" s="1">
         <v>1</v>
       </c>
       <c r="F292" s="1">
-        <v>504</v>
+        <v>1074</v>
       </c>
       <c r="G292" s="1"/>
-      <c r="H292" s="1"/>
+      <c r="H292" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I292" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="293" spans="1:9" outlineLevel="2">
       <c r="A293" s="1"/>
       <c r="B293" s="1">
-        <v>34370</v>
+        <v>24067</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="D293" s="1">
         <v>8443999090</v>
       </c>
       <c r="E293" s="1">
         <v>1</v>
       </c>
       <c r="F293" s="1">
-        <v>1118.21</v>
+        <v>1229.73</v>
       </c>
       <c r="G293" s="1"/>
-      <c r="H293" s="1"/>
+      <c r="H293" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I293" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="294" spans="1:9" outlineLevel="2">
       <c r="A294" s="1"/>
       <c r="B294" s="1">
-        <v>29278</v>
+        <v>20622</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="D294" s="1">
         <v>8443999090</v>
       </c>
       <c r="E294" s="1">
         <v>1</v>
       </c>
       <c r="F294" s="1">
-        <v>1075.2</v>
+        <v>60.41</v>
       </c>
       <c r="G294" s="1"/>
-      <c r="H294" s="1"/>
+      <c r="H294" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I294" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="295" spans="1:9" outlineLevel="2">
       <c r="A295" s="1"/>
       <c r="B295" s="1">
-        <v>24067</v>
+        <v>11412</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="D295" s="1">
         <v>8443999090</v>
       </c>
       <c r="E295" s="1">
         <v>1</v>
       </c>
       <c r="F295" s="1">
-        <v>1231.1</v>
+        <v>59.07</v>
       </c>
       <c r="G295" s="1"/>
-      <c r="H295" s="1"/>
+      <c r="H295" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I295" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="296" spans="1:9" outlineLevel="2">
       <c r="A296" s="1"/>
       <c r="B296" s="1">
-        <v>20622</v>
+        <v>10651</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="D296" s="1">
         <v>8443999090</v>
       </c>
       <c r="E296" s="1">
         <v>1</v>
       </c>
       <c r="F296" s="1">
-        <v>60.48</v>
+        <v>49.23</v>
       </c>
       <c r="G296" s="1"/>
-      <c r="H296" s="1"/>
-[...1 lines deleted...]
-        <v>28</v>
+      <c r="H296" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I296" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="297" spans="1:9" outlineLevel="2">
       <c r="A297" s="1"/>
       <c r="B297" s="1">
-        <v>11412</v>
+        <v>23085</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="D297" s="1">
         <v>8443999090</v>
       </c>
       <c r="E297" s="1">
         <v>1</v>
       </c>
       <c r="F297" s="1">
-        <v>59.14</v>
+        <v>67.13</v>
       </c>
       <c r="G297" s="1"/>
-      <c r="H297" s="1"/>
-[...1 lines deleted...]
-        <v>28</v>
+      <c r="H297" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I297" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="298" spans="1:9" outlineLevel="2">
       <c r="A298" s="1"/>
       <c r="B298" s="1">
-        <v>10651</v>
+        <v>24499</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="D298" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E298" s="1">
         <v>1</v>
       </c>
       <c r="F298" s="1">
-        <v>43.46</v>
+        <v>43.86</v>
       </c>
       <c r="G298" s="1"/>
-      <c r="H298" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H298" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I298" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="299" spans="1:9" outlineLevel="2">
       <c r="A299" s="1"/>
       <c r="B299" s="1">
-        <v>23085</v>
+        <v>33061</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="D299" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E299" s="1">
         <v>1</v>
       </c>
       <c r="F299" s="1">
-        <v>67.2</v>
+        <v>32.22</v>
       </c>
       <c r="G299" s="1"/>
-      <c r="H299" s="1"/>
+      <c r="H299" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I299" s="1" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="300" spans="1:9" outlineLevel="2">
       <c r="A300" s="1"/>
       <c r="B300" s="1">
-        <v>24499</v>
+        <v>23560</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="D300" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E300" s="1">
         <v>1</v>
       </c>
       <c r="F300" s="1">
-        <v>43.9</v>
+        <v>48.33</v>
       </c>
       <c r="G300" s="1"/>
-      <c r="H300" s="1"/>
+      <c r="H300" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I300" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="301" spans="1:9" outlineLevel="2">
       <c r="A301" s="1"/>
       <c r="B301" s="1">
-        <v>33061</v>
+        <v>17518</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="D301" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E301" s="1">
         <v>1</v>
       </c>
       <c r="F301" s="1">
-        <v>33.15</v>
+        <v>43.41</v>
       </c>
       <c r="G301" s="1"/>
-      <c r="H301" s="1"/>
+      <c r="H301" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I301" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="302" spans="1:9" outlineLevel="2">
       <c r="A302" s="1"/>
       <c r="B302" s="1">
-        <v>23560</v>
+        <v>23086</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="D302" s="1">
         <v>8443999090</v>
       </c>
       <c r="E302" s="1">
         <v>1</v>
       </c>
       <c r="F302" s="1">
-        <v>48.38</v>
+        <v>68.47</v>
       </c>
       <c r="G302" s="1"/>
-      <c r="H302" s="1"/>
-[...1 lines deleted...]
-        <v>28</v>
+      <c r="H302" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I302" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="303" spans="1:9" outlineLevel="2">
       <c r="A303" s="1"/>
       <c r="B303" s="1">
-        <v>17518</v>
+        <v>32512</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="D303" s="1">
         <v>8443999090</v>
       </c>
       <c r="E303" s="1">
         <v>1</v>
       </c>
       <c r="F303" s="1">
-        <v>43.46</v>
+        <v>42.07</v>
       </c>
       <c r="G303" s="1"/>
-      <c r="H303" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H303" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I303" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="304" spans="1:9" outlineLevel="2">
       <c r="A304" s="1"/>
       <c r="B304" s="1">
-        <v>23086</v>
+        <v>20756</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="D304" s="1">
         <v>8443999090</v>
       </c>
       <c r="E304" s="1">
         <v>1</v>
       </c>
       <c r="F304" s="1">
-        <v>68.54000000000001</v>
+        <v>52.36</v>
       </c>
       <c r="G304" s="1"/>
-      <c r="H304" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H304" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I304" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="305" spans="1:9" outlineLevel="2">
       <c r="A305" s="1"/>
       <c r="B305" s="1">
-        <v>32512</v>
+        <v>30554</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="D305" s="1">
         <v>8443999090</v>
       </c>
       <c r="E305" s="1">
         <v>1</v>
       </c>
       <c r="F305" s="1">
-        <v>42.11</v>
+        <v>69.81</v>
       </c>
       <c r="G305" s="1"/>
-      <c r="H305" s="1"/>
+      <c r="H305" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I305" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="306" spans="1:9" outlineLevel="2">
       <c r="A306" s="1"/>
       <c r="B306" s="1">
-        <v>20756</v>
+        <v>19404</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="D306" s="1">
         <v>8443999090</v>
       </c>
       <c r="E306" s="1">
         <v>1</v>
       </c>
       <c r="F306" s="1">
-        <v>52.42</v>
+        <v>51.02</v>
       </c>
       <c r="G306" s="1"/>
-      <c r="H306" s="1"/>
+      <c r="H306" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I306" s="5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="307" spans="1:9" outlineLevel="2">
       <c r="A307" s="1"/>
       <c r="B307" s="1">
-        <v>30554</v>
+        <v>13516</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="D307" s="1">
         <v>8443999090</v>
       </c>
       <c r="E307" s="1">
         <v>1</v>
       </c>
       <c r="F307" s="1">
-        <v>69.89</v>
+        <v>43.41</v>
       </c>
       <c r="G307" s="1"/>
-      <c r="H307" s="1"/>
-[...1 lines deleted...]
-        <v>28</v>
+      <c r="H307" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I307" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="308" spans="1:9" outlineLevel="2">
       <c r="A308" s="1"/>
       <c r="B308" s="1">
-        <v>19404</v>
+        <v>24743</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="D308" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E308" s="1">
         <v>1</v>
       </c>
       <c r="F308" s="1">
-        <v>51.07</v>
+        <v>41.62</v>
       </c>
       <c r="G308" s="1"/>
-      <c r="H308" s="1"/>
+      <c r="H308" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I308" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="309" spans="1:9" outlineLevel="2">
       <c r="A309" s="1"/>
       <c r="B309" s="1">
-        <v>13516</v>
+        <v>33060</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="D309" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E309" s="1">
         <v>1</v>
       </c>
       <c r="F309" s="1">
-        <v>43.46</v>
+        <v>81.89</v>
       </c>
       <c r="G309" s="1"/>
-      <c r="H309" s="1"/>
+      <c r="H309" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I309" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="310" spans="1:9" outlineLevel="2">
       <c r="A310" s="1"/>
       <c r="B310" s="1">
-        <v>24743</v>
+        <v>34744</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="D310" s="1">
         <v>8302200090</v>
       </c>
       <c r="E310" s="1">
         <v>1</v>
       </c>
       <c r="F310" s="1">
-        <v>41.66</v>
+        <v>120.83</v>
       </c>
       <c r="G310" s="1"/>
-      <c r="H310" s="1"/>
+      <c r="H310" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I310" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="311" spans="1:9" outlineLevel="2">
       <c r="A311" s="1"/>
       <c r="B311" s="1">
-        <v>33060</v>
+        <v>31133</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="D311" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E311" s="1">
         <v>1</v>
       </c>
       <c r="F311" s="1">
-        <v>81.98</v>
+        <v>81.45</v>
       </c>
       <c r="G311" s="1"/>
-      <c r="H311" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H311" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I311" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="312" spans="1:9" outlineLevel="2">
       <c r="A312" s="1"/>
       <c r="B312" s="1">
-        <v>34744</v>
+        <v>21769</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="D312" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E312" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F312" s="1">
-        <v>120.96</v>
+        <v>146.78</v>
       </c>
       <c r="G312" s="1"/>
-      <c r="H312" s="1"/>
+      <c r="H312" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I312" s="5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="313" spans="1:9" outlineLevel="2">
       <c r="A313" s="1"/>
       <c r="B313" s="1">
-        <v>31133</v>
+        <v>23097</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="D313" s="1">
         <v>8443999090</v>
       </c>
       <c r="E313" s="1">
         <v>1</v>
       </c>
       <c r="F313" s="1">
-        <v>81.54000000000001</v>
+        <v>151.26</v>
       </c>
       <c r="G313" s="1"/>
-      <c r="H313" s="1"/>
-[...1 lines deleted...]
-        <v>28</v>
+      <c r="H313" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I313" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="314" spans="1:9" outlineLevel="2">
       <c r="A314" s="1"/>
       <c r="B314" s="1">
-        <v>21769</v>
+        <v>13571</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="D314" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E314" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F314" s="1">
-        <v>146.94</v>
+        <v>238.52</v>
       </c>
       <c r="G314" s="1"/>
-      <c r="H314" s="1"/>
+      <c r="H314" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I314" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="315" spans="1:9" outlineLevel="2">
       <c r="A315" s="1"/>
       <c r="B315" s="1">
-        <v>23097</v>
+        <v>31656</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="D315" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E315" s="1">
         <v>1</v>
       </c>
       <c r="F315" s="1">
-        <v>151.42</v>
+        <v>91.29000000000001</v>
       </c>
       <c r="G315" s="1"/>
-      <c r="H315" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H315" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I315" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="316" spans="1:9" outlineLevel="2">
       <c r="A316" s="1"/>
       <c r="B316" s="1">
-        <v>13571</v>
+        <v>30376</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="D316" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E316" s="1">
         <v>1</v>
       </c>
       <c r="F316" s="1">
-        <v>238.78</v>
+        <v>110.09</v>
       </c>
       <c r="G316" s="1"/>
-      <c r="H316" s="1"/>
+      <c r="H316" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I316" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="317" spans="1:9" outlineLevel="2">
       <c r="A317" s="1"/>
       <c r="B317" s="1">
-        <v>31656</v>
+        <v>29153</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="D317" s="1">
         <v>8443999090</v>
       </c>
       <c r="E317" s="1">
         <v>1</v>
       </c>
       <c r="F317" s="1">
-        <v>91.39</v>
+        <v>116.8</v>
       </c>
       <c r="G317" s="1"/>
-      <c r="H317" s="1"/>
+      <c r="H317" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I317" s="5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="318" spans="1:9" outlineLevel="2">
       <c r="A318" s="1"/>
       <c r="B318" s="1">
-        <v>30376</v>
+        <v>21106</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="D318" s="1">
         <v>8443999090</v>
       </c>
       <c r="E318" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F318" s="1">
-        <v>110.21</v>
+        <v>87.70999999999999</v>
       </c>
       <c r="G318" s="1"/>
-      <c r="H318" s="1"/>
+      <c r="H318" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I318" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="319" spans="1:9" outlineLevel="2">
       <c r="A319" s="1"/>
       <c r="B319" s="1">
-        <v>29153</v>
+        <v>23098</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="D319" s="1">
         <v>8443999090</v>
       </c>
       <c r="E319" s="1">
         <v>1</v>
       </c>
       <c r="F319" s="1">
-        <v>116.93</v>
+        <v>143.65</v>
       </c>
       <c r="G319" s="1"/>
-      <c r="H319" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H319" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I319" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="320" spans="1:9" outlineLevel="2">
       <c r="A320" s="1"/>
       <c r="B320" s="1">
-        <v>21106</v>
+        <v>11331</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="D320" s="1">
         <v>8443999090</v>
       </c>
       <c r="E320" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F320" s="1">
-        <v>87.81</v>
+        <v>80.55</v>
       </c>
       <c r="G320" s="1"/>
-      <c r="H320" s="1"/>
+      <c r="H320" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I320" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="321" spans="1:9" outlineLevel="2">
       <c r="A321" s="1"/>
       <c r="B321" s="1">
-        <v>23098</v>
+        <v>28504</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="D321" s="1">
         <v>8443999090</v>
       </c>
       <c r="E321" s="1">
         <v>1</v>
       </c>
       <c r="F321" s="1">
-        <v>143.81</v>
+        <v>253.73</v>
       </c>
       <c r="G321" s="1"/>
-      <c r="H321" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H321" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I321" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="322" spans="1:9" outlineLevel="2">
       <c r="A322" s="1"/>
       <c r="B322" s="1">
-        <v>11331</v>
+        <v>13664</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="D322" s="1">
         <v>8443999090</v>
       </c>
       <c r="E322" s="1">
         <v>1</v>
       </c>
       <c r="F322" s="1">
-        <v>80.64</v>
+        <v>514.63</v>
       </c>
       <c r="G322" s="1"/>
-      <c r="H322" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H322" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I322" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="323" spans="1:9" outlineLevel="2">
       <c r="A323" s="1"/>
       <c r="B323" s="1">
-        <v>28504</v>
+        <v>15955</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="D323" s="1">
         <v>8443999090</v>
       </c>
       <c r="E323" s="1">
         <v>1</v>
       </c>
       <c r="F323" s="1">
-        <v>254.02</v>
+        <v>146.33</v>
       </c>
       <c r="G323" s="1"/>
-      <c r="H323" s="1"/>
+      <c r="H323" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I323" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="324" spans="1:9" outlineLevel="2">
       <c r="A324" s="1"/>
       <c r="B324" s="1">
-        <v>13664</v>
+        <v>22117</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="D324" s="1">
         <v>8443999090</v>
       </c>
       <c r="E324" s="1">
         <v>1</v>
       </c>
       <c r="F324" s="1">
-        <v>515.2</v>
+        <v>240.76</v>
       </c>
       <c r="G324" s="1"/>
-      <c r="H324" s="1"/>
+      <c r="H324" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I324" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="325" spans="1:9" outlineLevel="2">
       <c r="A325" s="1"/>
       <c r="B325" s="1">
-        <v>15955</v>
+        <v>33045</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="D325" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E325" s="1">
         <v>1</v>
       </c>
       <c r="F325" s="1">
-        <v>146.5</v>
+        <v>0</v>
       </c>
       <c r="G325" s="1"/>
-      <c r="H325" s="1"/>
+      <c r="H325" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I325" s="5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="326" spans="1:9" outlineLevel="2">
       <c r="A326" s="1"/>
       <c r="B326" s="1">
-        <v>22117</v>
+        <v>27702</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="D326" s="1">
         <v>8443999090</v>
       </c>
       <c r="E326" s="1">
         <v>1</v>
       </c>
       <c r="F326" s="1">
-        <v>241.02</v>
+        <v>85.03</v>
       </c>
       <c r="G326" s="1"/>
-      <c r="H326" s="1"/>
+      <c r="H326" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I326" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="327" spans="1:9" outlineLevel="2">
       <c r="A327" s="1"/>
       <c r="B327" s="1">
-        <v>33045</v>
+        <v>22119</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="D327" s="1">
         <v>8443999090</v>
       </c>
       <c r="E327" s="1">
         <v>1</v>
       </c>
       <c r="F327" s="1">
-        <v>0</v>
+        <v>93.98</v>
       </c>
       <c r="G327" s="1"/>
-      <c r="H327" s="1"/>
+      <c r="H327" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I327" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="328" spans="1:9" outlineLevel="2">
       <c r="A328" s="1"/>
       <c r="B328" s="1">
-        <v>27702</v>
+        <v>14211</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="D328" s="1">
         <v>8443999090</v>
       </c>
       <c r="E328" s="1">
         <v>1</v>
       </c>
       <c r="F328" s="1">
-        <v>85.12</v>
+        <v>97.56</v>
       </c>
       <c r="G328" s="1"/>
-      <c r="H328" s="1"/>
+      <c r="H328" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I328" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="329" spans="1:9" outlineLevel="2">
       <c r="A329" s="1"/>
       <c r="B329" s="1">
-        <v>22119</v>
+        <v>22527</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="D329" s="1">
         <v>8443999090</v>
       </c>
       <c r="E329" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F329" s="1">
-        <v>94.08</v>
+        <v>124.41</v>
       </c>
       <c r="G329" s="1"/>
-      <c r="H329" s="1"/>
+      <c r="H329" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I329" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="330" spans="1:9" outlineLevel="2">
       <c r="A330" s="1"/>
       <c r="B330" s="1">
-        <v>14211</v>
+        <v>27327</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="D330" s="1">
         <v>8443999090</v>
       </c>
       <c r="E330" s="1">
         <v>1</v>
       </c>
       <c r="F330" s="1">
-        <v>97.66</v>
+        <v>120.83</v>
       </c>
       <c r="G330" s="1"/>
-      <c r="H330" s="1"/>
+      <c r="H330" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I330" s="5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="331" spans="1:9" outlineLevel="2">
       <c r="A331" s="1"/>
       <c r="B331" s="1">
-        <v>22527</v>
+        <v>24847</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="D331" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E331" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F331" s="1">
-        <v>124.54</v>
+        <v>55.04</v>
       </c>
       <c r="G331" s="1"/>
-      <c r="H331" s="1"/>
+      <c r="H331" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I331" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="332" spans="1:9" outlineLevel="2">
       <c r="A332" s="1"/>
       <c r="B332" s="1">
-        <v>27327</v>
+        <v>28435</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="D332" s="1">
         <v>8443999090</v>
       </c>
       <c r="E332" s="1">
         <v>1</v>
       </c>
       <c r="F332" s="1">
-        <v>120.96</v>
+        <v>209.43</v>
       </c>
       <c r="G332" s="1"/>
-      <c r="H332" s="1"/>
+      <c r="H332" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I332" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="333" spans="1:9" outlineLevel="2">
       <c r="A333" s="1"/>
       <c r="B333" s="1">
-        <v>24847</v>
+        <v>24849</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="D333" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E333" s="1">
         <v>1</v>
       </c>
       <c r="F333" s="1">
-        <v>55.1</v>
+        <v>323.99</v>
       </c>
       <c r="G333" s="1"/>
-      <c r="H333" s="1"/>
-[...1 lines deleted...]
-        <v>28</v>
+      <c r="H333" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I333" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="334" spans="1:9" outlineLevel="2">
       <c r="A334" s="1"/>
       <c r="B334" s="1">
-        <v>28435</v>
+        <v>33057</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="D334" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E334" s="1">
         <v>1</v>
       </c>
       <c r="F334" s="1">
-        <v>209.66</v>
+        <v>114.11</v>
       </c>
       <c r="G334" s="1"/>
-      <c r="H334" s="1"/>
-[...1 lines deleted...]
-        <v>28</v>
+      <c r="H334" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I334" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="335" spans="1:9" outlineLevel="2">
       <c r="A335" s="1"/>
       <c r="B335" s="1">
-        <v>24849</v>
+        <v>27795</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="D335" s="1">
         <v>8443999090</v>
       </c>
       <c r="E335" s="1">
         <v>1</v>
       </c>
       <c r="F335" s="1">
-        <v>324.35</v>
+        <v>169.16</v>
       </c>
       <c r="G335" s="1"/>
-      <c r="H335" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H335" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I335" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="336" spans="1:9" outlineLevel="2">
       <c r="A336" s="1"/>
       <c r="B336" s="1">
-        <v>33057</v>
+        <v>24848</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="D336" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E336" s="1">
         <v>1</v>
       </c>
       <c r="F336" s="1">
-        <v>114.24</v>
+        <v>332.94</v>
       </c>
       <c r="G336" s="1"/>
-      <c r="H336" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H336" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I336" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="337" spans="1:9" outlineLevel="2">
       <c r="A337" s="1"/>
       <c r="B337" s="1">
-        <v>27795</v>
+        <v>27013</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="D337" s="1">
         <v>8443999090</v>
       </c>
       <c r="E337" s="1">
         <v>1</v>
       </c>
       <c r="F337" s="1">
-        <v>268.8</v>
+        <v>266.26</v>
       </c>
       <c r="G337" s="1"/>
-      <c r="H337" s="1"/>
+      <c r="H337" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I337" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="338" spans="1:9" outlineLevel="2">
       <c r="A338" s="1"/>
       <c r="B338" s="1">
-        <v>24848</v>
+        <v>33056</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="D338" s="1">
         <v>8302200090</v>
       </c>
       <c r="E338" s="1">
         <v>1</v>
       </c>
       <c r="F338" s="1">
-        <v>333.31</v>
+        <v>50.57</v>
       </c>
       <c r="G338" s="1"/>
-      <c r="H338" s="1"/>
-[...1 lines deleted...]
-        <v>28</v>
+      <c r="H338" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I338" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="339" spans="1:9" outlineLevel="2">
       <c r="A339" s="1"/>
       <c r="B339" s="1">
-        <v>27013</v>
+        <v>32778</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="D339" s="1">
         <v>8443999090</v>
       </c>
       <c r="E339" s="1">
         <v>1</v>
       </c>
       <c r="F339" s="1">
-        <v>266.56</v>
+        <v>150.81</v>
       </c>
       <c r="G339" s="1"/>
-      <c r="H339" s="1"/>
+      <c r="H339" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I339" s="5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="340" spans="1:9" outlineLevel="2">
       <c r="A340" s="1"/>
       <c r="B340" s="1">
-        <v>33056</v>
+        <v>27116</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="D340" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E340" s="1">
         <v>1</v>
       </c>
       <c r="F340" s="1">
-        <v>50.62</v>
+        <v>324.44</v>
       </c>
       <c r="G340" s="1"/>
-      <c r="H340" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H340" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I340" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="341" spans="1:9" outlineLevel="2">
       <c r="A341" s="1"/>
       <c r="B341" s="1">
-        <v>32778</v>
+        <v>31430</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="D341" s="1">
         <v>8443999090</v>
       </c>
       <c r="E341" s="1">
         <v>1</v>
       </c>
       <c r="F341" s="1">
-        <v>168.9</v>
+        <v>324.44</v>
       </c>
       <c r="G341" s="1"/>
-      <c r="H341" s="1"/>
+      <c r="H341" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I341" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="342" spans="1:9" outlineLevel="2">
       <c r="A342" s="1"/>
       <c r="B342" s="1">
-        <v>27116</v>
+        <v>31429</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="D342" s="1">
         <v>8443999090</v>
       </c>
       <c r="E342" s="1">
         <v>1</v>
       </c>
       <c r="F342" s="1">
-        <v>324.8</v>
+        <v>247.02</v>
       </c>
       <c r="G342" s="1"/>
-      <c r="H342" s="1"/>
+      <c r="H342" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I342" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="343" spans="1:9" outlineLevel="2">
       <c r="A343" s="1"/>
       <c r="B343" s="1">
-        <v>31430</v>
+        <v>30812</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="D343" s="1">
         <v>8443999090</v>
       </c>
       <c r="E343" s="1">
         <v>1</v>
       </c>
       <c r="F343" s="1">
-        <v>324.8</v>
+        <v>447.95</v>
       </c>
       <c r="G343" s="1"/>
-      <c r="H343" s="1"/>
+      <c r="H343" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I343" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="344" spans="1:9" outlineLevel="2">
       <c r="A344" s="1"/>
       <c r="B344" s="1">
-        <v>31429</v>
+        <v>23088</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="D344" s="1">
         <v>8443999090</v>
       </c>
       <c r="E344" s="1">
         <v>1</v>
       </c>
       <c r="F344" s="1">
-        <v>247.3</v>
+        <v>373.66</v>
       </c>
       <c r="G344" s="1"/>
-      <c r="H344" s="1"/>
+      <c r="H344" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I344" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="345" spans="1:9" outlineLevel="2">
       <c r="A345" s="1"/>
       <c r="B345" s="1">
-        <v>30812</v>
+        <v>22500</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="D345" s="1">
         <v>8443999090</v>
       </c>
       <c r="E345" s="1">
         <v>1</v>
       </c>
       <c r="F345" s="1">
-        <v>448.45</v>
+        <v>313.25</v>
       </c>
       <c r="G345" s="1"/>
-      <c r="H345" s="1"/>
-[...1 lines deleted...]
-        <v>28</v>
+      <c r="H345" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I345" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="346" spans="1:9" outlineLevel="2">
       <c r="A346" s="1"/>
       <c r="B346" s="1">
-        <v>23088</v>
+        <v>23081</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="D346" s="1">
         <v>8443999090</v>
       </c>
       <c r="E346" s="1">
         <v>1</v>
       </c>
       <c r="F346" s="1">
-        <v>374.08</v>
+        <v>259.55</v>
       </c>
       <c r="G346" s="1"/>
-      <c r="H346" s="1"/>
+      <c r="H346" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I346" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="347" spans="1:9" outlineLevel="2">
       <c r="A347" s="1"/>
       <c r="B347" s="1">
-        <v>22500</v>
+        <v>23089</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="D347" s="1">
         <v>8443999090</v>
       </c>
       <c r="E347" s="1">
         <v>1</v>
       </c>
       <c r="F347" s="1">
-        <v>313.6</v>
+        <v>242.99</v>
       </c>
       <c r="G347" s="1"/>
-      <c r="H347" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H347" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I347" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="348" spans="1:9" outlineLevel="2">
       <c r="A348" s="1"/>
       <c r="B348" s="1">
-        <v>23081</v>
+        <v>28996</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="D348" s="1">
         <v>8443999090</v>
       </c>
       <c r="E348" s="1">
         <v>1</v>
       </c>
       <c r="F348" s="1">
-        <v>259.84</v>
+        <v>573.7</v>
       </c>
       <c r="G348" s="1"/>
-      <c r="H348" s="1"/>
+      <c r="H348" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I348" s="5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="349" spans="1:9" outlineLevel="2">
       <c r="A349" s="1"/>
       <c r="B349" s="1">
-        <v>23089</v>
+        <v>23090</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="D349" s="1">
         <v>8443999090</v>
       </c>
       <c r="E349" s="1">
         <v>1</v>
       </c>
       <c r="F349" s="1">
-        <v>243.26</v>
+        <v>187.95</v>
       </c>
       <c r="G349" s="1"/>
-      <c r="H349" s="1"/>
+      <c r="H349" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I349" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="350" spans="1:9" outlineLevel="2">
       <c r="A350" s="1"/>
       <c r="B350" s="1">
-        <v>28996</v>
+        <v>18440</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="D350" s="1">
         <v>8443999090</v>
       </c>
       <c r="E350" s="1">
         <v>1</v>
       </c>
       <c r="F350" s="1">
-        <v>574.34</v>
+        <v>225.54</v>
       </c>
       <c r="G350" s="1"/>
-      <c r="H350" s="1"/>
+      <c r="H350" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I350" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="351" spans="1:9" outlineLevel="2">
       <c r="A351" s="1"/>
       <c r="B351" s="1">
-        <v>23090</v>
+        <v>24883</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="D351" s="1">
         <v>8443999090</v>
       </c>
       <c r="E351" s="1">
         <v>1</v>
       </c>
       <c r="F351" s="1">
-        <v>188.16</v>
+        <v>120.38</v>
       </c>
       <c r="G351" s="1"/>
-      <c r="H351" s="1"/>
+      <c r="H351" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I351" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="352" spans="1:9" outlineLevel="2">
       <c r="A352" s="1"/>
       <c r="B352" s="1">
-        <v>18440</v>
+        <v>6233</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="D352" s="1">
         <v>8443999090</v>
       </c>
       <c r="E352" s="1">
         <v>1</v>
       </c>
       <c r="F352" s="1">
-        <v>225.79</v>
+        <v>65.34</v>
       </c>
       <c r="G352" s="1"/>
-      <c r="H352" s="1"/>
+      <c r="H352" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I352" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="353" spans="1:9" outlineLevel="2">
       <c r="A353" s="1"/>
       <c r="B353" s="1">
-        <v>24883</v>
+        <v>11267</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="D353" s="1">
         <v>8443999090</v>
       </c>
       <c r="E353" s="1">
         <v>1</v>
       </c>
       <c r="F353" s="1">
-        <v>120.51</v>
+        <v>84.13</v>
       </c>
       <c r="G353" s="1"/>
-      <c r="H353" s="1"/>
+      <c r="H353" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I353" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="354" spans="1:9" outlineLevel="2">
       <c r="A354" s="1"/>
       <c r="B354" s="1">
-        <v>6233</v>
+        <v>33059</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="D354" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E354" s="1">
         <v>1</v>
       </c>
       <c r="F354" s="1">
-        <v>65.41</v>
+        <v>40.72</v>
       </c>
       <c r="G354" s="1"/>
-      <c r="H354" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H354" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I354" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="355" spans="1:9" outlineLevel="2">
       <c r="A355" s="1"/>
       <c r="B355" s="1">
-        <v>11267</v>
+        <v>20624</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="D355" s="1">
         <v>8443999090</v>
       </c>
       <c r="E355" s="1">
         <v>1</v>
       </c>
       <c r="F355" s="1">
-        <v>84.22</v>
+        <v>54.6</v>
       </c>
       <c r="G355" s="1"/>
-      <c r="H355" s="1"/>
+      <c r="H355" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I355" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="356" spans="1:9" outlineLevel="2">
       <c r="A356" s="1"/>
       <c r="B356" s="1">
-        <v>33059</v>
+        <v>24478</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="D356" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E356" s="1">
         <v>1</v>
       </c>
       <c r="F356" s="1">
-        <v>40.77</v>
+        <v>52.36</v>
       </c>
       <c r="G356" s="1"/>
-      <c r="H356" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H356" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I356" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="357" spans="1:9" outlineLevel="2">
       <c r="A357" s="1"/>
       <c r="B357" s="1">
-        <v>20624</v>
+        <v>19405</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="D357" s="1">
         <v>8443999090</v>
       </c>
       <c r="E357" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F357" s="1">
-        <v>54.66</v>
+        <v>58.18</v>
       </c>
       <c r="G357" s="1"/>
-      <c r="H357" s="1"/>
+      <c r="H357" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I357" s="5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="358" spans="1:9" outlineLevel="2">
       <c r="A358" s="1"/>
       <c r="B358" s="1">
-        <v>24478</v>
+        <v>23091</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="D358" s="1">
         <v>8443999090</v>
       </c>
       <c r="E358" s="1">
         <v>1</v>
       </c>
       <c r="F358" s="1">
-        <v>52.42</v>
+        <v>110.98</v>
       </c>
       <c r="G358" s="1"/>
-      <c r="H358" s="1"/>
+      <c r="H358" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I358" s="5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="359" spans="1:9" outlineLevel="2">
       <c r="A359" s="1"/>
       <c r="B359" s="1">
-        <v>19405</v>
+        <v>11313</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="D359" s="1">
         <v>8443999090</v>
       </c>
       <c r="E359" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F359" s="1">
-        <v>58.24</v>
+        <v>54.6</v>
       </c>
       <c r="G359" s="1"/>
-      <c r="H359" s="1"/>
+      <c r="H359" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I359" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="360" spans="1:9" outlineLevel="2">
       <c r="A360" s="1"/>
       <c r="B360" s="1">
-        <v>23091</v>
+        <v>23410</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="D360" s="1">
         <v>8443999090</v>
       </c>
       <c r="E360" s="1">
         <v>1</v>
       </c>
       <c r="F360" s="1">
-        <v>111.1</v>
+        <v>64.44</v>
       </c>
       <c r="G360" s="1"/>
-      <c r="H360" s="1"/>
+      <c r="H360" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I360" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="361" spans="1:9" outlineLevel="2">
       <c r="A361" s="1"/>
       <c r="B361" s="1">
-        <v>11313</v>
+        <v>31385</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="D361" s="1">
         <v>8443999090</v>
       </c>
       <c r="E361" s="1">
         <v>1</v>
       </c>
       <c r="F361" s="1">
-        <v>54.66</v>
+        <v>92.63</v>
       </c>
       <c r="G361" s="1"/>
-      <c r="H361" s="1"/>
+      <c r="H361" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I361" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="362" spans="1:9" outlineLevel="2">
       <c r="A362" s="1"/>
       <c r="B362" s="1">
-        <v>23410</v>
+        <v>22529</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="D362" s="1">
         <v>8443999090</v>
       </c>
       <c r="E362" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F362" s="1">
-        <v>64.51000000000001</v>
+        <v>85.47</v>
       </c>
       <c r="G362" s="1"/>
-      <c r="H362" s="1"/>
+      <c r="H362" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I362" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="363" spans="1:9" outlineLevel="2">
       <c r="A363" s="1"/>
       <c r="B363" s="1">
-        <v>31385</v>
+        <v>24689</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="D363" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E363" s="1">
         <v>1</v>
       </c>
       <c r="F363" s="1">
-        <v>92.73999999999999</v>
+        <v>63.55</v>
       </c>
       <c r="G363" s="1"/>
-      <c r="H363" s="1"/>
+      <c r="H363" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I363" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="364" spans="1:9" outlineLevel="2">
       <c r="A364" s="1"/>
       <c r="B364" s="1">
-        <v>22529</v>
+        <v>34056</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="D364" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E364" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F364" s="1">
-        <v>85.56999999999999</v>
+        <v>45.2</v>
       </c>
       <c r="G364" s="1"/>
-      <c r="H364" s="1"/>
-[...1 lines deleted...]
-        <v>28</v>
+      <c r="H364" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I364" s="1" t="s">
+        <v>374</v>
       </c>
     </row>
     <row r="365" spans="1:9" outlineLevel="2">
       <c r="A365" s="1"/>
       <c r="B365" s="1">
-        <v>24689</v>
+        <v>17420</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="D365" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E365" s="1">
         <v>1</v>
       </c>
       <c r="F365" s="1">
-        <v>63.62</v>
+        <v>66.68000000000001</v>
       </c>
       <c r="G365" s="1"/>
-      <c r="H365" s="1"/>
+      <c r="H365" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I365" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="366" spans="1:9" outlineLevel="2">
       <c r="A366" s="1"/>
       <c r="B366" s="1">
-        <v>34056</v>
+        <v>31614</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="D366" s="1">
         <v>8302200090</v>
       </c>
       <c r="E366" s="1">
         <v>1</v>
       </c>
       <c r="F366" s="1">
-        <v>45.25</v>
+        <v>46.54</v>
       </c>
       <c r="G366" s="1"/>
-      <c r="H366" s="1"/>
+      <c r="H366" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I366" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="367" spans="1:9" outlineLevel="2">
       <c r="A367" s="1"/>
       <c r="B367" s="1">
-        <v>17420</v>
+        <v>20625</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="D367" s="1">
         <v>8443999090</v>
       </c>
       <c r="E367" s="1">
         <v>1</v>
       </c>
       <c r="F367" s="1">
-        <v>66.75</v>
+        <v>53.25</v>
       </c>
       <c r="G367" s="1"/>
-      <c r="H367" s="1"/>
+      <c r="H367" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I367" s="5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="368" spans="1:9" outlineLevel="2">
       <c r="A368" s="1"/>
       <c r="B368" s="1">
-        <v>31614</v>
+        <v>24649</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="D368" s="1">
         <v>8302200090</v>
       </c>
       <c r="E368" s="1">
         <v>1</v>
       </c>
       <c r="F368" s="1">
-        <v>46.59</v>
+        <v>51.02</v>
       </c>
       <c r="G368" s="1"/>
-      <c r="H368" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H368" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I368" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="369" spans="1:9" outlineLevel="2">
       <c r="A369" s="1"/>
       <c r="B369" s="1">
-        <v>20625</v>
+        <v>10977</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="D369" s="1">
         <v>8443999090</v>
       </c>
       <c r="E369" s="1">
         <v>1</v>
       </c>
       <c r="F369" s="1">
-        <v>53.31</v>
+        <v>54.6</v>
       </c>
       <c r="G369" s="1"/>
-      <c r="H369" s="1"/>
+      <c r="H369" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I369" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="370" spans="1:9" outlineLevel="2">
       <c r="A370" s="1"/>
       <c r="B370" s="1">
-        <v>24649</v>
+        <v>22240</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="D370" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E370" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F370" s="1">
-        <v>51.07</v>
+        <v>115.01</v>
       </c>
       <c r="G370" s="1"/>
-      <c r="H370" s="1"/>
+      <c r="H370" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I370" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="371" spans="1:9" outlineLevel="2">
       <c r="A371" s="1"/>
       <c r="B371" s="1">
-        <v>10977</v>
+        <v>17418</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="D371" s="1">
         <v>8443999090</v>
       </c>
       <c r="E371" s="1">
         <v>1</v>
       </c>
       <c r="F371" s="1">
-        <v>54.66</v>
+        <v>118.59</v>
       </c>
       <c r="G371" s="1"/>
-      <c r="H371" s="1"/>
+      <c r="H371" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I371" s="5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="372" spans="1:9" outlineLevel="2">
       <c r="A372" s="1"/>
       <c r="B372" s="1">
-        <v>22240</v>
+        <v>24705</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="D372" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E372" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F372" s="1">
-        <v>115.14</v>
+        <v>112.77</v>
       </c>
       <c r="G372" s="1"/>
-      <c r="H372" s="1"/>
+      <c r="H372" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I372" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="373" spans="1:9" outlineLevel="2">
       <c r="A373" s="1"/>
       <c r="B373" s="1">
-        <v>17418</v>
+        <v>13511</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="D373" s="1">
         <v>8443999090</v>
       </c>
       <c r="E373" s="1">
         <v>1</v>
       </c>
       <c r="F373" s="1">
-        <v>118.72</v>
+        <v>220.17</v>
       </c>
       <c r="G373" s="1"/>
-      <c r="H373" s="1"/>
+      <c r="H373" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I373" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="374" spans="1:9" outlineLevel="2">
       <c r="A374" s="1"/>
       <c r="B374" s="1">
-        <v>24705</v>
+        <v>33559</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
       <c r="D374" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E374" s="1">
         <v>1</v>
       </c>
       <c r="F374" s="1">
-        <v>112.9</v>
+        <v>132.46</v>
       </c>
       <c r="G374" s="1"/>
-      <c r="H374" s="1"/>
+      <c r="H374" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I374" s="5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="375" spans="1:9" outlineLevel="2">
       <c r="A375" s="1"/>
       <c r="B375" s="1">
-        <v>13511</v>
+        <v>31562</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="D375" s="1">
-        <v>8443999090</v>
+        <v>4016999790</v>
       </c>
       <c r="E375" s="1">
         <v>1</v>
       </c>
       <c r="F375" s="1">
-        <v>220.42</v>
+        <v>50.57</v>
       </c>
       <c r="G375" s="1"/>
-      <c r="H375" s="1"/>
+      <c r="H375" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I375" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="376" spans="1:9" outlineLevel="2">
       <c r="A376" s="1"/>
       <c r="B376" s="1">
-        <v>33559</v>
+        <v>23411</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="D376" s="1">
         <v>8443999090</v>
       </c>
       <c r="E376" s="1">
         <v>1</v>
       </c>
       <c r="F376" s="1">
-        <v>132.61</v>
+        <v>102.03</v>
       </c>
       <c r="G376" s="1"/>
-      <c r="H376" s="1"/>
+      <c r="H376" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I376" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="377" spans="1:9" outlineLevel="2">
       <c r="A377" s="1"/>
       <c r="B377" s="1">
-        <v>31562</v>
+        <v>32899</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="D377" s="1">
-        <v>4016999790</v>
+        <v>8443999090</v>
       </c>
       <c r="E377" s="1">
         <v>1</v>
       </c>
       <c r="F377" s="1">
-        <v>50.62</v>
+        <v>156.18</v>
       </c>
       <c r="G377" s="1"/>
-      <c r="H377" s="1"/>
+      <c r="H377" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I377" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="378" spans="1:9" outlineLevel="2">
       <c r="A378" s="1"/>
       <c r="B378" s="1">
-        <v>23411</v>
+        <v>22530</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="D378" s="1">
         <v>8443999090</v>
       </c>
       <c r="E378" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F378" s="1">
-        <v>102.14</v>
+        <v>88.61</v>
       </c>
       <c r="G378" s="1"/>
-      <c r="H378" s="1"/>
+      <c r="H378" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I378" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="379" spans="1:9" outlineLevel="2">
       <c r="A379" s="1"/>
       <c r="B379" s="1">
-        <v>32899</v>
+        <v>20836</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="D379" s="1">
         <v>8443999090</v>
       </c>
       <c r="E379" s="1">
         <v>1</v>
       </c>
       <c r="F379" s="1">
-        <v>156.35</v>
+        <v>144.54</v>
       </c>
       <c r="G379" s="1"/>
-      <c r="H379" s="1"/>
+      <c r="H379" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I379" s="5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="380" spans="1:9" outlineLevel="2">
       <c r="A380" s="1"/>
       <c r="B380" s="1">
-        <v>22530</v>
+        <v>17421</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="D380" s="1">
         <v>8443999090</v>
       </c>
       <c r="E380" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F380" s="1">
-        <v>88.7</v>
+        <v>144.99</v>
       </c>
       <c r="G380" s="1"/>
-      <c r="H380" s="1"/>
+      <c r="H380" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I380" s="5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="381" spans="1:9" outlineLevel="2">
       <c r="A381" s="1"/>
       <c r="B381" s="1">
-        <v>20836</v>
+        <v>24850</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="D381" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E381" s="1">
         <v>1</v>
       </c>
       <c r="F381" s="1">
-        <v>144.7</v>
+        <v>118.59</v>
       </c>
       <c r="G381" s="1"/>
-      <c r="H381" s="1"/>
+      <c r="H381" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I381" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="382" spans="1:9" outlineLevel="2">
       <c r="A382" s="1"/>
       <c r="B382" s="1">
-        <v>17421</v>
+        <v>22241</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="D382" s="1">
         <v>8443999090</v>
       </c>
       <c r="E382" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F382" s="1">
-        <v>145.15</v>
+        <v>135.59</v>
       </c>
       <c r="G382" s="1"/>
-      <c r="H382" s="1"/>
+      <c r="H382" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I382" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="383" spans="1:9" outlineLevel="2">
       <c r="A383" s="1"/>
       <c r="B383" s="1">
-        <v>24850</v>
+        <v>28627</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="D383" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E383" s="1">
         <v>1</v>
       </c>
       <c r="F383" s="1">
-        <v>118.72</v>
+        <v>302.06</v>
       </c>
       <c r="G383" s="1"/>
-      <c r="H383" s="1"/>
+      <c r="H383" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I383" s="5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="384" spans="1:9" outlineLevel="2">
       <c r="A384" s="1"/>
       <c r="B384" s="1">
-        <v>22241</v>
+        <v>16734</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="D384" s="1">
         <v>8443999090</v>
       </c>
       <c r="E384" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F384" s="1">
-        <v>135.74</v>
+        <v>382.61</v>
       </c>
       <c r="G384" s="1"/>
-      <c r="H384" s="1"/>
+      <c r="H384" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I384" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="385" spans="1:9" outlineLevel="2">
       <c r="A385" s="1"/>
       <c r="B385" s="1">
-        <v>28627</v>
+        <v>31882</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="D385" s="1">
         <v>8443999090</v>
       </c>
       <c r="E385" s="1">
         <v>1</v>
       </c>
       <c r="F385" s="1">
-        <v>302.4</v>
+        <v>87.26000000000001</v>
       </c>
       <c r="G385" s="1"/>
-      <c r="H385" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H385" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I385" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="386" spans="1:9" outlineLevel="2">
       <c r="A386" s="1"/>
       <c r="B386" s="1">
-        <v>16734</v>
+        <v>22835</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="D386" s="1">
         <v>8443999090</v>
       </c>
       <c r="E386" s="1">
         <v>1</v>
       </c>
       <c r="F386" s="1">
-        <v>383.04</v>
+        <v>230.02</v>
       </c>
       <c r="G386" s="1"/>
-      <c r="H386" s="1"/>
+      <c r="H386" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I386" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="387" spans="1:9" outlineLevel="2">
       <c r="A387" s="1"/>
       <c r="B387" s="1">
-        <v>31882</v>
+        <v>16607</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="D387" s="1">
         <v>8443999090</v>
       </c>
       <c r="E387" s="1">
         <v>1</v>
       </c>
       <c r="F387" s="1">
-        <v>87.36</v>
+        <v>110.09</v>
       </c>
       <c r="G387" s="1"/>
-      <c r="H387" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H387" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I387" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="388" spans="1:9" outlineLevel="2">
       <c r="A388" s="1"/>
       <c r="B388" s="1">
-        <v>22835</v>
+        <v>20839</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="D388" s="1">
         <v>8443999090</v>
       </c>
       <c r="E388" s="1">
         <v>1</v>
       </c>
       <c r="F388" s="1">
-        <v>230.27</v>
+        <v>123.06</v>
       </c>
       <c r="G388" s="1"/>
-      <c r="H388" s="1"/>
+      <c r="H388" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I388" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="389" spans="1:9" outlineLevel="2">
       <c r="A389" s="1"/>
       <c r="B389" s="1">
-        <v>16607</v>
+        <v>20726</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="D389" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E389" s="1">
         <v>1</v>
       </c>
       <c r="F389" s="1">
-        <v>110.21</v>
+        <v>317.28</v>
       </c>
       <c r="G389" s="1"/>
-      <c r="H389" s="1"/>
+      <c r="H389" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I389" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="390" spans="1:9" outlineLevel="2">
       <c r="A390" s="1"/>
       <c r="B390" s="1">
-        <v>20839</v>
+        <v>31649</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="D390" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E390" s="1">
         <v>1</v>
       </c>
       <c r="F390" s="1">
-        <v>123.2</v>
+        <v>46.54</v>
       </c>
       <c r="G390" s="1"/>
-      <c r="H390" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H390" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I390" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="391" spans="1:9" outlineLevel="2">
       <c r="A391" s="1"/>
       <c r="B391" s="1">
-        <v>20726</v>
+        <v>23103</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="D391" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E391" s="1">
         <v>1</v>
       </c>
       <c r="F391" s="1">
-        <v>317.63</v>
+        <v>81.89</v>
       </c>
       <c r="G391" s="1"/>
-      <c r="H391" s="1"/>
-[...1 lines deleted...]
-        <v>28</v>
+      <c r="H391" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I391" s="1" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="392" spans="1:9" outlineLevel="2">
       <c r="A392" s="1"/>
       <c r="B392" s="1">
-        <v>31649</v>
+        <v>9107</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="D392" s="1">
         <v>8443999090</v>
       </c>
       <c r="E392" s="1">
         <v>1</v>
       </c>
       <c r="F392" s="1">
-        <v>46.59</v>
+        <v>57.28</v>
       </c>
       <c r="G392" s="1"/>
-      <c r="H392" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H392" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I392" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="393" spans="1:9" outlineLevel="2">
       <c r="A393" s="1"/>
       <c r="B393" s="1">
-        <v>23103</v>
+        <v>24482</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="D393" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E393" s="1">
         <v>1</v>
       </c>
       <c r="F393" s="1">
-        <v>81.98</v>
+        <v>51.02</v>
       </c>
       <c r="G393" s="1"/>
-      <c r="H393" s="1"/>
+      <c r="H393" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I393" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="394" spans="1:9" outlineLevel="2">
       <c r="A394" s="1"/>
       <c r="B394" s="1">
-        <v>9107</v>
+        <v>34024</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="D394" s="1">
         <v>8443999090</v>
       </c>
       <c r="E394" s="1">
         <v>1</v>
       </c>
       <c r="F394" s="1">
-        <v>60.48</v>
+        <v>84.13</v>
       </c>
       <c r="G394" s="1"/>
-      <c r="H394" s="1"/>
+      <c r="H394" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I394" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="395" spans="1:9" outlineLevel="2">
       <c r="A395" s="1"/>
       <c r="B395" s="1">
-        <v>24482</v>
+        <v>22565</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="D395" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E395" s="1">
         <v>1</v>
       </c>
       <c r="F395" s="1">
-        <v>51.07</v>
+        <v>1315.65</v>
       </c>
       <c r="G395" s="1"/>
-      <c r="H395" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H395" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I395" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="396" spans="1:9" outlineLevel="2">
       <c r="A396" s="1"/>
       <c r="B396" s="1">
-        <v>34024</v>
+        <v>13868</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="D396" s="1">
         <v>8443999090</v>
       </c>
       <c r="E396" s="1">
         <v>1</v>
       </c>
       <c r="F396" s="1">
-        <v>84.22</v>
+        <v>906.1900000000001</v>
       </c>
       <c r="G396" s="1"/>
-      <c r="H396" s="1"/>
+      <c r="H396" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I396" s="5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="397" spans="1:9" outlineLevel="2">
       <c r="A397" s="1"/>
       <c r="B397" s="1">
-        <v>22565</v>
+        <v>15628</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="D397" s="1">
         <v>8443999090</v>
       </c>
       <c r="E397" s="1">
         <v>1</v>
       </c>
       <c r="F397" s="1">
-        <v>1317.12</v>
+        <v>689.6</v>
       </c>
       <c r="G397" s="1"/>
-      <c r="H397" s="1"/>
+      <c r="H397" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I397" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="398" spans="1:9" outlineLevel="2">
       <c r="A398" s="1"/>
       <c r="B398" s="1">
-        <v>13868</v>
+        <v>24742</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="D398" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E398" s="1">
         <v>1</v>
       </c>
       <c r="F398" s="1">
-        <v>907.2</v>
+        <v>100.69</v>
       </c>
       <c r="G398" s="1"/>
-      <c r="H398" s="1"/>
+      <c r="H398" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I398" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="399" spans="1:9" outlineLevel="2">
       <c r="A399" s="1"/>
       <c r="B399" s="1">
-        <v>15628</v>
+        <v>24162</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="D399" s="1">
         <v>8443999090</v>
       </c>
       <c r="E399" s="1">
         <v>1</v>
       </c>
       <c r="F399" s="1">
-        <v>690.37</v>
+        <v>109.64</v>
       </c>
       <c r="G399" s="1"/>
-      <c r="H399" s="1"/>
+      <c r="H399" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I399" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="400" spans="1:9" outlineLevel="2">
       <c r="A400" s="1"/>
       <c r="B400" s="1">
-        <v>24742</v>
+        <v>22528</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="D400" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E400" s="1">
         <v>1</v>
       </c>
       <c r="F400" s="1">
-        <v>100.8</v>
+        <v>96.20999999999999</v>
       </c>
       <c r="G400" s="1"/>
-      <c r="H400" s="1"/>
+      <c r="H400" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I400" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="401" spans="1:9" outlineLevel="2">
       <c r="A401" s="1"/>
       <c r="B401" s="1">
-        <v>24162</v>
+        <v>24078</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="D401" s="1">
         <v>8443999090</v>
       </c>
       <c r="E401" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F401" s="1">
-        <v>109.76</v>
+        <v>118.59</v>
       </c>
       <c r="G401" s="1"/>
-      <c r="H401" s="1"/>
+      <c r="H401" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I401" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="402" spans="1:9" outlineLevel="2">
       <c r="A402" s="1"/>
       <c r="B402" s="1">
-        <v>22528</v>
+        <v>24851</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="D402" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E402" s="1">
         <v>1</v>
       </c>
       <c r="F402" s="1">
-        <v>96.31999999999999</v>
+        <v>87.70999999999999</v>
       </c>
       <c r="G402" s="1"/>
-      <c r="H402" s="1"/>
+      <c r="H402" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I402" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="403" spans="1:9" outlineLevel="2">
       <c r="A403" s="1"/>
       <c r="B403" s="1">
-        <v>24078</v>
+        <v>26352</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="D403" s="1">
         <v>8443999090</v>
       </c>
       <c r="E403" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F403" s="1">
-        <v>118.72</v>
+        <v>152.6</v>
       </c>
       <c r="G403" s="1"/>
-      <c r="H403" s="1"/>
+      <c r="H403" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I403" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="404" spans="1:9" outlineLevel="2">
       <c r="A404" s="1"/>
       <c r="B404" s="1">
-        <v>24851</v>
+        <v>30462</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="D404" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E404" s="1">
         <v>1</v>
       </c>
       <c r="F404" s="1">
-        <v>87.81</v>
+        <v>221.51</v>
       </c>
       <c r="G404" s="1"/>
-      <c r="H404" s="1"/>
+      <c r="H404" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I404" s="5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="405" spans="1:9" outlineLevel="2">
       <c r="A405" s="1"/>
       <c r="B405" s="1">
-        <v>26352</v>
+        <v>21357</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="D405" s="1">
         <v>8443999090</v>
       </c>
       <c r="E405" s="1">
         <v>1</v>
       </c>
       <c r="F405" s="1">
-        <v>152.77</v>
+        <v>199.59</v>
       </c>
       <c r="G405" s="1"/>
-      <c r="H405" s="1"/>
+      <c r="H405" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I405" s="5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="406" spans="1:9" outlineLevel="2">
       <c r="A406" s="1"/>
       <c r="B406" s="1">
-        <v>30462</v>
+        <v>24506</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="D406" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E406" s="1">
         <v>1</v>
       </c>
       <c r="F406" s="1">
-        <v>221.76</v>
+        <v>22.38</v>
       </c>
       <c r="G406" s="1"/>
-      <c r="H406" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H406" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I406" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="407" spans="1:9" outlineLevel="2">
       <c r="A407" s="1"/>
       <c r="B407" s="1">
-        <v>21357</v>
+        <v>21768</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="D407" s="1">
         <v>8443999090</v>
       </c>
       <c r="E407" s="1">
         <v>1</v>
       </c>
       <c r="F407" s="1">
-        <v>199.81</v>
+        <v>72.5</v>
       </c>
       <c r="G407" s="1"/>
-      <c r="H407" s="1"/>
+      <c r="H407" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I407" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="408" spans="1:9" outlineLevel="2">
       <c r="A408" s="1"/>
       <c r="B408" s="1">
-        <v>24506</v>
+        <v>33046</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="D408" s="1">
         <v>8302200090</v>
       </c>
       <c r="E408" s="1">
         <v>1</v>
       </c>
       <c r="F408" s="1">
-        <v>22.4</v>
+        <v>54.15</v>
       </c>
       <c r="G408" s="1"/>
-      <c r="H408" s="1"/>
+      <c r="H408" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I408" s="1" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="409" spans="1:9" outlineLevel="2">
       <c r="A409" s="1"/>
       <c r="B409" s="1">
-        <v>21768</v>
+        <v>21129</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="D409" s="1">
         <v>8443999090</v>
       </c>
       <c r="E409" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F409" s="1">
-        <v>72.58</v>
+        <v>82.79000000000001</v>
       </c>
       <c r="G409" s="1"/>
-      <c r="H409" s="1"/>
+      <c r="H409" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I409" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="410" spans="1:9" outlineLevel="2">
       <c r="A410" s="1"/>
       <c r="B410" s="1">
-        <v>33046</v>
+        <v>16955</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="D410" s="1">
         <v>8443999090</v>
       </c>
       <c r="E410" s="1">
         <v>1</v>
       </c>
       <c r="F410" s="1">
-        <v>54.21</v>
+        <v>73.84</v>
       </c>
       <c r="G410" s="1"/>
-      <c r="H410" s="1"/>
-[...1 lines deleted...]
-        <v>28</v>
+      <c r="H410" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I410" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="411" spans="1:9" outlineLevel="2">
       <c r="A411" s="1"/>
       <c r="B411" s="1">
-        <v>21129</v>
+        <v>24587</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="D411" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E411" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F411" s="1">
-        <v>82.88</v>
+        <v>81.89</v>
       </c>
       <c r="G411" s="1"/>
-      <c r="H411" s="1"/>
+      <c r="H411" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I411" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="412" spans="1:9" outlineLevel="2">
       <c r="A412" s="1"/>
       <c r="B412" s="1">
-        <v>16955</v>
+        <v>20613</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="D412" s="1">
         <v>8443999090</v>
       </c>
       <c r="E412" s="1">
         <v>1</v>
       </c>
       <c r="F412" s="1">
-        <v>73.92</v>
+        <v>87.70999999999999</v>
       </c>
       <c r="G412" s="1"/>
-      <c r="H412" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H412" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I412" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="413" spans="1:9" outlineLevel="2">
       <c r="A413" s="1"/>
       <c r="B413" s="1">
-        <v>24587</v>
+        <v>23092</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="D413" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E413" s="1">
         <v>1</v>
       </c>
       <c r="F413" s="1">
-        <v>81.98</v>
+        <v>101.14</v>
       </c>
       <c r="G413" s="1"/>
-      <c r="H413" s="1"/>
+      <c r="H413" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I413" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="414" spans="1:9" outlineLevel="2">
       <c r="A414" s="1"/>
       <c r="B414" s="1">
-        <v>20613</v>
+        <v>24846</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="D414" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E414" s="1">
         <v>1</v>
       </c>
       <c r="F414" s="1">
-        <v>87.81</v>
+        <v>72.5</v>
       </c>
       <c r="G414" s="1"/>
-      <c r="H414" s="1"/>
+      <c r="H414" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I414" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="415" spans="1:9" outlineLevel="2">
       <c r="A415" s="1"/>
       <c r="B415" s="1">
-        <v>23092</v>
+        <v>33586</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="D415" s="1">
         <v>8443999090</v>
       </c>
       <c r="E415" s="1">
         <v>1</v>
       </c>
       <c r="F415" s="1">
-        <v>101.25</v>
+        <v>839.0599999999999</v>
       </c>
       <c r="G415" s="1"/>
-      <c r="H415" s="1"/>
+      <c r="H415" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I415" s="5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="416" spans="1:9" outlineLevel="2">
       <c r="A416" s="1"/>
       <c r="B416" s="1">
-        <v>24846</v>
+        <v>22921</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="D416" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E416" s="1">
         <v>1</v>
       </c>
       <c r="F416" s="1">
-        <v>72.58</v>
+        <v>1646.8</v>
       </c>
       <c r="G416" s="1"/>
-      <c r="H416" s="1"/>
+      <c r="H416" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I416" s="5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="417" spans="1:9" outlineLevel="2">
       <c r="A417" s="1"/>
       <c r="B417" s="1">
-        <v>33586</v>
+        <v>27734</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="D417" s="1">
         <v>8443999090</v>
       </c>
       <c r="E417" s="1">
         <v>1</v>
       </c>
       <c r="F417" s="1">
-        <v>535.8099999999999</v>
+        <v>245.68</v>
       </c>
       <c r="G417" s="1"/>
-      <c r="H417" s="1"/>
+      <c r="H417" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I417" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="418" spans="1:9" outlineLevel="2">
       <c r="A418" s="1"/>
       <c r="B418" s="1">
-        <v>22921</v>
+        <v>27735</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="D418" s="1">
         <v>8443999090</v>
       </c>
       <c r="E418" s="1">
         <v>1</v>
       </c>
       <c r="F418" s="1">
-        <v>1648.64</v>
+        <v>409.02</v>
       </c>
       <c r="G418" s="1"/>
-      <c r="H418" s="1"/>
+      <c r="H418" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I418" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="419" spans="1:9" outlineLevel="2">
       <c r="A419" s="1"/>
       <c r="B419" s="1">
-        <v>27734</v>
+        <v>24084</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="D419" s="1">
         <v>8443999090</v>
       </c>
       <c r="E419" s="1">
         <v>1</v>
       </c>
       <c r="F419" s="1">
-        <v>245.95</v>
+        <v>69.81</v>
       </c>
       <c r="G419" s="1"/>
-      <c r="H419" s="1"/>
+      <c r="H419" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I419" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="420" spans="1:9" outlineLevel="2">
       <c r="A420" s="1"/>
       <c r="B420" s="1">
-        <v>27735</v>
+        <v>22118</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="D420" s="1">
         <v>8443999090</v>
       </c>
       <c r="E420" s="1">
         <v>1</v>
       </c>
       <c r="F420" s="1">
-        <v>409.47</v>
+        <v>88.61</v>
       </c>
       <c r="G420" s="1"/>
-      <c r="H420" s="1"/>
+      <c r="H420" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I420" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="421" spans="1:9" outlineLevel="2">
       <c r="A421" s="1"/>
       <c r="B421" s="1">
-        <v>24084</v>
+        <v>22975</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="D421" s="1">
         <v>8443999090</v>
       </c>
       <c r="E421" s="1">
         <v>1</v>
       </c>
       <c r="F421" s="1">
-        <v>69.89</v>
+        <v>152.6</v>
       </c>
       <c r="G421" s="1"/>
-      <c r="H421" s="1"/>
+      <c r="H421" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I421" s="5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="422" spans="1:9" outlineLevel="2">
       <c r="A422" s="1"/>
       <c r="B422" s="1">
-        <v>22118</v>
+        <v>13518</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="D422" s="1">
         <v>8443999090</v>
       </c>
       <c r="E422" s="1">
         <v>1</v>
       </c>
       <c r="F422" s="1">
-        <v>88.7</v>
+        <v>55.04</v>
       </c>
       <c r="G422" s="1"/>
-      <c r="H422" s="1"/>
+      <c r="H422" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I422" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="423" spans="1:9" outlineLevel="2">
       <c r="A423" s="1"/>
       <c r="B423" s="1">
-        <v>22975</v>
+        <v>30305</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="D423" s="1">
         <v>8443999090</v>
       </c>
       <c r="E423" s="1">
         <v>1</v>
       </c>
       <c r="F423" s="1">
-        <v>152.77</v>
+        <v>89.5</v>
       </c>
       <c r="G423" s="1"/>
-      <c r="H423" s="1"/>
+      <c r="H423" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I423" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="424" spans="1:9" outlineLevel="2">
       <c r="A424" s="1"/>
       <c r="B424" s="1">
-        <v>13518</v>
+        <v>30304</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
       <c r="D424" s="1">
         <v>8443999090</v>
       </c>
       <c r="E424" s="1">
         <v>1</v>
       </c>
       <c r="F424" s="1">
-        <v>55.1</v>
+        <v>89.95</v>
       </c>
       <c r="G424" s="1"/>
-      <c r="H424" s="1"/>
+      <c r="H424" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I424" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="425" spans="1:9" outlineLevel="2">
       <c r="A425" s="1"/>
       <c r="B425" s="1">
-        <v>30305</v>
+        <v>16389</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="D425" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E425" s="1">
         <v>1</v>
       </c>
       <c r="F425" s="1">
-        <v>89.59999999999999</v>
+        <v>1016.27</v>
       </c>
       <c r="G425" s="1"/>
-      <c r="H425" s="1"/>
+      <c r="H425" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I425" s="5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="426" spans="1:9" outlineLevel="2">
       <c r="A426" s="1"/>
       <c r="B426" s="1">
-        <v>30304</v>
+        <v>34385</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="D426" s="1">
         <v>8443999090</v>
       </c>
       <c r="E426" s="1">
         <v>1</v>
       </c>
       <c r="F426" s="1">
-        <v>90.05</v>
+        <v>945.12</v>
       </c>
       <c r="G426" s="1"/>
-      <c r="H426" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H426" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I426" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="427" spans="1:9" outlineLevel="2">
       <c r="A427" s="1"/>
       <c r="B427" s="1">
-        <v>16389</v>
+        <v>28174</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="D427" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E427" s="1">
         <v>1</v>
       </c>
       <c r="F427" s="1">
-        <v>1017.41</v>
+        <v>712.87</v>
       </c>
       <c r="G427" s="1"/>
-      <c r="H427" s="1"/>
+      <c r="H427" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I427" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="428" spans="1:9" outlineLevel="2">
       <c r="A428" s="1"/>
       <c r="B428" s="1">
-        <v>34385</v>
+        <v>33039</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="D428" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E428" s="1">
         <v>1</v>
       </c>
       <c r="F428" s="1">
-        <v>946.1799999999999</v>
+        <v>89.95</v>
       </c>
       <c r="G428" s="1"/>
-      <c r="H428" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H428" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I428" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="429" spans="1:9" outlineLevel="2">
       <c r="A429" s="1"/>
       <c r="B429" s="1">
-        <v>28174</v>
+        <v>30597</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="D429" s="1">
         <v>8443999090</v>
       </c>
       <c r="E429" s="1">
         <v>1</v>
       </c>
       <c r="F429" s="1">
-        <v>713.66</v>
+        <v>181.24</v>
       </c>
       <c r="G429" s="1"/>
-      <c r="H429" s="1"/>
+      <c r="H429" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I429" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="430" spans="1:9" outlineLevel="2">
       <c r="A430" s="1"/>
       <c r="B430" s="1">
-        <v>33039</v>
+        <v>20221</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="D430" s="1">
         <v>8443999090</v>
       </c>
       <c r="E430" s="1">
         <v>1</v>
       </c>
       <c r="F430" s="1">
-        <v>90.05</v>
+        <v>715.55</v>
       </c>
       <c r="G430" s="1"/>
-      <c r="H430" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H430" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I430" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="431" spans="1:9" outlineLevel="2">
       <c r="A431" s="1"/>
       <c r="B431" s="1">
-        <v>30597</v>
+        <v>25535</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="D431" s="1">
         <v>8443999090</v>
       </c>
       <c r="E431" s="1">
         <v>1</v>
       </c>
       <c r="F431" s="1">
-        <v>181.44</v>
+        <v>467.64</v>
       </c>
       <c r="G431" s="1"/>
-      <c r="H431" s="1"/>
+      <c r="H431" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I431" s="5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="432" spans="1:9" outlineLevel="2">
       <c r="A432" s="1"/>
       <c r="B432" s="1">
-        <v>20221</v>
+        <v>27089</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="D432" s="1">
         <v>8443999090</v>
       </c>
       <c r="E432" s="1">
         <v>1</v>
       </c>
       <c r="F432" s="1">
-        <v>716.35</v>
+        <v>319.07</v>
       </c>
       <c r="G432" s="1"/>
-      <c r="H432" s="1"/>
+      <c r="H432" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I432" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="433" spans="1:9" outlineLevel="2">
       <c r="A433" s="1"/>
       <c r="B433" s="1">
-        <v>25535</v>
+        <v>25534</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="D433" s="1">
         <v>8443999090</v>
       </c>
       <c r="E433" s="1">
         <v>1</v>
       </c>
       <c r="F433" s="1">
-        <v>468.16</v>
+        <v>950.9400000000001</v>
       </c>
       <c r="G433" s="1"/>
-      <c r="H433" s="1"/>
+      <c r="H433" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I433" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="434" spans="1:9" outlineLevel="2">
       <c r="A434" s="1"/>
       <c r="B434" s="1">
-        <v>27089</v>
+        <v>30485</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="D434" s="1">
         <v>8443999090</v>
       </c>
       <c r="E434" s="1">
         <v>1</v>
       </c>
       <c r="F434" s="1">
-        <v>319.42</v>
+        <v>285.51</v>
       </c>
       <c r="G434" s="1"/>
-      <c r="H434" s="1"/>
+      <c r="H434" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I434" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="435" spans="1:9" outlineLevel="2">
       <c r="A435" s="1"/>
       <c r="B435" s="1">
-        <v>25534</v>
+        <v>28566</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="D435" s="1">
         <v>8443999090</v>
       </c>
       <c r="E435" s="1">
         <v>1</v>
       </c>
       <c r="F435" s="1">
-        <v>952</v>
+        <v>317.73</v>
       </c>
       <c r="G435" s="1"/>
-      <c r="H435" s="1"/>
+      <c r="H435" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I435" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="436" spans="1:9" outlineLevel="2">
       <c r="A436" s="1"/>
       <c r="B436" s="1">
-        <v>30485</v>
+        <v>25996</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="D436" s="1">
         <v>8443999090</v>
       </c>
       <c r="E436" s="1">
         <v>1</v>
       </c>
       <c r="F436" s="1">
-        <v>285.82</v>
+        <v>307.43</v>
       </c>
       <c r="G436" s="1"/>
-      <c r="H436" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H436" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I436" s="1" t="s">
+        <v>374</v>
       </c>
     </row>
     <row r="437" spans="1:9" outlineLevel="2">
       <c r="A437" s="1"/>
       <c r="B437" s="1">
-        <v>28566</v>
+        <v>29217</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="D437" s="1">
         <v>8443999090</v>
       </c>
       <c r="E437" s="1">
         <v>1</v>
       </c>
       <c r="F437" s="1">
-        <v>318.08</v>
+        <v>363.82</v>
       </c>
       <c r="G437" s="1"/>
-      <c r="H437" s="1"/>
-[...1 lines deleted...]
-        <v>28</v>
+      <c r="H437" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I437" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="438" spans="1:9" outlineLevel="2">
       <c r="A438" s="1"/>
       <c r="B438" s="1">
-        <v>25996</v>
+        <v>32074</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="D438" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E438" s="1">
         <v>1</v>
       </c>
       <c r="F438" s="1">
-        <v>307.78</v>
+        <v>106.95</v>
       </c>
       <c r="G438" s="1"/>
-      <c r="H438" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H438" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I438" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="439" spans="1:9" outlineLevel="2">
       <c r="A439" s="1"/>
       <c r="B439" s="1">
-        <v>29217</v>
+        <v>20063</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="D439" s="1">
         <v>8443999090</v>
       </c>
       <c r="E439" s="1">
         <v>1</v>
       </c>
       <c r="F439" s="1">
-        <v>364.22</v>
+        <v>590.7</v>
       </c>
       <c r="G439" s="1"/>
-      <c r="H439" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H439" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I439" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="440" spans="1:9" outlineLevel="2">
       <c r="A440" s="1"/>
       <c r="B440" s="1">
-        <v>32074</v>
+        <v>34005</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="D440" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E440" s="1">
         <v>1</v>
       </c>
       <c r="F440" s="1">
-        <v>107.07</v>
+        <v>338.31</v>
       </c>
       <c r="G440" s="1"/>
-      <c r="H440" s="1"/>
+      <c r="H440" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I440" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="441" spans="1:9" outlineLevel="2">
       <c r="A441" s="1"/>
       <c r="B441" s="1">
-        <v>20063</v>
+        <v>34459</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="D441" s="1">
-        <v>8443999090</v>
+        <v>4016999790</v>
       </c>
       <c r="E441" s="1">
         <v>1</v>
       </c>
       <c r="F441" s="1">
-        <v>591.36</v>
+        <v>690.05</v>
       </c>
       <c r="G441" s="1"/>
-      <c r="H441" s="1"/>
+      <c r="H441" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I441" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="442" spans="1:9" outlineLevel="2">
       <c r="A442" s="1"/>
       <c r="B442" s="1">
-        <v>34005</v>
+        <v>34001</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="D442" s="1">
         <v>8443999090</v>
       </c>
       <c r="E442" s="1">
         <v>1</v>
       </c>
       <c r="F442" s="1">
-        <v>338.69</v>
+        <v>225.54</v>
       </c>
       <c r="G442" s="1"/>
-      <c r="H442" s="1"/>
+      <c r="H442" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I442" s="5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="443" spans="1:9" outlineLevel="2">
       <c r="A443" s="1"/>
       <c r="B443" s="1">
-        <v>34459</v>
+        <v>34002</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
       <c r="D443" s="1">
-        <v>4016999790</v>
+        <v>8443999090</v>
       </c>
       <c r="E443" s="1">
         <v>1</v>
       </c>
       <c r="F443" s="1">
-        <v>690.8200000000001</v>
+        <v>451.08</v>
       </c>
       <c r="G443" s="1"/>
-      <c r="H443" s="1"/>
+      <c r="H443" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I443" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="444" spans="1:9" outlineLevel="2">
       <c r="A444" s="1"/>
       <c r="B444" s="1">
-        <v>34001</v>
+        <v>34384</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="D444" s="1">
         <v>8443999090</v>
       </c>
       <c r="E444" s="1">
         <v>1</v>
       </c>
       <c r="F444" s="1">
-        <v>225.79</v>
+        <v>408.12</v>
       </c>
       <c r="G444" s="1"/>
-      <c r="H444" s="1"/>
+      <c r="H444" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I444" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="445" spans="1:9" outlineLevel="2">
       <c r="A445" s="1"/>
       <c r="B445" s="1">
-        <v>34002</v>
+        <v>32246</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="D445" s="1">
         <v>8443999090</v>
       </c>
       <c r="E445" s="1">
         <v>1</v>
       </c>
       <c r="F445" s="1">
-        <v>451.58</v>
+        <v>330.26</v>
       </c>
       <c r="G445" s="1"/>
-      <c r="H445" s="1"/>
+      <c r="H445" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I445" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="446" spans="1:9" outlineLevel="2">
       <c r="A446" s="1"/>
       <c r="B446" s="1">
-        <v>34384</v>
+        <v>28175</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="D446" s="1">
         <v>8443999090</v>
       </c>
       <c r="E446" s="1">
         <v>1</v>
       </c>
       <c r="F446" s="1">
-        <v>408.58</v>
+        <v>472.56</v>
       </c>
       <c r="G446" s="1"/>
-      <c r="H446" s="1"/>
+      <c r="H446" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I446" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="447" spans="1:9" outlineLevel="2">
       <c r="A447" s="1"/>
       <c r="B447" s="1">
-        <v>32246</v>
+        <v>7214</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="D447" s="1">
         <v>8443999090</v>
       </c>
       <c r="E447" s="1">
         <v>1</v>
       </c>
       <c r="F447" s="1">
-        <v>330.62</v>
+        <v>67.13</v>
       </c>
       <c r="G447" s="1"/>
-      <c r="H447" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H447" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I447" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="448" spans="1:9" outlineLevel="2">
       <c r="A448" s="1"/>
       <c r="B448" s="1">
-        <v>28175</v>
+        <v>2888</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="D448" s="1">
         <v>8443999090</v>
       </c>
       <c r="E448" s="1">
         <v>1</v>
       </c>
       <c r="F448" s="1">
-        <v>473.09</v>
+        <v>44.75</v>
       </c>
       <c r="G448" s="1"/>
-      <c r="H448" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H448" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I448" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="449" spans="1:9" outlineLevel="2">
       <c r="A449" s="1"/>
       <c r="B449" s="1">
-        <v>7214</v>
+        <v>8941</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="D449" s="1">
         <v>8443999090</v>
       </c>
       <c r="E449" s="1">
         <v>1</v>
       </c>
       <c r="F449" s="1">
-        <v>67.2</v>
+        <v>443.47</v>
       </c>
       <c r="G449" s="1"/>
-      <c r="H449" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H449" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I449" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="450" spans="1:9" outlineLevel="2">
       <c r="A450" s="1"/>
       <c r="B450" s="1">
-        <v>2888</v>
+        <v>33002</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="D450" s="1">
         <v>8443999090</v>
       </c>
       <c r="E450" s="1">
         <v>1</v>
       </c>
       <c r="F450" s="1">
-        <v>44.8</v>
+        <v>463.16</v>
       </c>
       <c r="G450" s="1"/>
-      <c r="H450" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H450" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I450" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="451" spans="1:9" outlineLevel="2">
       <c r="A451" s="1"/>
       <c r="B451" s="1">
-        <v>8941</v>
+        <v>24882</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="D451" s="1">
         <v>8443999090</v>
       </c>
       <c r="E451" s="1">
         <v>1</v>
       </c>
       <c r="F451" s="1">
-        <v>443.97</v>
+        <v>208.09</v>
       </c>
       <c r="G451" s="1"/>
-      <c r="H451" s="1"/>
+      <c r="H451" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I451" s="5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="452" spans="1:9" outlineLevel="2">
       <c r="A452" s="1"/>
       <c r="B452" s="1">
-        <v>33002</v>
+        <v>28339</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="D452" s="1">
         <v>8443999090</v>
       </c>
       <c r="E452" s="1">
         <v>1</v>
       </c>
       <c r="F452" s="1">
-        <v>463.68</v>
+        <v>579.51</v>
       </c>
       <c r="G452" s="1"/>
-      <c r="H452" s="1"/>
+      <c r="H452" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I452" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="453" spans="1:9" outlineLevel="2">
       <c r="A453" s="1"/>
       <c r="B453" s="1">
-        <v>24882</v>
+        <v>31134</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="D453" s="1">
         <v>8443999090</v>
       </c>
       <c r="E453" s="1">
         <v>1</v>
       </c>
       <c r="F453" s="1">
-        <v>208.32</v>
+        <v>360.69</v>
       </c>
       <c r="G453" s="1"/>
-      <c r="H453" s="1"/>
+      <c r="H453" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I453" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="454" spans="1:9" outlineLevel="2">
       <c r="A454" s="1"/>
       <c r="B454" s="1">
-        <v>28339</v>
+        <v>19495</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="D454" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E454" s="1">
         <v>1</v>
       </c>
       <c r="F454" s="1">
-        <v>580.16</v>
+        <v>465.4</v>
       </c>
       <c r="G454" s="1"/>
-      <c r="H454" s="1"/>
+      <c r="H454" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I454" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="455" spans="1:9" outlineLevel="2">
       <c r="A455" s="1"/>
       <c r="B455" s="1">
-        <v>31134</v>
+        <v>18407</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="D455" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E455" s="1">
         <v>1</v>
       </c>
       <c r="F455" s="1">
-        <v>361.09</v>
+        <v>150.81</v>
       </c>
       <c r="G455" s="1"/>
-      <c r="H455" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H455" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I455" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="456" spans="1:9" outlineLevel="2">
       <c r="A456" s="1"/>
       <c r="B456" s="1">
-        <v>19495</v>
+        <v>19494</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="D456" s="1">
         <v>8302200090</v>
       </c>
       <c r="E456" s="1">
         <v>1</v>
       </c>
       <c r="F456" s="1">
-        <v>465.92</v>
+        <v>0</v>
       </c>
       <c r="G456" s="1"/>
-      <c r="H456" s="1"/>
+      <c r="H456" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I456" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="457" spans="1:9" outlineLevel="2">
       <c r="A457" s="1"/>
       <c r="B457" s="1">
-        <v>18407</v>
+        <v>23717</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="D457" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E457" s="1">
         <v>1</v>
       </c>
       <c r="F457" s="1">
-        <v>150.98</v>
+        <v>671.25</v>
       </c>
       <c r="G457" s="1"/>
-      <c r="H457" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H457" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I457" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="458" spans="1:9" outlineLevel="2">
       <c r="A458" s="1"/>
       <c r="B458" s="1">
-        <v>19494</v>
+        <v>34003</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="D458" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E458" s="1">
         <v>1</v>
       </c>
       <c r="F458" s="1">
-        <v>0</v>
+        <v>169.6</v>
       </c>
       <c r="G458" s="1"/>
-      <c r="H458" s="1"/>
+      <c r="H458" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I458" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="459" spans="1:9" outlineLevel="2">
       <c r="A459" s="1"/>
       <c r="B459" s="1">
-        <v>23717</v>
+        <v>11852</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="D459" s="1">
         <v>8443999090</v>
       </c>
       <c r="E459" s="1">
         <v>1</v>
       </c>
       <c r="F459" s="1">
-        <v>672</v>
+        <v>255.52</v>
       </c>
       <c r="G459" s="1"/>
-      <c r="H459" s="1"/>
+      <c r="H459" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I459" s="5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="460" spans="1:9" outlineLevel="2">
       <c r="A460" s="1"/>
       <c r="B460" s="1">
-        <v>34003</v>
+        <v>11831</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="D460" s="1">
         <v>8443999090</v>
       </c>
       <c r="E460" s="1">
         <v>1</v>
       </c>
       <c r="F460" s="1">
-        <v>169.79</v>
+        <v>469.43</v>
       </c>
       <c r="G460" s="1"/>
-      <c r="H460" s="1"/>
+      <c r="H460" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I460" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="461" spans="1:9" outlineLevel="2">
       <c r="A461" s="1"/>
       <c r="B461" s="1">
-        <v>11852</v>
+        <v>33040</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="D461" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E461" s="1">
         <v>1</v>
       </c>
       <c r="F461" s="1">
-        <v>255.81</v>
+        <v>97.56</v>
       </c>
       <c r="G461" s="1"/>
-      <c r="H461" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H461" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I461" s="1" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="462" spans="1:9" outlineLevel="2">
       <c r="A462" s="1"/>
       <c r="B462" s="1">
-        <v>11831</v>
+        <v>29466</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="D462" s="1">
         <v>8443999090</v>
       </c>
       <c r="E462" s="1">
         <v>1</v>
       </c>
       <c r="F462" s="1">
-        <v>469.95</v>
+        <v>153.94</v>
       </c>
       <c r="G462" s="1"/>
-      <c r="H462" s="1"/>
+      <c r="H462" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I462" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="463" spans="1:9" outlineLevel="2">
       <c r="A463" s="1"/>
       <c r="B463" s="1">
-        <v>33040</v>
+        <v>11262</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="D463" s="1">
         <v>8443999090</v>
       </c>
       <c r="E463" s="1">
         <v>1</v>
       </c>
       <c r="F463" s="1">
-        <v>97.66</v>
+        <v>120.83</v>
       </c>
       <c r="G463" s="1"/>
-      <c r="H463" s="1"/>
+      <c r="H463" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I463" s="5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="464" spans="1:9" outlineLevel="2">
       <c r="A464" s="1"/>
       <c r="B464" s="1">
-        <v>29466</v>
+        <v>33047</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D464" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E464" s="1">
         <v>1</v>
       </c>
       <c r="F464" s="1">
-        <v>154.11</v>
+        <v>114.11</v>
       </c>
       <c r="G464" s="1"/>
-      <c r="H464" s="1"/>
+      <c r="H464" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I464" s="5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="465" spans="1:9" outlineLevel="2">
       <c r="A465" s="1"/>
       <c r="B465" s="1">
-        <v>11262</v>
+        <v>29499</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="D465" s="1">
         <v>8443999090</v>
       </c>
       <c r="E465" s="1">
         <v>1</v>
       </c>
       <c r="F465" s="1">
-        <v>120.96</v>
+        <v>212.12</v>
       </c>
       <c r="G465" s="1"/>
-      <c r="H465" s="1"/>
+      <c r="H465" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I465" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="466" spans="1:9" outlineLevel="2">
       <c r="A466" s="1"/>
       <c r="B466" s="1">
-        <v>33047</v>
+        <v>20263</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
       <c r="D466" s="1">
         <v>8443999090</v>
       </c>
       <c r="E466" s="1">
         <v>1</v>
       </c>
       <c r="F466" s="1">
-        <v>114.24</v>
+        <v>349.05</v>
       </c>
       <c r="G466" s="1"/>
-      <c r="H466" s="1"/>
+      <c r="H466" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I466" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="467" spans="1:9" outlineLevel="2">
       <c r="A467" s="1"/>
       <c r="B467" s="1">
-        <v>29499</v>
+        <v>13575</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="D467" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E467" s="1">
         <v>1</v>
       </c>
       <c r="F467" s="1">
-        <v>212.35</v>
+        <v>177.21</v>
       </c>
       <c r="G467" s="1"/>
-      <c r="H467" s="1"/>
+      <c r="H467" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I467" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="468" spans="1:9" outlineLevel="2">
       <c r="A468" s="1"/>
       <c r="B468" s="1">
-        <v>20263</v>
+        <v>19248</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="D468" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E468" s="1">
         <v>1</v>
       </c>
       <c r="F468" s="1">
-        <v>349.44</v>
+        <v>412.6</v>
       </c>
       <c r="G468" s="1"/>
-      <c r="H468" s="1"/>
+      <c r="H468" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I468" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="469" spans="1:9" outlineLevel="2">
       <c r="A469" s="1"/>
       <c r="B469" s="1">
-        <v>13575</v>
+        <v>30813</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
       <c r="D469" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E469" s="1">
         <v>1</v>
       </c>
       <c r="F469" s="1">
-        <v>177.41</v>
+        <v>363.82</v>
       </c>
       <c r="G469" s="1"/>
-      <c r="H469" s="1"/>
+      <c r="H469" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I469" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="470" spans="1:9" outlineLevel="2">
       <c r="A470" s="1"/>
       <c r="B470" s="1">
-        <v>19248</v>
+        <v>28338</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="D470" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E470" s="1">
         <v>1</v>
       </c>
       <c r="F470" s="1">
-        <v>413.06</v>
+        <v>347.26</v>
       </c>
       <c r="G470" s="1"/>
-      <c r="H470" s="1"/>
+      <c r="H470" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I470" s="5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="471" spans="1:9" outlineLevel="2">
       <c r="A471" s="1"/>
       <c r="B471" s="1">
-        <v>30813</v>
+        <v>23094</v>
       </c>
       <c r="C471" s="1" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="D471" s="1">
         <v>8443999090</v>
       </c>
       <c r="E471" s="1">
         <v>1</v>
       </c>
       <c r="F471" s="1">
-        <v>364.22</v>
+        <v>50.57</v>
       </c>
       <c r="G471" s="1"/>
-      <c r="H471" s="1"/>
+      <c r="H471" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I471" s="5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="472" spans="1:9" outlineLevel="2">
       <c r="A472" s="1"/>
       <c r="B472" s="1">
-        <v>28338</v>
+        <v>21405</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
       <c r="D472" s="1">
         <v>8443999090</v>
       </c>
       <c r="E472" s="1">
         <v>1</v>
       </c>
       <c r="F472" s="1">
-        <v>347.65</v>
+        <v>214.8</v>
       </c>
       <c r="G472" s="1"/>
-      <c r="H472" s="1"/>
+      <c r="H472" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I472" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="473" spans="1:9" outlineLevel="2">
       <c r="A473" s="1"/>
       <c r="B473" s="1">
-        <v>23094</v>
+        <v>16733</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D473" s="1">
         <v>8443999090</v>
       </c>
       <c r="E473" s="1">
         <v>1</v>
       </c>
       <c r="F473" s="1">
-        <v>50.62</v>
+        <v>181.24</v>
       </c>
       <c r="G473" s="1"/>
-      <c r="H473" s="1"/>
+      <c r="H473" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I473" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="474" spans="1:9" outlineLevel="2">
       <c r="A474" s="1"/>
       <c r="B474" s="1">
-        <v>21405</v>
+        <v>23099</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
       <c r="D474" s="1">
         <v>8443999090</v>
       </c>
       <c r="E474" s="1">
         <v>1</v>
       </c>
       <c r="F474" s="1">
-        <v>215.04</v>
+        <v>186.16</v>
       </c>
       <c r="G474" s="1"/>
-      <c r="H474" s="1"/>
+      <c r="H474" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I474" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="475" spans="1:9" outlineLevel="2">
       <c r="A475" s="1"/>
       <c r="B475" s="1">
-        <v>16733</v>
+        <v>22234</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="D475" s="1">
         <v>8443999090</v>
       </c>
       <c r="E475" s="1">
         <v>1</v>
       </c>
       <c r="F475" s="1">
-        <v>181.44</v>
+        <v>134.7</v>
       </c>
       <c r="G475" s="1"/>
-      <c r="H475" s="1"/>
+      <c r="H475" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I475" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="476" spans="1:9" outlineLevel="2">
       <c r="A476" s="1"/>
       <c r="B476" s="1">
-        <v>23099</v>
+        <v>22564</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="D476" s="1">
         <v>8443999090</v>
       </c>
       <c r="E476" s="1">
         <v>1</v>
       </c>
       <c r="F476" s="1">
-        <v>186.37</v>
+        <v>1474.96</v>
       </c>
       <c r="G476" s="1"/>
-      <c r="H476" s="1"/>
+      <c r="H476" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I476" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="477" spans="1:9" outlineLevel="2">
       <c r="A477" s="1"/>
       <c r="B477" s="1">
-        <v>22234</v>
+        <v>3877</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="D477" s="1">
         <v>8443999090</v>
       </c>
       <c r="E477" s="1">
         <v>1</v>
       </c>
       <c r="F477" s="1">
-        <v>134.85</v>
+        <v>22.38</v>
       </c>
       <c r="G477" s="1"/>
-      <c r="H477" s="1"/>
-[...1 lines deleted...]
-        <v>28</v>
+      <c r="H477" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I477" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="478" spans="1:9" outlineLevel="2">
       <c r="A478" s="1"/>
       <c r="B478" s="1">
-        <v>22564</v>
+        <v>22235</v>
       </c>
       <c r="C478" s="1" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
       <c r="D478" s="1">
         <v>8443999090</v>
       </c>
       <c r="E478" s="1">
         <v>1</v>
       </c>
       <c r="F478" s="1">
-        <v>1476.61</v>
+        <v>108.74</v>
       </c>
       <c r="G478" s="1"/>
-      <c r="H478" s="1"/>
+      <c r="H478" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I478" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="479" spans="1:9" outlineLevel="2">
       <c r="A479" s="1"/>
       <c r="B479" s="1">
-        <v>3877</v>
+        <v>31913</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="D479" s="1">
         <v>8443999090</v>
       </c>
       <c r="E479" s="1">
         <v>1</v>
       </c>
       <c r="F479" s="1">
-        <v>22.4</v>
+        <v>1904.11</v>
       </c>
       <c r="G479" s="1"/>
-      <c r="H479" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H479" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I479" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="480" spans="1:9" outlineLevel="2">
       <c r="A480" s="1"/>
       <c r="B480" s="1">
-        <v>22235</v>
+        <v>28173</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="D480" s="1">
         <v>8443999090</v>
       </c>
       <c r="E480" s="1">
         <v>1</v>
       </c>
       <c r="F480" s="1">
-        <v>108.86</v>
+        <v>315.04</v>
       </c>
       <c r="G480" s="1"/>
-      <c r="H480" s="1"/>
+      <c r="H480" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I480" s="5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="481" spans="1:9" outlineLevel="2">
       <c r="A481" s="1"/>
       <c r="B481" s="1">
-        <v>31913</v>
+        <v>24472</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
       <c r="D481" s="1">
         <v>8443999090</v>
       </c>
       <c r="E481" s="1">
         <v>1</v>
       </c>
       <c r="F481" s="1">
-        <v>1906.24</v>
+        <v>335.63</v>
       </c>
       <c r="G481" s="1"/>
-      <c r="H481" s="1"/>
+      <c r="H481" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I481" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="482" spans="1:9" outlineLevel="2">
       <c r="A482" s="1"/>
       <c r="B482" s="1">
-        <v>28173</v>
+        <v>34662</v>
       </c>
       <c r="C482" s="1" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="D482" s="1">
         <v>8443999090</v>
       </c>
       <c r="E482" s="1">
         <v>1</v>
       </c>
       <c r="F482" s="1">
-        <v>315.39</v>
+        <v>374.11</v>
       </c>
       <c r="G482" s="1"/>
-      <c r="H482" s="1"/>
+      <c r="H482" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I482" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="483" spans="1:9" outlineLevel="2">
       <c r="A483" s="1"/>
       <c r="B483" s="1">
-        <v>24472</v>
+        <v>31144</v>
       </c>
       <c r="C483" s="1" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="D483" s="1">
         <v>8443999090</v>
       </c>
       <c r="E483" s="1">
         <v>1</v>
       </c>
       <c r="F483" s="1">
-        <v>336</v>
+        <v>126.2</v>
       </c>
       <c r="G483" s="1"/>
-      <c r="H483" s="1"/>
+      <c r="H483" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I483" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="484" spans="1:9" outlineLevel="2">
       <c r="A484" s="1"/>
       <c r="B484" s="1">
-        <v>34662</v>
+        <v>25250</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
       <c r="D484" s="1">
         <v>8443999090</v>
       </c>
       <c r="E484" s="1">
         <v>1</v>
       </c>
       <c r="F484" s="1">
-        <v>374.53</v>
+        <v>447.05</v>
       </c>
       <c r="G484" s="1"/>
-      <c r="H484" s="1"/>
+      <c r="H484" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I484" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="485" spans="1:9" outlineLevel="2">
       <c r="A485" s="1"/>
       <c r="B485" s="1">
-        <v>31144</v>
+        <v>17385</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="D485" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E485" s="1">
         <v>1</v>
       </c>
       <c r="F485" s="1">
-        <v>126.34</v>
+        <v>844.4299999999999</v>
       </c>
       <c r="G485" s="1"/>
-      <c r="H485" s="1"/>
+      <c r="H485" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I485" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="486" spans="1:9" outlineLevel="2">
       <c r="A486" s="1"/>
       <c r="B486" s="1">
-        <v>25250</v>
+        <v>27134</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="D486" s="1">
-        <v>8443999090</v>
+        <v>7326909890</v>
       </c>
       <c r="E486" s="1">
         <v>1</v>
       </c>
       <c r="F486" s="1">
-        <v>447.55</v>
+        <v>134.7</v>
       </c>
       <c r="G486" s="1"/>
-      <c r="H486" s="1"/>
+      <c r="H486" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I486" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="487" spans="1:9" outlineLevel="2">
       <c r="A487" s="1"/>
       <c r="B487" s="1">
-        <v>17385</v>
+        <v>20646</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>492</v>
+        <v>497</v>
       </c>
       <c r="D487" s="1">
-        <v>8302200090</v>
+        <v>7326909890</v>
       </c>
       <c r="E487" s="1">
         <v>1</v>
       </c>
       <c r="F487" s="1">
-        <v>845.38</v>
+        <v>356.66</v>
       </c>
       <c r="G487" s="1"/>
-      <c r="H487" s="1"/>
+      <c r="H487" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I487" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="488" spans="1:9" outlineLevel="2">
       <c r="A488" s="1"/>
       <c r="B488" s="1">
-        <v>27134</v>
+        <v>13931</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="D488" s="1">
-        <v>7326909890</v>
+        <v>8443999090</v>
       </c>
       <c r="E488" s="1">
         <v>1</v>
       </c>
       <c r="F488" s="1">
-        <v>134.85</v>
+        <v>44.75</v>
       </c>
       <c r="G488" s="1"/>
-      <c r="H488" s="1"/>
-[...1 lines deleted...]
-        <v>28</v>
+      <c r="H488" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I488" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="489" spans="1:9" outlineLevel="2">
       <c r="A489" s="1"/>
       <c r="B489" s="1">
-        <v>20646</v>
+        <v>23127</v>
       </c>
       <c r="C489" s="1" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="D489" s="1">
-        <v>7326909890</v>
+        <v>8443999090</v>
       </c>
       <c r="E489" s="1">
         <v>1</v>
       </c>
       <c r="F489" s="1">
-        <v>357.06</v>
+        <v>391.56</v>
       </c>
       <c r="G489" s="1"/>
-      <c r="H489" s="1"/>
+      <c r="H489" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I489" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="490" spans="1:9" outlineLevel="2">
       <c r="A490" s="1"/>
       <c r="B490" s="1">
-        <v>13931</v>
+        <v>33811</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
       <c r="D490" s="1">
         <v>8443999090</v>
       </c>
       <c r="E490" s="1">
         <v>1</v>
       </c>
       <c r="F490" s="1">
-        <v>44.8</v>
+        <v>993.45</v>
       </c>
       <c r="G490" s="1"/>
-      <c r="H490" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H490" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I490" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="491" spans="1:9" outlineLevel="2">
       <c r="A491" s="1"/>
       <c r="B491" s="1">
-        <v>23127</v>
+        <v>33048</v>
       </c>
       <c r="C491" s="1" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="D491" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E491" s="1">
         <v>1</v>
       </c>
       <c r="F491" s="1">
-        <v>392</v>
+        <v>0</v>
       </c>
       <c r="G491" s="1"/>
-      <c r="H491" s="1"/>
+      <c r="H491" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I491" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="492" spans="1:9" outlineLevel="2">
       <c r="A492" s="1"/>
       <c r="B492" s="1">
-        <v>33811</v>
+        <v>22837</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="D492" s="1">
         <v>8443999090</v>
       </c>
       <c r="E492" s="1">
         <v>1</v>
       </c>
       <c r="F492" s="1">
-        <v>994.5599999999999</v>
+        <v>162.44</v>
       </c>
       <c r="G492" s="1"/>
-      <c r="H492" s="1"/>
+      <c r="H492" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I492" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="493" spans="1:9" outlineLevel="2">
       <c r="A493" s="1"/>
       <c r="B493" s="1">
-        <v>33048</v>
+        <v>15554</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
       <c r="D493" s="1">
         <v>8443999090</v>
       </c>
       <c r="E493" s="1">
         <v>1</v>
       </c>
       <c r="F493" s="1">
-        <v>0</v>
+        <v>1240.47</v>
       </c>
       <c r="G493" s="1"/>
-      <c r="H493" s="1"/>
+      <c r="H493" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I493" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="494" spans="1:9" outlineLevel="2">
       <c r="A494" s="1"/>
       <c r="B494" s="1">
-        <v>22837</v>
+        <v>27909</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
       <c r="D494" s="1">
         <v>8443999090</v>
       </c>
       <c r="E494" s="1">
         <v>1</v>
       </c>
       <c r="F494" s="1">
-        <v>162.62</v>
+        <v>959.89</v>
       </c>
       <c r="G494" s="1"/>
-      <c r="H494" s="1"/>
+      <c r="H494" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I494" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="495" spans="1:9" outlineLevel="2">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="495" spans="1:9">
       <c r="A495" s="1"/>
-      <c r="B495" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B495" s="1"/>
+      <c r="C495" s="1"/>
+      <c r="D495" s="1"/>
+      <c r="E495" s="1"/>
+      <c r="F495" s="1"/>
       <c r="G495" s="1"/>
       <c r="H495" s="1"/>
-      <c r="I495" s="5" t="s">
-[...35 lines deleted...]
-      <c r="I497" s="1"/>
+      <c r="I495" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>