--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -2388,5881 +2388,5910 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3005 AxisP3005</t>
         </r>
       </text>
     </comment>
     <comment ref="C159" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Brother HL-1110/1111/1112/1118/1208/1210/1218/DCP-1510/1511/1518/1519/1608/1610/MFC-1810/1815/1910/1919, комплект роликів + гальмівна площадка</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C160" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Brother HL-2140/2150N/2170W/DCP7030R/ 7032E/R7040/7045N/MFC-7320/ 7340/7345N/7440N/7440NR/7450/7840N/7840W, LU2545001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C160" authorId="0">
+    <comment ref="C161" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">L 1110,L 3100,EcoTank L 3110,EcoTank L 3150,L 3101,EcoTank L 3151,EcoTank L 3160,EcoTank L 5190</t>
         </r>
       </text>
     </comment>
-    <comment ref="C161" authorId="0">
+    <comment ref="C162" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta Bizhub 215/226/235/DF-625</t>
         </r>
       </text>
     </comment>
-    <comment ref="C162" authorId="0">
+    <comment ref="C163" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta Bizhub 215/226/235/DF-625</t>
         </r>
       </text>
     </comment>
-    <comment ref="C163" authorId="0">
+    <comment ref="C164" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Minolta Bizhub 215/226/235/DF-625 A3JHPP3B00/A3JHPP4900/A3JHPP4A00 набір 3 шт.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C164" authorId="0">
+    <comment ref="C165" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">022K45900 Ролик в зборі Xerox N24/N32</t>
         </r>
       </text>
     </comment>
-    <comment ref="C165" authorId="0">
+    <comment ref="C166" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1160/1320</t>
         </r>
       </text>
     </comment>
-    <comment ref="C166" authorId="0">
+    <comment ref="C167" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1610/2850D/2851ND/SCX-4828FN  JC66-00824A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C167" authorId="0">
+    <comment ref="C168" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ролик виходу HP LJ P2030 / 2035 / P2050 / P2055, Canon iR1133/ MF5980 / 5940 / 6780 / 5960 / 5950 / 5930 / MF6680 / MF6680dn, RL1-2111-000000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C168" authorId="0">
+    <comment ref="C169" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C-610/710/MB470/MY-1036/1037/B721/B731/MB760/MB770/ES7131/ES7170</t>
         </r>
       </text>
     </comment>
-    <comment ref="C169" authorId="0">
+    <comment ref="C170" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KX-FL513/543/M653/663/403/413 PFDS1010Z</t>
         </r>
       </text>
     </comment>
-    <comment ref="C170" authorId="0">
+    <comment ref="C171" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR2270/iR2870/iR3570/iR4570/iR2520/2525/2530/2535/2545/iR3025/3030/iR3035/iR3045 iR3225/3230/iR3235/iR3245/iR ADVANCE4025/4035 iR ADVANCE4045/4051 iR ADVANCE4225/4235 iR ADVANCE4245/4251 /iR ADVANCE C2020/2025/2030 /iR ADVANCE C5030/5035 iR ADVANCE C5045/5051 iR ADVANCE C5235/5240 iR ADVANCE C5250/5255</t>
         </r>
       </text>
     </comment>
-    <comment ref="C171" authorId="0">
+    <comment ref="C172" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR2535/2545/iR3230/iR3235/iR3245/iR ADVANCE4025/4035 iR ADVANCE4045/4051 iR ADVANCE4225/4235 iR ADVANCE4245/4251/iR ADVANCE C2020/2025/2030</t>
         </r>
       </text>
     </comment>
-    <comment ref="C172" authorId="0">
+    <comment ref="C173" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">в ADF iR-c1028/c1021/ iR1133/ MF5880/5840/ MF5980/5940/6780/5960/5950/5930/ MF6680/ MF8080/8040/ MF8050/8030/ MF8350/8330/ MF9280/9170/9130/8450</t>
         </r>
       </text>
     </comment>
-    <comment ref="C173" authorId="0">
+    <comment ref="C174" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Pro 400/ M425dn/ M476/ M521/ M570/ M576/ CF288-60016</t>
         </r>
       </text>
     </comment>
-    <comment ref="C174" authorId="0">
+    <comment ref="C175" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CANON: iR1730, iR1730i, iR1730iF, iR1740, iR1740i, iR1740iF, iR1750, iR1750i, iR1750iF, iR ADVANCE 400, iR ADVANCE 500, CANON: iR2270, iR2870, CANON: iR3570, iR4570, CANON: iR2520, iR2525, iR2530, iR2535, iR2545, CANON: iR3025, iR3225, iR3030, iR3035, iR3045, iR3230, iR3235, iR3245, CANON: iR ADVANCE 4025, iR ADVANCE 4035, iR ADVANCE 4045, iR ADVANCE 4051, CANON: iRC4080, iRC4580, iRC5180, iRC5185, CANON: iRC2880, iRC3380, CANON: iR ADVANCE C2020, iR ADVANCE C2025, iR ADVANCE C2030, iR ADVANCE C2220, iR ADVANCE C2225, iR ADVANCE C2230, CANON: iR ADVANCE C5030, iR ADVANCE C5035, iR ADVANCE C5045, iR ADVANCE C5051, iR ADVANCE C5235, iR ADVANCE C5240, iR ADVANCE C5250, iR ADVANCE C5255, CANON: iR ADVANCE 4225, iR ADVANCE 4235, iR ADVANCE 4245, iR ADVANCE 4251, iR ADVANCE 4525i II, iR ADVANCE 4535i II, iR ADVANCE 4545i II, iR ADVANCE 4551i II, iR ADVANCE 4525i III, iR ADVANCE 4535i III, iR ADVANCE 4545i III, iR ADVANCE 4551i III</t>
         </r>
       </text>
     </comment>
-    <comment ref="C175" authorId="0">
+    <comment ref="C176" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR1435 / iR1430, FL0-3408-000000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C176" authorId="0">
+    <comment ref="C177" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR1435 / iR1430, FL0-3408-000000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C177" authorId="0">
+    <comment ref="C178" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ADF  DADF model  Ролик відділення Canon MF4410 / 4450 / 4570 / 4430 / 4550 / 4580 / D550 / 520 / MF4350 / 4320 / 4370 / 4380 / 4340 / 4330 / PC-D450 / 440 / MF4730 / 4750 / 4890 / 4870 / 4780 / Fax-L418s / MF229 / 227 / 226 / 224 / 223 / 222 / 221 / 217</t>
         </r>
       </text>
     </comment>
-    <comment ref="C178" authorId="0">
+    <comment ref="C179" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon MF4350 / 4320 / 4370 / 4380 / 4340 / 4330 / PC-D450 / 440 / MF4410 / 4450 / 4570 / 4430 / 4550 / 4580 / D550 / 520 / MF4730 / 4750 / 4890 / 4870 / 4780 / Fax-L418s, FM3-8679-000000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C179" authorId="0">
+    <comment ref="C180" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M452dn/452dw/452nw Color LaserJet Pro MFP M377dw/477fdn/M477fdw/477fnw Color LaserJet Pro M154a/154nw Color LaserJet Pro MFP M180nw/180n Color LaserJet Pro M254dw/254nw Color LaserJet Pro MFP M280nw Color LaserJet Pro MFP M281fdw/281fdn Color LaserJet Pro MFP M181fw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C180" authorId="0">
+    <comment ref="C181" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color Laser Jet CP3525 / M551/ M575/ Pro 500 MFP M570/ LBP7750  в сборе / RM1-4966/ CET2429</t>
         </r>
       </text>
     </comment>
-    <comment ref="C181" authorId="0">
+    <comment ref="C182" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Enterprise MFP M633fh, LaserJet Enterprise MFP M632h, LaserJet Enterprise MFP M632fht, LaserJet Enterprise MFP M631z, LaserJet Enterprise MFP M631dn, LaserJet Enterprise M609x, LaserJet Enterprise M609dn, LaserJet Enterprise M609dh, LaserJet Enterprise M608x, LaserJet Enterprise M608n, LaserJet Enterprise M608dn, LaserJet Enterprise M607n, LaserJet Enterprise M607dn, LaserJet Enterprise Flow MFP M633z, LaserJet Enterprise Flow MFP M632z, LaserJet Enterprise Flow MFP M631h. RM2-6772-000
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C182" authorId="0">
+    <comment ref="C183" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Enterprise MFP M633fh, LaserJet Enterprise MFP M632h, LaserJet Enterprise MFP M632fht, LaserJet Enterprise MFP M631z, LaserJet Enterprise MFP M631dn, LaserJet Enterprise M609x, LaserJet Enterprise M609dn, LaserJet Enterprise M609dh, LaserJet Enterprise M608x, LaserJet Enterprise M608n, LaserJet Enterprise M608dn, LaserJet Enterprise M607n, LaserJet Enterprise M607dn, LaserJet Enterprise Flow MFP M633z, LaserJet Enterprise Flow MFP M632z, LaserJet Enterprise Flow MFP M631h. RM2-6772-000
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C183" authorId="0">
+    <comment ref="C184" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Enterprise MFP M633fh, LaserJet Enterprise MFP M632h, LaserJet Enterprise MFP M632fht, LaserJet Enterprise MFP M631z, LaserJet Enterprise MFP M631dn, LaserJet Enterprise M609x, LaserJet Enterprise M609dn, LaserJet Enterprise M609dh, LaserJet Enterprise M608x, LaserJet Enterprise M608n, LaserJet Enterprise M608dn, LaserJet Enterprise M607n, LaserJet Enterprise M607dn, LaserJet Enterprise Flow MFP M633z, LaserJet Enterprise Flow MFP M632z, LaserJet Enterprise Flow MFP M631h. RM2-6772-000
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C184" authorId="0">
+    <comment ref="C185" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M402/403/MFP M426/427/M304a/305d/305dn/M404d/404dn/404dw/404n/M405d/405dn/405dw/405n/MFP M329dn/329dw/MFP M428dw/428fdn/428fdw/MFP M429dw/429fdn/429fdw. RM2-5397-000.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C185" authorId="0">
+    <comment ref="C186" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro HP LJ Pro M402 / M403 / M404 / M405 / M426 / M427 / M428 / M429 / M329 / M305 / M304 лотка 2,</t>
         </r>
       </text>
     </comment>
-    <comment ref="C186" authorId="0">
+    <comment ref="C187" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro HP LJ Pro M402 / M403 / M404 / M405 / M426 / M427 / M428 / M429 / M329 / M305 / M304 лотка 2, RM2-5397-Foshan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C187" authorId="0">
+    <comment ref="C188" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro HP LJ Pro M402 / M403 / M404 / M405 / M426 / M427 / M428 / M429 / M329 / M305 / M304 лотка 2,</t>
         </r>
       </text>
     </comment>
-    <comment ref="C188" authorId="0">
+    <comment ref="C189" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro HP LJ Pro M402 / M403 / M404 / M405 / M426 / M427 / M428 / M429 / M329 / M305 / M304 лотка 2,</t>
         </r>
       </text>
     </comment>
-    <comment ref="C189" authorId="0">
+    <comment ref="C190" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/403/426/427/501/Enterprise M506/527/Canon LBP3120/RM2-5745, TRAY 3</t>
         </r>
       </text>
     </comment>
-    <comment ref="C190" authorId="0">
+    <comment ref="C191" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/403/426/427/M501/506/527/Canon LBP-3120 в зборі лотка 3, RM2-5745-Foshan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C191" authorId="0">
+    <comment ref="C192" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402 / M403 / M426 / M427 / M501 / M506 /M527 / Canon LBP-3120, RM2-5745-000CN/ RM2-5745-000000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C192" authorId="0">
+    <comment ref="C193" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M5025 / M5035 / Enterprise 700 M712 / M725, Q7829-67929   RM1-2983-000CN   RC1-8294</t>
         </r>
       </text>
     </comment>
-    <comment ref="C193" authorId="0">
+    <comment ref="C194" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M5025 / M5035 / Enterprise 700 M712 / M725, Q7829-67929   RM1-2983-000CN   RC1-8294</t>
         </r>
       </text>
     </comment>
-    <comment ref="C194" authorId="0">
+    <comment ref="C195" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: FS-1350DN, FS-1028MFP, FS-1128MFP, KM-2810, KM-2820, TASKalfa 3050ci, TASKalfa 3550ci, TASKalfa 3051ci, TASKalfa 3551ci, TASKalfa 3010i, TASKalfa 3510i, Fs-6025MFP, Fs-6030MFP, TASKalfa 255, TASKalfa 305, ECOSYS M4028idn, ECOSYS M3040dn, ECOSYS M3540dn, ECOSYS M3550idn, ECOSYS M3560idn, ECOSYS M2040dn, ECOSYS M2135dn, ECOSYS M2635dn, ECOSYS M2540dn, ECOSYS M2640idw, ECOSYS M2735dw, ECOSYS M2030DN, ECOSYS M2530DN, ECOSYS M2035DN, ECOSYS M2535DN, ECOSYS P2235dn, ECOSYS P2040dn, ECOSYS P2035d, ECOSYS P2135d, FS-4100DN, FS-4200DN, FS-4300DN, FS-2100D, FS-2020D, FS-3920DN, FS-4020DN, FS-2000D, FS-3900DN, FS-4000DN, FS-1130MFP, FS-1035MFP, FS-1135MFP, FS-1028MFP, FS-1128MFP, FS-1120D, FS-1320D, FS-1370DN, FS-1100, ECOSYS M2235dn, ECOSYS P2335d, ECOSYS P3045dn, FS-6525MFP, FS-6530MFP, TASKalfa 3011i, TASKalfa 3511i, ECOSYS M2735dn, ECOSYS M2835dw, ECOSYS M4125idn, ECOSYS M3145dn, ECOSYS M8224cidn, ECOSYS M8228cidn, FS-3040MFP+, FS-3140MFP+, FS-3540MFP+, FS-3640MFP, ECOSYS P5018CDN.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C195" authorId="0">
+    <comment ref="C196" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KM-1620/1650/2050/2550/1635/2035/2540/2560/3040/3060/2530/3530/4030/3035/4035/5035/3050/4050/5050, TASKalfa 180/181/220/221/300i/420i/520i/3500i/4500i/5500i/3501i/4501i/5501i/250ci/300ci/400ci/500ci/3050ci//3051ci/3550ci/3551ci/4550ci/4551ci/5550ci/5551ci</t>
         </r>
       </text>
     </comment>
-    <comment ref="C197" authorId="0">
+    <comment ref="C198" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-331x/371x/SCX-4833/5637/5737, JC90-01032A/JC90-01063B</t>
         </r>
       </text>
     </comment>
-    <comment ref="C198" authorId="0">
+    <comment ref="C199" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-3310/3710/3825/3870/4510/5510/5515/6515/SCX-4070/4835/5637/Xerox WC 3315/3320/3325/Dell B1260/1265, JC73-00328A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C199" authorId="0">
+    <comment ref="C200" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-3310/3710/3825/3870/4510/5510/5515/6515/SCX-4070/4835/5637/Xerox WC 3315/3320/3325/Dell B1260/1265, JC73-00328A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C200" authorId="0">
+    <comment ref="C201" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNG: ML-3310D, ML-3310ND, ML-3312D, ML-3312ND, ML-3710D, ML-3710DW, ML-3710ND, ML-3712D, ML-3712DW, ML-3712ND, ML-4510ND, ML-5010ND, ML-5015ND, SCX-4833FD, SCX-4833FR, SCX-4833HD SCX-4835FD, SCX-4835FR, SCX-5635FN, SCX-5637FR, SCX-5637HR, SCX-5639FR, SCX-5737FW, SCX-5739FW, ProXpress M4080FX, SL-M4080FX, ProXpress M4530ND, ProXpress M4530NX, SL-M4530ND, SL-M4530NX. JC73-00328A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C201" authorId="0">
+    <comment ref="C202" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3310/3710/3825/3870/4510/5510/5515/6515/SC X-4070/4835/5637/Xerox WC 3315/3320/3325/Dell B1260/1265, JC73-00328A/JC90-01063B/JC90-01107A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C202" authorId="0">
+    <comment ref="C203" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: DocuCentre V C2263, DocuCentre V C2265, ApeosPort V4070, ApeosPort V5070, DocuCentre V4070, DocuCentre V5070, VersaLink C7000, VersaLink C7020, VersaLink C7025, VersaLink C7030, VersaLink B7025, VersaLink B7030, VersaLink B7035, ApeosPort V2060, ApeosPort V3060, ApeosPort V3065, DocuCentre V2060, DocuCentre V3060, DocuCentre V3065</t>
         </r>
       </text>
     </comment>
-    <comment ref="C203" authorId="0">
+    <comment ref="C204" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CANON: iR ADVANCE C356iF II, iR ADVANCE C256iF II, iRC1335, iRC1325, iR C3025i, iR C3025, iR C3020, iR ADVANCE C5560i III, iR ADVANCE C5560i II, iR ADVANCE C5560i, iR ADVANCE C5560, iR ADVANCE C5550i, iR ADVANCE C5550, iR ADVANCE C5540i, iR ADVANCE C5540, iR ADVANCE C5535i, iR ADVANCE C5535, iR ADVANCE C356iF III, iR ADVANCE C356, iR ADVANCE C3530i, iR ADVANCE C3525i, iR ADVANCE C3520i III, iR ADVANCE C3520i, iR ADVANCE C3330i, iR ADVANCE C3325i, iR ADVANCE C3320i, iR ADVANCE C256iF III, iR ADVANCE C256, iR ADVANCE 5550i III, iR ADVANCE 5550i II, iR ADVANCE 5540i III, iR ADVANCE 5540i II, iR ADVANCE 5535i III, iR ADVANCE 5535i II, iR ADVANCE 3530i III, iR ADVANCE 3525i III. FL0-1674-000
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C204" authorId="0">
+    <comment ref="C205" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Stylus Office T1100,Stylus Photo 1410</t>
         </r>
       </text>
     </comment>
-    <comment ref="C205" authorId="0">
+    <comment ref="C206" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Bizhub 223/283/423  A1UD700200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C206" authorId="0">
+    <comment ref="C207" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1610, JC66-00934A/JC66-00830A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C207" authorId="0">
+    <comment ref="C208" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">VersaLink B7025/7030/7035 ApeosPort V2060/3060/3065 Docucentre V2060/3060/3065 ApeosPort V4070/5070 DocuCentre V4070/5070 DocuCentre V C2263/2265 VersaLink C7000/7020/7025/7030</t>
         </r>
       </text>
     </comment>
-    <comment ref="C208" authorId="0">
+    <comment ref="C209" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ CP4025dn/CP4025n/M651n/M651dn/M651xh /M630f/M630h/M4555</t>
         </r>
       </text>
     </comment>
-    <comment ref="C209" authorId="0">
+    <comment ref="C210" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">в ADF Canon iR1133 / iR-c1028 / c1021 / MF411 / 416 / 5880 / 5840 / MF5980 / 5940 / 6780 / 5960 / 5950 / 5930 / MF6880dn / MF8050 / 8030 / MF8080 / 8040 / MF8350 / 8330 / MF8380 / 8360 / 8340 / MF9280 / 9170 / 9130 / 8450  FC7-6189-000000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C210" authorId="0">
+    <comment ref="C211" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro 400/500 M425/476/521/525/570/CF288-60015</t>
         </r>
       </text>
     </comment>
-    <comment ref="C211" authorId="0">
+    <comment ref="C212" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP M400 / M425 / M476 / M521 / M576, CF288-60015/CF288-60016</t>
         </r>
       </text>
     </comment>
-    <comment ref="C212" authorId="0">
+    <comment ref="C213" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet 4345MFP, Color LaserJet 4730, Color LaserJet 4700
 . PF2282K039NI
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C213" authorId="0">
+    <comment ref="C214" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-5530FN/5330/SCX-1110F, JB75-00300A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C214" authorId="0">
+    <comment ref="C215" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">BROTHER: HL-5580D, HL-5585D, HL-5590DN, HL-5595DN, HL-L5000D, HL-L5100DN, HL-L5102DW, HL-L5200DW, HL-L5202DW, HL-L5200DWT, HL-L6200DW, HL-L6202DW, HL-L6250DN, HL-L6200DWT, HL-L6300DW, HL-L6400DW, HL-L6402DW, DCP-L5500D, DCP-L5502DN, DCP-L5600DN, DCP-L5602DN, DCP-L5650DN, DCP-L5652DN, DCP-L6600DW, MFC-8530DN, MFC-8540DN, MFC-L5700DN, MFC-L5750DW, MFC-L5755DW, MFC-L5800DW, MFC-L5850DW, MFC-L5900DW, MFC-L6700DW, MFC-L6750DW, MFC-L6800DW, MFC-L6900DW, DCP-L2520DW, DCP-L2540DW, MFC-L2700DW, MFC-L2705DW, MFC-L2720DW, MFC-L2740DW, HL-L2360DW, DCP-L2560DW, DCP-L2500D, HL-L2300D, HL-L2340DW, HL-L2365DW, DCP-B7520DW, DCP-B7535DW, DCP-L2510D, DCP-L2512D, DCP-L2530DW, DCP-L2532DW, DCP-L2535DW, DCP-L2537DW, DCP-L2550DN, DCP-L2551DN, DCP-L2552DN, HL-B2000D, HL-B2050DN, HL-B2080DW, HL-L2310D, HL-L2350DW, HL-L2351DW, HL-L2352DW, HL-L2370DN, HL-L2371DN, HL-L2372DN, HL-L2375DW, HL-L2376DW, HL-L2390DW, HL-L2395DW, MFC-B7715DW, MFC-L2710DN, MFC-L2712DN, MFC-L2713DW, MFC-L2730DW, MFC-L2750DW, MFC-L2751DW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C215" authorId="0">
+    <comment ref="C216" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CANON: iR1018, iR1019J, iR1022if, iR1023if, iR1024if, iR1025if
 . FL2-3887-000
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C216" authorId="0">
+    <comment ref="C217" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR1435 Original / FL0-3259</t>
         </r>
       </text>
     </comment>
-    <comment ref="C217" authorId="0">
+    <comment ref="C218" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MF6530/6540pl/6550/6560pl/6580pl FAX-L1000/ L3000/ LBP-1760/ GP160/ NP-6512/6612/7120/7130/ NP-7161/7160/7164/7163/7210/7214/ PC1270d/1230d/1210d/1000s/ iR-1018/1022/ 1020/1024/ iR1210/1510/1530/1570/1230/1270/ iR-1018/1022/ iR-1020/1024/ iR1210/1510/1530/1570/1230/1270/ iR-1600/2000/ iR2016/2020/2020i/ iR2018/2022/2025/2030/ iR2320/2318/2420/2422/ MF7170i, RB1-8865/FE5-4199/FB4-9817</t>
         </r>
       </text>
     </comment>
-    <comment ref="C218" authorId="0">
+    <comment ref="C219" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MF6530/6540pl/6550/6560pl/6580pl FAX-L1000/ L3000/ LBP-1760/ GP160/ NP-6512/6612/7120/7130/ NP-7161/7160/7164/7163/7210/7214/ PC1270d/1230d/1210d/1000s/ iR-1018/1022/ 1020/1024/ iR1210/1510/1530/1570/1230/1270/ iR-1018/1022/ iR-1020/1024/ iR1210/1510/1530/1570/1230/1270/ iR-1600/2000/ iR2016/2020/2020i/ iR2018/2022/2025/2030/ iR2320/2318/2420/2422/ MF7170i  FB4-9817/FE5-4199/RB1-8865</t>
         </r>
       </text>
     </comment>
-    <comment ref="C219" authorId="0">
+    <comment ref="C220" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CANON: iR1018, iR1019J, iR1022if, iR1023if, iR1024if, iR1025if, iR1600, iR2000, CANON: iR2016, iR2020, CANON: iR2120j, iR2120s, iR2116j, iR2318, iR2320, iR2420, CANON: iR2018, iR2022, iR2025, iR2030. FB4-9817-030</t>
         </r>
       </text>
     </comment>
-    <comment ref="C220" authorId="0">
+    <comment ref="C221" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon MF6530/6540pl/6550/6560pl/6580pl FAX-L1000/ L3000/ LBP-1760/ GP160/ NP-6512/6612/7120/7130/ NP-7161/7160/7164/7163/7210/7214/ PC1270d/1230d/1210d/1000s/ iR-1018/1022/ 1020/1024/ iR1210/1510/1530/1570/1230/1270/ iR-1018/1022/ iR-1020/1024/ iR1210/1510/1530/1570/1230/1270/ iR-1600/2000/ iR2016/2020/2020i/ iR2018/2022/2025/2030/ iR2320/2318/2420/2422/ MF7170i  FB4-9817/FE5-4199/RB1-8865</t>
         </r>
       </text>
     </comment>
-    <comment ref="C221" authorId="0">
+    <comment ref="C222" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2016/2000/1600/ 1610/1018/1019/1020/1021/1023/ 1024/1025/1210/1230/1270/1310/ 1330/1370/2002/2010/2018/2020/ 2022/2025/2030/2202/2318/2320/ 2420/2422/PC-860/880/890/920/921/940/941/950/960/980/981/1210/1230/1270/LBP-1760/MF-6530/6 540/6560/6580/NP-6512/6612/7120/7130/7160/7161/7163/7164/7210/7214/GP-160/HP LJ 4000/4050/ 4100/4500/4550/5000/5100/FAX-L1000/3000  FB4-9817/FE5-4199/R B1-8865</t>
         </r>
       </text>
     </comment>
-    <comment ref="C222" authorId="0">
+    <comment ref="C223" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR-2016/2016J/2020/2020J, FL2-3202-000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C223" authorId="0">
+    <comment ref="C224" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2016/2018/2020/2022/2025/2030/2120/2116/2320/2318/2420/2422/16 00/2000/MF7170</t>
         </r>
       </text>
     </comment>
-    <comment ref="C224" authorId="0">
+    <comment ref="C225" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet 5000, LaserJet 5100, CANON: iR1600, iR2000, iR2016, iR2020, iR2120j, iR2120s, iR2116j, iR2318, iR2320, iR2420, iR2018, iR2022, iR2025, iR2030. RF5-2634-000, FF6-1621
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C225" authorId="0">
+    <comment ref="C226" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR-2016/2016J/2020/2020J/2030/2025/2022/2018</t>
         </r>
       </text>
     </comment>
-    <comment ref="C226" authorId="0">
+    <comment ref="C227" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2016/2018/2020/2022/2025/2030/2120/2116/2320/2318/2420/2422/16 00/2000/MF7170</t>
         </r>
       </text>
     </comment>
-    <comment ref="C227" authorId="0">
+    <comment ref="C228" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 4000/4050/4100/4500/4550/5000/5100/Canon MF6530/6540/6550/6560/6580/FAX-L1000/3000 /LBP-1760/GP160/NP-6512/6612/7120/7130/7161/7160/7164/7163/7 210/7214/PC127/123/121/860/880/890/920/921/940/941/950/960/980/981/1000/iR1018/1019/1020/1 022/1023/1024/1210/1230/1270/1 310/1330/1370/1510/1530/1570/1600/1610/1630/1670/2010/2016/2018/2020/2022/2025/2030/2318/2320/2420/2422  FB4-9817/FE5-4199/RB1-8865 2шт + FF6-1621 1шт</t>
         </r>
       </text>
     </comment>
-    <comment ref="C228" authorId="0">
+    <comment ref="C229" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2016/1600/1018/NP6512/6612/7161/7160/HP LJ 4000/4100/5000/5100  FB4-9817/FE5-4199/RB1-8865 4шт + FF6-1621 1шт</t>
         </r>
       </text>
     </comment>
-    <comment ref="C229" authorId="0">
+    <comment ref="C230" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CANON: iR2520, iR2525, iR2530, iR2535, iR2545, iR2625, iR2625i, iR2630, iR2630i, iR2635, iR2635i, iR2645, iR2645i, iR ADVANCE 4025, iR ADVANCE 4035, iR ADVANCE 4045, iR ADVANCE 4051, iR ADVANCE 4225, iR ADVANCE 4235, iR ADVANCE 4245, iR ADVANCE 4251, iR ADVANCE 4525i II, iR ADVANCE 4535i II, iR ADVANCE 4545i II, iR ADVANCE 4551i II, iR ADVANCE 4525i III, iR ADVANCE 4535i III, iR ADVANCE 4545i III, iR ADVANCE 4551i III. FB6-3405-000, FC6-7083-000, FC6-6661-000, FC0-5080-000, FC5-6934-000.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C230" authorId="0">
+    <comment ref="C231" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR-C3200N/2270/2870/3570/4570, FB6-3405</t>
         </r>
       </text>
     </comment>
-    <comment ref="C231" authorId="0">
+    <comment ref="C232" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CANON: iR2520, iR2525, iR2530, iR2535, iR2545, iR2625, iR2625i, iR2630, iR2630i, iR2635, iR2635i, iR2645, iR2645i, iR ADVANCE 4025, iR ADVANCE 4035, iR ADVANCE 4045, iR ADVANCE 4051, iRC4080, iRC4580, iRC5180, iRC5185, iR ADVANCE C2020, iR ADVANCE C2025, iR ADVANCE C2030, iR ADVANCE C2220, iR ADVANCE C2225, iR ADVANCE C2230, iR ADVANCE C5030, iR ADVANCE C5035, iR ADVANCE C5045, iR ADVANCE C5051, iR ADVANCE C5235, iR ADVANCE C5240, iR ADVANCE C5250, iR ADVANCE C5255, iR ADVANCE 4225, iR ADVANCE 4235, iR ADVANCE 4245, iR ADVANCE 4251, iR ADVANCE 4525i II, iR ADVANCE 4535i II, iR ADVANCE 4545i II, iR ADVANCE 4551i II, iR ADVANCE 4525i III, iR ADVANCE 4535i III, iR ADVANCE 4545i III, iR ADVANCE 4551i III. FB6-3405-000
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C232" authorId="0">
+    <comment ref="C233" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MF3110/3228/LBP-3200/FAX-L380</t>
         </r>
       </text>
     </comment>
-    <comment ref="C233" authorId="0">
+    <comment ref="C234" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon MF-3110/3228 /5730/5750/FAX-L380/FL2-1046</t>
         </r>
       </text>
     </comment>
-    <comment ref="C234" authorId="0">
+    <comment ref="C235" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MF6530/6540pl/6550/6560pl/6580pl FAX-L1000/ L3000/ LBP-1760/ GP160/ NP-6512/6612/7120/7130/ NP-7161/7160/7164/7163/7210/7214/ PC1270d/1230d/1210d/1000s/ iR-1018/1022/ 1020/1024/ iR1210/1510/1530/1570/1230/1270/ iR-1018/1022/ iR-1020/1024/ iR1210/1510/1530/1570/1230/1270/ iR-1600/2000/ iR2016/2020/2020i/ iR2018/2022/2025/2030/ iR2320/2318/2420/2422/ MF7170i, RB1-8865/FE5-4199/FB4-9817</t>
         </r>
       </text>
     </comment>
-    <comment ref="C235" authorId="0">
+    <comment ref="C236" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Enterprise M552/553/577, Canon LBP710/712, TRAY 2, 3, 4, 5 в зборі</t>
         </r>
       </text>
     </comment>
-    <comment ref="C236" authorId="0">
+    <comment ref="C237" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Enterprise M552/553/577, Canon LBP710/712, TRAY 2, 3, 4, 5 в зборі</t>
         </r>
       </text>
     </comment>
-    <comment ref="C237" authorId="0">
+    <comment ref="C238" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3052/3055/M1005/M1319/Canon MF4010/4012/4018/4120/4122/40 30/4270/4320/4322/4330/4340/43 50/4352/4353/4383/4660/4680/4690/PC-D420/440/450/460/480/FAX-L90/95/100/120/140/160/230/LBP-2900/3000  RL1-0266/RC1-2050 /RC1-2030</t>
         </r>
       </text>
     </comment>
-    <comment ref="C238" authorId="0">
+    <comment ref="C239" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/1022/ 3015/3020/3030/3050/3052/3055/M1005/M1319/Canon FAX-L100/LBP-2900/3000  RL1-0266/RC1-2050/RC1-2030</t>
         </r>
       </text>
     </comment>
-    <comment ref="C239" authorId="0">
+    <comment ref="C240" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3052/3055/M1005/M1319/Canon MF4010/4012/4018/4120/4122/40 30/4270/4320/4322/4330/4340/43 50/4352/4353/4383/4660/4680/4690/PC-D420/440/450/460/480/FAX-L90/95/100/120/140/160/230/LBP-2900/3000  RL1-0266/RC1-2050 /RC1-2030</t>
         </r>
       </text>
     </comment>
-    <comment ref="C240" authorId="0">
+    <comment ref="C241" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3052/3055/M1005/M1319/Canon MF4010/4012/4018/4120/4122/40 30/4270/4320/4322/4330/4340/43 50/4352/4353/4383/4660/4680/4690/PC-D420/440/450/460/480/FAX-L90/95/100/120/140/160/230/LBP-2900/3000  RL1-0266/RC1-2050 /RC1-2030</t>
         </r>
       </text>
     </comment>
-    <comment ref="C241" authorId="0">
+    <comment ref="C242" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3052/3055/M1005/M1319/Canon MF-4010/4012/4018/4120/4122/4030/4270/4320/4322/4330/4340/4350/4352/4353/4383/4660/4680/4690/PC-D420/440/450/460/480/FAX-L90/95/100/120/140/160/230/LBP-2900/3000/RL1-0266/RC1-2050/RC1-2030</t>
         </r>
       </text>
     </comment>
-    <comment ref="C242" authorId="0">
+    <comment ref="C243" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/1022/ 3015/3020/3030/3050/3052/3055/M1005/M1319/Canon FAX-L100/LBP-2900/3000  RL1-0266/RC1-2050/RC1-2030</t>
         </r>
       </text>
     </comment>
-    <comment ref="C243" authorId="0">
+    <comment ref="C244" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/1022/ 3015/3020/3030/3050/3052/3055/M1005/M1319/Canon FAX-L100/LBP-2900/3000  RL1-0266/RC1-2050/RC1-2030</t>
         </r>
       </text>
     </comment>
-    <comment ref="C244" authorId="0">
+    <comment ref="C245" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1100/1100A, LBP-810  Pick Up Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C245" authorId="0">
+    <comment ref="C246" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1100/3200/Canon L BP-800/810/1120  Pick Up Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C246" authorId="0">
+    <comment ref="C247" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1100/1100A, LBP-810  Pick Up Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C247" authorId="0">
+    <comment ref="C248" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1100/3200; Canon LBP-1120/LBP-800/810</t>
         </r>
       </text>
     </comment>
-    <comment ref="C248" authorId="0">
+    <comment ref="C249" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1100/3200/Canon L BP-800/810/1120  Pick Up Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C249" authorId="0">
+    <comment ref="C250" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1160/1320/2100/2200/2300/2400/ 2410/2420/2430/3390/Р2015/2014/M2727/Canon LBP1000/2900/3460/3900  RL1-0540/ RB2-2891/ RB2-6304/ CET0419  Tray 2/3</t>
         </r>
       </text>
     </comment>
-    <comment ref="C250" authorId="0">
+    <comment ref="C251" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1160/1320/2100/2200/2300/2400/ 2410/2420/2430/3390/Р2015/2014/M2727/Canon LBP1000/2900/3460/3900  RB2-2891/RB2-6304/RL1-0540/RL1-0542  Tray 2/3</t>
         </r>
       </text>
     </comment>
-    <comment ref="C251" authorId="0">
+    <comment ref="C252" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1160/1320/2100/2200/2300/2400/2410/2420/2430/3390/3392/Р2015/2014/M2727/Canon LBP1000/3300/3310/3360/3370/3410/3460/3900/8330/FAX-L1000/2000/RB2-2891/RB2-6304/RL1-0540/RL1-0542, TRAY 2/3</t>
         </r>
       </text>
     </comment>
-    <comment ref="C252" authorId="0">
+    <comment ref="C253" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1160/1320/2100/2200/2300/2400/ 2410/2420/2430/3390/Р2015/2014/M2727/Canon LBP1000/2900/3460/3900  RB2-2891/RB2-6304/RL1-0540/RL1-0542  Tray 2/3</t>
         </r>
       </text>
     </comment>
-    <comment ref="C253" authorId="0">
+    <comment ref="C254" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1160/1320/2100/2200/2300/2400/ 2410/2420/2430/3390/Р2015/2014/M2727/Canon LBP1000/2900/3460/3900  RB2-2891/RB2-6304/RL1-0540/RL1-0542  Tray 2/3</t>
         </r>
       </text>
     </comment>
-    <comment ref="C254" authorId="0">
+    <comment ref="C255" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1160/1320/2100/2200/2300/2400/ 2410/2420/2430/3390/Р2015/2014/M2727/Canon LBP1000/2900/3460/3900  RB2-2891/RB2-6304/RL1-0540/RL1-0542  Tray 2/3</t>
         </r>
       </text>
     </comment>
-    <comment ref="C255" authorId="0">
+    <comment ref="C256" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1320/ 1160/3390/ P2015/P2014/2100/2200/2300 LBP-3300/3360/3310/3370  RL1-0540-000  LJ 2400/2420/2430 LJ M2727 MFP Tray2 Взаимозаменяем с RB2-6304-000/ RB2-2891, RL1-0542 Ролик захвата бумаги из кассеты</t>
         </r>
       </text>
     </comment>
-    <comment ref="C256" authorId="0">
+    <comment ref="C257" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1160/1320/P2014/P2015/M2727</t>
         </r>
       </text>
     </comment>
-    <comment ref="C257" authorId="0">
+    <comment ref="C258" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1000/1150/1200/1300/3300/3310/3320/3330/3380/Canon LBP1210/PC-D320/323/340/380/383/FAX-L400/RL1-0303/RF0-1008</t>
         </r>
       </text>
     </comment>
-    <comment ref="C258" authorId="0">
+    <comment ref="C259" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/ LJ 1200/ LJ 1300/ LJ1150/ LJ 3300/3310/3320/3330/3380 / LBP-1210/ PC-D320/D340/Fax-L400</t>
         </r>
       </text>
     </comment>
-    <comment ref="C259" authorId="0">
+    <comment ref="C260" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1000/1150/1200/1300/3300/3310/3320/3330/3380/LBP-1210/P1020  RL1-0303/RF0-1008</t>
         </r>
       </text>
     </comment>
-    <comment ref="C260" authorId="0">
+    <comment ref="C261" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1000/1150/1200/1300/3300/3310/3320/3330/3380/CANON LBP-1210/PC-D320/323/340/380/383/FAX-L400  RL1-0303/RF0-1008</t>
         </r>
       </text>
     </comment>
-    <comment ref="C261" authorId="0">
+    <comment ref="C262" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1000/1150/1200/1300/3300/3310/3320/3330/3380/CANON LBP-1210/PC-D320/323/340/380/383/FAX-L400   RL1-0303/RF0-1008/RA0-1196</t>
         </r>
       </text>
     </comment>
-    <comment ref="C262" authorId="0">
+    <comment ref="C263" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ролик захвата бумаги в сборе с валом HP LJ 1000/1200/1220/3300/3310/3320/3330/Canon LBP-1210</t>
         </r>
       </text>
     </comment>
-    <comment ref="C263" authorId="0">
+    <comment ref="C264" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2200/2300/2100/Canon LBP-1000/SmartBase/iR1210/1230/1270/1310/1330/1370</t>
         </r>
       </text>
     </comment>
-    <comment ref="C264" authorId="0">
+    <comment ref="C265" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2100/2200/2300/Canon LBP-1000/iR1210/1230/1270/1310/1330/1370/1510/1530/1570/1610/1630/1670/FAX-L500/550/2000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C265" authorId="0">
+    <comment ref="C266" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ролик подачі касети  лотки 2,3  LJ 4300/ LJ 4200/ 4250/ 4345/ 4350/ 4700/ 4730, 5200, LJ P4014/ P4015, M5035/CP6015, CM6030, CM6040/CP3525/Ent M4555 / M601/M602/M603/M604/M605/M606 / M435 / M806 / M701 / M706</t>
         </r>
       </text>
     </comment>
-    <comment ref="C266" authorId="0">
+    <comment ref="C267" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ролик подачі касети  лотки 2,3  LJ 4300/ LJ 4200/ 4250/ 4345/ 4350/ 4700/ 4730, 5200, LJ P4014/ P4015, M5035/CP6015, CM6030, CM6040/CP3525/Ent M4555 / M601/M602/M603/M604/M605/M606 / M435 / M806 / M701 / M706</t>
         </r>
       </text>
     </comment>
-    <comment ref="C267" authorId="0">
+    <comment ref="C268" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ролик подачі касети  лотки 2,3  LJ 4300/ LJ 4200/ 4250/ 4345/ 4350/ 4700/ 4730, 5200, LJ P4014/ P4015, M5035/CP6015, CM6030, CM6040/CP3525/Ent M4555 / M601/M602/M603/M604/M605/M606 / M435 / M806 / M701 / M706</t>
         </r>
       </text>
     </comment>
-    <comment ref="C268" authorId="0">
+    <comment ref="C269" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ролик подачі касети  лотки 2,3  LJ 4300/ LJ 4200/ 4250/ 4345/ 4350/ 4700/ 4730, 5200, LJ P4014/ P4015, M5035/CP6015, CM6030, CM6040/CP3525/Ent M4555 / M601/M602/M603/M604/M605/M606 / M435 / M806 / M701 / M706</t>
         </r>
       </text>
     </comment>
-    <comment ref="C269" authorId="0">
+    <comment ref="C270" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ролик подачі касети  лотки 2,3  LJ 4300/ LJ 4200/ 4250/ 4345/ 4350/ 4700/ 4730, 5200, LJ P4014/ P4015, M5035/CP6015, CM6030, CM6040/CP3525/Ent M4555 / M601/M602/M603/M604/M605/M606 / M435 / M806 / M701 / M706</t>
         </r>
       </text>
     </comment>
-    <comment ref="C270" authorId="0">
+    <comment ref="C271" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ролик подачі касети  лотки 2,3  LJ 4300/ LJ 4200/ 4250/ 4345/ 4350/ 4700/ 4730, 5200, LJ P4014/ P4015, M5035/CP6015, CM6030, CM6040/CP3525/Ent M4555 / M601/M602/M603/M604/M605/M606 / M435 / M806 / M701 / M706</t>
         </r>
       </text>
     </comment>
-    <comment ref="C271" authorId="0">
+    <comment ref="C272" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 4200/4250/4300/4345/4350/5200/P4014/4015/4515/M4345/5035/M435/Enterprise 600 M601/602/603/604/605/606/701/706/806/COLOR 4700/4730/CP3525/4005/6015/CM4730/6030/6040, Canon LBP351/352/Q7829-67925</t>
         </r>
       </text>
     </comment>
-    <comment ref="C272" authorId="0">
+    <comment ref="C273" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet 5000, LaserJet 5100
 . RB2-1821-000, RB2-1821-020, RB2-1821-030, RB2-1801-000.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C273" authorId="0">
+    <comment ref="C274" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet 5000, LaserJet 5100
 . RB2-1821-030000/RB2-1821-020/RB2-1801-000CN.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C274" authorId="0">
+    <comment ref="C275" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5L/6L/3100/3150/Canon FAX-L60/200/220/240/280/290/295/250/350/LBP-460/465/660  RB2-6223/RB2-1634</t>
         </r>
       </text>
     </comment>
-    <comment ref="C275" authorId="0">
+    <comment ref="C276" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5L/6L/3100/3150/Canon FAX-L60/200/220/240/250/280/290/295/350/LBP-460/465/660  RB2-6223/RB2-1634/HF5-0547</t>
         </r>
       </text>
     </comment>
-    <comment ref="C276" authorId="0">
+    <comment ref="C277" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5L/6L/3100/3150/Canon FAX-L60/200/220/240/280/290/295/250/350/LBP-460/465/660  RB2-6223/RB2-1634</t>
         </r>
       </text>
     </comment>
-    <comment ref="C277" authorId="0">
+    <comment ref="C278" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 8100/ 8150/ 8000, RF5-2708-000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C278" authorId="0">
+    <comment ref="C279" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 5Si/8000/8100/8150/CP660/color 8500, А0001062/RF5-1834</t>
         </r>
       </text>
     </comment>
-    <comment ref="C279" authorId="0">
+    <comment ref="C280" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 8100/ 8150/ 8500/ 8550, RB1-9526</t>
         </r>
       </text>
     </comment>
-    <comment ref="C280" authorId="0">
+    <comment ref="C281" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ CP1215/1210/1518/1510/1515/1518/1525/2025/CM1312/1415/2320/Canon LBP5050/7200/7600/7680/MF-8010/8030/8040/8050/8080/8330/8340/8350/8360 RM1-4426</t>
         </r>
       </text>
     </comment>
-    <comment ref="C281" authorId="0">
+    <comment ref="C282" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ CP1215/1210/1518/1510/1515/1518/1525/2025/CM1312/1415/2320/Canon LBP5050/7200/7600/7680/MF-8010/8030/8040/8050/8080/8330/8340/8350/8360/RM1-4426</t>
         </r>
       </text>
     </comment>
-    <comment ref="C282" authorId="0">
+    <comment ref="C283" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ CP1215/1210/1518/1510/1515/1518/1525/2025/CM1312/1415/2320/Canon LBP5050/7200/7600/7680/MF-8010/8030/8040/8050/8080/8330/8340/8350/8360 RM1-4426</t>
         </r>
       </text>
     </comment>
-    <comment ref="C283" authorId="0">
+    <comment ref="C284" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ CP 1210/1215/1510/1515/1518/2025/1525/CM1312/2320/1415/MF8050Cn/8030Cn/ MF8080/8040/ MF8350Cdn/8330Cdn/ MF8380/8360/8340/ LBP-5050/5050N/ LBP-7200Cdn/ LBP-7680/7600/7210  RM1-4426</t>
         </r>
       </text>
     </comment>
-    <comment ref="C284" authorId="0">
+    <comment ref="C285" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: Color LaserJet Pro MFP M476nw, Color LaserJet Pro MFP M476dw, Color LaserJet Pro MFP M476dn, Color LaserJet CP1518, Color LaserJet CP1515, Color LaserJet CP1510, Color LaserJet CP1215, Color LaserJet CP1210, Color LaserJet CM1312. RM1-4426-000
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C285" authorId="0">
+    <comment ref="C286" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet MFP M433a, LaserJet MFP M436dn, LaserJet MFP M436n, LaserJet MFP M436nda</t>
         </r>
       </text>
     </comment>
-    <comment ref="C286" authorId="0">
+    <comment ref="C287" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M5025 / M5035  лоток 2,3  RM1-2998/ Q7829-67930</t>
         </r>
       </text>
     </comment>
-    <comment ref="C287" authorId="0">
+    <comment ref="C288" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M607/608/609/630/631/632/633, TRAY 2</t>
         </r>
       </text>
     </comment>
-    <comment ref="C288" authorId="0">
+    <comment ref="C289" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Enterprise MFP M633fh, LaserJet Enterprise MFP M632h, LaserJet Enterprise MFP M632fht, LaserJet Enterprise MFP M631z, LaserJet Enterprise MFP M631dn, LaserJet Enterprise M609x, LaserJet Enterprise M609dn, LaserJet Enterprise M609dh, LaserJet Enterprise M608x, LaserJet Enterprise M608n, LaserJet Enterprise M608dn, LaserJet Enterprise M607n, LaserJet Enterprise M607dn, LaserJet Enterprise Flow MFP M633z, LaserJet Enterprise Flow MFP M632z, LaserJet Enterprise Flow MFP M631h. RM2-1275-000.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C289" authorId="0">
+    <comment ref="C290" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pickup roller KIT for use in HP LJ Enterprise M607/M608/M609; MPF M631/M632; M633  RM-1275  RM2-1275-000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C290" authorId="0">
+    <comment ref="C291" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Enterprise MFP M633fh, LaserJet Enterprise MFP M632h, LaserJet Enterprise MFP M632fht, LaserJet Enterprise MFP M631z, LaserJet Enterprise MFP M631dn, LaserJet Enterprise M609x, LaserJet Enterprise M609dn, LaserJet Enterprise M609dh, LaserJet Enterprise M608x, LaserJet Enterprise M608n, LaserJet Enterprise M608dn, LaserJet Enterprise M607n, LaserJet Enterprise M607dn, LaserJet Enterprise Flow MFP M633z, LaserJet Enterprise Flow MFP M632z, LaserJet Enterprise Flow MFP M631h. RM2-1275-000CN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C291" authorId="0">
+    <comment ref="C292" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M607/608/609/610/611/612/631/632/633/634/635/636/RM2-1275 Pickup Roller Assy - 1 шт, RM2-6772 Retard Roller Assy - 1 шт, TRAY 2</t>
         </r>
       </text>
     </comment>
-    <comment ref="C292" authorId="0">
+    <comment ref="C293" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">лоток 2   CSR  HP LJ Enterprise Flow MFP M631h / M631dn / M632z / M632h/ M632fht / M633z / M633fh / M607dn / M607n / M608dn / M608n / M608x / M609dn / M630h, J8J70-67904</t>
         </r>
       </text>
     </comment>
-    <comment ref="C293" authorId="0">
+    <comment ref="C294" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Enterprise M607dn, LaserJet Enterprise M607n, LaserJet Enterprise M608dn, LaserJet Enterprise M608n, LaserJet Enterprise M608x, LaserJet Enterprise M609dh, LaserJet Enterprise M609dn, LaserJet Enterprise M609x, LaserJet Enterprise MFP M631dn, LaserJet Enterprise MFP M631z, LaserJet Enterprise MFP M632fht, LaserJet Enterprise MFP M632h, LaserJet Enterprise MFP M633fh, LaserJet Enterprise Flow MFP M631h, LaserJet Enterprise Flow MFP M632z, LaserJet Enterprise Flow MFP M633z. J8J70-67904
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C294" authorId="0">
+    <comment ref="C295" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1102/1108/1109/1 607/1005/1006/1007/1008/M1132/ 1136/1212/1213/1214/1216/1217/1218/M125/126/127/128/203/377/477/452/Canon MF-3010/3014/LBP 6000/6018/6020/FAX-L150/154/17 0/174/250, сумісний з RL1-1442</t>
         </r>
       </text>
     </comment>
-    <comment ref="C295" authorId="0">
+    <comment ref="C296" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro M125/126/127/128 HP P1102/ M1132/ P1005/ LBP-3010/ LaserJet Pro M101/M102/M103/M104/M105/M106 LaserJet Pro MFP M129/130/131/132/133/134 CZ172-65001/RL1-1442</t>
         </r>
       </text>
     </comment>
-    <comment ref="C296" authorId="0">
+    <comment ref="C297" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro M125/126/127/128 HP P1102/ M1132/ P1005/ LBP-3010/ LaserJet Pro M101/M102/M103/M104/M105/M106 LaserJet Pro MFP M129/130/131/132/133/134 CZ172-65001/RL1-1442</t>
         </r>
       </text>
     </comment>
-    <comment ref="C297" authorId="0">
+    <comment ref="C298" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet P1006, LaserJet P1007, LaserJet P1008, LaserJet Pro P1100, LaserJet Pro P1102, LaserJet Pro M1130, LaserJet Pro M1132, LaserJet Pro M1136, LaserJet Pro M1210, LaserJet Pro M1212, LaserJet Pro M1213, LaserJet Pro M1214, LaserJet Pro M1216, LaserJet Pro M1217, LaserJet Pro M101, LaserJet Pro M102, LaserJet Pro M103, LaserJet Pro M104, LaserJet Pro M106, LaserJet Pro M118dw, LaserJet Pro M125, LaserJet Pro M126, LaserJet Pro M127, LaserJet Pro M128, LaserJet Pro M129, LaserJet Pro M130, LaserJet Pro M131, LaserJet Pro M132, LaserJet Pro M133, LaserJet Pro M134, LaserJet Pro MFP M148dw, LaserJet Pro MFP M149fdw, LaserJet Pro M203, LaserJet Pro M206, LaserJet Pro M227, LaserJet Pro M230, Color LaserJet Pro M377, Color LaserJet Pro M452dn, Color LaserJet Pro 452dw, Color LaserJet Pro M477, Color LaserJet Pro MFP 477fdn, Color LaserJet Pro MFP M477fdw, CANON: MF3010, LBP6000, LBP6020, LBP6030, i-SENSYS MF3010, imageCLASS MF3010, i-SENSYS LBP6030, LBP6033</t>
         </r>
       </text>
     </comment>
-    <comment ref="C298" authorId="0">
+    <comment ref="C299" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro M125/126/127/128 HP P1102/ M1132/ P1005/ LBP-3010/ LaserJet Pro M101/M102/M103/M104/M105/M106 LaserJet Pro MFP M129/130/131/132/133/134 CZ172-65001/RL1-1442</t>
         </r>
       </text>
     </comment>
-    <comment ref="C299" authorId="0">
+    <comment ref="C300" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Professional P1102/P1102W/P1108 / P1607 / M1132/M1136/M1212/ M1213/M1214/M1216/M1217/M1218 / M125/M126/M127/M128 / M377 / M452 / M477 / MF3010/ LBP6000/6020/ FAX-L170</t>
         </r>
       </text>
     </comment>
-    <comment ref="C300" authorId="0">
+    <comment ref="C301" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Professional P1102/P1102W/P1108 / P1607 / M1132/M1136/M1212/ M1213/M1214/M1216/M1217/M1218 / M125/M126/M127/M128 / M377 / M452 / M477 / MF3010/ LBP6000/6020/ FAX-L170</t>
         </r>
       </text>
     </comment>
-    <comment ref="C301" authorId="0">
+    <comment ref="C302" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1102/ 1108/1607/M1132/1136/1212/1213 /1214/1216/1217/M125/127/128/Canon MF3010/LBP6000/6020/FAX-L 170</t>
         </r>
       </text>
     </comment>
-    <comment ref="C302" authorId="0">
+    <comment ref="C303" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet P1505, LaserJet P1505n, LaserJet M1522n, LaserJet M1522nf, LaserJet Pro P1606DN, LaserJet Pro M1536DNF, CANON: imageCLASS MF4770, MF229dw, MF227dw, MF216n, MF212w, MF211, CANON: i-SENSYS MF231, i-SENSYS MF232w, i-SENSYS MF237w, i-SENSYS MF244dw, i-SENSYS MF247dw, i-SENSYS MF249dw. RL1-1497-000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C303" authorId="0">
+    <comment ref="C304" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1505/1566/1606/M1522/1536/1120/Canon MF-211/212/215/216/226/232/236/237/244/247/249/MF4350/4410/4420/4430/4450/4550/4580/4710/4720/4750/4770/4820/4830/4870/4880/4890/D550/520/LBP3250/6200/FAX-L190/410/418</t>
         </r>
       </text>
     </comment>
-    <comment ref="C304" authorId="0">
+    <comment ref="C305" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1505/1566/1606/M1522/1536/1120/Canon MF-211/212/215/216/226/232/236/237/244/247/249/MF4350/4410/4420/4430/4450/4550/4580/4710/4720/4750/4770/4820/4830/4870/4880/4890/D550/520/LBP3250/6200/FAX-L190/410/418</t>
         </r>
       </text>
     </comment>
-    <comment ref="C305" authorId="0">
+    <comment ref="C306" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1505/1566/1606/M1522/1536/1120/Canon MF-211/212/215/216/226/232/236/237/244/247/249/MF4350/4410/4420/4430/4450/4550/4580/4710/4720/4750/4770/4820/4830/4870/4880/4890/D550/520/LBP3250/6200/FAX-L190/410/418</t>
         </r>
       </text>
     </comment>
-    <comment ref="C306" authorId="0">
+    <comment ref="C307" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M1522 MFP/ M1120, P1505, Professional M1536/P1566/P1606/ Canon MF4410/4450/4570/4430/4550/4580/D550/520/ MF4730/4750/4890/4870/4780/ LBP-3250/ 6200/ Fax-L418s RL1-1497</t>
         </r>
       </text>
     </comment>
-    <comment ref="C307" authorId="0">
+    <comment ref="C308" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1505/1566/1606/M1522/1536/1120/Canon MF-211/212/215/216/226/232/236/237/244/247/249/MF4350/4410/4420/4430/4450/4550/4580/4710/4720/4750/4770/4820/4830/4870/4880/4890/D550/520/LBP3250/6200/FAX-L190/410/418</t>
         </r>
       </text>
     </comment>
-    <comment ref="C308" authorId="0">
+    <comment ref="C309" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1505/1566/1606/M1522/1536/1120/Canon MF-211/212/215/216/226/232/236/237/244/247/249/MF4350/4410/4420/4430/4450/4550/4580/4710/4720/4750/4770/4820/4830/4870/4880/4890/D550/520/LBP3250/6200/FAX-L190/410/418</t>
         </r>
       </text>
     </comment>
-    <comment ref="C309" authorId="0">
+    <comment ref="C310" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Canon LBP6300/6303/6304/6310/6650/6654/6680/6670/MF-5840/5850/5870/5880/5930/5940/5950/5960/5980/6140/6150/6160/6180/6680/6780/iR1133/1033/1113/D1120/1150/1170/1180/1320/1350/1370/1380</t>
         </r>
       </text>
     </comment>
-    <comment ref="C310" authorId="0">
+    <comment ref="C311" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Canon LBP6300/6303/6304/6310/6650/6654/6680/6670/MF-5840/5850/5870/5880/5930/5940/5950/5960/5980/6140/6150/6160/6180/6680/6780/iR1133/1033/1113/D1120/1150/1170/1180/1320/1350/1370/1380</t>
         </r>
       </text>
     </comment>
-    <comment ref="C311" authorId="0">
+    <comment ref="C312" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Canon LBP6300/6303/6304/6310/6650/6654/6680/6670/MF-5840/5850/5870/5880/5930/5940/5950/5960/5980/6140/6150/6160/6180/6680/6780/iR1133/1033/1113/D1120/1150/1170/1180/1320/1350/1370/1380</t>
         </r>
       </text>
     </comment>
-    <comment ref="C312" authorId="0">
+    <comment ref="C313" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P2030/2035, P2050, P2055 / iR1133/ LBP-6300/6310/6650/ 6670/6680/ MF5880/5840/ MF5980/5940/6780/5960/5950/5930/ MF6680</t>
         </r>
       </text>
     </comment>
-    <comment ref="C313" authorId="0">
+    <comment ref="C314" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro 400 M425HP P2035/ 2055/ M401/ Canon iR1133/ LBP-6300/ 6310/ 6650/ 6670/ 6680/ MF5880/5840/ MF5980/ 5940/ 6780/ 5960/ 5950/ 5930/ MF6680</t>
         </r>
       </text>
     </comment>
-    <comment ref="C314" authorId="0">
+    <comment ref="C315" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P3005/M3027/M3035/ LaserJet Enterprise P3015/3015d/3015dn P3015n/3015x/ LaserJet Pro MFP M521dn LaserJet Enterprise 500 MFP M525dn/525f Flow MFP M525c /, RL1-3167, PR-RL1-1370, RL1-1370</t>
         </r>
       </text>
     </comment>
-    <comment ref="C315" authorId="0">
+    <comment ref="C316" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P3005/M3027/M3035/ LaserJet Enterprise P3015/3015d/3015dn P3015n/3015x/ LaserJet Pro MFP M521dn LaserJet Enterprise 500 MFP M525dn/525f Flow MFP M525c</t>
         </r>
       </text>
     </comment>
-    <comment ref="C316" authorId="0">
+    <comment ref="C317" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P3005/M3027/M3035/ LaserJet Enterprise P3015/3015d/3015dn P3015n/3015x/ LaserJet Pro MFP M521dn LaserJet Enterprise 500 MFP M525dn/525f Flow MFP M525c RL1-1370/RL1-3167</t>
         </r>
       </text>
     </comment>
-    <comment ref="C317" authorId="0">
+    <comment ref="C318" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P3005/M3027/M3035/ LaserJet Enterprise P3015/3015d/3015dn P3015n/3015x/ LaserJet Pro MFP M521dn LaserJet Enterprise 500 MFP M525dn/525f Flow MFP M525c</t>
         </r>
       </text>
     </comment>
-    <comment ref="C318" authorId="0">
+    <comment ref="C319" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P3005/M3027/M3035/ LaserJet Enterprise P3015/3015d/3015dn P3015n/3015x/ LaserJet Pro MFP M521dn LaserJet Enterprise 500 MFP M525dn/525f Flow MFP M525c /</t>
         </r>
       </text>
     </comment>
-    <comment ref="C319" authorId="0">
+    <comment ref="C320" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P3005/M3027/M3035/ LaserJet Enterprise P3015/3015d/3015dn P3015n/3015x/ LaserJet Pro MFP M521dn LaserJet Enterprise 500 MFP M525dn/525f Flow MFP M525c /</t>
         </r>
       </text>
     </comment>
-    <comment ref="C320" authorId="0">
+    <comment ref="C321" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P3005/M3027/M3035/ LaserJet Enterprise P3015/3015d/3015dn P3015n/3015x/ LaserJet Pro MFP M521dn LaserJet Enterprise 500 MFP M525dn/525f Flow MFP M525c /, RL1-3167, PR-RL1-1370, RL1-1370</t>
         </r>
       </text>
     </comment>
-    <comment ref="C321" authorId="0">
+    <comment ref="C322" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet P3015/3015d/3015dn/P3015n/3015x/M525dn/M525f/M525c/M521dn/P3005/M3027/M3035  RM1-3762/RM1-3763</t>
         </r>
       </text>
     </comment>
-    <comment ref="C322" authorId="0">
+    <comment ref="C323" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet P3015/3015d/3015dn/P3015n/3015x/M525dn/M525f/M525c/M521dn/P3005/M3027/M3035 Замена RM1-6313, RM1-3763-000CN 5851-4013</t>
         </r>
       </text>
     </comment>
-    <comment ref="C323" authorId="0">
+    <comment ref="C324" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet P3015/3015d/3015dn/P3015n/3015x/M525dn/M525f/M525c/M521dn/P3005/M3027/M3035  RM1-3762/RM1-3763</t>
         </r>
       </text>
     </comment>
-    <comment ref="C324" authorId="0">
+    <comment ref="C325" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P3005, M3027, M3035, P3015 / M525/M521 / MF515/512/ LBP6750</t>
         </r>
       </text>
     </comment>
-    <comment ref="C325" authorId="0">
+    <comment ref="C326" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ролик подачі з ручної подачі  лоток 1  HP LJ P4014 / P4015 / P4515, RL1-1641</t>
         </r>
       </text>
     </comment>
-    <comment ref="C326" authorId="0">
+    <comment ref="C327" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ролик подачі з ручної подачі  лоток 1  HP LJ P4014 / P4015 / P4515, RL1-1641</t>
         </r>
       </text>
     </comment>
-    <comment ref="C327" authorId="0">
+    <comment ref="C328" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ролик відділення ручної подачі HP LJ P4014 / P4015 / P4515 / M4555 / M601 / M602 / M603</t>
         </r>
       </text>
     </comment>
-    <comment ref="C328" authorId="0">
+    <comment ref="C329" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ролик подачі з ручного лотка  лоток 1  HP LJ P4014/ P4015/ P4515 / M601/M602/M603 / M4555  RL1-1663   Pick Up Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C329" authorId="0">
+    <comment ref="C330" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ролик подачі з ручного лотка  лоток 1  HP LJ P4014/ P4015/ P4515 / M601/M602/M603 / M4555  RL1-1663   Pick Up Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C330" authorId="0">
+    <comment ref="C331" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro 400 M401n/M401dn/M401dw MFP M425dn/M425dw Tray2 RM1-9168-000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C331" authorId="0">
+    <comment ref="C332" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro 400 M401n/M401dn/M401dw MFP M425dn/M425dw Tray2 RM1-9168-000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C332" authorId="0">
+    <comment ref="C333" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro MFP M429fdw, LaserJet Pro MFP M429fdn, LaserJet Pro MFP M429dw, LaserJet Pro MFP M428fdw, LaserJet Pro MFP M428fdn, LaserJet Pro MFP M428dw, LaserJet Pro MFP M427, LaserJet Pro MFP M426, LaserJet Pro MFP M329dw, LaserJet Pro MFP M329dn, LaserJet Pro M405n, LaserJet Pro M405dw, LaserJet Pro M405dn, LaserJet Pro M405d, LaserJet Pro M404n, LaserJet Pro M404dw, LaserJet Pro M404dn, LaserJet Pro M404d, LaserJet Pro M403, LaserJet Pro M402, LaserJet Pro M305dn, LaserJet Pro M305d, LaserJet Pro M304a. RM2-5452-000.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C333" authorId="0">
+    <comment ref="C334" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro MFP M429fdw, LaserJet Pro MFP M429fdn, LaserJet Pro MFP M429dw, LaserJet Pro MFP M428fdw, LaserJet Pro MFP M428fdn, LaserJet Pro MFP M428dw, LaserJet Pro MFP M427, LaserJet Pro MFP M426, LaserJet Pro MFP M329dw, LaserJet Pro MFP M329dn, LaserJet Pro M405n, LaserJet Pro M405dw, LaserJet Pro M405dn, LaserJet Pro M405d, LaserJet Pro M404n, LaserJet Pro M404dw, LaserJet Pro M404dn, LaserJet Pro M404d, LaserJet Pro M403, LaserJet Pro M402, LaserJet Pro M305dn, LaserJet Pro M305d, LaserJet Pro M304a. RM2-5452-000.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C334" authorId="0">
+    <comment ref="C335" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro MFP M429fdw, LaserJet Pro MFP M429fdn, LaserJet Pro MFP M429dw, LaserJet Pro MFP M428fdw, LaserJet Pro MFP M428fdn, LaserJet Pro MFP M428dw, LaserJet Pro MFP M427, LaserJet Pro MFP M426, LaserJet Pro MFP M329dw, LaserJet Pro MFP M329dn, LaserJet Pro M405n, LaserJet Pro M405dw, LaserJet Pro M405dn, LaserJet Pro M405d, LaserJet Pro M404n, LaserJet Pro M404dw, LaserJet Pro M404dn, LaserJet Pro M404d, LaserJet Pro M403, LaserJet Pro M402, LaserJet Pro M305dn, LaserJet Pro M305d, LaserJet Pro M304a. RM2-5452-000.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C335" authorId="0">
+    <comment ref="C336" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro MFP M429fdw, LaserJet Pro MFP M429fdn, LaserJet Pro MFP M429dw, LaserJet Pro MFP M428fdw, LaserJet Pro MFP M428fdn, LaserJet Pro MFP M428dw, LaserJet Pro MFP M427, LaserJet Pro MFP M426, LaserJet Pro MFP M329dw, LaserJet Pro MFP M329dn, LaserJet Pro M405n, LaserJet Pro M405dw, LaserJet Pro M405dn, LaserJet Pro M405d, LaserJet Pro M404n, LaserJet Pro M404dw, LaserJet Pro M404dn, LaserJet Pro M404d, LaserJet Pro M403, LaserJet Pro M402, LaserJet Pro M305dn, LaserJet Pro M305d, LaserJet Pro M304a. RM2-5452-000.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C336" authorId="0">
+    <comment ref="C337" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro MFP M429fdw, LaserJet Pro MFP M429fdn, LaserJet Pro MFP M429dw, LaserJet Pro MFP M428fdw, LaserJet Pro MFP M428fdn, LaserJet Pro MFP M428dw, LaserJet Pro MFP M427, LaserJet Pro MFP M426, LaserJet Pro MFP M329dw, LaserJet Pro MFP M329dn, LaserJet Pro M405n, LaserJet Pro M405dw, LaserJet Pro M405dn, LaserJet Pro M405d, LaserJet Pro M404n, LaserJet Pro M404dw, LaserJet Pro M404dn, LaserJet Pro M404d, LaserJet Pro M403, LaserJet Pro M402, LaserJet Pro M305dn, LaserJet Pro M305d, LaserJet Pro M304a. RM2-5452-000.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C337" authorId="0">
+    <comment ref="C338" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ролики захоплення лотка 2 HP LJ Pro M402 / M403 / M404 / M405 / M426 / M427 / M428 / M429 / M329 / M305 / M304, RM2-5452-000CN original</t>
         </r>
       </text>
     </comment>
-    <comment ref="C338" authorId="0">
+    <comment ref="C339" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M402/403 LaserJet Pro MFP M426/427 LaserJet Pro M304a/305d/305dn LaserJet Pro M404d/404dn/404dw/404n LaserJet Pro M405d/405dn/405dw/405n LaserJet Pro MFP M329dn/329dw LaserJet Pro MFP M428dw/428fdn/428fdw LaserJet Pro MFP M429dw/429fdn/429fdw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C339" authorId="0">
+    <comment ref="C340" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M402/403 LaserJet Pro MFP M426/427 LaserJet Pro M304a/305d/305dn LaserJet Pro M404d/404dn/404dw/404n LaserJet Pro M405d/405dn/405dw/405n LaserJet Pro MFP M329dn/329dw LaserJet Pro MFP M428dw/428fdn/428fdw LaserJet Pro MFP M429dw/429fdn/429fdw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C340" authorId="0">
+    <comment ref="C341" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M402/403 LaserJet Pro MFP M426/427 LaserJet Pro M304a/305d/305dn LaserJet Pro M404d/404dn/404dw/404n LaserJet Pro M405d/405dn/405dw/405n LaserJet Pro MFP M329dn/329dw LaserJet Pro MFP M428dw/428fdn/428fdw LaserJet Pro MFP M429dw/429fdn/429fdw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C341" authorId="0">
+    <comment ref="C342" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M402/403 LaserJet Pro MFP M426/427 LaserJet Pro M304a/305d/305dn LaserJet Pro M404d/404dn/404dw/404n LaserJet Pro M405d/405dn/405dw/405n LaserJet Pro MFP M329dn/329dw LaserJet Pro MFP M428dw/428fdn/428fdw LaserJet Pro MFP M429dw/429fdn/429fdw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C342" authorId="0">
+    <comment ref="C343" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M402/403 LaserJet Pro MFP M426/427 LaserJet Pro M304a/305d/305dn LaserJet Pro M404d/404dn/404dw/404n LaserJet Pro M405d/405dn/405dw/405n LaserJet Pro MFP M329dn/329dw LaserJet Pro MFP M428dw/428fdn/428fdw LaserJet Pro MFP M429dw/429fdn/429fdw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C343" authorId="0">
+    <comment ref="C344" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS M2540/2635/2640/P2040/TASKalfa 3010/3011/3050/3051/307/3500/ 3501/3511/3550/3551/Ricoh MP 5 01/601/SP 5300/5310/Copystar C S3010/3011/3050/3051/3500/3501 /3511/3550/3551/Lanier MP 501/ 601/SP 5300/5310/Savin MP 501/ 601/SP 5300/5310/NEC IT3550, M 2812824/2HN06080</t>
         </r>
       </text>
     </comment>
-    <comment ref="C344" authorId="0">
+    <comment ref="C345" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: FS-4100DN, FS-4200DN, FS-4300DN, FS-2100D, FS-2020D, FS-3920DN, FS-4020DN, FS-1130MFP, FS-1035MFP, FS-1135MFP, FS-1028MFP, FS-1128MFP, FS-1120D, FS-1320D, FS-6025MFP, FS-6030MFP, KM-2810, KM-2820, TASKalfa 3050ci, TASKalfa 3550ci, TASKalfa 3051ci, TASKalfa 3551ci, TASKalfa 3010i, TASKalfa 3510i, TASKalfa 255, TASKalfa 305, ECOSYS M4028idn, Ecosys M3040dn, Ecosys M3540dn, ECOSYS M3550idn, ECOSYS M3560idn, ECOSYS M2040dn, ECOSYS M2135dn, ECOSYS M2635dn, ECOSYS M2540dn, ECOSYS M2640idw, ECOSYS M2735dw, ECOSYS P2235dn, ECOSYS P2040dn, ECOSYS M2030DN, ECOSYS M2530DN, ECOSYS M2035DN, ECOSYS M2535DN, ECOSYS P2035d, ECOSYS P2135d, ECOSYS P3045dn, ECOSYS P3050dn, ECOSYS P3055dn, ECOSYS P3060dn, TASKalfa 3500i, TASKalfa 3501i, FS-6525MFP, FS-6530MFP, TASKalfa 3011i, TASKalfa 3511i, ECOSYS P2335dn, ECOSYS M2235dn, ECOSYS M2735dn, ECOSYS M2835dw, ECOSYS M4125idn, ECOSYS M4132idn, ECOSYS M3145dn, ECOSYS M8224cidn, ECOSYS M8228cidn, FS-3040MFP+, FS-3140MFP+, FS-3540MFP+, FS-3640MFP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C345" authorId="0">
+    <comment ref="C346" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA KM-1500/ Fs-1016MFP/ Fs-1000/ 1010/ Fs-1018/ 1020/ Fs-720/ 820/ 920/ Fs-1030D/ 2A806010/ CET0712</t>
         </r>
       </text>
     </comment>
-    <comment ref="C346" authorId="0">
+    <comment ref="C347" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: FS-1350DN, KM-2810, KM-2820MFP, TASKalfa 3050ci, TASKalfa 3550ci, TASKalfa 3051ci, TASKalfa 3551ci, TASKalfa 3010i, TASKalfa 3510i, FS-6025MFP, FS-6030MFP, TASKalfa 255, TASKalfa 305, ECOSYS M4028idn, Ecosys M3040dn, Ecosys M3040idn, Ecosys M3540dn, Ecosys M3540idn, ECOSYS M3550idn, ECOSYS M3560idn, ECOSYS M2040dn, ECOSYS M2135dn, ECOSYS M2635dn, ECOSYS M2635dw, ECOSYS M2540dn, ECOSYS M2540dw, ECOSYS M2640idw, ECOSYS M2735dw, ECOSYS P2235dn, ECOSYS P2235dw, ECOSYS P2040dn, ECOSYS P2040dw, FS-4100DN, FS-4200DN, FS-4300DN, FS-2100D, FS-2100DN, FS-2020D, FS-3920DN, FS-4020DN, FS-2000D, FS-3900DN, FS-4000DN, FS-1030MFP, FS-1130MFP, FS-1035MFP, FS-1135MFP, FS-1028MFP, FS-1128MFP, FS-1120D, FS-1320D, FS-1370DN, FS-1110, FS-1100, FS-1300D, ECOSYS M2030DN, ECOSYS M2530DN, ECOSYS M2035DN, ECOSYS M2535DN, ECOSYS P2035d, ECOSYS P2135d, ECOSYS P2135dn, FS-1350D, FS-1370DN, ECOSYS M3145dn, ECOSYS M3145idn</t>
         </r>
       </text>
     </comment>
-    <comment ref="C347" authorId="0">
+    <comment ref="C348" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: Bizhub 200, Bizhub 250, Bizhub 350, Bizhub 223, Bizhub 283, Bizhub 363, Bizhub 423, Bizhub 7828, Di2510, Di3510, KONICA MINOLTA: Bizhub C224, Bizhub C284, Bizhub C364, Bizhub C454, Bizhub C554, Bizhub C224e, Bizhub C284e, Bizhub C364e, Bizhub C454e, Bizhub C554e, Bizhub C451, Bizhub C550, Bizhub C650, KONICA MINOLTA: Bizhub C451, Bizhub C550, Bizhub C650, Bizhub C452, Bizhub C552, Bizhub C652, Bizhub C452, Bizhub C552, Bizhub C652, Bizhub 420, Bizhub 421, Bizhub 500, Bizhub 501, Bizhub C654, Bizhub C754, Bizhub C654e, Bizhub C754e, Bizhub 502, Bizhub 552, Bizhub 602, Bizhub 652, Bizhub C221, Bizhub C221s, Bizhub C281, Bizhub C7122, Bizhub C7128, Bizhub C258, Bizhub C308, Bizhub C368, Bizhub 227, Bizhub 287, Bizhub 367, Bizhub C226, Bizhub C256, Bizhub C266, Bizhub C227, Bizhub C287, Bizhub C458, Bizhub C558, Bizhub C658. 4030-3005-01 A00J-5636-00 4030-3005-01 A00J-5636-00
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C348" authorId="0">
+    <comment ref="C349" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: Bizhub 200, Bizhub 250, Bizhub 350, Bizhub 223, Bizhub 283, Bizhub 363, Bizhub 423, Bizhub 7828, Di2510, Di3510, KONICA MINOLTA: Bizhub C224, Bizhub C284, Bizhub C364, Bizhub C454, Bizhub C554, Bizhub C224e, Bizhub C284e, Bizhub C364e, Bizhub C454e, Bizhub C554e, Bizhub C451, Bizhub C550, Bizhub C650, KONICA MINOLTA: Bizhub C451, Bizhub C550, Bizhub C650, Bizhub C452, Bizhub C552, Bizhub C652, Bizhub C452, Bizhub C552, Bizhub C652, Bizhub 420, Bizhub 421, Bizhub 500, Bizhub 501, Bizhub C654, Bizhub C754, Bizhub C654e, Bizhub C754e, Bizhub 502, Bizhub 552, Bizhub 602, Bizhub 652, Bizhub C221, Bizhub C221s, Bizhub C281, Bizhub C7122, Bizhub C7128, Bizhub C258, Bizhub C308, Bizhub C368, Bizhub 227, Bizhub 287, Bizhub 367, Bizhub C226, Bizhub C256, Bizhub C266, Bizhub C227, Bizhub C287, Bizhub C458, Bizhub C558, Bizhub C658. 4030-3005-01 A00J-5636-00 4030-3005-01 A00J-5636-00
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C349" authorId="0">
+    <comment ref="C350" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MINOLTA Bizhub 223/ 283/ 363/ 423/ 7828 / Red/ A00J-5636-00/ CET6635</t>
         </r>
       </text>
     </comment>
-    <comment ref="C350" authorId="0">
+    <comment ref="C351" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DP1510/1810/2010/DP2310/2330/3010/3030 Paper Pick-up Roller DZLA000202 CET8944</t>
         </r>
       </text>
     </comment>
-    <comment ref="C351" authorId="0">
+    <comment ref="C352" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Aficio 1015/1018/1515/2015/2018/ Aficio MP1813L/2013L/2001L/2501L / Aficio MP161F/162F/171F MP201SPF</t>
         </r>
       </text>
     </comment>
-    <comment ref="C352" authorId="0">
+    <comment ref="C353" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML1210/1250/Phaser 3110/3210</t>
         </r>
       </text>
     </comment>
-    <comment ref="C353" authorId="0">
+    <comment ref="C354" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML1210/1250/Phaser 3110/3210</t>
         </r>
       </text>
     </comment>
-    <comment ref="C354" authorId="0">
+    <comment ref="C355" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1610/1615/1640/1641/2010/2015/2240/2241/2245/CLP-300/CLX-2160/3160/SCX-4521/4321/Xerox WC Pe220/Phaser 3117/3122/6110/Toshiba e-St200 s  JC73-00302/JC73-00211A/130N01409/130N01424/130N01571/130N01416</t>
         </r>
       </text>
     </comment>
-    <comment ref="C355" authorId="0">
+    <comment ref="C356" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1610/1615/1640/1641/2010/2015/2240/2241/2245/CLP-300/CLX-2160/3160/SCX-4521/4321/Xerox WC Pe220/Phaser 3117/3122/6110/Toshiba e-St200 s  JC73-00302/JC73-00211A/130N01409/130N01424/130N01571/130N01416</t>
         </r>
       </text>
     </comment>
-    <comment ref="C356" authorId="0">
+    <comment ref="C357" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1610/1615/1640/1641/2010/2015/2240/2241/2245/CLP-300/CLX-2160/3160/SCX-4521/4321/Xerox WC Pe220/Phaser 3117/3122/6110/Toshiba e-St200 s  JC73-00302/JC73-00211A/130N01409/130N01424/130N01571/130N01416</t>
         </r>
       </text>
     </comment>
-    <comment ref="C357" authorId="0">
+    <comment ref="C358" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1610/1615/1640/1641/2010/2015/2240/2241/2245/CLP-300/CLX-2160/3160/SCX-4521/4321/Xerox WC Pe220/Phaser 3117/3122/6110/Toshiba e-St200 s  JC73-00302/JC73-00211A/130N01409/130N01424/130N01571/130N01416</t>
         </r>
       </text>
     </comment>
-    <comment ref="C358" authorId="0">
+    <comment ref="C359" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для SAMSUNG ML1610/ 1615/ 2015/ SCX-4521/ 4321/ CLP-300/ XEROX WC PE220/ 3117/ 3122/ JC73-00302/ 130N01409/ JC73-00211A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C359" authorId="0">
+    <comment ref="C360" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1610/1615/1640/1641/2010/2015/2240/2241/2245/CLP-300/CLX-2160/3160/SCX-4521/4321/Xerox WC Pe220/Phaser 3117/3122/6110/Toshiba e-St200 s  JC73-00302/JC73-00211A/130N01409/130N01424/130N01571/130N01416</t>
         </r>
       </text>
     </comment>
-    <comment ref="C360" authorId="0">
+    <comment ref="C361" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1660/1661/1665/1666/1667/1670/1671/1672/1674/1675/1676/1677/1678/ML-1860/1861/1865/1866/1867/SCX-3200/3201/3205/3206/3207/3208, JC73-00321A/JC61-03435A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C361" authorId="0">
+    <comment ref="C362" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1660/1661/1665/1666/1667/1670/1671/1672/1674/1675/1676/1677/1678/1860/1861/1865/1866/1867/SCX-3200/3201/3205/3206/3207/3208/JC73-00321A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C362" authorId="0">
+    <comment ref="C363" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1660/ ML-1661/ ML-1665/ ML-1666/ ML-1667/ ML-1670/ ML-1671/ ML-1672/ ML-1674/ ML-1675/ ML-1676/ ML-1677/ ML-1678/ ML-1860/ ML-1861/ ML-1865/ ML-1866/ML-1867/ SCX-3200/ SCX-3201/SCX-3205/ SCX-3206/ SCX-3207/ SCX-3208, JC73-00321A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C363" authorId="0">
+    <comment ref="C364" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1660/ ML-1661/ ML-1665/ ML-1666/ ML-1667/ ML-1670/ ML-1671/ ML-1672/ ML-1674/ ML-1675/ ML-1676/ ML-1677/ ML-1678/ ML-1860/ ML-1861/ ML-1865/ ML-1866/ML-1867/ SCX-3200/ SCX-3201/SCX-3205/ SCX-3206/ SCX-3207/ SCX-3208, JC73-00321A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C364" authorId="0">
+    <comment ref="C365" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1660/ ML-1661/ ML-1665/ ML-1666/ ML-1667/ ML-1670/ ML-1671/ ML-1672/ ML-1674/ ML-1675/ ML-1676/ ML-1677/ ML-1678/ ML-1860/ ML-1861/ ML-1865/ ML-1866/ML-1867/ SCX-3200/ SCX-3201/SCX-3205/ SCX-3206/ SCX-3207/ SCX-3208, JC73-00321A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C365" authorId="0">
+    <comment ref="C366" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1660/ ML-1661/ ML-1665/ ML-1666/ ML-1667/ ML-1670/ ML-1671/ ML-1672/ ML-1674/ ML-1675/ ML-1676/ ML-1677/ ML-1678/ ML-1860/ ML-1861/ ML-1865/ ML-1866/ML-1867/ SCX-3200/ SCX-3201/SCX-3205/ SCX-3206/ SCX-3207/ SCX-3208, JC73-00321A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C366" authorId="0">
+    <comment ref="C367" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1510/1520/1710/1750/1755/2250/SCX-4016/4100/4116/4200/4216/4220/4300/4500/4520/4720/5535/5635/SF-560/565/Xerox Phaser 3115/3120/3121/3130/3150/WorkCentre 3119/Pe16/Pe114/Toshiba e-Studio 80S/JC72-01231A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C367" authorId="0">
+    <comment ref="C368" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1510/1520/1710/1750/1755/2250/SCX-4016/4100/4116/4200/4216/4220/4300/4500/4520/4720/5535/5635/SF-560/565/Xerox Phaser 3115/3120/3121/3130/3150/WorkCentre 3119/Pe16/Pe114/Toshiba e-Studio 80S/JC72-01231A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C368" authorId="0">
+    <comment ref="C369" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1510/1520/1710/1750/1755/2250/SCX-4016/4100/4116/4200/4216/4220/4300/4500/4520/4720/5535/5635/SF-560/565/Xerox Phaser 3115/3120/3121/3130/3150/WorkCentre 3119/Pe16/Pe114/Toshiba e-Studio 80S/JC72-01231A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C369" authorId="0">
+    <comment ref="C370" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1510/1520/1710/1750/1755/2250/SCX-4016/4100/4116/4200/4216/4220/4300/4500/4520/4720/5535/5635/SF-560/565/Xerox Phaser 3115/3120/3121/3130/3150/WorkCentre 3119/Pe16/Pe114/Toshiba e-Studio 80S/JC72-01231A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C370" authorId="0">
+    <comment ref="C371" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-1910/1915/2525/2580N/4600/4623 series  JC73-00315A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C371" authorId="0">
+    <comment ref="C372" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-1910/1915/2525/2580N/4600/4623 series  JC73-00315A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C372" authorId="0">
+    <comment ref="C373" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-1910/1915/2525/2580N/4600/4623 series  JC73-00315A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C373" authorId="0">
+    <comment ref="C374" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML2150/2151/2152/2550/ 2250/2060/Xerox Phaser 3420/3425/3450  Pick Up Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C374" authorId="0">
+    <comment ref="C375" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2150/2151/2152/2550/2551/2552/2060/Xerox Phaser 3420/3425/3450/JC73-00128A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C375" authorId="0">
+    <comment ref="C376" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2250/2251/2252/2850/SCX-4520/4720/4824/4828/Xerox Phaser 3250/ WC 3210/Pe120/Gestetner DSm520 , JC97-02034A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C376" authorId="0">
+    <comment ref="C377" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2250/2251/2252/2850/SCX-4520/4720/4824/4828/Xerox Phaser 3250/ WC 3210/Pe120/Gestetner DSm520 , JC97-02034A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C377" authorId="0">
+    <comment ref="C378" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2510/2570/2571/SCX-4650/4655/4700/4725/4726/Xerox Phaser 3124/3125/3200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C378" authorId="0">
+    <comment ref="C379" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML2510/2570/2571/SCX-4560/4650/4655/4700/4725/4726 /Phaser 3124/3125/3200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C379" authorId="0">
+    <comment ref="C380" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML2510/2570/2571/SCX-4560/4655/4700/4725/4726 /Phaser 3124/3125/3200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C380" authorId="0">
+    <comment ref="C381" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung CLP-610ND/ CLP-620ND/ CLP-660ND/ CLP-670ND/ CLP-770ND/ CLX-6200ND/ CLX-6210FX/ CLX-6220FX/ CLX-6240FX/ CLX-6250FX/ ML-3050/ ML-3051N/ ML-3471ND/ ML-3475ND/ SCX-5235ND/ SCX-5330N/ SCX-5530FN/ SCX-5535ND/ SCX-5635FN/ SCX-5835FN/ SCX-5935FN/ Xerox Phaser 3435/ 3635/ 3428/ 3420/ 3425/ 3450/ 3435/ 3300, JC90-00932A / JC97-02441A / JC66-01168A / 022N02413 / 022N02345 / 022N02292</t>
         </r>
       </text>
     </comment>
-    <comment ref="C381" authorId="0">
+    <comment ref="C382" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML3050/3051/3470/3471/SCX5530/ 5330/Ph3435/3635/3428/3420/3425/3450/3435/3300/WC3550/CLP610/ 620/660/770/CLX6200/6210/6240. JC90-00932A   JC97-02441A   JC66-01168A   022N02413   022N02345   022N02292.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C382" authorId="0">
+    <comment ref="C383" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML3050/3051/3470/3471/SCX5530/ 5330/Ph3435/3635/3428/3420/3425/3450/3435/3300/WC3550/CLP610/ 620/660/770/CLX6200/6210/6240. JC90-00932A   JC97-02441A   JC66-01168A   022N02413   022N02345   022N02292.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C383" authorId="0">
+    <comment ref="C384" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNG ML-3310/ 3710/ 4072/ 4510/ 5510/ 6515/ 5515/ 4835/ 5637/ 4070 JC90-01063B</t>
         </r>
       </text>
     </comment>
-    <comment ref="C384" authorId="0">
+    <comment ref="C385" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3310/3710/SCX-4833/5637/5737, оригинал</t>
         </r>
       </text>
     </comment>
-    <comment ref="C385" authorId="0">
+    <comment ref="C386" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3310/3312/3700/3710/3712/3750/SCX-4833/5030/5637/5737/SL-M3375/3700/3710/3820/3825/3870/3875/4020/4025/4070/4075/Xerox WC3315/3325/Phaser 3320  JC73-00340A/130N01671</t>
         </r>
       </text>
     </comment>
-    <comment ref="C386" authorId="0">
+    <comment ref="C387" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3310/3312/3700/3710/3712/3750/SCX-4833/5030/5637/5737/SL-M3375/3700/3710/3820/3825/3870/3875/4020/4025/4070/4075/Xerox WC3315/3325/Phaser 3320  JC73-00340A/130N01671</t>
         </r>
       </text>
     </comment>
-    <comment ref="C387" authorId="0">
+    <comment ref="C388" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">6LH22021000   6LE53727000   6LE53756000 Ролик захвата из кассеты e-St-163/203/165/205/166/206/167/207/237/181</t>
         </r>
       </text>
     </comment>
-    <comment ref="C388" authorId="0">
+    <comment ref="C389" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">6LH22021000   6LE53727000   6LE53756000 Ролик захвата из кассеты e-St-163/203/165/205/166/206/167/207/237/181</t>
         </r>
       </text>
     </comment>
-    <comment ref="C389" authorId="0">
+    <comment ref="C390" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ADF  Bizhub 423, 363, 283, 223 A143PP5200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C390" authorId="0">
+    <comment ref="C391" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ролик захвату з 500-листової та 1500-лист. касети LJ 4200/ 4300/ 4250/ 4345/ 4350/ 4700/ 4730, 5200, CP4005/LJ P4014/ P4015/ P4515 / M601/M602/M603/M604/M605/M606 / M435 / M701 / M706</t>
         </r>
       </text>
     </comment>
-    <comment ref="C391" authorId="0">
+    <comment ref="C392" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ролик захвату з 500-листової та 1500-лист. касети LJ 4200/ 4300/ 4250/ 4345/ 4350/ 4700/ 4730, 5200, CP4005/LJ P4014/ P4015/ P4515 / M601/M602/M603/M604/M605/M606 / M435 / M701 / M706</t>
         </r>
       </text>
     </comment>
-    <comment ref="C392" authorId="0">
+    <comment ref="C393" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ролик захвату з 500-листової та 1500-лист. касети LJ 4200/ 4300/ 4250/ 4345/ 4350/ 4700/ 4730, 5200, CP4005/LJ P4014/ P4015/ P4515 / M601/M602/M603/M604/M605/M606 / M435 / M701 / M706</t>
         </r>
       </text>
     </comment>
-    <comment ref="C393" authorId="0">
+    <comment ref="C394" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ролик захвату з 500-листової та 1500-лист. касети LJ 4200/ 4300/ 4250/ 4345/ 4350/ 4700/ 4730, 5200, CP4005/LJ P4014/ P4015/ P4515 / M601/M602/M603/M604/M605/M606 / M435 / M701 / M706</t>
         </r>
       </text>
     </comment>
-    <comment ref="C394" authorId="0">
+    <comment ref="C395" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 4200/4250/4300/4350/4345/4700/5200/CM4730/CP4005/P4014/4015/4515/M435/Enterprise M601/602/603/604/605/606/701/706, Canon LBP351/352</t>
         </r>
       </text>
     </comment>
-    <comment ref="C395" authorId="0">
+    <comment ref="C396" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Oki C5600/5700/5800/5900/8800, 43334901</t>
         </r>
       </text>
     </comment>
-    <comment ref="C396" authorId="0">
+    <comment ref="C397" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI C3100/3200/5200/5250/5400/5450/5540, 42052601</t>
         </r>
       </text>
     </comment>
-    <comment ref="C397" authorId="0">
+    <comment ref="C398" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh 1013/1013F/1515/2013/ MP 161/MP 161L/MP 161LN / MP 171, AF031061</t>
         </r>
       </text>
     </comment>
-    <comment ref="C398" authorId="0">
+    <comment ref="C399" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2250/2251/2252/SCX-4720/Xerox Phaser 3150/ WC PE120/Gestetner DSM520/Ricoh AC205/BP20  JC97-03062A/130N01540/B273-9541</t>
         </r>
       </text>
     </comment>
-    <comment ref="C399" authorId="0">
+    <comment ref="C400" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2250/2251/2252/SCX-4720/Xerox Phaser 3150/ WC PE120/Gestetner DSM520/Ricoh AC205/BP20  JC97-01926A/JC97-03062A/130N01540/B273-9541</t>
         </r>
       </text>
     </comment>
-    <comment ref="C400" authorId="0">
+    <comment ref="C401" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2250/2251/2252/SCX-4720/Xerox Phaser 3150/ WC PE120/Gestetner DSM520/Ricoh AC205/BP20  JC97-03062A/130N01540/B273-9541</t>
         </r>
       </text>
     </comment>
-    <comment ref="C401" authorId="0">
+    <comment ref="C402" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNG SCX-4520 / SCX-4720 / SCX-4920/ ML-2250/ ML-2251/ ML-2252/ ML-2850/ 2851/ SCX-4828/ 4824/ SCX-4828FN JC97-01926A/JC97-03062A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C402" authorId="0">
+    <comment ref="C403" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ролик захоплення з касети Samsung ML3200/3310/3710/3700/3750/SCX-4833/5639/5635FN  JC93-00310A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C403" authorId="0">
+    <comment ref="C404" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ролик захоплення з касети Samsung ML3200/3310/3710/3700/3750/SCX-4833/5639/5635FN  JC93-00310A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C404" authorId="0">
+    <comment ref="C405" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3310 /3312/3710/3712/3750/SCX-4833/ 4835/5637/5639/5739/SL-M3320/3 370/3820/3825/3870/4020/4024/4 070/4072</t>
         </r>
       </text>
     </comment>
-    <comment ref="C405" authorId="0">
+    <comment ref="C406" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5000 / GP-160 / 5100 / 9500 RB2-1820-040000 / RB2-1820-020 / RB2-1795</t>
         </r>
       </text>
     </comment>
-    <comment ref="C406" authorId="0">
+    <comment ref="C407" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2015/ P2014/5200  RL1-1525-000/RL1-0915  LaserJet M2727 MFP РОЛИК ЗАХВАТА РУЧНОГО ЛОТКА</t>
         </r>
       </text>
     </comment>
-    <comment ref="C407" authorId="0">
+    <comment ref="C408" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP P2015/ P2014/ M2727 MFP/ LBP-3310/ 3370/ RL1-1525</t>
         </r>
       </text>
     </comment>
-    <comment ref="C408" authorId="0">
+    <comment ref="C409" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">P2030/2035/P2050/P2055 / M401 / Pro 400 M425 / iR1133/ LBP6650/6300dn/ LBP6680/6670/ MF5880/5840/ MF5980/5940/6780/5960/5950/5930/ MF6680</t>
         </r>
       </text>
     </comment>
-    <comment ref="C409" authorId="0">
+    <comment ref="C410" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">P2030/2035/P2050/P2055 / M401 / Pro 400 M425 / iR1133/ LBP6650/6300dn/ LBP6680/6670/ MF5880/5840/ MF5980/5940/6780/5960/5950/5930/ MF6680</t>
         </r>
       </text>
     </comment>
-    <comment ref="C410" authorId="0">
+    <comment ref="C411" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Canon LBP-6300/6650/6680/6670/i-SENSYS MF5880/5840/5940/6780/ 5960/5950/5930/6680/iR1113</t>
         </r>
       </text>
     </comment>
-    <comment ref="C411" authorId="0">
+    <comment ref="C412" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Pro400 M401/Canon LBP-6300/6304/6310/6650/6653/6654/6680/6670/MF5840/5850/5870/5880/5930/5940/5950/5960/5980/6780/5960/5950/5930/6680/6780/iR1113/1033/D1120/1170/1180/1320/1350/1370 РОЛИК ЗАХВАТА РУЧНОЙ ПОДАЧИ</t>
         </r>
       </text>
     </comment>
-    <comment ref="C412" authorId="0">
+    <comment ref="C413" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Pro400 M401/Canon LBP-6300/6304/6310/6650/6653/6654/6680/6670/MF5840/5850/5870/5880/5930/5940/5950/5960/5980/6780/5960/5950/5930/6680/6780/iR1113/1033/D1120/1170/1180/1320/1350/1370</t>
         </r>
       </text>
     </comment>
-    <comment ref="C413" authorId="0">
+    <comment ref="C414" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet P2035, LaserJet P2055, LaserJet Pro 400 M401n, LaserJet Pro 400 M401dn, LaserJet Pro 400 M401dw, LaserJet Pro 400 MFP M425dn, LaserJet Pro 400 MFP M425dw, CANON: iR1133, iR1133A, iR1133iF, i-SENSYS LBP251dw, i-SENSYS LBP252dw, i-SENSYS LBP253x, CANON: i-SENSYS LBP251dw, i-SENSYS LBP252dw, i-SENSYS MF411dw, i-SENSYS MF416dw, i-SENSYS MF418x. RL1-2120-000, RL1-3307-000
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C414" authorId="0">
+    <comment ref="C415" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2030/2035/P2050/P2055/M401/HP LJ Pro 400 M401n/M401dn/M401dw MFP M425dn/M425dw/iR1133/LBP6650/6300dn/ LBP6680/6670/ MF5880/5840/ MF5980/5940/6780/5960/5950/5930/ MF6680 HP RL1-2120-000000   RL1-3307-000CN   RL1-2120-000CN   RL1-2120-000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C415" authorId="0">
+    <comment ref="C416" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">в зборі для моделей з дуплексом Kyocera Mita ECOSYS P6130/ P7040/ M3040/ M3040/ M3540/ M3550/ M3560/P3260/ M2030/ M2035/ M2530/ M2535/ M6030/P6035/M6530/ M6035/M6535/P5021/ P5026/ M5521/M5526/ P2035/ P2135/ P3045 302HS08260/2HS08260</t>
         </r>
       </text>
     </comment>
-    <comment ref="C416" authorId="0">
+    <comment ref="C417" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ролик захвата обходного лотка Xerox CC123 / 128 / 133, WC M123 / M128 / M133, WCP-7132 / 7232 / CC-C118, WC-M118 / B930, 059K40654 / 059K40651 / 059K40652 / 059K40653 / 059K27150</t>
         </r>
       </text>
     </comment>
-    <comment ref="C417" authorId="0">
+    <comment ref="C418" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CANON: iR ADVANCE C356iF II, iR ADVANCE C256iF II, iRC1335, iRC1325, iR C3025i, iR C3025, iR C3020, iR ADVANCE C5560i III, iR ADVANCE C5560i II, iR ADVANCE C5560i, iR ADVANCE C5560, iR ADVANCE C5550i, iR ADVANCE C5550, iR ADVANCE C5540i, iR ADVANCE C5540, iR ADVANCE C5535i, iR ADVANCE C5535, iR ADVANCE C356iF III, iR ADVANCE C356, iR ADVANCE C3530i, iR ADVANCE C3525i, iR ADVANCE C3520i III, iR ADVANCE C3520i, iR ADVANCE C3330i, iR ADVANCE C3325i, iR ADVANCE C3320i, iR ADVANCE C256iF III, iR ADVANCE C256, iR ADVANCE 5550i III, iR ADVANCE 5550i II, iR ADVANCE 5540i III, iR ADVANCE 5540i II, iR ADVANCE 5535i III, iR ADVANCE 5535i II, iR ADVANCE 3530i III, iR ADVANCE 3525i III. FL0-4002-000
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C418" authorId="0">
+    <comment ref="C419" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CANON: iR ADVANCE C356iF II, iR ADVANCE C256iF II, iRC1335, iRC1325, iR C3025i, iR C3025, iR C3020, iR ADVANCE C5560i III, iR ADVANCE C5560i II, iR ADVANCE C5560i, iR ADVANCE C5560, iR ADVANCE C5550i, iR ADVANCE C5550, iR ADVANCE C5540i, iR ADVANCE C5540, iR ADVANCE C5535i, iR ADVANCE C5535, iR ADVANCE C356iF III, iR ADVANCE C356, iR ADVANCE C3530i, iR ADVANCE C3525i, iR ADVANCE C3520i III, iR ADVANCE C3520i, iR ADVANCE C3330i, iR ADVANCE C3325i, iR ADVANCE C3320i, iR ADVANCE C256iF III, iR ADVANCE C256, iR ADVANCE 5550i III, iR ADVANCE 5550i II, iR ADVANCE 5540i III, iR ADVANCE 5540i II, iR ADVANCE 5535i III, iR ADVANCE 5535i II, iR ADVANCE 3530i III, iR ADVANCE 3525i III. FL0-2885-000
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C419" authorId="0">
+    <comment ref="C420" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2400/2410/2420/2430/P3005/M3027/3035/Canon LBP3410/3460/8330  RL1-0568/RL1-0569  TRAY 1</t>
         </r>
       </text>
     </comment>
-    <comment ref="C420" authorId="0">
+    <comment ref="C421" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2400/2410/2420/2430/P3005/M3027/3035/Canon LBP3410/3460/8330  RL1-0568/RL1-0569  TRAY 1</t>
         </r>
       </text>
     </comment>
-    <comment ref="C421" authorId="0">
+    <comment ref="C422" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P3015/P3005/M3027/M3035, M521, 500 M525/  RL1-2412-000/RL1-0568-000 / Tray 1</t>
         </r>
       </text>
     </comment>
-    <comment ref="C422" authorId="0">
+    <comment ref="C423" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2400/2410/2420/2430/P3005/M3027/3035/Canon LBP3410/3460/8330  RL1-0568/RL1-0569  TRAY 1</t>
         </r>
       </text>
     </comment>
-    <comment ref="C423" authorId="0">
+    <comment ref="C424" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet M201, M202, M225, M226, M1132, M1536, P1606, P1566, P1505, M1120</t>
         </r>
       </text>
     </comment>
-    <comment ref="C424" authorId="0">
+    <comment ref="C425" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet M201, M202, M225, M226, M1132, M1536, P1606, P1566, P1505, M1120</t>
         </r>
       </text>
     </comment>
-    <comment ref="C425" authorId="0">
+    <comment ref="C426" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">A02E594700 Konica Minolta bizhub C203/C280, Konica Minolta bizhub C253, Konica Minolta bizhub C353, Konica Minolta bizhub C353P, Oce CS163, Oce CS173, Oce CS193</t>
         </r>
       </text>
     </comment>
-    <comment ref="C426" authorId="0">
+    <comment ref="C427" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Versalink C7000 / C7020 / C7025 / C7030 / C7120 / C7125 / C7130
 Xerox Versalink B7025 / B7030 / B7035 / B7125 / B7130 / B7135
 Xerox DocuCentre SC2020
 Xerox WorkCentre 5019 / 5021 / 5022 / 5024  3206987</t>
         </r>
       </text>
     </comment>
-    <comment ref="C427" authorId="0">
+    <comment ref="C428" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">P2500/ M6500/ M6550/ M6600 Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C428" authorId="0">
+    <comment ref="C429" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">P2500/ M6500/ M6550/ M6600 Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C429" authorId="0">
+    <comment ref="C430" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">P2500/ M6500/ M6550/ M6600 Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C430" authorId="0">
+    <comment ref="C431" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL 2030 / 2032 / 2035 / 2037 / 2040 / 2045 / 2070N / 2075 / MFC7420 / 7820N / DCP7010 / 7010L / 7025, LM4300001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C431" authorId="0">
+    <comment ref="C432" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/M403/M426/M427/M527/M501/M506/M527/Canon LBP-3120  RM2-5741-000000/RM2-5741-000CN/RC4-4346</t>
         </r>
       </text>
     </comment>
-    <comment ref="C432" authorId="0">
+    <comment ref="C433" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/403/426/427/M501/506/527/Canon LBP-3120 з касети  лоток 3  RM2-5741-000000/RM2-5741-000CN/RC4-4346</t>
         </r>
       </text>
     </comment>
-    <comment ref="C433" authorId="0">
+    <comment ref="C434" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/M403/M426/HP: LaserJet Pro MFP M429fdw, LaserJet Pro MFP M429fdn, LaserJet Pro MFP M429dw, LaserJet Pro MFP M428fdw, LaserJet Pro MFP M428fdn, LaserJet Pro MFP M428dw, LaserJet Pro MFP M427, LaserJet Pro MFP M426fdn, LaserJet Pro MFP M426dw, LaserJet Pro MFP M426, LaserJet Pro MFP M329dw, LaserJet Pro MFP M329dn, LaserJet Pro MFP 426fdw, LaserJet Pro M405n, LaserJet Pro M405dw, LaserJet Pro M405dn, LaserJet Pro M405d, LaserJet Pro M404n, LaserJet Pro M404dw, LaserJet Pro M404dn, LaserJet Pro M403n, LaserJet Pro M403dw, LaserJet Pro M403dn, LaserJet Pro M403d, LaserJet Pro M402n, LaserJet Pro M402dw, LaserJet Pro M402dn, LaserJet Pro M305dn, LaserJet Pro M305d, LaserJet Pro M304a, LaserJet Enterprise MFP M527f, LaserJet Enterprise MFP M527dn, LaserJet Enterprise M506x, LaserJet Enterprise M506n, LaserJet Enterprise M506dn, LaserJet Enterprise Flow MFP M527z, LaserJet Enterprise Flow MFP M527c, CANON: imageCLASS MF525dw, imageCLASS LBP312dn, Paper Feed Unit-PF-C1.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C434" authorId="0">
+    <comment ref="C435" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/403/426/427/M501/506/527/Canon LBP-3120 з касети  лоток 3  RM2-5741-000000/RM2-5741-000CN/RC4-4346</t>
         </r>
       </text>
     </comment>
-    <comment ref="C435" authorId="0">
+    <comment ref="C436" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ролик захоплення паперу з касети / лотка ручної подачі Canon iR2520 / iR2525 / iR2530 / iR2535 / iR2545 / iR-ADV4025i / iR-ADV4051i / iR-ADV4045i / iR-ADV4035i / iR2202 / iR2002 / iR2204 / iR2206., FL3-1352</t>
         </r>
       </text>
     </comment>
-    <comment ref="C436" authorId="0">
+    <comment ref="C437" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ролик захоплення паперу з касети / лотка ручної подачі Canon iR2520 / iR2525 / iR2530 / iR2535 / iR2545 / iR-ADV4025i / iR-ADV4051i / iR-ADV4045i / iR-ADV4035i / iR2202 / iR2002 / iR2204 / iR2206., FL3-1352</t>
         </r>
       </text>
     </comment>
-    <comment ref="C437" authorId="0">
+    <comment ref="C438" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2002/2202/2520/2525/2530/2535/2545/iR Advance 4025/4035/4045/4051/4225/FL3-1352</t>
         </r>
       </text>
     </comment>
-    <comment ref="C438" authorId="0">
+    <comment ref="C439" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/403/426/427/M501/506/527/Canon LBP-3120 з касети  лоток 3  RM2-5741-000000/RM2-5741-000CN/RC4-4346</t>
         </r>
       </text>
     </comment>
-    <comment ref="C439" authorId="0">
+    <comment ref="C440" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ролик захоплення/подачі в зборі з тримачем з обхідного лотка Brother HL5340D/5350DN/5350DNLT/5370DW/ 5370DWT/5380DN/MFC8880DN /MFC8881DNHY/MFC8480DN / MFC8680DN /MFC8890DW/DCP8080DN / DCP8085DN, LU7184001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C440" authorId="0">
+    <comment ref="C441" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">в ADF  DADF model  Canon MF4410 / 4450 / 4570 / 4430 / 4550 / 4580 / D550 / 520 / MF4350 / 4320 / 4370 / 4380 / 4340 / 4330 / PC-D450 / 440 / MF4730 / 4750 / 4890 / 4870 / 4780 / Fax-L418s / MF229 / 227 / 226 / 224 / 223 / 222 / 221 / 217 / 216 / 215 / 212 / 211  FL3-1023-000000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C441" authorId="0">
+    <comment ref="C442" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pickup Roller Epson L200 / SX130 / S22 / SX125 / SX130, 1526940   1547068</t>
         </r>
       </text>
     </comment>
-    <comment ref="C442" authorId="0">
+    <comment ref="C443" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Stylus Photo P50,L 800,Stylus Photo R285,Stylus Photo R360,Stylus Photo R270,Stylus Photo R390,Stylus Photo R290,Stylus Photo R295,Stylus Photo T50,Stylus Photo T59</t>
         </r>
       </text>
     </comment>
-    <comment ref="C443" authorId="0">
+    <comment ref="C444" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">EcoTank L 6190,EcoTank L 6170,M 2140,M 2170,M 3140,M 1140,M 3170</t>
         </r>
       </text>
     </comment>
-    <comment ref="C444" authorId="0">
+    <comment ref="C445" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox S1810/2010/CopyCentre C118/WorkCentre M118/5016/5020, 059K32773/059K32772/059K32770</t>
         </r>
       </text>
     </comment>
-    <comment ref="C445" authorId="0">
+    <comment ref="C446" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL2130 / 2132 / 2220 / 2230 / 2240 / 2242 / 2250 / 2270 / DCP7055 / 7057 / 7060 / 7065 / 726 / 7470 / 7860, LY2093001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C447" authorId="0">
+    <comment ref="C448" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR 250/280/281/285/286/287/335</t>
         </r>
       </text>
     </comment>
-    <comment ref="C448" authorId="0">
+    <comment ref="C449" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SF2014/2020/2114/2116/2118/2214/2216/2220</t>
         </r>
       </text>
     </comment>
-    <comment ref="C449" authorId="0">
+    <comment ref="C450" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">e-Studio 163/166</t>
         </r>
       </text>
     </comment>
-    <comment ref="C450" authorId="0">
+    <comment ref="C451" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PANTUM: P3300, M7300, M7200, M7100, M6860, M6800, M6760, M6700, M15, M118, L2350, L2300, BP5100DW, BP5100DN, BM5100FDW, BM5100FDN, BM5100ADW, BM5100ADN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C451" authorId="0">
+    <comment ref="C452" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre 7425/7428/7435</t>
         </r>
       </text>
     </comment>
-    <comment ref="C452" authorId="0">
+    <comment ref="C453" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-1024MFP,FS-1124MFP,FS-1028MFP,FS-1028MFP/DP,FS-1128MFP,FS-1030MFP,FS-1130MFP,FS-1030MFP/DP,FS-1035MFP/DP,FS-1135MFP,M2030dn,M2030dn,M2530dn,M2035dn,M2535dn,M2135dn,M2635dn,M2635dw,M2735dw,M2040dn,M2540dn,M2540dw,M2640idw,FS-C2026MFP,FS-C2126MFP,FS-C2026MFP+,FS-C2126MFP+,FS-C2526MFP,FS-C2626MFP,M6026cdn,M6526cdn,KM-1620,KM-2020,KM-1635,KM-2035,KM-1650,KM-2050,KM-2550,TASKalfa 2550ci.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C453" authorId="0">
+    <comment ref="C454" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: FS-C2526MFP, TASKalfa 406ci, TASKalfa 356ci, TASKalfa 306ci, KM-4030, KM-3530, KM-2820, KM-2810, KM-2550, KM-2530, KM-2502 , KM-1620, FS-C2626MFP, FS-C2126MFP+, FS-C2126MFP+, FS-1135MFP, FS-1125MFP MFP, FS -1028MFP, FS-1024MFP, Ecosys M6535cidn, Ecosys M6530cdn, Ecosys M6526cdn, Ecosys M6035cidn, Ecosys M6030cdn, ECOSYS P2235dw, ECOSYS P2235dn, ECOSYS 526cidn, ECOSYS M6235cidn, ECOSYS M6230cidn, ECOSYS M6026cdn, ECOSYS M5526cdn, ECOSYS M5521cdn, ECOSYS M3660idn, ECOSYS M3655idn, ECOSYS M3645dn, ECOSYS M3560idn, ECOSYS M3550idn, ECOSYS M3540DN, ECOSYS M3145dn, ECOSYS M3040DN, ECO2 0idw, ECOSYS M2635dw, ECOSYS M2635dn, ECOSYS M2540dw, ECOSYS M2540dn, ECOSYS M2535DN, ECOSYS M2530DN, ECOSYS M2235DN, ECOSYS M2135DN, ECOSYS M2040DN, ECOSYS M2035DN, ECOSYS M2030DN, DP-7120, DP-480, DP-410, DP-100</t>
         </r>
       </text>
     </comment>
-    <comment ref="C454" authorId="0">
+    <comment ref="C455" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1015/1018/2015/20 18/2020/Gestetner Dsm 615/616/ 618/620/716/721/MP1600/2000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C455" authorId="0">
+    <comment ref="C456" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RICOH Aficio 1015/1018/Aficio 2015/2018/Aficio MP1800 Paper Feed Roller B0392740 CET6402</t>
         </r>
       </text>
     </comment>
-    <comment ref="C456" authorId="0">
+    <comment ref="C457" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1015/1018/2015/20 18/2020/Gestetner Dsm 615/616/ 618/620/716/721/MP1600/2000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C457" authorId="0">
+    <comment ref="C458" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR1435 / iR1430, FL0-3407-000000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C458" authorId="0">
+    <comment ref="C459" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">L 1110,L 3100,EcoTank L 3110,EcoTank L 3150,L 3101,EcoTank L 3151,EcoTank L 3160,EcoTank L 5190</t>
         </r>
       </text>
     </comment>
-    <comment ref="C459" authorId="0">
+    <comment ref="C460" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet 9000   9050   9500   5500   5550 Tray-2 &amp; Tray-3 Pickup Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C460" authorId="0">
+    <comment ref="C461" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ 5500/ 5550/LBP-P820MFP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C461" authorId="0">
+    <comment ref="C462" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ M252/274/277/375/377/451/452/477/551/577/RM2-5577, TRAY 2</t>
         </r>
       </text>
     </comment>
-    <comment ref="C462" authorId="0">
+    <comment ref="C463" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ M252/274/277/375/377/451/452/477/551/577/RM2-5577, TRAY 2</t>
         </r>
       </text>
     </comment>
-    <comment ref="C463" authorId="0">
+    <comment ref="C464" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4000/ 4050/ LJ 4100/LBP1760, RG5-3718</t>
         </r>
       </text>
     </comment>
-    <comment ref="C464" authorId="0">
+    <comment ref="C465" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ CP1215/1210/1217/1518/1510/1515/1525/CM1415/1312/RM1-4425/RM1-8765, Assembly!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C465" authorId="0">
+    <comment ref="C466" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ CP1215/1210/1217/1518/1510/1515/1525/CM1415/1312/RM1-4425/RM1-8765, Assembly!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C466" authorId="0">
+    <comment ref="C467" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ CP1210/CP1215/CP1510/CP1518 RM1-4425-000CN / RM1-8765-000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C467" authorId="0">
+    <comment ref="C468" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">BizHub 160/160f/161/Di1610/Di1610f/1300W/1350W/1390MF/1400W  4136300101</t>
         </r>
       </text>
     </comment>
-    <comment ref="C468" authorId="0">
+    <comment ref="C469" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta bizhub 552/652/654/654e/754/754e/C200/C203/C220/C253/C280/C353/C353P/C360/C451/C452/C550/C552/C552DS/C650/C652/C654/C754/C754e/LU301/Minolta magicolor 8650dn  tray1 A00J563600</t>
         </r>
       </text>
     </comment>
-    <comment ref="C469" authorId="0">
+    <comment ref="C470" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS M2030/2035/2530/2535/P2035/2135 /FS-1028/1030MFP/1035/1100/1110/1120/1128/1130/1135/1300/1320/1350/1370/2F906230</t>
         </r>
       </text>
     </comment>
-    <comment ref="C470" authorId="0">
+    <comment ref="C471" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera FS-1028MFP, FS-1128MFP, FS-1030MFP, FS-1035MFP, FS-1130MFP, FS-1135MFP, FS-C2026MFP, FS-C2126MFP, KM-1510, KM-1810.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C471" authorId="0">
+    <comment ref="C472" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera KM 1620/ 1650/ 2020/ 2050/ 3035/ 3040/ 4030/ 5050/ 2AR07240/ CET8751</t>
         </r>
       </text>
     </comment>
-    <comment ref="C472" authorId="0">
+    <comment ref="C473" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS-1020MFP/ 1025/ 1120/ 1125/ 1220/ 1320/ 1325/ 1040/ 1060/ 2302M294200/ 2M294200/ CET4006</t>
         </r>
       </text>
     </comment>
-    <comment ref="C473" authorId="0">
+    <comment ref="C474" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita KM1620/1635/2020/2035/FS-9100/TASKalfa180/181, Paper PickUp Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C474" authorId="0">
+    <comment ref="C475" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA M2040dn/ 2135dn/ 2100D/ 4200/ FS-6025/ 6030/ 2HN06080/ CET7806B</t>
         </r>
       </text>
     </comment>
-    <comment ref="C475" authorId="0">
+    <comment ref="C476" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TOSHIBA E-Studio 168/ 230/ 350/ 353/ 355/ 206L/ 256/ 306/ 356/ 456/ 506/ 41304047100/ CET7777</t>
         </r>
       </text>
     </comment>
-    <comment ref="C476" authorId="0">
+    <comment ref="C477" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Oki C5600/5700/5800/5900/C5600/5650/5700/5750/5800/5850/5900/5950/710/MC560 Roller Assy - Sub, 43334801</t>
         </r>
       </text>
     </comment>
-    <comment ref="C478" authorId="0">
+    <comment ref="C479" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">E-Studio 168/ 208/ 258 / DP1600/ 2000/ 2500 41306719000  2Pc  4401964410  1Pc  CET8402</t>
         </r>
       </text>
     </comment>
-    <comment ref="C479" authorId="0">
+    <comment ref="C480" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson DS-1630/DS-1660W/DS1610/ DS1630/ DS1660W 1705426/1693496</t>
         </r>
       </text>
     </comment>
-    <comment ref="C481" authorId="0">
+    <comment ref="C482" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-3200 / FAX-L380 / LaserBase MF3110 / LASER SHOT MF3110/ MF3228 FL2-1042</t>
         </r>
       </text>
     </comment>
-    <comment ref="C482" authorId="0">
+    <comment ref="C483" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera EcoSys-M5521, Kyocera EcoSys-M5526, Kyocera EcoSys-P5021, Kyocera EcoSys-P5026</t>
         </r>
       </text>
     </comment>
-    <comment ref="C483" authorId="0">
+    <comment ref="C484" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">E-Studio168/208/258DP1600/2000/2500/ E-Studio 230/280S/ E-Studio 232/282/233/283/ E-Studio 206L/256/306/356/456/506/ E-Studio 350/450/ E-Studio 352/353/452/453/ E-Studio 205L/255/305/355/455E-Studio 205SE/255SE/305SEE-Studio 355SE/455SE/ E-Studio 2020C/2330C/2820C/2830CE-Studio 3520C/3530C/4520C/ E-Studio 2040C/2540CE-Studio 3040C/3540C/4540C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C484" authorId="0">
+    <comment ref="C485" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: Bizhub 164, Bizhub 184, Bizhub 7718, KONICA MINOLTA: Bizhub 195, Bizhub 215, Bizhub 235, Bizhub 7719, Bizhub 7721, Bizhub 7723</t>
         </r>
       </text>
     </comment>
-    <comment ref="C485" authorId="0">
+    <comment ref="C486" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta bizhub 164/165/185, A0XX560200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C486" authorId="0">
+    <comment ref="C487" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CANON: iRC5185, iRC5180, iRC4580, iRC4080, iRC3380, iRC3200, iRC2880, iR4570, iR3570, iR3245, iR3235, iR3230, iR3225, iR3045, iR3035, iR3030, iR3025, iR2870, iR2545, iR2535, iR2530, iR2525, iR2520, iR2270, iR1750iF, iR1750i, iR1750, iR1740iF, iR1740i, iR1740, iR1730iF, iR1730i, iR1730, iR ADVANCE C5255, iR ADVANCE C5250, iR ADVANCE C5240, iR ADVANCE C5235, iR ADVANCE C5051, iR ADVANCE C5045, iR ADVANCE C5035, iR ADVANCE C5030, iR ADVANCE C2230, iR ADVANCE C2225, iR ADVANCE C2220, iR ADVANCE C2030, iR ADVANCE C2025, iR ADVANCE C2020, iR ADVANCE 500, iR ADVANCE 4251, iR ADVANCE 4245, iR ADVANCE 4235, iR ADVANCE 4225, iR ADVANCE 4051, iR ADVANCE 4045, iR ADVANCE 4035, iR ADVANCE 4025, iR ADVANCE 400</t>
         </r>
       </text>
     </comment>
-    <comment ref="C487" authorId="0">
+    <comment ref="C488" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2520/2525/2530/2535/2545/ iR1730i/1740i/1750i/ iR2270/4570/3570/2230/2870/3530/ iR3025/3035/3045/ iR3225/3235/3245/ iR-c2380i/c3080/c3580/c3080i/c3580i/ iR-c3380/c2880/c3380i/c2880i/ iR-c5185i/c4580i/Oki-C3100/3200, FC0-5080/FC6-7083/FB6-3407/FB6-3406/FC5-6934</t>
         </r>
       </text>
     </comment>
-    <comment ref="C488" authorId="0">
+    <comment ref="C489" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 4100/Color LJ 4500/4550 Tray 2/3  RF5-3114/RF5-2490/RF5-1885</t>
         </r>
       </text>
     </comment>
-    <comment ref="C489" authorId="0">
+    <comment ref="C490" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2545/2535/2530/2525/2520 fl3-1450-000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C490" authorId="0">
+    <comment ref="C491" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M607/608/609/610/611/612/631/632/633/634/635/636/RL2-1566 Pickup Roller - 1 шт, RL2-0079 Separation Roller 1 - шт, TRAY 1</t>
         </r>
       </text>
     </comment>
-    <comment ref="C491" authorId="0">
+    <comment ref="C492" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Brother HL-1110/1111/1112/1118/1208/1210/1218/DCP-1510/1511/1518/1519/1608/1610/MFC-1810/1815/1910/1919, LY8093001</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C493" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 4100/4050/4000/COLOR LJ 4500/4550/Canon NP-7160/7161/7163/7164/7210/7214/GP-160/LP3000/3010/ImageCLASS 2200/2210/2220/RF5-3114/RF5-2490/RF5-1885, TRAY 2/3/4</t>
         </r>
       </text>
     </comment>
-    <comment ref="C492" authorId="0">
+    <comment ref="C494" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 4100/4050/4000/COLOR LJ 4500/4550/Canon NP-7160/7161/7163/7164/7210/7214/GP-160/LP3000/3010/ImageCLASS 2200/2210/2220/RF5-3114/RF5-2490/RF5-1885, TRAY 2/3/4</t>
         </r>
       </text>
     </comment>
-    <comment ref="C493" authorId="0">
+    <comment ref="C495" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4250/4350, RC1-3352-000CN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C494" authorId="0">
+    <comment ref="C496" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR1435, FE4-0299-000000</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="505">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="504">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Ролики захвату/ подачі</t>
   </si>
   <si>
     <t>Toshiba e-Studio 168/208/258 DP1600/2000/2500, Paper Pickup Roller Kit 41306719000  1Pc  4401964410  1Pc  CET8357</t>
   </si>
   <si>
+    <t>в наявності</t>
+  </si>
+  <si>
+    <t>Вал подачі Canon image CLASS MF4010/MF4018/MF4150, RL1-0268-000</t>
+  </si>
+  <si>
+    <t>на замовлення</t>
+  </si>
+  <si>
+    <t>Вузол захвату / відділення роликів Samsung ML-2955/SCX-4727,  JC93-00405A-WDS  WELLDO Select</t>
+  </si>
+  <si>
+    <t>Вузол захвату / відділення роликів Samsung ML-2955/SCX-4727, JC93-00405A CEE</t>
+  </si>
+  <si>
+    <t>Вузол захвату / відділення роликів Samsung ML-2955/SCX-4727, JC93-00405A Foshan</t>
+  </si>
+  <si>
+    <t>немає</t>
+  </si>
+  <si>
+    <t>Вузол захвату роликів ADF OKI MB4x1  44912501</t>
+  </si>
+  <si>
+    <t>Вузол захвату роликів Samsung ML-2160/ML-2165 JC93-00525A  ROL-SAM-ML-2160-PN  Patron</t>
+  </si>
+  <si>
+    <t>Вузол захвату роликів Samsung ML-2160/ML-2165/ML-2167/ML-2168/SCX-3400/SCX-3405, JC93-00525A</t>
+  </si>
+  <si>
+    <t>Вузол захвату роликів Samsung ML-2160/ML-2165/ML-2167/ML-2168/SCX-3400/SCX-3405, JC93-00525A CEE</t>
+  </si>
+  <si>
+    <t>Вузол захвату роликів Samsung ML-2160/ML-2165/ML-2167/ML-2168/SCX-3400/SCX-3405, JC93-00525A Foshan</t>
+  </si>
+  <si>
+    <t>Вузол захвату роликів Samsung ML-2160/ML-2165/ML-2167/ML-2168/SCX-3400/SCX-3405, JC93-00525A VEAYE</t>
+  </si>
+  <si>
+    <t>Вузол захвату роликів Samsung ML-2160/ML-2165/SCX-3400, JC93-00525A,  PURML2160-PG  Micrographic</t>
+  </si>
+  <si>
+    <t>Вузол захвату роликів Samsung ML-2160/ML-2165/SCX-3400/SCX-3405,  JC93-00525A-WDS  WELLDO Select</t>
+  </si>
+  <si>
+    <t>Вузол захвату/подачі паперу Samsung MEA Unit Frame Paper Path, JC97-02175A</t>
+  </si>
+  <si>
+    <t>Вузол захоплення ADF HP LJ Pro MFP M426/M427/M377/M477/M277, B3Q10-60105</t>
+  </si>
+  <si>
+    <t>Вузол захоплення ADF HP LJ Pro MFP M426/M427/M377/M477/M277, B3Q10-60105, Foshan</t>
+  </si>
+  <si>
+    <t>Вузол захоплення ADF HP LJ Pro MFP M426/M427/M377/M477/M277, B3Q10-60105-WDS, WELLDO Select</t>
+  </si>
+  <si>
+    <t>Вузол захоплення DADF в зборі Samsung CLX-6240/SCX-5835/5935/483x/563x/573x, JC97-03070A/130N01533</t>
+  </si>
+  <si>
+    <t>Вузол захоплення DADF у зборі Xerox WC 3345, 130N01855</t>
+  </si>
+  <si>
+    <t>Вузол захоплення в зборі Epson Stylus Photo 1400/1410, 1561273/1528714/1454338</t>
+  </si>
+  <si>
+    <t>Вузол захоплення в зборі з ADF LJ 3050/3052/M1522 MFP/M2727, 5851-3580</t>
+  </si>
+  <si>
+    <t>Вузол захоплення з касети  лоток 2  HP LJ 2400/2420/2430, RM1-1481-020000</t>
+  </si>
+  <si>
+    <t>Вузол захоплення з лотка  лоток 2  для апаратів з дуплексом HP LJ Enterprise P3015 Tray 2 Paper Pickup,</t>
+  </si>
+  <si>
+    <t>Вузол захоплення паперу Kyocera ECOSYS P2040/2235, 302RV94070/2RV94070  2RV94070-WDS  WELLDO Select</t>
+  </si>
+  <si>
+    <t>Вузол захоплення паперу Xerox Phaser 3020, 130N01757 Patron  ROL-XER-3020-PN</t>
+  </si>
+  <si>
+    <t>Вузол захоплення, подачі паперу в зборі в ADF SCX-4х20/4824/4828/4x16/4114/WC-Pe120i/РE16, JC97-01962A</t>
+  </si>
+  <si>
+    <t>Вузол захоплення-відділення в зборі Epson Asf Unit Cd81 Iei, 1628470</t>
+  </si>
+  <si>
+    <t>Вузол подачі паперу MicroSpareparts для HP Color LaserJet 4730MFP WorkForce PRO GT-2500, GT-2500 Plus,  MSP3551/PF2282K039NI/1435788</t>
+  </si>
+  <si>
+    <t>Вузол подачі паперу в зборі HP LJ P4014/P4015/P4515/ Enterprise 600 M601/M602/M603/M604/M605/M606/M4555/M630, RM1-4548-000CN</t>
+  </si>
+  <si>
+    <t>Вузол подачі паперу в зборі до принтеру НР Delivery Assembly LaserJet 9000/9040/9050, RG5-5643/RP000368797/RP000368802/RP000368800/RP000368799</t>
+  </si>
+  <si>
+    <t>Вузол роликів подачі в ADF Canon MF229/MF226/MF217 FM0-4439-000</t>
+  </si>
+  <si>
+    <t>Вузол роликів подачі в ADF Canon MF229/MF226/MF217 FM0-4439-000 AHK</t>
+  </si>
+  <si>
+    <t>Гума ролик підбору з байпаса Toshiba e-STUDIO 163/166, ASYS-ROL-PICK-371, 6LA79037000, Foshan</t>
+  </si>
+  <si>
+    <t>Гума ролика відділення Canon MF4350/4320/4370/4380/4340 ADF  DADF model  FL3-1023-01</t>
+  </si>
+  <si>
+    <t>Гума ролика відділення HP LJ Pro M402/403/426/427 лотка 2, RM2-5397-000, Foshan</t>
+  </si>
+  <si>
+    <t>Гума ролика відділення HP LJ Pro M402/403/426/427/M501/506/Canon LBP-3120 лотка 3,  RM2-5745-TIRE  CEE</t>
+  </si>
+  <si>
+    <t>Гума ролика відділення HP LJ Pro M402/403/426/427/M501/506/Canon LBP-3120 лотка 3, RM2-5745-TIRE-VE VEAYE</t>
+  </si>
+  <si>
+    <t>Гума ролика відділення OKI MB470/B721/B731/MB760/MB770 ES8473  43895001  Patron РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Гума ролика відділення Samsung ML-3310/3710/4072/4510/5510 JC73-00328A/ JC73-00328A/ JC90-01063B Foshan</t>
+  </si>
+  <si>
+    <t>Гума ролика відділення Toshiba e-Studio 230/280S/E-Studio 350/450/ 41304047100 CET7778</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату Canon FC-230,  FB1-7303/FB1-9766 , Foshan</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату Canon FC-230,  FB1-7303/FB1-9766 , VEAYE</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату Canon iR2520/2525/2530/2535/2545 FB6-3405 VEAYE</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату Canon MF3110/3228/LBP-3200/FAX-L380, FL2-1046-01</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату Canon MF3110/3228/LBP-3200/FAX-L380, FL2-1046-01  PURTMF3110  Micrographic</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату Canon MF3110/3228/LBP-3200/FAX-L380, FL2-1046-01 Foshan</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату HP LJ 1160/P2035/P3005/P3015, RM1-6414/RM1-3763/RL1-1370/RL1-0540  TIR-HP-RM1-6414-PN  Patron</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату HP LJ 1160/P2035/P3005/P3015, RM1-6414/RM1-3763/RL1-1370/RL1-0540 Foshan</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату HP LJ 4200/4300/P4015, RM1-0037-TIRE, CEE</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату HP LJ CP1215/1525,  RM1-4425/RM1-8765 , Foshan</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату Kyocera FS-1024/1028/1128/FS1130/1135/KM1810/M2530/6526, 36211110 VEAYE</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату Kyocera KM-1620/1635/1650/2020/2050/2530  2AR07220/2AR07230  VEAYE</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату Kyocera Mita FS-1020MFP/ 1025/ 1120/ 1125, 302M294200/ 2M294200</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату Kyocera Mita FS-6025MFP/ TASKalfa255/ 305/ 2HN06080/ CET7806BPT</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату Kyocera TASKalfa 1800/1801/2200/2201  2NG94120/2F906230  CET7829</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату OKI B6200/ B6300/ B6500/ B710DN, LM0731001/ 604K19890/ 604K11192/ 0QA604K11</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату Panasonic DP1510/1810/2010/DP2310 Paper Pick-up Roller Kit DZLA000202 2Pc , DZLA000203 1Pc , CET8000</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату Panasonic DP1510/1810/2010/DP2310 Paper Pick-up Tire DZLA000203 CET8927</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату Panasonic KX-FL511/513/MB283/773, PFDN1048Z/ PFDN1088Z, VEAYE</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату Samsung ML-1210,  JC73-00018A-TIRE , CEE</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату Samsung ML-1610/1615/2015/SCX-4521/4321, JC73-00211A,  TIR-SAM-ML-1610-PN  Patron</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату Samsung ML-1610/1615/2015/SCX-4521/4321/CLP-300, C73-00302A/JC73-00211A/130N01409, Foshan</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату Samsung ML-1610/1615/2015/SCX-4521/4321/CLP-300, JC73-00211A-TIRE, CEE</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату Samsung ML-1710/1510, JC72-01231A, CEE</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату Samsung ML-1710/1510, JC72-01231A, CET1204</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату Samsung ML-1710/1510, JC72-01231A, Foshan</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату Samsung ML-1710/1510, JC72-0123A-TIRE-VE, VEAYE</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату Samsung ML-215х/ 255х/2060/ Phaser 3420/25/50, JC73-00127A</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату Samsung ML-2160, ML-2165  JC66-03439A</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату Samsung ML-2160, ML-2165  JC66-03439A  CEE</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату Samsung ML-2160, ML-2165  JC66-03439A  Foshan</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату Samsung ML-2160, ML-2165  JC66-03439A  VEAYE</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату Samsung ML-2160, ML-2165, JC66-03439A,  PURML2160T-PG  Micrographic</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату Samsung ML-2250, JC9701926А, Foshan</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату Samsung ML-2570/2571/2510/SCX4725  JC73-00239A CET3659</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату Samsung ML-2570/2571/2510/SCX4725, JC73-00239A, Foshan</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату Samsung ML-2570/2571/2510/SCX4725, JC73-00239A-TIRE, CEE</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату Samsung ML-2955/ SCX4728/SCX4729  JC90-01107A/JC66-029393B  CEE</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату Samsung ML-2955/ SCX4728/SCX4729  JC90-01107A/JC66-029393B  CET3538/CET341052</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату Samsung ML-3050, Xerox Phaser 3435/3300, JC90-00932A/JC66-01168A, VEAYE</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату Samsung ML-3310/3710/SCX-4833/5637/5737, JC73-00340A / 130N01671</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату Samsung ML-3310/3710/SCX-4833/5637/5737, JC73-00340A, CET3512</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату Sharp AR 160/161/163, KATUN</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату Sharp SF2030/SF2040, KATUN РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату з 500-листової та 1500-лист. касети HP LJ 4200/4250/P4014/M602/M605  RM1-0036-TIRE  CEE</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату з касети  лоток 2  HP LJ Pro M402, RM2-5452/RM2-5741-000/RM2-0062-000  RM2-5452-TIRE-VE  VEAYE</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату з касети  лоток 2  HP LJ Pro M402, RM2-5452/RM2-5741-000/RM2-0062-000 Foshan</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату з касети  лоток 2  HP LJ Pro M402, RM2-5452/RM2-5741-000/RM2-0062-000,  RM2-5452-TIRE  CEE</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату з касети  лоток 2  HP LJ Pro M402/M403/M426, комплект 2 шт RM2-5452-001</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату з касети OKI C5750/C5800/C5850/C5900 43334901/42052601</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату з касети Samsung CLP-310/315/360/365/368 / CLX3305, JC73-00309A</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату з касети Samsung ML-2250/2850/2851/SCX-4828/4824  JC97-03062A ,  PURTML2850-PG  Micrographic</t>
+  </si>
+  <si>
+    <t>Гума ролика захвату паперу Toshiba E-Studio 230, 6LE69833000/4401964410/41304048000 CET  CET7502</t>
+  </si>
+  <si>
+    <t>Гума ролика захоплення Epson L200 / SX130 / S22 / SX125 / SX130, 1526940/1547068  3204728</t>
+  </si>
+  <si>
+    <t>Гума ролика захоплення HP LJ 1160, RB2-2891 Patron  TIR-HP-RB2-2891-PN</t>
+  </si>
+  <si>
+    <t>Гума ролика захоплення паперу Epson T1100, 1292555 Patron  TIR-EPS-1292555-PN</t>
+  </si>
+  <si>
+    <t>Гума ролика подачі паперу ADF Epson DS-1630/DS-1660W/DS1610/ DS1630/ DS1660W 1705426/1693496  гумові насадки  комплект 3 шт.</t>
+  </si>
+  <si>
+    <t>Гума ролика подачі паперу Kyocera Mita FS-1028, 2F906230/2F906240 CET  CET4398BPT</t>
+  </si>
+  <si>
+    <t>Гума ролика подачі паперу Kyocera Mita M2040dn, 2BR06520/2F909171 CET  CET4322PT</t>
+  </si>
+  <si>
+    <t>Комплект гуми ролика захоплення паперу 2шт HP LJ Pro M402, RM2-5452 Patron  TIR-HP-RM2-5452-PN</t>
+  </si>
+  <si>
+    <t>Комплект гуми роликів Toshiba E-Studio 230, 4401964410 - 2шт, 41306719000 - 4шт, 41304047100 - 2шт CET  CET8403</t>
+  </si>
+  <si>
+    <t>Комплект гумових насадок 2шт Epson L300, 1569314/1569311 Patron  TIR-EPS-L300-SET-PN</t>
+  </si>
+  <si>
+    <t>Комплект гумових насадок 2шт Epson L3160, 1813628/1749775/1767062 Patron  TIR-EPS-L3160-SET-PN</t>
+  </si>
+  <si>
+    <t>Комплект гумових насадок 4шт Canon DR-M160, MG1-4985/5607B001AA/G1-4620/0697C003/9764B001 Patron  TIR-CAN-MG1-4985-PN</t>
+  </si>
+  <si>
+    <t>Комплект роликів 1-го лотка  3 ролика  HP LJ P4014/4015/4515/M601/M602  CB506-67905/E6B67-67906/B3G84-67906/RL1-1641+RL1-1654+RL1-1663  CEE</t>
+  </si>
+  <si>
+    <t>Комплект роликів 1-го лотка  3 ролика  HP LJ P4014/4015/4515/M601/M602  CB506-67905/E6B67-67906/B3G84-67906/RL1-1641+RL1-1654+RL1-1663  CET5804</t>
+  </si>
+  <si>
+    <t>Комплект роликів 2шт Canon G1400, QM3-4014 Patron  ROL-CAN-QM3-4014-PN</t>
+  </si>
+  <si>
+    <t>Комплект роликів 2шт Epson LX110, 1569311/1575162 Patron  ROL-EPS-L110-SET1-PN</t>
+  </si>
+  <si>
+    <t>Комплект роликів ADF HP LJ Pro MFP M426 комплект 2шт. B3Q10-60105-01</t>
+  </si>
+  <si>
+    <t>Комплект роликів ADF OKI MB4x1 44912501  44483601 - 1 шт 44483301 - 1шт , AHK</t>
+  </si>
+  <si>
+    <t>Комплект роликів Canon iR-1600/2016/2020/2318/2320/2420  FB4-9817-030 - 2шт, FF6-1621-000-2шт  CET5093</t>
+  </si>
+  <si>
+    <t>Комплект роликів Canon IR-1730, FB6-3405 - 2шт, FC6-7083 - 2 шт, FC6-6661 - 2 шт CET  CET3986N/CET3986</t>
+  </si>
+  <si>
+    <t>Комплект роликів Epson DS-510/510N/520/520N, B12B813561</t>
+  </si>
+  <si>
+    <t>Комплект роликів HP LJ M452, RM2-5576/RM2-5577 CET  CET341044</t>
+  </si>
+  <si>
+    <t>Комплект роликів HP LJ P4014 / P4015 / P4515 / Enterprise 600 M601 / M602 / M603 Roller Kit, CB506-67904</t>
+  </si>
+  <si>
+    <t>Комплект роликів Kyocera FS-1028/1128MFP/1030MFP/1130MFP/1035MFP/1135MFP  2BR06521-1, 2F906230-1, 2F906240K-1  CET8090/CET8090R</t>
+  </si>
+  <si>
+    <t>Комплект роликів Kyocera Mita FS-2100, 2F909171, 2HN06080, 2F906230  Long Life, New   CET511025</t>
+  </si>
+  <si>
+    <t>Комплект роликів Kyocera Mita FS-2100, 2F909171, 2HN06080, 2F906230 CET  CET7806/CET511009</t>
+  </si>
+  <si>
+    <t>Комплект роликів Ricoh Aficio 1035, AF031035 - 1шт, AF032035 - 1шт CET  CET6321</t>
+  </si>
+  <si>
+    <t>Комплект роликів Ricoh Aficio 3045, AF030090 - 1 шт, AF031090 - 1 шт, AF032090 - 1шт CET  CET511033</t>
+  </si>
+  <si>
+    <t>Комплект роликів Sharp ARM208/208N  NROLR0055QSZ1 - 1шт, NROLR0054QSZZ - 1шт  CET5705</t>
+  </si>
+  <si>
+    <t>Комплект роликів Toshiba e-Studio 16/20/25/160/200/230/250/280</t>
+  </si>
+  <si>
+    <t>Комплект роликів Toshiba E-Studio 230, 4401964410 - 1шт, 41306719000 - 1шт, 41304047100 - 1шт CET  CET8358</t>
+  </si>
+  <si>
+    <t>Комплект роликів Toshiba e-Studio, DF-KIT-3018, для автоподатчика MR-2017/3018/3019/3020</t>
+  </si>
+  <si>
+    <t>Комплект роликів Xerox DADF WC7120/7125  604K77810/604K58410  Original</t>
+  </si>
+  <si>
+    <t>Комплект роликів Xerox DADF WC7120/7125  604K77810/604K58410  ліцензія</t>
+  </si>
+  <si>
+    <t>Комплект роликів Xerox DC-156/186/236/286 WC7132/7232 6шт  604K20360/604K20530  CET4262</t>
+  </si>
+  <si>
+    <t>Комплект роликів Xerox Phaser 3610 WC3615/3655  116R00003/604K19890/604K11192/604K78861</t>
+  </si>
+  <si>
+    <t>Комплект роликів автоподатчика DADF Xerox WC5019/5021 / 604K80750</t>
+  </si>
+  <si>
+    <t>Комплект роликів відділення  гума  2шт Toshiba e-Studio 163/166, 66LH46302000/41304047100, Foshan</t>
+  </si>
+  <si>
+    <t>Комплект роликів відділення лотка 2 HP LJ Pro M402 / M403 / M426 / M427, RM2-5397-000</t>
+  </si>
+  <si>
+    <t>Комплект роликів для Epson DS-6500/7500, B12B813481</t>
+  </si>
+  <si>
+    <t>Комплект роликів захвату HP CLJ M252/274/277/375/377/451/452/477/551/577, компект 3шт, RM2-5576/RM2-5577/RM2-5581  RM2-5577-SET-WDS  WELLDO</t>
+  </si>
+  <si>
+    <t>Комплект роликів захоплення ADF Canon IRC 1325, FL0-2885 - 1шт, FL0-4002 - 1шт, FL0-1674 - 1шт CET  CET511035</t>
+  </si>
+  <si>
+    <t>Комплект роликів подачі 2шт Epson L110, 1569314/1573559 Patron  ROL-EPS-L110-SET2-PN</t>
+  </si>
+  <si>
+    <t>Комплект роликів подачі Xerox Phaser 7500/7800/Versalink C7000/ компект 3шт  604K56080-WDS  WELLDO Select</t>
+  </si>
+  <si>
+    <t>Комплект роликів подачі Xerox WCP7132/7232/7242  604K56080/676K65020</t>
+  </si>
+  <si>
+    <t>Комплект роликів+гальмівний майданчик для ADF HP LJ Pro 400/500 M425/476/521/525/570/A8P79-65001/CF288-60015-1шт, CF288-60016-1шт, CF288-60021-1шт,  A8P79-65001-WDS  WELLDO Select</t>
+  </si>
+  <si>
+    <t>Комплект роликів+гальмівний майданчик для ADF HP LJ Pro MFP M521/M570/M425/M476 ADF Roller A8P79 -65001/A8P79-65010</t>
+  </si>
+  <si>
+    <t>Комплект роликів+гальмівний майданчик для ADF HP LJ Pro MFP M521/M570/M425/M476 ADF Roller A8P79 -65001/A8P79-65010 ліцензія</t>
+  </si>
+  <si>
+    <t>Комплект роликов Xerox WC 7525, 675K82242/675K82240/604K56080 6шт CET  CET7916</t>
+  </si>
+  <si>
+    <t>Набір гумових насадок для сканера Avision AD 230/240/250/250F/260/280/AN230/N240, 003-7981-0-SP</t>
+  </si>
+  <si>
+    <t>Набір роликів для сканера Avision AD 230/240/250/250F/260/280/AN230/N240, 003-7981-0-SP</t>
+  </si>
+  <si>
+    <t>Набір роликів та гальмівна площадка відділення ADF Canon 2/MF231, FM0-4439-KIT</t>
+  </si>
+  <si>
+    <t>Направляюча ролика HP LJ Enterprise P3015 / Canon LBP6750, RM1-6271</t>
+  </si>
+  <si>
+    <t>Ось ролику захоплення з лотка HP LJ 2400/2420, RC1-3913</t>
+  </si>
+  <si>
+    <t>Ось ролику подачі HP LJ 1160/1320/2015/2035,  RC1-3471  Foshan</t>
+  </si>
+  <si>
+    <t>Ось ролику подачі HP LJ P3005</t>
+  </si>
+  <si>
+    <t>Ремкомплект для вузла подачі   комплект роликів + гальмівна площадка  Brother HL-1110   LY8776001-WDS  WELLDO Select</t>
+  </si>
+  <si>
     <t>new</t>
-  </si>
-[...454 lines deleted...]
-    <t>Ось ролику подачі HP LJ P3005</t>
   </si>
   <si>
     <t>Ремкомплект захвату / подачі Brother HL-2140/2150N/2170W, LU2545001</t>
   </si>
   <si>
     <t>Ролик Epson L3160, 1813628/1749775 Patron  ROL-EPS-1749775-PN</t>
   </si>
   <si>
     <t>Ролик Konica Minolta Bizhub 215/226/235/DF-625  A3JHPP4900</t>
   </si>
   <si>
     <t>Ролик Konica Minolta Bizhub 215/226/235/DF-625  A3JHPP4A00</t>
   </si>
   <si>
     <t>Ролик Konica Minolta Bizhub 215/226/235/DF-625 A3JHPP3B00/A3JHPP4900/A3JHPP4A00 набір 3 шт.</t>
   </si>
   <si>
     <t>Ролик в зборі Xerox N24/N32  022K45900/059K27670</t>
   </si>
   <si>
     <t>Ролик виходу  roller face-down  HP LJ 1160/1320, RL1-0527</t>
   </si>
   <si>
     <t>Ролик виходу  пластик  Samsung ML1610/2850D/2851ND/SCX-4828FN  JC66-00824A</t>
   </si>
@@ -8840,53 +8869,50 @@
   <si>
     <t>Ролик захвату Samsung ML-1610, C73-00302A/JC73-00211A  ROL-SAM-ML-1610-PN   Patron</t>
   </si>
   <si>
     <t>Ролик захвату Samsung ML-1610, C73-00302A/JC73-00211A CET3804</t>
   </si>
   <si>
     <t>Ролик захвату Samsung ML-1610, C73-00302A/JC73-00211A, Foshan</t>
   </si>
   <si>
     <t>Ролик захвату Samsung ML-1660/1860/1861/1866/SCX-320  JC73-00321A-VE  VEAYE</t>
   </si>
   <si>
     <t>Ролик захвату Samsung ML-1660/1860/1861/1866/SCX-320  JC73-00321A-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Ролик захвату Samsung ML-1660/1860/1861/1866/SCX-320,  ROL-SAM-ML-1660-PN   Patron</t>
   </si>
   <si>
     <t>Ролик захвату Samsung ML-1660/1860/1861/1866/SCX-320, JC73-00321A/JC61-03435A,  PURML1660-PG  Micrographic</t>
   </si>
   <si>
     <t>Ролик захвату Samsung ML-1660/1860/1861/1866/SCX-320, JC73-00321A/JC61-03435A, CEE</t>
   </si>
   <si>
-    <t>у резерві</t>
-[...1 lines deleted...]
-  <si>
     <t>Ролик захвату Samsung ML-1660/1860/1861/1866/SCX-320, JC73-00321A/JC61-03435A, Foshan</t>
   </si>
   <si>
     <t>Ролик захвату Samsung ML-1710/1510,  JC72-0123A  CEE</t>
   </si>
   <si>
     <t>Ролик захвату Samsung ML-1710/1510, JC72-0123A,  JC72-0123A-VE  VEAYE</t>
   </si>
   <si>
     <t>Ролик захвату Samsung ML-1710/1510, JC72-0123A,  PURML1710-PG  Micrographic</t>
   </si>
   <si>
     <t>Ролик захвату Samsung ML-1710/1510, JC72-0123A,  ROL-SAM-ML-1710-PN   Patron</t>
   </si>
   <si>
     <t>Ролик захвату Samsung ML-1910/1915/SCX-4600, JC73-00315A/JC93-00087A  ROL-SAM-ML-1910-PN  Patron</t>
   </si>
   <si>
     <t>Ролик захвату Samsung ML-1910/1915/SCX-4600, JC73-00315A/JC93-00087A, Foshan</t>
   </si>
   <si>
     <t>Ролик захвату Samsung ML-1910/1915/SCX-4600, JC73-00315A/JC93-00087A, Micrographic</t>
   </si>
   <si>
     <t>Ролик захвату Samsung ML-2250, JC73-00128A, Foshan</t>
@@ -9219,50 +9245,53 @@
     <t>Ролик подачі паперу Kyocera PA2100CX/2100CWX 2R794350 CET  CET341091</t>
   </si>
   <si>
     <t>Ролик подачі паперу Toshiba E-Studio 168, 6LE69833000/4401964410/41304048000 CET  CET7779</t>
   </si>
   <si>
     <t>Ролик подачі паперу з касети Konica Minolta bizhub 164/165/185,  AOXX-5602-00, A0XX-5602-00  CET6528/CET341066</t>
   </si>
   <si>
     <t>Ролик подачі паперу з касети Konica Minolta bizhub 164/165/185, A0XX560200</t>
   </si>
   <si>
     <t>Ролик подачі/відділення Canon iR2520/2525/2530/2535/2545,  FC0-5080-000  CET5230</t>
   </si>
   <si>
     <t>Ролик подачі/відділення Canon iR2520/2525/2530/2535/2545, FC0-5080</t>
   </si>
   <si>
     <t>Ролик подачі/відділення HP LJ 4000 / Canon NP-7161, RF5-3114, Foshan РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Ролик реверсний Canon iR2545/2535/2530/2525/2520 fl3-1450-000</t>
   </si>
   <si>
     <t>Ролики для лотка HP LJ Enterprise M607/608 RL2-1566-1, RL2-0079-1  J8J70-67903-WDS  WELLDO Select</t>
+  </si>
+  <si>
+    <t>Ролики захоплення паперу Brother HL-1110, LY8093001  LY8093001-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Ролики подачі/відокремлення HP LJ 4100/4050/4000/Color LJ 4500/4550/Canon NP-7160,  комплект 3шт ,  RF5-3114-SET , CEE</t>
   </si>
   <si>
     <t>Ролики подачі/відокремлення HP LJ 4100/4050/4000/Color LJ 4500/4550/Canon NP-7160, 3шт  RF5-3114-SET-VE , VEAYE</t>
   </si>
   <si>
     <t>Тримач ролика захоплення з касети HP LJ LJ 4250/4350, RC1-3352</t>
   </si>
   <si>
     <t>Тримач ролика захоплення паперу Canon iR1435, FE4-0299-000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -9679,51 +9708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I495"/>
+  <dimension ref="A1:I497"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -9852,12125 +9881,11207 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>19046</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>465.85</v>
+        <v>474.18</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
+      <c r="H11" s="1"/>
+      <c r="I11" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>15235</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>563.85</v>
+        <v>573.9299999999999</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>31975</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>520.89</v>
+        <v>530.2</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>31546</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>106.06</v>
+        <v>107.95</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
+      <c r="H14" s="1"/>
+      <c r="I14" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>29756</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D15" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+      <c r="F15" s="1">
+        <v>360.76</v>
+      </c>
+      <c r="G15" s="1"/>
+      <c r="H15" s="1"/>
+      <c r="I15" s="5" t="s">
         <v>21</v>
-      </c>
-[...14 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>33415</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>2105.04</v>
+        <v>2142.67</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>28626</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>228.67</v>
+        <v>232.76</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>24465</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>319.52</v>
+        <v>325.23</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>33052</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>8302200090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>159.76</v>
+        <v>162.61</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
+      <c r="H19" s="1"/>
+      <c r="I19" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>27759</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>230.02</v>
+        <v>234.13</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>25993</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>237.62</v>
+        <v>241.87</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>32252</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>174.53</v>
+        <v>177.65</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>29875</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>265.82</v>
+        <v>270.57</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>23542</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>1437.82</v>
+        <v>1463.52</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>26891</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>778.65</v>
+        <v>792.5700000000001</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>34742</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>418.86</v>
+        <v>409.95</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>33634</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>743.75</v>
+        <v>757.04</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>20749</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>1009.11</v>
+        <v>1027.15</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>32176</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>1189.01</v>
+        <v>1210.26</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>21326</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>1503.6</v>
+        <v>1530.48</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>10659</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>581.3</v>
+        <v>591.6900000000001</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>16168</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>2405.76</v>
+        <v>2448.77</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>20976</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>4888.94</v>
+        <v>4976.34</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>34760</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
         <v>0</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>33988</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>315.94</v>
+        <v>321.58</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>22568</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>966.15</v>
+        <v>983.42</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>22670</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>2126.07</v>
+        <v>2164.08</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>26678</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>1691.55</v>
+        <v>1721.79</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>27359</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>1820.43</v>
+        <v>1852.97</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>26867</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>8726.25</v>
+        <v>8882.25</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>27784</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>1449.9</v>
+        <v>1475.82</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>34437</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>1842.36</v>
+        <v>1875.29</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>20838</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>95.77</v>
+        <v>97.48</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>23489</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>349.05</v>
+        <v>355.29</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>31684</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>57.73</v>
+        <v>58.76</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
+      <c r="H45" s="1"/>
+      <c r="I45" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>31542</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="D46" s="1">
         <v>4016999790</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>61.31</v>
+        <v>62.4</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>28503</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>204.06</v>
+        <v>207.71</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>23574</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>67.13</v>
+        <v>68.33</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
+      <c r="H48" s="1"/>
+      <c r="I48" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>22591</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>97.56</v>
+        <v>99.3</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
+      <c r="H49" s="1"/>
+      <c r="I49" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>22239</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>60.41</v>
+        <v>61.49</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>11307</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>68.47</v>
+        <v>69.69</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="1"/>
       <c r="I51" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>22834</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>66.68000000000001</v>
+        <v>67.87</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H52" s="1"/>
       <c r="I52" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>25992</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>150.36</v>
+        <v>153.05</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>16042</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>291.32</v>
+        <v>296.53</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="1"/>
       <c r="I54" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>31644</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>93.53</v>
+        <v>95.2</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H55" s="1"/>
       <c r="I55" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>27760</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>97.56</v>
+        <v>99.3</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H56" s="1"/>
       <c r="I56" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>34006</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>51.02</v>
+        <v>51.93</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" s="1"/>
       <c r="I57" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>27328</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>46.99</v>
+        <v>47.83</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H58" s="1"/>
+      <c r="I58" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>31652</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="D59" s="1">
         <v>4016999790</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>29.54</v>
+        <v>30.06</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
+      <c r="H59" s="1"/>
+      <c r="I59" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>15976</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>74.29000000000001</v>
+        <v>75.61</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H60" s="1"/>
       <c r="I60" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>25987</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>137.38</v>
+        <v>139.84</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="1"/>
       <c r="I61" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>25991</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>200.93</v>
+        <v>204.52</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="1"/>
       <c r="I62" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>21435</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>108.74</v>
+        <v>110.69</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H63" s="1"/>
       <c r="I63" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>23082</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>58.62</v>
+        <v>59.67</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H64" s="1"/>
       <c r="I64" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>24145</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>51.46</v>
+        <v>52.38</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H65" s="1"/>
       <c r="I65" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>21204</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>59.97</v>
+        <v>61.04</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H66" s="1"/>
       <c r="I66" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>18441</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>670.8</v>
+        <v>682.79</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>18439</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>97.56</v>
+        <v>99.3</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H68" s="1"/>
       <c r="I68" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>22427</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>66.68000000000001</v>
+        <v>67.87</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H69" s="1"/>
       <c r="I69" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>31587</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="D70" s="1">
         <v>4016999790</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>48.33</v>
+        <v>49.19</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H70" s="1"/>
       <c r="I70" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>33990</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>34.01</v>
+        <v>34.62</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H71" s="1"/>
       <c r="I71" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>17677</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>46.54</v>
+        <v>47.37</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H72" s="1"/>
       <c r="I72" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>31709</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="D73" s="1">
         <v>4016999790</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>41.62</v>
+        <v>42.36</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="5" t="s">
+      <c r="H73" s="1"/>
+      <c r="I73" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>32595</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="D74" s="1">
         <v>4016999790</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>30.43</v>
+        <v>30.97</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="5" t="s">
+      <c r="H74" s="1"/>
+      <c r="I74" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>23079</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>48.33</v>
+        <v>49.19</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H75" s="1"/>
       <c r="I75" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>17608</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>37.59</v>
+        <v>38.26</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H76" s="1"/>
       <c r="I76" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>28502</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>43.41</v>
+        <v>44.18</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H77" s="1"/>
       <c r="I77" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>13718</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
         <v>0</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H78" s="1"/>
       <c r="I78" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>16775</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>174.53</v>
+        <v>177.65</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H79" s="1"/>
       <c r="I79" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>32206</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="D80" s="1">
         <v>4016999790</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>40.28</v>
+        <v>41</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="5" t="s">
+      <c r="H80" s="1"/>
+      <c r="I80" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>29913</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="D81" s="1"/>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>49.23</v>
+        <v>50.11</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H81" s="1"/>
       <c r="I81" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>25985</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="D82" s="1">
         <v>4016999790</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>99.34999999999999</v>
+        <v>101.12</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H82" s="1"/>
       <c r="I82" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>32253</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D83" s="1"/>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>45.65</v>
+        <v>46.46</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H83" s="1"/>
       <c r="I83" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>24161</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>119.93</v>
+        <v>122.07</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H84" s="1"/>
       <c r="I84" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>23326</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>5</v>
       </c>
       <c r="F85" s="1">
-        <v>55.94</v>
+        <v>56.94</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H85" s="1"/>
       <c r="I85" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>15271</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>55.94</v>
+        <v>56.94</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H86" s="1"/>
       <c r="I86" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>31575</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="D87" s="1">
         <v>4016999790</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>38.93</v>
+        <v>39.63</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="5" t="s">
+      <c r="H87" s="1"/>
+      <c r="I87" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>31716</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="D88" s="1">
         <v>4016999790</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>42.07</v>
+        <v>42.82</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="5" t="s">
+      <c r="H88" s="1"/>
+      <c r="I88" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>24168</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>75.18000000000001</v>
+        <v>76.52</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="5" t="s">
+      <c r="H89" s="1"/>
+      <c r="I89" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>25988</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>81</v>
+        <v>82.45</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H90" s="1"/>
       <c r="I90" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>27907</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>232.25</v>
+        <v>236.4</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H91" s="1"/>
       <c r="I91" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>20575</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>91.29000000000001</v>
+        <v>92.92</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H92" s="1"/>
       <c r="I92" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>7814</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>242.99</v>
+        <v>247.34</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H93" s="1"/>
       <c r="I93" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>7213</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>165.58</v>
+        <v>168.54</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="5" t="s">
+      <c r="H94" s="1"/>
+      <c r="I94" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>31650</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="D95" s="1">
         <v>4016999790</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>43.41</v>
+        <v>44.18</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H95" s="1"/>
       <c r="I95" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>28433</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>81.89</v>
+        <v>83.36</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H96" s="1"/>
       <c r="I96" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>29373</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>43.41</v>
+        <v>44.18</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H97" s="1"/>
       <c r="I97" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>31541</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="D98" s="1">
         <v>4016999790</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>36.7</v>
+        <v>34.16</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="5" t="s">
+      <c r="H98" s="1"/>
+      <c r="I98" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>25536</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>261.79</v>
+        <v>266.47</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H99" s="1"/>
       <c r="I99" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>24468</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>137.38</v>
+        <v>139.84</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H100" s="1"/>
       <c r="I100" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>21072</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>62.2</v>
+        <v>63.31</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H101" s="1"/>
       <c r="I101" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>26453</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>36.7</v>
+        <v>37.35</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H102" s="1"/>
       <c r="I102" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>31146</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>39.83</v>
+        <v>40.54</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H103" s="1"/>
       <c r="I103" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>34457</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="D104" s="1">
         <v>4016999790</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>191.98</v>
+        <v>195.41</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H104" s="1"/>
       <c r="I104" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>33989</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>47.88</v>
+        <v>48.74</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H105" s="1"/>
       <c r="I105" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>34004</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>121.27</v>
+        <v>123.44</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H106" s="1"/>
       <c r="I106" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>31972</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>1119.2</v>
+        <v>1139.21</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H107" s="1"/>
       <c r="I107" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>32684</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="D108" s="1">
         <v>4016999790</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>76.08</v>
+        <v>77.44</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H108" s="1"/>
       <c r="I108" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>32791</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
         <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>76.08</v>
+        <v>77.44</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H109" s="1"/>
       <c r="I109" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>33991</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>121.27</v>
+        <v>123.44</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H110" s="1"/>
       <c r="I110" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>31145</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>301.62</v>
+        <v>307.01</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H111" s="1"/>
       <c r="I111" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>33995</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>90.40000000000001</v>
+        <v>92.01000000000001</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H112" s="1"/>
       <c r="I112" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>33996</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>234.04</v>
+        <v>238.23</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H113" s="1"/>
       <c r="I113" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>33992</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>1410.07</v>
+        <v>1435.28</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H114" s="1"/>
       <c r="I114" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>33044</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="D115" s="1">
         <v>8302200090</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>211.67</v>
+        <v>215.45</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="5" t="s">
+      <c r="H115" s="1"/>
+      <c r="I115" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>25505</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>310.57</v>
+        <v>316.12</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H116" s="1"/>
       <c r="I116" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>33997</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>395.14</v>
+        <v>402.21</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H117" s="1"/>
       <c r="I117" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>33987</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>146.78</v>
+        <v>149.4</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H118" s="1"/>
       <c r="I118" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>29372</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>572.35</v>
+        <v>582.58</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H119" s="1"/>
       <c r="I119" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>34773</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="D120" s="1">
         <v>8443999090</v>
       </c>
       <c r="E120" s="1">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>2058.5</v>
+        <v>2095.3</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H120" s="1"/>
       <c r="I120" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>25308</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
         <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>378.14</v>
+        <v>384.9</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H121" s="1"/>
       <c r="I121" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>34698</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>731.22</v>
+        <v>744.29</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H122" s="1"/>
       <c r="I122" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>21500</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>1980.19</v>
+        <v>2015.59</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H123" s="1"/>
       <c r="I123" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>31705</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
         <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>446.61</v>
+        <v>454.59</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H124" s="1"/>
       <c r="I124" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>24424</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>644.4</v>
+        <v>655.92</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H125" s="1"/>
       <c r="I125" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>23095</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
         <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>806.84</v>
+        <v>821.27</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H126" s="1"/>
       <c r="I126" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>32451</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
         <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>929.91</v>
+        <v>946.53</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H127" s="1"/>
       <c r="I127" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>26885</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="D128" s="1">
         <v>8443999090</v>
       </c>
       <c r="E128" s="1">
         <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>780.89</v>
+        <v>794.85</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H128" s="1"/>
       <c r="I128" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>33199</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
         <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>423.34</v>
+        <v>430.9</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H129" s="1"/>
       <c r="I129" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>32789</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
         <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>584.4400000000001</v>
+        <v>594.88</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H130" s="1"/>
       <c r="I130" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>23259</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>484.64</v>
+        <v>493.31</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H131" s="1"/>
       <c r="I131" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>8333</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>562.51</v>
+        <v>572.5599999999999</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H132" s="1"/>
       <c r="I132" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>31143</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="D133" s="1">
         <v>8443999090</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>389.33</v>
+        <v>396.29</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H133" s="1"/>
       <c r="I133" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>15346</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="D134" s="1">
         <v>8443999090</v>
       </c>
       <c r="E134" s="1">
         <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>1334.45</v>
+        <v>1358.3</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H134" s="1"/>
       <c r="I134" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>32726</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="D135" s="1"/>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>1667.83</v>
+        <v>1697.65</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H135" s="1"/>
       <c r="I135" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>34380</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="D136" s="1"/>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>1396.2</v>
+        <v>1421.16</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H136" s="1"/>
       <c r="I136" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>25173</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
         <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>380.38</v>
+        <v>387.18</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H137" s="1"/>
       <c r="I137" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
         <v>23876</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>1312.52</v>
+        <v>1335.98</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H138" s="1"/>
       <c r="I138" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>22920</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>1986.9</v>
+        <v>2022.42</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H139" s="1"/>
       <c r="I139" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
         <v>21281</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>84.13</v>
+        <v>85.63</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H140" s="1"/>
       <c r="I140" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
         <v>21944</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>419.76</v>
+        <v>427.26</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H141" s="1"/>
       <c r="I141" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
         <v>23751</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>4310.32</v>
+        <v>4387.38</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H142" s="1"/>
       <c r="I142" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
         <v>30420</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>671.25</v>
+        <v>683.25</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H143" s="1"/>
       <c r="I143" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
         <v>32510</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>778.65</v>
+        <v>792.5700000000001</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H144" s="1"/>
       <c r="I144" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
         <v>33998</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>135.15</v>
+        <v>137.56</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H145" s="1"/>
       <c r="I145" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
         <v>32415</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>277.45</v>
+        <v>282.41</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H146" s="1"/>
       <c r="I146" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
         <v>32727</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="D147" s="1"/>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>1181.4</v>
+        <v>1202.52</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H147" s="1"/>
       <c r="I147" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
         <v>32274</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>545.95</v>
+        <v>555.71</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="5" t="s">
+      <c r="H148" s="1"/>
+      <c r="I148" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
         <v>26950</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>2315.81</v>
+        <v>2357.21</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H149" s="1"/>
       <c r="I149" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
         <v>31843</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>1062.81</v>
+        <v>1081.81</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H150" s="1"/>
       <c r="I150" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
         <v>31368</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>513.73</v>
+        <v>522.91</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H151" s="1"/>
       <c r="I151" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
         <v>32677</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="D152" s="1"/>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>2964.24</v>
+        <v>3017.23</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H152" s="1"/>
       <c r="I152" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
         <v>32676</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="D153" s="1"/>
       <c r="E153" s="1">
         <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>6121.8</v>
+        <v>6231.24</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H153" s="1"/>
       <c r="I153" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
         <v>32144</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="D154" s="1">
         <v>8443</v>
       </c>
       <c r="E154" s="1">
         <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>1119.2</v>
+        <v>1139.21</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H154" s="1"/>
       <c r="I154" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
         <v>20806</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="D155" s="1">
         <v>3926909290</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>859.2</v>
+        <v>874.5599999999999</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H155" s="1"/>
       <c r="I155" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
         <v>16270</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="D156" s="1">
         <v>3926909290</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>214.8</v>
+        <v>218.64</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H156" s="1"/>
       <c r="I156" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
         <v>13517</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>106.06</v>
+        <v>107.95</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H157" s="1"/>
       <c r="I157" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
         <v>16843</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>313.7</v>
+        <v>319.31</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H158" s="1"/>
       <c r="I158" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
-        <v>19016</v>
+        <v>35449</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="D159" s="1">
         <v>8443999090</v>
       </c>
       <c r="E159" s="1">
         <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>291.32</v>
+        <v>285.14</v>
       </c>
       <c r="G159" s="1"/>
       <c r="H159" s="5" t="s">
-        <v>15</v>
+        <v>166</v>
       </c>
       <c r="I159" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
-        <v>33999</v>
+        <v>19016</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>225.54</v>
+        <v>296.53</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H160" s="1"/>
       <c r="I160" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
-        <v>26538</v>
+        <v>33999</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="D161" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E161" s="1">
         <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>822.95</v>
+        <v>229.57</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H161" s="1"/>
       <c r="I161" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
-        <v>26537</v>
+        <v>26538</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="D162" s="1">
         <v>8302200090</v>
       </c>
       <c r="E162" s="1">
         <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>1151.87</v>
+        <v>837.66</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H162" s="1"/>
       <c r="I162" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
-        <v>32585</v>
+        <v>26537</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="D163" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E163" s="1">
         <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>2109.07</v>
+        <v>1172.46</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H163" s="1"/>
       <c r="I163" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
-        <v>13705</v>
+        <v>32585</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="D164" s="1">
         <v>8443999090</v>
       </c>
       <c r="E164" s="1">
         <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>485.54</v>
+        <v>2146.77</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H164" s="1"/>
       <c r="I164" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
-        <v>8747</v>
+        <v>13705</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>563.85</v>
+        <v>494.22</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H165" s="1"/>
       <c r="I165" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
-        <v>23973</v>
+        <v>8747</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
         <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>391.56</v>
+        <v>573.9299999999999</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H166" s="1"/>
       <c r="I166" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
-        <v>32777</v>
+        <v>23973</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
         <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>147.23</v>
+        <v>398.56</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H167" s="1"/>
       <c r="I167" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
-        <v>21348</v>
+        <v>32777</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>1136.2</v>
+        <v>149.86</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H168" s="1"/>
       <c r="I168" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
-        <v>22961</v>
+        <v>21348</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>832.35</v>
+        <v>1156.51</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H169" s="1"/>
       <c r="I169" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
-        <v>24126</v>
+        <v>22961</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="D170" s="1">
         <v>8443999090</v>
       </c>
       <c r="E170" s="1">
         <v>1</v>
       </c>
       <c r="F170" s="1">
-        <v>355.76</v>
+        <v>847.23</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H170" s="1"/>
       <c r="I170" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
-        <v>24127</v>
+        <v>24126</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="D171" s="1">
         <v>8443999090</v>
       </c>
       <c r="E171" s="1">
         <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>248.36</v>
+        <v>362.12</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H171" s="1"/>
+      <c r="I171" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
-        <v>18594</v>
+        <v>24127</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="D172" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E172" s="1">
         <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>537.45</v>
+        <v>252.8</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="5" t="s">
+      <c r="H172" s="1"/>
+      <c r="I172" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
-        <v>23990</v>
+        <v>18594</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="D173" s="1">
         <v>8302200090</v>
       </c>
       <c r="E173" s="1">
         <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>314.15</v>
+        <v>547.0599999999999</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H173" s="1"/>
       <c r="I173" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
-        <v>25168</v>
+        <v>23990</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="D174" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>137.83</v>
+        <v>319.76</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H174" s="1"/>
       <c r="I174" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
-        <v>23718</v>
+        <v>25168</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
         <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>727.64</v>
+        <v>140.29</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H175" s="1"/>
       <c r="I175" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
-        <v>25435</v>
+        <v>23718</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
         <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>559.38</v>
+        <v>740.64</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H176" s="1"/>
       <c r="I176" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
-        <v>21945</v>
+        <v>25435</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="D177" s="1">
         <v>8443999090</v>
       </c>
       <c r="E177" s="1">
         <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>396.04</v>
+        <v>569.38</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H177" s="1"/>
       <c r="I177" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
-        <v>24769</v>
+        <v>21945</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="D178" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E178" s="1">
         <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>895</v>
+        <v>403.12</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H178" s="1"/>
       <c r="I178" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
-        <v>31706</v>
+        <v>24769</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="D179" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E179" s="1">
         <v>1</v>
       </c>
       <c r="F179" s="1">
-        <v>471.22</v>
+        <v>911</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H179" s="1"/>
       <c r="I179" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
-        <v>23296</v>
+        <v>31706</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="D180" s="1">
         <v>8443999090</v>
       </c>
       <c r="E180" s="1">
         <v>1</v>
       </c>
       <c r="F180" s="1">
-        <v>1041.78</v>
+        <v>479.64</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H180" s="1"/>
       <c r="I180" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
-        <v>26348</v>
+        <v>23296</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="D181" s="1">
         <v>8443999090</v>
       </c>
       <c r="E181" s="1">
         <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>429.6</v>
+        <v>1060.4</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H181" s="1"/>
       <c r="I181" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
-        <v>34373</v>
+        <v>26348</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="D182" s="1">
         <v>8443999090</v>
       </c>
       <c r="E182" s="1">
         <v>1</v>
       </c>
       <c r="F182" s="1">
-        <v>331.6</v>
+        <v>437.28</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H182" s="1"/>
       <c r="I182" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
-        <v>34372</v>
+        <v>34373</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="D183" s="1">
         <v>8443999090</v>
       </c>
       <c r="E183" s="1">
         <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>537</v>
+        <v>337.53</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H183" s="1"/>
       <c r="I183" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
-        <v>25741</v>
+        <v>34372</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>471.22</v>
+        <v>546.6</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H184" s="1"/>
+      <c r="I184" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
-        <v>33041</v>
+        <v>25741</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="D185" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>114.56</v>
+        <v>479.64</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="5" t="s">
+      <c r="H185" s="1"/>
+      <c r="I185" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
-        <v>23815</v>
+        <v>33041</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="D186" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
       <c r="F186" s="1">
-        <v>214.35</v>
+        <v>116.61</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="5" t="s">
+      <c r="H186" s="1"/>
+      <c r="I186" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
-        <v>26802</v>
+        <v>23815</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="D187" s="1">
         <v>8443999090</v>
       </c>
       <c r="E187" s="1">
         <v>1</v>
       </c>
       <c r="F187" s="1">
-        <v>332.94</v>
+        <v>218.18</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H187" s="1"/>
       <c r="I187" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
-        <v>32804</v>
+        <v>26802</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="D188" s="1">
         <v>8443999090</v>
       </c>
       <c r="E188" s="1">
         <v>1</v>
       </c>
       <c r="F188" s="1">
-        <v>280.14</v>
+        <v>338.89</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H188" s="1"/>
       <c r="I188" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
-        <v>31369</v>
+        <v>32804</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="D189" s="1">
         <v>8443999090</v>
       </c>
       <c r="E189" s="1">
         <v>1</v>
       </c>
       <c r="F189" s="1">
-        <v>489.57</v>
+        <v>285.14</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H189" s="1"/>
       <c r="I189" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
-        <v>23814</v>
+        <v>31369</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="D190" s="1">
         <v>8443999090</v>
       </c>
       <c r="E190" s="1">
         <v>1</v>
       </c>
       <c r="F190" s="1">
-        <v>556.6900000000001</v>
+        <v>498.32</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H190" s="1"/>
       <c r="I190" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
-        <v>26889</v>
+        <v>23814</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="D191" s="1">
         <v>8443999090</v>
       </c>
       <c r="E191" s="1">
         <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>745.98</v>
+        <v>566.64</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H191" s="1"/>
       <c r="I191" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
-        <v>20300</v>
+        <v>26889</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="D192" s="1">
         <v>8443999090</v>
       </c>
       <c r="E192" s="1">
         <v>1</v>
       </c>
       <c r="F192" s="1">
-        <v>873.97</v>
+        <v>759.3200000000001</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H192" s="1"/>
+      <c r="I192" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="2">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
-        <v>20373</v>
+        <v>20300</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="D193" s="1">
         <v>8443999090</v>
       </c>
       <c r="E193" s="1">
         <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>60.41</v>
+        <v>889.59</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="5" t="s">
+      <c r="H193" s="1"/>
+      <c r="I193" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
-        <v>23080</v>
+        <v>20373</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="D194" s="1">
         <v>8443999090</v>
       </c>
       <c r="E194" s="1">
         <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>231.36</v>
+        <v>61.49</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="5" t="s">
+      <c r="H194" s="1"/>
+      <c r="I194" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
-        <v>16742</v>
+        <v>23080</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="D195" s="1">
         <v>8443999090</v>
       </c>
       <c r="E195" s="1">
         <v>1</v>
       </c>
       <c r="F195" s="1">
-        <v>156.63</v>
+        <v>235.49</v>
       </c>
       <c r="G195" s="1"/>
-      <c r="H195" s="5" t="s">
+      <c r="H195" s="1"/>
+      <c r="I195" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
-        <v>28176</v>
+        <v>16742</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="D196" s="1">
         <v>8443999090</v>
       </c>
       <c r="E196" s="1">
         <v>1</v>
       </c>
       <c r="F196" s="1">
-        <v>330.7</v>
+        <v>159.43</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="5" t="s">
+      <c r="H196" s="1"/>
+      <c r="I196" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
-        <v>18852</v>
+        <v>28176</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="D197" s="1">
         <v>8443999090</v>
       </c>
       <c r="E197" s="1">
         <v>1</v>
       </c>
       <c r="F197" s="1">
-        <v>558.48</v>
+        <v>336.61</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H197" s="1"/>
       <c r="I197" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
-        <v>32210</v>
+        <v>18852</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="D198" s="1">
-        <v>4016999790</v>
+        <v>8443999090</v>
       </c>
       <c r="E198" s="1">
         <v>1</v>
       </c>
       <c r="F198" s="1">
-        <v>49.23</v>
+        <v>568.46</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H198" s="1"/>
+      <c r="I198" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
-        <v>25989</v>
+        <v>32210</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="D199" s="1">
-        <v>8443999090</v>
+        <v>4016999790</v>
       </c>
       <c r="E199" s="1">
         <v>1</v>
       </c>
       <c r="F199" s="1">
-        <v>92.63</v>
+        <v>47.37</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H199" s="1"/>
       <c r="I199" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
-        <v>26400</v>
+        <v>25989</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="D200" s="1">
         <v>8443999090</v>
       </c>
       <c r="E200" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F200" s="1">
-        <v>157.97</v>
+        <v>94.29000000000001</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H200" s="1"/>
       <c r="I200" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
-        <v>25994</v>
+        <v>26400</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="D201" s="1">
         <v>8443999090</v>
       </c>
       <c r="E201" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F201" s="1">
-        <v>332.49</v>
+        <v>160.79</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H201" s="1"/>
       <c r="I201" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
-        <v>26644</v>
+        <v>25994</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
         <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>572.35</v>
+        <v>338.44</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H202" s="1"/>
       <c r="I202" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
-        <v>27736</v>
+        <v>26644</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="D203" s="1">
         <v>8443999090</v>
       </c>
       <c r="E203" s="1">
         <v>1</v>
       </c>
       <c r="F203" s="1">
-        <v>738.38</v>
+        <v>582.58</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H203" s="1"/>
       <c r="I203" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="2">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
-        <v>34000</v>
+        <v>27736</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="D204" s="1">
         <v>8443999090</v>
       </c>
       <c r="E204" s="1">
         <v>1</v>
       </c>
       <c r="F204" s="1">
-        <v>179.9</v>
+        <v>751.58</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H204" s="1"/>
       <c r="I204" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
-        <v>25295</v>
+        <v>34000</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D205" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E205" s="1">
         <v>1</v>
       </c>
       <c r="F205" s="1">
-        <v>1627.11</v>
+        <v>183.11</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H205" s="1"/>
       <c r="I205" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
-        <v>24097</v>
+        <v>25295</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="D206" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E206" s="1">
         <v>1</v>
       </c>
       <c r="F206" s="1">
-        <v>537</v>
+        <v>1656.2</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H206" s="1"/>
       <c r="I206" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
-        <v>32494</v>
+        <v>24097</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="D207" s="1">
         <v>8443999090</v>
       </c>
       <c r="E207" s="1">
         <v>1</v>
       </c>
       <c r="F207" s="1">
-        <v>440.79</v>
+        <v>546.6</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H207" s="1"/>
       <c r="I207" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
-        <v>33306</v>
+        <v>32494</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="D208" s="1">
         <v>8443999090</v>
       </c>
       <c r="E208" s="1">
         <v>1</v>
       </c>
       <c r="F208" s="1">
-        <v>253.73</v>
+        <v>448.67</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H208" s="1"/>
       <c r="I208" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
-        <v>17006</v>
+        <v>33306</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="D209" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E209" s="1">
         <v>1</v>
       </c>
       <c r="F209" s="1">
-        <v>389.33</v>
+        <v>258.27</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H209" s="1"/>
       <c r="I209" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
-        <v>32275</v>
+        <v>17006</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="D210" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E210" s="1">
         <v>1</v>
       </c>
       <c r="F210" s="1">
-        <v>363.82</v>
+        <v>396.29</v>
       </c>
       <c r="G210" s="1"/>
-      <c r="H210" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H210" s="1"/>
       <c r="I210" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="2">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
-        <v>27318</v>
+        <v>32275</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="D211" s="1">
         <v>8443999090</v>
       </c>
       <c r="E211" s="1">
         <v>1</v>
       </c>
       <c r="F211" s="1">
-        <v>291.32</v>
+        <v>370.32</v>
       </c>
       <c r="G211" s="1"/>
-      <c r="H211" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H211" s="1"/>
       <c r="I211" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="2">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
-        <v>27316</v>
+        <v>27318</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="D212" s="1">
         <v>8443999090</v>
       </c>
       <c r="E212" s="1">
         <v>1</v>
       </c>
       <c r="F212" s="1">
-        <v>643.95</v>
+        <v>296.53</v>
       </c>
       <c r="G212" s="1"/>
-      <c r="H212" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H212" s="1"/>
       <c r="I212" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="2">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
-        <v>15654</v>
+        <v>27316</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="D213" s="1">
         <v>8443999090</v>
       </c>
       <c r="E213" s="1">
         <v>1</v>
       </c>
       <c r="F213" s="1">
-        <v>543.71</v>
+        <v>655.46</v>
       </c>
       <c r="G213" s="1"/>
-      <c r="H213" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H213" s="1"/>
       <c r="I213" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="2">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
-        <v>26174</v>
+        <v>15654</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="D214" s="1">
         <v>8443999090</v>
       </c>
       <c r="E214" s="1">
         <v>1</v>
       </c>
       <c r="F214" s="1">
-        <v>380.82</v>
+        <v>553.4299999999999</v>
       </c>
       <c r="G214" s="1"/>
-      <c r="H214" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H214" s="1"/>
       <c r="I214" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="2">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
-        <v>23631</v>
+        <v>26174</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="D215" s="1">
         <v>8443999090</v>
       </c>
       <c r="E215" s="1">
         <v>1</v>
       </c>
       <c r="F215" s="1">
-        <v>115.01</v>
+        <v>387.63</v>
       </c>
       <c r="G215" s="1"/>
-      <c r="H215" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H215" s="1"/>
       <c r="I215" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="2">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
-        <v>21608</v>
+        <v>23631</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="D216" s="1">
-        <v>7326909890</v>
+        <v>8443999090</v>
       </c>
       <c r="E216" s="1">
         <v>1</v>
       </c>
       <c r="F216" s="1">
-        <v>503.44</v>
+        <v>117.06</v>
       </c>
       <c r="G216" s="1"/>
-      <c r="H216" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H216" s="1"/>
       <c r="I216" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="2">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
-        <v>15689</v>
+        <v>21608</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="D217" s="1">
         <v>7326909890</v>
       </c>
       <c r="E217" s="1">
         <v>1</v>
       </c>
       <c r="F217" s="1">
-        <v>223.75</v>
+        <v>512.4400000000001</v>
       </c>
       <c r="G217" s="1"/>
-      <c r="H217" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H217" s="1"/>
       <c r="I217" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="218" spans="1:9" outlineLevel="2">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
-        <v>10288</v>
+        <v>15689</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="D218" s="1">
-        <v>8443999090</v>
+        <v>7326909890</v>
       </c>
       <c r="E218" s="1">
         <v>1</v>
       </c>
       <c r="F218" s="1">
-        <v>75.18000000000001</v>
+        <v>227.75</v>
       </c>
       <c r="G218" s="1"/>
-      <c r="H218" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H218" s="1"/>
       <c r="I218" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="2">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
-        <v>20586</v>
+        <v>10288</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="D219" s="1">
         <v>8443999090</v>
       </c>
       <c r="E219" s="1">
         <v>1</v>
       </c>
       <c r="F219" s="1">
-        <v>96.66</v>
+        <v>76.52</v>
       </c>
       <c r="G219" s="1"/>
-      <c r="H219" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H219" s="1"/>
       <c r="I219" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="2">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
-        <v>18518</v>
+        <v>20586</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="D220" s="1">
         <v>8443999090</v>
       </c>
       <c r="E220" s="1">
         <v>1</v>
       </c>
       <c r="F220" s="1">
-        <v>71.59999999999999</v>
+        <v>98.39</v>
       </c>
       <c r="G220" s="1"/>
-      <c r="H220" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H220" s="1"/>
       <c r="I220" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="2">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
-        <v>20612</v>
+        <v>18518</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="D221" s="1">
         <v>8443999090</v>
       </c>
       <c r="E221" s="1">
         <v>1</v>
       </c>
       <c r="F221" s="1">
-        <v>71.59999999999999</v>
+        <v>72.88</v>
       </c>
       <c r="G221" s="1"/>
-      <c r="H221" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H221" s="1"/>
       <c r="I221" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="2">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
-        <v>18918</v>
+        <v>20612</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="D222" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E222" s="1">
         <v>1</v>
       </c>
       <c r="F222" s="1">
-        <v>401.41</v>
+        <v>72.88</v>
       </c>
       <c r="G222" s="1"/>
-      <c r="H222" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H222" s="1"/>
       <c r="I222" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="2">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
-        <v>16668</v>
+        <v>18918</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="D223" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E223" s="1">
         <v>1</v>
       </c>
       <c r="F223" s="1">
-        <v>59.07</v>
+        <v>408.58</v>
       </c>
       <c r="G223" s="1"/>
-      <c r="H223" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H223" s="1"/>
       <c r="I223" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="2">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
-        <v>26041</v>
+        <v>16668</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D224" s="1">
         <v>8443999090</v>
       </c>
       <c r="E224" s="1">
         <v>1</v>
       </c>
       <c r="F224" s="1">
-        <v>68.47</v>
+        <v>60.13</v>
       </c>
       <c r="G224" s="1"/>
-      <c r="H224" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H224" s="1"/>
       <c r="I224" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="2">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
-        <v>10289</v>
+        <v>26041</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D225" s="1">
         <v>8443999090</v>
       </c>
       <c r="E225" s="1">
         <v>1</v>
       </c>
       <c r="F225" s="1">
-        <v>92.19</v>
+        <v>69.69</v>
       </c>
       <c r="G225" s="1"/>
-      <c r="H225" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H225" s="1"/>
       <c r="I225" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="2">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
-        <v>21772</v>
+        <v>10289</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="D226" s="1">
         <v>8443999090</v>
       </c>
       <c r="E226" s="1">
         <v>1</v>
       </c>
       <c r="F226" s="1">
-        <v>86.81999999999999</v>
+        <v>93.83</v>
       </c>
       <c r="G226" s="1"/>
-      <c r="H226" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H226" s="1"/>
       <c r="I226" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="2">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
-        <v>21243</v>
+        <v>21772</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="D227" s="1">
         <v>8443999090</v>
       </c>
       <c r="E227" s="1">
         <v>1</v>
       </c>
       <c r="F227" s="1">
-        <v>241.2</v>
+        <v>88.37</v>
       </c>
       <c r="G227" s="1"/>
-      <c r="H227" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H227" s="1"/>
       <c r="I227" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="2">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
-        <v>17871</v>
+        <v>21243</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="D228" s="1">
         <v>8443999090</v>
       </c>
       <c r="E228" s="1">
         <v>1</v>
       </c>
       <c r="F228" s="1">
-        <v>356.66</v>
+        <v>245.51</v>
       </c>
       <c r="G228" s="1"/>
-      <c r="H228" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H228" s="1"/>
       <c r="I228" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="2">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
-        <v>21588</v>
+        <v>17871</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="D229" s="1">
         <v>8443999090</v>
       </c>
       <c r="E229" s="1">
         <v>1</v>
       </c>
       <c r="F229" s="1">
-        <v>626.5</v>
+        <v>363.03</v>
       </c>
       <c r="G229" s="1"/>
-      <c r="H229" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H229" s="1"/>
       <c r="I229" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="2">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
-        <v>20644</v>
+        <v>21588</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="D230" s="1">
-        <v>7326909890</v>
+        <v>8443999090</v>
       </c>
       <c r="E230" s="1">
         <v>1</v>
       </c>
       <c r="F230" s="1">
-        <v>362.92</v>
+        <v>637.7</v>
       </c>
       <c r="G230" s="1"/>
-      <c r="H230" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H230" s="1"/>
       <c r="I230" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="2">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
-        <v>21587</v>
+        <v>20644</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="D231" s="1">
-        <v>8443999090</v>
+        <v>7326909890</v>
       </c>
       <c r="E231" s="1">
         <v>1</v>
       </c>
       <c r="F231" s="1">
-        <v>140.96</v>
+        <v>369.41</v>
       </c>
       <c r="G231" s="1"/>
-      <c r="H231" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H231" s="1"/>
       <c r="I231" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="2">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
-        <v>10219</v>
+        <v>21587</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="D232" s="1">
         <v>8443999090</v>
       </c>
       <c r="E232" s="1">
         <v>1</v>
       </c>
       <c r="F232" s="1">
-        <v>727.1900000000001</v>
+        <v>143.48</v>
       </c>
       <c r="G232" s="1"/>
-      <c r="H232" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H232" s="1"/>
       <c r="I232" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="233" spans="1:9" outlineLevel="2">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
-        <v>31643</v>
+        <v>10219</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="D233" s="1">
         <v>8443999090</v>
       </c>
       <c r="E233" s="1">
         <v>1</v>
       </c>
       <c r="F233" s="1">
-        <v>134.25</v>
+        <v>740.1900000000001</v>
       </c>
       <c r="G233" s="1"/>
-      <c r="H233" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H233" s="1"/>
       <c r="I233" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="234" spans="1:9" outlineLevel="2">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
-        <v>21361</v>
+        <v>31643</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="D234" s="1">
-        <v>7326909890</v>
+        <v>8443999090</v>
       </c>
       <c r="E234" s="1">
         <v>1</v>
       </c>
       <c r="F234" s="1">
-        <v>374.56</v>
+        <v>136.65</v>
       </c>
       <c r="G234" s="1"/>
-      <c r="H234" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H234" s="1"/>
       <c r="I234" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="235" spans="1:9" outlineLevel="2">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
-        <v>33038</v>
+        <v>21361</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="D235" s="1">
-        <v>8302200090</v>
+        <v>7326909890</v>
       </c>
       <c r="E235" s="1">
         <v>1</v>
       </c>
       <c r="F235" s="1">
-        <v>0</v>
+        <v>381.25</v>
       </c>
       <c r="G235" s="1"/>
-      <c r="H235" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H235" s="1"/>
       <c r="I235" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="236" spans="1:9" outlineLevel="2">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
-        <v>23810</v>
+        <v>33038</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="D236" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E236" s="1">
         <v>1</v>
       </c>
       <c r="F236" s="1">
-        <v>458.69</v>
+        <v>0</v>
       </c>
       <c r="G236" s="1"/>
-      <c r="H236" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H236" s="1"/>
       <c r="I236" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="237" spans="1:9" outlineLevel="2">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
-        <v>24630</v>
+        <v>23810</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="D237" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E237" s="1">
         <v>1</v>
       </c>
       <c r="F237" s="1">
-        <v>37.59</v>
+        <v>466.89</v>
       </c>
       <c r="G237" s="1"/>
-      <c r="H237" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H237" s="1"/>
       <c r="I237" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="238" spans="1:9" outlineLevel="2">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
-        <v>23084</v>
+        <v>24630</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="D238" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E238" s="1">
         <v>1</v>
       </c>
       <c r="F238" s="1">
-        <v>51.46</v>
+        <v>38.26</v>
       </c>
       <c r="G238" s="1"/>
-      <c r="H238" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H238" s="1"/>
       <c r="I238" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="239" spans="1:9" outlineLevel="2">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
-        <v>33053</v>
+        <v>23084</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="D239" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E239" s="1">
         <v>1</v>
       </c>
       <c r="F239" s="1">
-        <v>33.56</v>
+        <v>52.38</v>
       </c>
       <c r="G239" s="1"/>
-      <c r="H239" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H239" s="1"/>
+      <c r="I239" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="240" spans="1:9" outlineLevel="2">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
-        <v>20675</v>
+        <v>33053</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="D240" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E240" s="1">
         <v>1</v>
       </c>
       <c r="F240" s="1">
-        <v>36.25</v>
+        <v>34.16</v>
       </c>
       <c r="G240" s="1"/>
-      <c r="H240" s="5" t="s">
+      <c r="H240" s="1"/>
+      <c r="I240" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="241" spans="1:9" outlineLevel="2">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
-        <v>31302</v>
+        <v>20675</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="D241" s="1">
         <v>8443999090</v>
       </c>
       <c r="E241" s="1">
         <v>1</v>
       </c>
       <c r="F241" s="1">
-        <v>50.57</v>
+        <v>36.9</v>
       </c>
       <c r="G241" s="1"/>
-      <c r="H241" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H241" s="1"/>
       <c r="I241" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="242" spans="1:9" outlineLevel="2">
       <c r="A242" s="1"/>
       <c r="B242" s="1">
-        <v>9101</v>
+        <v>31302</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="D242" s="1">
         <v>8443999090</v>
       </c>
       <c r="E242" s="1">
         <v>1</v>
       </c>
       <c r="F242" s="1">
-        <v>35.8</v>
+        <v>51.47</v>
       </c>
       <c r="G242" s="1"/>
-      <c r="H242" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H242" s="1"/>
       <c r="I242" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="243" spans="1:9" outlineLevel="2">
       <c r="A243" s="1"/>
       <c r="B243" s="1">
-        <v>10545</v>
+        <v>9101</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="D243" s="1">
         <v>8443999090</v>
       </c>
       <c r="E243" s="1">
         <v>1</v>
       </c>
       <c r="F243" s="1">
-        <v>40.28</v>
+        <v>36.44</v>
       </c>
       <c r="G243" s="1"/>
-      <c r="H243" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H243" s="1"/>
+      <c r="I243" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="244" spans="1:9" outlineLevel="2">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
-        <v>14310</v>
+        <v>10545</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="D244" s="1">
         <v>8443999090</v>
       </c>
       <c r="E244" s="1">
         <v>1</v>
       </c>
       <c r="F244" s="1">
-        <v>100.69</v>
+        <v>41</v>
       </c>
       <c r="G244" s="1"/>
-      <c r="H244" s="5" t="s">
+      <c r="H244" s="1"/>
+      <c r="I244" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="245" spans="1:9" outlineLevel="2">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
-        <v>24688</v>
+        <v>14310</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="D245" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E245" s="1">
         <v>1</v>
       </c>
       <c r="F245" s="1">
-        <v>47.88</v>
+        <v>102.49</v>
       </c>
       <c r="G245" s="1"/>
-      <c r="H245" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H245" s="1"/>
       <c r="I245" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="246" spans="1:9" outlineLevel="2">
       <c r="A246" s="1"/>
       <c r="B246" s="1">
-        <v>9102</v>
+        <v>24688</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="D246" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E246" s="1">
         <v>1</v>
       </c>
       <c r="F246" s="1">
-        <v>48.78</v>
+        <v>48.74</v>
       </c>
       <c r="G246" s="1"/>
-      <c r="H246" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H246" s="1"/>
       <c r="I246" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="247" spans="1:9" outlineLevel="2">
       <c r="A247" s="1"/>
       <c r="B247" s="1">
-        <v>22526</v>
+        <v>9102</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="D247" s="1">
         <v>8443999090</v>
       </c>
       <c r="E247" s="1">
         <v>1</v>
       </c>
       <c r="F247" s="1">
-        <v>46.09</v>
+        <v>49.65</v>
       </c>
       <c r="G247" s="1"/>
-      <c r="H247" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H247" s="1"/>
       <c r="I247" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="248" spans="1:9" outlineLevel="2">
       <c r="A248" s="1"/>
       <c r="B248" s="1">
-        <v>22495</v>
+        <v>22526</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="D248" s="1">
         <v>8443999090</v>
       </c>
       <c r="E248" s="1">
         <v>1</v>
       </c>
       <c r="F248" s="1">
-        <v>46.54</v>
+        <v>46.92</v>
       </c>
       <c r="G248" s="1"/>
-      <c r="H248" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H248" s="1"/>
       <c r="I248" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="249" spans="1:9" outlineLevel="2">
       <c r="A249" s="1"/>
       <c r="B249" s="1">
-        <v>23096</v>
+        <v>22495</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="D249" s="1">
         <v>8443999090</v>
       </c>
       <c r="E249" s="1">
         <v>1</v>
       </c>
       <c r="F249" s="1">
-        <v>60.41</v>
+        <v>47.37</v>
       </c>
       <c r="G249" s="1"/>
-      <c r="H249" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H249" s="1"/>
+      <c r="I249" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="250" spans="1:9" outlineLevel="2">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
-        <v>20623</v>
+        <v>23096</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="D250" s="1">
         <v>8443999090</v>
       </c>
       <c r="E250" s="1">
         <v>1</v>
       </c>
       <c r="F250" s="1">
-        <v>55.04</v>
+        <v>61.49</v>
       </c>
       <c r="G250" s="1"/>
-      <c r="H250" s="5" t="s">
+      <c r="H250" s="1"/>
+      <c r="I250" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="251" spans="1:9" outlineLevel="2">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
-        <v>31286</v>
+        <v>20623</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="D251" s="1">
         <v>8443999090</v>
       </c>
       <c r="E251" s="1">
         <v>1</v>
       </c>
       <c r="F251" s="1">
-        <v>56.83</v>
+        <v>56.03</v>
       </c>
       <c r="G251" s="1"/>
-      <c r="H251" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H251" s="1"/>
       <c r="I251" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="252" spans="1:9" outlineLevel="2">
       <c r="A252" s="1"/>
       <c r="B252" s="1">
-        <v>10348</v>
+        <v>31286</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="D252" s="1">
         <v>8443999090</v>
       </c>
       <c r="E252" s="1">
         <v>1</v>
       </c>
       <c r="F252" s="1">
-        <v>54.6</v>
+        <v>57.85</v>
       </c>
       <c r="G252" s="1"/>
-      <c r="H252" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H252" s="1"/>
+      <c r="I252" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="253" spans="1:9" outlineLevel="2">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
-        <v>33055</v>
+        <v>10348</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="D253" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E253" s="1">
         <v>1</v>
       </c>
       <c r="F253" s="1">
-        <v>44.75</v>
+        <v>55.57</v>
       </c>
       <c r="G253" s="1"/>
-      <c r="H253" s="5" t="s">
+      <c r="H253" s="1"/>
+      <c r="I253" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="254" spans="1:9" outlineLevel="2">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
-        <v>11258</v>
+        <v>33055</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>263</v>
-[...1 lines deleted...]
-      <c r="D254" s="1"/>
+        <v>261</v>
+      </c>
+      <c r="D254" s="1">
+        <v>8302200090</v>
+      </c>
       <c r="E254" s="1">
         <v>1</v>
       </c>
       <c r="F254" s="1">
-        <v>64.44</v>
+        <v>45.55</v>
       </c>
       <c r="G254" s="1"/>
-      <c r="H254" s="5" t="s">
+      <c r="H254" s="1"/>
+      <c r="I254" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="255" spans="1:9" outlineLevel="2">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
-        <v>24507</v>
+        <v>11258</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>264</v>
-[...3 lines deleted...]
-      </c>
+        <v>262</v>
+      </c>
+      <c r="D255" s="1"/>
       <c r="E255" s="1">
         <v>1</v>
       </c>
       <c r="F255" s="1">
-        <v>45.2</v>
+        <v>65.59</v>
       </c>
       <c r="G255" s="1"/>
-      <c r="H255" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H255" s="1"/>
       <c r="I255" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="256" spans="1:9" outlineLevel="2">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
-        <v>24845</v>
+        <v>24507</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="D256" s="1">
         <v>8302200090</v>
       </c>
       <c r="E256" s="1">
         <v>1</v>
       </c>
       <c r="F256" s="1">
-        <v>202.27</v>
+        <v>46.01</v>
       </c>
       <c r="G256" s="1"/>
-      <c r="H256" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H256" s="1"/>
       <c r="I256" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="257" spans="1:9" outlineLevel="2">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
-        <v>32737</v>
+        <v>24845</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="D257" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E257" s="1">
         <v>1</v>
       </c>
       <c r="F257" s="1">
-        <v>61.31</v>
+        <v>205.89</v>
       </c>
       <c r="G257" s="1"/>
-      <c r="H257" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H257" s="1"/>
       <c r="I257" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="258" spans="1:9" outlineLevel="2">
       <c r="A258" s="1"/>
       <c r="B258" s="1">
-        <v>11565</v>
+        <v>32737</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="D258" s="1">
         <v>8443999090</v>
       </c>
       <c r="E258" s="1">
         <v>1</v>
       </c>
       <c r="F258" s="1">
-        <v>49.67</v>
+        <v>62.4</v>
       </c>
       <c r="G258" s="1"/>
-      <c r="H258" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H258" s="1"/>
       <c r="I258" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="259" spans="1:9" outlineLevel="2">
       <c r="A259" s="1"/>
       <c r="B259" s="1">
-        <v>9110</v>
+        <v>11565</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="D259" s="1">
         <v>8443999090</v>
       </c>
       <c r="E259" s="1">
         <v>1</v>
       </c>
       <c r="F259" s="1">
-        <v>51.02</v>
+        <v>50.56</v>
       </c>
       <c r="G259" s="1"/>
-      <c r="H259" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H259" s="1"/>
       <c r="I259" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="260" spans="1:9" outlineLevel="2">
       <c r="A260" s="1"/>
       <c r="B260" s="1">
-        <v>22398</v>
+        <v>9110</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="D260" s="1">
         <v>8443999090</v>
       </c>
       <c r="E260" s="1">
         <v>1</v>
       </c>
       <c r="F260" s="1">
-        <v>40.28</v>
+        <v>51.93</v>
       </c>
       <c r="G260" s="1"/>
-      <c r="H260" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H260" s="1"/>
       <c r="I260" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="261" spans="1:9" outlineLevel="2">
       <c r="A261" s="1"/>
       <c r="B261" s="1">
-        <v>24629</v>
+        <v>22398</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="D261" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E261" s="1">
         <v>1</v>
       </c>
       <c r="F261" s="1">
-        <v>46.09</v>
+        <v>41</v>
       </c>
       <c r="G261" s="1"/>
-      <c r="H261" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H261" s="1"/>
       <c r="I261" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="262" spans="1:9" outlineLevel="2">
       <c r="A262" s="1"/>
       <c r="B262" s="1">
-        <v>18092</v>
+        <v>24629</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="D262" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E262" s="1">
         <v>1</v>
       </c>
       <c r="F262" s="1">
-        <v>453.32</v>
+        <v>46.92</v>
       </c>
       <c r="G262" s="1"/>
-      <c r="H262" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H262" s="1"/>
       <c r="I262" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="263" spans="1:9" outlineLevel="2">
       <c r="A263" s="1"/>
       <c r="B263" s="1">
-        <v>9105</v>
+        <v>18092</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="D263" s="1">
         <v>8443999090</v>
       </c>
       <c r="E263" s="1">
         <v>1</v>
       </c>
       <c r="F263" s="1">
-        <v>97.11</v>
+        <v>461.42</v>
       </c>
       <c r="G263" s="1"/>
-      <c r="H263" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H263" s="1"/>
       <c r="I263" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="264" spans="1:9" outlineLevel="2">
       <c r="A264" s="1"/>
       <c r="B264" s="1">
-        <v>22632</v>
+        <v>9105</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="D264" s="1">
         <v>8443999090</v>
       </c>
       <c r="E264" s="1">
         <v>1</v>
       </c>
       <c r="F264" s="1">
-        <v>79.20999999999999</v>
+        <v>98.84</v>
       </c>
       <c r="G264" s="1"/>
-      <c r="H264" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H264" s="1"/>
       <c r="I264" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="265" spans="1:9" outlineLevel="2">
       <c r="A265" s="1"/>
       <c r="B265" s="1">
-        <v>33062</v>
+        <v>22632</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="D265" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E265" s="1">
         <v>1</v>
       </c>
       <c r="F265" s="1">
-        <v>49.23</v>
+        <v>80.62</v>
       </c>
       <c r="G265" s="1"/>
-      <c r="H265" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H265" s="1"/>
+      <c r="I265" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="266" spans="1:9" outlineLevel="2">
       <c r="A266" s="1"/>
       <c r="B266" s="1">
-        <v>21902</v>
+        <v>33062</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="D266" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E266" s="1">
         <v>1</v>
       </c>
       <c r="F266" s="1">
-        <v>73.39</v>
+        <v>50.11</v>
       </c>
       <c r="G266" s="1"/>
-      <c r="H266" s="5" t="s">
+      <c r="H266" s="1"/>
+      <c r="I266" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="267" spans="1:9" outlineLevel="2">
       <c r="A267" s="1"/>
       <c r="B267" s="1">
-        <v>9112</v>
+        <v>21902</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="D267" s="1">
         <v>8443999090</v>
       </c>
       <c r="E267" s="1">
         <v>1</v>
       </c>
       <c r="F267" s="1">
-        <v>54.6</v>
+        <v>74.7</v>
       </c>
       <c r="G267" s="1"/>
-      <c r="H267" s="5" t="s">
+      <c r="H267" s="1"/>
+      <c r="I267" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="268" spans="1:9" outlineLevel="2">
       <c r="A268" s="1"/>
       <c r="B268" s="1">
-        <v>24481</v>
+        <v>9112</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="D268" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E268" s="1">
         <v>1</v>
       </c>
       <c r="F268" s="1">
-        <v>56.39</v>
+        <v>55.57</v>
       </c>
       <c r="G268" s="1"/>
-      <c r="H268" s="5" t="s">
+      <c r="H268" s="1"/>
+      <c r="I268" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="269" spans="1:9" outlineLevel="2">
       <c r="A269" s="1"/>
       <c r="B269" s="1">
-        <v>21883</v>
+        <v>24481</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="D269" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E269" s="1">
         <v>1</v>
       </c>
       <c r="F269" s="1">
-        <v>73.39</v>
+        <v>57.39</v>
       </c>
       <c r="G269" s="1"/>
-      <c r="H269" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H269" s="1"/>
       <c r="I269" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="270" spans="1:9" outlineLevel="2">
       <c r="A270" s="1"/>
       <c r="B270" s="1">
-        <v>29294</v>
+        <v>21883</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="D270" s="1">
         <v>8443999090</v>
       </c>
       <c r="E270" s="1">
         <v>1</v>
       </c>
       <c r="F270" s="1">
-        <v>214.8</v>
+        <v>74.7</v>
       </c>
       <c r="G270" s="1"/>
-      <c r="H270" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H270" s="1"/>
       <c r="I270" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="271" spans="1:9" outlineLevel="2">
       <c r="A271" s="1"/>
       <c r="B271" s="1">
-        <v>34025</v>
+        <v>29294</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="D271" s="1">
         <v>8443999090</v>
       </c>
       <c r="E271" s="1">
         <v>1</v>
       </c>
       <c r="F271" s="1">
-        <v>89.5</v>
+        <v>218.64</v>
       </c>
       <c r="G271" s="1"/>
-      <c r="H271" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H271" s="1"/>
+      <c r="I271" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="272" spans="1:9" outlineLevel="2">
       <c r="A272" s="1"/>
       <c r="B272" s="1">
-        <v>26566</v>
+        <v>34025</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="D272" s="1">
         <v>8443999090</v>
       </c>
       <c r="E272" s="1">
         <v>1</v>
       </c>
       <c r="F272" s="1">
-        <v>141.86</v>
+        <v>87.45999999999999</v>
       </c>
       <c r="G272" s="1"/>
-      <c r="H272" s="5" t="s">
+      <c r="H272" s="1"/>
+      <c r="I272" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="273" spans="1:9" outlineLevel="2">
       <c r="A273" s="1"/>
       <c r="B273" s="1">
-        <v>26568</v>
+        <v>26566</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="D273" s="1">
         <v>8443999090</v>
       </c>
       <c r="E273" s="1">
         <v>1</v>
       </c>
       <c r="F273" s="1">
-        <v>226.88</v>
+        <v>144.39</v>
       </c>
       <c r="G273" s="1"/>
-      <c r="H273" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H273" s="1"/>
       <c r="I273" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="274" spans="1:9" outlineLevel="2">
       <c r="A274" s="1"/>
       <c r="B274" s="1">
-        <v>31584</v>
+        <v>26568</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="D274" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E274" s="1">
         <v>1</v>
       </c>
       <c r="F274" s="1">
-        <v>46.99</v>
+        <v>230.94</v>
       </c>
       <c r="G274" s="1"/>
-      <c r="H274" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H274" s="1"/>
       <c r="I274" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="275" spans="1:9" outlineLevel="2">
       <c r="A275" s="1"/>
       <c r="B275" s="1">
-        <v>22285</v>
+        <v>31584</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="D275" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E275" s="1">
         <v>1</v>
       </c>
       <c r="F275" s="1">
-        <v>46.99</v>
+        <v>47.83</v>
       </c>
       <c r="G275" s="1"/>
-      <c r="H275" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H275" s="1"/>
       <c r="I275" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="276" spans="1:9" outlineLevel="2">
       <c r="A276" s="1"/>
       <c r="B276" s="1">
-        <v>253</v>
+        <v>22285</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="D276" s="1">
         <v>8443999090</v>
       </c>
       <c r="E276" s="1">
         <v>1</v>
       </c>
       <c r="F276" s="1">
-        <v>44.3</v>
+        <v>47.83</v>
       </c>
       <c r="G276" s="1"/>
-      <c r="H276" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H276" s="1"/>
       <c r="I276" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="277" spans="1:9" outlineLevel="2">
       <c r="A277" s="1"/>
       <c r="B277" s="1">
-        <v>10423</v>
+        <v>253</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="D277" s="1">
-        <v>8302209000</v>
+        <v>8443999090</v>
       </c>
       <c r="E277" s="1">
         <v>1</v>
       </c>
       <c r="F277" s="1">
-        <v>591.15</v>
+        <v>45.09</v>
       </c>
       <c r="G277" s="1"/>
-      <c r="H277" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H277" s="1"/>
       <c r="I277" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="278" spans="1:9" outlineLevel="2">
       <c r="A278" s="1"/>
       <c r="B278" s="1">
-        <v>10422</v>
+        <v>10423</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="D278" s="1">
-        <v>8443999090</v>
+        <v>8302209000</v>
       </c>
       <c r="E278" s="1">
         <v>1</v>
       </c>
       <c r="F278" s="1">
-        <v>244.78</v>
+        <v>601.72</v>
       </c>
       <c r="G278" s="1"/>
-      <c r="H278" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H278" s="1"/>
       <c r="I278" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="279" spans="1:9" outlineLevel="2">
       <c r="A279" s="1"/>
       <c r="B279" s="1">
-        <v>10421</v>
+        <v>10422</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="D279" s="1">
-        <v>7326909890</v>
+        <v>8443999090</v>
       </c>
       <c r="E279" s="1">
         <v>1</v>
       </c>
       <c r="F279" s="1">
-        <v>901.27</v>
+        <v>249.16</v>
       </c>
       <c r="G279" s="1"/>
-      <c r="H279" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H279" s="1"/>
       <c r="I279" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="280" spans="1:9" outlineLevel="2">
       <c r="A280" s="1"/>
       <c r="B280" s="1">
-        <v>33036</v>
+        <v>10421</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="D280" s="1">
-        <v>8302200090</v>
+        <v>7326909890</v>
       </c>
       <c r="E280" s="1">
         <v>1</v>
       </c>
       <c r="F280" s="1">
-        <v>0</v>
+        <v>917.38</v>
       </c>
       <c r="G280" s="1"/>
-      <c r="H280" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H280" s="1"/>
       <c r="I280" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="281" spans="1:9" outlineLevel="2">
       <c r="A281" s="1"/>
       <c r="B281" s="1">
-        <v>30830</v>
+        <v>33036</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="D281" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E281" s="1">
         <v>1</v>
       </c>
       <c r="F281" s="1">
-        <v>116.8</v>
+        <v>0</v>
       </c>
       <c r="G281" s="1"/>
-      <c r="H281" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H281" s="1"/>
       <c r="I281" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="282" spans="1:9" outlineLevel="2">
       <c r="A282" s="1"/>
       <c r="B282" s="1">
-        <v>29497</v>
+        <v>30830</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="D282" s="1">
         <v>8443999090</v>
       </c>
       <c r="E282" s="1">
         <v>1</v>
       </c>
       <c r="F282" s="1">
-        <v>122.17</v>
+        <v>118.89</v>
       </c>
       <c r="G282" s="1"/>
-      <c r="H282" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H282" s="1"/>
       <c r="I282" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="283" spans="1:9" outlineLevel="2">
       <c r="A283" s="1"/>
       <c r="B283" s="1">
-        <v>20447</v>
+        <v>29497</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="D283" s="1">
         <v>8443999090</v>
       </c>
       <c r="E283" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F283" s="1">
-        <v>121.27</v>
+        <v>124.35</v>
       </c>
       <c r="G283" s="1"/>
-      <c r="H283" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H283" s="1"/>
       <c r="I283" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="284" spans="1:9" outlineLevel="2">
       <c r="A284" s="1"/>
       <c r="B284" s="1">
-        <v>27513</v>
+        <v>20447</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="D284" s="1">
         <v>8443999090</v>
       </c>
       <c r="E284" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F284" s="1">
-        <v>234.04</v>
+        <v>123.44</v>
       </c>
       <c r="G284" s="1"/>
-      <c r="H284" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H284" s="1"/>
       <c r="I284" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="285" spans="1:9" outlineLevel="2">
       <c r="A285" s="1"/>
       <c r="B285" s="1">
-        <v>25801</v>
+        <v>27513</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="D285" s="1">
         <v>8443999090</v>
       </c>
       <c r="E285" s="1">
         <v>1</v>
       </c>
       <c r="F285" s="1">
-        <v>276.11</v>
+        <v>238.23</v>
       </c>
       <c r="G285" s="1"/>
-      <c r="H285" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H285" s="1"/>
       <c r="I285" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="286" spans="1:9" outlineLevel="2">
       <c r="A286" s="1"/>
       <c r="B286" s="1">
-        <v>20301</v>
+        <v>25801</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="D286" s="1">
         <v>8443999090</v>
       </c>
       <c r="E286" s="1">
         <v>1</v>
       </c>
       <c r="F286" s="1">
-        <v>671.25</v>
+        <v>281.04</v>
       </c>
       <c r="G286" s="1"/>
-      <c r="H286" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H286" s="1"/>
       <c r="I286" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="287" spans="1:9" outlineLevel="2">
       <c r="A287" s="1"/>
       <c r="B287" s="1">
-        <v>34371</v>
+        <v>20301</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="D287" s="1">
         <v>8443999090</v>
       </c>
       <c r="E287" s="1">
         <v>1</v>
       </c>
       <c r="F287" s="1">
-        <v>373.22</v>
+        <v>683.25</v>
       </c>
       <c r="G287" s="1"/>
-      <c r="H287" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H287" s="1"/>
       <c r="I287" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="288" spans="1:9" outlineLevel="2">
       <c r="A288" s="1"/>
       <c r="B288" s="1">
-        <v>23765</v>
+        <v>34371</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="D288" s="1">
         <v>8443999090</v>
       </c>
       <c r="E288" s="1">
         <v>1</v>
       </c>
       <c r="F288" s="1">
-        <v>704.8099999999999</v>
+        <v>379.89</v>
       </c>
       <c r="G288" s="1"/>
-      <c r="H288" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H288" s="1"/>
       <c r="I288" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="289" spans="1:9" outlineLevel="2">
       <c r="A289" s="1"/>
       <c r="B289" s="1">
-        <v>25995</v>
+        <v>23765</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="D289" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E289" s="1">
         <v>1</v>
       </c>
       <c r="F289" s="1">
-        <v>708.84</v>
+        <v>717.41</v>
       </c>
       <c r="G289" s="1"/>
-      <c r="H289" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H289" s="1"/>
       <c r="I289" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="290" spans="1:9" outlineLevel="2">
       <c r="A290" s="1"/>
       <c r="B290" s="1">
-        <v>31034</v>
+        <v>25995</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="D290" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E290" s="1">
         <v>1</v>
       </c>
       <c r="F290" s="1">
-        <v>503.44</v>
+        <v>721.51</v>
       </c>
       <c r="G290" s="1"/>
-      <c r="H290" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H290" s="1"/>
       <c r="I290" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="291" spans="1:9" outlineLevel="2">
       <c r="A291" s="1"/>
       <c r="B291" s="1">
-        <v>34370</v>
+        <v>31034</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="D291" s="1">
         <v>8443999090</v>
       </c>
       <c r="E291" s="1">
         <v>1</v>
       </c>
       <c r="F291" s="1">
-        <v>1116.96</v>
+        <v>512.4400000000001</v>
       </c>
       <c r="G291" s="1"/>
-      <c r="H291" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H291" s="1"/>
       <c r="I291" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="292" spans="1:9" outlineLevel="2">
       <c r="A292" s="1"/>
       <c r="B292" s="1">
-        <v>29278</v>
+        <v>34370</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="D292" s="1">
         <v>8443999090</v>
       </c>
       <c r="E292" s="1">
         <v>1</v>
       </c>
       <c r="F292" s="1">
-        <v>1074</v>
+        <v>1136.93</v>
       </c>
       <c r="G292" s="1"/>
-      <c r="H292" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H292" s="1"/>
       <c r="I292" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="293" spans="1:9" outlineLevel="2">
       <c r="A293" s="1"/>
       <c r="B293" s="1">
-        <v>24067</v>
+        <v>29278</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="D293" s="1">
         <v>8443999090</v>
       </c>
       <c r="E293" s="1">
         <v>1</v>
       </c>
       <c r="F293" s="1">
-        <v>1229.73</v>
+        <v>1093.2</v>
       </c>
       <c r="G293" s="1"/>
-      <c r="H293" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H293" s="1"/>
       <c r="I293" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="294" spans="1:9" outlineLevel="2">
       <c r="A294" s="1"/>
       <c r="B294" s="1">
-        <v>20622</v>
+        <v>24067</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="D294" s="1">
         <v>8443999090</v>
       </c>
       <c r="E294" s="1">
         <v>1</v>
       </c>
       <c r="F294" s="1">
-        <v>60.41</v>
+        <v>1251.71</v>
       </c>
       <c r="G294" s="1"/>
-      <c r="H294" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H294" s="1"/>
       <c r="I294" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="295" spans="1:9" outlineLevel="2">
       <c r="A295" s="1"/>
       <c r="B295" s="1">
-        <v>11412</v>
+        <v>20622</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="D295" s="1">
         <v>8443999090</v>
       </c>
       <c r="E295" s="1">
         <v>1</v>
       </c>
       <c r="F295" s="1">
-        <v>59.07</v>
+        <v>61.49</v>
       </c>
       <c r="G295" s="1"/>
-      <c r="H295" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H295" s="1"/>
       <c r="I295" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="296" spans="1:9" outlineLevel="2">
       <c r="A296" s="1"/>
       <c r="B296" s="1">
-        <v>10651</v>
+        <v>11412</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="D296" s="1">
         <v>8443999090</v>
       </c>
       <c r="E296" s="1">
         <v>1</v>
       </c>
       <c r="F296" s="1">
-        <v>49.23</v>
+        <v>60.13</v>
       </c>
       <c r="G296" s="1"/>
-      <c r="H296" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H296" s="1"/>
+      <c r="I296" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="297" spans="1:9" outlineLevel="2">
       <c r="A297" s="1"/>
       <c r="B297" s="1">
-        <v>23085</v>
+        <v>10651</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="D297" s="1">
         <v>8443999090</v>
       </c>
       <c r="E297" s="1">
         <v>1</v>
       </c>
       <c r="F297" s="1">
-        <v>67.13</v>
+        <v>50.11</v>
       </c>
       <c r="G297" s="1"/>
-      <c r="H297" s="5" t="s">
+      <c r="H297" s="1"/>
+      <c r="I297" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="298" spans="1:9" outlineLevel="2">
       <c r="A298" s="1"/>
       <c r="B298" s="1">
-        <v>24499</v>
+        <v>23085</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="D298" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E298" s="1">
         <v>1</v>
       </c>
       <c r="F298" s="1">
-        <v>43.86</v>
+        <v>68.33</v>
       </c>
       <c r="G298" s="1"/>
-      <c r="H298" s="5" t="s">
+      <c r="H298" s="1"/>
+      <c r="I298" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="299" spans="1:9" outlineLevel="2">
       <c r="A299" s="1"/>
       <c r="B299" s="1">
-        <v>33061</v>
+        <v>24499</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="D299" s="1">
         <v>8302200090</v>
       </c>
       <c r="E299" s="1">
         <v>1</v>
       </c>
       <c r="F299" s="1">
-        <v>32.22</v>
+        <v>44.64</v>
       </c>
       <c r="G299" s="1"/>
-      <c r="H299" s="5" t="s">
+      <c r="H299" s="1"/>
+      <c r="I299" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="300" spans="1:9" outlineLevel="2">
       <c r="A300" s="1"/>
       <c r="B300" s="1">
-        <v>23560</v>
+        <v>33061</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="D300" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E300" s="1">
         <v>1</v>
       </c>
       <c r="F300" s="1">
-        <v>48.33</v>
+        <v>32.8</v>
       </c>
       <c r="G300" s="1"/>
-      <c r="H300" s="5" t="s">
+      <c r="H300" s="1"/>
+      <c r="I300" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="301" spans="1:9" outlineLevel="2">
       <c r="A301" s="1"/>
       <c r="B301" s="1">
-        <v>17518</v>
+        <v>23560</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="D301" s="1">
         <v>8443999090</v>
       </c>
       <c r="E301" s="1">
         <v>1</v>
       </c>
       <c r="F301" s="1">
-        <v>43.41</v>
+        <v>49.19</v>
       </c>
       <c r="G301" s="1"/>
-      <c r="H301" s="5" t="s">
+      <c r="H301" s="1"/>
+      <c r="I301" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="302" spans="1:9" outlineLevel="2">
       <c r="A302" s="1"/>
       <c r="B302" s="1">
-        <v>23086</v>
+        <v>17518</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="D302" s="1">
         <v>8443999090</v>
       </c>
       <c r="E302" s="1">
         <v>1</v>
       </c>
       <c r="F302" s="1">
-        <v>68.47</v>
+        <v>44.18</v>
       </c>
       <c r="G302" s="1"/>
-      <c r="H302" s="5" t="s">
+      <c r="H302" s="1"/>
+      <c r="I302" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="303" spans="1:9" outlineLevel="2">
       <c r="A303" s="1"/>
       <c r="B303" s="1">
-        <v>32512</v>
+        <v>23086</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="D303" s="1">
         <v>8443999090</v>
       </c>
       <c r="E303" s="1">
         <v>1</v>
       </c>
       <c r="F303" s="1">
-        <v>42.07</v>
+        <v>69.69</v>
       </c>
       <c r="G303" s="1"/>
-      <c r="H303" s="5" t="s">
+      <c r="H303" s="1"/>
+      <c r="I303" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="304" spans="1:9" outlineLevel="2">
       <c r="A304" s="1"/>
       <c r="B304" s="1">
-        <v>20756</v>
+        <v>32512</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="D304" s="1">
         <v>8443999090</v>
       </c>
       <c r="E304" s="1">
         <v>1</v>
       </c>
       <c r="F304" s="1">
-        <v>52.36</v>
+        <v>42.82</v>
       </c>
       <c r="G304" s="1"/>
-      <c r="H304" s="5" t="s">
+      <c r="H304" s="1"/>
+      <c r="I304" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="305" spans="1:9" outlineLevel="2">
       <c r="A305" s="1"/>
       <c r="B305" s="1">
-        <v>30554</v>
+        <v>20756</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="D305" s="1">
         <v>8443999090</v>
       </c>
       <c r="E305" s="1">
         <v>1</v>
       </c>
       <c r="F305" s="1">
-        <v>69.81</v>
+        <v>53.29</v>
       </c>
       <c r="G305" s="1"/>
-      <c r="H305" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H305" s="1"/>
       <c r="I305" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="306" spans="1:9" outlineLevel="2">
       <c r="A306" s="1"/>
       <c r="B306" s="1">
-        <v>19404</v>
+        <v>30554</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="D306" s="1">
         <v>8443999090</v>
       </c>
       <c r="E306" s="1">
         <v>1</v>
       </c>
       <c r="F306" s="1">
-        <v>51.02</v>
+        <v>71.06</v>
       </c>
       <c r="G306" s="1"/>
-      <c r="H306" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H306" s="1"/>
       <c r="I306" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="307" spans="1:9" outlineLevel="2">
       <c r="A307" s="1"/>
       <c r="B307" s="1">
-        <v>13516</v>
+        <v>19404</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="D307" s="1">
         <v>8443999090</v>
       </c>
       <c r="E307" s="1">
         <v>1</v>
       </c>
       <c r="F307" s="1">
-        <v>43.41</v>
+        <v>51.93</v>
       </c>
       <c r="G307" s="1"/>
-      <c r="H307" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H307" s="1"/>
+      <c r="I307" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="308" spans="1:9" outlineLevel="2">
       <c r="A308" s="1"/>
       <c r="B308" s="1">
-        <v>24743</v>
+        <v>13516</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="D308" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E308" s="1">
         <v>1</v>
       </c>
       <c r="F308" s="1">
-        <v>41.62</v>
+        <v>44.18</v>
       </c>
       <c r="G308" s="1"/>
-      <c r="H308" s="5" t="s">
+      <c r="H308" s="1"/>
+      <c r="I308" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="309" spans="1:9" outlineLevel="2">
       <c r="A309" s="1"/>
       <c r="B309" s="1">
-        <v>33060</v>
+        <v>24743</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="D309" s="1">
         <v>8302200090</v>
       </c>
       <c r="E309" s="1">
         <v>1</v>
       </c>
       <c r="F309" s="1">
-        <v>81.89</v>
+        <v>42.36</v>
       </c>
       <c r="G309" s="1"/>
-      <c r="H309" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H309" s="1"/>
+      <c r="I309" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="310" spans="1:9" outlineLevel="2">
       <c r="A310" s="1"/>
       <c r="B310" s="1">
-        <v>34744</v>
+        <v>33060</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="D310" s="1">
         <v>8302200090</v>
       </c>
       <c r="E310" s="1">
         <v>1</v>
       </c>
       <c r="F310" s="1">
-        <v>120.83</v>
+        <v>83.36</v>
       </c>
       <c r="G310" s="1"/>
-      <c r="H310" s="5" t="s">
+      <c r="H310" s="1"/>
+      <c r="I310" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="311" spans="1:9" outlineLevel="2">
       <c r="A311" s="1"/>
       <c r="B311" s="1">
-        <v>31133</v>
+        <v>34744</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="D311" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E311" s="1">
         <v>1</v>
       </c>
       <c r="F311" s="1">
-        <v>81.45</v>
+        <v>122.99</v>
       </c>
       <c r="G311" s="1"/>
-      <c r="H311" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H311" s="1"/>
       <c r="I311" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="312" spans="1:9" outlineLevel="2">
       <c r="A312" s="1"/>
       <c r="B312" s="1">
-        <v>21769</v>
+        <v>31133</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="D312" s="1">
         <v>8443999090</v>
       </c>
       <c r="E312" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F312" s="1">
-        <v>146.78</v>
+        <v>82.90000000000001</v>
       </c>
       <c r="G312" s="1"/>
-      <c r="H312" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H312" s="1"/>
       <c r="I312" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="313" spans="1:9" outlineLevel="2">
       <c r="A313" s="1"/>
       <c r="B313" s="1">
-        <v>23097</v>
+        <v>21769</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="D313" s="1">
         <v>8443999090</v>
       </c>
       <c r="E313" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F313" s="1">
-        <v>151.26</v>
+        <v>149.4</v>
       </c>
       <c r="G313" s="1"/>
-      <c r="H313" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H313" s="1"/>
+      <c r="I313" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="314" spans="1:9" outlineLevel="2">
       <c r="A314" s="1"/>
       <c r="B314" s="1">
-        <v>13571</v>
+        <v>23097</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="D314" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E314" s="1">
         <v>1</v>
       </c>
       <c r="F314" s="1">
-        <v>238.52</v>
+        <v>153.96</v>
       </c>
       <c r="G314" s="1"/>
-      <c r="H314" s="5" t="s">
+      <c r="H314" s="1"/>
+      <c r="I314" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="315" spans="1:9" outlineLevel="2">
       <c r="A315" s="1"/>
       <c r="B315" s="1">
-        <v>31656</v>
+        <v>13571</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="D315" s="1">
         <v>8302200090</v>
       </c>
       <c r="E315" s="1">
         <v>1</v>
       </c>
       <c r="F315" s="1">
-        <v>91.29000000000001</v>
+        <v>242.78</v>
       </c>
       <c r="G315" s="1"/>
-      <c r="H315" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H315" s="1"/>
       <c r="I315" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="316" spans="1:9" outlineLevel="2">
       <c r="A316" s="1"/>
       <c r="B316" s="1">
-        <v>30376</v>
+        <v>31656</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="D316" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E316" s="1">
         <v>1</v>
       </c>
       <c r="F316" s="1">
-        <v>110.09</v>
+        <v>92.92</v>
       </c>
       <c r="G316" s="1"/>
-      <c r="H316" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H316" s="1"/>
       <c r="I316" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="317" spans="1:9" outlineLevel="2">
       <c r="A317" s="1"/>
       <c r="B317" s="1">
-        <v>29153</v>
+        <v>30376</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="D317" s="1">
         <v>8443999090</v>
       </c>
       <c r="E317" s="1">
         <v>1</v>
       </c>
       <c r="F317" s="1">
-        <v>116.8</v>
+        <v>112.05</v>
       </c>
       <c r="G317" s="1"/>
-      <c r="H317" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H317" s="1"/>
       <c r="I317" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="318" spans="1:9" outlineLevel="2">
       <c r="A318" s="1"/>
       <c r="B318" s="1">
-        <v>21106</v>
+        <v>29153</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="D318" s="1">
         <v>8443999090</v>
       </c>
       <c r="E318" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F318" s="1">
-        <v>87.70999999999999</v>
+        <v>118.89</v>
       </c>
       <c r="G318" s="1"/>
-      <c r="H318" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H318" s="1"/>
       <c r="I318" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="319" spans="1:9" outlineLevel="2">
       <c r="A319" s="1"/>
       <c r="B319" s="1">
-        <v>23098</v>
+        <v>21106</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="D319" s="1">
         <v>8443999090</v>
       </c>
       <c r="E319" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F319" s="1">
-        <v>143.65</v>
+        <v>89.28</v>
       </c>
       <c r="G319" s="1"/>
-      <c r="H319" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H319" s="1"/>
+      <c r="I319" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="320" spans="1:9" outlineLevel="2">
       <c r="A320" s="1"/>
       <c r="B320" s="1">
-        <v>11331</v>
+        <v>23098</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="D320" s="1">
         <v>8443999090</v>
       </c>
       <c r="E320" s="1">
         <v>1</v>
       </c>
       <c r="F320" s="1">
-        <v>80.55</v>
+        <v>146.22</v>
       </c>
       <c r="G320" s="1"/>
-      <c r="H320" s="5" t="s">
+      <c r="H320" s="1"/>
+      <c r="I320" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="321" spans="1:9" outlineLevel="2">
       <c r="A321" s="1"/>
       <c r="B321" s="1">
-        <v>28504</v>
+        <v>11331</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="D321" s="1">
         <v>8443999090</v>
       </c>
       <c r="E321" s="1">
         <v>1</v>
       </c>
       <c r="F321" s="1">
-        <v>253.73</v>
+        <v>81.98999999999999</v>
       </c>
       <c r="G321" s="1"/>
-      <c r="H321" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H321" s="1"/>
       <c r="I321" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="322" spans="1:9" outlineLevel="2">
       <c r="A322" s="1"/>
       <c r="B322" s="1">
-        <v>13664</v>
+        <v>28504</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="D322" s="1">
         <v>8443999090</v>
       </c>
       <c r="E322" s="1">
         <v>1</v>
       </c>
       <c r="F322" s="1">
-        <v>514.63</v>
+        <v>258.27</v>
       </c>
       <c r="G322" s="1"/>
-      <c r="H322" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H322" s="1"/>
       <c r="I322" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="323" spans="1:9" outlineLevel="2">
       <c r="A323" s="1"/>
       <c r="B323" s="1">
-        <v>15955</v>
+        <v>13664</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="D323" s="1">
         <v>8443999090</v>
       </c>
       <c r="E323" s="1">
         <v>1</v>
       </c>
       <c r="F323" s="1">
-        <v>146.33</v>
+        <v>523.83</v>
       </c>
       <c r="G323" s="1"/>
-      <c r="H323" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H323" s="1"/>
       <c r="I323" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="324" spans="1:9" outlineLevel="2">
       <c r="A324" s="1"/>
       <c r="B324" s="1">
-        <v>22117</v>
+        <v>15955</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="D324" s="1">
         <v>8443999090</v>
       </c>
       <c r="E324" s="1">
         <v>1</v>
       </c>
       <c r="F324" s="1">
-        <v>240.76</v>
+        <v>148.95</v>
       </c>
       <c r="G324" s="1"/>
-      <c r="H324" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H324" s="1"/>
       <c r="I324" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="325" spans="1:9" outlineLevel="2">
       <c r="A325" s="1"/>
       <c r="B325" s="1">
-        <v>33045</v>
+        <v>22117</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="D325" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E325" s="1">
         <v>1</v>
       </c>
       <c r="F325" s="1">
-        <v>0</v>
+        <v>245.06</v>
       </c>
       <c r="G325" s="1"/>
-      <c r="H325" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H325" s="1"/>
       <c r="I325" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="326" spans="1:9" outlineLevel="2">
       <c r="A326" s="1"/>
       <c r="B326" s="1">
-        <v>27702</v>
+        <v>33045</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="D326" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E326" s="1">
         <v>1</v>
       </c>
       <c r="F326" s="1">
-        <v>85.03</v>
+        <v>0</v>
       </c>
       <c r="G326" s="1"/>
-      <c r="H326" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H326" s="1"/>
       <c r="I326" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="327" spans="1:9" outlineLevel="2">
       <c r="A327" s="1"/>
       <c r="B327" s="1">
-        <v>22119</v>
+        <v>27702</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="D327" s="1">
         <v>8443999090</v>
       </c>
       <c r="E327" s="1">
         <v>1</v>
       </c>
       <c r="F327" s="1">
-        <v>93.98</v>
+        <v>86.55</v>
       </c>
       <c r="G327" s="1"/>
-      <c r="H327" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H327" s="1"/>
       <c r="I327" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="328" spans="1:9" outlineLevel="2">
       <c r="A328" s="1"/>
       <c r="B328" s="1">
-        <v>14211</v>
+        <v>22119</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="D328" s="1">
         <v>8443999090</v>
       </c>
       <c r="E328" s="1">
         <v>1</v>
       </c>
       <c r="F328" s="1">
-        <v>97.56</v>
+        <v>95.66</v>
       </c>
       <c r="G328" s="1"/>
-      <c r="H328" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H328" s="1"/>
       <c r="I328" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="329" spans="1:9" outlineLevel="2">
       <c r="A329" s="1"/>
       <c r="B329" s="1">
-        <v>22527</v>
+        <v>14211</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="D329" s="1">
         <v>8443999090</v>
       </c>
       <c r="E329" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F329" s="1">
-        <v>124.41</v>
+        <v>99.3</v>
       </c>
       <c r="G329" s="1"/>
-      <c r="H329" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H329" s="1"/>
       <c r="I329" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="330" spans="1:9" outlineLevel="2">
       <c r="A330" s="1"/>
       <c r="B330" s="1">
-        <v>27327</v>
+        <v>22527</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="D330" s="1">
         <v>8443999090</v>
       </c>
       <c r="E330" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F330" s="1">
-        <v>120.83</v>
+        <v>126.63</v>
       </c>
       <c r="G330" s="1"/>
-      <c r="H330" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H330" s="1"/>
       <c r="I330" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="331" spans="1:9" outlineLevel="2">
       <c r="A331" s="1"/>
       <c r="B331" s="1">
-        <v>24847</v>
+        <v>27327</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="D331" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E331" s="1">
         <v>1</v>
       </c>
       <c r="F331" s="1">
-        <v>55.04</v>
+        <v>122.99</v>
       </c>
       <c r="G331" s="1"/>
-      <c r="H331" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H331" s="1"/>
       <c r="I331" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="332" spans="1:9" outlineLevel="2">
       <c r="A332" s="1"/>
       <c r="B332" s="1">
-        <v>28435</v>
+        <v>24847</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="D332" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E332" s="1">
         <v>1</v>
       </c>
       <c r="F332" s="1">
-        <v>209.43</v>
+        <v>56.03</v>
       </c>
       <c r="G332" s="1"/>
-      <c r="H332" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H332" s="1"/>
       <c r="I332" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="333" spans="1:9" outlineLevel="2">
       <c r="A333" s="1"/>
       <c r="B333" s="1">
-        <v>24849</v>
+        <v>28435</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="D333" s="1">
         <v>8443999090</v>
       </c>
       <c r="E333" s="1">
         <v>1</v>
       </c>
       <c r="F333" s="1">
-        <v>323.99</v>
+        <v>213.17</v>
       </c>
       <c r="G333" s="1"/>
-      <c r="H333" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H333" s="1"/>
+      <c r="I333" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="334" spans="1:9" outlineLevel="2">
       <c r="A334" s="1"/>
       <c r="B334" s="1">
-        <v>33057</v>
+        <v>24849</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="D334" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E334" s="1">
         <v>1</v>
       </c>
       <c r="F334" s="1">
-        <v>114.11</v>
+        <v>329.78</v>
       </c>
       <c r="G334" s="1"/>
-      <c r="H334" s="5" t="s">
+      <c r="H334" s="1"/>
+      <c r="I334" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="335" spans="1:9" outlineLevel="2">
       <c r="A335" s="1"/>
       <c r="B335" s="1">
-        <v>27795</v>
+        <v>33057</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="D335" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E335" s="1">
         <v>1</v>
       </c>
       <c r="F335" s="1">
-        <v>169.16</v>
+        <v>116.15</v>
       </c>
       <c r="G335" s="1"/>
-      <c r="H335" s="5" t="s">
+      <c r="H335" s="1"/>
+      <c r="I335" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="336" spans="1:9" outlineLevel="2">
       <c r="A336" s="1"/>
       <c r="B336" s="1">
-        <v>24848</v>
+        <v>27795</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="D336" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E336" s="1">
         <v>1</v>
       </c>
       <c r="F336" s="1">
-        <v>332.94</v>
+        <v>172.18</v>
       </c>
       <c r="G336" s="1"/>
-      <c r="H336" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H336" s="1"/>
       <c r="I336" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="337" spans="1:9" outlineLevel="2">
       <c r="A337" s="1"/>
       <c r="B337" s="1">
-        <v>27013</v>
+        <v>24848</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="D337" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E337" s="1">
         <v>1</v>
       </c>
       <c r="F337" s="1">
-        <v>266.26</v>
+        <v>338.89</v>
       </c>
       <c r="G337" s="1"/>
-      <c r="H337" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H337" s="1"/>
       <c r="I337" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="338" spans="1:9" outlineLevel="2">
       <c r="A338" s="1"/>
       <c r="B338" s="1">
-        <v>33056</v>
+        <v>27013</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="D338" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E338" s="1">
         <v>1</v>
       </c>
       <c r="F338" s="1">
-        <v>50.57</v>
+        <v>271.02</v>
       </c>
       <c r="G338" s="1"/>
-      <c r="H338" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H338" s="1"/>
+      <c r="I338" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="339" spans="1:9" outlineLevel="2">
       <c r="A339" s="1"/>
       <c r="B339" s="1">
-        <v>32778</v>
+        <v>33056</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="D339" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E339" s="1">
         <v>1</v>
       </c>
       <c r="F339" s="1">
-        <v>150.81</v>
+        <v>51.47</v>
       </c>
       <c r="G339" s="1"/>
-      <c r="H339" s="5" t="s">
+      <c r="H339" s="1"/>
+      <c r="I339" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="340" spans="1:9" outlineLevel="2">
       <c r="A340" s="1"/>
       <c r="B340" s="1">
-        <v>27116</v>
+        <v>32778</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="D340" s="1">
         <v>8443999090</v>
       </c>
       <c r="E340" s="1">
         <v>1</v>
       </c>
       <c r="F340" s="1">
-        <v>324.44</v>
+        <v>153.5</v>
       </c>
       <c r="G340" s="1"/>
-      <c r="H340" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H340" s="1"/>
       <c r="I340" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="341" spans="1:9" outlineLevel="2">
       <c r="A341" s="1"/>
       <c r="B341" s="1">
-        <v>31430</v>
+        <v>27116</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="D341" s="1">
         <v>8443999090</v>
       </c>
       <c r="E341" s="1">
         <v>1</v>
       </c>
       <c r="F341" s="1">
-        <v>324.44</v>
+        <v>330.24</v>
       </c>
       <c r="G341" s="1"/>
-      <c r="H341" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H341" s="1"/>
       <c r="I341" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="342" spans="1:9" outlineLevel="2">
       <c r="A342" s="1"/>
       <c r="B342" s="1">
-        <v>31429</v>
+        <v>31430</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="D342" s="1">
         <v>8443999090</v>
       </c>
       <c r="E342" s="1">
         <v>1</v>
       </c>
       <c r="F342" s="1">
-        <v>247.02</v>
+        <v>330.24</v>
       </c>
       <c r="G342" s="1"/>
-      <c r="H342" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H342" s="1"/>
       <c r="I342" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="343" spans="1:9" outlineLevel="2">
       <c r="A343" s="1"/>
       <c r="B343" s="1">
-        <v>30812</v>
+        <v>31429</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="D343" s="1">
         <v>8443999090</v>
       </c>
       <c r="E343" s="1">
         <v>1</v>
       </c>
       <c r="F343" s="1">
-        <v>447.95</v>
+        <v>251.44</v>
       </c>
       <c r="G343" s="1"/>
-      <c r="H343" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H343" s="1"/>
       <c r="I343" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="344" spans="1:9" outlineLevel="2">
       <c r="A344" s="1"/>
       <c r="B344" s="1">
-        <v>23088</v>
+        <v>30812</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="D344" s="1">
         <v>8443999090</v>
       </c>
       <c r="E344" s="1">
         <v>1</v>
       </c>
       <c r="F344" s="1">
-        <v>373.66</v>
+        <v>455.96</v>
       </c>
       <c r="G344" s="1"/>
-      <c r="H344" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H344" s="1"/>
       <c r="I344" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="345" spans="1:9" outlineLevel="2">
       <c r="A345" s="1"/>
       <c r="B345" s="1">
-        <v>22500</v>
+        <v>23088</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="D345" s="1">
         <v>8443999090</v>
       </c>
       <c r="E345" s="1">
         <v>1</v>
       </c>
       <c r="F345" s="1">
-        <v>313.25</v>
+        <v>380.34</v>
       </c>
       <c r="G345" s="1"/>
-      <c r="H345" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H345" s="1"/>
+      <c r="I345" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="346" spans="1:9" outlineLevel="2">
       <c r="A346" s="1"/>
       <c r="B346" s="1">
-        <v>23081</v>
+        <v>22500</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="D346" s="1">
         <v>8443999090</v>
       </c>
       <c r="E346" s="1">
         <v>1</v>
       </c>
       <c r="F346" s="1">
-        <v>259.55</v>
+        <v>318.85</v>
       </c>
       <c r="G346" s="1"/>
-      <c r="H346" s="5" t="s">
+      <c r="H346" s="1"/>
+      <c r="I346" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="347" spans="1:9" outlineLevel="2">
       <c r="A347" s="1"/>
       <c r="B347" s="1">
-        <v>23089</v>
+        <v>23081</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="D347" s="1">
         <v>8443999090</v>
       </c>
       <c r="E347" s="1">
         <v>1</v>
       </c>
       <c r="F347" s="1">
-        <v>242.99</v>
+        <v>264.19</v>
       </c>
       <c r="G347" s="1"/>
-      <c r="H347" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H347" s="1"/>
       <c r="I347" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="348" spans="1:9" outlineLevel="2">
       <c r="A348" s="1"/>
       <c r="B348" s="1">
-        <v>28996</v>
+        <v>23089</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="D348" s="1">
         <v>8443999090</v>
       </c>
       <c r="E348" s="1">
         <v>1</v>
       </c>
       <c r="F348" s="1">
-        <v>573.7</v>
+        <v>247.34</v>
       </c>
       <c r="G348" s="1"/>
-      <c r="H348" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H348" s="1"/>
       <c r="I348" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="349" spans="1:9" outlineLevel="2">
       <c r="A349" s="1"/>
       <c r="B349" s="1">
-        <v>23090</v>
+        <v>28996</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="D349" s="1">
         <v>8443999090</v>
       </c>
       <c r="E349" s="1">
         <v>1</v>
       </c>
       <c r="F349" s="1">
-        <v>187.95</v>
+        <v>583.95</v>
       </c>
       <c r="G349" s="1"/>
-      <c r="H349" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H349" s="1"/>
       <c r="I349" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="350" spans="1:9" outlineLevel="2">
       <c r="A350" s="1"/>
       <c r="B350" s="1">
-        <v>18440</v>
+        <v>23090</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="D350" s="1">
         <v>8443999090</v>
       </c>
       <c r="E350" s="1">
         <v>1</v>
       </c>
       <c r="F350" s="1">
-        <v>225.54</v>
+        <v>191.31</v>
       </c>
       <c r="G350" s="1"/>
-      <c r="H350" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H350" s="1"/>
       <c r="I350" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="351" spans="1:9" outlineLevel="2">
       <c r="A351" s="1"/>
       <c r="B351" s="1">
-        <v>24883</v>
+        <v>18440</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="D351" s="1">
         <v>8443999090</v>
       </c>
       <c r="E351" s="1">
         <v>1</v>
       </c>
       <c r="F351" s="1">
-        <v>120.38</v>
+        <v>229.57</v>
       </c>
       <c r="G351" s="1"/>
-      <c r="H351" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H351" s="1"/>
       <c r="I351" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="352" spans="1:9" outlineLevel="2">
       <c r="A352" s="1"/>
       <c r="B352" s="1">
-        <v>6233</v>
+        <v>24883</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="D352" s="1">
         <v>8443999090</v>
       </c>
       <c r="E352" s="1">
         <v>1</v>
       </c>
       <c r="F352" s="1">
-        <v>65.34</v>
+        <v>122.53</v>
       </c>
       <c r="G352" s="1"/>
-      <c r="H352" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H352" s="1"/>
       <c r="I352" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="353" spans="1:9" outlineLevel="2">
       <c r="A353" s="1"/>
       <c r="B353" s="1">
-        <v>11267</v>
+        <v>6233</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="D353" s="1">
         <v>8443999090</v>
       </c>
       <c r="E353" s="1">
         <v>1</v>
       </c>
       <c r="F353" s="1">
-        <v>84.13</v>
+        <v>66.5</v>
       </c>
       <c r="G353" s="1"/>
-      <c r="H353" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H353" s="1"/>
       <c r="I353" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="354" spans="1:9" outlineLevel="2">
       <c r="A354" s="1"/>
       <c r="B354" s="1">
-        <v>33059</v>
+        <v>11267</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="D354" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E354" s="1">
         <v>1</v>
       </c>
       <c r="F354" s="1">
-        <v>40.72</v>
+        <v>85.63</v>
       </c>
       <c r="G354" s="1"/>
-      <c r="H354" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H354" s="1"/>
+      <c r="I354" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="355" spans="1:9" outlineLevel="2">
       <c r="A355" s="1"/>
       <c r="B355" s="1">
-        <v>20624</v>
+        <v>33059</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="D355" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E355" s="1">
         <v>1</v>
       </c>
       <c r="F355" s="1">
-        <v>54.6</v>
+        <v>41.45</v>
       </c>
       <c r="G355" s="1"/>
-      <c r="H355" s="5" t="s">
+      <c r="H355" s="1"/>
+      <c r="I355" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="356" spans="1:9" outlineLevel="2">
       <c r="A356" s="1"/>
       <c r="B356" s="1">
-        <v>24478</v>
+        <v>20624</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="D356" s="1">
         <v>8443999090</v>
       </c>
       <c r="E356" s="1">
         <v>1</v>
       </c>
       <c r="F356" s="1">
-        <v>52.36</v>
+        <v>55.57</v>
       </c>
       <c r="G356" s="1"/>
-      <c r="H356" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H356" s="1"/>
       <c r="I356" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="357" spans="1:9" outlineLevel="2">
       <c r="A357" s="1"/>
       <c r="B357" s="1">
-        <v>19405</v>
+        <v>24478</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="D357" s="1">
         <v>8443999090</v>
       </c>
       <c r="E357" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F357" s="1">
-        <v>58.18</v>
+        <v>53.29</v>
       </c>
       <c r="G357" s="1"/>
-      <c r="H357" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H357" s="1"/>
       <c r="I357" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="358" spans="1:9" outlineLevel="2">
       <c r="A358" s="1"/>
       <c r="B358" s="1">
-        <v>23091</v>
+        <v>19405</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="D358" s="1">
         <v>8443999090</v>
       </c>
       <c r="E358" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F358" s="1">
-        <v>110.98</v>
+        <v>59.22</v>
       </c>
       <c r="G358" s="1"/>
-      <c r="H358" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H358" s="1"/>
       <c r="I358" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="359" spans="1:9" outlineLevel="2">
       <c r="A359" s="1"/>
       <c r="B359" s="1">
-        <v>11313</v>
+        <v>23091</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="D359" s="1">
         <v>8443999090</v>
       </c>
       <c r="E359" s="1">
         <v>1</v>
       </c>
       <c r="F359" s="1">
-        <v>54.6</v>
+        <v>112.96</v>
       </c>
       <c r="G359" s="1"/>
-      <c r="H359" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H359" s="1"/>
       <c r="I359" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="360" spans="1:9" outlineLevel="2">
       <c r="A360" s="1"/>
       <c r="B360" s="1">
-        <v>23410</v>
+        <v>11313</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="D360" s="1">
         <v>8443999090</v>
       </c>
       <c r="E360" s="1">
         <v>1</v>
       </c>
       <c r="F360" s="1">
-        <v>64.44</v>
+        <v>55.57</v>
       </c>
       <c r="G360" s="1"/>
-      <c r="H360" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H360" s="1"/>
       <c r="I360" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="361" spans="1:9" outlineLevel="2">
       <c r="A361" s="1"/>
       <c r="B361" s="1">
-        <v>31385</v>
+        <v>23410</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="D361" s="1">
         <v>8443999090</v>
       </c>
       <c r="E361" s="1">
         <v>1</v>
       </c>
       <c r="F361" s="1">
-        <v>92.63</v>
+        <v>65.59</v>
       </c>
       <c r="G361" s="1"/>
-      <c r="H361" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H361" s="1"/>
       <c r="I361" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="362" spans="1:9" outlineLevel="2">
       <c r="A362" s="1"/>
       <c r="B362" s="1">
-        <v>22529</v>
+        <v>31385</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="D362" s="1">
         <v>8443999090</v>
       </c>
       <c r="E362" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F362" s="1">
-        <v>85.47</v>
+        <v>94.29000000000001</v>
       </c>
       <c r="G362" s="1"/>
-      <c r="H362" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H362" s="1"/>
       <c r="I362" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="363" spans="1:9" outlineLevel="2">
       <c r="A363" s="1"/>
       <c r="B363" s="1">
-        <v>24689</v>
+        <v>22529</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="D363" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E363" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F363" s="1">
-        <v>63.55</v>
+        <v>87</v>
       </c>
       <c r="G363" s="1"/>
-      <c r="H363" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H363" s="1"/>
       <c r="I363" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="364" spans="1:9" outlineLevel="2">
       <c r="A364" s="1"/>
       <c r="B364" s="1">
-        <v>34056</v>
+        <v>24689</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="D364" s="1">
         <v>8302200090</v>
       </c>
       <c r="E364" s="1">
         <v>1</v>
       </c>
       <c r="F364" s="1">
-        <v>45.2</v>
+        <v>64.68000000000001</v>
       </c>
       <c r="G364" s="1"/>
-      <c r="H364" s="5" t="s">
-[...3 lines deleted...]
-        <v>374</v>
+      <c r="H364" s="1"/>
+      <c r="I364" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="365" spans="1:9" outlineLevel="2">
       <c r="A365" s="1"/>
       <c r="B365" s="1">
-        <v>17420</v>
+        <v>34056</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="D365" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E365" s="1">
         <v>1</v>
       </c>
       <c r="F365" s="1">
-        <v>66.68000000000001</v>
+        <v>46.01</v>
       </c>
       <c r="G365" s="1"/>
-      <c r="H365" s="5" t="s">
+      <c r="H365" s="1"/>
+      <c r="I365" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="366" spans="1:9" outlineLevel="2">
       <c r="A366" s="1"/>
       <c r="B366" s="1">
-        <v>31614</v>
+        <v>17420</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="D366" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E366" s="1">
         <v>1</v>
       </c>
       <c r="F366" s="1">
-        <v>46.54</v>
+        <v>67.87</v>
       </c>
       <c r="G366" s="1"/>
-      <c r="H366" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H366" s="1"/>
+      <c r="I366" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="367" spans="1:9" outlineLevel="2">
       <c r="A367" s="1"/>
       <c r="B367" s="1">
-        <v>20625</v>
+        <v>31614</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="D367" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E367" s="1">
         <v>1</v>
       </c>
       <c r="F367" s="1">
-        <v>53.25</v>
+        <v>47.37</v>
       </c>
       <c r="G367" s="1"/>
-      <c r="H367" s="5" t="s">
+      <c r="H367" s="1"/>
+      <c r="I367" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="368" spans="1:9" outlineLevel="2">
       <c r="A368" s="1"/>
       <c r="B368" s="1">
-        <v>24649</v>
+        <v>20625</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="D368" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E368" s="1">
         <v>1</v>
       </c>
       <c r="F368" s="1">
-        <v>51.02</v>
+        <v>54.2</v>
       </c>
       <c r="G368" s="1"/>
-      <c r="H368" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H368" s="1"/>
       <c r="I368" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="369" spans="1:9" outlineLevel="2">
       <c r="A369" s="1"/>
       <c r="B369" s="1">
-        <v>10977</v>
+        <v>24649</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="D369" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E369" s="1">
         <v>1</v>
       </c>
       <c r="F369" s="1">
-        <v>54.6</v>
+        <v>51.93</v>
       </c>
       <c r="G369" s="1"/>
-      <c r="H369" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H369" s="1"/>
       <c r="I369" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="370" spans="1:9" outlineLevel="2">
       <c r="A370" s="1"/>
       <c r="B370" s="1">
-        <v>22240</v>
+        <v>10977</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="D370" s="1">
         <v>8443999090</v>
       </c>
       <c r="E370" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F370" s="1">
-        <v>115.01</v>
+        <v>55.57</v>
       </c>
       <c r="G370" s="1"/>
-      <c r="H370" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H370" s="1"/>
       <c r="I370" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="371" spans="1:9" outlineLevel="2">
       <c r="A371" s="1"/>
       <c r="B371" s="1">
-        <v>17418</v>
+        <v>22240</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="D371" s="1">
         <v>8443999090</v>
       </c>
       <c r="E371" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F371" s="1">
-        <v>118.59</v>
+        <v>117.06</v>
       </c>
       <c r="G371" s="1"/>
-      <c r="H371" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H371" s="1"/>
       <c r="I371" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="372" spans="1:9" outlineLevel="2">
       <c r="A372" s="1"/>
       <c r="B372" s="1">
-        <v>24705</v>
+        <v>17418</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="D372" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E372" s="1">
         <v>1</v>
       </c>
       <c r="F372" s="1">
-        <v>112.77</v>
+        <v>120.71</v>
       </c>
       <c r="G372" s="1"/>
-      <c r="H372" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H372" s="1"/>
       <c r="I372" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="373" spans="1:9" outlineLevel="2">
       <c r="A373" s="1"/>
       <c r="B373" s="1">
-        <v>13511</v>
+        <v>24705</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="D373" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E373" s="1">
         <v>1</v>
       </c>
       <c r="F373" s="1">
-        <v>220.17</v>
+        <v>114.79</v>
       </c>
       <c r="G373" s="1"/>
-      <c r="H373" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H373" s="1"/>
       <c r="I373" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="374" spans="1:9" outlineLevel="2">
       <c r="A374" s="1"/>
       <c r="B374" s="1">
-        <v>33559</v>
+        <v>13511</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="D374" s="1">
         <v>8443999090</v>
       </c>
       <c r="E374" s="1">
         <v>1</v>
       </c>
       <c r="F374" s="1">
-        <v>132.46</v>
+        <v>224.11</v>
       </c>
       <c r="G374" s="1"/>
-      <c r="H374" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H374" s="1"/>
       <c r="I374" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="375" spans="1:9" outlineLevel="2">
       <c r="A375" s="1"/>
       <c r="B375" s="1">
-        <v>31562</v>
+        <v>33559</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="D375" s="1">
-        <v>4016999790</v>
+        <v>8443999090</v>
       </c>
       <c r="E375" s="1">
         <v>1</v>
       </c>
       <c r="F375" s="1">
-        <v>50.57</v>
+        <v>134.83</v>
       </c>
       <c r="G375" s="1"/>
-      <c r="H375" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H375" s="1"/>
       <c r="I375" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="376" spans="1:9" outlineLevel="2">
       <c r="A376" s="1"/>
       <c r="B376" s="1">
-        <v>23411</v>
+        <v>31562</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="D376" s="1">
-        <v>8443999090</v>
+        <v>4016999790</v>
       </c>
       <c r="E376" s="1">
         <v>1</v>
       </c>
       <c r="F376" s="1">
-        <v>102.03</v>
+        <v>51.47</v>
       </c>
       <c r="G376" s="1"/>
-      <c r="H376" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H376" s="1"/>
       <c r="I376" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="377" spans="1:9" outlineLevel="2">
       <c r="A377" s="1"/>
       <c r="B377" s="1">
-        <v>32899</v>
+        <v>23411</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="D377" s="1">
         <v>8443999090</v>
       </c>
       <c r="E377" s="1">
         <v>1</v>
       </c>
       <c r="F377" s="1">
-        <v>156.18</v>
+        <v>103.85</v>
       </c>
       <c r="G377" s="1"/>
-      <c r="H377" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H377" s="1"/>
       <c r="I377" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="378" spans="1:9" outlineLevel="2">
       <c r="A378" s="1"/>
       <c r="B378" s="1">
-        <v>22530</v>
+        <v>32899</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="D378" s="1">
         <v>8443999090</v>
       </c>
       <c r="E378" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F378" s="1">
-        <v>88.61</v>
+        <v>158.97</v>
       </c>
       <c r="G378" s="1"/>
-      <c r="H378" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H378" s="1"/>
       <c r="I378" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="379" spans="1:9" outlineLevel="2">
       <c r="A379" s="1"/>
       <c r="B379" s="1">
-        <v>20836</v>
+        <v>22530</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="D379" s="1">
         <v>8443999090</v>
       </c>
       <c r="E379" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F379" s="1">
-        <v>144.54</v>
+        <v>90.19</v>
       </c>
       <c r="G379" s="1"/>
-      <c r="H379" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H379" s="1"/>
       <c r="I379" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="380" spans="1:9" outlineLevel="2">
       <c r="A380" s="1"/>
       <c r="B380" s="1">
-        <v>17421</v>
+        <v>20836</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="D380" s="1">
         <v>8443999090</v>
       </c>
       <c r="E380" s="1">
         <v>1</v>
       </c>
       <c r="F380" s="1">
-        <v>144.99</v>
+        <v>147.13</v>
       </c>
       <c r="G380" s="1"/>
-      <c r="H380" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H380" s="1"/>
       <c r="I380" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="381" spans="1:9" outlineLevel="2">
       <c r="A381" s="1"/>
       <c r="B381" s="1">
-        <v>24850</v>
+        <v>17421</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="D381" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E381" s="1">
         <v>1</v>
       </c>
       <c r="F381" s="1">
-        <v>118.59</v>
+        <v>147.58</v>
       </c>
       <c r="G381" s="1"/>
-      <c r="H381" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H381" s="1"/>
       <c r="I381" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="382" spans="1:9" outlineLevel="2">
       <c r="A382" s="1"/>
       <c r="B382" s="1">
-        <v>22241</v>
+        <v>24850</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="D382" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E382" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F382" s="1">
-        <v>135.59</v>
+        <v>120.71</v>
       </c>
       <c r="G382" s="1"/>
-      <c r="H382" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H382" s="1"/>
       <c r="I382" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="383" spans="1:9" outlineLevel="2">
       <c r="A383" s="1"/>
       <c r="B383" s="1">
-        <v>28627</v>
+        <v>22241</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="D383" s="1">
         <v>8443999090</v>
       </c>
       <c r="E383" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F383" s="1">
-        <v>302.06</v>
+        <v>138.02</v>
       </c>
       <c r="G383" s="1"/>
-      <c r="H383" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H383" s="1"/>
       <c r="I383" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="384" spans="1:9" outlineLevel="2">
       <c r="A384" s="1"/>
       <c r="B384" s="1">
-        <v>16734</v>
+        <v>28627</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="D384" s="1">
         <v>8443999090</v>
       </c>
       <c r="E384" s="1">
         <v>1</v>
       </c>
       <c r="F384" s="1">
-        <v>382.61</v>
+        <v>307.46</v>
       </c>
       <c r="G384" s="1"/>
-      <c r="H384" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H384" s="1"/>
       <c r="I384" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="385" spans="1:9" outlineLevel="2">
       <c r="A385" s="1"/>
       <c r="B385" s="1">
-        <v>31882</v>
+        <v>16734</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="D385" s="1">
         <v>8443999090</v>
       </c>
       <c r="E385" s="1">
         <v>1</v>
       </c>
       <c r="F385" s="1">
-        <v>87.26000000000001</v>
+        <v>389.45</v>
       </c>
       <c r="G385" s="1"/>
-      <c r="H385" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H385" s="1"/>
+      <c r="I385" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="386" spans="1:9" outlineLevel="2">
       <c r="A386" s="1"/>
       <c r="B386" s="1">
-        <v>22835</v>
+        <v>31882</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="D386" s="1">
         <v>8443999090</v>
       </c>
       <c r="E386" s="1">
         <v>1</v>
       </c>
       <c r="F386" s="1">
-        <v>230.02</v>
+        <v>88.81999999999999</v>
       </c>
       <c r="G386" s="1"/>
-      <c r="H386" s="5" t="s">
+      <c r="H386" s="1"/>
+      <c r="I386" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="387" spans="1:9" outlineLevel="2">
       <c r="A387" s="1"/>
       <c r="B387" s="1">
-        <v>16607</v>
+        <v>22835</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="D387" s="1">
         <v>8443999090</v>
       </c>
       <c r="E387" s="1">
         <v>1</v>
       </c>
       <c r="F387" s="1">
-        <v>110.09</v>
+        <v>234.13</v>
       </c>
       <c r="G387" s="1"/>
-      <c r="H387" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H387" s="1"/>
       <c r="I387" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="388" spans="1:9" outlineLevel="2">
       <c r="A388" s="1"/>
       <c r="B388" s="1">
-        <v>20839</v>
+        <v>16607</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="D388" s="1">
         <v>8443999090</v>
       </c>
       <c r="E388" s="1">
         <v>1</v>
       </c>
       <c r="F388" s="1">
-        <v>123.06</v>
+        <v>112.05</v>
       </c>
       <c r="G388" s="1"/>
-      <c r="H388" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H388" s="1"/>
       <c r="I388" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="389" spans="1:9" outlineLevel="2">
       <c r="A389" s="1"/>
       <c r="B389" s="1">
-        <v>20726</v>
+        <v>20839</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="D389" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E389" s="1">
         <v>1</v>
       </c>
       <c r="F389" s="1">
-        <v>317.28</v>
+        <v>125.26</v>
       </c>
       <c r="G389" s="1"/>
-      <c r="H389" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H389" s="1"/>
       <c r="I389" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="390" spans="1:9" outlineLevel="2">
       <c r="A390" s="1"/>
       <c r="B390" s="1">
-        <v>31649</v>
+        <v>20726</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="D390" s="1">
         <v>8302200090</v>
       </c>
       <c r="E390" s="1">
         <v>1</v>
       </c>
       <c r="F390" s="1">
-        <v>46.54</v>
+        <v>322.95</v>
       </c>
       <c r="G390" s="1"/>
-      <c r="H390" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H390" s="1"/>
+      <c r="I390" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="391" spans="1:9" outlineLevel="2">
       <c r="A391" s="1"/>
       <c r="B391" s="1">
-        <v>23103</v>
+        <v>31649</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="D391" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E391" s="1">
         <v>1</v>
       </c>
       <c r="F391" s="1">
-        <v>81.89</v>
+        <v>47.37</v>
       </c>
       <c r="G391" s="1"/>
-      <c r="H391" s="5" t="s">
+      <c r="H391" s="1"/>
+      <c r="I391" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="392" spans="1:9" outlineLevel="2">
       <c r="A392" s="1"/>
       <c r="B392" s="1">
-        <v>9107</v>
+        <v>23103</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="D392" s="1">
         <v>8443999090</v>
       </c>
       <c r="E392" s="1">
         <v>1</v>
       </c>
       <c r="F392" s="1">
-        <v>57.28</v>
+        <v>83.36</v>
       </c>
       <c r="G392" s="1"/>
-      <c r="H392" s="5" t="s">
+      <c r="H392" s="1"/>
+      <c r="I392" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="393" spans="1:9" outlineLevel="2">
       <c r="A393" s="1"/>
       <c r="B393" s="1">
-        <v>24482</v>
+        <v>9107</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="D393" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E393" s="1">
         <v>1</v>
       </c>
       <c r="F393" s="1">
-        <v>51.02</v>
+        <v>58.3</v>
       </c>
       <c r="G393" s="1"/>
-      <c r="H393" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H393" s="1"/>
+      <c r="I393" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="394" spans="1:9" outlineLevel="2">
       <c r="A394" s="1"/>
       <c r="B394" s="1">
-        <v>34024</v>
+        <v>24482</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="D394" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E394" s="1">
         <v>1</v>
       </c>
       <c r="F394" s="1">
-        <v>84.13</v>
+        <v>51.93</v>
       </c>
       <c r="G394" s="1"/>
-      <c r="H394" s="5" t="s">
+      <c r="H394" s="1"/>
+      <c r="I394" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="395" spans="1:9" outlineLevel="2">
       <c r="A395" s="1"/>
       <c r="B395" s="1">
-        <v>22565</v>
+        <v>34024</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="D395" s="1">
         <v>8443999090</v>
       </c>
       <c r="E395" s="1">
         <v>1</v>
       </c>
       <c r="F395" s="1">
-        <v>1315.65</v>
+        <v>85.63</v>
       </c>
       <c r="G395" s="1"/>
-      <c r="H395" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H395" s="1"/>
       <c r="I395" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="396" spans="1:9" outlineLevel="2">
       <c r="A396" s="1"/>
       <c r="B396" s="1">
-        <v>13868</v>
+        <v>22565</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="D396" s="1">
         <v>8443999090</v>
       </c>
       <c r="E396" s="1">
         <v>1</v>
       </c>
       <c r="F396" s="1">
-        <v>906.1900000000001</v>
+        <v>1339.17</v>
       </c>
       <c r="G396" s="1"/>
-      <c r="H396" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H396" s="1"/>
       <c r="I396" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="397" spans="1:9" outlineLevel="2">
       <c r="A397" s="1"/>
       <c r="B397" s="1">
-        <v>15628</v>
+        <v>13868</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="D397" s="1">
         <v>8443999090</v>
       </c>
       <c r="E397" s="1">
         <v>1</v>
       </c>
       <c r="F397" s="1">
-        <v>689.6</v>
+        <v>922.39</v>
       </c>
       <c r="G397" s="1"/>
-      <c r="H397" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H397" s="1"/>
       <c r="I397" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="398" spans="1:9" outlineLevel="2">
       <c r="A398" s="1"/>
       <c r="B398" s="1">
-        <v>24742</v>
+        <v>15628</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="D398" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E398" s="1">
         <v>1</v>
       </c>
       <c r="F398" s="1">
-        <v>100.69</v>
+        <v>701.9299999999999</v>
       </c>
       <c r="G398" s="1"/>
-      <c r="H398" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H398" s="1"/>
       <c r="I398" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="399" spans="1:9" outlineLevel="2">
       <c r="A399" s="1"/>
       <c r="B399" s="1">
-        <v>24162</v>
+        <v>24742</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="D399" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E399" s="1">
         <v>1</v>
       </c>
       <c r="F399" s="1">
-        <v>109.64</v>
+        <v>102.49</v>
       </c>
       <c r="G399" s="1"/>
-      <c r="H399" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H399" s="1"/>
       <c r="I399" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="400" spans="1:9" outlineLevel="2">
       <c r="A400" s="1"/>
       <c r="B400" s="1">
-        <v>22528</v>
+        <v>24162</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="D400" s="1">
         <v>8443999090</v>
       </c>
       <c r="E400" s="1">
         <v>1</v>
       </c>
       <c r="F400" s="1">
-        <v>96.20999999999999</v>
+        <v>111.6</v>
       </c>
       <c r="G400" s="1"/>
-      <c r="H400" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H400" s="1"/>
       <c r="I400" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="401" spans="1:9" outlineLevel="2">
       <c r="A401" s="1"/>
       <c r="B401" s="1">
-        <v>24078</v>
+        <v>22528</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="D401" s="1">
         <v>8443999090</v>
       </c>
       <c r="E401" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F401" s="1">
-        <v>118.59</v>
+        <v>97.93000000000001</v>
       </c>
       <c r="G401" s="1"/>
-      <c r="H401" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H401" s="1"/>
       <c r="I401" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="402" spans="1:9" outlineLevel="2">
       <c r="A402" s="1"/>
       <c r="B402" s="1">
-        <v>24851</v>
+        <v>24078</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="D402" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E402" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F402" s="1">
-        <v>87.70999999999999</v>
+        <v>120.71</v>
       </c>
       <c r="G402" s="1"/>
-      <c r="H402" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H402" s="1"/>
       <c r="I402" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="403" spans="1:9" outlineLevel="2">
       <c r="A403" s="1"/>
       <c r="B403" s="1">
-        <v>26352</v>
+        <v>24851</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="D403" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E403" s="1">
         <v>1</v>
       </c>
       <c r="F403" s="1">
-        <v>152.6</v>
+        <v>89.28</v>
       </c>
       <c r="G403" s="1"/>
-      <c r="H403" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H403" s="1"/>
       <c r="I403" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="404" spans="1:9" outlineLevel="2">
       <c r="A404" s="1"/>
       <c r="B404" s="1">
-        <v>30462</v>
+        <v>26352</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="D404" s="1">
         <v>8443999090</v>
       </c>
       <c r="E404" s="1">
         <v>1</v>
       </c>
       <c r="F404" s="1">
-        <v>221.51</v>
+        <v>155.33</v>
       </c>
       <c r="G404" s="1"/>
-      <c r="H404" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H404" s="1"/>
       <c r="I404" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="405" spans="1:9" outlineLevel="2">
       <c r="A405" s="1"/>
       <c r="B405" s="1">
-        <v>21357</v>
+        <v>30462</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="D405" s="1">
         <v>8443999090</v>
       </c>
       <c r="E405" s="1">
         <v>1</v>
       </c>
       <c r="F405" s="1">
-        <v>199.59</v>
+        <v>225.47</v>
       </c>
       <c r="G405" s="1"/>
-      <c r="H405" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H405" s="1"/>
       <c r="I405" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="406" spans="1:9" outlineLevel="2">
       <c r="A406" s="1"/>
       <c r="B406" s="1">
-        <v>24506</v>
+        <v>21357</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="D406" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E406" s="1">
         <v>1</v>
       </c>
       <c r="F406" s="1">
-        <v>22.38</v>
+        <v>203.15</v>
       </c>
       <c r="G406" s="1"/>
-      <c r="H406" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H406" s="1"/>
+      <c r="I406" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="407" spans="1:9" outlineLevel="2">
       <c r="A407" s="1"/>
       <c r="B407" s="1">
-        <v>21768</v>
+        <v>24506</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="D407" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E407" s="1">
         <v>1</v>
       </c>
       <c r="F407" s="1">
-        <v>72.5</v>
+        <v>22.78</v>
       </c>
       <c r="G407" s="1"/>
-      <c r="H407" s="5" t="s">
+      <c r="H407" s="1"/>
+      <c r="I407" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="408" spans="1:9" outlineLevel="2">
       <c r="A408" s="1"/>
       <c r="B408" s="1">
-        <v>33046</v>
+        <v>21768</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="D408" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E408" s="1">
         <v>1</v>
       </c>
       <c r="F408" s="1">
-        <v>54.15</v>
+        <v>73.79000000000001</v>
       </c>
       <c r="G408" s="1"/>
-      <c r="H408" s="5" t="s">
-[...3 lines deleted...]
-        <v>27</v>
+      <c r="H408" s="1"/>
+      <c r="I408" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="409" spans="1:9" outlineLevel="2">
       <c r="A409" s="1"/>
       <c r="B409" s="1">
-        <v>21129</v>
+        <v>33046</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="D409" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E409" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F409" s="1">
-        <v>82.79000000000001</v>
+        <v>55.12</v>
       </c>
       <c r="G409" s="1"/>
-      <c r="H409" s="5" t="s">
+      <c r="H409" s="1"/>
+      <c r="I409" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="410" spans="1:9" outlineLevel="2">
       <c r="A410" s="1"/>
       <c r="B410" s="1">
-        <v>16955</v>
+        <v>21129</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="D410" s="1">
         <v>8443999090</v>
       </c>
       <c r="E410" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F410" s="1">
-        <v>73.84</v>
+        <v>84.27</v>
       </c>
       <c r="G410" s="1"/>
-      <c r="H410" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H410" s="1"/>
+      <c r="I410" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="411" spans="1:9" outlineLevel="2">
       <c r="A411" s="1"/>
       <c r="B411" s="1">
-        <v>24587</v>
+        <v>16955</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="D411" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E411" s="1">
         <v>1</v>
       </c>
       <c r="F411" s="1">
-        <v>81.89</v>
+        <v>75.16</v>
       </c>
       <c r="G411" s="1"/>
-      <c r="H411" s="5" t="s">
+      <c r="H411" s="1"/>
+      <c r="I411" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="412" spans="1:9" outlineLevel="2">
       <c r="A412" s="1"/>
       <c r="B412" s="1">
-        <v>20613</v>
+        <v>24587</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="D412" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E412" s="1">
         <v>1</v>
       </c>
       <c r="F412" s="1">
-        <v>87.70999999999999</v>
+        <v>83.36</v>
       </c>
       <c r="G412" s="1"/>
-      <c r="H412" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H412" s="1"/>
       <c r="I412" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="413" spans="1:9" outlineLevel="2">
       <c r="A413" s="1"/>
       <c r="B413" s="1">
-        <v>23092</v>
+        <v>20613</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="D413" s="1">
         <v>8443999090</v>
       </c>
       <c r="E413" s="1">
         <v>1</v>
       </c>
       <c r="F413" s="1">
-        <v>101.14</v>
+        <v>89.28</v>
       </c>
       <c r="G413" s="1"/>
-      <c r="H413" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H413" s="1"/>
       <c r="I413" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="414" spans="1:9" outlineLevel="2">
       <c r="A414" s="1"/>
       <c r="B414" s="1">
-        <v>24846</v>
+        <v>23092</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="D414" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E414" s="1">
         <v>1</v>
       </c>
       <c r="F414" s="1">
-        <v>72.5</v>
+        <v>102.94</v>
       </c>
       <c r="G414" s="1"/>
-      <c r="H414" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H414" s="1"/>
       <c r="I414" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="415" spans="1:9" outlineLevel="2">
       <c r="A415" s="1"/>
       <c r="B415" s="1">
-        <v>33586</v>
+        <v>24846</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="D415" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E415" s="1">
         <v>1</v>
       </c>
       <c r="F415" s="1">
-        <v>839.0599999999999</v>
+        <v>73.79000000000001</v>
       </c>
       <c r="G415" s="1"/>
-      <c r="H415" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H415" s="1"/>
       <c r="I415" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="416" spans="1:9" outlineLevel="2">
       <c r="A416" s="1"/>
       <c r="B416" s="1">
-        <v>22921</v>
+        <v>33586</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="D416" s="1">
         <v>8443999090</v>
       </c>
       <c r="E416" s="1">
         <v>1</v>
       </c>
       <c r="F416" s="1">
-        <v>1646.8</v>
+        <v>854.0599999999999</v>
       </c>
       <c r="G416" s="1"/>
-      <c r="H416" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H416" s="1"/>
       <c r="I416" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="417" spans="1:9" outlineLevel="2">
       <c r="A417" s="1"/>
       <c r="B417" s="1">
-        <v>27734</v>
+        <v>22921</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="D417" s="1">
         <v>8443999090</v>
       </c>
       <c r="E417" s="1">
         <v>1</v>
       </c>
       <c r="F417" s="1">
-        <v>245.68</v>
+        <v>1676.24</v>
       </c>
       <c r="G417" s="1"/>
-      <c r="H417" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H417" s="1"/>
       <c r="I417" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="418" spans="1:9" outlineLevel="2">
       <c r="A418" s="1"/>
       <c r="B418" s="1">
-        <v>27735</v>
+        <v>27734</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="D418" s="1">
         <v>8443999090</v>
       </c>
       <c r="E418" s="1">
         <v>1</v>
       </c>
       <c r="F418" s="1">
-        <v>409.02</v>
+        <v>250.07</v>
       </c>
       <c r="G418" s="1"/>
-      <c r="H418" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H418" s="1"/>
       <c r="I418" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="419" spans="1:9" outlineLevel="2">
       <c r="A419" s="1"/>
       <c r="B419" s="1">
-        <v>24084</v>
+        <v>27735</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="D419" s="1">
         <v>8443999090</v>
       </c>
       <c r="E419" s="1">
         <v>1</v>
       </c>
       <c r="F419" s="1">
-        <v>69.81</v>
+        <v>416.33</v>
       </c>
       <c r="G419" s="1"/>
-      <c r="H419" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H419" s="1"/>
       <c r="I419" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="420" spans="1:9" outlineLevel="2">
       <c r="A420" s="1"/>
       <c r="B420" s="1">
-        <v>22118</v>
+        <v>24084</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="D420" s="1">
         <v>8443999090</v>
       </c>
       <c r="E420" s="1">
         <v>1</v>
       </c>
       <c r="F420" s="1">
-        <v>88.61</v>
+        <v>71.06</v>
       </c>
       <c r="G420" s="1"/>
-      <c r="H420" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H420" s="1"/>
       <c r="I420" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="421" spans="1:9" outlineLevel="2">
       <c r="A421" s="1"/>
       <c r="B421" s="1">
-        <v>22975</v>
+        <v>22118</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="D421" s="1">
         <v>8443999090</v>
       </c>
       <c r="E421" s="1">
         <v>1</v>
       </c>
       <c r="F421" s="1">
-        <v>152.6</v>
+        <v>90.19</v>
       </c>
       <c r="G421" s="1"/>
-      <c r="H421" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H421" s="1"/>
       <c r="I421" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="422" spans="1:9" outlineLevel="2">
       <c r="A422" s="1"/>
       <c r="B422" s="1">
-        <v>13518</v>
+        <v>22975</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="D422" s="1">
         <v>8443999090</v>
       </c>
       <c r="E422" s="1">
         <v>1</v>
       </c>
       <c r="F422" s="1">
-        <v>55.04</v>
+        <v>155.33</v>
       </c>
       <c r="G422" s="1"/>
-      <c r="H422" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H422" s="1"/>
       <c r="I422" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="423" spans="1:9" outlineLevel="2">
       <c r="A423" s="1"/>
       <c r="B423" s="1">
-        <v>30305</v>
+        <v>13518</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="D423" s="1">
         <v>8443999090</v>
       </c>
       <c r="E423" s="1">
         <v>1</v>
       </c>
       <c r="F423" s="1">
-        <v>89.5</v>
+        <v>56.03</v>
       </c>
       <c r="G423" s="1"/>
-      <c r="H423" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H423" s="1"/>
       <c r="I423" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="424" spans="1:9" outlineLevel="2">
       <c r="A424" s="1"/>
       <c r="B424" s="1">
-        <v>30304</v>
+        <v>30305</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="D424" s="1">
         <v>8443999090</v>
       </c>
       <c r="E424" s="1">
         <v>1</v>
       </c>
       <c r="F424" s="1">
-        <v>89.95</v>
+        <v>91.09999999999999</v>
       </c>
       <c r="G424" s="1"/>
-      <c r="H424" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H424" s="1"/>
       <c r="I424" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="425" spans="1:9" outlineLevel="2">
       <c r="A425" s="1"/>
       <c r="B425" s="1">
-        <v>16389</v>
+        <v>30304</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="D425" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E425" s="1">
         <v>1</v>
       </c>
       <c r="F425" s="1">
-        <v>1016.27</v>
+        <v>91.56</v>
       </c>
       <c r="G425" s="1"/>
-      <c r="H425" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H425" s="1"/>
       <c r="I425" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="426" spans="1:9" outlineLevel="2">
       <c r="A426" s="1"/>
       <c r="B426" s="1">
-        <v>34385</v>
+        <v>16389</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="D426" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E426" s="1">
         <v>1</v>
       </c>
       <c r="F426" s="1">
-        <v>945.12</v>
+        <v>1034.44</v>
       </c>
       <c r="G426" s="1"/>
-      <c r="H426" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H426" s="1"/>
       <c r="I426" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="427" spans="1:9" outlineLevel="2">
       <c r="A427" s="1"/>
       <c r="B427" s="1">
-        <v>28174</v>
+        <v>34385</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="D427" s="1">
         <v>8443999090</v>
       </c>
       <c r="E427" s="1">
         <v>1</v>
       </c>
       <c r="F427" s="1">
-        <v>712.87</v>
+        <v>962.02</v>
       </c>
       <c r="G427" s="1"/>
-      <c r="H427" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H427" s="1"/>
       <c r="I427" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="428" spans="1:9" outlineLevel="2">
       <c r="A428" s="1"/>
       <c r="B428" s="1">
-        <v>33039</v>
+        <v>28174</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="D428" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E428" s="1">
         <v>1</v>
       </c>
       <c r="F428" s="1">
-        <v>89.95</v>
+        <v>725.61</v>
       </c>
       <c r="G428" s="1"/>
-      <c r="H428" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H428" s="1"/>
+      <c r="I428" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="429" spans="1:9" outlineLevel="2">
       <c r="A429" s="1"/>
       <c r="B429" s="1">
-        <v>30597</v>
+        <v>33039</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="D429" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E429" s="1">
         <v>1</v>
       </c>
       <c r="F429" s="1">
-        <v>181.24</v>
+        <v>91.56</v>
       </c>
       <c r="G429" s="1"/>
-      <c r="H429" s="5" t="s">
+      <c r="H429" s="1"/>
+      <c r="I429" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="430" spans="1:9" outlineLevel="2">
       <c r="A430" s="1"/>
       <c r="B430" s="1">
-        <v>20221</v>
+        <v>30597</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="D430" s="1">
         <v>8443999090</v>
       </c>
       <c r="E430" s="1">
         <v>1</v>
       </c>
       <c r="F430" s="1">
-        <v>715.55</v>
+        <v>184.48</v>
       </c>
       <c r="G430" s="1"/>
-      <c r="H430" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H430" s="1"/>
       <c r="I430" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="431" spans="1:9" outlineLevel="2">
       <c r="A431" s="1"/>
       <c r="B431" s="1">
-        <v>25535</v>
+        <v>20221</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="D431" s="1">
         <v>8443999090</v>
       </c>
       <c r="E431" s="1">
         <v>1</v>
       </c>
       <c r="F431" s="1">
-        <v>467.64</v>
+        <v>728.34</v>
       </c>
       <c r="G431" s="1"/>
-      <c r="H431" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H431" s="1"/>
       <c r="I431" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="432" spans="1:9" outlineLevel="2">
       <c r="A432" s="1"/>
       <c r="B432" s="1">
-        <v>27089</v>
+        <v>25535</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="D432" s="1">
         <v>8443999090</v>
       </c>
       <c r="E432" s="1">
         <v>1</v>
       </c>
       <c r="F432" s="1">
-        <v>319.07</v>
+        <v>476</v>
       </c>
       <c r="G432" s="1"/>
-      <c r="H432" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H432" s="1"/>
       <c r="I432" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="433" spans="1:9" outlineLevel="2">
       <c r="A433" s="1"/>
       <c r="B433" s="1">
-        <v>25534</v>
+        <v>27089</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="D433" s="1">
         <v>8443999090</v>
       </c>
       <c r="E433" s="1">
         <v>1</v>
       </c>
       <c r="F433" s="1">
-        <v>950.9400000000001</v>
+        <v>324.77</v>
       </c>
       <c r="G433" s="1"/>
-      <c r="H433" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H433" s="1"/>
       <c r="I433" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="434" spans="1:9" outlineLevel="2">
       <c r="A434" s="1"/>
       <c r="B434" s="1">
-        <v>30485</v>
+        <v>25534</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="D434" s="1">
         <v>8443999090</v>
       </c>
       <c r="E434" s="1">
         <v>1</v>
       </c>
       <c r="F434" s="1">
-        <v>285.51</v>
+        <v>967.9400000000001</v>
       </c>
       <c r="G434" s="1"/>
-      <c r="H434" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H434" s="1"/>
       <c r="I434" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="435" spans="1:9" outlineLevel="2">
       <c r="A435" s="1"/>
       <c r="B435" s="1">
-        <v>28566</v>
+        <v>30485</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="D435" s="1">
         <v>8443999090</v>
       </c>
       <c r="E435" s="1">
         <v>1</v>
       </c>
       <c r="F435" s="1">
-        <v>317.73</v>
+        <v>290.61</v>
       </c>
       <c r="G435" s="1"/>
-      <c r="H435" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H435" s="1"/>
       <c r="I435" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="436" spans="1:9" outlineLevel="2">
       <c r="A436" s="1"/>
       <c r="B436" s="1">
-        <v>25996</v>
+        <v>28566</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="D436" s="1">
         <v>8443999090</v>
       </c>
       <c r="E436" s="1">
         <v>1</v>
       </c>
       <c r="F436" s="1">
-        <v>307.43</v>
+        <v>323.41</v>
       </c>
       <c r="G436" s="1"/>
-      <c r="H436" s="5" t="s">
-[...3 lines deleted...]
-        <v>374</v>
+      <c r="H436" s="1"/>
+      <c r="I436" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="437" spans="1:9" outlineLevel="2">
       <c r="A437" s="1"/>
       <c r="B437" s="1">
-        <v>29217</v>
+        <v>25996</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="D437" s="1">
         <v>8443999090</v>
       </c>
       <c r="E437" s="1">
         <v>1</v>
       </c>
       <c r="F437" s="1">
-        <v>363.82</v>
+        <v>312.93</v>
       </c>
       <c r="G437" s="1"/>
-      <c r="H437" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H437" s="1"/>
+      <c r="I437" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="438" spans="1:9" outlineLevel="2">
       <c r="A438" s="1"/>
       <c r="B438" s="1">
-        <v>32074</v>
+        <v>29217</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="D438" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E438" s="1">
         <v>1</v>
       </c>
       <c r="F438" s="1">
-        <v>106.95</v>
+        <v>370.32</v>
       </c>
       <c r="G438" s="1"/>
-      <c r="H438" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H438" s="1"/>
       <c r="I438" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="439" spans="1:9" outlineLevel="2">
       <c r="A439" s="1"/>
       <c r="B439" s="1">
-        <v>20063</v>
+        <v>32074</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="D439" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E439" s="1">
         <v>1</v>
       </c>
       <c r="F439" s="1">
-        <v>590.7</v>
+        <v>108.86</v>
       </c>
       <c r="G439" s="1"/>
-      <c r="H439" s="5" t="s">
+      <c r="H439" s="1"/>
+      <c r="I439" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="440" spans="1:9" outlineLevel="2">
       <c r="A440" s="1"/>
       <c r="B440" s="1">
-        <v>34005</v>
+        <v>20063</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="D440" s="1">
         <v>8443999090</v>
       </c>
       <c r="E440" s="1">
         <v>1</v>
       </c>
       <c r="F440" s="1">
-        <v>338.31</v>
+        <v>601.26</v>
       </c>
       <c r="G440" s="1"/>
-      <c r="H440" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H440" s="1"/>
       <c r="I440" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="441" spans="1:9" outlineLevel="2">
       <c r="A441" s="1"/>
       <c r="B441" s="1">
-        <v>34459</v>
+        <v>34005</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="D441" s="1">
-        <v>4016999790</v>
+        <v>8443999090</v>
       </c>
       <c r="E441" s="1">
         <v>1</v>
       </c>
       <c r="F441" s="1">
-        <v>690.05</v>
+        <v>344.36</v>
       </c>
       <c r="G441" s="1"/>
-      <c r="H441" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H441" s="1"/>
       <c r="I441" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="442" spans="1:9" outlineLevel="2">
       <c r="A442" s="1"/>
       <c r="B442" s="1">
-        <v>34001</v>
+        <v>34459</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="D442" s="1">
-        <v>8443999090</v>
+        <v>4016999790</v>
       </c>
       <c r="E442" s="1">
         <v>1</v>
       </c>
       <c r="F442" s="1">
-        <v>225.54</v>
+        <v>702.38</v>
       </c>
       <c r="G442" s="1"/>
-      <c r="H442" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H442" s="1"/>
       <c r="I442" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="443" spans="1:9" outlineLevel="2">
       <c r="A443" s="1"/>
       <c r="B443" s="1">
-        <v>34002</v>
+        <v>34001</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="D443" s="1">
         <v>8443999090</v>
       </c>
       <c r="E443" s="1">
         <v>1</v>
       </c>
       <c r="F443" s="1">
-        <v>451.08</v>
+        <v>229.57</v>
       </c>
       <c r="G443" s="1"/>
-      <c r="H443" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H443" s="1"/>
       <c r="I443" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="444" spans="1:9" outlineLevel="2">
       <c r="A444" s="1"/>
       <c r="B444" s="1">
-        <v>34384</v>
+        <v>34002</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="D444" s="1">
         <v>8443999090</v>
       </c>
       <c r="E444" s="1">
         <v>1</v>
       </c>
       <c r="F444" s="1">
-        <v>408.12</v>
+        <v>459.14</v>
       </c>
       <c r="G444" s="1"/>
-      <c r="H444" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H444" s="1"/>
       <c r="I444" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="445" spans="1:9" outlineLevel="2">
       <c r="A445" s="1"/>
       <c r="B445" s="1">
-        <v>32246</v>
+        <v>34384</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="D445" s="1">
         <v>8443999090</v>
       </c>
       <c r="E445" s="1">
         <v>1</v>
       </c>
       <c r="F445" s="1">
-        <v>330.26</v>
+        <v>415.42</v>
       </c>
       <c r="G445" s="1"/>
-      <c r="H445" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H445" s="1"/>
       <c r="I445" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="446" spans="1:9" outlineLevel="2">
       <c r="A446" s="1"/>
       <c r="B446" s="1">
-        <v>28175</v>
+        <v>32246</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="D446" s="1">
         <v>8443999090</v>
       </c>
       <c r="E446" s="1">
         <v>1</v>
       </c>
       <c r="F446" s="1">
-        <v>472.56</v>
+        <v>336.16</v>
       </c>
       <c r="G446" s="1"/>
-      <c r="H446" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H446" s="1"/>
       <c r="I446" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="447" spans="1:9" outlineLevel="2">
       <c r="A447" s="1"/>
       <c r="B447" s="1">
-        <v>7214</v>
+        <v>28175</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="D447" s="1">
         <v>8443999090</v>
       </c>
       <c r="E447" s="1">
         <v>1</v>
       </c>
       <c r="F447" s="1">
-        <v>67.13</v>
+        <v>481.01</v>
       </c>
       <c r="G447" s="1"/>
-      <c r="H447" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H447" s="1"/>
+      <c r="I447" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="448" spans="1:9" outlineLevel="2">
       <c r="A448" s="1"/>
       <c r="B448" s="1">
-        <v>2888</v>
+        <v>7214</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="D448" s="1">
         <v>8443999090</v>
       </c>
       <c r="E448" s="1">
         <v>1</v>
       </c>
       <c r="F448" s="1">
-        <v>44.75</v>
+        <v>68.33</v>
       </c>
       <c r="G448" s="1"/>
-      <c r="H448" s="5" t="s">
+      <c r="H448" s="1"/>
+      <c r="I448" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="449" spans="1:9" outlineLevel="2">
       <c r="A449" s="1"/>
       <c r="B449" s="1">
-        <v>8941</v>
+        <v>2888</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="D449" s="1">
         <v>8443999090</v>
       </c>
       <c r="E449" s="1">
         <v>1</v>
       </c>
       <c r="F449" s="1">
-        <v>443.47</v>
+        <v>45.55</v>
       </c>
       <c r="G449" s="1"/>
-      <c r="H449" s="5" t="s">
+      <c r="H449" s="1"/>
+      <c r="I449" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="450" spans="1:9" outlineLevel="2">
       <c r="A450" s="1"/>
       <c r="B450" s="1">
-        <v>33002</v>
+        <v>8941</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="D450" s="1">
         <v>8443999090</v>
       </c>
       <c r="E450" s="1">
         <v>1</v>
       </c>
       <c r="F450" s="1">
-        <v>463.16</v>
+        <v>451.4</v>
       </c>
       <c r="G450" s="1"/>
-      <c r="H450" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H450" s="1"/>
       <c r="I450" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="451" spans="1:9" outlineLevel="2">
       <c r="A451" s="1"/>
       <c r="B451" s="1">
-        <v>24882</v>
+        <v>33002</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="D451" s="1">
         <v>8443999090</v>
       </c>
       <c r="E451" s="1">
         <v>1</v>
       </c>
       <c r="F451" s="1">
-        <v>208.09</v>
+        <v>471.44</v>
       </c>
       <c r="G451" s="1"/>
-      <c r="H451" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H451" s="1"/>
       <c r="I451" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="452" spans="1:9" outlineLevel="2">
       <c r="A452" s="1"/>
       <c r="B452" s="1">
-        <v>28339</v>
+        <v>24882</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="D452" s="1">
         <v>8443999090</v>
       </c>
       <c r="E452" s="1">
         <v>1</v>
       </c>
       <c r="F452" s="1">
-        <v>579.51</v>
+        <v>211.81</v>
       </c>
       <c r="G452" s="1"/>
-      <c r="H452" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H452" s="1"/>
       <c r="I452" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="453" spans="1:9" outlineLevel="2">
       <c r="A453" s="1"/>
       <c r="B453" s="1">
-        <v>31134</v>
+        <v>28339</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="D453" s="1">
         <v>8443999090</v>
       </c>
       <c r="E453" s="1">
         <v>1</v>
       </c>
       <c r="F453" s="1">
-        <v>360.69</v>
+        <v>589.87</v>
       </c>
       <c r="G453" s="1"/>
-      <c r="H453" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H453" s="1"/>
       <c r="I453" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="454" spans="1:9" outlineLevel="2">
       <c r="A454" s="1"/>
       <c r="B454" s="1">
-        <v>19495</v>
+        <v>31134</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="D454" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E454" s="1">
         <v>1</v>
       </c>
       <c r="F454" s="1">
-        <v>465.4</v>
+        <v>367.13</v>
       </c>
       <c r="G454" s="1"/>
-      <c r="H454" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H454" s="1"/>
       <c r="I454" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="455" spans="1:9" outlineLevel="2">
       <c r="A455" s="1"/>
       <c r="B455" s="1">
-        <v>18407</v>
+        <v>19495</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="D455" s="1">
         <v>8302200090</v>
       </c>
       <c r="E455" s="1">
         <v>1</v>
       </c>
       <c r="F455" s="1">
-        <v>150.81</v>
+        <v>473.72</v>
       </c>
       <c r="G455" s="1"/>
-      <c r="H455" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H455" s="1"/>
+      <c r="I455" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="456" spans="1:9" outlineLevel="2">
       <c r="A456" s="1"/>
       <c r="B456" s="1">
-        <v>19494</v>
+        <v>18407</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="D456" s="1">
         <v>8302200090</v>
       </c>
       <c r="E456" s="1">
         <v>1</v>
       </c>
       <c r="F456" s="1">
-        <v>0</v>
+        <v>153.5</v>
       </c>
       <c r="G456" s="1"/>
-      <c r="H456" s="5" t="s">
+      <c r="H456" s="1"/>
+      <c r="I456" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="457" spans="1:9" outlineLevel="2">
       <c r="A457" s="1"/>
       <c r="B457" s="1">
-        <v>23717</v>
+        <v>19494</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="D457" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E457" s="1">
         <v>1</v>
       </c>
       <c r="F457" s="1">
-        <v>671.25</v>
+        <v>0</v>
       </c>
       <c r="G457" s="1"/>
-      <c r="H457" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H457" s="1"/>
       <c r="I457" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="458" spans="1:9" outlineLevel="2">
       <c r="A458" s="1"/>
       <c r="B458" s="1">
-        <v>34003</v>
+        <v>23717</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="D458" s="1">
         <v>8443999090</v>
       </c>
       <c r="E458" s="1">
         <v>1</v>
       </c>
       <c r="F458" s="1">
-        <v>169.6</v>
+        <v>683.25</v>
       </c>
       <c r="G458" s="1"/>
-      <c r="H458" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H458" s="1"/>
       <c r="I458" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="459" spans="1:9" outlineLevel="2">
       <c r="A459" s="1"/>
       <c r="B459" s="1">
-        <v>11852</v>
+        <v>34003</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="D459" s="1">
         <v>8443999090</v>
       </c>
       <c r="E459" s="1">
         <v>1</v>
       </c>
       <c r="F459" s="1">
-        <v>255.52</v>
+        <v>172.63</v>
       </c>
       <c r="G459" s="1"/>
-      <c r="H459" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H459" s="1"/>
       <c r="I459" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="460" spans="1:9" outlineLevel="2">
       <c r="A460" s="1"/>
       <c r="B460" s="1">
-        <v>11831</v>
+        <v>11852</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="D460" s="1">
         <v>8443999090</v>
       </c>
       <c r="E460" s="1">
         <v>1</v>
       </c>
       <c r="F460" s="1">
-        <v>469.43</v>
+        <v>260.09</v>
       </c>
       <c r="G460" s="1"/>
-      <c r="H460" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H460" s="1"/>
       <c r="I460" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="461" spans="1:9" outlineLevel="2">
       <c r="A461" s="1"/>
       <c r="B461" s="1">
-        <v>33040</v>
+        <v>11831</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="D461" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E461" s="1">
         <v>1</v>
       </c>
       <c r="F461" s="1">
-        <v>97.56</v>
+        <v>477.82</v>
       </c>
       <c r="G461" s="1"/>
-      <c r="H461" s="5" t="s">
-[...3 lines deleted...]
-        <v>27</v>
+      <c r="H461" s="1"/>
+      <c r="I461" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="462" spans="1:9" outlineLevel="2">
       <c r="A462" s="1"/>
       <c r="B462" s="1">
-        <v>29466</v>
+        <v>33040</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="D462" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E462" s="1">
         <v>1</v>
       </c>
       <c r="F462" s="1">
-        <v>153.94</v>
+        <v>99.3</v>
       </c>
       <c r="G462" s="1"/>
-      <c r="H462" s="5" t="s">
+      <c r="H462" s="1"/>
+      <c r="I462" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="463" spans="1:9" outlineLevel="2">
       <c r="A463" s="1"/>
       <c r="B463" s="1">
-        <v>11262</v>
+        <v>29466</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="D463" s="1">
         <v>8443999090</v>
       </c>
       <c r="E463" s="1">
         <v>1</v>
       </c>
       <c r="F463" s="1">
-        <v>120.83</v>
+        <v>156.69</v>
       </c>
       <c r="G463" s="1"/>
-      <c r="H463" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H463" s="1"/>
       <c r="I463" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="464" spans="1:9" outlineLevel="2">
       <c r="A464" s="1"/>
       <c r="B464" s="1">
-        <v>33047</v>
+        <v>11262</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="D464" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E464" s="1">
         <v>1</v>
       </c>
       <c r="F464" s="1">
-        <v>114.11</v>
+        <v>122.99</v>
       </c>
       <c r="G464" s="1"/>
-      <c r="H464" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H464" s="1"/>
       <c r="I464" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="465" spans="1:9" outlineLevel="2">
       <c r="A465" s="1"/>
       <c r="B465" s="1">
-        <v>29499</v>
+        <v>33047</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="D465" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E465" s="1">
         <v>1</v>
       </c>
       <c r="F465" s="1">
-        <v>212.12</v>
+        <v>116.15</v>
       </c>
       <c r="G465" s="1"/>
-      <c r="H465" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H465" s="1"/>
       <c r="I465" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="466" spans="1:9" outlineLevel="2">
       <c r="A466" s="1"/>
       <c r="B466" s="1">
-        <v>20263</v>
+        <v>29499</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="D466" s="1">
         <v>8443999090</v>
       </c>
       <c r="E466" s="1">
         <v>1</v>
       </c>
       <c r="F466" s="1">
-        <v>349.05</v>
+        <v>215.91</v>
       </c>
       <c r="G466" s="1"/>
-      <c r="H466" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H466" s="1"/>
       <c r="I466" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="467" spans="1:9" outlineLevel="2">
       <c r="A467" s="1"/>
       <c r="B467" s="1">
-        <v>13575</v>
+        <v>20263</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="D467" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E467" s="1">
         <v>1</v>
       </c>
       <c r="F467" s="1">
-        <v>177.21</v>
+        <v>355.29</v>
       </c>
       <c r="G467" s="1"/>
-      <c r="H467" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H467" s="1"/>
       <c r="I467" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="468" spans="1:9" outlineLevel="2">
       <c r="A468" s="1"/>
       <c r="B468" s="1">
-        <v>19248</v>
+        <v>13575</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="D468" s="1">
         <v>8302200090</v>
       </c>
       <c r="E468" s="1">
         <v>1</v>
       </c>
       <c r="F468" s="1">
-        <v>412.6</v>
+        <v>180.38</v>
       </c>
       <c r="G468" s="1"/>
-      <c r="H468" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H468" s="1"/>
       <c r="I468" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="469" spans="1:9" outlineLevel="2">
       <c r="A469" s="1"/>
       <c r="B469" s="1">
-        <v>30813</v>
+        <v>19248</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="D469" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E469" s="1">
         <v>1</v>
       </c>
       <c r="F469" s="1">
-        <v>363.82</v>
+        <v>419.97</v>
       </c>
       <c r="G469" s="1"/>
-      <c r="H469" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H469" s="1"/>
       <c r="I469" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="470" spans="1:9" outlineLevel="2">
       <c r="A470" s="1"/>
       <c r="B470" s="1">
-        <v>28338</v>
+        <v>30813</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="D470" s="1">
         <v>8443999090</v>
       </c>
       <c r="E470" s="1">
         <v>1</v>
       </c>
       <c r="F470" s="1">
-        <v>347.26</v>
+        <v>370.32</v>
       </c>
       <c r="G470" s="1"/>
-      <c r="H470" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H470" s="1"/>
       <c r="I470" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="471" spans="1:9" outlineLevel="2">
       <c r="A471" s="1"/>
       <c r="B471" s="1">
-        <v>23094</v>
+        <v>28338</v>
       </c>
       <c r="C471" s="1" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="D471" s="1">
         <v>8443999090</v>
       </c>
       <c r="E471" s="1">
         <v>1</v>
       </c>
       <c r="F471" s="1">
-        <v>50.57</v>
+        <v>353.47</v>
       </c>
       <c r="G471" s="1"/>
-      <c r="H471" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H471" s="1"/>
       <c r="I471" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="472" spans="1:9" outlineLevel="2">
       <c r="A472" s="1"/>
       <c r="B472" s="1">
-        <v>21405</v>
+        <v>23094</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="D472" s="1">
         <v>8443999090</v>
       </c>
       <c r="E472" s="1">
         <v>1</v>
       </c>
       <c r="F472" s="1">
-        <v>214.8</v>
+        <v>51.47</v>
       </c>
       <c r="G472" s="1"/>
-      <c r="H472" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H472" s="1"/>
       <c r="I472" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="473" spans="1:9" outlineLevel="2">
       <c r="A473" s="1"/>
       <c r="B473" s="1">
-        <v>16733</v>
+        <v>21405</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="D473" s="1">
         <v>8443999090</v>
       </c>
       <c r="E473" s="1">
         <v>1</v>
       </c>
       <c r="F473" s="1">
-        <v>181.24</v>
+        <v>218.64</v>
       </c>
       <c r="G473" s="1"/>
-      <c r="H473" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H473" s="1"/>
       <c r="I473" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="474" spans="1:9" outlineLevel="2">
       <c r="A474" s="1"/>
       <c r="B474" s="1">
-        <v>23099</v>
+        <v>16733</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="D474" s="1">
         <v>8443999090</v>
       </c>
       <c r="E474" s="1">
         <v>1</v>
       </c>
       <c r="F474" s="1">
-        <v>186.16</v>
+        <v>184.48</v>
       </c>
       <c r="G474" s="1"/>
-      <c r="H474" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H474" s="1"/>
       <c r="I474" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="475" spans="1:9" outlineLevel="2">
       <c r="A475" s="1"/>
       <c r="B475" s="1">
-        <v>22234</v>
+        <v>23099</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="D475" s="1">
         <v>8443999090</v>
       </c>
       <c r="E475" s="1">
         <v>1</v>
       </c>
       <c r="F475" s="1">
-        <v>134.7</v>
+        <v>189.49</v>
       </c>
       <c r="G475" s="1"/>
-      <c r="H475" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H475" s="1"/>
       <c r="I475" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="476" spans="1:9" outlineLevel="2">
       <c r="A476" s="1"/>
       <c r="B476" s="1">
-        <v>22564</v>
+        <v>22234</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="D476" s="1">
         <v>8443999090</v>
       </c>
       <c r="E476" s="1">
         <v>1</v>
       </c>
       <c r="F476" s="1">
-        <v>1474.96</v>
+        <v>137.11</v>
       </c>
       <c r="G476" s="1"/>
-      <c r="H476" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H476" s="1"/>
       <c r="I476" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="477" spans="1:9" outlineLevel="2">
       <c r="A477" s="1"/>
       <c r="B477" s="1">
-        <v>3877</v>
+        <v>22564</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="D477" s="1">
         <v>8443999090</v>
       </c>
       <c r="E477" s="1">
         <v>1</v>
       </c>
       <c r="F477" s="1">
-        <v>22.38</v>
+        <v>1501.33</v>
       </c>
       <c r="G477" s="1"/>
-      <c r="H477" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H477" s="1"/>
+      <c r="I477" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="478" spans="1:9" outlineLevel="2">
       <c r="A478" s="1"/>
       <c r="B478" s="1">
-        <v>22235</v>
+        <v>3877</v>
       </c>
       <c r="C478" s="1" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="D478" s="1">
         <v>8443999090</v>
       </c>
       <c r="E478" s="1">
         <v>1</v>
       </c>
       <c r="F478" s="1">
-        <v>108.74</v>
+        <v>22.78</v>
       </c>
       <c r="G478" s="1"/>
-      <c r="H478" s="5" t="s">
+      <c r="H478" s="1"/>
+      <c r="I478" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="479" spans="1:9" outlineLevel="2">
       <c r="A479" s="1"/>
       <c r="B479" s="1">
-        <v>31913</v>
+        <v>22235</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="D479" s="1">
         <v>8443999090</v>
       </c>
       <c r="E479" s="1">
         <v>1</v>
       </c>
       <c r="F479" s="1">
-        <v>1904.11</v>
+        <v>110.69</v>
       </c>
       <c r="G479" s="1"/>
-      <c r="H479" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H479" s="1"/>
       <c r="I479" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="480" spans="1:9" outlineLevel="2">
       <c r="A480" s="1"/>
       <c r="B480" s="1">
-        <v>28173</v>
+        <v>31913</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="D480" s="1">
         <v>8443999090</v>
       </c>
       <c r="E480" s="1">
         <v>1</v>
       </c>
       <c r="F480" s="1">
-        <v>315.04</v>
+        <v>1938.15</v>
       </c>
       <c r="G480" s="1"/>
-      <c r="H480" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H480" s="1"/>
       <c r="I480" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="481" spans="1:9" outlineLevel="2">
       <c r="A481" s="1"/>
       <c r="B481" s="1">
-        <v>24472</v>
+        <v>28173</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="D481" s="1">
         <v>8443999090</v>
       </c>
       <c r="E481" s="1">
         <v>1</v>
       </c>
       <c r="F481" s="1">
-        <v>335.63</v>
+        <v>320.67</v>
       </c>
       <c r="G481" s="1"/>
-      <c r="H481" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H481" s="1"/>
       <c r="I481" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="482" spans="1:9" outlineLevel="2">
       <c r="A482" s="1"/>
       <c r="B482" s="1">
-        <v>34662</v>
+        <v>24472</v>
       </c>
       <c r="C482" s="1" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="D482" s="1">
         <v>8443999090</v>
       </c>
       <c r="E482" s="1">
         <v>1</v>
       </c>
       <c r="F482" s="1">
-        <v>374.11</v>
+        <v>341.63</v>
       </c>
       <c r="G482" s="1"/>
-      <c r="H482" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H482" s="1"/>
       <c r="I482" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="483" spans="1:9" outlineLevel="2">
       <c r="A483" s="1"/>
       <c r="B483" s="1">
-        <v>31144</v>
+        <v>34662</v>
       </c>
       <c r="C483" s="1" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="D483" s="1">
         <v>8443999090</v>
       </c>
       <c r="E483" s="1">
         <v>1</v>
       </c>
       <c r="F483" s="1">
-        <v>126.2</v>
+        <v>380.8</v>
       </c>
       <c r="G483" s="1"/>
-      <c r="H483" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H483" s="1"/>
       <c r="I483" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="484" spans="1:9" outlineLevel="2">
       <c r="A484" s="1"/>
       <c r="B484" s="1">
-        <v>25250</v>
+        <v>31144</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="D484" s="1">
         <v>8443999090</v>
       </c>
       <c r="E484" s="1">
         <v>1</v>
       </c>
       <c r="F484" s="1">
-        <v>447.05</v>
+        <v>128.45</v>
       </c>
       <c r="G484" s="1"/>
-      <c r="H484" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H484" s="1"/>
       <c r="I484" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="485" spans="1:9" outlineLevel="2">
       <c r="A485" s="1"/>
       <c r="B485" s="1">
-        <v>17385</v>
+        <v>25250</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="D485" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E485" s="1">
         <v>1</v>
       </c>
       <c r="F485" s="1">
-        <v>844.4299999999999</v>
+        <v>455.04</v>
       </c>
       <c r="G485" s="1"/>
-      <c r="H485" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H485" s="1"/>
       <c r="I485" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="486" spans="1:9" outlineLevel="2">
       <c r="A486" s="1"/>
       <c r="B486" s="1">
-        <v>27134</v>
+        <v>17385</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="D486" s="1">
-        <v>7326909890</v>
+        <v>8302200090</v>
       </c>
       <c r="E486" s="1">
         <v>1</v>
       </c>
       <c r="F486" s="1">
-        <v>134.7</v>
+        <v>859.53</v>
       </c>
       <c r="G486" s="1"/>
-      <c r="H486" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H486" s="1"/>
       <c r="I486" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="487" spans="1:9" outlineLevel="2">
       <c r="A487" s="1"/>
       <c r="B487" s="1">
-        <v>20646</v>
+        <v>27134</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="D487" s="1">
         <v>7326909890</v>
       </c>
       <c r="E487" s="1">
         <v>1</v>
       </c>
       <c r="F487" s="1">
-        <v>356.66</v>
+        <v>137.11</v>
       </c>
       <c r="G487" s="1"/>
-      <c r="H487" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H487" s="1"/>
       <c r="I487" s="5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="488" spans="1:9" outlineLevel="2">
       <c r="A488" s="1"/>
       <c r="B488" s="1">
-        <v>13931</v>
+        <v>20646</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="D488" s="1">
-        <v>8443999090</v>
+        <v>7326909890</v>
       </c>
       <c r="E488" s="1">
         <v>1</v>
       </c>
       <c r="F488" s="1">
-        <v>44.75</v>
+        <v>363.03</v>
       </c>
       <c r="G488" s="1"/>
-      <c r="H488" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H488" s="1"/>
+      <c r="I488" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="489" spans="1:9" outlineLevel="2">
       <c r="A489" s="1"/>
       <c r="B489" s="1">
-        <v>23127</v>
+        <v>13931</v>
       </c>
       <c r="C489" s="1" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="D489" s="1">
         <v>8443999090</v>
       </c>
       <c r="E489" s="1">
         <v>1</v>
       </c>
       <c r="F489" s="1">
-        <v>391.56</v>
+        <v>45.55</v>
       </c>
       <c r="G489" s="1"/>
-      <c r="H489" s="5" t="s">
+      <c r="H489" s="1"/>
+      <c r="I489" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="490" spans="1:9" outlineLevel="2">
       <c r="A490" s="1"/>
       <c r="B490" s="1">
-        <v>33811</v>
+        <v>23127</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="D490" s="1">
         <v>8443999090</v>
       </c>
       <c r="E490" s="1">
         <v>1</v>
       </c>
       <c r="F490" s="1">
-        <v>993.45</v>
+        <v>398.56</v>
       </c>
       <c r="G490" s="1"/>
-      <c r="H490" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H490" s="1"/>
       <c r="I490" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="491" spans="1:9" outlineLevel="2">
       <c r="A491" s="1"/>
       <c r="B491" s="1">
-        <v>33048</v>
+        <v>33811</v>
       </c>
       <c r="C491" s="1" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="D491" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E491" s="1">
         <v>1</v>
       </c>
       <c r="F491" s="1">
-        <v>0</v>
+        <v>1011.21</v>
       </c>
       <c r="G491" s="1"/>
-      <c r="H491" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H491" s="1"/>
       <c r="I491" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="492" spans="1:9" outlineLevel="2">
       <c r="A492" s="1"/>
       <c r="B492" s="1">
-        <v>22837</v>
+        <v>35450</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="D492" s="1">
         <v>8443999090</v>
       </c>
       <c r="E492" s="1">
         <v>1</v>
       </c>
       <c r="F492" s="1">
-        <v>162.44</v>
+        <v>256.45</v>
       </c>
       <c r="G492" s="1"/>
       <c r="H492" s="5" t="s">
-        <v>15</v>
+        <v>166</v>
       </c>
       <c r="I492" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="493" spans="1:9" outlineLevel="2">
       <c r="A493" s="1"/>
       <c r="B493" s="1">
-        <v>15554</v>
+        <v>33048</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="D493" s="1">
-        <v>8443999090</v>
+        <v>8302200090</v>
       </c>
       <c r="E493" s="1">
         <v>1</v>
       </c>
       <c r="F493" s="1">
-        <v>1240.47</v>
+        <v>0</v>
       </c>
       <c r="G493" s="1"/>
-      <c r="H493" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H493" s="1"/>
       <c r="I493" s="5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="494" spans="1:9" outlineLevel="2">
       <c r="A494" s="1"/>
       <c r="B494" s="1">
-        <v>27909</v>
+        <v>22837</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="D494" s="1">
         <v>8443999090</v>
       </c>
       <c r="E494" s="1">
         <v>1</v>
       </c>
       <c r="F494" s="1">
-        <v>959.89</v>
+        <v>165.35</v>
       </c>
       <c r="G494" s="1"/>
-      <c r="H494" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H494" s="1"/>
       <c r="I494" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="495" spans="1:9">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="495" spans="1:9" outlineLevel="2">
       <c r="A495" s="1"/>
-      <c r="B495" s="1"/>
-[...3 lines deleted...]
-      <c r="F495" s="1"/>
+      <c r="B495" s="1">
+        <v>15554</v>
+      </c>
+      <c r="C495" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="D495" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E495" s="1">
+        <v>1</v>
+      </c>
+      <c r="F495" s="1">
+        <v>1262.65</v>
+      </c>
       <c r="G495" s="1"/>
       <c r="H495" s="1"/>
-      <c r="I495" s="1"/>
+      <c r="I495" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="496" spans="1:9" outlineLevel="2">
+      <c r="A496" s="1"/>
+      <c r="B496" s="1">
+        <v>27909</v>
+      </c>
+      <c r="C496" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="D496" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E496" s="1">
+        <v>1</v>
+      </c>
+      <c r="F496" s="1">
+        <v>977.05</v>
+      </c>
+      <c r="G496" s="1"/>
+      <c r="H496" s="1"/>
+      <c r="I496" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="497" spans="1:9">
+      <c r="A497" s="1"/>
+      <c r="B497" s="1"/>
+      <c r="C497" s="1"/>
+      <c r="D497" s="1"/>
+      <c r="E497" s="1"/>
+      <c r="F497" s="1"/>
+      <c r="G497" s="1"/>
+      <c r="H497" s="1"/>
+      <c r="I497" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>