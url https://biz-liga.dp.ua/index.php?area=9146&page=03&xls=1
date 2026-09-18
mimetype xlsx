--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -727,1428 +727,1427 @@
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
     <comment ref="C53" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet 1015, LaserJet 1010, LaserJet 1022, LaserJet 1020, LaserJet 1018, LaserJet 3020, LaserJet P2014, LaserJet P2015, LaserJet 1160, LaserJet 1320, LaserJet P1006, LaserJet P1007, LaserJet P1008, LaserJet M2727, LaserJet 1150, LaserJet 1200, LaserJet 1300, CANON: MF3228, CANON: LBP2900, LBP2900B, LaserJet P1005. RG9-1493-Film
 . RG9-1494/RM1-1461. RG5-1493, RG5-1494.</t>
         </r>
       </text>
     </comment>
+    <comment ref="G53" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт  -2%, 20шт -3%, 50шт -5%</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C54" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP: LaserJet 1015, LaserJet 1010, LaserJet 1022, LaserJet 1020, LaserJet 1018, LaserJet 3020, LaserJet P2014, LaserJet P2015, LaserJet 1160, LaserJet 1320, LaserJet P1006, LaserJet P1007, LaserJet P1008, LaserJet M2727, LaserJet 1150, LaserJet 1200, LaserJet 1300, CANON: MF3228, CANON: LBP2900, LBP2900B, LaserJet P1005. RG9-1493-Film
-[...16 lines deleted...]
-          <t xml:space="preserve">знижка від 10шт  -2%, 20шт -3%, 50шт -5%</t>
+          <t xml:space="preserve">HP LJ 1010/1150/1160/1200/1220/1300/1320/1012/1015/1018/1020/1022/1000/3015/3020/3030/3050/3052/3055/3300/3310/3320/3330/3380/P1005/1006/1007/1008/1102/2015/M1005/1132/1136/1212/1213/1214/1216/1217/2727/Canon MF3010/3014/3110/3228/4018/5530/5550/5630/5650/LBP1210/2900/3000/3112/3200/6000/6020/FAX-L150/170/PC-D320/340/RG5-1493, індивідуальна упаковка + мастило, гарантований ресурс 60K!</t>
         </r>
       </text>
     </comment>
     <comment ref="C55" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 1010/1150/1160/1200/1220/1300/1320/1012/1015/1018/1020/1022/1000/3015/3020/3030/3050/3052/3055/3300/3310/3320/3330/3380/P1005/1006/1007/1008/1102/2015/M1005/1132/1136/1212/1213/1214/1216/1217/2727/Canon MF3010/3014/3110/3228/4018/5530/5550/5630/5650/LBP1210/2900/3000/3112/3200/6000/6020/FAX-L150/170/PC-D320/340/RG5-1493, індивідуальна упаковка + мастило, гарантований ресурс 60K!</t>
+          <t xml:space="preserve">LJ 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 1005/ 1000/ 1200/ 1220/ 1150/ 1160/ 1300/ 1320/ 2055/ 3020/ 3030/ 3300/ 3330/ 3390/ 3050/ 3052/ 3055, M1005/M1120/2727, P1007/ 2015/ 2035/ 2055; CANON LBP-2900/ 3000/ 1210/ 3200/ L100/ L120/ D323/ 383/ 390/ 398/IR1133/MF3220/3228/ 3240/MF6680/MF6680dn/ MF5630/56MF4018/4010/4120/ 4150/4140/ MF3110  RG5-1493</t>
         </r>
       </text>
     </comment>
     <comment ref="C56" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 1005/ 1000/ 1200/ 1220/ 1150/ 1160/ 1300/ 1320/ 2055/ 3020/ 3030/ 3300/ 3330/ 3390/ 3050/ 3052/ 3055, M1005/M1120/2727, P1007/ 2015/ 2035/ 2055; CANON LBP-2900/ 3000/ 1210/ 3200/ L100/ L120/ D323/ 383/ 390/ 398/IR1133/MF3220/3228/ 3240/MF6680/MF6680dn/ MF5630/56MF4018/4010/4120/ 4150/4140/ MF3110  RG5-1493</t>
+          <t xml:space="preserve">HP LJ 1010/1150/1160/1200/1300/1320/1012/1015/1018/1020/1022/1000/3015/3020/3030/3050/3055/3300/3330/3380 / P1005 / 1006/1007/1008 / 1102/2015 / M1005 / 1132/1136/1212/1213/1214/1216/1217/272 7 / Canon MF3010 / 3014/3110 / LBP1210 / 2900/3000/3112/3200/6000 / FAX-L150 / 170, OEM Супер якість, индивидуальная упаковка + смазка, гарантований ресурс 50k</t>
         </r>
       </text>
     </comment>
     <comment ref="C57" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 1010/1150/1160/1200/1300/1320/1012/1015/1018/1020/1022/1000/3015/3020/3030/3050/3055/3300/3330/3380 / P1005 / 1006/1007/1008 / 1102/2015 / M1005 / 1132/1136/1212/1213/1214/1216/1217/272 7 / Canon MF3010 / 3014/3110 / LBP1210 / 2900/3000/3112/3200/6000 / FAX-L150 / 170, OEM Супер якість, индивидуальная упаковка + смазка, гарантований ресурс 50k</t>
+          <t xml:space="preserve">HP LJ 1010/1150/1160/1200/1300/1320/3015/3020/3030/3050/3055/3300/3330/3380/P1005/1006/2015/1012/1015/1018/1020/1022/1000/1102/M1005/2727/Canon MF-3110/3228/4018/5530/5550/5630/5650/LBP1210/2900/3000 + мастило, OEM Copy</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G57" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
     <comment ref="C58" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 1010/1150/1160/1200/1300/1320/3015/3020/3030/3050/3055/3300/3330/3380/P1005/1006/2015/1012/1015/1018/1020/1022/1000/1102/M1005/2727/Canon MF-3110/3228/4018/5530/5550/5630/5650/LBP1210/2900/3000 + мастило, OEM Copy</t>
-[...15 lines deleted...]
-          <t xml:space="preserve">знижка від 10шт -2%</t>
+          <t xml:space="preserve">HP LJ 1010/1150/1160/1200/1300/1320/1012/1015/1018/1020/1022/1000/3015/3020/3030/3050/3055/3300/3330/3380 / P1005 / 1006/1007/1008 / 1102/2015 / M1005 / 1132/1136/1212/1213/1214/1216/1217/272 7 / Canon MF3010 / 3014/3110 / LBP1210 / 2900/3000/3112/3200/6000 / FAX-L150 / 170, OEM TYPE, індивідуальна упаковка + смазка</t>
         </r>
       </text>
     </comment>
     <comment ref="C59" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 1010/1150/1160/1200/1300/1320/1012/1015/1018/1020/1022/1000/3015/3020/3030/3050/3055/3300/3330/3380 / P1005 / 1006/1007/1008 / 1102/2015 / M1005 / 1132/1136/1212/1213/1214/1216/1217/272 7 / Canon MF3010 / 3014/3110 / LBP1210 / 2900/3000/3112/3200/6000 / FAX-L150 / 170, OEM TYPE, індивідуальна упаковка + смазка</t>
+          <t xml:space="preserve">HP LJ 1010/1150/1160/1200/1300/1320/1012/1015/1018/1020/1022/1000/3015/3020/3030/3050/3055/3300/3330/3380 / P1005 / 1006/1007/1008 / 1102/2015 / M1005 / 1132/1136/1212/1213/1214/1216/1217/272 7 / Canon MF3010 / 3014/3110 / LBP1210 / 2900/3000/3112/3200/6000 / FAX-L150 / 170, OEM Супер якість, BULK, гарантований ресурс 50k BULK 10шт</t>
         </r>
       </text>
     </comment>
     <comment ref="C60" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 1010/1150/1160/1200/1300/1320/1012/1015/1018/1020/1022/1000/3015/3020/3030/3050/3055/3300/3330/3380 / P1005 / 1006/1007/1008 / 1102/2015 / M1005 / 1132/1136/1212/1213/1214/1216/1217/272 7 / Canon MF3010 / 3014/3110 / LBP1210 / 2900/3000/3112/3200/6000 / FAX-L150 / 170, OEM Супер якість, BULK, гарантований ресурс 50k BULK 10шт</t>
+          <t xml:space="preserve">HP LJ 1010/1150/1160/1200/1300/1320/1012/1015/1018/1020/1022/1000/3015/3020/3030/3050/3055/3300/3330/3380 / P1005 / 1006/1007/1008 / 1102/2015 / M1005 / 1132/1136/1212/1213/1214/1216/1217/272 7 / Canon MF3010 / 3014/3110 / LBP1210 / 2900/3000/3112/3200/6000 / FAX-L150 / 170, OEM TYPE, індивідуальна упаковка</t>
         </r>
       </text>
     </comment>
     <comment ref="C61" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 1010/1150/1160/1200/1300/1320/1012/1015/1018/1020/1022/1000/3015/3020/3030/3050/3055/3300/3330/3380 / P1005 / 1006/1007/1008 / 1102/2015 / M1005 / 1132/1136/1212/1213/1214/1216/1217/272 7 / Canon MF3010 / 3014/3110 / LBP1210 / 2900/3000/3112/3200/6000 / FAX-L150 / 170, OEM TYPE, індивідуальна упаковка</t>
+          <t xml:space="preserve">LJ 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 1005/ 1000/ 1200/ 1220/ 1150/ 1160/ 1300/ 1320/ 2055/ 3020/ 3030/ 3300/ 3330/ 3390/ 3050/ 3052/ 3055, M1005/M1120/2727, P1007/ 2015; CANON LBP-2900/ 3000/ 1210/ 3200/ L100/ L120/ D323/ 383/ 390/ 398/IR1133/MF3220/3228/ 3240/MF6680/MF6680dn/ MF5630/56MF4018/4010/4120/ 4150/4140/ MF3110  233мм, grey, 10шт в упаковке</t>
         </r>
       </text>
     </comment>
     <comment ref="C62" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 1005/ 1000/ 1200/ 1220/ 1150/ 1160/ 1300/ 1320/ 2055/ 3020/ 3030/ 3300/ 3330/ 3390/ 3050/ 3052/ 3055, M1005/M1120/2727, P1007/ 2015; CANON LBP-2900/ 3000/ 1210/ 3200/ L100/ L120/ D323/ 383/ 390/ 398/IR1133/MF3220/3228/ 3240/MF6680/MF6680dn/ MF5630/56MF4018/4010/4120/ 4150/4140/ MF3110  233мм, grey, 10шт в упаковке</t>
+          <t xml:space="preserve">LJ 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 1005/ 1000/ 1200/ 1220/ 1150/ 1160/ 1300/ 1320/ 2055/ 3020/ 3030/ 3300/ 3330/ 3390/ 3050/ 3052/ 3055, M1005/M1120/2727, P1007/ 2015; CANON LBP-2900/ 3000/ 1210/ 3200/ L100/ L120/ D323/ 383/ 390/ 398/IR1133/MF3220/3228/ 3240/MF6680/MF6680dn/ MF5630/56MF4018/4010/4120/ 4150/4140/ MF3110  233мм, grey</t>
         </r>
       </text>
     </comment>
     <comment ref="C63" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 1005/ 1000/ 1200/ 1220/ 1150/ 1160/ 1300/ 1320/ 2055/ 3020/ 3030/ 3300/ 3330/ 3390/ 3050/ 3052/ 3055, M1005/M1120/2727, P1007/ 2015; CANON LBP-2900/ 3000/ 1210/ 3200/ L100/ L120/ D323/ 383/ 390/ 398/IR1133/MF3220/3228/ 3240/MF6680/MF6680dn/ MF5630/56MF4018/4010/4120/ 4150/4140/ MF3110  233мм, grey</t>
+          <t xml:space="preserve">LJ 1300/1320/1320N/3020/3030/3300/3330, P2015</t>
         </r>
       </text>
     </comment>
     <comment ref="C64" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ 1300/1320/1320N/3020/3030/3300/3330, P2015</t>
+          <t xml:space="preserve">LJ 1300/1320/1320N/3020/3030/3300/3330, P2015  233 мм, grey</t>
         </r>
       </text>
     </comment>
     <comment ref="C65" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ 1300/1320/1320N/3020/3030/3300/3330, P2015  233 мм, grey</t>
+          <t xml:space="preserve">HP LJ 2100/4000, HP 5P/6P, Canon PC-860/880/890/920/921/940/941/950/960/980/981, PC-1210D/1230D/1270D, NP6512, IR1210/IR1018/1020/1022/1024/IR1510/1530  228мм</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G65" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C66" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 2100/4000, HP 5P/6P, Canon PC-860/880/890/920/921/940/941/950/960/980/981, PC-1210D/1230D/1270D, NP6512, IR1210/IR1018/1020/1022/1024/IR1510/1530  228мм</t>
-[...15 lines deleted...]
-          <t xml:space="preserve">знижка від 2шт -5%</t>
+          <t xml:space="preserve">LJ 4000/ LJ 4000 N/ LJ 4000 SE/ LJ 4000 T/ LJ 4000 TB/ LJ 4050/ LJ 4050 N/ LJ 4050 SE/ LJ 4050 T/ LJ 4050 TN/ LJ 2100</t>
         </r>
       </text>
     </comment>
     <comment ref="C67" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C68" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet 2400, LaserJet 2420, LaserJet 2430, LaserJet P3005, LaserJet M3027, LaserJet M3035, LaserJet 2200, LaserJet 2410. RM1-1531-flim, RM1-3740-flim
 .</t>
         </r>
       </text>
     </comment>
+    <comment ref="C68" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ 2200/2300/2400/2420/4200, P3005/P3015/P3010/M3027/M3035 Color LJ 1500/2500 240мм/24мм</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C69" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ 2200/2300/2400/2420/4200, P3005/P3015/P3010/M3027/M3035 Color LJ 1500/2500 240мм/24мм</t>
+          <t xml:space="preserve">LJ 2200/2300/2400/2420/4200, P3005/P3015/P3010/M3027/M3035 Color LJ 1500/2500 240мм/24мм  RG5-5560</t>
         </r>
       </text>
     </comment>
     <comment ref="C70" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ 2200/2300/2400/2420/4200, P3005/P3015/P3010/M3027/M3035 Color LJ 1500/2500 240мм/24мм  RG5-5560</t>
+          <t xml:space="preserve">LJ 2200/2300/2400/2420/4200, P3005/P3015/P3010/M3027/M3035 Color LJ 1500/2500 240мм/24мм   Grey Color</t>
         </r>
       </text>
     </comment>
     <comment ref="C71" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ 2200/2300/2400/2420/4200, P3005/P3015/P3010/M3027/M3035 Color LJ 1500/2500 240мм/24мм   Grey Color</t>
+          <t xml:space="preserve">LJ 2200/2300/2400/2420/4200, P3005/P3015/P3010/M3027/M3035 Color LJ 1500/2500   Grey Color</t>
         </r>
       </text>
     </comment>
     <comment ref="C72" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ 2200/2300/2400/2420/4200, P3005/P3015/P3010/M3027/M3035 Color LJ 1500/2500   Grey Color</t>
+          <t xml:space="preserve">LJ 2200/2300/2400/2420/4200, P3005/P3015/P3010/M3027/M3035 Color LJ 1500/2500</t>
         </r>
       </text>
     </comment>
     <comment ref="C73" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ 2200/2300/2400/2420/4200, P3005/P3015/P3010/M3027/M3035 Color LJ 1500/2500</t>
+          <t xml:space="preserve">HP LJ 2400/2410/2420/2200/2300/P3005/M3027/M3035 совместима с HP 4200, эталонное качество! супер упаковка! HP iCare</t>
         </r>
       </text>
     </comment>
     <comment ref="C74" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 2400/2410/2420/2200/2300/P3005/M3027/M3035 совместима с HP 4200, эталонное качество! супер упаковка! HP iCare</t>
+          <t xml:space="preserve">FOSHAN-YAT-SING HP LJ 4100</t>
         </r>
       </text>
     </comment>
     <comment ref="C75" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">FOSHAN-YAT-SING HP LJ 4100</t>
+          <t xml:space="preserve">LJ 4100/ LJ 4100 DTN/ LJ 4100 MFP/ LJ 4100 N/ LJ 4100 TN/LJ 4101 MFP RG5-5068/RG5-5064</t>
         </r>
       </text>
     </comment>
     <comment ref="C76" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ 4100/ LJ 4100 DTN/ LJ 4100 MFP/ LJ 4100 N/ LJ 4100 TN/LJ 4101 MFP RG5-5068/RG5-5064</t>
+          <t xml:space="preserve">HP 4100/P3015 RG5-5064</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G76" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C77" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP 4100/P3015 RG5-5064</t>
-[...15 lines deleted...]
-          <t xml:space="preserve">знижка від 2шт -5%</t>
+          <t xml:space="preserve">HP LJ 4200  239ММ   RM1-0013</t>
         </r>
       </text>
     </comment>
     <comment ref="C78" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 4200  239ММ   RM1-0013</t>
+          <t xml:space="preserve">LJ 4200/ LJ 4200 DTN/ LJ 4200 DTNS/ LJ 4200 DTNSL/ LJ 4200/N/ LJ 4200 TN  RM1-0013</t>
         </r>
       </text>
     </comment>
     <comment ref="C79" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ 4200/ LJ 4200 DTN/ LJ 4200 DTNS/ LJ 4200 DTNSL/ LJ 4200/N/ LJ 4200 TN  RM1-0013</t>
+          <t xml:space="preserve">HP 4250/4300/4350 RM1-0101</t>
         </r>
       </text>
     </comment>
     <comment ref="C80" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP 4250/4300/4350 RM1-0101</t>
+          <t xml:space="preserve">HP: LaserJet 4300, LaserJet 4345MFP, LaserJet 4250, LaserJet 4350, LaserJet P4515xm, LaserJet P4515x, LaserJet P4515tn, LaserJet P4515n, LaserJet P4015x, LaserJet P4015tn, LaserJet P4015n, LaserJet P4015dn, LaserJet P4014n, LaserJet P4014dn, LaserJet P4014, LaserJet Enterprise MFP M630h, LaserJet Enterprise MFP M630f, LaserJet Enterprise M606x, LaserJet Enterprise M606dn, LaserJet Enterprise M605x, LaserJet Enterprise M605n, LaserJet Enterprise M605dn, LaserJet Enterprise M604n, LaserJet Enterprise M604dn, LaserJet Enterprise Flow M630z, LaserJet Enterprise 600 M603xh, LaserJet Enterprise 600 M603n, LaserJet Enterprise 600 M603dn, LaserJet Enterprise 600 M602x, LaserJet Enterprise 600 M602n, LaserJet Enterprise 600 M602dn, LaserJet Enterprise 600 M601n, LaserJet Enterprise 600 M601dn. RM1-0101-film RM1-1044-film RM1-1083-film RM1-0102-film.</t>
         </r>
       </text>
     </comment>
     <comment ref="C81" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP: LaserJet 4300, LaserJet 4345MFP, LaserJet 4250, LaserJet 4350, LaserJet P4515xm, LaserJet P4515x, LaserJet P4515tn, LaserJet P4515n, LaserJet P4015x, LaserJet P4015tn, LaserJet P4015n, LaserJet P4015dn, LaserJet P4014n, LaserJet P4014dn, LaserJet P4014, LaserJet Enterprise MFP M630h, LaserJet Enterprise MFP M630f, LaserJet Enterprise M606x, LaserJet Enterprise M606dn, LaserJet Enterprise M605x, LaserJet Enterprise M605n, LaserJet Enterprise M605dn, LaserJet Enterprise M604n, LaserJet Enterprise M604dn, LaserJet Enterprise Flow M630z, LaserJet Enterprise 600 M603xh, LaserJet Enterprise 600 M603n, LaserJet Enterprise 600 M603dn, LaserJet Enterprise 600 M602x, LaserJet Enterprise 600 M602n, LaserJet Enterprise 600 M602dn, LaserJet Enterprise 600 M601n, LaserJet Enterprise 600 M601dn. RM1-0101-film RM1-1044-film RM1-1083-film RM1-0102-film.</t>
+          <t xml:space="preserve">HP LJ 4250/4300/4345/4350/Canon iR 1730/1740/1750/8050/iR ADVANCE 400/500, Metal, ? ????????!</t>
         </r>
       </text>
     </comment>
     <comment ref="C82" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 4250/4300/4345/4350/Canon iR 1730/1740/1750/8050/iR ADVANCE 400/500, Metal, ? ????????!</t>
+          <t xml:space="preserve">LJ 4250/ LJ 4250 DTN/ LJ 4250 DTNSL/ LJ 4250 N/ LJ 4250 TN/LJ 4300/ LJ 4300 DTN/ LJ 4300 DTNS/ LJ 4300 DTNSL/ LJ 4300 N/ LJ4300 TN/ LJ 4345 DTN&amp;F/ LJ 4345 MFP/ LJ 4345 XMFP/ LJ 4345 XMMFP/ LJ 4345 XSMFP/ LJ 4350/ LJ 4350 DTN/ LJ 4350 DTNLS/ LJ 4350 N/ LJ 4350 TN   Metal sleeve  RM1-0101/RM1-1082/RM1-1083</t>
         </r>
       </text>
     </comment>
     <comment ref="C83" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ 4250/ LJ 4250 DTN/ LJ 4250 DTNSL/ LJ 4250 N/ LJ 4250 TN/LJ 4300/ LJ 4300 DTN/ LJ 4300 DTNS/ LJ 4300 DTNSL/ LJ 4300 N/ LJ4300 TN/ LJ 4345 DTN&amp;F/ LJ 4345 MFP/ LJ 4345 XMFP/ LJ 4345 XMMFP/ LJ 4345 XSMFP/ LJ 4350/ LJ 4350 DTN/ LJ 4350 DTNLS/ LJ 4350 N/ LJ 4350 TN   Metal sleeve  RM1-0101/RM1-1082/RM1-1083</t>
+          <t xml:space="preserve">HP 4300/4250/4350</t>
         </r>
       </text>
     </comment>
     <comment ref="C84" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 4300/4250/4350</t>
         </r>
       </text>
     </comment>
     <comment ref="C85" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP 4300/4250/4350</t>
+          <t xml:space="preserve">HP: LaserJet 5000, LaserJet 5100, LaserJet 5200, LaserJet M5035MFP</t>
         </r>
       </text>
     </comment>
     <comment ref="C86" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP: LaserJet 5000, LaserJet 5100, LaserJet 5200, LaserJet M5035MFP</t>
+          <t xml:space="preserve">HP LJ 5000/5100/5200/JX AR1600/2000 RG5-3528</t>
         </r>
       </text>
     </comment>
     <comment ref="C87" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 5000/5100/5200/JX AR1600/2000 RG5-3528</t>
+          <t xml:space="preserve">HP LJ 5000/5100/5200/Canon GP-160/LP3000/3010/iR 2200/2210/2220/RG5-5453/RG5-4968/RG5-5457/R G9-1431/RG5-3530-000/RG5-5455 + мастило, GRADE A</t>
         </r>
       </text>
     </comment>
     <comment ref="C88" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 5000/5100/5200/Canon GP-160/LP3000/3010/iR 2200/2210/2220/RG5-5453/RG5-4968/RG5-5457/R G9-1431/RG5-3530-000/RG5-5455 + мастило, GRADE A</t>
+          <t xml:space="preserve">LJ 5000/ LJ 5000 DN/ LJ 5000 GN/ LJ 5000 LE/ LJ 5000 N/ LJ/5100/ LJ 5100 DTN/ LJ 5100 LE/ LJJ 5100 N/ LJ 5100 SE/ LJ 5100 TN/LJ 5200/M5035MFP RG5-3528, RG5-7060, RM1-2522</t>
         </r>
       </text>
     </comment>
     <comment ref="C89" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ 5000/ LJ 5000 DN/ LJ 5000 GN/ LJ 5000 LE/ LJ 5000 N/ LJ/5100/ LJ 5100 DTN/ LJ 5100 LE/ LJJ 5100 N/ LJ 5100 SE/ LJ 5100 TN/LJ 5200/M5035MFP RG5-3528, RG5-7060, RM1-2522</t>
+          <t xml:space="preserve">HP LJ 5000/5100/5200/Canon LBP-850/1610/1810 [327mm/24mm]  Серый цвет</t>
         </r>
       </text>
     </comment>
     <comment ref="C90" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 5000/5100/5200/Canon LBP-850/1610/1810 [327mm/24mm]  Серый цвет</t>
+          <t xml:space="preserve">LJ 5L/6L/3100</t>
         </r>
       </text>
     </comment>
     <comment ref="C91" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ 5L/6L/3100</t>
+          <t xml:space="preserve">HP LJ 5L/6L/3100/2100/4000/4050/Canon iR1022/1018/1019/1020/FM2-5296 + змазка, GRADE A</t>
         </r>
       </text>
     </comment>
     <comment ref="C92" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 5L/6L/3100/2100/4000/4050/Canon iR1022/1018/1019/1020/FM2-5296 + змазка, GRADE A</t>
+          <t xml:space="preserve">HP CLJ 1600/2600/2605/CP1025/CP1525/ CP2025/M275 /CM1015/CM1017/CLJ M275/LJ PRO 100 Color MFP M175 / M176 / M177/ Canon LBP7018/7010/LBP-5000</t>
         </r>
       </text>
     </comment>
     <comment ref="C93" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP CLJ 1600/2600/2605/CP1025/CP1525/ CP2025/M275 /CM1015/CM1017/CLJ M275/LJ PRO 100 Color MFP M175 / M176 / M177/ Canon LBP7018/7010/LBP-5000</t>
+          <t xml:space="preserve">HP COLOR LJ 1600/2600/2605/CP1025/1525/2025/M175/176/177/275/CM1015/1017/Canon LBP5000/7010/7018, ORIGINAL!</t>
         </r>
       </text>
     </comment>
     <comment ref="C94" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C95" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro 500 Color MFP M570dn, LaserJet Enterprise 500 Color MFP M575f, LaserJet Enterprise 500 Color MFP M575dn, LaserJet Enterprise 500 Color M551xh, LaserJet Enterprise 500 Color M551n, LaserJet Enterprise 500 Color M551dn, Color LaserJet Enterprise MFP M680z, Color LaserJet Enterprise MFP M680f, Color LaserJet Enterprise MFP M680dn, Color LaserJet Enterprise M651xh, Color LaserJet Enterprise M651n, Color LaserJet Enterprise M651dn, Color LaserJet Enterprise Flow MFP M680z, Color LaserJet CP4525, Color LaserJet CP4025, Color LaserJet CP4005N, Color LaserJet CP3525x, Color LaserJet CP3525n, Color LaserJet CP3525dn, Color LaserJet CM4540, Color LaserJet 4730, Color LaserJet 4700. RM1-3131-Film, RM1-3146-film
 .</t>
         </r>
       </text>
     </comment>
+    <comment ref="C95" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Color LaserJet CP1210 / CP1510 / CP1215 / CP1515 / CP1518 / CM1312 / CP2020 / CP2025 / CP2055 / LaserJet Pro 300 Color MFP M375nw / LaserJet Pro 400 Color MFP M475dn / M475dw / Color LaserJet Pro MFP M476dn / M476dw / MFP M476nw /Canon LBP5050, METAL, ORIGINAL!</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C96" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Color LaserJet CP1210 / CP1510 / CP1215 / CP1515 / CP1518 / CM1312 / CP2020 / CP2025 / CP2055 / LaserJet Pro 300 Color MFP M375nw / LaserJet Pro 400 Color MFP M475dn / M475dw / Color LaserJet Pro MFP M476dn / M476dw / MFP M476nw /Canon LBP5050, METAL, ORIGINAL!</t>
+          <t xml:space="preserve">HP CP 1215/M251</t>
         </r>
       </text>
     </comment>
     <comment ref="C97" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP CP 1215/M251</t>
+          <t xml:space="preserve">HP LJ CP5225/5525/M750/775, Metal sleeve</t>
         </r>
       </text>
     </comment>
     <comment ref="C98" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ CP5225/5525/M750/775, Metal sleeve</t>
+          <t xml:space="preserve">HP LJ Color CP5225</t>
         </r>
       </text>
     </comment>
     <comment ref="C99" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Color CP5225</t>
+          <t xml:space="preserve">HP: Color LaserJet Pro CP5225n, Color LaserJet Pro CP5225dn, Color LaserJet Enterprise M750xh, Color LaserJet Enterprise M750n, Color LaserJet Enterprise M750dn CE710-69001-Film</t>
         </r>
       </text>
     </comment>
     <comment ref="C100" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP: Color LaserJet Pro CP5225n, Color LaserJet Pro CP5225dn, Color LaserJet Enterprise M750xh, Color LaserJet Enterprise M750n, Color LaserJet Enterprise M750dn CE710-69001-Film</t>
+          <t xml:space="preserve">HP LJ CP5225/5525/M750/775, Metal Japan, индивидуальная упаковка + смазка, гарантированный ресурс 100k</t>
         </r>
       </text>
     </comment>
     <comment ref="C101" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ CP5225/5525/M750/775, Metal Japan, индивидуальная упаковка + смазка, гарантированный ресурс 100k</t>
+          <t xml:space="preserve">HP: Color LaserJet Enterprise M552, Color LaserJet Enterprise M553, Color LaserJet Enterprise MFP M577, Color LaserJet Pro M154a, Color LaserJet Pro M154nw, Color LaserJet Pro MFP M180nw, Color LaserJet Pro MFP M180n, Color LaserJet Pro MFP M181fw, Color LaserJet Pro M254dw, Color LaserJet Pro M254nw, Color LaserJet Pro MFP M280nw, Color LaserJet Pro MFP M281fdw, Color LaserJet Pro MFP M281fdn</t>
         </r>
       </text>
     </comment>
     <comment ref="C102" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP: Color LaserJet Enterprise M552, Color LaserJet Enterprise M553, Color LaserJet Enterprise MFP M577, Color LaserJet Pro M154a, Color LaserJet Pro M154nw, Color LaserJet Pro MFP M180nw, Color LaserJet Pro MFP M180n, Color LaserJet Pro MFP M181fw, Color LaserJet Pro M254dw, Color LaserJet Pro M254nw, Color LaserJet Pro MFP M280nw, Color LaserJet Pro MFP M281fdw, Color LaserJet Pro MFP M281fdn</t>
+          <t xml:space="preserve">HP: Color LaserJet Enterprise M552, Color LaserJet Enterprise M553, Color LaserJet Enterprise MFP M577, Color LaserJet Pro M154a, Color LaserJet Pro M154nw, Color LaserJet Pro MFP M180nw, Color LaserJet Pro MFP M180n, Color LaserJet Pro MFP M181fw, Color LaserJet Pro M254dw, Color LaserJet Pro M254nw, Color LaserJet Pro MFP M280nw, Color LaserJet Pro MFP M281fdw, Color LaserJet Pro MFP M281fdn  RM2-5679</t>
         </r>
       </text>
     </comment>
     <comment ref="C103" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP: Color LaserJet Enterprise M552, Color LaserJet Enterprise M553, Color LaserJet Enterprise MFP M577, Color LaserJet Pro M154a, Color LaserJet Pro M154nw, Color LaserJet Pro MFP M180nw, Color LaserJet Pro MFP M180n, Color LaserJet Pro MFP M181fw, Color LaserJet Pro M254dw, Color LaserJet Pro M254nw, Color LaserJet Pro MFP M280nw, Color LaserJet Pro MFP M281fdw, Color LaserJet Pro MFP M281fdn  RM2-5679</t>
+          <t xml:space="preserve">HP CLJ M377/ M452/ M477/ Canon LBP-654/ LBP-653/ MF731/ MF732/ MF733/ MF734/ MF735</t>
         </r>
       </text>
     </comment>
     <comment ref="C104" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP CLJ M377/ M452/ M477/ Canon LBP-654/ LBP-653/ MF731/ MF732/ MF733/ MF734/ MF735</t>
+          <t xml:space="preserve">HP COLOR LJ Pro M377/452/454/477/479/Canon LBP653/654/663/731/732/733/734/735, LOWER FUSER FILM! з мастилом!</t>
         </r>
       </text>
     </comment>
     <comment ref="C105" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP COLOR LJ Pro M377/452/454/477/479/Canon LBP653/654/663/731/732/733/734/735, LOWER FUSER FILM! з мастилом!</t>
+          <t xml:space="preserve">HP: Color LaserJet Managed E45028dn, Color LaserJet Managed MFP E47528f, Color LaserJet Pro M452dn, Color LaserJet Pro M452dw, Color LaserJet Pro M452nw, Color LaserJet Pro MFP M377dw, Color LaserJet Pro MFP M477fdn, Color LaserJet Pro MFP M477fdw, Color LaserJet Pro MFP M477fnw, Color LaserJet Pro MFP M479, CANON: LBP654Cdw, LBP663Cdw, LBP664Cdw, MF731Cdw, MF732Cdw, MF733Cdw, MF734Cdw, MF735Cdw, MF741Cdw, MF742Cdw, MF743Cdw, MF744Cdw, MF745Cdw, MF746Cdw</t>
         </r>
       </text>
     </comment>
     <comment ref="C106" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: Color LaserJet Pro MFP M477fnw, Color LaserJet Pro MFP M477fdw, Color LaserJet Pro MFP M477fdn, Color LaserJet Pro MFP M377dw, Color LaserJet Pro M479, Color LaserJet Pro M452nw, Color LaserJet Pro M452dw, Color LaserJet Pro M452dn, Color LaserJet Managed MFP E47528f, Color LaserJet Managed E45028dn, CANON: MF746Cdw, MF745Cdw, MF744Cdw, MF743Cdw, MF742Cdw, MF741Cdw, MF735Cdw, MF734Cdw, MF733Cdw, MF732Cdw, MF731Cdw, LBP664Cdw, LBP663Cdw, LBP654Cdw</t>
         </r>
       </text>
     </comment>
     <comment ref="C107" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP: Color LaserJet Pro MFP M477fnw, Color LaserJet Pro MFP M477fdw, Color LaserJet Pro MFP M477fdn, Color LaserJet Pro MFP M377dw, Color LaserJet Pro M479, Color LaserJet Pro M452nw, Color LaserJet Pro M452dw, Color LaserJet Pro M452dn, Color LaserJet Managed MFP E47528f, Color LaserJet Managed E45028dn, CANON: MF746Cdw, MF745Cdw, MF744Cdw, MF743Cdw, MF742Cdw, MF741Cdw, MF735Cdw, MF734Cdw, MF733Cdw, MF732Cdw, MF731Cdw, LBP664Cdw, LBP663Cdw, LBP654Cdw</t>
+          <t xml:space="preserve">HP LJ M232/ M208/M207/M209/M210/M211/M212/M233/M234/M236/Pro 3004/3104/Tank MFP1005/1602/1604/2602/2603/2604/2606, Canon MF272/275/280/284/287/289/LBP122/170/172, FILM-M232/RM3-0655/RM2-4840, зі змазкою, нова технологія, найкраще запікання тонера та ресурс - ПРЕМІУМ ЯКІСТЬ!</t>
         </r>
       </text>
     </comment>
     <comment ref="C108" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ M232/ M208/M207/M209/M210/M211/M212/M233/M234/M236/Pro 3004/3104/Tank MFP1005/1602/1604/2602/2603/2604/2606, Canon MF272/275/280/284/287/289/LBP122/170/172, FILM-M232/RM3-0655/RM2-4840, зі змазкою, нова технологія, найкраще запікання тонера та ресурс - ПРЕМІУМ ЯКІСТЬ!</t>
+          <t xml:space="preserve">LJ M435nw/M701n/M706n/M712dn/M712n/M712xh/M725dn/M725f/M725z/M725z+CANON iR2202/2002/2204</t>
         </r>
       </text>
     </comment>
     <comment ref="C109" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ M435nw/M701n/M706n/M712dn/M712n/M712xh/M725dn/M725f/M725z/M725z+CANON iR2202/2002/2204</t>
+          <t xml:space="preserve">HP LJ Enterprise M725/712/706/701/M435/Canon iR2202/2002/2204, CF235-film/RM2-0639/A3E42-65013/CF235-67921, індивідуальна упаковка + мастило, гарантований ресурс 100K!</t>
         </r>
       </text>
     </comment>
     <comment ref="C110" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Enterprise M725/712/706/701/M435/Canon iR2202/2002/2204, CF235-film/RM2-0639/A3E42-65013/CF235-67921, індивідуальна упаковка + мастило, гарантований ресурс 100K!</t>
+          <t xml:space="preserve">HP LJ Pro M435/M701/M706/M712/M725, CF235-film/RM2-0639/RM1-8737/A3E42-65013/CF235-67921, зі змазкою, нова технологія, найкраще запікання тонера та ресурс - ПРЕМІУМ ЯКІСТЬ!</t>
         </r>
       </text>
     </comment>
     <comment ref="C111" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M435/M701/M706/M712/M725, CF235-film/RM2-0639/RM1-8737/A3E42-65013/CF235-67921, зі змазкою, нова технологія, найкраще запікання тонера та ресурс - ПРЕМІУМ ЯКІСТЬ!</t>
+          <t xml:space="preserve">LaserJet Enterprise M4555MFP</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G111" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -10%</t>
         </r>
       </text>
     </comment>
     <comment ref="C112" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Enterprise M4555MFP</t>
-[...15 lines deleted...]
-          <t xml:space="preserve">знижка від 2шт -10%</t>
+          <t xml:space="preserve">HP LJ Enterprise M501/506/507/527/528/Canon LBP312/323/325/MF512/MF521/522/525/iR1643/D1620/1650, також сумісна з P3015/M521/522/M525/Canon iR1435/1430, 232мм, зі змазкою, нова технологія, найкраще запікання тонера та ресурс - ПРЕМІУМ ЯКІСТЬ!</t>
         </r>
       </text>
     </comment>
     <comment ref="C113" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Enterprise M501/506/507/527/528/Canon LBP312/323/325/MF512/MF521/522/525/iR1643/D1620/1650, також сумісна з P3015/M521/522/M525/Canon iR1435/1430, 232мм, зі змазкою, нова технологія, найкраще запікання тонера та ресурс - ПРЕМІУМ ЯКІСТЬ!</t>
+          <t xml:space="preserve">HP LJ P4014/4015/4515/M4555 Enterprise 600 M601/M602/M603/M604/M605</t>
         </r>
       </text>
     </comment>
     <comment ref="C114" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P4014/4015/4515/M4555 Enterprise 600 M601/M602/M603/M604/M605</t>
+          <t xml:space="preserve">LaserJet Enterprise M604dn/604n LaserJet Enterprise M605dn/605n/605x LaserJet Enterprise M606dn/606x/ LaserJet Enterprise MFP M630f/630h LaserJet Enterprise Flow M630z. E6B67-67901-film RM1-8396-film RM2-5796-film.</t>
         </r>
       </text>
     </comment>
     <comment ref="C115" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Enterprise M604dn/604n LaserJet Enterprise M605dn/605n/605x LaserJet Enterprise M606dn/606x/ LaserJet Enterprise MFP M630f/630h LaserJet Enterprise Flow M630z. E6B67-67901-film RM1-8396-film RM2-5796-film.</t>
+          <t xml:space="preserve">LaserJet Enterprise M607dn/607n LaserJet Enterprise M608dn/608n/608x LaserJet Enterprise M609dh/609dn/609x LaserJet Enterprise MFP M631dn LaserJet Enterprise MFP M631z LaserJet Enterprise MFP M632fht LaserJet Enterprise MFP M632h LaserJet Enterprise MFP M633fh LaserJet Enterprise Flow MFP M631h LaserJet Enterprise Flow MFP M632z LaserJet Enterprise Flow MFP M633z</t>
         </r>
       </text>
     </comment>
     <comment ref="C116" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M607dn/607n LaserJet Enterprise M608dn/608n/608x LaserJet Enterprise M609dh/609dn/609x LaserJet Enterprise MFP M631dn LaserJet Enterprise MFP M631z LaserJet Enterprise MFP M632fht LaserJet Enterprise MFP M632h LaserJet Enterprise MFP M633fh LaserJet Enterprise Flow MFP M631h LaserJet Enterprise Flow MFP M632z LaserJet Enterprise Flow MFP M633z</t>
         </r>
       </text>
     </comment>
     <comment ref="C117" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">HP LJ Enterprise M607/608/609, індивідуальна упаковка + мастило, OEM Якість!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C118" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Enterprise M607/608/609, індивідуальна упаковка + мастило, Original Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C119" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Enterprise M607/M608/M609+ мастило</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C120" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">LaserJet Enterprise M607dn/607n LaserJet Enterprise M608dn/608n/608x LaserJet Enterprise M609dh/609dn/609x LaserJet Enterprise MFP M631dn LaserJet Enterprise MFP M631z LaserJet Enterprise MFP M632fht LaserJet Enterprise MFP M632h LaserJet Enterprise MFP M633fh LaserJet Enterprise Flow MFP M631h LaserJet Enterprise Flow MFP M632z LaserJet Enterprise Flow MFP M633z</t>
         </r>
       </text>
     </comment>
-    <comment ref="C118" authorId="0">
-[...46 lines deleted...]
-    </comment>
     <comment ref="C121" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Enterprise M607dn/607n LaserJet Enterprise M608dn/608n/608x LaserJet Enterprise M609dh/609dn/609x LaserJet Enterprise MFP M631dn LaserJet Enterprise MFP M631z LaserJet Enterprise MFP M632fht LaserJet Enterprise MFP M632h LaserJet Enterprise MFP M633fh LaserJet Enterprise Flow MFP M631h LaserJet Enterprise Flow MFP M632z LaserJet Enterprise Flow MFP M633z</t>
+          <t xml:space="preserve">HP LJ Enterprise M607/M608/M609</t>
         </r>
       </text>
     </comment>
     <comment ref="C122" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Enterprise M607/M608/M609</t>
+          <t xml:space="preserve">HP LJ Enterprise M607/ 608/ 609/ 631/ 632/ 633. RM2-1256/RM2-1567 Soft coat, polymer, red.</t>
         </r>
       </text>
     </comment>
     <comment ref="C123" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Enterprise M607/ 608/ 609/ 631/ 632/ 633. RM2-1256/RM2-1567 Soft coat, polymer, red.</t>
+          <t xml:space="preserve">HP LJ Enterprise M607/ 608/ 609/ 631/ 632/ 633. RM2-1256/RM2-1567 Soft coat, polymer, black</t>
         </r>
       </text>
     </comment>
     <comment ref="C124" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Enterprise M607/ 608/ 609/ 631/ 632/ 633. RM2-1256/RM2-1567 Soft coat, polymer, black</t>
+          <t xml:space="preserve">HP COLOR LJ Enterprise M652/653/681/682, зі змазкою!</t>
         </r>
       </text>
     </comment>
     <comment ref="C125" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C126" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: Color LaserJet Enterprise M652n, Color LaserJet Enterprise M652dn, Color LaserJet Enterprise M653dn, Color LaserJet Enterprise M653dh, Color LaserJet Enterprise M653x, Color LaserJet Enterprise MFP M681dh, Color LaserJet Enterprise MFP M681f, Color LaserJet Enterprise Flow MFP M681f, Color LaserJet Enterprise Flow MFP M681z, Color LaserJet Enterprise Flow MFP M682z. RM2-1928-Film RM2-1929-Film
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C127" authorId="0">
+    <comment ref="C126" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: Color LaserJet Enterprise M652n, Color LaserJet Enterprise M652dn, Color LaserJet Enterprise M653dn, Color LaserJet Enterprise M653dh, Color LaserJet Enterprise M653x, Color LaserJet Enterprise MFP M681dh, Color LaserJet Enterprise MFP M681f, Color LaserJet Enterprise Flow MFP M681f, Color LaserJet Enterprise Flow MFP M681z, Color LaserJet Enterprise Flow MFP M682z. RM2-1928-Film RM2-1929-Film
 .</t>
         </r>
       </text>
     </comment>
+    <comment ref="C127" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ M712</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C128" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ M712</t>
+          <t xml:space="preserve">HP: LaserJet Enterprise M806dn, LaserJet Enterprise M806x+, LaserJet Enterprise Flow M830z MFP. C2H67A-Film, CF367-67906-film, RM1-9814-film.</t>
         </r>
       </text>
     </comment>
     <comment ref="C129" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP: LaserJet Enterprise M806dn, LaserJet Enterprise M806x+, LaserJet Enterprise Flow M830z MFP. C2H67A-Film, CF367-67906-film, RM1-9814-film.</t>
+          <t xml:space="preserve">HP LJ Enterprise M806/830, Metal Japan, индивидуальная упаковка + смазка, гарантированный ресурс 100k</t>
         </r>
       </text>
     </comment>
     <comment ref="C130" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Enterprise M806/830, Metal Japan, индивидуальная упаковка + смазка, гарантированный ресурс 100k</t>
+          <t xml:space="preserve">HP LJ Enterprise M806/830 для CF367-67906, METAL Japan, індивідуальна упаковка + мастило, гарантований ресурс 100K!</t>
         </r>
       </text>
     </comment>
     <comment ref="C131" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Enterprise M806/830 для CF367-67906, METAL Japan, індивідуальна упаковка + мастило, гарантований ресурс 100K!</t>
+          <t xml:space="preserve">HP LJ M830/ LJ M806  Metal sleeve</t>
         </r>
       </text>
     </comment>
     <comment ref="C132" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ M830/ LJ M806  Metal sleeve</t>
+          <t xml:space="preserve">HP LJ Enterprise M806/830, CF367-67906 METAL</t>
         </r>
       </text>
     </comment>
     <comment ref="C133" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Enterprise M806/830, CF367-67906</t>
+          <t xml:space="preserve">LJ Enterprise M880z/880z+/M855dn/855x+/855xh</t>
         </r>
       </text>
     </comment>
     <comment ref="C134" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ Enterprise M880z/880z+/M855dn/855x+/855xh</t>
+          <t xml:space="preserve">HP LJ P1505/1566/1102/ CP1525/M1120/1522. Canon MF-4410/4430/4450/4550/4570/4580   Metal sleeve  RM1-4209/RM1-4229/RM1-4729/RM1-8073</t>
         </r>
       </text>
     </comment>
     <comment ref="C135" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1505/1566/1102/ CP1525/M1120/1522. Canon MF-4410/4430/4450/4550/4570/4580   Metal sleeve  RM1-4209/RM1-4229/RM1-4729/RM1-8073</t>
         </r>
       </text>
     </comment>
     <comment ref="C136" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -2184,1406 +2183,1393 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1505/1566/1102/ CP1525/M1120/1522. Canon MF-4410/4430/4450/4550/4570/4580   Metal sleeve  RM1-4209/RM1-4229/RM1-4729/RM1-8073</t>
         </r>
       </text>
     </comment>
     <comment ref="C139" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P1505/1566/1102/ CP1525/M1120/1522. Canon MF-4410/4430/4450/4550/4570/4580   Metal sleeve  RM1-4209/RM1-4229/RM1-4729/RM1-8073</t>
+          <t xml:space="preserve">HP P2035/2015/2055/2030/2050/1606/1566/1102/CP1525/M1536/M125/127/M201/225/M401/425/Pro 400/Canon iR1033/1133/MF4410/4430/4450/4550/4 570/4580/4730/4750/4770/4780/4 870/4890/5840/5850/5970/5880/5930/5940/5950/5960/5980/6600/6 670/6680/6780/LBP6300/6304/6310/6650/6653/6654/6600/6670/6680/ImageCLASS D1120/1150/1170/1180/D520/550/Fax-L418</t>
         </r>
       </text>
     </comment>
     <comment ref="C140" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP P2035/2015/2055/2030/2050/1606/1566/1102/CP1525/M1536/M125/127/M201/225/M401/425/Pro 400/Canon iR1033/1133/MF4410/4430/4450/4550/4 570/4580/4730/4750/4770/4780/4 870/4890/5840/5850/5970/5880/5930/5940/5950/5960/5980/6600/6 670/6680/6780/LBP6300/6304/6310/6650/6653/6654/6600/6670/6680/ImageCLASS D1120/1150/1170/1180/D520/550/Fax-L418</t>
         </r>
       </text>
     </comment>
+    <comment ref="G140" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт  -5%, 20шт -7%, 50шт -10%</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C141" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP P2035/2015/2055/2030/2050/1606/1566/1102/CP1525/M1536/M125/127/M201/225/M401/425/Pro 400/Canon iR1033/1133/MF4410/4430/4450/4550/4 570/4580/4730/4750/4770/4780/4 870/4890/5840/5850/5970/5880/5930/5940/5950/5960/5980/6600/6 670/6680/6780/LBP6300/6304/6310/6650/6653/6654/6600/6670/6680/ImageCLASS D1120/1150/1170/1180/D520/550/Fax-L418</t>
+          <t xml:space="preserve">HP: LaserJet Pro P1606, LaserJet Pro P1102, LaserJet Pro MFP M429dw, LaserJet Pro MFP M428dw, LaserJet Pro MFP M427, LaserJet Pro MFP M426, LaserJet Pro MFP M329dn, LaserJet Pro MFP M227d, LaserJet Pro MFP M225dn, LaserJet Pro MFP M149fdw, LaserJet Pro MFP M148dw, LaserJet Pro MFP M130, LaserJet Pro M405d, LaserJet Pro M404d, LaserJet Pro M403, LaserJet Pro M402, LaserJet Pro M305, LaserJet Pro M304a, LaserJet Pro M28a, LaserJet Pro M203d, LaserJet Pro M201n, LaserJet Pro M15w, LaserJet Pro M132, LaserJet Pro M127, LaserJet Pro M125, LaserJet Pro M118dw, LaserJet Pro M106, LaserJet Pro M104, LaserJet Pro 400 MFP M425dn, LaserJet Pro 400 M401dn, LaserJet P2055, LaserJet P2035, CANON: i-SENSYS MF418x, i-SENSYS MF416dw, i-SENSYS MF411dw, i-SENSYS MF3010, i-SENSYS MF249dw, i-SENSYS MF247dw, i-SENSYS MF244dw, i-SENSYS MF237w, i-SENSYS MF232w, i-SENSYS MF231, i-SENSYS LBP6030, i-SENSYS LBP252dw, i-SENSYS LBP251dw, i-SENSYS LBP212dw. RM1-0656-film, RM1-7541-Film, RM1-6405-film, RM2-2132-Film</t>
         </r>
       </text>
     </comment>
     <comment ref="G141" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">знижка від 10шт  -5%, 20шт -7%, 50шт -10%</t>
+          <t xml:space="preserve">знижка від 10шт  -2%, 20шт -3%, 50шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C142" authorId="0">
-      <text>
-[...30 lines deleted...]
-    <comment ref="C143" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ЯКІСНО ПРАЦЮЄ З ТОНЕРАМИ  НИЗЬКОЙ ТЕМПЕРАТУРИ ЗАПІКАННЯ. Виготовлена з використанням Dip-coated покриття -
 це повне занурення у розчин, яке забезпечує рівномірний шар тефлонового покриття по всій поверхні термоплівки. Це значно зменшує тертя, покращує теплопередачу та підвищує зносостійкість елемента. Для Canon LBP 6000/ 6020/ 6030/ MF3010, MF 231/ 232/ 237, MF 249/ 244/ 247/ 249, MF 421/ 426/ 428/ 429, LBP212/ 214/ 215, MF411/ 416/ 418/ 419, LBP 251/ 252/ 253, MF445/ 446/ 443/ 449, LBP 222/ 223/ 225/ 226/ 227/ 228. HP LJ M1100/ 1130/ 1210 series, LJ P2030/ P2035/ P2050/ P2055, LJ Pro M101/ 102/ 103/ 104/ 105/ 106, LJPro M118dw, LJ Pro M125/ 126/ 127/ 128, LJ Pro M15/ 16/ 17, LJ Pro M1536/ P1566/ P1606, LJ Pro M201n/ 201dw, LJ Pro M203, LJ Pro M225, LJ Pro M304/ 305/ 404, LJ Pro M401/ 425, LJ Pro M402, LJ Pro M403, LJ Pro M405, LJ Pro MFP M129/ 130/ 131/ 132/ 133/ 134, LJ Pro MFP M148dw/ 148fdw/ 149fdw, LJ Pro MFP M227, LJ Pro MFP M28/31, LJ Pro MFP M329/M429, LJ Pro MFP M426/427/428</t>
         </r>
       </text>
     </comment>
-    <comment ref="G143" authorId="0">
+    <comment ref="G142" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт  -2%, 20шт -3%, 50шт -5%</t>
         </r>
       </text>
     </comment>
+    <comment ref="C143" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P2035/2055/2030/2050/1606/1566/1102/CP1525/M1536/M125/127/M201/225/M401/425/Pro 400/Canon iR1033/1133/MF4410/4430/4450/4550/4570/4580/4730/4750/4770/4780/4870/4890/5840/5850/5970/5880/5930/5940/5950/5960/5980/6600/6670/6680/6780/LBP6300/6304/6310/6650/6653/6654/6600/6670/6680/ImageCLASS D1120/1150/1170/1180/D520/550/Fax-L418 , GRADE A+</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C144" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P2035/2055/2030/2050/1606/1566/1102/CP1525/M1536/M125/127/M201/225/M401/425/Pro 400/Canon iR1033/1133/MF4410/4430/4450/4550/4570/4580/4730/4750/4770/4780/4870/4890/5840/5850/5970/5880/5930/5940/5950/5960/5980/6600/6670/6680/6780/LBP6300/6304/6310/6650/6653/6654/6600/6670/6680/ImageCLASS D1120/1150/1170/1180/D520/550/Fax-L418 , GRADE A+</t>
+          <t xml:space="preserve">LJ P2035/2055/Pro M402/426/ LJ Pro 400 M401n/M401dn/M401dw/MFP M425dn/M425dw LJ Pro M402/403/MFP M426/427  Canon MF 5980, Canon MF 5940, Canon MF 5840, Canon LBP 6780, Canon LBP 6680, Canon LBP 6670, Canon LBP 6650, Canon LBP 6310, Canon LBP 6300, Canon iR 1133</t>
         </r>
       </text>
     </comment>
     <comment ref="C145" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ P2035/2055/Pro M402/426/ LJ Pro 400 M401n/M401dn/M401dw/MFP M425dn/M425dw LJ Pro M402/403/MFP M426/427  Canon MF 5980, Canon MF 5940, Canon MF 5840, Canon LBP 6780, Canon LBP 6680, Canon LBP 6670, Canon LBP 6650, Canon LBP 6310, Canon LBP 6300, Canon iR 1133</t>
+          <t xml:space="preserve">Canon LBP 6000/ 6020/ 6030/ MF3010, MF 231/ 232/ 237, MF 249/ 244/ 247/ 249, MF 421/ 426/ 428/ 429, LBP212/ 214/ 215, MF411/ 416/ 418/ 419, LBP 251/ 252/ 253, MF445/ 446/ 443/ 449, LBP 222/ 223/ 225/ 226/ 227/ 228. HP LaserJet M1100/ 1130/ 1210 series, LaserJet P2030/ P2035/ P2050/ P2055, LaserJet Pro M101/ 102/ 103/ 104/ 105/ 106, LaserJet Pro M118dw, LaserJet Pro M125/ 126/ 127/ 128, LaserJet Pro M15/ 16/ 17, LaserJet Pro M1536/ P1566/ P1606, LaserJet Pro M201n/ 201dw, LaserJet Pro M203, LaserJet Pro M225, LaserJet Pro M304/ 305/ 404, LaserJet Pro M401/ 425, LaserJet Pro M402, LaserJet Pro M403, LaserJet Pro M405, LaserJet Pro MFP M129/ 130/ 131/ 132/ 133/ 134, LaserJet Pro MFP M148dw/ 148fdw/ 149fdw, LaserJet Pro MFP M227, LaserJet Pro MFP M28/ 31, LaserJet Pro MFP M329/ M429, LaserJet Pro MFP M426/ 427, LaserJet Pro MFP M428, LaserJet Pro P1000 series.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G145" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт  -2%, 20шт -3%, 50шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C146" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon LBP 6000/ 6020/ 6030/ MF3010, MF 231/ 232/ 237, MF 249/ 244/ 247/ 249, MF 421/ 426/ 428/ 429, LBP212/ 214/ 215, MF411/ 416/ 418/ 419, LBP 251/ 252/ 253, MF445/ 446/ 443/ 449, LBP 222/ 223/ 225/ 226/ 227/ 228. HP LaserJet M1100/ 1130/ 1210 series, LaserJet P2030/ P2035/ P2050/ P2055, LaserJet Pro M101/ 102/ 103/ 104/ 105/ 106, LaserJet Pro M118dw, LaserJet Pro M125/ 126/ 127/ 128, LaserJet Pro M15/ 16/ 17, LaserJet Pro M1536/ P1566/ P1606, LaserJet Pro M201n/ 201dw, LaserJet Pro M203, LaserJet Pro M225, LaserJet Pro M304/ 305/ 404, LaserJet Pro M401/ 425, LaserJet Pro M402, LaserJet Pro M403, LaserJet Pro M405, LaserJet Pro MFP M129/ 130/ 131/ 132/ 133/ 134, LaserJet Pro MFP M148dw/ 148fdw/ 149fdw, LaserJet Pro MFP M227, LaserJet Pro MFP M28/ 31, LaserJet Pro MFP M329/ M429, LaserJet Pro MFP M426/ 427, LaserJet Pro MFP M428, LaserJet Pro P1000 series.</t>
-[...15 lines deleted...]
-          <t xml:space="preserve">знижка від 10шт  -2%, 20шт -3%, 50шт -5%</t>
+          <t xml:space="preserve">HP LJ P2035/2055/2030/2050/1606/1566/1102/CP1525/M1536/M102/104/130/M203/227/230/Ultra M106/134/M125/127/M201/202/225/226 /M401/425/Pro 400/Canon iR1033 /1133/MF4410/4430/4450/4550/4570/4580/4730/4750/4770/4780/4870/4890/5840/5850/5970/5880/5930/5940/5950/5960/5980/6600/6670/6680/6780/M211/212/216/217/ 226/229/M210/220 серии/LBP6300 /6304/6310/6650/6653/6654/6600 /6670/6680/ImageCLASS D1120/1150/1170/1180/D520/550/Fax-L418</t>
         </r>
       </text>
     </comment>
     <comment ref="C147" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/1606/1566/1102/CP1525/M1536/M102/104/130/M203/227/230/Ultra M106/134/M125/127/M201/202/225/226 /M401/425/Pro 400/Canon iR1033 /1133/MF4410/4430/4450/4550/4570/4580/4730/4750/4770/4780/4870/4890/5840/5850/5970/5880/5930/5940/5950/5960/5980/6600/6670/6680/6780/M211/212/216/217/ 226/229/M210/220 серии/LBP6300 /6304/6310/6650/6653/6654/6600 /6670/6680/ImageCLASS D1120/1150/1170/1180/D520/550/Fax-L418</t>
         </r>
       </text>
     </comment>
     <comment ref="C148" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P2035/2055/2030/2050/1606/1566/1102/CP1525/M1536/M102/104/130/M203/227/230/Ultra M106/134/M125/127/M201/202/225/226 /M401/425/Pro 400/Canon iR1033 /1133/MF4410/4430/4450/4550/4570/4580/4730/4750/4770/4780/4870/4890/5840/5850/5970/5880/5930/5940/5950/5960/5980/6600/6670/6680/6780/M211/212/216/217/ 226/229/M210/220 серии/LBP6300 /6304/6310/6650/6653/6654/6600 /6670/6680/ImageCLASS D1120/1150/1170/1180/D520/550/Fax-L418</t>
+          <t xml:space="preserve">HP LJ P2035/2055/2030/2050/1606/1566/1102/CP1525/M1536/M102/104/130/203/227/230/Ultra M106/134/125/127/M14/M15/16/17/201/202/225/226/M377/M452/477/Pro 400 M401/M402/425/M426/Canon iR1033/1133/MF-4410/4430/4450/4550/4570/4580/4730/4750/4770/4780/4870/4890/5840/5850/5970/5880/5930/5940/5950/5960/5980/6600/6670/6680/6780/M211/212/216/217/226/229/M210/220 серии/LBP6300/6304/6310/6650/6653/6654/6600/6670/6680/ImageCLASS D1120/1150/1170/1180/D520/550/FAX-L418/RM1-6406, індивідуальна упаковка + мастило, гарантований ресурс 60K!</t>
         </r>
       </text>
     </comment>
     <comment ref="C149" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P2035/2055/2030/2050/1606/1566/1102/CP1525/M1536/M102/104/130/203/227/230/Ultra M106/134/125/127/M14/M15/16/17/201/202/225/226/M377/M452/477/Pro 400 M401/M402/425/M426/Canon iR1033/1133/MF-4410/4430/4450/4550/4570/4580/4730/4750/4770/4780/4870/4890/5840/5850/5970/5880/5930/5940/5950/5960/5980/6600/6670/6680/6780/M211/212/216/217/226/229/M210/220 серии/LBP6300/6304/6310/6650/6653/6654/6600/6670/6680/ImageCLASS D1120/1150/1170/1180/D520/550/FAX-L418/RM1-6406, індивідуальна упаковка + мастило, гарантований ресурс 60K!</t>
+          <t xml:space="preserve">HP LJ P2035/2055/2030/2050/1606/1566/1102/CP1525/M1536/M102/104/130/203/227/230/Ultra M106/134/125/127/M14/15/16/17/201/202/225/226/377/452/477/Pro 400 M401/402/425/426/Canon iR1033/1133/MF-4410/4430/4450/4550/4570/4580/4730/4750/4770/4780/4870/4890/5840/5850/5970/5880/5930/5940/5950/5960/5980/6600/6670/6680/6780/M210/220 серії/M211/212/216/217/226/229/LBP6300/6304/6310/6650/6653/6654/6600/6670/6680/ImageCLASS D1120/1150/1170/1180/D520/550/FAX-L418, еталонна якість! супер упаковка+мастило! HP iCare, гарантований ресурс 80K!</t>
         </r>
       </text>
     </comment>
     <comment ref="C150" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P2035/2055/2030/2050/1606/1566/1102/CP1525/M1536/M102/104/130/203/227/230/Ultra M106/134/125/127/M14/15/16/17/201/202/225/226/377/452/477/Pro 400 M401/402/425/426/Canon iR1033/1133/MF-4410/4430/4450/4550/4570/4580/4730/4750/4770/4780/4870/4890/5840/5850/5970/5880/5930/5940/5950/5960/5980/6600/6670/6680/6780/M210/220 серії/M211/212/216/217/226/229/LBP6300/6304/6310/6650/6653/6654/6600/6670/6680/ImageCLASS D1120/1150/1170/1180/D520/550/FAX-L418, еталонна якість! супер упаковка+мастило! HP iCare, гарантований ресурс 80K!</t>
+          <t xml:space="preserve">HP LJ P2035/2055/2030/2050/1606/1566/1102/CP1525/M1536/M102/104/130/203/227/230/Ultra M106/134/125/127/M14/M15/16/17/201/202/225/226/M377/M452/477/Pro 400 M401/M402/425/M426/Canon i R1033/1133/MF-4410/4430/4450/4 550/4570/4580/4730/4750/4770/4 780/4870/4890/5840/5850/5970/5 880/5930/5940/5950/5960/5980/6 600/6670/6680/6780/M211/212/216/217/226/229/M210/220 серии/LBP6300/6304/6310/6650/6653/6654/6600/6670/6680/ImageCLASS D1120/1150/1170/1180/D520/550/FAX-L418, OEM Супер Качество, Black inside, BULK 10шт,  гарантированный ресурс 80k</t>
         </r>
       </text>
     </comment>
     <comment ref="C151" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P2035/2055/2030/2050/1606/1566/1102/CP1525/M1536/M102/104/130/203/227/230/Ultra M106/134/125/127/M14/M15/16/17/201/202/225/226/M377/M452/477/Pro 400 M401/M402/425/M426/Canon i R1033/1133/MF-4410/4430/4450/4 550/4570/4580/4730/4750/4770/4 780/4870/4890/5840/5850/5970/5 880/5930/5940/5950/5960/5980/6 600/6670/6680/6780/M211/212/216/217/226/229/M210/220 серии/LBP6300/6304/6310/6650/6653/6654/6600/6670/6680/ImageCLASS D1120/1150/1170/1180/D520/550/FAX-L418, OEM Супер Качество, Black inside, BULK 10шт,  гарантированный ресурс 80k</t>
+          <t xml:space="preserve">HP LJ P2035/2055/2030/2050/1606/1566/1102/CP1525/M1536/M102/104/130/203/227/230/Ultra M106/134/125/127/M14/M15/16/17/201/202/225/226/M377/M452/477/Pro 400 M401/M402/425/M426/Canon i R1033/1133/MF-4410/4430/4450/4 550/4570/4580/4730/4750/4770/4 780/4870/4890/5840/5850/5970/5 880/5930/5940/5950/5960/5980/6 600/6670/6680/6780/M211/212/216/217/226/229/M210/220 серии/LBP6300/6304/6310/6650/6653/6654/6600/6670/6680/ImageCLASS D1120/1150/1170/1180/D520/550/FAX-L418, OEM Супер Якість, Black inside, індивідуальна упаковка</t>
         </r>
       </text>
     </comment>
     <comment ref="C152" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P2035/2055/2030/2050/1606/1566/1102/CP1525/M1536/M102/104/130/203/227/230/Ultra M106/134/125/127/M14/M15/16/17/201/202/225/226/M377/M452/477/Pro 400 M401/M402/425/M426/Canon i R1033/1133/MF-4410/4430/4450/4 550/4570/4580/4730/4750/4770/4 780/4870/4890/5840/5850/5970/5 880/5930/5940/5950/5960/5980/6 600/6670/6680/6780/M211/212/216/217/226/229/M210/220 серии/LBP6300/6304/6310/6650/6653/6654/6600/6670/6680/ImageCLASS D1120/1150/1170/1180/D520/550/FAX-L418, OEM Супер Якість, Black inside, індивідуальна упаковка</t>
+          <t xml:space="preserve">HP LJ P2035/2055/2030/2050/1606/1566/1102/CP1525/M1536/M102/104/130/203/227/230/Ultra M106/134/125/127/M14/M15/16/17/201/202/225/226/M377/M452/477/Pro 400 M401/M402/425/M426/Canon iR1033/1133/MF-4410/4430/4450/4550/4570/4580/4730/4750/4770/4780/4870/4890/5840/5850/5970/5880/5930/5940/5950/5960/5980/6600/6670/6680/6780/M211/212/216/217/226/229/M210/220 серии/LBP6300/6304/6310/6650/6653/6654/6600/6670/6680/ImageCLASS D1120/1150/1170/1180/D520/550/FAX-L418, ORIGINAL!</t>
         </r>
       </text>
     </comment>
     <comment ref="C153" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P2035/2055/2030/2050/1606/1566/1102/CP1525/M1536/M102/104/130/203/227/230/Ultra M106/134/125/127/M14/M15/16/17/201/202/225/226/M377/M452/477/Pro 400 M401/M402/425/M426/Canon iR1033/1133/MF-4410/4430/4450/4550/4570/4580/4730/4750/4770/4780/4870/4890/5840/5850/5970/5880/5930/5940/5950/5960/5980/6600/6670/6680/6780/M211/212/216/217/226/229/M210/220 серии/LBP6300/6304/6310/6650/6653/6654/6600/6670/6680/ImageCLASS D1120/1150/1170/1180/D520/550/FAX-L418, ORIGINAL!</t>
+          <t xml:space="preserve">Canon iR-1133, Canon LBP-253, Canon LBP-6300, Canon LBP-6310, Canon LBP-6650, Canon MF-4410, Canon MF-4430, Canon MF-4450, Canon MF-4550, Canon MF-4570, Canon MF-4580, Canon MF-4730, Canon MF-4750, Canon MF-4780, Canon MF-4870, Canon MF-4890, Canon PC-D520, Canon PC-D550, HP LJ P1102, HP LJ P1106, HP LJ P2035, HP LJ P2055, HP LJ Pro M125, HP LJ Pro M126, HP LJ Pro M127, HP LJ Pro M128, HP LJ Pro M1536, HP LJ Pro P1606</t>
         </r>
       </text>
     </comment>
     <comment ref="C154" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon iR-1133, Canon LBP-253, Canon LBP-6300, Canon LBP-6310, Canon LBP-6650, Canon MF-4410, Canon MF-4430, Canon MF-4450, Canon MF-4550, Canon MF-4570, Canon MF-4580, Canon MF-4730, Canon MF-4750, Canon MF-4780, Canon MF-4870, Canon MF-4890, Canon PC-D520, Canon PC-D550, HP LJ P1102, HP LJ P1106, HP LJ P2035, HP LJ P2055, HP LJ Pro M125, HP LJ Pro M126, HP LJ Pro M127, HP LJ Pro M128, HP LJ Pro M1536, HP LJ Pro P1606</t>
+          <t xml:space="preserve">HP LJ P2035/2055/2030/2050/1606/1566/1102/CP1525/M1536/M102/104/130/203/227/230/Ultra M106/134/125/127/M14/M15/16/17/201/202/225/226/M377/M452/477/Pro 400 M401/M402/425/M426/Canon i R1033/1133/MF-4410/4430/4450/4 550/4570/4580/4730/4750/4770/4 780/4870/4890/5840/5850/5970/5 880/5930/5940/5950/5960/5980/6 600/6670/6680/6780/M211/212/216/217/226/229/M210/220 серии/LBP6300/6304/6310/6650/6653/6654/6600/6670/6680/ImageCLASS D1120/1150/1170/1180/D520/550/FAX-L418, індивідуальна упаковка + мастило</t>
         </r>
       </text>
     </comment>
     <comment ref="C155" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P2035/2055/2030/2050/1606/1566/1102/CP1525/M1536/M102/104/130/203/227/230/Ultra M106/134/125/127/M14/M15/16/17/201/202/225/226/M377/M452/477/Pro 400 M401/M402/425/M426/Canon i R1033/1133/MF-4410/4430/4450/4 550/4570/4580/4730/4750/4770/4 780/4870/4890/5840/5850/5970/5 880/5930/5940/5950/5960/5980/6 600/6670/6680/6780/M211/212/216/217/226/229/M210/220 серии/LBP6300/6304/6310/6650/6653/6654/6600/6670/6680/ImageCLASS D1120/1150/1170/1180/D520/550/FAX-L418, індивідуальна упаковка + мастило</t>
+          <t xml:space="preserve">HP LJ P2035/2055/2030/2050/1606/1566/1102/CP1525/M1536/M102/104/130/203/227/230/Ultra M106/134/125/127/M14/M15/16/17/201/202/225/226/M377/M452/477/Pro 400 M401/M402/425/M426/Canon i R1033/1133/MF-4410/4430/4450/4 550/4570/4580/4730/4750/4770/4 780/4870/4890/5840/5850/5970/5 880/5930/5940/5950/5960/5980/6 600/6670/6680/6780/M211/212/216/217/226/229/M210/220 серии/LBP6300/6304/6310/6650/6653/6654/6600/6670/6680/ImageCLASS D1120/1150/1170/1180/D520/550/FAX-L418, OEM Супер Якість, Black inside, індивідуальна упаковка + мастило, гарантований ресурс 80k</t>
         </r>
       </text>
     </comment>
     <comment ref="C156" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P2035/2055/2030/2050/1606/1566/1102/CP1525/M1536/M102/104/130/203/227/230/Ultra M106/134/125/127/M14/M15/16/17/201/202/225/226/M377/M452/477/Pro 400 M401/M402/425/M426/Canon i R1033/1133/MF-4410/4430/4450/4 550/4570/4580/4730/4750/4770/4 780/4870/4890/5840/5850/5970/5 880/5930/5940/5950/5960/5980/6 600/6670/6680/6780/M211/212/216/217/226/229/M210/220 серии/LBP6300/6304/6310/6650/6653/6654/6600/6670/6680/ImageCLASS D1120/1150/1170/1180/D520/550/FAX-L418, OEM Супер Якість, Black inside, індивідуальна упаковка + мастило, гарантований ресурс 80k</t>
+          <t xml:space="preserve">HP LJ P2035/2055/2030/2050/1606/1566/1102/CP1525/M1536/M102/104/130/203/227/230/Ultra M106/134/125/127/M14/M15/16/17/201/202/225/226/M377/M452/477/Pro 400 M401/M402/425/M426/Canon iR1033/1133/MF4410/4430/4450/4550/4570/4580/4730/4750/4770/4780/4870/4890/5840/5850/5970/5880/5930/5940/5950/5960/5980/6600/6670/6680/M211/212/216/217/226/229/M210/220 серии/LBP6300/6304/6310/6650/6653/6654/6600/6670/6680/ImageCLASS D1120/1150/1170/1180/D520/550/FAX-L418/RM1-6406, індивідуальна упаковка + мастило, нова технологія, найкраще запікання тонера та ресурс - ПРЕМІУМ ЯКІСТЬ!</t>
         </r>
       </text>
     </comment>
     <comment ref="C157" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C158" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">З мастилом! Сумісність для принтерів: Canon : L120 Canon FAX L: 100 , 120 Canon I-SENSYS LBP: 5970 , 6030 , 6300DN , 6310DN , 6650DN , 6670DN , 6680X , 6780X Canon I-SENSYS MF: 216N, 217WN, 226DN, 229DW, 3010, 4018, 4118, 4150, 4320D, 4340D, 4350, 4380, 4410, 4430, 4450, 4550, 4660PL , 4690 , 4730 , 4750 , 4780W , 4870DN , 4890DW , 5980DW , MF211 , MF212W , MF4120 , MF4140 , MF4330 , MF4580 , MF525X Canon imageRUNNER: 1133 Canon L: L140 , L160 Canon LASERBASE I-SENSYS MF: MF5840 HP COLOR LASERJET PRO 400 M: M451 , M475 HP LASERJET M: M102 , M1132 , M125, M127, M130 HP LASERJET P: P1606, 2035, P2035, P2050, P2055 HP LASERJET PRO 400 M: M401, M425 HP LASERJET PRO M: M1536DNF, M201N, M225, M225DW, M402, M403, M426, M427 HP LASERJET ULTRA M: M106, M134  з мастилом  RM1-6405-FILM
 Translated with DeepL.com  free version</t>
         </r>
       </text>
     </comment>
+    <comment ref="G157" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт  -2%, 20шт -3%, 50шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C158" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">З мастилом! Сумісність для принтерів: Canon : L120 Canon FAX L: 100 , 120 Canon I-SENSYS LBP: 5970 , 6030, 6300DN, 6310DN, 6650DN, 6670DN, 6680X, 6780X Canon I-SENSYS MF: 216N, 217WN, 226DN, 229DW , 3010 , 4018 , 4118 , 4150 , 4320D , 4340D , 4350 , 4380 , 4410 , 4430 , 4450 , 4550 , 4660PL, 4690, 4730, 4750, 4780W, 4870DN, 4890DW, 5980DW, MF211, MF212W, MF4120, MF4140, MF4330, MF4580, MF525X Canon imageRUNNER: 1133 Canon L: L140 , L160 Canon LASERBASE I-SENSYS MF: MF5840 HP COLOR LASERJET PRO 400 M: M451 , M475 HP LASERJET M: M102 , M1132 , M125 , M127 , M130 HP LASERJET P: P1606 , 2035, P2035 , P2050 , P2055 HP LASERJET PRO 400 M: M401 , M425 HP LASERJET PRO M: M1536DNF , M201N , M225 , M225DW , M402 , M403 , M426 , M427 HP LASERJET ULTRA M: M106 , M134 RM1-8062-FILM</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="G158" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт  -2%, 20шт -3%, 50шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C159" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">З мастилом! Сумісність для принтерів: Canon : L120 Canon FAX L: 100 , 120 Canon I-SENSYS LBP: 5970 , 6030, 6300DN, 6310DN, 6650DN, 6670DN, 6680X, 6780X Canon I-SENSYS MF: 216N, 217WN, 226DN, 229DW , 3010 , 4018 , 4118 , 4150 , 4320D , 4340D , 4350 , 4380 , 4410 , 4430 , 4450 , 4550 , 4660PL, 4690, 4730, 4750, 4780W, 4870DN, 4890DW, 5980DW, MF211, MF212W, MF4120, MF4140, MF4330, MF4580, MF525X Canon imageRUNNER: 1133 Canon L: L140 , L160 Canon LASERBASE I-SENSYS MF: MF5840 HP COLOR LASERJET PRO 400 M: M451 , M475 HP LASERJET M: M102 , M1132 , M125 , M127 , M130 HP LASERJET P: P1606 , 2035, P2035 , P2050 , P2055 HP LASERJET PRO 400 M: M401 , M425 HP LASERJET PRO M: M1536DNF , M201N , M225 , M225DW , M402 , M403 , M426 , M427 HP LASERJET ULTRA M: M106 , M134 RM1-8062-FILM</t>
+          <t xml:space="preserve">HP: LaserJet Pro MFP M521dn, LaserJet Enterprise 500 MFP M525dn, LaserJet Enterprise 500 MFP M525f, LaserJet Enterprise Flow MFP M525c, LaserJet Enterprise P3015, LaserJet Enterprise P3015d, LaserJet Enterprise P3015dn, LaserJet Enterprise P3015n, LaserJet Enterprise P3015x, LaserJet Pro M501, LaserJet Enterprise M506, LaserJet Enterprise MFP M527,  RM1-6319</t>
         </r>
       </text>
     </comment>
     <comment ref="G159" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">знижка від 10шт  -2%, 20шт -3%, 50шт -5%</t>
+          <t xml:space="preserve">знижка від 5шт -2%</t>
         </r>
       </text>
     </comment>
     <comment ref="C160" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP: LaserJet Pro MFP M521dn, LaserJet Enterprise 500 MFP M525dn, LaserJet Enterprise 500 MFP M525f, LaserJet Enterprise Flow MFP M525c, LaserJet Enterprise P3015, LaserJet Enterprise P3015d, LaserJet Enterprise P3015dn, LaserJet Enterprise P3015n, LaserJet Enterprise P3015x, LaserJet Pro M501, LaserJet Enterprise M506, LaserJet Enterprise MFP M527,  RM1-6319</t>
-[...3 lines deleted...]
-    <comment ref="G160" authorId="0">
+          <t xml:space="preserve">LJ P3015/3015d/3015dn/3015n/LJ Pro MFP M521dn/LJ Enterprise 500 MFP M525dn/MFP M525c. RM1-6274/ RM1-8508</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C161" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P3015 / M501 / M506 / M521 / M525 / M527 / Canon LBP-6700/6750 / iR1435 / 1430 / MF515 / 512, BULK, гарантований ресурс 50k</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C162" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP: LaserJet Pro MFP M521dn, LaserJet Enterprise 500 MFP M525dn, LaserJet Enterprise 500 MFP M525f, LaserJet Enterprise Flow MFP M525c, LaserJet Enterprise P3015, LaserJet Enterprise P3015d, LaserJet Enterprise P3015dn, LaserJet Enterprise P3015n, LaserJet Enterprise P3015x, LaserJet Pro M501, LaserJet Enterprise M506, LaserJet Enterprise MFP M527</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C163" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P3015/Pro M501/521/Enterprise M506/507/525/527/528/Canon LBP6700/6750/6780/iR1435/1430/1643/D1620/1650/Canon i-Sensys MF510/512/M521/522/525, RM1-6319, 233мм, з мастилом!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C164" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ P3015/3015d/3015dn/3015n/LJ Pro MFP M521dn/LJ Enterprise 500 MFP M525dn/MFP M525c. RM1-6274/ RM1-8508</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C165" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P3015/Enterprise M521/522/M525/Canon iR1435, також сумісна з M501/506/507/M527/528/Canon i-Sensys MF512/M521/522/M525/iR1643/D1620/1650, 233мм, зі змазкою, нова технологія, найкраще запікання тонера та ресурс - ПРЕМІУМ ЯКІСТЬ!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C166" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P3015 / M501 / M506 / M521 / M525 / M527 / Canon LBP-6700/6750 / iR14 35/1430 / MF515 / 512, OEM Супер Якість, Black Inside, BULK, гарантований ресурс 80k</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C167" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ P3015/ LaserJet Pro M501LaserJet Enterprise M506LaserJet Enterprise MFP M527/ LaserJet Pro MFP M521dnLaserJet Enterprise500 MFP M525dn/525fFlow MFP M525cCanon LBP6750/ MF515/512</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C168" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP: LaserJet Pro MFP M521dn, LaserJet Enterprise 500 MFP M525dn, LaserJet Enterprise 500 MFP M525f, LaserJet Enterprise Flow MFP M525c, LaserJet Enterprise P3015, LaserJet Enterprise P3015d, LaserJet Enterprise P3015dn, LaserJet Enterprise P3015n, LaserJet Enterprise P3015x, LaserJet Pro M501, LaserJet Enterprise M506, LaserJet Enterprise MFP M527  CET8416</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C169" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP: LaserJet Pro MFP M521dn, LaserJet Enterprise 500 MFP M525dn, LaserJet Enterprise 500 MFP M525f, LaserJet Enterprise Flow MFP M525c, LaserJet Enterprise P3015, LaserJet Enterprise P3015d, LaserJet Enterprise P3015dn, LaserJet Enterprise P3015n, LaserJet Enterprise P3015x, LaserJet Pro M501, LaserJet Enterprise M506, LaserJet Enterprise MFP M527. Canon iR-1435, Canon iR-1643</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G169" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 5шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C161" authorId="0">
-[...31 lines deleted...]
-    <comment ref="C163" authorId="0">
+    <comment ref="C170" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Fuser fixing film for use in HP LJ PRO M501/521; Enterprise P3015; M500/M501//M506/M521/M525/M527  RM1-6274/ RM1-6274/ RM1-8508   with grease  Canon i-SENSYS MF515X, LBP-6700, LBP-6750, LBP-6780. IR1435, 1430, MF-512, MF-515 В аппаратах: P3015, M501, M506, M521, M525, M527, LBP-6700, LBP-6750, LBP-6780 Термопленка со смазкой RM1-6274-FILM</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C171" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP: LaserJet Pro MFP M521dn, LaserJet Enterprise 500 MFP M525dn, LaserJet Enterprise 500 MFP M525f, LaserJet Enterprise Flow MFP M525c, LaserJet Enterprise P3015, LaserJet Enterprise P3015d, LaserJet Enterprise P3015dn, LaserJet Enterprise P3015n, LaserJet Enterprise P3015x, LaserJet Pro M501, LaserJet Enterprise M506, LaserJet Enterprise MFP M527, OEM Copy, RM1-6319, OEM Copy, супер якість.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C172" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro MFP M521dn, LaserJet Enterprise 500 MFP M525dn, LaserJet Enterprise 500 MFP M525f, LaserJet Enterprise Flow MFP M525c, LaserJet Enterprise P3015, LaserJet Enterprise P3015d, LaserJet Enterprise P3015dn, LaserJet Enterprise P3015n, LaserJet Enterprise P3015x, LaserJet Pro M501, LaserJet Enterprise M506, LaserJet Enterprise MFP M527</t>
         </r>
       </text>
     </comment>
-    <comment ref="C164" authorId="0">
-[...111 lines deleted...]
-    <comment ref="G170" authorId="0">
+    <comment ref="C173" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P4014/4015/4515/ Enterprise 600 M601/M602/M603,  Metal sleeve, hard coat  RM1-7395/RM1-4554/RM1-8395</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C174" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P4014/4015/4515/ Enterprise 600 M601/M602/M603,  soft coat; BROWN color; Special order received  RM1-7395/RM1-4554/RM1-8395</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C175" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P4014/4015/4515/ Enterprise 600 M601/M602/M603,  Metal sleeve, soft coat; RED color  RM1-7395/RM1-4554/RM1-8395</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C176" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P4014/4015/4515/M4555/Enterprise 600 M601/602/603/604/605/606 + змазка, Metal, RUBBER SLEEVED like OEM! GRADE A+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C177" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP: LaserJet P4515xm, LaserJet P4515x, LaserJet P4515tn, LaserJet P4515n, LaserJet P4015x, LaserJet P4015tn, LaserJet P4015n, LaserJet P4015dn, LaserJet P4014n, LaserJet P4014dn, LaserJet P4014, LaserJet Enterprise MFP M630h, LaserJet Enterprise MFP M630f, LaserJet Enterprise M606x, LaserJet Enterprise M606dn, LaserJet Enterprise M605x, LaserJet Enterprise M605n, LaserJet Enterprise M605dn, LaserJet Enterprise M604n, LaserJet Enterprise M604dn, LaserJet Enterprise Flow M630z, LaserJet Enterprise 600 M603xh, LaserJet Enterprise 600 M603n, LaserJet Enterprise 600 M603dn, LaserJet Enterprise 600 M602x, LaserJet Enterprise 600 M602n, LaserJet Enterprise 600 M602dn, LaserJet Enterprise 600 M601n, LaserJet Enterprise 600 M601dn. E6B67-67901-Film, RM1-4554-Film, RM1-8395-Film, RM1-8396-film, RM2-5796-film, E6B67-67902-film, RM2-6342-film.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G177" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 5шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C171" authorId="0">
-[...110 lines deleted...]
-    </comment>
     <comment ref="C178" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP: LaserJet P4515xm, LaserJet P4515x, LaserJet P4515tn, LaserJet P4515n, LaserJet P4015x, LaserJet P4015tn, LaserJet P4015n, LaserJet P4015dn, LaserJet P4014n, LaserJet P4014dn, LaserJet P4014, LaserJet Enterprise MFP M630h, LaserJet Enterprise MFP M630f, LaserJet Enterprise M606x, LaserJet Enterprise M606dn, LaserJet Enterprise M605x, LaserJet Enterprise M605n, LaserJet Enterprise M605dn, LaserJet Enterprise M604n, LaserJet Enterprise M604dn, LaserJet Enterprise Flow M630z, LaserJet Enterprise 600 M603xh, LaserJet Enterprise 600 M603n, LaserJet Enterprise 600 M603dn, LaserJet Enterprise 600 M602x, LaserJet Enterprise 600 M602n, LaserJet Enterprise 600 M602dn, LaserJet Enterprise 600 M601n, LaserJet Enterprise 600 M601dn. E6B67-67901-Film, RM1-4554-Film, RM1-8395-Film, RM1-8396-film, RM2-5796-film, E6B67-67902-film, RM2-6342-film.</t>
-[...15 lines deleted...]
-          <t xml:space="preserve">знижка від 5шт -2%</t>
+          <t xml:space="preserve">HP LJ P4014/4015/4515/M4555/Enterprise 600 M601/602/603/604/605/RL1-0478-FM3/RM1-4554-FM3, Metal, з мастилом!</t>
         </r>
       </text>
     </comment>
     <comment ref="C179" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P4014/4015/4515/M4555/Enterprise 600 M601/602/603/604/605/RL1-0478-FM3/RM1-4554-FM3, Metal, з мастилом!</t>
+          <t xml:space="preserve">HP P4014, P4015, P4515, Enterprise M4555, M601, M602, M603, M604, M605  PINK color</t>
         </r>
       </text>
     </comment>
     <comment ref="C180" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP P4014, P4015, P4515, Enterprise M4555, M601, M602, M603, M604, M605  PINK color</t>
+          <t xml:space="preserve">Металлизированная термопленка для принтеров HP P4014, P4015, P4515, Enterprise M4555, M601, M602, M603, M604, M605</t>
         </r>
       </text>
     </comment>
     <comment ref="C181" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Металлизированная термопленка для принтеров HP P4014, P4015, P4515, Enterprise M4555, M601, M602, M603, M604, M605</t>
+          <t xml:space="preserve">HP LJ P4014/4015/4515/M4555 Enterprise 600 M601/M602/M603/M604/M605</t>
         </r>
       </text>
     </comment>
     <comment ref="C182" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P4014/4015/4515/M4555 Enterprise 600 M601/M602/M603/M604/M605</t>
+          <t xml:space="preserve">HP LJ P4014/4015/4515/M4555/Enterprise 600 M601/602/603/604/605/606, Metal</t>
         </r>
       </text>
     </comment>
     <comment ref="C183" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P4014/4015/4515/M4555/Enterprise 600 M601/602/603/604/605/606, Metal</t>
+          <t xml:space="preserve">HP LJ P4014/4015/4515/ Enterprise 600 M601/M602/M603, METAL High QUALITY! Друк на папері та наклейках!</t>
         </r>
       </text>
     </comment>
     <comment ref="C184" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P4014/4015/4515/ Enterprise 600 M601/M602/M603, METAL High QUALITY! Друк на папері та наклейках!</t>
+          <t xml:space="preserve">HP LJ Pro M15/M17/M28/M30 для RM2-2107, Special Coating, з мастилом!</t>
         </r>
       </text>
     </comment>
     <comment ref="C185" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M15/M17/M28/M30 для RM2-2107, Special Coating, з мастилом!</t>
+          <t xml:space="preserve">HP COLOR LJ Pro M154/180/181/252/254/274/277/280/281, ORIGINAL! RM2-5582</t>
         </r>
       </text>
     </comment>
     <comment ref="C186" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP COLOR LJ Pro M154/180/181/252/254/274/277/280/281, ORIGINAL! RM2-5582</t>
+          <t xml:space="preserve">HP LJ Pro M402/403/426/427/M104/106/226/203/Canon LBP211/213/214/215/MF-421/423/426/429, з мастилом!</t>
         </r>
       </text>
     </comment>
     <comment ref="C187" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M402/403/426/427/M104/106/226/203/Canon LBP211/213/214/215/MF-421/423/426/429, з мастилом!</t>
+          <t xml:space="preserve">HP LJ Pro M402/403/406/407/408/409/M426/427/429/M104/106/226/203/305, M4003/4004/4103/4104, Canon LBP211/213/214/215/MF421/423/426/429, RM2-5425/RM2-5399/RM2-2554/RM2-2555, індивідуальна упаковка + мастило, нова технологія, найкраще запікання тонера та ресурс - ПРЕМІУМ ЯКІСТЬ!</t>
         </r>
       </text>
     </comment>
     <comment ref="C188" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C189" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: Bizhub 3320, Bizhub 4020, Bizhub 4050, Bizhub 4750
 . A63NPP0N00-Film</t>
         </r>
       </text>
     </comment>
-    <comment ref="C190" authorId="0">
+    <comment ref="C189" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: Bizhub C220, Bizhub C280, Bizhub C360, Bizhub C224, Bizhub C284, Bizhub C364, Bizhub C454, Bizhub C224e, Bizhub C284e, Bizhub C364e, Bizhub C221, Bizhub C221s, Bizhub C281, Bizhub C7122, Bizhub C7128, Bizhub C258, Bizhub C308, Bizhub C368, Bizhub 454e. A0EDR72000-Film A161R71811-Film
 .</t>
         </r>
       </text>
     </comment>
+    <comment ref="C190" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Minolta Bizhub C220/280/360, Original, Grade B</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C191" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Minolta Bizhub C220/280/360, Original, Grade B</t>
+          <t xml:space="preserve">Bizhub Pro C5500/5501/6500/6501Bizhub Press C6000/7000/7000P/70hc</t>
         </r>
       </text>
     </comment>
     <comment ref="C192" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Bizhub Pro C5500/5501/6500/6501Bizhub Press C6000/7000/7000P/70hc</t>
+          <t xml:space="preserve">Kyocera ECOSYS M2040/2135/2540/2635/2640/2735/2835/P2040/P2235/P2335/FK-1150, індивідуальна упаковка + мастило</t>
         </r>
       </text>
     </comment>
     <comment ref="C193" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Kyocera ECOSYS M2040/2135/2540/2635/2640/2735/2835/P2040/P2235/P2335/FK-1150, індивідуальна упаковка + мастило</t>
+          <t xml:space="preserve">Kyocera ECOSYS M2040/2135/2540/2635/2640/2735 індивідуальна упаковка + шприц з мастилом .</t>
         </r>
       </text>
     </comment>
     <comment ref="C194" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Kyocera ECOSYS M2040/2135/2540/2635/2640/2735 індивідуальна упаковка + шприц з мастилом .</t>
+          <t xml:space="preserve">KYOCERA: ECOSYS P2235dn, ECOSYS P2235dw, ECOSYS P2040dn, ECOSYS P2040dw, ECOSYS M2135dn, ECOSYS M2635dn, ECOSYS M2635dw, ECOSYS M2735dw, ECOSYS M2040dn, ECOSYS M2540dn, ECOSYS M2540dw, ECOSYS M2640idw, ECOSYS M2235dn, ECOSYS P2335d, ECOSYS P2335dn, ECOSYS P2335dw, ECOSYS M2735dn, ECOSYS M2835dw</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G194" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 5шт -2%</t>
         </r>
       </text>
     </comment>
     <comment ref="C195" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">KYOCERA: ECOSYS P2235dn, ECOSYS P2235dw, ECOSYS P2040dn, ECOSYS P2040dw, ECOSYS M2135dn, ECOSYS M2635dn, ECOSYS M2635dw, ECOSYS M2735dw, ECOSYS M2040dn, ECOSYS M2540dn, ECOSYS M2540dw, ECOSYS M2640idw, ECOSYS M2235dn, ECOSYS P2335d, ECOSYS P2335dn, ECOSYS P2335dw, ECOSYS M2735dn, ECOSYS M2835dw</t>
-[...15 lines deleted...]
-          <t xml:space="preserve">знижка від 5шт -2%</t>
+          <t xml:space="preserve">Kyocera ECOSYS M2040/2135/2540/2635/2640/2735 Metal</t>
         </r>
       </text>
     </comment>
     <comment ref="C196" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Kyocera ECOSYS M2040/2135/2540/2635/2640/2735 Metal</t>
+          <t xml:space="preserve">Kyocera ECOSYS M2040/2135/2540/2635/2640/2735 Polymer sleeve</t>
         </r>
       </text>
     </comment>
     <comment ref="C197" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Kyocera ECOSYS M2040/2135/2540/2635/2640/2735 Polymer sleeve</t>
+          <t xml:space="preserve">Kyocera ECOSYS M2040/2135/2540/2635/2640/2735 з нанесеною мастилом.</t>
         </r>
       </text>
     </comment>
     <comment ref="C198" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Kyocera ECOSYS M2040/2135/2540/2635/2640/2735 з нанесеною мастилом.</t>
+          <t xml:space="preserve">Kyocera Mita Ecosys PA4000/MA4000  FK-1272, FK-1270</t>
         </r>
       </text>
     </comment>
     <comment ref="C199" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Kyocera Mita Ecosys PA4000/MA4000  FK-1272, FK-1270</t>
+          <t xml:space="preserve">Aficio MPC3002/3502/4502/5502/ Aficio SPC830DN/831DN/ MP2554SP/3054SP/3554SP MP4054SP/5054SP/6054SP</t>
         </r>
       </text>
     </comment>
     <comment ref="C200" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Aficio MPC3002/3502/4502/5502/ Aficio SPC830DN/831DN/ MP2554SP/3054SP/3554SP MP4054SP/5054SP/6054SP</t>
+          <t xml:space="preserve">Xerox Phaser 3040/3045/3010/WorkCentre 6015, індивідуальна упаковка, гарантований ресурс 50K!</t>
         </r>
       </text>
     </comment>
     <comment ref="C201" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Xerox Phaser 3040/3045/3010/WorkCentre 6015, індивідуальна упаковка, гарантований ресурс 50K!</t>
+          <t xml:space="preserve">Xerox P105b/P205/M105b/M205/Phaser 3010/3040/6000/6010/6125/6130/6140/6500/6510/WC 3045/6505/6015/Epson M1400/MX14/CX17/C1700, індивідуальна упаковка + мастило</t>
         </r>
       </text>
     </comment>
     <comment ref="C202" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Xerox P105b/P205/M105b/M205/Phaser 3010/3040/6000/6010/6125/6130/6140/6500/6510/WC 3045/6505/6015/Epson M1400/MX14/CX17/C1700, індивідуальна упаковка + мастило</t>
+          <t xml:space="preserve">XEROX: Phaser 3610DN, Phaser 3610N, WorkCentre 3615DN, WorkCentre 3655S, WorkCentre 3655X, VersaLink B405DN</t>
         </r>
       </text>
     </comment>
     <comment ref="C203" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: Phaser 3610DN, Phaser 3610N, WorkCentre 3615DN, WorkCentre 3655S, WorkCentre 3655X, VersaLink B405DN</t>
         </r>
       </text>
     </comment>
     <comment ref="C204" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">XEROX: Phaser 3610DN, Phaser 3610N, WorkCentre 3615DN, WorkCentre 3655S, WorkCentre 3655X, VersaLink B405DN</t>
+          <t xml:space="preserve">XEROX: DocuCentre V C2263, DocuCentre V C2265, DocuCentre SC2020, ApeosPort V2060, ApeosPort V3060, ApeosPort V3065, DocuCentre V2060, DocuCentre V3060, DocuCentre V3065, VersaLink B7025, VersaLink B7030, VersaLink B7035, DocuCentre SC2022, VersaLink C7020, VersaLink C7025, VersaLink C7030</t>
         </r>
       </text>
     </comment>
     <comment ref="C205" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: DocuCentre V C2263, DocuCentre V C2265, DocuCentre SC2020, ApeosPort V2060, ApeosPort V3060, ApeosPort V3065, DocuCentre V2060, DocuCentre V3060, DocuCentre V3065, VersaLink B7025, VersaLink B7030, VersaLink B7035, DocuCentre SC2022, VersaLink C7020, VersaLink C7025, VersaLink C7030</t>
         </r>
       </text>
     </comment>
     <comment ref="C206" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">XEROX: DocuCentre V C2263, DocuCentre V C2265, DocuCentre SC2020, ApeosPort V2060, ApeosPort V3060, ApeosPort V3065, DocuCentre V2060, DocuCentre V3060, DocuCentre V3065, VersaLink B7025, VersaLink B7030, VersaLink B7035, DocuCentre SC2022, VersaLink C7020, VersaLink C7025, VersaLink C7030</t>
+          <t xml:space="preserve">XEROX: WorkCentre 7120, WorkCentre 7125, WorkCentre 7220, WorkCentre 7220T, WorkCentre 7225, WorkCentre 7225T, DocuCentre-IV C2260, DocuCentre-IV C2263, DocuCentre-IV C2265, Docu?entre V2060, Docu?entre 3060, Docu?entre 3065, ApeosPort V2060, ApeosPort V3060, ApeosPort V3065</t>
         </r>
       </text>
     </comment>
     <comment ref="C207" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">XEROX: WorkCentre 7120, WorkCentre 7125, WorkCentre 7220, WorkCentre 7220T, WorkCentre 7225, WorkCentre 7225T, DocuCentre-IV C2260, DocuCentre-IV C2263, DocuCentre-IV C2265, Docu?entre V2060, Docu?entre 3060, Docu?entre 3065, ApeosPort V2060, ApeosPort V3060, ApeosPort V3065</t>
+          <t xml:space="preserve">IVC2270/2277/3370/3371/3373/3375/4470/5570/5575. WorkCentre 7525/7530/7535/ 7545/7556/7830/7835/7845/7855 Metal sleeve + gear</t>
         </r>
       </text>
     </comment>
     <comment ref="C208" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">IVC2270/2277/3370/3371/3373/3375/4470/5570/5575. WorkCentre 7525/7530/7535/ 7545/7556/7830/7835/7845/7855 Metal sleeve + gear</t>
+          <t xml:space="preserve">XEROX: WorkCentre 7775, WorkCentre 7765, WorkCentre 7755, WorkCentre 7675, WorkCentre 7665, WorkCentre 7655, WorkCentre 7435, WorkCentre 7428, WorkCentre 7425, DocuColor 260, DocuColor 252, DocuColor 250, DocuColor 242, DocuColor 240, Color J75 Press, Color C75 Press, Color C70, Color C60, Color 570, Color 560, Color 550, 700 Digital Color Press</t>
         </r>
       </text>
     </comment>
     <comment ref="C209" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C210" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: WorkCentre 7775, WorkCentre 7765, WorkCentre 7755, WorkCentre 7675, WorkCentre 7665, WorkCentre 7655, WorkCentre 7435, WorkCentre 7428, WorkCentre 7425, DocuColor 260, DocuColor 252, DocuColor 250, DocuColor 242, DocuColor 240, Color J75 Press, Color C75 Press, Color C70, Color C60, Color 570, Color 560, Color 550, 700 Digital Color Press</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Термоплівка</t>
   </si>
   <si>
     <t>Термоплівка Brother DCP-L5500/5600/5650/HL-L5000/5100/5200+ мастило  FILM-L5500-WD  WELLDO</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>немає</t>
   </si>
   <si>
     <t>Термоплівка Brother HL-5440/5445/5450, DCP-8110/8112/8152  CET2800</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Термоплівка Brother HL-5440/5445/5450, DCP-8110/8112/8152 GRADE A+, з мастилом,  FF-LY5610001-VE-AA  VEAYE</t>
   </si>
   <si>
     <t>Термоплівка Brother HL-5440/5445/5450, DCP-8110/8112/8152 Metal sleeve  Fuser-film-057  Lithuania</t>
   </si>
   <si>
     <t>Термоплівка Brother HL-5440/5445/5450, DCP-8110/8112/8152 з мастилом  FF-LY5610001  CEE</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Термоплівка Brother HL-5440/5445/5450, DCP-8110/8112/8152 з мастилом  LY5610001-WDE  WELLDO Select</t>
   </si>
   <si>
     <t>Термоплівка Brother HL-5440/5445/5450, DCP-8110/8112/8152 з мастилом, ПРЕМІУМ ЯКІСТЬ  D008AE001-WDES  WELLDO Select</t>
@@ -3624,50 +3610,53 @@
   <si>
     <t>Термоплівка Canon iR1435  FM1-B435  Micrographic</t>
   </si>
   <si>
     <t>Термоплівка Canon iR1435  FM1-B435-Original  WELLDO</t>
   </si>
   <si>
     <t>Термоплівка Canon iR1730/iR1740,  Fuser-film-042 , Lithuania</t>
   </si>
   <si>
     <t>Термоплівка Canon iR2016  328мм   SP-FF-PN-CANIR2016  Patron</t>
   </si>
   <si>
     <t>Термоплівка Canon iR2016  FM2-1787-WD  WELLDO</t>
   </si>
   <si>
     <t>Термоплівка Canon iR2016  FM2-3353  CET2288</t>
   </si>
   <si>
     <t>Термоплівка Canon iR2016 Long Life  FG6-6039-film  CET5212</t>
   </si>
   <si>
     <t>Термоплівка Canon iR2016 індивідуальна упаковка  FM2-3353  CEE</t>
   </si>
   <si>
+    <t>очікується 18-09</t>
+  </si>
+  <si>
     <t>Термоплівка Canon iR2016,  327мм   FHIR2016  Micrographic</t>
   </si>
   <si>
     <t>Термоплівка Canon iR2016,  Fuser-film-035 , Lithuania</t>
   </si>
   <si>
     <t>Термоплівка Canon iR2530/iR2535 Metal sleeve  Fuser-film-046  Lithuania</t>
   </si>
   <si>
     <t>Термоплівка Canon iR2535/2545  FM3-9303  CET5209</t>
   </si>
   <si>
     <t>Термоплівка Canon iR2535/2545 METAL, LONG LIFE  FM3-9303-WD  WELLDO</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1100  230мм   FHP1100  Micrographic</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1100  Fuser-film-001  Lithuania</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1100  GREY ,  230мм , Foshan</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1100+ мастило, індивідуальна упаковка  RG5-4589  CEE</t>
@@ -3675,69 +3664,66 @@
   <si>
     <t>Термоплівка HP LJ 1100,  230мм   SP-FF-PN-HP1100  Patron</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1100, 80K  RG5-4589-WD  WELLDO</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1100, GRADE A, VEAYE</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1200, RG5-1493 Premium Patron  SP-FF-PNP-HP1200</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1200/1010  233мм   FHP1200  Micrographic</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1200/1010  Fuser-film-002  Lithuania</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1200/1010  GREY ,  232мм , Foshan</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
-    <t>Термоплівка HP LJ 1200/1010  RG5-1493, RG9-1494  10шт CET3829</t>
-[...1 lines deleted...]
-  <si>
     <t>Термоплівка HP LJ 1200/1010  RG5-1493, RG9-1494  CET3829</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1200/1010  RG5-1493-WDE  WELLDO Select</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1200/1010  SP-FF-EVP-HP1200  Everprint</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1200/1010 + мастило OEM Супер Якість, індивідуальна упаковка  RG5-1493-WDP  WELLDO</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1200/1010 + мастило, OEM Copy  RG5-1493-VE-OEM  VEAYE</t>
   </si>
   <si>
-    <t>очікується 14-08</t>
+    <t>очікується 25-09</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1200/1010 + мастило, індивідуальна упаковка OEM TYPE, Foshan</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1200/1010 OEM Супер якість  RG5-1493-WD  WELLDO</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1200/1010 індивідуальна упаковка  RG5-1493  CEE</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1200/1010,  232мм  10x1  SP-FF-PN-HP1200-10x1  Patron</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1200/1010,  232мм ,  SP-FF-PN-HP1200  Patron</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1300/1200/1320  233мм   FHP1300  Micrographic</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1300/1320,  233мм , Patron</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 2100/Canon IR1210/IR1018  228мм  Micrographic</t>
   </si>
@@ -4071,51 +4057,51 @@
   <si>
     <t>Термоплівка HP LJ P4014/ P4515N/ LJ M601/ M602/ M603  Metal sleeve, soft coat; RED color   Fuser-film-018  Lithuania</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P4014/ P4515N/ LJ M601/ M602/ M603 + мастило, Metal, RUBBER SLEEVED like  RM1-4579-VE-AA  OEM VEAYE GRADE A+</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P4014/ P4515N/ LJ M601/ M602/ M603,  RM1-4554/RM1-8395  + мастило CET311027</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P4014/ P4515N/ LJ M601/ M602/ M603, METAL + мастило  RM1-4554-WDE , WELLDO Select</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P4014/P4015/P4515 METAL  238,5ММ   рожева   FHPP4015PNK-PG  Micrographic</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P4014/P4015/P4515 METAL  238,5ММ  Micrographic</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P4014/P4015/P4515 металізована  SP-FF-PN-HLJP4515  Patron</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P4014/P4015/P4515, METAL  RM1-4579 , CEE</t>
   </si>
   <si>
-    <t>Термоплівка HP LJ P4014/P4015/P4515, METAL RM1-4454-000, Foshan</t>
+    <t>Термоплівка HP LJ P4014/P4015/P4515, METAL RM1-4454-000, Foshan РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Термоплівка HP LJ Pro M15/M17/M28/M30 для RM2-2107, Special + мастило  FILM-M15a-WDE , WELLDO Select</t>
   </si>
   <si>
     <t>Термоплівка HP LJ Pro M154/180/181/252/254/274/277/280/281 WELLDO</t>
   </si>
   <si>
     <t>Термоплівка HP LJ Pro M402/403/426/427/M104/Canon LBP211 + мастило  RM2-5425-WDE , WELLDO Select</t>
   </si>
   <si>
     <t>Термоплівка HP LJ Pro M402/403/426/427/M104/Canon LBP211 + мастило, ПРЕМІУМ ЯКІСТЬ  RM2-5425-WDES , WELLDO Select</t>
   </si>
   <si>
     <t>Термоплівка Konica Minolta Bizhub 3320/4020/4050/4750  A63NPP0N00-Film  CET7135N</t>
   </si>
   <si>
     <t>Термоплівка Konica Minolta Bizhub C220/C280/C360  A0EDR72000-Film  CET7014</t>
   </si>
   <si>
     <t>Термоплівка Konica Minolta Bizhub C220/C280/C360, Original, Grade B, Foshan</t>
   </si>
   <si>
     <t>Термоплівка Konica Minolta Bizhub Pro C5500 CET  CET7021</t>
   </si>
@@ -4601,51 +4587,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I212"/>
+  <dimension ref="A1:I211"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -4774,4696 +4760,5073 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>26424</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>996.8</v>
+        <v>995.6900000000001</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>26099</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>9612108000</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>2046.46</v>
+        <v>2044.18</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>22430</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>811.78</v>
+        <v>810.87</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>28765</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>1183.17</v>
+        <v>1181.85</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>29614</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D15" s="1">
         <v>3921909000</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>510.72</v>
+        <v>510.15</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>31137</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>828.8</v>
+        <v>827.88</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>34291</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>840</v>
+        <v>839.0599999999999</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>17936</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>847.17</v>
+        <v>846.22</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>26677</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D19" s="1">
         <v>9612108000</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>1115.97</v>
+        <v>1114.72</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>24655</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D20" s="1">
         <v>3921909000</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>294.34</v>
+        <v>294.01</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>9923</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D21" s="1">
         <v>9612108000</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>504</v>
+        <v>503.44</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>23561</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D22" s="1">
         <v>9612108000</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>3240.83</v>
+        <v>3237.22</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>31171</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D23" s="1">
         <v>9612108000</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>4381.89</v>
+        <v>4377</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>24656</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D24" s="1">
         <v>3921909000</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>330.18</v>
+        <v>329.81</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>21092</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D25" s="1">
         <v>9612108000</v>
       </c>
       <c r="E25" s="1">
         <v>10</v>
       </c>
       <c r="F25" s="1">
-        <v>574.78</v>
+        <v>574.14</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>15981</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>940.8</v>
+        <v>939.75</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>28786</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
         <v>0</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>23507</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D28" s="1">
         <v>9612108000</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>2040.19</v>
+        <v>2037.92</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>24800</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D29" s="1">
         <v>3921909000</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>369.15</v>
+        <v>368.74</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>26423</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>1827.84</v>
+        <v>1825.8</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>28785</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>429.63</v>
+        <v>429.15</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>9924</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D32" s="1">
         <v>9612108000</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>649.6</v>
+        <v>648.88</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>34393</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D33" s="1">
         <v>9612108000</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>698.88</v>
+        <v>698.1</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>24879</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D34" s="1">
         <v>9612108000</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>649.6</v>
+        <v>648.88</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>23112</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D35" s="1">
         <v>9612108000</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>1101.18</v>
+        <v>1099.96</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>29613</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D36" s="1">
         <v>3921909000</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>332.42</v>
+        <v>302.06</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I36" s="1" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>24650</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D37" s="1">
         <v>3921909000</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>362.88</v>
+        <v>362.48</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>18291</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>332.86</v>
+        <v>332.49</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I38" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>28768</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>1612.8</v>
+        <v>1611</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>24880</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D40" s="1">
         <v>9612108000</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>2553.15</v>
+        <v>2550.3</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>31749</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>1989.12</v>
+        <v>1933.2</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>24651</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D42" s="1">
         <v>3921909000</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>227.14</v>
+        <v>226.88</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>18293</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>10</v>
       </c>
       <c r="F43" s="1">
-        <v>138.88</v>
+        <v>138.73</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>9114</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>219.97</v>
+        <v>219.72</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>29615</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D45" s="1">
         <v>3921909000</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>181.44</v>
+        <v>181.24</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>9926</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D46" s="1">
         <v>9612108000</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>301.06</v>
+        <v>300.72</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I46" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>30146</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>258.05</v>
+        <v>257.76</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I47" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>22435</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>201.6</v>
+        <v>201.38</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I48" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>33331</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D49" s="1">
         <v>9612108000</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>163.97</v>
+        <v>163.79</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I49" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>24652</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D50" s="1">
         <v>3921909000</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>94.98</v>
+        <v>94.87</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I50" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>18294</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>20</v>
       </c>
       <c r="F51" s="1">
-        <v>118.72</v>
+        <v>118.59</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I51" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>9113</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>66.75</v>
+        <v>66.68000000000001</v>
       </c>
       <c r="G52" s="5" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="H52" s="1"/>
+        <v>61</v>
+      </c>
+      <c r="H52" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>32562</v>
+        <v>24251</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D53" s="1">
         <v>9612108000</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>1384.77</v>
-[...4 lines deleted...]
-        <v>15</v>
+        <v>156.63</v>
+      </c>
+      <c r="G53" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="H53" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I53" s="1" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>24251</v>
+        <v>34028</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>156.8</v>
-[...4 lines deleted...]
-      <c r="H54" s="1"/>
+        <v>136.94</v>
+      </c>
+      <c r="G54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I54" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>34028</v>
+        <v>22873</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D55" s="1">
-        <v>8443999090</v>
+        <v>9612108000</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>137.09</v>
+        <v>81.89</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H55" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I55" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>22873</v>
+        <v>25870</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D56" s="1">
-        <v>9612108000</v>
+        <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>81.98</v>
+        <v>167.81</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I56" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>25870</v>
+        <v>22361</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>168</v>
-[...4 lines deleted...]
-        <v>15</v>
+        <v>109.64</v>
+      </c>
+      <c r="G57" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="H57" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I57" s="1" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>22361</v>
+        <v>27789</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>109.76</v>
-[...4 lines deleted...]
-      <c r="H58" s="1"/>
+        <v>120.83</v>
+      </c>
+      <c r="G58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I58" s="1" t="s">
-        <v>66</v>
+        <v>22</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>27789</v>
+        <v>25869</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F59" s="1">
-        <v>120.96</v>
+        <v>136.94</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H59" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I59" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>25869</v>
+        <v>29566</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D60" s="1">
-        <v>8443999090</v>
+        <v>3921909000</v>
       </c>
       <c r="E60" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>137.09</v>
+        <v>75.63</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H60" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I60" s="1" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>29566</v>
+        <v>13893</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D61" s="1">
-        <v>3921909000</v>
+        <v>9612108000</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>80.64</v>
+        <v>1338.03</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H61" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I61" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>13893</v>
+        <v>9927</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D62" s="1">
         <v>9612108000</v>
       </c>
       <c r="E62" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F62" s="1">
-        <v>1339.52</v>
+        <v>143.2</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I62" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>9927</v>
+        <v>24653</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D63" s="1">
-        <v>9612108000</v>
+        <v>3921909000</v>
       </c>
       <c r="E63" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>143.36</v>
+        <v>103.82</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H63" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I63" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>24653</v>
+        <v>9928</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D64" s="1">
-        <v>3921909000</v>
+        <v>9612108000</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>103.94</v>
+        <v>169.6</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="1"/>
+      <c r="H64" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I64" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>9928</v>
+        <v>24654</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D65" s="1">
-        <v>9612108000</v>
+        <v>3921909000</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>169.79</v>
-[...2 lines deleted...]
-      <c r="H65" s="1"/>
+        <v>270.29</v>
+      </c>
+      <c r="G65" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="H65" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I65" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>24654</v>
+        <v>28761</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D66" s="1">
-        <v>3921909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>270.59</v>
-[...4 lines deleted...]
-      <c r="H66" s="1"/>
+        <v>250.15</v>
+      </c>
+      <c r="G66" s="1"/>
+      <c r="H66" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I66" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>28761</v>
+        <v>23562</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D67" s="1">
-        <v>8443999090</v>
+        <v>9612108000</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>250.43</v>
+        <v>526.71</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I67" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>23562</v>
+        <v>24658</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D68" s="1">
-        <v>9612108000</v>
+        <v>3921909000</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>527.3</v>
+        <v>236.73</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
+      <c r="H68" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I68" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>24658</v>
+        <v>18295</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D69" s="1">
-        <v>3921909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>236.99</v>
+        <v>250.15</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="1"/>
+      <c r="H69" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I69" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>18295</v>
+        <v>9115</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>250.43</v>
+        <v>232.7</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="1"/>
+      <c r="H70" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I70" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>9115</v>
+        <v>9930</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D71" s="1">
-        <v>8443999090</v>
+        <v>9612108000</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>232.96</v>
+        <v>366.5</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="1"/>
+      <c r="H71" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I71" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>9930</v>
+        <v>29616</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D72" s="1">
-        <v>9612108000</v>
+        <v>3921909000</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>366.91</v>
+        <v>187.95</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="1"/>
+      <c r="H72" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I72" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>29616</v>
+        <v>18519</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D73" s="1">
-        <v>3921909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>188.16</v>
+        <v>1453.93</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H73" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I73" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>18519</v>
+        <v>16532</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>1455.55</v>
+        <v>453.32</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="1"/>
+      <c r="H74" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I74" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>16532</v>
+        <v>28762</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>453.82</v>
+        <v>187.5</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="1"/>
+      <c r="H75" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I75" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>28762</v>
+        <v>24659</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>187.71</v>
-[...2 lines deleted...]
-      <c r="H76" s="1"/>
+        <v>211.22</v>
+      </c>
+      <c r="G76" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="H76" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I76" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>24659</v>
+        <v>24660</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D77" s="1">
-        <v>8443999090</v>
+        <v>3921909000</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>211.46</v>
-[...4 lines deleted...]
-      <c r="H77" s="1"/>
+        <v>211.67</v>
+      </c>
+      <c r="G77" s="1"/>
+      <c r="H77" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I77" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>24660</v>
+        <v>28763</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D78" s="1">
-        <v>3921909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>211.9</v>
+        <v>187.5</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="1"/>
+      <c r="H78" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I78" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>28763</v>
+        <v>24661</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D79" s="1">
-        <v>8443999090</v>
+        <v>3921909000</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>187.71</v>
+        <v>724.95</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="1"/>
+      <c r="H79" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I79" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>24661</v>
+        <v>22991</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D80" s="1">
-        <v>3921909000</v>
+        <v>9612108000</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>725.76</v>
+        <v>1006.88</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H80" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I80" s="1" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>22991</v>
+        <v>31836</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D81" s="1">
-        <v>9612108000</v>
+        <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>1008</v>
+        <v>1181.4</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H81" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I81" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>31836</v>
+        <v>18231</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>1182.72</v>
+        <v>319.52</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="1"/>
+      <c r="H82" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I82" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>18231</v>
+        <v>10336</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D83" s="1">
-        <v>8443999090</v>
+        <v>9612108000</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>319.87</v>
+        <v>958.99</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="1"/>
+      <c r="H83" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I83" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>10336</v>
+        <v>9116</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D84" s="1">
-        <v>9612108000</v>
+        <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>960.0599999999999</v>
+        <v>308.78</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="1"/>
+      <c r="H84" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I84" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>9116</v>
+        <v>25169</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D85" s="1">
-        <v>8443999090</v>
+        <v>9612108000</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>309.12</v>
+        <v>634.11</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="1"/>
+      <c r="H85" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I85" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>25169</v>
+        <v>24662</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D86" s="1">
-        <v>9612108000</v>
+        <v>3921909000</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>634.8200000000001</v>
+        <v>375.9</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="1"/>
+      <c r="H86" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I86" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>24662</v>
+        <v>30629</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D87" s="1">
-        <v>3921909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>376.32</v>
+        <v>401.41</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="1"/>
+      <c r="H87" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I87" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>30629</v>
+        <v>18298</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>401.86</v>
+        <v>295.8</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="1"/>
+      <c r="H88" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I88" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>18298</v>
+        <v>9933</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D89" s="1">
-        <v>8443999090</v>
+        <v>9612108000</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>296.13</v>
+        <v>592.04</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="1"/>
+      <c r="H89" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I89" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>9933</v>
+        <v>9934</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D90" s="1">
         <v>9612108000</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>592.7</v>
+        <v>402.75</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="1"/>
+      <c r="H90" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I90" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>9934</v>
+        <v>31988</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D91" s="1">
-        <v>9612108000</v>
+        <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>403.2</v>
+        <v>223.75</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="1"/>
+      <c r="H91" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I91" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
-        <v>31988</v>
+        <v>24657</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D92" s="1">
-        <v>8443999090</v>
+        <v>3921909000</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>224</v>
+        <v>438.1</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="1"/>
+      <c r="H92" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I92" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>24657</v>
+        <v>11048</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D93" s="1">
-        <v>3921909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>438.59</v>
+        <v>664.99</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="1"/>
+      <c r="H93" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I93" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>11048</v>
+        <v>22995</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D94" s="1">
-        <v>8443999090</v>
+        <v>9612108000</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>665.73</v>
+        <v>2429.48</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="1"/>
+      <c r="H94" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I94" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
-        <v>22995</v>
+        <v>28480</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D95" s="1">
-        <v>9612108000</v>
+        <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>2432.19</v>
+        <v>587.5700000000001</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="1"/>
+      <c r="H95" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I95" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
-        <v>28480</v>
+        <v>21767</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D96" s="1">
-        <v>8443999090</v>
+        <v>9612108000</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>588.22</v>
+        <v>755.83</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="1"/>
+      <c r="H96" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I96" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
-        <v>21767</v>
+        <v>28780</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D97" s="1">
-        <v>9612108000</v>
+        <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>756.67</v>
+        <v>1342.5</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="1"/>
+      <c r="H97" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I97" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
-        <v>28780</v>
+        <v>28635</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D98" s="1">
-        <v>8443999090</v>
+        <v>9612108000</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>1344</v>
+        <v>2521.66</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="1"/>
+      <c r="H98" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I98" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
-        <v>28635</v>
+        <v>28483</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D99" s="1">
         <v>9612108000</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>2524.48</v>
+        <v>3899.07</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="1"/>
+      <c r="H99" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I99" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
-        <v>28483</v>
+        <v>22494</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D100" s="1">
-        <v>9612108000</v>
+        <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>3903.42</v>
+        <v>2953.5</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="1"/>
+      <c r="H100" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I100" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
-        <v>22494</v>
+        <v>23790</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D101" s="1">
-        <v>8443999090</v>
+        <v>9612108000</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>2956.8</v>
+        <v>1179.16</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="1"/>
+      <c r="H101" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I101" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
-        <v>23790</v>
+        <v>28758</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D102" s="1">
-        <v>9612108000</v>
+        <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>1180.48</v>
+        <v>0</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="1"/>
+      <c r="H102" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I102" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
-        <v>28758</v>
+        <v>30138</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>111</v>
-[...3 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="D103" s="1"/>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>0</v>
+        <v>445.26</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="1"/>
+      <c r="H103" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I103" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
-        <v>30138</v>
+        <v>33923</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="D104" s="1"/>
+        <v>114</v>
+      </c>
+      <c r="D104" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>445.76</v>
+        <v>644.4</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="1"/>
+      <c r="H104" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I104" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
-        <v>33923</v>
+        <v>26554</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D105" s="1">
-        <v>8443999090</v>
+        <v>9612108000</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>645.12</v>
+        <v>1014.93</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="1"/>
+      <c r="H105" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I105" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
-        <v>26554</v>
+        <v>34702</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D106" s="1">
         <v>9612108000</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>1016.06</v>
+        <v>1363.53</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="1"/>
+      <c r="H106" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I106" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
-        <v>34702</v>
+        <v>34294</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D107" s="1">
-        <v>9612108000</v>
+        <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>1365.06</v>
+        <v>363.82</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="1"/>
+      <c r="H107" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I107" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
-        <v>34294</v>
+        <v>24621</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D108" s="1">
-        <v>8443999090</v>
+        <v>9612108000</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>364.22</v>
+        <v>750.01</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="1"/>
+      <c r="H108" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I108" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
-        <v>24621</v>
+        <v>24622</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="D109" s="1">
-        <v>9612108000</v>
+        <v>8443999090</v>
       </c>
       <c r="E109" s="1">
         <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>750.85</v>
+        <v>699.4400000000001</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="1"/>
+      <c r="H109" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I109" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
-        <v>24622</v>
+        <v>34295</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>700.22</v>
+        <v>699.4400000000001</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="1"/>
+      <c r="H110" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I110" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
-        <v>34295</v>
+        <v>23395</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D111" s="1">
-        <v>8443999090</v>
+        <v>9612108000</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>700.22</v>
-[...2 lines deleted...]
-      <c r="H111" s="1"/>
+        <v>1733.62</v>
+      </c>
+      <c r="G111" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="H111" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I111" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
-        <v>23395</v>
+        <v>34293</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="D112" s="1">
-        <v>9612108000</v>
+        <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>1735.55</v>
-[...4 lines deleted...]
-      <c r="H112" s="1"/>
+        <v>472.56</v>
+      </c>
+      <c r="G112" s="1"/>
+      <c r="H112" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I112" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
-        <v>34293</v>
+        <v>21766</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="D113" s="1">
-        <v>8443999090</v>
+        <v>9612108000</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>473.09</v>
+        <v>1455.27</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="1"/>
+      <c r="H113" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I113" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
-        <v>21766</v>
+        <v>24329</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D114" s="1">
         <v>9612108000</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>1456.9</v>
+        <v>2107.73</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="1"/>
+      <c r="H114" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I114" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
-        <v>24329</v>
+        <v>25324</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D115" s="1">
-        <v>9612108000</v>
+        <v>3921909000</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>2110.08</v>
+        <v>1879.5</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="1"/>
+      <c r="H115" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I115" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
-        <v>25324</v>
+        <v>24401</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D116" s="1">
-        <v>3921909000</v>
+        <v>9612108000</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>1881.6</v>
+        <v>2702.01</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H116" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I116" s="1" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
-        <v>24401</v>
+        <v>31725</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D117" s="1">
-        <v>9612108000</v>
+        <v>8443999090</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>2705.02</v>
+        <v>1745.25</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H117" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I117" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
-        <v>31725</v>
+        <v>33487</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>1747.2</v>
+        <v>1718.4</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H118" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I118" s="1" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
-        <v>33487</v>
+        <v>23509</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>1720.32</v>
+        <v>1637.85</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H119" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I119" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
-        <v>23509</v>
+        <v>33554</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="D120" s="1">
-        <v>8443999090</v>
+        <v>3921909000</v>
       </c>
       <c r="E120" s="1">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>1639.68</v>
+        <v>2094.3</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="1"/>
+      <c r="H120" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I120" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
-        <v>33554</v>
+        <v>33042</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="D121" s="1">
         <v>3921909000</v>
       </c>
       <c r="E121" s="1">
         <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>2096.64</v>
+        <v>843.09</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H121" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I121" s="1" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
-        <v>33042</v>
+        <v>28759</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D122" s="1">
-        <v>3921909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>844.03</v>
+        <v>1487.94</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H122" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I122" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
-        <v>28759</v>
+        <v>29010</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>1489.6</v>
+        <v>1502.26</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="1"/>
+      <c r="H123" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I123" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
-        <v>29010</v>
+        <v>34377</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
         <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>1503.94</v>
+        <v>3168.3</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="1"/>
+      <c r="H124" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I124" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
-        <v>34377</v>
+        <v>28760</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>3171.84</v>
+        <v>0</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="1"/>
+      <c r="H125" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I125" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
-        <v>28760</v>
+        <v>25489</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D126" s="1">
-        <v>8443999090</v>
+        <v>9612108000</v>
       </c>
       <c r="E126" s="1">
         <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>0</v>
+        <v>3172.78</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="1"/>
+      <c r="H126" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I126" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
-        <v>25489</v>
+        <v>28636</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D127" s="1">
         <v>9612108000</v>
       </c>
       <c r="E127" s="1">
         <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>3176.32</v>
+        <v>832.35</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="1"/>
+      <c r="H127" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I127" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
-        <v>28636</v>
+        <v>24381</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="D128" s="1">
         <v>9612108000</v>
       </c>
       <c r="E128" s="1">
         <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>833.28</v>
+        <v>2821.04</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="1"/>
+      <c r="H128" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I128" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
-        <v>24381</v>
+        <v>29408</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D129" s="1">
-        <v>9612108000</v>
+        <v>8443999090</v>
       </c>
       <c r="E129" s="1">
         <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>2824.19</v>
+        <v>1649.93</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="1"/>
+      <c r="H129" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I129" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
-        <v>29408</v>
+        <v>22362</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
         <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>1651.78</v>
+        <v>1955.58</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H130" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I130" s="1" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
-        <v>22362</v>
+        <v>21012</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>2042.88</v>
+        <v>1582.81</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="1"/>
+      <c r="H131" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I131" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
-        <v>21012</v>
+        <v>33406</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>1584.58</v>
+        <v>1955.58</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H132" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I132" s="1" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
-        <v>33406</v>
+        <v>31000</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D133" s="1">
-        <v>8443999090</v>
+        <v>9612108000</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>2042.88</v>
+        <v>4863.43</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="1"/>
+      <c r="H133" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I133" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
-        <v>31000</v>
+        <v>18300</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="D134" s="1">
-        <v>9612108000</v>
+        <v>8443999090</v>
       </c>
       <c r="E134" s="1">
         <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>4868.86</v>
+        <v>278.79</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="1"/>
+      <c r="H134" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I134" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
-        <v>18300</v>
+        <v>24663</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D135" s="1">
-        <v>8443999090</v>
+        <v>3921909000</v>
       </c>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>279.1</v>
+        <v>253.73</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="1"/>
+      <c r="H135" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I135" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
-        <v>24663</v>
+        <v>10218</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D136" s="1">
-        <v>3921909000</v>
+        <v>9612108000</v>
       </c>
       <c r="E136" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F136" s="1">
-        <v>254.02</v>
+        <v>822.51</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="1"/>
+      <c r="H136" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I136" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
-        <v>10218</v>
+        <v>11314</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D137" s="1">
-        <v>9612108000</v>
+        <v>8443999090</v>
       </c>
       <c r="E137" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>823.42</v>
+        <v>147.68</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="1"/>
+      <c r="H137" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I137" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
-        <v>11314</v>
+        <v>18930</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>147.84</v>
+        <v>1279.4</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="1"/>
+      <c r="H138" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I138" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
-        <v>18930</v>
+        <v>23940</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>1280.83</v>
+        <v>170.05</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="1"/>
+      <c r="H139" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I139" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
-        <v>23940</v>
+        <v>28756</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>170.24</v>
-[...2 lines deleted...]
-      <c r="H140" s="1"/>
+        <v>170.05</v>
+      </c>
+      <c r="G140" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="H140" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I140" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
-        <v>28756</v>
+        <v>23633</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D141" s="1">
-        <v>8443999090</v>
+        <v>9612108000</v>
       </c>
       <c r="E141" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F141" s="1">
-        <v>170.24</v>
+        <v>273.87</v>
       </c>
       <c r="G141" s="5" t="s">
-        <v>59</v>
-[...3 lines deleted...]
-        <v>15</v>
+        <v>61</v>
+      </c>
+      <c r="H141" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I141" s="1" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
-        <v>23633</v>
+        <v>33804</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D142" s="1">
         <v>9612108000</v>
       </c>
       <c r="E142" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>274.18</v>
+        <v>279.69</v>
       </c>
       <c r="G142" s="5" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="H142" s="1"/>
+        <v>61</v>
+      </c>
+      <c r="H142" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I142" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
-        <v>33804</v>
+        <v>22438</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>280</v>
-[...6 lines deleted...]
-        <v>21</v>
+        <v>175.42</v>
+      </c>
+      <c r="G143" s="1"/>
+      <c r="H143" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I143" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
-        <v>22438</v>
+        <v>24664</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D144" s="1">
-        <v>8443999090</v>
+        <v>3921909000</v>
       </c>
       <c r="E144" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F144" s="1">
-        <v>175.62</v>
+        <v>181.24</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H144" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I144" s="1" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
-        <v>24664</v>
+        <v>31049</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="D145" s="1">
-        <v>3921909000</v>
+        <v>9612108000</v>
       </c>
       <c r="E145" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>181.44</v>
-[...2 lines deleted...]
-      <c r="H145" s="1"/>
+        <v>295.35</v>
+      </c>
+      <c r="G145" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="H145" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I145" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
-        <v>31049</v>
+        <v>23124</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="D146" s="1">
-        <v>8443999090</v>
+        <v>9612108000</v>
       </c>
       <c r="E146" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F146" s="1">
-        <v>295.68</v>
-[...6 lines deleted...]
-        <v>21</v>
+        <v>294.01</v>
+      </c>
+      <c r="G146" s="1"/>
+      <c r="H146" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I146" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
-        <v>23124</v>
+        <v>20551</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D147" s="1">
         <v>9612108000</v>
       </c>
       <c r="E147" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>294.34</v>
+        <v>307.43</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="1"/>
+      <c r="H147" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I147" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
-        <v>20551</v>
+        <v>33473</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="D148" s="1">
-        <v>9612108000</v>
+        <v>8443999090</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>307.78</v>
+        <v>215.7</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="1"/>
+      <c r="H148" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I148" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
-        <v>33473</v>
+        <v>18564</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>215.94</v>
+        <v>590.7</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="1"/>
+      <c r="H149" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I149" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
-        <v>18564</v>
+        <v>25868</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>591.36</v>
+        <v>210.33</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="1"/>
+      <c r="H150" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I150" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
-        <v>25868</v>
+        <v>29567</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D151" s="1">
-        <v>8443999090</v>
+        <v>3921909000</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>210.56</v>
+        <v>100.69</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H151" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I151" s="1" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
-        <v>29567</v>
+        <v>30137</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D152" s="1">
-        <v>3921909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>149.63</v>
+        <v>433.63</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H152" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I152" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
-        <v>30137</v>
+        <v>31655</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D153" s="1">
         <v>8443999090</v>
       </c>
       <c r="E153" s="1">
         <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>529.54</v>
+        <v>282.37</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="1"/>
+      <c r="H153" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I153" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
-        <v>31655</v>
+        <v>32283</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D154" s="1">
-        <v>8443999090</v>
+        <v>3921909000</v>
       </c>
       <c r="E154" s="1">
         <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>282.69</v>
+        <v>187.5</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H154" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I154" s="1" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
-        <v>32283</v>
+        <v>23788</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="D155" s="1">
-        <v>3921909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>175.17</v>
+        <v>237.62</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="1"/>
+      <c r="H155" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I155" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
-        <v>23788</v>
+        <v>34150</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D156" s="1">
         <v>8443999090</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>237.89</v>
+        <v>240.31</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="1"/>
+      <c r="H156" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I156" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
-        <v>34150</v>
+        <v>33551</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D157" s="1">
-        <v>8443999090</v>
+        <v>3921909000</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>240.58</v>
-[...4 lines deleted...]
-        <v>21</v>
+        <v>259.55</v>
+      </c>
+      <c r="G157" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="H157" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I157" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
-        <v>33551</v>
+        <v>33553</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D158" s="1">
         <v>3921909000</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>259.84</v>
+        <v>230.46</v>
       </c>
       <c r="G158" s="5" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="H158" s="1"/>
+        <v>61</v>
+      </c>
+      <c r="H158" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I158" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
-        <v>33553</v>
+        <v>24480</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D159" s="1">
         <v>3921909000</v>
       </c>
       <c r="E159" s="1">
         <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>230.72</v>
+        <v>221.51</v>
       </c>
       <c r="G159" s="5" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="H159" s="1"/>
+        <v>61</v>
+      </c>
+      <c r="H159" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I159" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
-        <v>24480</v>
+        <v>18302</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D160" s="1">
-        <v>3921909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>221.76</v>
-[...4 lines deleted...]
-      <c r="H160" s="1"/>
+        <v>259.55</v>
+      </c>
+      <c r="G160" s="1"/>
+      <c r="H160" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I160" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
-        <v>18302</v>
+        <v>26226</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
         <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>259.84</v>
+        <v>302.06</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H161" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I161" s="1" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
-        <v>26226</v>
+        <v>20676</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D162" s="1">
-        <v>8443999090</v>
+        <v>9612108000</v>
       </c>
       <c r="E162" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F162" s="1">
-        <v>302.4</v>
+        <v>428.71</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H162" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I162" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
-        <v>20676</v>
+        <v>31149</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D163" s="1">
-        <v>9612108000</v>
+        <v>8443999090</v>
       </c>
       <c r="E163" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>429.18</v>
+        <v>400.07</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H163" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I163" s="1" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
-        <v>31149</v>
+        <v>29617</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="D164" s="1">
-        <v>8443999090</v>
+        <v>3921909000</v>
       </c>
       <c r="E164" s="1">
         <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>400.51</v>
+        <v>208.09</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="1"/>
+      <c r="H164" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I164" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
-        <v>29617</v>
+        <v>34292</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D165" s="1">
-        <v>3921909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>208.32</v>
+        <v>472.56</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H165" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I165" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
-        <v>34292</v>
+        <v>26629</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
         <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>473.09</v>
+        <v>539.6900000000001</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="1"/>
+      <c r="H166" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I166" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
-        <v>26629</v>
+        <v>15980</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>175</v>
-[...3 lines deleted...]
-      </c>
+        <v>177</v>
+      </c>
+      <c r="D167" s="1"/>
       <c r="E167" s="1">
         <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>540.29</v>
+        <v>201.38</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="1"/>
+      <c r="H167" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I167" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
-        <v>15980</v>
+        <v>24187</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="D168" s="1"/>
+        <v>178</v>
+      </c>
+      <c r="D168" s="1">
+        <v>9612108000</v>
+      </c>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>201.6</v>
+        <v>451.08</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="1"/>
+      <c r="H168" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I168" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
-        <v>24187</v>
+        <v>22491</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="D169" s="1">
         <v>9612108000</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>451.58</v>
-[...4 lines deleted...]
-        <v>17</v>
+        <v>459.58</v>
+      </c>
+      <c r="G169" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="H169" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I169" s="1" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
-        <v>22491</v>
+        <v>33555</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="D170" s="1">
-        <v>9612108000</v>
+        <v>3921909000</v>
       </c>
       <c r="E170" s="1">
         <v>1</v>
       </c>
       <c r="F170" s="1">
-        <v>460.1</v>
-[...6 lines deleted...]
-        <v>21</v>
+        <v>429.6</v>
+      </c>
+      <c r="G170" s="1"/>
+      <c r="H170" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I170" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
-        <v>33555</v>
+        <v>20677</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="D171" s="1">
-        <v>3921909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E171" s="1">
         <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>430.08</v>
+        <v>307.43</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="1"/>
+      <c r="H171" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I171" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
-        <v>20677</v>
+        <v>17075</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D172" s="1">
         <v>8443999090</v>
       </c>
       <c r="E172" s="1">
         <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>307.78</v>
+        <v>1337.13</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="1"/>
+      <c r="H172" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I172" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
-        <v>17075</v>
+        <v>18303</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D173" s="1">
         <v>8443999090</v>
       </c>
       <c r="E173" s="1">
         <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>1338.62</v>
+        <v>698.55</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="1"/>
+      <c r="H173" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I173" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
-        <v>18303</v>
+        <v>28764</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D174" s="1">
         <v>8443999090</v>
       </c>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>699.33</v>
+        <v>805.5</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="1"/>
+      <c r="H174" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I174" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
-        <v>28764</v>
+        <v>18304</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
         <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>806.4</v>
+        <v>792.08</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="1"/>
+      <c r="H175" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I175" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
-        <v>18304</v>
+        <v>32257</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
         <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>792.96</v>
+        <v>1208.25</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="1"/>
+      <c r="H176" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I176" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
-        <v>32257</v>
+        <v>28736</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D177" s="1">
-        <v>8443999090</v>
+        <v>9612108000</v>
       </c>
       <c r="E177" s="1">
         <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>1209.6</v>
-[...4 lines deleted...]
-        <v>15</v>
+        <v>1648.14</v>
+      </c>
+      <c r="G177" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="H177" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I177" s="1" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
-        <v>28736</v>
+        <v>33474</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="D178" s="1">
-        <v>9612108000</v>
+        <v>8443999090</v>
       </c>
       <c r="E178" s="1">
         <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>1649.98</v>
-[...4 lines deleted...]
-      <c r="H178" s="1"/>
+        <v>1288.8</v>
+      </c>
+      <c r="G178" s="1"/>
+      <c r="H178" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I178" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
-        <v>33474</v>
+        <v>26497</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="D179" s="1">
-        <v>8443999090</v>
+        <v>3921909000</v>
       </c>
       <c r="E179" s="1">
         <v>1</v>
       </c>
       <c r="F179" s="1">
-        <v>1290.24</v>
+        <v>1454.82</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H179" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I179" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
-        <v>26497</v>
+        <v>24665</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="D180" s="1">
         <v>3921909000</v>
       </c>
       <c r="E180" s="1">
         <v>1</v>
       </c>
       <c r="F180" s="1">
-        <v>1456.45</v>
+        <v>1417.68</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="1"/>
+      <c r="H180" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I180" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
-        <v>24665</v>
+        <v>19319</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D181" s="1">
-        <v>3921909000</v>
+        <v>9612108000</v>
       </c>
       <c r="E181" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F181" s="1">
-        <v>1419.26</v>
+        <v>1606.97</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="1"/>
+      <c r="H181" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I181" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
-        <v>19319</v>
+        <v>32810</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="D182" s="1">
-        <v>9612108000</v>
+        <v>3921909000</v>
       </c>
       <c r="E182" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F182" s="1">
-        <v>1608.77</v>
+        <v>859.2</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H182" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I182" s="1" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
-        <v>32810</v>
+        <v>13528</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="D183" s="1">
-        <v>3921909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E183" s="1">
         <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>860.16</v>
+        <v>447.5</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="1"/>
+      <c r="H183" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I183" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
-        <v>13528</v>
+        <v>34379</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>739.2</v>
+        <v>223.75</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H184" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I184" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
-        <v>34379</v>
+        <v>25471</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D185" s="1">
         <v>8443999090</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>224</v>
+        <v>581.3</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="1"/>
+      <c r="H185" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I185" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
-        <v>25471</v>
+        <v>33475</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="D186" s="1">
         <v>8443999090</v>
       </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
       <c r="F186" s="1">
-        <v>581.95</v>
+        <v>239.41</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H186" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I186" s="1" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
-        <v>33475</v>
+        <v>34149</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="D187" s="1">
         <v>8443999090</v>
       </c>
       <c r="E187" s="1">
         <v>1</v>
       </c>
       <c r="F187" s="1">
-        <v>239.68</v>
+        <v>290.88</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="1"/>
+      <c r="H187" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I187" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
-        <v>34149</v>
+        <v>26178</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="D188" s="1">
-        <v>8443999090</v>
+        <v>9612108000</v>
       </c>
       <c r="E188" s="1">
         <v>1</v>
       </c>
       <c r="F188" s="1">
-        <v>291.2</v>
+        <v>477.48</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H188" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I188" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
-        <v>26178</v>
+        <v>23540</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D189" s="1">
         <v>9612108000</v>
       </c>
       <c r="E189" s="1">
         <v>1</v>
       </c>
       <c r="F189" s="1">
-        <v>478.02</v>
+        <v>4638.79</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="1"/>
+      <c r="H189" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I189" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
-        <v>23540</v>
+        <v>16000</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="D190" s="1">
-        <v>9612108000</v>
+        <v>8443999090</v>
       </c>
       <c r="E190" s="1">
         <v>1</v>
       </c>
       <c r="F190" s="1">
-        <v>4643.97</v>
+        <v>4027.5</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="1"/>
+      <c r="H190" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I190" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
-        <v>16000</v>
+        <v>31016</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D191" s="1">
-        <v>8443999090</v>
+        <v>9612108000</v>
       </c>
       <c r="E191" s="1">
         <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>4032</v>
+        <v>9240.43</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="1"/>
+      <c r="H191" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I191" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
-        <v>31016</v>
+        <v>34378</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="D192" s="1">
-        <v>9612108000</v>
+        <v>8443999090</v>
       </c>
       <c r="E192" s="1">
         <v>1</v>
       </c>
       <c r="F192" s="1">
-        <v>9250.75</v>
+        <v>1749.73</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="1"/>
+      <c r="H192" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I192" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="2">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
-        <v>34378</v>
+        <v>27431</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D193" s="1">
         <v>8443999090</v>
       </c>
       <c r="E193" s="1">
         <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>1751.68</v>
+        <v>1852.65</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H193" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I193" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
-        <v>27431</v>
+        <v>25182</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="D194" s="1">
         <v>8443999090</v>
       </c>
       <c r="E194" s="1">
         <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>1854.72</v>
-[...4 lines deleted...]
-        <v>17</v>
+        <v>1919.78</v>
+      </c>
+      <c r="G194" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="H194" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I194" s="1" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
-        <v>25182</v>
+        <v>28767</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="D195" s="1">
         <v>8443999090</v>
       </c>
       <c r="E195" s="1">
         <v>1</v>
       </c>
       <c r="F195" s="1">
-        <v>1921.92</v>
-[...6 lines deleted...]
-        <v>21</v>
+        <v>1342.5</v>
+      </c>
+      <c r="G195" s="1"/>
+      <c r="H195" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I195" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
-        <v>28767</v>
+        <v>28766</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D196" s="1">
         <v>8443999090</v>
       </c>
       <c r="E196" s="1">
         <v>1</v>
       </c>
       <c r="F196" s="1">
-        <v>1344</v>
+        <v>1342.5</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="1"/>
+      <c r="H196" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I196" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
-        <v>28766</v>
+        <v>25473</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D197" s="1">
         <v>8443999090</v>
       </c>
       <c r="E197" s="1">
         <v>1</v>
       </c>
       <c r="F197" s="1">
-        <v>1344</v>
+        <v>1919.78</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="1"/>
+      <c r="H197" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I197" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
-        <v>25473</v>
+        <v>34657</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D198" s="1">
         <v>8443999090</v>
       </c>
       <c r="E198" s="1">
         <v>1</v>
       </c>
       <c r="F198" s="1">
-        <v>1921.92</v>
+        <v>2289.41</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="1"/>
+      <c r="H198" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I198" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
-        <v>34657</v>
+        <v>24623</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="D199" s="1">
-        <v>8443999090</v>
+        <v>9612108000</v>
       </c>
       <c r="E199" s="1">
         <v>1</v>
       </c>
       <c r="F199" s="1">
-        <v>2291.97</v>
+        <v>6910.74</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="1"/>
+      <c r="H199" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I199" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
-        <v>24623</v>
+        <v>32813</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D200" s="1">
-        <v>9612108000</v>
+        <v>8443999090</v>
       </c>
       <c r="E200" s="1">
         <v>1</v>
       </c>
       <c r="F200" s="1">
-        <v>6918.46</v>
+        <v>671.25</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="1"/>
+      <c r="H200" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I200" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
-        <v>32813</v>
+        <v>33416</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="D201" s="1">
         <v>8443999090</v>
       </c>
       <c r="E201" s="1">
         <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>672</v>
+        <v>1879.5</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="1"/>
+      <c r="H201" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I201" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
-        <v>33416</v>
+        <v>28784</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
         <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>1881.6</v>
+        <v>1611</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="1"/>
+      <c r="H202" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I202" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
-        <v>28784</v>
+        <v>25253</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D203" s="1">
-        <v>8443999090</v>
+        <v>9612108000</v>
       </c>
       <c r="E203" s="1">
         <v>1</v>
       </c>
       <c r="F203" s="1">
-        <v>1612.8</v>
+        <v>2269.72</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="1"/>
+      <c r="H203" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I203" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="2">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
-        <v>25253</v>
+        <v>28511</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D204" s="1">
-        <v>9612108000</v>
+        <v>8443999090</v>
       </c>
       <c r="E204" s="1">
         <v>1</v>
       </c>
       <c r="F204" s="1">
-        <v>2272.26</v>
+        <v>1718.4</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="1"/>
+      <c r="H204" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I204" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
-        <v>28511</v>
+        <v>26640</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="D205" s="1">
-        <v>8443999090</v>
+        <v>9612108000</v>
       </c>
       <c r="E205" s="1">
         <v>1</v>
       </c>
       <c r="F205" s="1">
-        <v>1720.32</v>
+        <v>2199.46</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="1"/>
+      <c r="H205" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I205" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
-        <v>26640</v>
+        <v>25254</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="D206" s="1">
         <v>9612108000</v>
       </c>
       <c r="E206" s="1">
         <v>1</v>
       </c>
       <c r="F206" s="1">
-        <v>2201.92</v>
+        <v>2372.65</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="1"/>
+      <c r="H206" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I206" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
-        <v>25254</v>
+        <v>28783</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="D207" s="1">
-        <v>9612108000</v>
+        <v>8443999090</v>
       </c>
       <c r="E207" s="1">
         <v>1</v>
       </c>
       <c r="F207" s="1">
-        <v>2375.3</v>
+        <v>1611</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="1"/>
+      <c r="H207" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I207" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
-        <v>28783</v>
+        <v>28781</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="D208" s="1">
-        <v>8443999090</v>
+        <v>9612108000</v>
       </c>
       <c r="E208" s="1">
         <v>1</v>
       </c>
       <c r="F208" s="1">
-        <v>1612.8</v>
+        <v>2368.62</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="1"/>
+      <c r="H208" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I208" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
-        <v>28781</v>
+        <v>28782</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="D209" s="1">
-        <v>9612108000</v>
+        <v>8443999090</v>
       </c>
       <c r="E209" s="1">
         <v>1</v>
       </c>
       <c r="F209" s="1">
-        <v>2371.26</v>
+        <v>1611</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="1"/>
+      <c r="H209" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I209" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
-        <v>28782</v>
+        <v>11712</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="D210" s="1">
         <v>8443999090</v>
       </c>
       <c r="E210" s="1">
         <v>1</v>
       </c>
       <c r="F210" s="1">
-        <v>1612.8</v>
+        <v>3.13</v>
       </c>
       <c r="G210" s="1"/>
-      <c r="H210" s="1"/>
-[...4 lines deleted...]
-    <row r="211" spans="1:9" outlineLevel="2">
+      <c r="H210" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I210" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="211" spans="1:9">
       <c r="A211" s="1"/>
-      <c r="B211" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B211" s="1"/>
+      <c r="C211" s="1"/>
+      <c r="D211" s="1"/>
+      <c r="E211" s="1"/>
+      <c r="F211" s="1"/>
       <c r="G211" s="1"/>
       <c r="H211" s="1"/>
-      <c r="I211" s="1" t="s">
-[...12 lines deleted...]
-      <c r="I212" s="1"/>
+      <c r="I211" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>