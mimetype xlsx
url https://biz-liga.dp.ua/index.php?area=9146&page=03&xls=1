--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -1509,51 +1509,51 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ CP5225/5525/M750/775, Metal sleeve</t>
         </r>
       </text>
     </comment>
     <comment ref="C98" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Color CP5225</t>
+          <t xml:space="preserve">CP5225/5525/M750/775</t>
         </r>
       </text>
     </comment>
     <comment ref="C99" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: Color LaserJet Pro CP5225n, Color LaserJet Pro CP5225dn, Color LaserJet Enterprise M750xh, Color LaserJet Enterprise M750n, Color LaserJet Enterprise M750dn CE710-69001-Film</t>
         </r>
       </text>
     </comment>
     <comment ref="C100" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -2809,767 +2809,796 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 5шт -2%</t>
         </r>
       </text>
     </comment>
     <comment ref="C170" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">HP: LaserJet Pro MFP M521dn, LaserJet Enterprise 500 MFP M525dn, LaserJet Enterprise 500 MFP M525f, LaserJet Enterprise Flow MFP M525c, LaserJet Enterprise P3015, LaserJet Enterprise P3015d, LaserJet Enterprise P3015dn, LaserJet Enterprise P3015n, LaserJet Enterprise P3015x, LaserJet Pro M501, LaserJet Enterprise M506, LaserJet Enterprise MFP M527. Canon iR-1435, Canon iR-1643</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G170" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 5шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C171" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Fuser fixing film for use in HP LJ PRO M501/521; Enterprise P3015; M500/M501//M506/M521/M525/M527  RM1-6274/ RM1-6274/ RM1-8508   with grease  Canon i-SENSYS MF515X, LBP-6700, LBP-6750, LBP-6780. IR1435, 1430, MF-512, MF-515 В аппаратах: P3015, M501, M506, M521, M525, M527, LBP-6700, LBP-6750, LBP-6780 Термопленка со смазкой RM1-6274-FILM</t>
         </r>
       </text>
     </comment>
-    <comment ref="C171" authorId="0">
+    <comment ref="C172" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro MFP M521dn, LaserJet Enterprise 500 MFP M525dn, LaserJet Enterprise 500 MFP M525f, LaserJet Enterprise Flow MFP M525c, LaserJet Enterprise P3015, LaserJet Enterprise P3015d, LaserJet Enterprise P3015dn, LaserJet Enterprise P3015n, LaserJet Enterprise P3015x, LaserJet Pro M501, LaserJet Enterprise M506, LaserJet Enterprise MFP M527, OEM Copy, RM1-6319, OEM Copy, супер якість.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C172" authorId="0">
+    <comment ref="C173" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro MFP M521dn, LaserJet Enterprise 500 MFP M525dn, LaserJet Enterprise 500 MFP M525f, LaserJet Enterprise Flow MFP M525c, LaserJet Enterprise P3015, LaserJet Enterprise P3015d, LaserJet Enterprise P3015dn, LaserJet Enterprise P3015n, LaserJet Enterprise P3015x, LaserJet Pro M501, LaserJet Enterprise M506, LaserJet Enterprise MFP M527</t>
         </r>
       </text>
     </comment>
-    <comment ref="C173" authorId="0">
+    <comment ref="C174" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014/4015/4515/ Enterprise 600 M601/M602/M603,  Metal sleeve, hard coat  RM1-7395/RM1-4554/RM1-8395</t>
         </r>
       </text>
     </comment>
-    <comment ref="C174" authorId="0">
+    <comment ref="C175" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014/4015/4515/ Enterprise 600 M601/M602/M603,  soft coat; BROWN color; Special order received  RM1-7395/RM1-4554/RM1-8395</t>
         </r>
       </text>
     </comment>
-    <comment ref="C175" authorId="0">
+    <comment ref="C176" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014/4015/4515/ Enterprise 600 M601/M602/M603,  Metal sleeve, soft coat; RED color  RM1-7395/RM1-4554/RM1-8395</t>
         </r>
       </text>
     </comment>
-    <comment ref="C176" authorId="0">
+    <comment ref="C177" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014/4015/4515/M4555/Enterprise 600 M601/602/603/604/605/606 + змазка, Metal, RUBBER SLEEVED like OEM! GRADE A+</t>
         </r>
       </text>
     </comment>
-    <comment ref="C177" authorId="0">
+    <comment ref="C178" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet P4515xm, LaserJet P4515x, LaserJet P4515tn, LaserJet P4515n, LaserJet P4015x, LaserJet P4015tn, LaserJet P4015n, LaserJet P4015dn, LaserJet P4014n, LaserJet P4014dn, LaserJet P4014, LaserJet Enterprise MFP M630h, LaserJet Enterprise MFP M630f, LaserJet Enterprise M606x, LaserJet Enterprise M606dn, LaserJet Enterprise M605x, LaserJet Enterprise M605n, LaserJet Enterprise M605dn, LaserJet Enterprise M604n, LaserJet Enterprise M604dn, LaserJet Enterprise Flow M630z, LaserJet Enterprise 600 M603xh, LaserJet Enterprise 600 M603n, LaserJet Enterprise 600 M603dn, LaserJet Enterprise 600 M602x, LaserJet Enterprise 600 M602n, LaserJet Enterprise 600 M602dn, LaserJet Enterprise 600 M601n, LaserJet Enterprise 600 M601dn. E6B67-67901-Film, RM1-4554-Film, RM1-8395-Film, RM1-8396-film, RM2-5796-film, E6B67-67902-film, RM2-6342-film.</t>
         </r>
       </text>
     </comment>
-    <comment ref="G177" authorId="0">
+    <comment ref="G178" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 5шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C178" authorId="0">
+    <comment ref="C179" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014/4015/4515/M4555/Enterprise 600 M601/602/603/604/605/RL1-0478-FM3/RM1-4554-FM3, Metal, з мастилом!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C179" authorId="0">
+    <comment ref="C180" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP P4014, P4015, P4515, Enterprise M4555, M601, M602, M603, M604, M605  PINK color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C180" authorId="0">
+    <comment ref="C181" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Металлизированная термопленка для принтеров HP P4014, P4015, P4515, Enterprise M4555, M601, M602, M603, M604, M605</t>
         </r>
       </text>
     </comment>
-    <comment ref="C181" authorId="0">
+    <comment ref="C182" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014/4015/4515/M4555 Enterprise 600 M601/M602/M603/M604/M605</t>
         </r>
       </text>
     </comment>
-    <comment ref="C182" authorId="0">
+    <comment ref="C183" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014/4015/4515/M4555/Enterprise 600 M601/602/603/604/605/606, Metal</t>
         </r>
       </text>
     </comment>
-    <comment ref="C183" authorId="0">
+    <comment ref="C184" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014/4015/4515/ Enterprise 600 M601/M602/M603, METAL High QUALITY! Друк на папері та наклейках!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C184" authorId="0">
+    <comment ref="C185" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M15/M17/M28/M30 для RM2-2107, Special Coating, з мастилом!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C185" authorId="0">
+    <comment ref="C186" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M154/180/181/252/254/274/277/280/281, ORIGINAL! RM2-5582</t>
         </r>
       </text>
     </comment>
-    <comment ref="C186" authorId="0">
+    <comment ref="C187" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/403/426/427/M104/106/226/203/Canon LBP211/213/214/215/MF-421/423/426/429, з мастилом!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C187" authorId="0">
+    <comment ref="C188" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/403/406/407/408/409/M426/427/429/M104/106/226/203/305, M4003/4004/4103/4104, Canon LBP211/213/214/215/MF421/423/426/429, RM2-5425/RM2-5399/RM2-2554/RM2-2555, індивідуальна упаковка + мастило, нова технологія, найкраще запікання тонера та ресурс - ПРЕМІУМ ЯКІСТЬ!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C188" authorId="0">
+    <comment ref="C189" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: Bizhub 3320, Bizhub 4020, Bizhub 4050, Bizhub 4750
 . A63NPP0N00-Film</t>
         </r>
       </text>
     </comment>
-    <comment ref="C189" authorId="0">
+    <comment ref="C190" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: Bizhub C220, Bizhub C280, Bizhub C360, Bizhub C224, Bizhub C284, Bizhub C364, Bizhub C454, Bizhub C224e, Bizhub C284e, Bizhub C364e, Bizhub C221, Bizhub C221s, Bizhub C281, Bizhub C7122, Bizhub C7128, Bizhub C258, Bizhub C308, Bizhub C368, Bizhub 454e. A0EDR72000-Film A161R71811-Film
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C190" authorId="0">
+    <comment ref="C191" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Minolta Bizhub C220/280/360, Original, Grade B</t>
         </r>
       </text>
     </comment>
-    <comment ref="C191" authorId="0">
+    <comment ref="C192" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Bizhub Pro C5500/5501/6500/6501Bizhub Press C6000/7000/7000P/70hc</t>
         </r>
       </text>
     </comment>
-    <comment ref="C192" authorId="0">
+    <comment ref="C193" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS M2040/2135/2540/2635/2640/2735/2835/P2040/P2235/P2335/FK-1150, індивідуальна упаковка + мастило</t>
         </r>
       </text>
     </comment>
-    <comment ref="C193" authorId="0">
+    <comment ref="C194" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS M2040/2135/2540/2635/2640/2735 індивідуальна упаковка + шприц з мастилом .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C194" authorId="0">
+    <comment ref="C195" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: ECOSYS P2235dn, ECOSYS P2235dw, ECOSYS P2040dn, ECOSYS P2040dw, ECOSYS M2135dn, ECOSYS M2635dn, ECOSYS M2635dw, ECOSYS M2735dw, ECOSYS M2040dn, ECOSYS M2540dn, ECOSYS M2540dw, ECOSYS M2640idw, ECOSYS M2235dn, ECOSYS P2335d, ECOSYS P2335dn, ECOSYS P2335dw, ECOSYS M2735dn, ECOSYS M2835dw</t>
         </r>
       </text>
     </comment>
-    <comment ref="G194" authorId="0">
+    <comment ref="G195" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 5шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C195" authorId="0">
+    <comment ref="C196" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS M2040/2135/2540/2635/2640/2735 Metal</t>
         </r>
       </text>
     </comment>
-    <comment ref="C196" authorId="0">
+    <comment ref="C197" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS M2040/2135/2540/2635/2640/2735 Polymer sleeve</t>
         </r>
       </text>
     </comment>
-    <comment ref="C197" authorId="0">
+    <comment ref="C198" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS M2040/2135/2540/2635/2640/2735 з нанесеною мастилом.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C198" authorId="0">
+    <comment ref="C199" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita Ecosys PA4000/MA4000  FK-1272, FK-1270</t>
         </r>
       </text>
     </comment>
-    <comment ref="C199" authorId="0">
+    <comment ref="C200" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Aficio MPC3002/3502/4502/5502/ Aficio SPC830DN/831DN/ MP2554SP/3054SP/3554SP MP4054SP/5054SP/6054SP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C200" authorId="0">
+    <comment ref="C201" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 3040/3045/3010/WorkCentre 6015, індивідуальна упаковка, гарантований ресурс 50K!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C201" authorId="0">
+    <comment ref="C202" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox P105b/P205/M105b/M205/Phaser 3010/3040/6000/6010/6125/6130/6140/6500/6510/WC 3045/6505/6015/Epson M1400/MX14/CX17/C1700, індивідуальна упаковка + мастило</t>
         </r>
       </text>
     </comment>
-    <comment ref="C202" authorId="0">
+    <comment ref="C203" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: Phaser 3610DN, Phaser 3610N, WorkCentre 3615DN, WorkCentre 3655S, WorkCentre 3655X, VersaLink B405DN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C203" authorId="0">
+    <comment ref="C204" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: Phaser 3610DN, Phaser 3610N, WorkCentre 3615DN, WorkCentre 3655S, WorkCentre 3655X, VersaLink B405DN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C204" authorId="0">
+    <comment ref="C205" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: DocuCentre V C2263, DocuCentre V C2265, DocuCentre SC2020, ApeosPort V2060, ApeosPort V3060, ApeosPort V3065, DocuCentre V2060, DocuCentre V3060, DocuCentre V3065, VersaLink B7025, VersaLink B7030, VersaLink B7035, DocuCentre SC2022, VersaLink C7020, VersaLink C7025, VersaLink C7030</t>
         </r>
       </text>
     </comment>
-    <comment ref="C205" authorId="0">
+    <comment ref="C206" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: DocuCentre V C2263, DocuCentre V C2265, DocuCentre SC2020, ApeosPort V2060, ApeosPort V3060, ApeosPort V3065, DocuCentre V2060, DocuCentre V3060, DocuCentre V3065, VersaLink B7025, VersaLink B7030, VersaLink B7035, DocuCentre SC2022, VersaLink C7020, VersaLink C7025, VersaLink C7030</t>
         </r>
       </text>
     </comment>
-    <comment ref="C206" authorId="0">
+    <comment ref="C207" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: WorkCentre 7120, WorkCentre 7125, WorkCentre 7220, WorkCentre 7220T, WorkCentre 7225, WorkCentre 7225T, DocuCentre-IV C2260, DocuCentre-IV C2263, DocuCentre-IV C2265, Docu?entre V2060, Docu?entre 3060, Docu?entre 3065, ApeosPort V2060, ApeosPort V3060, ApeosPort V3065</t>
         </r>
       </text>
     </comment>
-    <comment ref="C207" authorId="0">
+    <comment ref="C208" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">IVC2270/2277/3370/3371/3373/3375/4470/5570/5575. WorkCentre 7525/7530/7535/ 7545/7556/7830/7835/7845/7855 Metal sleeve + gear</t>
         </r>
       </text>
     </comment>
-    <comment ref="C208" authorId="0">
+    <comment ref="C209" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: WorkCentre 7775, WorkCentre 7765, WorkCentre 7755, WorkCentre 7675, WorkCentre 7665, WorkCentre 7655, WorkCentre 7435, WorkCentre 7428, WorkCentre 7425, DocuColor 260, DocuColor 252, DocuColor 250, DocuColor 242, DocuColor 240, Color J75 Press, Color C75 Press, Color C70, Color C60, Color 570, Color 560, Color 550, 700 Digital Color Press</t>
         </r>
       </text>
     </comment>
-    <comment ref="C209" authorId="0">
+    <comment ref="C210" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: WorkCentre 7775, WorkCentre 7765, WorkCentre 7755, WorkCentre 7675, WorkCentre 7665, WorkCentre 7655, WorkCentre 7435, WorkCentre 7428, WorkCentre 7425, DocuColor 260, DocuColor 252, DocuColor 250, DocuColor 242, DocuColor 240, Color J75 Press, Color C75 Press, Color C70, Color C60, Color 570, Color 560, Color 550, 700 Digital Color Press</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="222">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Термоплівка</t>
   </si>
   <si>
     <t>Термоплівка Brother DCP-L5500/5600/5650/HL-L5000/5100/5200+ мастило  FILM-L5500-WD  WELLDO</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>немає</t>
   </si>
   <si>
     <t>Термоплівка Brother HL-5440/5445/5450, DCP-8110/8112/8152  CET2800</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Термоплівка Brother HL-5440/5445/5450, DCP-8110/8112/8152 GRADE A+, з мастилом,  FF-LY5610001-VE-AA  VEAYE</t>
   </si>
   <si>
     <t>Термоплівка Brother HL-5440/5445/5450, DCP-8110/8112/8152 Metal sleeve  Fuser-film-057  Lithuania</t>
   </si>
   <si>
     <t>Термоплівка Brother HL-5440/5445/5450, DCP-8110/8112/8152 з мастилом  FF-LY5610001  CEE</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Термоплівка Brother HL-5440/5445/5450, DCP-8110/8112/8152 з мастилом  LY5610001-WDE  WELLDO Select</t>
   </si>
   <si>
     <t>Термоплівка Brother HL-5440/5445/5450, DCP-8110/8112/8152 з мастилом, ПРЕМІУМ ЯКІСТЬ  D008AE001-WDES  WELLDO Select</t>
@@ -3610,53 +3639,50 @@
   <si>
     <t>Термоплівка Canon iR1435  FM1-B435  Micrographic</t>
   </si>
   <si>
     <t>Термоплівка Canon iR1435  FM1-B435-Original  WELLDO</t>
   </si>
   <si>
     <t>Термоплівка Canon iR1730/iR1740,  Fuser-film-042 , Lithuania</t>
   </si>
   <si>
     <t>Термоплівка Canon iR2016  328мм   SP-FF-PN-CANIR2016  Patron</t>
   </si>
   <si>
     <t>Термоплівка Canon iR2016  FM2-1787-WD  WELLDO</t>
   </si>
   <si>
     <t>Термоплівка Canon iR2016  FM2-3353  CET2288</t>
   </si>
   <si>
     <t>Термоплівка Canon iR2016 Long Life  FG6-6039-film  CET5212</t>
   </si>
   <si>
     <t>Термоплівка Canon iR2016 індивідуальна упаковка  FM2-3353  CEE</t>
   </si>
   <si>
-    <t>очікується 18-09</t>
-[...1 lines deleted...]
-  <si>
     <t>Термоплівка Canon iR2016,  327мм   FHIR2016  Micrographic</t>
   </si>
   <si>
     <t>Термоплівка Canon iR2016,  Fuser-film-035 , Lithuania</t>
   </si>
   <si>
     <t>Термоплівка Canon iR2530/iR2535 Metal sleeve  Fuser-film-046  Lithuania</t>
   </si>
   <si>
     <t>Термоплівка Canon iR2535/2545  FM3-9303  CET5209</t>
   </si>
   <si>
     <t>Термоплівка Canon iR2535/2545 METAL, LONG LIFE  FM3-9303-WD  WELLDO</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1100  230мм   FHP1100  Micrographic</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1100  Fuser-film-001  Lithuania</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1100  GREY ,  230мм , Foshan</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1100+ мастило, індивідуальна упаковка  RG5-4589  CEE</t>
@@ -3679,95 +3705,98 @@
   <si>
     <t>Термоплівка HP LJ 1200/1010  Fuser-film-002  Lithuania</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1200/1010  GREY ,  232мм , Foshan</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1200/1010  RG5-1493, RG9-1494  CET3829</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1200/1010  RG5-1493-WDE  WELLDO Select</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1200/1010  SP-FF-EVP-HP1200  Everprint</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1200/1010 + мастило OEM Супер Якість, індивідуальна упаковка  RG5-1493-WDP  WELLDO</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1200/1010 + мастило, OEM Copy  RG5-1493-VE-OEM  VEAYE</t>
   </si>
   <si>
-    <t>очікується 25-09</t>
+    <t>очікується 13-11</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1200/1010 + мастило, індивідуальна упаковка OEM TYPE, Foshan</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1200/1010 OEM Супер якість  RG5-1493-WD  WELLDO</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1200/1010 індивідуальна упаковка  RG5-1493  CEE</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1200/1010,  232мм  10x1  SP-FF-PN-HP1200-10x1  Patron</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1200/1010,  232мм ,  SP-FF-PN-HP1200  Patron</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1300/1200/1320  233мм   FHP1300  Micrographic</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1300/1320,  233мм , Patron</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 2100/Canon IR1210/IR1018  228мм  Micrographic</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 2100/Canon IR1210/IR1018  Fuser-film-007  Lithuania</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 2300/2410/2420  RM1-1531/RM1-3740  Japan CET1463</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 2300/2410/2420/P3005/4200  240мм  Micrographic</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 2300/2410/2420/P3005/4200  Fuser-film-006/Fuser-film-003  Lithuania</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 2300/2410/2420/P3005/4200  GREY ,  240мм  Foshan</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 2300/2410/2420/P3005/4200  GREY ,  240мм ,  SP-FF-PN-HP2300  Patron</t>
   </si>
   <si>
+    <t>у резерві</t>
+  </si>
+  <si>
     <t>Термоплівка HP LJ 2300/2410/2420/P3005/4200 + мастило, індивідуальна упаковка  RG5-5560  CEE</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 2400/2410/2420/4200, Foshan, еталонна якість! супер упаковка!</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 4100  232мм  Foshan</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 4100  Fuser-film-008  Lithuania</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 4100/P3015  232мм   RG5-5064  Micrographic</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 4200  239ММ   RM1-0013  Micrographic</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 4200  Fuser-film-009  Lithuania</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 4250/4300  238.5MM   RM1-0101  Micrographic</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 4250/4300  RM1-0101/RM1-1044-Film  CET1215</t>
@@ -4018,99 +4047,105 @@
   <si>
     <t>Термоплівка HP LJ P3015  SP-FF-PN-HLJP3015  Patron</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P3015 + мастило  RM1-6274-WDE  WELLDO Select</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P3015 + мастило, індивідуальна упаковка  RM1-6319  CEE</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P3015 + мастило, ПРЕМІУМ ЯКІСТЬ  RM1-6274-WDES  WELLDO Select</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P3015 OEM Супер Якість  RM1-6319-WD8  WELLDO</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P3015,  RM1-6319  Foshan</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P3015,  SP-FF-PNP-HP3015  Patron PREMIUM</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P3015, Japan  RM1-6274-Film +мастило CET8416/CET8416U</t>
   </si>
   <si>
+    <t>Термоплівка HP LJ P3015, Japan  RM1-6274-Film +мастило, DIP-Coated покриття, CET8416E</t>
+  </si>
+  <si>
     <t>Термоплівка HP LJ P3015, Japan  RM1-6274-Film +мастило, аналог CET8416,  FHPP3015-PG  Premium Micrographic</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P3015, OEM Copy, супер якість  RM1-6319-VE-OEM  VEAYE</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P3015, еталонна якість! Супер упаковка! HC</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P4014/ P4515N/ LJ M601/ M602/ M603  Metal sleeve, hard coat   Fuser-film-017  Lithuania</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P4014/ P4515N/ LJ M601/ M602/ M603  Metal sleeve, soft coat; BROWN color   Fuser-film-080  Lithuania</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P4014/ P4515N/ LJ M601/ M602/ M603  Metal sleeve, soft coat; RED color   Fuser-film-018  Lithuania</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P4014/ P4515N/ LJ M601/ M602/ M603 + мастило, Metal, RUBBER SLEEVED like  RM1-4579-VE-AA  OEM VEAYE GRADE A+</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P4014/ P4515N/ LJ M601/ M602/ M603,  RM1-4554/RM1-8395  + мастило CET311027</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P4014/ P4515N/ LJ M601/ M602/ M603, METAL + мастило  RM1-4554-WDE , WELLDO Select</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P4014/P4015/P4515 METAL  238,5ММ   рожева   FHPP4015PNK-PG  Micrographic</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P4014/P4015/P4515 METAL  238,5ММ  Micrographic</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P4014/P4015/P4515 металізована  SP-FF-PN-HLJP4515  Patron</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P4014/P4015/P4515, METAL  RM1-4579 , CEE</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P4014/P4015/P4515, METAL RM1-4454-000, Foshan РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Термоплівка HP LJ Pro M15/M17/M28/M30 для RM2-2107, Special + мастило  FILM-M15a-WDE , WELLDO Select</t>
   </si>
   <si>
     <t>Термоплівка HP LJ Pro M154/180/181/252/254/274/277/280/281 WELLDO</t>
   </si>
   <si>
     <t>Термоплівка HP LJ Pro M402/403/426/427/M104/Canon LBP211 + мастило  RM2-5425-WDE , WELLDO Select</t>
+  </si>
+  <si>
+    <t>у резерві очікується 03-11</t>
   </si>
   <si>
     <t>Термоплівка HP LJ Pro M402/403/426/427/M104/Canon LBP211 + мастило, ПРЕМІУМ ЯКІСТЬ  RM2-5425-WDES , WELLDO Select</t>
   </si>
   <si>
     <t>Термоплівка Konica Minolta Bizhub 3320/4020/4050/4750  A63NPP0N00-Film  CET7135N</t>
   </si>
   <si>
     <t>Термоплівка Konica Minolta Bizhub C220/C280/C360  A0EDR72000-Film  CET7014</t>
   </si>
   <si>
     <t>Термоплівка Konica Minolta Bizhub C220/C280/C360, Original, Grade B, Foshan</t>
   </si>
   <si>
     <t>Термоплівка Konica Minolta Bizhub Pro C5500 CET  CET7021</t>
   </si>
   <si>
     <t>Термоплівка KYOCERA MITA Ecosys P2235/2040/M2040/2135 M2635 + мастило  FILM-M2040-WDE  WELLDO</t>
   </si>
   <si>
     <t>Термоплівка KYOCERA MITA Ecosys P2235/2040/M2040/2135 M2635 + мастило  FILM-M2040-WDS  WELLDO</t>
   </si>
   <si>
     <t>Термоплівка KYOCERA MITA Ecosys P2235/2040/M2040/2135 M2635 + мастило 1г CET  CET7841/CET7841R</t>
   </si>
@@ -4587,51 +4622,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I211"/>
+  <dimension ref="A1:I212"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -4760,5073 +4795,4698 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>26424</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>995.6900000000001</v>
+        <v>1013.49</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
+      <c r="H11" s="1"/>
+      <c r="I11" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>26099</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>9612108000</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>2044.18</v>
+        <v>2080.72</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>22430</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>810.87</v>
+        <v>825.37</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>28765</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>1181.85</v>
+        <v>1202.98</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
+      <c r="H14" s="1"/>
+      <c r="I14" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>29614</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>3921909000</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>510.15</v>
+        <v>519.27</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>31137</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>827.88</v>
+        <v>842.6799999999999</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>34291</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>839.0599999999999</v>
+        <v>854.0599999999999</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>17936</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>846.22</v>
+        <v>861.35</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>26677</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>9612108000</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>1114.72</v>
+        <v>1134.65</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>24655</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>3921909000</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>294.01</v>
+        <v>299.26</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>9923</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>9612108000</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>503.44</v>
+        <v>512.4400000000001</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>23561</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>9612108000</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>3237.22</v>
+        <v>3295.09</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>31171</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>9612108000</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>4377</v>
+        <v>4455.25</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>24656</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>3921909000</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>329.81</v>
+        <v>335.7</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>21092</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>9612108000</v>
       </c>
       <c r="E25" s="1">
         <v>10</v>
       </c>
       <c r="F25" s="1">
-        <v>574.14</v>
+        <v>584.41</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>15981</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>939.75</v>
+        <v>956.55</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>28786</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
         <v>0</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
+      <c r="H27" s="1"/>
+      <c r="I27" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>23507</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>9612108000</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>2037.92</v>
+        <v>2074.35</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>24800</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>3921909000</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>368.74</v>
+        <v>375.33</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
+      <c r="H29" s="1"/>
+      <c r="I29" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>26423</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>1825.8</v>
+        <v>1858.44</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>28785</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>429.15</v>
+        <v>436.82</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>9924</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>9612108000</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>648.88</v>
+        <v>660.48</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>34393</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>9612108000</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>698.1</v>
+        <v>710.58</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>24879</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>9612108000</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>648.88</v>
+        <v>660.48</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>23112</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>9612108000</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>1099.96</v>
+        <v>1119.62</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>29613</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D36" s="1">
         <v>3921909000</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>302.06</v>
+        <v>307.46</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="1" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>24650</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D37" s="1">
         <v>3921909000</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>362.48</v>
+        <v>368.96</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
+      <c r="H37" s="1"/>
+      <c r="I37" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>18291</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>332.49</v>
+        <v>338.44</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
+      <c r="H38" s="1"/>
+      <c r="I38" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>28768</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>1611</v>
+        <v>1639.8</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>24880</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D40" s="1">
         <v>9612108000</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>2550.3</v>
+        <v>2595.89</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>31749</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>1933.2</v>
+        <v>1967.76</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>24651</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D42" s="1">
         <v>3921909000</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>226.88</v>
+        <v>230.94</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>18293</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>10</v>
       </c>
       <c r="F43" s="1">
-        <v>138.73</v>
+        <v>141.21</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
+      <c r="H43" s="1"/>
+      <c r="I43" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>9114</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>219.72</v>
+        <v>223.65</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>29615</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D45" s="1">
         <v>3921909000</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>181.24</v>
+        <v>184.48</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
+      <c r="H45" s="1"/>
+      <c r="I45" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>9926</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="D46" s="1">
         <v>9612108000</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>300.72</v>
+        <v>306.1</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>30146</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>257.76</v>
+        <v>262.37</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H47" s="1"/>
+      <c r="I47" s="1" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>22435</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>201.38</v>
+        <v>204.98</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>33331</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="D49" s="1">
         <v>9612108000</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>163.79</v>
+        <v>166.71</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>24652</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D50" s="1">
         <v>3921909000</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>94.87</v>
+        <v>96.56999999999999</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>18294</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>20</v>
       </c>
       <c r="F51" s="1">
-        <v>118.59</v>
+        <v>120.71</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
+      <c r="H51" s="1"/>
+      <c r="I51" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>9113</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>66.68000000000001</v>
+        <v>67.87</v>
       </c>
       <c r="G52" s="5" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="H52" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="H52" s="1"/>
+      <c r="I52" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>24251</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="D53" s="1">
-        <v>9612108000</v>
+        <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>156.63</v>
+        <v>159.43</v>
       </c>
       <c r="G53" s="5" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>34028</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>136.94</v>
+        <v>139.38</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="1"/>
       <c r="I54" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>22873</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D55" s="1">
         <v>9612108000</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>81.89</v>
+        <v>83.36</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H55" s="1"/>
       <c r="I55" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>25870</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>167.81</v>
+        <v>170.81</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
+      <c r="H56" s="1"/>
+      <c r="I56" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>22361</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>109.64</v>
+        <v>111.6</v>
       </c>
       <c r="G57" s="5" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="H57" s="1"/>
       <c r="I57" s="1" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>27789</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>120.83</v>
+        <v>122.99</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>25869</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>10</v>
       </c>
       <c r="F59" s="1">
-        <v>136.94</v>
+        <v>139.38</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
+      <c r="H59" s="1"/>
+      <c r="I59" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>29566</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="D60" s="1">
         <v>3921909000</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>75.63</v>
+        <v>76.98</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H60" s="1"/>
       <c r="I60" s="1" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>13893</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="D61" s="1">
         <v>9612108000</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>1338.03</v>
+        <v>1361.95</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H61" s="1"/>
+      <c r="I61" s="1" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>9927</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="D62" s="1">
         <v>9612108000</v>
       </c>
       <c r="E62" s="1">
         <v>10</v>
       </c>
       <c r="F62" s="1">
-        <v>143.2</v>
+        <v>145.76</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="1"/>
       <c r="I62" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>24653</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="D63" s="1">
         <v>3921909000</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>103.82</v>
+        <v>105.68</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
+      <c r="H63" s="1"/>
+      <c r="I63" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>9928</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="D64" s="1">
         <v>9612108000</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>169.6</v>
+        <v>172.63</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
+      <c r="H64" s="1"/>
+      <c r="I64" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>24654</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="D65" s="1">
         <v>3921909000</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>270.29</v>
+        <v>275.12</v>
       </c>
       <c r="G65" s="5" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="H65" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="H65" s="1"/>
+      <c r="I65" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>28761</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>250.15</v>
+        <v>254.62</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H66" s="1"/>
       <c r="I66" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>23562</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D67" s="1">
         <v>9612108000</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>526.71</v>
+        <v>536.12</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>24658</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="D68" s="1">
         <v>3921909000</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>236.73</v>
+        <v>240.96</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
+      <c r="H68" s="1"/>
+      <c r="I68" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>18295</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>250.15</v>
+        <v>254.62</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H69" s="1"/>
       <c r="I69" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>9115</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>232.7</v>
+        <v>236.86</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="5" t="s">
+      <c r="H70" s="1"/>
+      <c r="I70" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>9930</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="D71" s="1">
         <v>9612108000</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>366.5</v>
+        <v>373.05</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H71" s="1"/>
+      <c r="I71" s="1" t="s">
+        <v>80</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>29616</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D72" s="1">
         <v>3921909000</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>187.95</v>
+        <v>191.31</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="5" t="s">
+      <c r="H72" s="1"/>
+      <c r="I72" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>18519</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>1453.93</v>
+        <v>1479.92</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H73" s="1"/>
       <c r="I73" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>16532</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>453.32</v>
+        <v>461.42</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H74" s="1"/>
       <c r="I74" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>28762</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>187.5</v>
+        <v>190.85</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
+      <c r="H75" s="1"/>
+      <c r="I75" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>24659</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>211.22</v>
+        <v>215</v>
       </c>
       <c r="G76" s="5" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="H76" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="H76" s="1"/>
+      <c r="I76" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>24660</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D77" s="1">
         <v>3921909000</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>211.67</v>
+        <v>215.45</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H77" s="1"/>
       <c r="I77" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>28763</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>187.5</v>
+        <v>190.85</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H78" s="1"/>
       <c r="I78" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>24661</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D79" s="1">
         <v>3921909000</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>724.95</v>
+        <v>737.91</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H79" s="1"/>
       <c r="I79" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>22991</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D80" s="1">
         <v>9612108000</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>1006.88</v>
+        <v>1024.88</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H80" s="1"/>
       <c r="I80" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>31836</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>1181.4</v>
+        <v>1202.52</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H81" s="1"/>
       <c r="I81" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>18231</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>319.52</v>
+        <v>325.23</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="5" t="s">
+      <c r="H82" s="1"/>
+      <c r="I82" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>10336</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D83" s="1">
         <v>9612108000</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>958.99</v>
+        <v>976.14</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H83" s="1"/>
       <c r="I83" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>9116</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>308.78</v>
+        <v>314.3</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H84" s="1"/>
       <c r="I84" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>25169</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D85" s="1">
         <v>9612108000</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>634.11</v>
+        <v>645.4400000000001</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H85" s="1"/>
       <c r="I85" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>24662</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D86" s="1">
         <v>3921909000</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>375.9</v>
+        <v>382.62</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H86" s="1"/>
       <c r="I86" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>30629</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>401.41</v>
+        <v>408.58</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H87" s="1"/>
       <c r="I87" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>18298</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>295.8</v>
+        <v>301.09</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="5" t="s">
+      <c r="H88" s="1"/>
+      <c r="I88" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>9933</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D89" s="1">
         <v>9612108000</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>592.04</v>
+        <v>602.63</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H89" s="1"/>
       <c r="I89" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>9934</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D90" s="1">
         <v>9612108000</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>402.75</v>
+        <v>409.95</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H90" s="1"/>
       <c r="I90" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>31988</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>223.75</v>
+        <v>227.75</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H91" s="1"/>
       <c r="I91" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>24657</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D92" s="1">
         <v>3921909000</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>438.1</v>
+        <v>445.93</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H92" s="1"/>
       <c r="I92" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>11048</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>664.99</v>
+        <v>676.87</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H93" s="1"/>
       <c r="I93" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>22995</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D94" s="1">
         <v>9612108000</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>2429.48</v>
+        <v>2472.91</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H94" s="1"/>
       <c r="I94" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>28480</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>587.5700000000001</v>
+        <v>598.0700000000001</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="5" t="s">
+      <c r="H95" s="1"/>
+      <c r="I95" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>21767</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D96" s="1">
         <v>9612108000</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>755.83</v>
+        <v>769.34</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H96" s="1"/>
       <c r="I96" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>28780</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>1342.5</v>
+        <v>1366.5</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H97" s="1"/>
       <c r="I97" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>28635</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D98" s="1">
         <v>9612108000</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>2521.66</v>
+        <v>2695.19</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H98" s="1"/>
       <c r="I98" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>28483</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D99" s="1">
         <v>9612108000</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>3899.07</v>
+        <v>3968.77</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H99" s="1"/>
       <c r="I99" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>22494</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>2953.5</v>
+        <v>3006.3</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H100" s="1"/>
       <c r="I100" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>23790</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D101" s="1">
         <v>9612108000</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>1179.16</v>
+        <v>1200.24</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="5" t="s">
+      <c r="H101" s="1"/>
+      <c r="I101" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>28758</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
         <v>0</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H102" s="1"/>
       <c r="I102" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>30138</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D103" s="1"/>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>445.26</v>
+        <v>453.22</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="5" t="s">
+      <c r="H103" s="1"/>
+      <c r="I103" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>33923</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>644.4</v>
+        <v>655.92</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H104" s="1"/>
       <c r="I104" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>26554</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D105" s="1">
         <v>9612108000</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>1014.93</v>
+        <v>1033.07</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="5" t="s">
+      <c r="H105" s="1"/>
+      <c r="I105" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>34702</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D106" s="1">
         <v>9612108000</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>1363.53</v>
+        <v>1387.91</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H106" s="1"/>
       <c r="I106" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>34294</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>363.82</v>
+        <v>370.32</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="5" t="s">
+      <c r="H107" s="1"/>
+      <c r="I107" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>24621</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D108" s="1">
         <v>9612108000</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>750.01</v>
+        <v>763.42</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H108" s="1"/>
       <c r="I108" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>24622</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
         <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>699.4400000000001</v>
+        <v>710.58</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H109" s="1"/>
       <c r="I109" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>34295</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>699.4400000000001</v>
+        <v>711.95</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H110" s="1"/>
       <c r="I110" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>23395</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D111" s="1">
         <v>9612108000</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>1733.62</v>
+        <v>1764.61</v>
       </c>
       <c r="G111" s="5" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="H111" s="1"/>
       <c r="I111" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>34293</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>472.56</v>
+        <v>481.01</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H112" s="1"/>
       <c r="I112" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>21766</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D113" s="1">
         <v>9612108000</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>1455.27</v>
+        <v>1481.29</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="5" t="s">
+      <c r="H113" s="1"/>
+      <c r="I113" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>24329</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D114" s="1">
         <v>9612108000</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>2107.73</v>
+        <v>2145.41</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="5" t="s">
+      <c r="H114" s="1"/>
+      <c r="I114" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>25324</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D115" s="1">
         <v>3921909000</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>1879.5</v>
+        <v>1913.1</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="5" t="s">
+      <c r="H115" s="1"/>
+      <c r="I115" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>24401</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D116" s="1">
         <v>9612108000</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>2702.01</v>
+        <v>2750.31</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H116" s="1"/>
       <c r="I116" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>31725</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>1745.25</v>
+        <v>1776.45</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="5" t="s">
+      <c r="H117" s="1"/>
+      <c r="I117" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>33487</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>1718.4</v>
+        <v>1749.12</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H118" s="1"/>
       <c r="I118" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>23509</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>1637.85</v>
+        <v>1667.13</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="5" t="s">
+      <c r="H119" s="1"/>
+      <c r="I119" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>33554</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D120" s="1">
         <v>3921909000</v>
       </c>
       <c r="E120" s="1">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>2094.3</v>
+        <v>2131.74</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="5" t="s">
+      <c r="H120" s="1"/>
+      <c r="I120" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>33042</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D121" s="1">
         <v>3921909000</v>
       </c>
       <c r="E121" s="1">
         <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>843.09</v>
+        <v>858.16</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="5" t="s">
+      <c r="H121" s="1"/>
+      <c r="I121" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>28759</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>1487.94</v>
+        <v>1514.54</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="5" t="s">
+      <c r="H122" s="1"/>
+      <c r="I122" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>29010</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>1502.26</v>
+        <v>1529.11</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="5" t="s">
+      <c r="H123" s="1"/>
+      <c r="I123" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>34377</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
         <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>3168.3</v>
+        <v>3224.94</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H124" s="1"/>
       <c r="I124" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>28760</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
         <v>0</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H125" s="1"/>
       <c r="I125" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>25489</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="D126" s="1">
         <v>9612108000</v>
       </c>
       <c r="E126" s="1">
         <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>3172.78</v>
+        <v>3229.5</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H126" s="1"/>
       <c r="I126" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>28636</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D127" s="1">
         <v>9612108000</v>
       </c>
       <c r="E127" s="1">
         <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>832.35</v>
+        <v>847.23</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H127" s="1"/>
       <c r="I127" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>24381</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D128" s="1">
         <v>9612108000</v>
       </c>
       <c r="E128" s="1">
         <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>2821.04</v>
+        <v>2871.47</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="5" t="s">
+      <c r="H128" s="1"/>
+      <c r="I128" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>29408</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
         <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>1649.93</v>
+        <v>1679.43</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H129" s="1"/>
       <c r="I129" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>22362</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
         <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>1955.58</v>
+        <v>1990.54</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H130" s="1"/>
       <c r="I130" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>21012</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>1582.81</v>
+        <v>1611.1</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="5" t="s">
+      <c r="H131" s="1"/>
+      <c r="I131" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>33406</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>1955.58</v>
+        <v>1990.54</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H132" s="1"/>
       <c r="I132" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>31000</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="D133" s="1">
         <v>9612108000</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>4863.43</v>
+        <v>4950.37</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H133" s="1"/>
       <c r="I133" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>18300</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="D134" s="1">
         <v>8443999090</v>
       </c>
       <c r="E134" s="1">
         <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>278.79</v>
+        <v>283.78</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H134" s="1"/>
       <c r="I134" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>24663</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D135" s="1">
         <v>3921909000</v>
       </c>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>253.73</v>
+        <v>258.27</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H135" s="1"/>
       <c r="I135" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>10218</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D136" s="1">
         <v>9612108000</v>
       </c>
       <c r="E136" s="1">
         <v>10</v>
       </c>
       <c r="F136" s="1">
-        <v>822.51</v>
+        <v>837.21</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H136" s="1"/>
       <c r="I136" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>11314</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
         <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>147.68</v>
+        <v>150.32</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="5" t="s">
+      <c r="H137" s="1"/>
+      <c r="I137" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
         <v>18930</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>1279.4</v>
+        <v>1302.27</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H138" s="1"/>
       <c r="I138" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>23940</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>170.05</v>
+        <v>173.09</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H139" s="1"/>
       <c r="I139" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
         <v>28756</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>170.05</v>
+        <v>173.09</v>
       </c>
       <c r="G140" s="5" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="H140" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="H140" s="1"/>
+      <c r="I140" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
         <v>23633</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D141" s="1">
         <v>9612108000</v>
       </c>
       <c r="E141" s="1">
         <v>50</v>
       </c>
       <c r="F141" s="1">
-        <v>273.87</v>
+        <v>278.77</v>
       </c>
       <c r="G141" s="5" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="H141" s="1"/>
       <c r="I141" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
         <v>33804</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D142" s="1">
         <v>9612108000</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>279.69</v>
+        <v>284.69</v>
       </c>
       <c r="G142" s="5" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="H142" s="1"/>
       <c r="I142" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
         <v>22438</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>175.42</v>
+        <v>178.56</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="5" t="s">
+      <c r="H143" s="1"/>
+      <c r="I143" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
         <v>24664</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D144" s="1">
         <v>3921909000</v>
       </c>
       <c r="E144" s="1">
         <v>10</v>
       </c>
       <c r="F144" s="1">
-        <v>181.24</v>
+        <v>184.48</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H144" s="1"/>
       <c r="I144" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
         <v>31049</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D145" s="1">
-        <v>9612108000</v>
+        <v>8443999090</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>295.35</v>
+        <v>300.63</v>
       </c>
       <c r="G145" s="5" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="H145" s="1"/>
       <c r="I145" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
         <v>23124</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D146" s="1">
         <v>9612108000</v>
       </c>
       <c r="E146" s="1">
         <v>10</v>
       </c>
       <c r="F146" s="1">
-        <v>294.01</v>
+        <v>299.26</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H146" s="1"/>
       <c r="I146" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
         <v>20551</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="D147" s="1">
         <v>9612108000</v>
       </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>307.43</v>
+        <v>312.93</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H147" s="1"/>
       <c r="I147" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
         <v>33473</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>215.7</v>
+        <v>219.55</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="5" t="s">
+      <c r="H148" s="1"/>
+      <c r="I148" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
         <v>18564</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>590.7</v>
+        <v>601.26</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H149" s="1"/>
       <c r="I149" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
         <v>25868</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>210.33</v>
+        <v>214.09</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="5" t="s">
+      <c r="H150" s="1"/>
+      <c r="I150" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
         <v>29567</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="D151" s="1">
         <v>3921909000</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>100.69</v>
+        <v>102.49</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H151" s="1"/>
       <c r="I151" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
         <v>30137</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D152" s="1">
         <v>8443999090</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>433.63</v>
+        <v>441.38</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="5" t="s">
+      <c r="H152" s="1"/>
+      <c r="I152" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
         <v>31655</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D153" s="1">
         <v>8443999090</v>
       </c>
       <c r="E153" s="1">
         <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>282.37</v>
+        <v>287.42</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H153" s="1"/>
       <c r="I153" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
         <v>32283</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="D154" s="1">
         <v>3921909000</v>
       </c>
       <c r="E154" s="1">
         <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>187.5</v>
+        <v>190.85</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H154" s="1"/>
       <c r="I154" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
         <v>23788</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D155" s="1">
         <v>8443999090</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>237.62</v>
+        <v>241.87</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H155" s="1"/>
       <c r="I155" s="1" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
         <v>34150</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D156" s="1">
         <v>8443999090</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>240.31</v>
+        <v>244.6</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H156" s="1"/>
       <c r="I156" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
         <v>33551</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="D157" s="1">
         <v>3921909000</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>259.55</v>
+        <v>264.19</v>
       </c>
       <c r="G157" s="5" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="H157" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="H157" s="1"/>
+      <c r="I157" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
         <v>33553</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D158" s="1">
         <v>3921909000</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>230.46</v>
+        <v>234.58</v>
       </c>
       <c r="G158" s="5" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="H158" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="H158" s="1"/>
+      <c r="I158" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
         <v>24480</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="D159" s="1">
         <v>3921909000</v>
       </c>
       <c r="E159" s="1">
         <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>221.51</v>
+        <v>225.47</v>
       </c>
       <c r="G159" s="5" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="H159" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="H159" s="1"/>
+      <c r="I159" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
         <v>18302</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>259.55</v>
+        <v>264.19</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="5" t="s">
+      <c r="H160" s="1"/>
+      <c r="I160" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
         <v>26226</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
         <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>302.06</v>
+        <v>307.46</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H161" s="1"/>
       <c r="I161" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
         <v>20676</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D162" s="1">
         <v>9612108000</v>
       </c>
       <c r="E162" s="1">
         <v>10</v>
       </c>
       <c r="F162" s="1">
-        <v>428.71</v>
+        <v>436.37</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="5" t="s">
+      <c r="H162" s="1"/>
+      <c r="I162" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
         <v>31149</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
         <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>400.07</v>
+        <v>407.22</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H163" s="1"/>
       <c r="I163" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
         <v>29617</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="D164" s="1">
         <v>3921909000</v>
       </c>
       <c r="E164" s="1">
         <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>208.09</v>
+        <v>211.81</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H164" s="1"/>
       <c r="I164" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
         <v>34292</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>472.56</v>
+        <v>481.01</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="5" t="s">
+      <c r="H165" s="1"/>
+      <c r="I165" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
         <v>26629</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
         <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>539.6900000000001</v>
+        <v>549.33</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H166" s="1"/>
       <c r="I166" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
         <v>15980</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="D167" s="1"/>
       <c r="E167" s="1">
         <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>201.38</v>
+        <v>204.98</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="5" t="s">
+      <c r="H167" s="1"/>
+      <c r="I167" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
         <v>24187</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="D168" s="1">
         <v>9612108000</v>
       </c>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>451.08</v>
+        <v>459.14</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H168" s="1"/>
       <c r="I168" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
         <v>22491</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="D169" s="1">
         <v>9612108000</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>459.58</v>
+        <v>467.8</v>
       </c>
       <c r="G169" s="5" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>59</v>
+      </c>
+      <c r="H169" s="1"/>
+      <c r="I169" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
-        <v>33555</v>
+        <v>35386</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="D170" s="1">
-        <v>3921909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E170" s="1">
         <v>1</v>
       </c>
       <c r="F170" s="1">
-        <v>429.6</v>
-[...6 lines deleted...]
-        <v>18</v>
+        <v>467.8</v>
+      </c>
+      <c r="G170" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="H170" s="1"/>
+      <c r="I170" s="1" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
-        <v>20677</v>
+        <v>33555</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="D171" s="1">
-        <v>8443999090</v>
+        <v>3921909000</v>
       </c>
       <c r="E171" s="1">
         <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>307.43</v>
+        <v>437.28</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H171" s="1"/>
       <c r="I171" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
-        <v>17075</v>
+        <v>20677</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="D172" s="1">
         <v>8443999090</v>
       </c>
       <c r="E172" s="1">
         <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>1337.13</v>
+        <v>312.93</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="5" t="s">
+      <c r="H172" s="1"/>
+      <c r="I172" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
-        <v>18303</v>
+        <v>17075</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="D173" s="1">
         <v>8443999090</v>
       </c>
       <c r="E173" s="1">
         <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>698.55</v>
+        <v>1361.03</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H173" s="1"/>
       <c r="I173" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
-        <v>28764</v>
+        <v>18303</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="D174" s="1">
         <v>8443999090</v>
       </c>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>805.5</v>
+        <v>711.04</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="5" t="s">
+      <c r="H174" s="1"/>
+      <c r="I174" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
-        <v>18304</v>
+        <v>28764</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
         <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>792.08</v>
+        <v>819.9</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="5" t="s">
+      <c r="H175" s="1"/>
+      <c r="I175" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
-        <v>32257</v>
+        <v>18304</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
         <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>1208.25</v>
+        <v>806.24</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="5" t="s">
+      <c r="H176" s="1"/>
+      <c r="I176" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
-        <v>28736</v>
+        <v>32257</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="D177" s="1">
-        <v>9612108000</v>
+        <v>8443999090</v>
       </c>
       <c r="E177" s="1">
         <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>1648.14</v>
-[...4 lines deleted...]
-      <c r="H177" s="5" t="s">
+        <v>1229.85</v>
+      </c>
+      <c r="G177" s="1"/>
+      <c r="H177" s="1"/>
+      <c r="I177" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
-        <v>33474</v>
+        <v>28736</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="D178" s="1">
-        <v>8443999090</v>
+        <v>9612108000</v>
       </c>
       <c r="E178" s="1">
         <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>1288.8</v>
-[...4 lines deleted...]
-      </c>
+        <v>1677.61</v>
+      </c>
+      <c r="G178" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="H178" s="1"/>
       <c r="I178" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
-        <v>26497</v>
+        <v>33474</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D179" s="1">
-        <v>3921909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E179" s="1">
         <v>1</v>
       </c>
       <c r="F179" s="1">
-        <v>1454.82</v>
+        <v>1311.84</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H179" s="1"/>
+      <c r="I179" s="1" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
-        <v>24665</v>
+        <v>26497</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="D180" s="1">
         <v>3921909000</v>
       </c>
       <c r="E180" s="1">
         <v>1</v>
       </c>
       <c r="F180" s="1">
-        <v>1417.68</v>
+        <v>1480.83</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H180" s="1"/>
       <c r="I180" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
-        <v>19319</v>
+        <v>24665</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="D181" s="1">
-        <v>9612108000</v>
+        <v>3921909000</v>
       </c>
       <c r="E181" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>1606.97</v>
+        <v>1443.02</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H181" s="1"/>
       <c r="I181" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
-        <v>32810</v>
+        <v>19319</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="D182" s="1">
-        <v>3921909000</v>
+        <v>9612108000</v>
       </c>
       <c r="E182" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F182" s="1">
-        <v>859.2</v>
+        <v>1635.7</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="5" t="s">
+      <c r="H182" s="1"/>
+      <c r="I182" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
-        <v>13528</v>
+        <v>32810</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="D183" s="1">
-        <v>8443999090</v>
+        <v>3921909000</v>
       </c>
       <c r="E183" s="1">
         <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>447.5</v>
+        <v>874.5599999999999</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H183" s="1"/>
       <c r="I183" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
-        <v>34379</v>
+        <v>13528</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>223.75</v>
+        <v>455.5</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H184" s="1"/>
+      <c r="I184" s="1" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
-        <v>25471</v>
+        <v>34379</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="D185" s="1">
         <v>8443999090</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>581.3</v>
+        <v>227.75</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H185" s="1"/>
       <c r="I185" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
-        <v>33475</v>
+        <v>25471</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="D186" s="1">
         <v>8443999090</v>
       </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
       <c r="F186" s="1">
-        <v>239.41</v>
+        <v>591.6900000000001</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="5" t="s">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="H186" s="1"/>
+      <c r="I186" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
-        <v>34149</v>
+        <v>33475</v>
       </c>
       <c r="C187" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="D187" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E187" s="1">
+        <v>1</v>
+      </c>
+      <c r="F187" s="1">
+        <v>243.69</v>
+      </c>
+      <c r="G187" s="1"/>
+      <c r="H187" s="1"/>
+      <c r="I187" s="1" t="s">
         <v>197</v>
-      </c>
-[...14 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
-        <v>26178</v>
+        <v>34149</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>198</v>
       </c>
       <c r="D188" s="1">
-        <v>9612108000</v>
+        <v>8443999090</v>
       </c>
       <c r="E188" s="1">
         <v>1</v>
       </c>
       <c r="F188" s="1">
-        <v>477.48</v>
+        <v>296.08</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="5" t="s">
+      <c r="H188" s="1"/>
+      <c r="I188" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
-        <v>23540</v>
+        <v>26178</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>199</v>
       </c>
       <c r="D189" s="1">
         <v>9612108000</v>
       </c>
       <c r="E189" s="1">
         <v>1</v>
       </c>
       <c r="F189" s="1">
-        <v>4638.79</v>
+        <v>486.02</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H189" s="1"/>
       <c r="I189" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
-        <v>16000</v>
+        <v>23540</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>200</v>
       </c>
       <c r="D190" s="1">
-        <v>8443999090</v>
+        <v>9612108000</v>
       </c>
       <c r="E190" s="1">
         <v>1</v>
       </c>
       <c r="F190" s="1">
-        <v>4027.5</v>
+        <v>4721.71</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H190" s="1"/>
       <c r="I190" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
-        <v>31016</v>
+        <v>16000</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>201</v>
       </c>
       <c r="D191" s="1">
-        <v>9612108000</v>
+        <v>8443999090</v>
       </c>
       <c r="E191" s="1">
         <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>9240.43</v>
+        <v>4099.5</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H191" s="1"/>
       <c r="I191" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
-        <v>34378</v>
+        <v>31016</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>202</v>
       </c>
       <c r="D192" s="1">
-        <v>8443999090</v>
+        <v>9612108000</v>
       </c>
       <c r="E192" s="1">
         <v>1</v>
       </c>
       <c r="F192" s="1">
-        <v>1749.73</v>
+        <v>9405.620000000001</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H192" s="1"/>
       <c r="I192" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="2">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
-        <v>27431</v>
+        <v>34378</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>203</v>
       </c>
       <c r="D193" s="1">
         <v>8443999090</v>
       </c>
       <c r="E193" s="1">
         <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>1852.65</v>
+        <v>1781.01</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="5" t="s">
+      <c r="H193" s="1"/>
+      <c r="I193" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
-        <v>25182</v>
+        <v>27431</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>204</v>
       </c>
       <c r="D194" s="1">
         <v>8443999090</v>
       </c>
       <c r="E194" s="1">
         <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>1919.78</v>
-[...8 lines deleted...]
-        <v>22</v>
+        <v>1885.77</v>
+      </c>
+      <c r="G194" s="1"/>
+      <c r="H194" s="1"/>
+      <c r="I194" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
-        <v>28767</v>
+        <v>25182</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>205</v>
       </c>
       <c r="D195" s="1">
         <v>8443999090</v>
       </c>
       <c r="E195" s="1">
         <v>1</v>
       </c>
       <c r="F195" s="1">
-        <v>1342.5</v>
-[...6 lines deleted...]
-        <v>16</v>
+        <v>1954.1</v>
+      </c>
+      <c r="G195" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="H195" s="1"/>
+      <c r="I195" s="1" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
-        <v>28766</v>
+        <v>28767</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>206</v>
       </c>
       <c r="D196" s="1">
         <v>8443999090</v>
       </c>
       <c r="E196" s="1">
         <v>1</v>
       </c>
       <c r="F196" s="1">
-        <v>1342.5</v>
+        <v>1366.5</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="5" t="s">
+      <c r="H196" s="1"/>
+      <c r="I196" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
-        <v>25473</v>
+        <v>28766</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D197" s="1">
         <v>8443999090</v>
       </c>
       <c r="E197" s="1">
         <v>1</v>
       </c>
       <c r="F197" s="1">
-        <v>1919.78</v>
+        <v>1366.5</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="5" t="s">
+      <c r="H197" s="1"/>
+      <c r="I197" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
-        <v>34657</v>
+        <v>25473</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>208</v>
       </c>
       <c r="D198" s="1">
         <v>8443999090</v>
       </c>
       <c r="E198" s="1">
         <v>1</v>
       </c>
       <c r="F198" s="1">
-        <v>2289.41</v>
+        <v>1954.1</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H198" s="1"/>
       <c r="I198" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
-        <v>24623</v>
+        <v>34657</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>209</v>
       </c>
       <c r="D199" s="1">
-        <v>9612108000</v>
+        <v>8443999090</v>
       </c>
       <c r="E199" s="1">
         <v>1</v>
       </c>
       <c r="F199" s="1">
-        <v>6910.74</v>
+        <v>2330.34</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H199" s="1"/>
       <c r="I199" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
-        <v>32813</v>
+        <v>24623</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D200" s="1">
-        <v>8443999090</v>
+        <v>9612108000</v>
       </c>
       <c r="E200" s="1">
         <v>1</v>
       </c>
       <c r="F200" s="1">
-        <v>671.25</v>
+        <v>7034.29</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H200" s="1"/>
       <c r="I200" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
-        <v>33416</v>
+        <v>32813</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>211</v>
       </c>
       <c r="D201" s="1">
         <v>8443999090</v>
       </c>
       <c r="E201" s="1">
         <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>1879.5</v>
+        <v>683.25</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H201" s="1"/>
       <c r="I201" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
-        <v>28784</v>
+        <v>33416</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>212</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
         <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>1611</v>
+        <v>1913.1</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H202" s="1"/>
       <c r="I202" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
-        <v>25253</v>
+        <v>28784</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>213</v>
       </c>
       <c r="D203" s="1">
-        <v>9612108000</v>
+        <v>8443999090</v>
       </c>
       <c r="E203" s="1">
         <v>1</v>
       </c>
       <c r="F203" s="1">
-        <v>2269.72</v>
+        <v>1639.8</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H203" s="1"/>
       <c r="I203" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="2">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
-        <v>28511</v>
+        <v>25253</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>214</v>
       </c>
       <c r="D204" s="1">
-        <v>8443999090</v>
+        <v>9612108000</v>
       </c>
       <c r="E204" s="1">
         <v>1</v>
       </c>
       <c r="F204" s="1">
-        <v>1718.4</v>
+        <v>2310.3</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H204" s="1"/>
       <c r="I204" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
-        <v>26640</v>
+        <v>28511</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D205" s="1">
-        <v>9612108000</v>
+        <v>8443999090</v>
       </c>
       <c r="E205" s="1">
         <v>1</v>
       </c>
       <c r="F205" s="1">
-        <v>2199.46</v>
+        <v>1749.12</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H205" s="1"/>
       <c r="I205" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
-        <v>25254</v>
+        <v>26640</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>216</v>
       </c>
       <c r="D206" s="1">
         <v>9612108000</v>
       </c>
       <c r="E206" s="1">
         <v>1</v>
       </c>
       <c r="F206" s="1">
-        <v>2372.65</v>
+        <v>2238.78</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H206" s="1"/>
       <c r="I206" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
-        <v>28783</v>
+        <v>25254</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>217</v>
       </c>
       <c r="D207" s="1">
-        <v>8443999090</v>
+        <v>9612108000</v>
       </c>
       <c r="E207" s="1">
         <v>1</v>
       </c>
       <c r="F207" s="1">
-        <v>1611</v>
+        <v>2415.06</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H207" s="1"/>
       <c r="I207" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
-        <v>28781</v>
+        <v>28783</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>218</v>
       </c>
       <c r="D208" s="1">
-        <v>9612108000</v>
+        <v>8443999090</v>
       </c>
       <c r="E208" s="1">
         <v>1</v>
       </c>
       <c r="F208" s="1">
-        <v>2368.62</v>
+        <v>1639.8</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H208" s="1"/>
       <c r="I208" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
-        <v>28782</v>
+        <v>28781</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>219</v>
       </c>
       <c r="D209" s="1">
-        <v>8443999090</v>
+        <v>9612108000</v>
       </c>
       <c r="E209" s="1">
         <v>1</v>
       </c>
       <c r="F209" s="1">
-        <v>1611</v>
+        <v>2410.96</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H209" s="1"/>
       <c r="I209" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
-        <v>11712</v>
+        <v>28782</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>220</v>
       </c>
       <c r="D210" s="1">
         <v>8443999090</v>
       </c>
       <c r="E210" s="1">
         <v>1</v>
       </c>
       <c r="F210" s="1">
-        <v>3.13</v>
+        <v>1639.8</v>
       </c>
       <c r="G210" s="1"/>
-      <c r="H210" s="5" t="s">
-[...6 lines deleted...]
-    <row r="211" spans="1:9">
+      <c r="H210" s="1"/>
+      <c r="I210" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="211" spans="1:9" outlineLevel="2">
       <c r="A211" s="1"/>
-      <c r="B211" s="1"/>
-[...3 lines deleted...]
-      <c r="F211" s="1"/>
+      <c r="B211" s="1">
+        <v>11712</v>
+      </c>
+      <c r="C211" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="D211" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E211" s="1">
+        <v>1</v>
+      </c>
+      <c r="F211" s="1">
+        <v>3.19</v>
+      </c>
       <c r="G211" s="1"/>
       <c r="H211" s="1"/>
-      <c r="I211" s="1"/>
+      <c r="I211" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="212" spans="1:9">
+      <c r="A212" s="1"/>
+      <c r="B212" s="1"/>
+      <c r="C212" s="1"/>
+      <c r="D212" s="1"/>
+      <c r="E212" s="1"/>
+      <c r="F212" s="1"/>
+      <c r="G212" s="1"/>
+      <c r="H212" s="1"/>
+      <c r="I212" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>