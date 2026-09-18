--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -112,2944 +112,3002 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">BROTHER HL-2030/2032/2035/2037/2040 /2045/2070/2075/MFC-7220/7225/ 7420/7820/FAX2820/2825/2920/DC P-7010/7020/7025</t>
         </r>
       </text>
     </comment>
     <comment ref="C16" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Brother HL-2030/2032/2035/2037/2040/2045/2070/2075/MFC-7010/7020/7025/7220/7225/7420/7820/9760/9860/9880/FAX-2820/2825/2920/DCP-7010/7020/7025, 80K!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C17" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">BROTHER HL-2030/2032/2035/2037/2040/2045/2070/2075/MFC-7220/7225/7420/7820/FAX2820/2825/2920/DCP-7010/7020/7025</t>
         </r>
       </text>
     </comment>
-    <comment ref="C17" authorId="0">
+    <comment ref="C18" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">BROTHER HL-2030/2032/2035/2037/2040 /2045/2070/2075/MFC-7220/7225/ 7420/7820/FAX2820/2825/2920/DC P-7010/7020/7025</t>
         </r>
       </text>
     </comment>
-    <comment ref="C18" authorId="0">
+    <comment ref="C19" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">BROTHER HL-2140/2150/2170/DCP -7030/7032/7040/7045/MFC-7320/ 7340/7345/7440/7450/7840</t>
         </r>
       </text>
     </comment>
-    <comment ref="C19" authorId="0">
+    <comment ref="C20" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">BROTHER HL-2140/2150/2170/DCP-7030/ 7032/7040/7045/MFC-7320/7340/7 345/7440/7450/7840, ORIGINAL!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C20" authorId="0">
+    <comment ref="C21" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">BROTHER HL-2140/2150/2170/DCP -7030/7032/7040/7045/MFC-7320/ 7340/7345/7440/7450/7840</t>
         </r>
       </text>
     </comment>
-    <comment ref="C21" authorId="0">
+    <comment ref="C22" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">BROTHER HL-2140/2150/2170/DCP -7030/7032/7040/7045/MFC-7320/ 7340/7345/7440/7450/7840</t>
         </r>
       </text>
     </comment>
-    <comment ref="C22" authorId="0">
+    <comment ref="C23" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">BROTHER HL-2140/2150/2170/DCP -7030/7032/7040/7045/MFC-7320/ 7340/7345/7440/7450/7840</t>
         </r>
       </text>
     </comment>
-    <comment ref="C23" authorId="0">
+    <comment ref="C24" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">BROTHER HL-2240/7060</t>
         </r>
       </text>
     </comment>
-    <comment ref="C24" authorId="0">
+    <comment ref="C25" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">BROTHER HL-2130/2132/2200/2230/2240/2242/2250/2270/2280/MFC -7360/7362/7860/DCP-7055/7057/7060/7065/7070</t>
         </r>
       </text>
     </comment>
-    <comment ref="C25" authorId="0">
+    <comment ref="C26" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">BROTHER HL-2130/2132/2200/2230/2240/2242/2250/2270/2280/MFC -7360/7362/7860/DCP-7055/7057/7060/7065/7070</t>
         </r>
       </text>
     </comment>
-    <comment ref="C26" authorId="0">
+    <comment ref="C27" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">BROTHER HL-2130/2132/2200/2230/2240/2242/2250/2270/2280/MFC -7360/7362/7860/DCP-7055/7057/7060/7065/7070</t>
         </r>
       </text>
     </comment>
-    <comment ref="C27" authorId="0">
+    <comment ref="C28" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">BROTHER HL-2130/2132/2200/2230/2240/2242/2250/2270/2280/MFC -7360/7362/7860/DCP-7055/7057/7060/7065/7070</t>
         </r>
       </text>
     </comment>
-    <comment ref="C28" authorId="0">
+    <comment ref="C29" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">BIZHUB 20/ BROTHER HL- 5240/ 5250/ 5270/ 5280/ MFC-8460/ 8860,  ORIGINAL!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C29" authorId="0">
+    <comment ref="C30" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-5240/5250/5270/5280/5340/5350/5370/MFC-8370/8380/8460/8480/8660/8670/8860/8865/8870/8890/DCP-8060/8065/8070/8080/8085/Konica Minolta Bizhub 20/20P</t>
         </r>
       </text>
     </comment>
-    <comment ref="C30" authorId="0">
+    <comment ref="C31" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-5240/5250/5270/5280/5340/5350/5370/MFC-8370/8380/8460/8480/8660/8670/8860/8865/8870/8890/DCP-8060/8065/8070/8080/8085/Konica Minolta Bizhub 20/20P</t>
         </r>
       </text>
     </comment>
-    <comment ref="C31" authorId="0">
+    <comment ref="C32" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-5240/5250/5270/5280/5340/5350/5370/MFC-8370/8380/8460/8480/8660/8670/8860/8865/8870/8890/DCP-8060/8065/8070/8080/8085/Konica Minolta Bizhub 20/20P</t>
         </r>
       </text>
     </comment>
-    <comment ref="C32" authorId="0">
+    <comment ref="C33" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-5240/5250/5270/5280/5340/5350/5370/MFC-8370/8380/8460/8480/8660/8670/8860/8865/8870/8890/DCP-8060/8065/8070/8080/8085/Konica Minolta Bizhub 20/20P</t>
         </r>
       </text>
     </comment>
-    <comment ref="C33" authorId="0">
+    <comment ref="C34" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">BROTHER: MFC-8460N, MFC-8660, MFC-8670, MFC-8860, MFC-8870, DCP-8060, DCP-8065DN, HL-5240, HL-5250, HL-5280, MFC-8480DN, MFC-8680DN, MFC-8890DW, DCP-8080DN, DCP-8085DN, HL-5340D, HL-5370DW, HL-5350DN, HL-5350DNLT, HL-5370DWT, HL-5380DN, Lenovo: LJ-3500, LJ-3550DN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C34" authorId="0">
+    <comment ref="C35" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-2260/HL-L2300/2305/2340/2360/2361/2365/2366/2380/2385/DCP-7080/7180/L2520/2540/2560/MFC-7380/7480/7880/L2700/2705/2720/2740/Lenovo 2405/2455/2605/2655/2451</t>
         </r>
       </text>
     </comment>
-    <comment ref="C35" authorId="0">
+    <comment ref="C36" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L2300/2340/2360/2365/2500/2520/2540/2560/MFC-L2700/2720/2740/TN2335</t>
         </r>
       </text>
     </comment>
-    <comment ref="C36" authorId="0">
+    <comment ref="C37" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">BROTHER: DCP-7080, DCP-7080D, DCP-7180DN, DCP-L2500D, DCP-L2500DR, DCP-L2520D, DCP-L2520DW, DCP-L2520DWR, DCP-L2540DN, DCP-L2540DNR, DCP-L2540DW, DCP-L2541DW, DCP-L2560DW, DCP-L2560DWR, HL-L2380DW, MFC-7380, MFC-7480D, MFC-7880DN, MFC-L2680W, MFC-L2700D, MFC-L2700DN, MFC-L2700DNR, MFC-L2700DW, MFC-L2700DWR, MFC-L2701D, MFC-L2701DW, MFC-L2703DW, MFC-L2705DW, MFC-L2720DW, MFC-L2720DWR, MFC-L2740DW, MFC-L2740DWR, HL-L2260, HL-L2260D, HL-L2300D, HL-L2300DR, HL-L2305W, HL-L2315DW, HL-L2320D, HL-L2321D, HL-L2340DW, HL-L2340DWR, HL-L2360DN, HL-L2360DNR, HL-L2360DW, HL-L2361DN, HL-L2365DW, HL-L2365DWR, HL-L2366DW, HL-L2560DN, HL-L2300D, HL-L2340DW, HL-L2365DW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C37" authorId="0">
+    <comment ref="C38" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">NP 6025/6030/6330/GP 30/55/55F/55 II</t>
         </r>
       </text>
     </comment>
-    <comment ref="C38" authorId="0">
+    <comment ref="C39" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CET CANON iR1600/iR2000 Upper Fuser Roller FB5-8132-010 CET3416</t>
         </r>
       </text>
     </comment>
-    <comment ref="C39" authorId="0">
+    <comment ref="C40" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR 1600/1610 F/2000/2010 F FB5-8132-010</t>
         </r>
       </text>
     </comment>
-    <comment ref="C40" authorId="0">
+    <comment ref="C41" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon NP1215/1015/1318/1520/1530/1550/2010/6010/6216/6416  FA5-1916/FC2-2826</t>
         </r>
       </text>
     </comment>
-    <comment ref="C41" authorId="0">
+    <comment ref="C42" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon NP1215/1015/1318/1520/1530/1550/2010/6010/6216/6416  FA5-1916/FC2-2826</t>
         </r>
       </text>
     </comment>
-    <comment ref="C42" authorId="0">
+    <comment ref="C43" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon NP6317/6320  FC2-9961/FC2-9774</t>
         </r>
       </text>
     </comment>
-    <comment ref="C43" authorId="0">
+    <comment ref="C44" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon NP6317/6320  FS2-8962-000/FC2-9961-000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C44" authorId="0">
+    <comment ref="C45" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon NP6317/6320  FC2-9961/FC2-9774</t>
         </r>
       </text>
     </comment>
-    <comment ref="C45" authorId="0">
+    <comment ref="C46" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">NP7160/7161/7163/7210</t>
         </r>
       </text>
     </comment>
-    <comment ref="C46" authorId="0">
+    <comment ref="C47" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon NP7160/7161/7163/7164/7210/7214  UFR-NP7161/FE5-3912</t>
         </r>
       </text>
     </comment>
-    <comment ref="C47" authorId="0">
+    <comment ref="C48" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 8100/8150/Mopier 320/Canon LBP-3260/imageClass 4000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C48" authorId="0">
+    <comment ref="C49" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet 9000, LaserJet 9040, LaserJet 9050
  RB2-5948-000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C49" authorId="0">
+    <comment ref="C50" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 9000/9040/9050</t>
         </r>
       </text>
     </comment>
-    <comment ref="C50" authorId="0">
+    <comment ref="C51" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M436/M433/M437/M438/M439/M440/M442/M443 для W7U01-67902/JC91-01217A, 10 0K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C51" authorId="0">
+    <comment ref="C52" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Di550/450</t>
         </r>
       </text>
     </comment>
-    <comment ref="C52" authorId="0">
+    <comment ref="C53" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera FS-2020/3040/3140/3540/3640/3900/3920/4000/4020</t>
         </r>
       </text>
     </comment>
-    <comment ref="C53" authorId="0">
+    <comment ref="C54" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera FS-2100/ECOSYS M3040/3540</t>
         </r>
       </text>
     </comment>
-    <comment ref="C54" authorId="0">
+    <comment ref="C55" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS P2035/2135/2135/M2030/2530/2035/2535</t>
         </r>
       </text>
     </comment>
-    <comment ref="C55" authorId="0">
+    <comment ref="C56" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: FS-1028, FS-1128MFP, FS-1350DN, FS-2000D, KM-2810, KM-2820. 2H425010 2F825050
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C56" authorId="0">
+    <comment ref="C57" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: FS-1028, FS-1128MFP, FS-1350DN, FS-2000D, KM-2810, KM-2820. 2H425010 2F825050
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C57" authorId="0">
+    <comment ref="C58" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: FS-1028, FS-1128MFP, FS-1350DN, FS-2000D, KM-2810, KM-2820. 2H425010 2F825050
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C58" authorId="0">
+    <comment ref="C59" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: FS-1100, FS-1300D</t>
         </r>
       </text>
     </comment>
-    <comment ref="C59" authorId="0">
+    <comment ref="C60" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: FS-1030MFP, FS-1130MFP, FS-1035MFP, FS-1135MFP, FS-1110, FS-1120D, FS-1320D, FS-1370DN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C60" authorId="0">
+    <comment ref="C61" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-2100, ECOSYS M3040/3040/3540/3540</t>
         </r>
       </text>
     </comment>
-    <comment ref="C61" authorId="0">
+    <comment ref="C62" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: FS-3900DN, FS-4000DN, FS-2020D, FS-3920DN, FS-4020DN, FS-3040MFP, FS-3140MFP, FS-3040MFP+, FS-3140MFP+, FS-3540MFP+, FS-3640MFP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C62" authorId="0">
+    <comment ref="C63" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: FS-4100DN, FS-4200DN, FS-4300DN, ECOSYS P3045dn, ECOSYS P3050dn, ECOSYS P3055dn, ECOSYS P3060dn, ECOSYS M3550idn, ECOSYS M3560idn, ECOSYS M3145dn, ECOSYS M3145idn, ECOSYS M3645dn, ECOSYS M3645idn, ECOSYS M3655idn, ECOSYS M3660idn, RICOH: MP501SPF, MP601SPF, SP5300DN, SP5310DN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C63" authorId="0">
+    <comment ref="C64" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS-1016MFP/1018MFP/1020/1025/1030/1035MFP/1116/1118/720/820/920/KM-1500 /1820, 302FV20150/5MMT876AX002/302FV20143/302BY25010/2BY25010/2BY20010 CET0835</t>
         </r>
       </text>
     </comment>
-    <comment ref="C64" authorId="0">
+    <comment ref="C65" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita KM 1525/1530/2030</t>
         </r>
       </text>
     </comment>
-    <comment ref="C65" authorId="0">
+    <comment ref="C66" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KM-1620/1650/2050/2550/1635/2035, TASKalfa 180/181/220/221</t>
         </r>
       </text>
     </comment>
-    <comment ref="C66" authorId="0">
+    <comment ref="C67" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita KM-2530/3530/4030  2BK20012/2BK20011</t>
         </r>
       </text>
     </comment>
-    <comment ref="C67" authorId="0">
+    <comment ref="C68" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: KM-2540, KM-2560, KM-3040, KM-3060. 2H094160</t>
         </r>
       </text>
     </comment>
-    <comment ref="C68" authorId="0">
+    <comment ref="C69" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita KM-2540/2560/3040/3060 302H094690/2H094160/2H094161/302H094160/302H094161/2H094690</t>
         </r>
       </text>
     </comment>
-    <comment ref="C69" authorId="0">
+    <comment ref="C70" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: TASKalfa 1800, TASKalfa 1801, TASKalfa 2200, TASKalfa 2201</t>
         </r>
       </text>
     </comment>
-    <comment ref="C70" authorId="0">
+    <comment ref="C71" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera TASKalfa 180/181/220/221</t>
         </r>
       </text>
     </comment>
-    <comment ref="C71" authorId="0">
+    <comment ref="C72" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Minolta 1100, Foshan  4121-5501-01-Foshan   Upper Fuser Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C72" authorId="0">
+    <comment ref="C73" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Bizhub 164/ 184/ 185/ 7718/ A0XX-5602</t>
         </r>
       </text>
     </comment>
-    <comment ref="C73" authorId="0">
+    <comment ref="C74" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: Bizhub 164, Bizhub 165, Bizhub 184, Bizhub 185, Bizhub 7718, Bizhub 7818. A0XX-5602-Upper
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C74" authorId="0">
+    <comment ref="C75" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Bizhub 164/ 184/ 185/ 7718/ A0XX-5602</t>
         </r>
       </text>
     </comment>
-    <comment ref="C75" authorId="0">
+    <comment ref="C76" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Bizhub 164/ 184/ 185/ 7718/ A0XX-5602</t>
         </r>
       </text>
     </comment>
-    <comment ref="C76" authorId="0">
+    <comment ref="C77" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta Bizhub 195/211/215/226/235/Di1611/1811/2011/7719/7721/7723, Develop INEO 215</t>
         </r>
       </text>
     </comment>
-    <comment ref="C77" authorId="0">
+    <comment ref="C78" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: Di2011, Bizhub 7723, Bizhub 7721, Bizhub 7719, Bizhub 235, Bizhub 215, Bizhub 195</t>
         </r>
       </text>
     </comment>
-    <comment ref="C78" authorId="0">
+    <comment ref="C79" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MINOLTA Bizhub 223/ 283/ 363/ 423/ 7828/ GOLDEN A1UD-R709-Upper CET6601</t>
         </r>
       </text>
     </comment>
-    <comment ref="C79" authorId="0">
+    <comment ref="C80" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta BIZHUB 200/222/223/250/282/283/350/362/363/423, DI 2010/2510/3010/3510</t>
         </r>
       </text>
     </comment>
-    <comment ref="C80" authorId="0">
+    <comment ref="C81" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: Di152, Di183, KONICA MINOLTA: Bizhub 162, Bizhub 163, Bizhub 180, Bizhub 210, Bizhub 220, KONICA MINOLTA: Di1611, Di1811. 4021-5701-02, 4021-5701-02
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C81" authorId="0">
+    <comment ref="C82" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: Di152, Di183, KONICA MINOLTA: Bizhub 162, Bizhub 163, Bizhub 180, Bizhub 210, Bizhub 220, KONICA MINOLTA: Di1611, Di1811. 4021-5701-02, 4021-5701-02
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C82" authorId="0">
+    <comment ref="C83" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: Di152, Di183, KONICA MINOLTA: Bizhub 162, Bizhub 163, Bizhub 180, Bizhub 210, Bizhub 220, KONICA MINOLTA: Di1611, Di1811. 4021-5701-02, 4021-5701-02
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C83" authorId="0">
+    <comment ref="C84" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI B401/411/431/432/441/451/461/471/491/ES4131/4161/4191</t>
         </r>
       </text>
     </comment>
-    <comment ref="C84" authorId="0">
+    <comment ref="C85" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI B401/411/431/432/441/451/461/471/491/ES4131/4161/4191</t>
         </r>
       </text>
     </comment>
-    <comment ref="C85" authorId="0">
+    <comment ref="C86" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI B401/411/431/432/441/451/461/471/491/ES4131/4161/4191</t>
         </r>
       </text>
     </comment>
-    <comment ref="C86" authorId="0">
+    <comment ref="C87" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI: MB562, MB492, MB472, ES5162 MFP, ES5112, ES4192 MFP, ES4132, B512, B432, B412</t>
         </r>
       </text>
     </comment>
-    <comment ref="C87" authorId="0">
+    <comment ref="C88" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Panasonic DP-1520/1820/8016/8020</t>
         </r>
       </text>
     </comment>
-    <comment ref="C88" authorId="0">
+    <comment ref="C89" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Panasonic DP-1520/1820/8016/8020</t>
         </r>
       </text>
     </comment>
-    <comment ref="C89" authorId="0">
+    <comment ref="C90" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother DCP-L5500, Brother DCP-L5600, Brother DCP-L5650, Brother DCP-L6600, Brother HL-5580, Brother HL-5585, Brother HL-5590, Brother HL-5595, Brother HL-L5000, Brother HL-L5100, Brother HL-L5200, Brother HL-L6200, Brother HL-L6250, Brother HL-L6300, Brother HL-L6400, Brother MFC-8530, Brother MFC-8535, Brother MFC-8540, Brother MFC-L5700, Brother MFC-L5750, Brother MFC-L5755, Brother MFC-L5800, Brother MFC-L5850, Brother MFC-L5900, Brother MFC-L6700, Brother MFC-L6750, Brother MFC-L6800, Brother MFC-L6900</t>
         </r>
       </text>
     </comment>
-    <comment ref="C90" authorId="0">
+    <comment ref="C91" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні пристрої: Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302</t>
         </r>
       </text>
     </comment>
-    <comment ref="C91" authorId="0">
+    <comment ref="C92" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum-M6500, Pantum-M6507, Pantum-M6607, Pantum-P2200, Pantum-P2207, Pantum-P2507</t>
         </r>
       </text>
     </comment>
-    <comment ref="C92" authorId="0">
+    <comment ref="C93" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RICOH Aficio 1013/ 1515/ MP161/ 171/ 201/ Gestetner DSM415/ 416</t>
         </r>
       </text>
     </comment>
-    <comment ref="C93" authorId="0">
+    <comment ref="C94" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1013/1515/MP161/171/201/Gestetner DS m415/416</t>
         </r>
       </text>
     </comment>
-    <comment ref="C94" authorId="0">
+    <comment ref="C95" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1013/1515/120/MP 161/171/201/Ricoh 3310/4410/4420/Gestetner 1202/1302/9103/F104/540/550/9103/DSm415/416/MP171, AE011086/AE01-1086</t>
         </r>
       </text>
     </comment>
-    <comment ref="C95" authorId="0">
+    <comment ref="C96" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RICOH: Aficio MP2000, Aficio MP1800, Aficio MP1600, Aficio 1018, Aficio 1015
 . AE01-1065, B245-4052</t>
         </r>
       </text>
     </comment>
-    <comment ref="C96" authorId="0">
+    <comment ref="C97" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1015/1018/1113, Gestetner 1312/1502/1802</t>
         </r>
       </text>
     </comment>
-    <comment ref="C97" authorId="0">
+    <comment ref="C98" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1022/1027</t>
         </r>
       </text>
     </comment>
-    <comment ref="C98" authorId="0">
+    <comment ref="C99" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1022/1027/2022/2027/3025/3030/mp2510/2550/2851/3010/3350/3351/Gestenter 2212 /2712/DSM622/627/725/730/MP2550/2851/3350/3351</t>
         </r>
       </text>
     </comment>
-    <comment ref="C99" authorId="0">
+    <comment ref="C100" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1022/1027/2022/2027/3025/3030/mp2510/2550/2851/3010/3350/3351/Gestenter 2212 /2712/DSM622/627/725/730/MP2550/2851/3350/3351</t>
         </r>
       </text>
     </comment>
-    <comment ref="C100" authorId="0">
+    <comment ref="C101" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1035/1045/2035/2045/3035/3045/Gestetner DSm635/645/735/745/P7145/7245/MP3500/4500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C101" authorId="0">
+    <comment ref="C102" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1035/1045/2035/2045/P4510/Gestetner DSM3502/3532/4235/4245/4502/4532/P7145</t>
         </r>
       </text>
     </comment>
-    <comment ref="C102" authorId="0">
+    <comment ref="C103" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1035/1045/2035/2045/3035/3045/Gestetner DSm635/645/735/745/P7145/7245/MP3500/4500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C103" authorId="0">
+    <comment ref="C104" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1060/1075</t>
         </r>
       </text>
     </comment>
-    <comment ref="C104" authorId="0">
+    <comment ref="C105" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh AFICIO 1013/1515/MP161, Gestetner 1202/1302, DSM 415/MP 161/MP 171</t>
         </r>
       </text>
     </comment>
-    <comment ref="C105" authorId="0">
+    <comment ref="C106" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 2015/2016/2018/2020/1015/1018/MP1600/2000/2500/Gestetner Dsm615/616/618/620/625/716/721/Nashuatec 1505/1805, AE01-1113/AE01-1065</t>
         </r>
       </text>
     </comment>
-    <comment ref="G105" authorId="0">
+    <comment ref="G106" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C106" authorId="0">
+    <comment ref="C107" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 2015/2016/2018/2020/1015/1018/MP1600/2000/2500/Gestetner Dsm615/616/618/620/625/716/721/Nashuatec 1505/1805, AE01-1113/AE01-1065</t>
         </r>
       </text>
     </comment>
-    <comment ref="C107" authorId="0">
+    <comment ref="C108" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 2015/2018/2020, Gestetner DSM 615/618/625/716/721, MP 1600/MP 2000/MP 2500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C108" authorId="0">
+    <comment ref="C109" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 2015/2016/2018/2020/1015/1018/MP1600/2000/2500/Gestetner Dsm615/616/618/620/625/716/721/Nashuatec 1505/1805, AE01-1113/AE01-1065</t>
         </r>
       </text>
     </comment>
-    <comment ref="C109" authorId="0">
+    <comment ref="C110" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Aficio 2051/2060/2075</t>
         </r>
       </text>
     </comment>
-    <comment ref="G109" authorId="0">
+    <comment ref="G110" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C110" authorId="0">
+    <comment ref="C111" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio MP 301SP, AE011131-WDS</t>
         </r>
       </text>
     </comment>
-    <comment ref="C111" authorId="0">
+    <comment ref="C112" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio MP301SP/ MP301SPF/ AE011131/ CET6155</t>
         </r>
       </text>
     </comment>
-    <comment ref="C112" authorId="0">
+    <comment ref="C113" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio MP301SP/ MP301SPF/ AE011131</t>
         </r>
       </text>
     </comment>
-    <comment ref="C113" authorId="0">
+    <comment ref="C114" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Aficio MP4000/4000B/5000/5000B/ Aficio MP4001G/4002Aficio MP5001G/5002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C114" authorId="0">
+    <comment ref="C115" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio SP 3400/3410/3500/3510/3710/M0124220</t>
         </r>
       </text>
     </comment>
-    <comment ref="C115" authorId="0">
+    <comment ref="C116" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CET RICOH Aficio SP3400SF/SP3410SF Upper Fuser Roller CET6738</t>
         </r>
       </text>
     </comment>
-    <comment ref="C116" authorId="0">
+    <comment ref="C117" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung CLP-415/365/360/CLX-4195/Xpress SL-C460/480/1810W/1860FW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C117" authorId="0">
+    <comment ref="C118" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung CLP-415/365/360/CLX-4195/Xpress SL-C460/480/1810W/1860FW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C118" authorId="0">
+    <comment ref="C119" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1210/1250/1520/4500/SCX-4100/SF-531/Phaser 3110/3210/3116/РE114e  JC71-00012B/JC71-00012A   Upper Fuser Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C119" authorId="0">
+    <comment ref="C120" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1210/1250/1520/4500/SCX-4100/SF-531/Phaser 3110/3210/3116/РE114e  JC71-00012B/JC71-00012A   Upper Fuser Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C120" authorId="0">
+    <comment ref="C121" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1210/1250/1520/4500/SCX-4100/SF-531/Phaser 3110/3210/3116/РE114e  JC71-00012B/JC71-00012A   Upper Fuser Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C121" authorId="0">
+    <comment ref="C122" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1210/1250/1520/4500/SCX-4100/SF-531/Phaser 3110/3210/3116/РE114e  JC71-00012B/JC71-00012A   Upper Fuser Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C122" authorId="0">
+    <comment ref="C123" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1660/1661/1665/1860/1861/1865/SCX-3200/3205, JC66-02715A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C123" authorId="0">
+    <comment ref="C124" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1660/1661/1665/1860/1861/1865/SCX-3200/3205, JC66-02715A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C124" authorId="0">
+    <comment ref="C125" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WELLDO Select Samsung ML-1660/1661/ 1665/1860/1861/1865/SCX-3200/3 205, 80K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C125" authorId="0">
+    <comment ref="C126" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1660/1661/1665/1860/1861/1865/SCX-3200/3205, JC66-02715A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C126" authorId="0">
+    <comment ref="C127" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1660/1661/1665/1861/1865/SCX-3200/3205, JC66-02715A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C127" authorId="0">
+    <comment ref="C128" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1660/1661/1665/1860/1861/1865/SCX-3200/3205, JC66-02715A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C128" authorId="0">
+    <comment ref="C129" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1510/1520/1610/1615/1640/1641/1710/1750/1755/2010/2015/2240/2241/SCX-4016/4116/4216/4200/4220/4300/4321/4521/SF-560/565/Xerox Phaser 3115/3117/3120/3121/3122/3130/WorkCentre Рe16/Pe220/3119/JC66-00601A/022N01610</t>
         </r>
       </text>
     </comment>
-    <comment ref="C129" authorId="0">
+    <comment ref="C130" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1510/1520/1610/1615/1640/1641/1710/1750/1755/2010/2015/2240/2241/SCX-4016/4116/4216/4200/4220/4300/4321/4521/SF-560/565/Xerox Phaser 3115/3117/3120/3121/3122/3130/WorkCentre Рe16/Pe220/3119/JC66-00601A/022N01610</t>
         </r>
       </text>
     </comment>
-    <comment ref="C130" authorId="0">
+    <comment ref="C131" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1510/1520/ 1610/1615/1640/1641/1710/1750/1755/2010/2015/2240/2241/SCX-4016/4116/4216/4200/4220/4300/4 321/4521/SF-560/565/Xerox Phas er 3115/3117/3120/3121/3122/3130/WorkCentre Рe16/Pe220/3119/JC66-00601A/022N01610, 80K!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C131" authorId="0">
+    <comment ref="C132" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1510/1520/1610/1615/1640/1641/1710/1750/1755/2010/2015/2240/2241/SCX-4016/4116/4216/4200/4220/4300/4321/4521/SF-560/565/Xerox Phaser 3115/3117/3120/3121/3122/3130/WorkCentre Рe16/Pe220/3119/JC66-00601A/022N01610</t>
         </r>
       </text>
     </comment>
-    <comment ref="C132" authorId="0">
+    <comment ref="C133" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1510/1520/1610/1615/1640/1641/1710/1750/1755/2010/2015/2240/2241/SCX-4016/4116/4216/4200/4220/4300/4321/4521/SF-560/565/Xerox Phaser 3115/3117/3120/3121/3122/3130/WorkCentre Рe16/Pe220/3119/JC66-00601A/022N01610</t>
         </r>
       </text>
     </comment>
-    <comment ref="C133" authorId="0">
+    <comment ref="C134" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1510/1520/1610/1615/1640/1641/1710/1750/1755/2010/2015/2240/2241/SCX-4016/4116/4216/4200/4220/4300/4321/4521/SF-560/565/Xerox Phaser 3115/3117/3120/3121/3122/3130/WorkCentre Рe16/Pe220/3119/JC66-00601A/022N01610</t>
         </r>
       </text>
     </comment>
-    <comment ref="C134" authorId="0">
+    <comment ref="C135" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1510/1520/1610/1615/1640/1641/1710/1750/1755/2010/2015/2240/2241/SCX-4016/4116/4216/4200/4220/4300/4321/4521/SF-560/565/Xerox Phaser 3115/3117/3120/3121/3122/3130/WorkCentre Рe16/Pe220/3119/JC66-00601A/022N01610</t>
         </r>
       </text>
     </comment>
-    <comment ref="C135" authorId="0">
+    <comment ref="C136" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1910/1915/2510/2850/2851/SCX-4600/4623/4725/4824/4828/WC 3210/3220/Phaser 3250  JC66-01256B</t>
         </r>
       </text>
     </comment>
-    <comment ref="C136" authorId="0">
+    <comment ref="C137" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1910/1915/2510/2850/2851/SCX-4600/4623/4725/4824/4828/WC 3210/3220/Phaser 3250  JC66-01256B</t>
         </r>
       </text>
     </comment>
-    <comment ref="C137" authorId="0">
+    <comment ref="C138" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1910/1915/2510/2525/2545/2570/2571/2850/2851/SCX-4600/4623/4725/4726/4824/4828/Xerox Phaser 3200/325 0/3124/3125/3140/3160/WorkCentre 3210/3220, 80K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C138" authorId="0">
+    <comment ref="C139" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1910/1915/2510/2850/2851/SCX-4600/4623/4725/4824/4828/WC 3210/3220/Phaser 3250  JC66-01256B</t>
         </r>
       </text>
     </comment>
-    <comment ref="C139" authorId="0">
+    <comment ref="C140" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNG: ML2851ND, SCX4828FN, ML2850, ML1910, ML1915,ML2510, SCX4824, XEROX: Phaser 3140, Phaser 3160, WorkCentre 3210, WorkCentre 3220, Phaser 3250. JC66-01256B
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C140" authorId="0">
+    <comment ref="C141" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1910/1915/2510/2850/2851/SCX-4600/4623/4725/4824/4828/WC 3210/3220/Phaser 3250  JC66-01256B</t>
         </r>
       </text>
     </comment>
-    <comment ref="C141" authorId="0">
+    <comment ref="C142" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1910/1915/2510/2850/2851/SCX-4600/4623/4725/4824/4828/WC 3210/3220/Phaser 3250  JC66-01256B</t>
         </r>
       </text>
     </comment>
-    <comment ref="C142" authorId="0">
+    <comment ref="C143" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2160/2164/2165/2167/2168/SCX-3400/3405/Xpress SL-M2070/2022, JC66-03089A, 80K!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C143" authorId="0">
+    <comment ref="C144" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNG: ML-2160, ML-2160W, ML-2164, ML-2164W, ML-2165, ML-2165W, SCX-3400, SCX-3405, SL-M2020, SL-M2020W, SL-M2070, SL-M2070F, SL-M2070FW, SL-M2070W.JC66-03089A
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C144" authorId="0">
+    <comment ref="C145" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNG: ML-2160, ML-2160W, ML-2164, ML-2164W, ML-2165, ML-2165W, SCX-3400, SCX-3405, SL-M2020, SL-M2020W, SL-M2070, SL-M2070F, SL-M2070FW, SL-M2070W.JC66-03089A
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C145" authorId="0">
-[...14 lines deleted...]
-    </comment>
     <comment ref="C146" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNG: ML-2160, ML-2160W, ML-2164, ML-2164W, ML-2165, ML-2165W, SCX-3400, SCX-3405, SL-M2020, SL-M2020W, SL-M2070, SL-M2070F, SL-M2070FW, SL-M2070W.JC66-03089A
 .</t>
         </r>
       </text>
     </comment>
     <comment ref="C147" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Samsung ML2160/2164/2165/SCX-3400/3405/Xpress SL-M2070/2022</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C148" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">SAMSUNG: ML-2160, ML-2160W, ML-2164, ML-2164W, ML-2165, ML-2165W, SCX-3400, SCX-3405, SL-M2020, SL-M2020W, SL-M2070, SL-M2070F, SL-M2070FW, SL-M2070W.JC66-03089A
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C148" authorId="0">
+    <comment ref="C149" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">SAMSUNG: ML-2160, ML-2160W, ML-2164, ML-2164W, ML-2165, ML-2165W, SCX-3400, SCX-3405, SL-M2020, SL-M2020W, SL-M2070, SL-M2070F, SL-M2070FW, SL-M2070W.JC66-03089A
+.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C150" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2160/2164/2165/2167/2168/SCX-3400/3405/Xpress SL-M2070/2022, JC66-03089A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C149" authorId="0">
+    <comment ref="C151" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML2250/SCX-4520/4720/Xerox Phaser 3150/WorkCentre Pe120, JC66-00729А</t>
         </r>
       </text>
     </comment>
-    <comment ref="C150" authorId="0">
+    <comment ref="C152" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNG: ML-2955/SCX-4728/Xpress SL-M2620/2820/2870/Xerox Phaser 3320/WorkCentre 3315/3325/Xerox B205 / Xerox B210 / Xerox B215 /JC66-02993A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C151" authorId="0">
+    <comment ref="C153" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNG: ML-2955/SCX-4728/Xpress SL-M2620/2820/2870/Xerox Phaser 3320/WorkCentre 3315/3325/Xerox B205 / Xerox B210 / Xerox B215 /JC66-02993A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C152" authorId="0">
+    <comment ref="C154" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNG: ML-2955/SCX-4728/Xpress SL-M2620/2820/2870/Xerox Phaser 3320/WorkCentre 3315/3325/Xerox B205 / Xerox B210 / Xerox B215 /JC66-02993A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C153" authorId="0">
+    <comment ref="C155" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNG: ML-2955/SCX-4728/Xpress SL-M2620/2820/2870/Xerox Phaser 3320/WorkCentre 3315/3325/Xerox B205 / Xerox B210 / Xerox B215 /JC66-02993A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C154" authorId="0">
+    <comment ref="C156" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2955/SCX-4728/Xpress SL-M2620/2820/2870/ Xerox Phaser 3320/WorkCentre 3315/3325/JC66-02993A, 80K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C155" authorId="0">
+    <comment ref="C157" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3050/3051/SCX-5530/5330/Phaser 3300/3428  JC66-01211A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C156" authorId="0">
+    <comment ref="C158" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: WorkCentre 3345, WorkCentre 3335, WorkCentre 3325DNI, WorkCentre 3315DN, WorkCentre 3225DNI, Phaser 3330, Phaser 3320DNI, SAMSUNG: SL-M4080FX, SL-M4072FD, SL-M4070FX, SL-M4070FR, SL-M4030ND, SL-M4024ND, SL-M4020NX, SL-M4020ND, SL-M3870FW, SL-M3870FD, SL-M3825DW, SL-M3820ND, SL-M3820DW, SL-M3820D, SL-M3370FD, SL-M3320ND, SCX-5739FW, SCX-5737FW, SCX-5639FR, SCX-5637HR, SCX-5637FR, SCX-4835FR, SCX-4835FD, SCX-4833HD, SCX-4833FR, SCX-4833FD, ML-3750ND, ML-3712ND, ML-3712DW, ML-3712D, ML-3710ND, ML-3710DW, ML-3710D, ML-3312ND, ML-3312D, ML-3310ND, ML-3310D.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C157" authorId="0">
+    <comment ref="C159" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: WorkCentre 3345, WorkCentre 3335, WorkCentre 3325DNI, WorkCentre 3315DN, WorkCentre 3225DNI, Phaser 3330, Phaser 3320DNI, SAMSUNG: SL-M4080FX, SL-M4072FD, SL-M4070FX, SL-M4070FR, SL-M4030ND, SL-M4024ND, SL-M4020NX, SL-M4020ND, SL-M3870FW, SL-M3870FD, SL-M3825DW, SL-M3820ND, SL-M3820DW, SL-M3820D, SL-M3370FD, SL-M3320ND, SCX-5739FW, SCX-5737FW, SCX-5639FR, SCX-5637HR, SCX-5637FR, SCX-4835FR, SCX-4835FD, SCX-4833HD, SCX-4833FR, SCX-4833FD, ML-3750ND, ML-3712ND, ML-3712DW, ML-3712D, ML-3710ND, ML-3710DW, ML-3710D, ML-3312ND, ML-3312D, ML-3310ND, ML-3310D.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C158" authorId="0">
+    <comment ref="C160" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: WorkCentre 3345, WorkCentre 3335, WorkCentre 3325DNI, WorkCentre 3315DN, WorkCentre 3225DNI, Phaser 3330, Phaser 3320DNI, SAMSUNG: SL-M4080FX, SL-M4072FD, SL-M4070FX, SL-M4070FR, SL-M4030ND, SL-M4024ND, SL-M4020NX, SL-M4020ND, SL-M3870FW, SL-M3870FD, SL-M3825DW, SL-M3820ND, SL-M3820DW, SL-M3820D, SL-M3370FD, SL-M3320ND, SCX-5739FW, SCX-5737FW, SCX-5639FR, SCX-5637HR, SCX-5637FR, SCX-4835FR, SCX-4835FD, SCX-4833HD, SCX-4833FR, SCX-4833FD, ML-3750ND, ML-3712ND, ML-3712DW, ML-3712D, ML-3710ND, ML-3710DW, ML-3710D, ML-3312ND, ML-3312D, ML-3310ND, ML-3310D, 80K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C159" authorId="0">
+    <comment ref="C161" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: WorkCentre 3345, WorkCentre 3335, WorkCentre 3325DNI, WorkCentre 3315DN, WorkCentre 3225DNI, Phaser 3330, Phaser 3320DNI, SAMSUNG: SL-M4080FX, SL-M4072FD, SL-M4070FX, SL-M4070FR, SL-M4030ND, SL-M4024ND, SL-M4020NX, SL-M4020ND, SL-M3870FW, SL-M3870FD, SL-M3825DW, SL-M3820ND, SL-M3820DW, SL-M3820D, SL-M3370FD, SL-M3320ND, SCX-5739FW, SCX-5737FW, SCX-5639FR, SCX-5637HR, SCX-5637FR, SCX-4835FR, SCX-4835FD, SCX-4833HD, SCX-4833FR, SCX-4833FD, ML-3750ND, ML-3712ND, ML-3712DW, ML-3712D, ML-3710ND, ML-3710DW, ML-3710D, ML-3312ND, ML-3312D, ML-3310ND, ML-3310D.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C160" authorId="0">
+    <comment ref="C162" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: WorkCentre 3345, WorkCentre 3335, WorkCentre 3325DNI, WorkCentre 3315DN, WorkCentre 3225DNI, Phaser 3330, Phaser 3320DNI, SAMSUNG: SL-M4080FX, SL-M4072FD, SL-M4070FX, SL-M4070FR, SL-M4030ND, SL-M4024ND, SL-M4020NX, SL-M4020ND, SL-M3870FW, SL-M3870FD, SL-M3825DW, SL-M3820ND, SL-M3820DW, SL-M3820D, SL-M3370FD, SL-M3320ND, SCX-5739FW, SCX-5737FW, SCX-5639FR, SCX-5637HR, SCX-5637FR, SCX-4835FR, SCX-4835FD, SCX-4833HD, SCX-4833FR, SCX-4833FD, ML-3750ND, ML-3712ND, ML-3712DW, ML-3712D, ML-3710ND, ML-3710DW, ML-3710D, ML-3312ND, ML-3312D, ML-3310ND, ML-3310D.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C161" authorId="0">
+    <comment ref="C163" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">XEROX: WorkCentre 3345, WorkCentre 3335, WorkCentre 3325DNI, WorkCentre 3315DN, WorkCentre 3225DNI, Phaser 3330, Phaser 3320DNI, SAMSUNG: SL-M4080FX, SL-M4072FD, SL-M4070FX, SL-M4070FR, SL-M4030ND, SL-M4024ND, SL-M4020NX, SL-M4020ND, SL-M3870FW, SL-M3870FD, SL-M3825DW, SL-M3820ND, SL-M3820DW, SL-M3820D, SL-M3370FD, SL-M3320ND, SCX-5739FW, SCX-5737FW, SCX-5639FR, SCX-5637HR, SCX-5637FR, SCX-4835FR, SCX-4835FD, SCX-4833HD, SCX-4833FR, SCX-4833FD, ML-3750ND, ML-3712ND, ML-3712DW, ML-3712D, ML-3710ND, ML-3710DW, ML-3710D, ML-3312ND, ML-3312D, ML-3310ND, ML-3310D.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C164" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNG: ML-3470, ML-3471ND, SCX-5635FN, SCX-5635HN, SCX-5835FN, SCX-5935FN, SCX-5133, SCX-5135, SCX-5235, XEROX: Phaser 3435, Phaser 3435DN, Phaser 3635MFP, WorkCentre 3550. JC66-01593B
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C162" authorId="0">
+    <comment ref="C165" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX-5115/5315F/WC M15/15i, JC66-00624A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C163" authorId="0">
+    <comment ref="C166" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AL2020/ 2030/ 2031/ AR5420 Upper Fuser Roller NROLI0137QSZZ CET3658</t>
         </r>
       </text>
     </comment>
-    <comment ref="C164" authorId="0">
+    <comment ref="C167" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR160/161/162/163/164/200/205/207/5015/5120/5316/5320/5516/AR-160/Toshiba e-Studio 161/HR-1620  NROLI0030FCZZ</t>
         </r>
       </text>
     </comment>
-    <comment ref="C165" authorId="0">
+    <comment ref="C168" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR160/161/162/163/164/200/201/205/206/207/5015/5120/5316/5320/5516/5520/AR-160/Toshiba e-Studio 161/HR-1620  NROLI0030QSZZ/NROLI0030FCZZ/6LA58691200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C166" authorId="0">
+    <comment ref="C169" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR160/161/162/163/164/200/205/207/5015/5120/5316/5320/5516/AR-160/Toshiba e-Studio 161/HR-1620</t>
         </r>
       </text>
     </comment>
-    <comment ref="C167" authorId="0">
+    <comment ref="C170" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ARM256L/316L/ARM258/318, MX-M260/264N/M310/314N/354N/M364N/365N</t>
         </r>
       </text>
     </comment>
-    <comment ref="C168" authorId="0">
+    <comment ref="C171" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Z810/830/845, AR 120/121/122/123/150/151/152/153/156/157</t>
         </r>
       </text>
     </comment>
-    <comment ref="C169" authorId="0">
+    <comment ref="C172" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">BD-1550/1560</t>
         </r>
       </text>
     </comment>
-    <comment ref="C170" authorId="0">
+    <comment ref="C173" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2060/2860/2870/3560/3570</t>
         </r>
       </text>
     </comment>
-    <comment ref="C171" authorId="0">
+    <comment ref="C174" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TOSHIBA: E-Studio 18, TOSHIBA: E-Studio 163, E-Studio 166, E-Studio 182, E-Studio 212, E-Studio 242, TOSHIBA: E-Studio 195, E-Studio 223, E-Studio 225, E-Studio 243, E-Studio 245. 6LE19935000.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C172" authorId="0">
+    <comment ref="C175" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TOSHIBA: E-Studio 18, TOSHIBA: E-Studio 163, E-Studio 166, E-Studio 182, E-Studio 212, E-Studio 242, TOSHIBA: E-Studio 195, E-Studio 223, E-Studio 225, E-Studio 243, E-Studio 245. 6LE19935000.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C173" authorId="0">
+    <comment ref="C176" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">TOSHIBA: E-Studio 18, TOSHIBA: E-Studio 163, E-Studio 166, E-Studio 182, E-Studio 212, E-Studio 242, TOSHIBA: E-Studio 195, E-Studio 223, E-Studio 225, E-Studio 243, E-Studio 245. 6LE19935000.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C177" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">e-Studio 163/165/166/167/181/203/205/206/207/237  HR-1640U</t>
         </r>
       </text>
     </comment>
-    <comment ref="C174" authorId="0">
+    <comment ref="C178" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TOSHIBA: E-Studio 18, TOSHIBA: E-Studio 163, E-Studio 166, E-Studio 182, E-Studio 212, E-Studio 242, TOSHIBA: E-Studio 195, E-Studio 223, E-Studio 225, E-Studio 243, E-Studio 245. 6LE19935000.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C175" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C176" authorId="0">
+    <comment ref="C179" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba e-Studio 2006/2007/2306/2307/2505/2506/2507/6LJ83405000/6LJ78084000/6LJ78116000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C177" authorId="0">
+    <comment ref="C180" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TOSHIBA: E-Studio 2006, E-Studio 2306, E-Studio 2506, E-Studio 2007, E-Studio 2307, E-Studio 2507, TOSHIBA: E-Studio 2303A, E-Studio 2309A, E-Studio 2809A 6LJ83405000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C178" authorId="0">
+    <comment ref="C181" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba e-Studio 2006/2007/2306/2307/2505/2506/2507/6LJ83405000/6LJ78084000/6LJ78116000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C179" authorId="0">
+    <comment ref="C182" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TOSHIBA E-Studio 206L/ 255/ 256/ 305/ 306/ 355/ 356/ 455/ 506/ 6LH58424000/ CET6529</t>
         </r>
       </text>
     </comment>
-    <comment ref="C180" authorId="0">
+    <comment ref="C183" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">E-Studio 230/280s /E-Studio 232/282/233/283 Upper Fuser Roller 6LA27846000 CET3380</t>
         </r>
       </text>
     </comment>
-    <comment ref="C181" authorId="0">
+    <comment ref="C184" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TOSHIBA: E-Studio 350, E-Studio 450, TOSHIBA: E-Studio 352, E-Studio 353, E-Studio 452, E-Studio 453.6LA27552000
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C182" authorId="0">
+    <comment ref="C185" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">e-STUDIO 350/352/353/450/452/453</t>
         </r>
       </text>
     </comment>
-    <comment ref="C183" authorId="0">
+    <comment ref="C186" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox 1025/1027/1038/5915  Upper Fuser Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C184" authorId="0">
+    <comment ref="C187" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox DocuCentre S1810/2010/2220/2420/WC 5019/5021/5022/5024, 80K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C185" authorId="0">
+    <comment ref="C188" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: DocuCentre S1810, DocuCentre S2010, WorkCentre 5019, WorkCentre 5021, WorkCentre 5022, WorkCentre 5024.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C186" authorId="0">
+    <comment ref="C189" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox VersaLink C400/405/WorkCentre 6655</t>
         </r>
       </text>
     </comment>
-    <comment ref="C187" authorId="0">
+    <comment ref="C190" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: WorkCentre 7120, WorkCentre 7125, WorkCentre 7220, WorkCentre 7220T, WorkCentre 7225, WorkCentre 7225T, DocuCentre-IV C2260, DocuCentre-IV C2263, DocuCentre-IV C2265</t>
         </r>
       </text>
     </comment>
-    <comment ref="C188" authorId="0">
+    <comment ref="C191" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: CopyCentre C118, WorkCentre M118, WorkCentre M118i, DocuCentre 2056, DocuCentre 156, DocuCentre 186, WorkCentre C118</t>
         </r>
       </text>
     </comment>
-    <comment ref="C189" authorId="0">
+    <comment ref="C192" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: WorkCentre Pro 123, WorkCentre Pro 128, WorkCentre Pro 133, WorkCentre 5325, WorkCentre 5330, WorkCentre 5335, WorkCentre 5222, WorkCentre 5225, WorkCentre 5230, DC-236, DC-286, DocuCentre IV2060, DocuCentre IV3060, DocuCentre IV3065, WorkCentre Pro 123, WorkCentre 128, WorkCentre Pro 133 DADF, WorkCentre 5325, WorkCentre 5330, WorkCentre 5335</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="197">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="203">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Вал тефлоновий</t>
   </si>
   <si>
     <t>Вал тефлоновий Brother DCP-1602 CET  CET181017</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Вал тефлоновий Brother HL-1110/MFC-1810/1815/1818 CET6494</t>
   </si>
   <si>
     <t>Вал тефлоновий Brother HL-1110/MFC-1810/1815/1818 VEAYE</t>
   </si>
   <si>
     <t>Вал тефлоновий Brother HL-1110/MFC-1810/1815/1818, 80K,  UFR-HL2140-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Вал тефлоновий Brother HL-2030/2040/2045/2070/2075  LM4009001-VE  VEAYE</t>
   </si>
   <si>
+    <t>Вал тефлоновий Brother HL-2030/2040/2045/2070/2075  LM4009001-WDS  WELLDO Select</t>
+  </si>
+  <si>
     <t>Вал тефлоновий Brother HL-2030/2040/2045/2070/2075, Foshan</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Вал тефлоновий Brother HL-2030/2040/2045/2070/2075, Patron</t>
+  </si>
+  <si>
+    <t>очікується 18-09</t>
   </si>
   <si>
     <t>Вал тефлоновий Brother HL-2140/2150/2170  URHL2140-PG  Micrographic</t>
   </si>
   <si>
     <t>Вал тефлоновий Brother HL-2140/2150/2170  оригінал , Foshan</t>
   </si>
   <si>
     <t>Вал тефлоновий Brother HL-2140/2150/2170, Foshan</t>
   </si>
   <si>
     <t>Вал тефлоновий Brother HL-2140/2150/2170, Patron</t>
   </si>
   <si>
     <t>Вал тефлоновий Brother HL-2140/2150/2170, VEAYE</t>
   </si>
   <si>
     <t>Вал тефлоновий Brother HL-2240/2270/2230  SP-FR-PN-BHL2240
   Patron</t>
   </si>
   <si>
     <t>Вал тефлоновий Brother HL-2240/2270/2230  UFR-HL2240  CEE</t>
   </si>
   <si>
     <t>Вал тефлоновий Brother HL-2240/2270/2230  URHL2240-PG  Micrographic</t>
@@ -3388,150 +3446,159 @@
   <si>
     <t>Вал тефлоновий Samsung ML-1710/1510/1610  JC66-006601A , Micrographic</t>
   </si>
   <si>
     <t>Вал тефлоновий Samsung ML-1910/2850/SCX-4600/4824FN  JC66-00729A  CEE</t>
   </si>
   <si>
     <t>Вал тефлоновий Samsung ML-1910/2850/SCX-4600/4824FN,  SP-FR-PN-SML1910   Patron</t>
   </si>
   <si>
     <t>Вал тефлоновий Samsung ML-1910/2850/SCX-4600/4824FN, 80K  JC66-01256B-WDS , WELLDO Select</t>
   </si>
   <si>
     <t>Вал тефлоновий Samsung ML-1910/2850/SCX-4600/4824FN, JC66-01256B,  URML2850-PG  Micrographic</t>
   </si>
   <si>
     <t>Вал тефлоновий Samsung ML-1910/2850/SCX-4600/4824FN, JC66-01256B, CET3674</t>
   </si>
   <si>
     <t>Вал тефлоновий Samsung ML-1910/2850/SCX-4600/4824FN, JC66-01256B, Foshan</t>
   </si>
   <si>
     <t>Вал тефлоновий Samsung ML-1910/2850/SCX-4600/4824FN, JC66-01256B, VEAYE</t>
   </si>
   <si>
-    <t>Вал тефлоновий Samsung ML-2160/2164/2165/SCX-3400/3405,  JC66-03089A-WDS , WELLDO Select</t>
-[...17 lines deleted...]
-    <t>Вал тефлоновий Samsung ML-2160/2164/2165/SCX-3400/3405, JC66-03089A, VEAYE</t>
+    <t>Вал тефлоновий Samsung ML-2160,  JC66-03089A-WDS , WELLDO Select</t>
+  </si>
+  <si>
+    <t>Вал тефлоновий Samsung ML-2160, JC66-03089A,  CET3513/CET181013</t>
+  </si>
+  <si>
+    <t>Вал тефлоновий Samsung ML-2160, JC66-03089A,  SD101COMPATFUSRUFR  Static Control</t>
+  </si>
+  <si>
+    <t>Вал тефлоновий Samsung ML-2160, JC66-03089A,  UFR-ML2160  CEE</t>
+  </si>
+  <si>
+    <t>Вал тефлоновий Samsung ML-2160, JC66-03089A, Foshan</t>
+  </si>
+  <si>
+    <t>Вал тефлоновий Samsung ML-2160, JC66-03089A, Micrographic</t>
+  </si>
+  <si>
+    <t>Вал тефлоновий Samsung ML-2160, JC66-03089A, Patron</t>
+  </si>
+  <si>
+    <t>Вал тефлоновий Samsung ML-2160, JC66-03089A, VEAYE</t>
   </si>
   <si>
     <t>Вал тефлоновий Samsung ML-2250, JC66-00729А</t>
   </si>
   <si>
     <t>Вал тефлоновий Samsung ML-2955/SCX-4728/SL-M2820DW  JC66-02993A  CEE</t>
   </si>
   <si>
     <t>Вал тефлоновий Samsung ML-2955/SCX-4728/SL-M2820DW  JC66-02993A-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал тефлоновий Samsung ML-2955/SCX-4728/SL-M2820DW JC66-02993A  URML2950  Micrographic</t>
   </si>
   <si>
     <t>Вал тефлоновий Samsung ML-2955/SCX-4728/SL-M2820DW JC66-02993A CET3537</t>
   </si>
   <si>
     <t>Вал тефлоновий Samsung ML-2955/SCX-4728/SL-M2820DW, 80K,  JC66-02993A-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Вал тефлоновий Samsung ML-3050 / ML-3051 / SCX-5530 / Xerox 3428, JC66-01211A</t>
   </si>
   <si>
     <t>Вал тефлоновий Samsung ML-3310/3710/SCX-4833,  JC66-02846A  CEE</t>
   </si>
   <si>
+    <t>у резерві очікується 18-09</t>
+  </si>
+  <si>
     <t>Вал тефлоновий Samsung ML-3310/3710/SCX-4833,  JC66-02846A-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал тефлоновий Samsung ML-3310/3710/SCX-4833,  JC66-02846A-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Вал тефлоновий Samsung ML-3310/3710/SCX-4833, JC66-02846A, Foshan</t>
   </si>
   <si>
+    <t>Вал тефлоновий Samsung ML-3310D, JC66-02846A,  SD205COMPATFUSRUFR  Static Control</t>
+  </si>
+  <si>
     <t>Вал тефлоновий Samsung ML-3310D/ML-3710/WC 3315/WC 3325, JC66-02846A,  CET3510/CET181014</t>
   </si>
   <si>
     <t>Вал тефлоновий Samsung ML-3470/3471, SCX-5835FN/5935FN  JC66-01593B  CET3521</t>
   </si>
   <si>
     <t>Вал тефлоновий Samsung SCX-5115/5315F/WC M15/15i, JC66-00624A, Foshan</t>
   </si>
   <si>
     <t>Вал тефлоновий Sharp AL2020/ 2030/ 2031/ AR5420 NROLI0137QSZZ CET3658</t>
   </si>
   <si>
     <t>Вал тефлоновий Sharp AR 160/161/5015/5120/5316, NROLI0030FCZZ, Foshan</t>
   </si>
   <si>
     <t>Вал тефлоновий Sharp AR 160/161/5015/5120/5316, NROLI0030FCZZ, VEAYE</t>
   </si>
   <si>
     <t>Вал тефлоновий Sharp AR 160/161/5015/5120/5316, NROLI0030FCZZ/ CET3275</t>
   </si>
   <si>
     <t>Вал тефлоновий Sharp ARM256L, NROLM0129QSZZ CET  CET3780</t>
   </si>
   <si>
     <t>Вал тефлоновий Sharp Z810/830/845, AR 120/121, KATUN</t>
   </si>
   <si>
     <t>Вал тефлоновий Toshiba 1550/1560,  4409849370  KATUN РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Вал тефлоновий Toshiba 2060/2860/2870/3560/3570, Erus РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Вал тефлоновий Toshiba e-Studio 163/166/181, 6LE19935000-WD, WELLDO</t>
   </si>
   <si>
+    <t>Вал тефлоновий Toshiba e-Studio 163/166/181, 6LE19935000/HR-1640-U,  6LE19935000-VE  VEAYE</t>
+  </si>
+  <si>
     <t>Вал тефлоновий Toshiba e-Studio 163/166/181, 6LE19935000/HR-1640-U, CET3189</t>
   </si>
   <si>
     <t>Вал тефлоновий Toshiba e-Studio 163/166/181, 6LE19935000/HR-1640-U, Foshan</t>
   </si>
   <si>
     <t>Вал тефлоновий Toshiba e-Studio 163/166/181, 6LE19935000/HR-1640-U, Patron</t>
-  </si>
-[...1 lines deleted...]
-    <t>Вал тефлоновий Toshiba e-Studio 163/166/181, 6LE19935000/HR-1640-U, VEAYE</t>
   </si>
   <si>
     <t>Вал тефлоновий Toshiba e-Studio 2006/2007/2306/2506/2507  6LJ83405000-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал тефлоновий Toshiba e-Studio 2006/2306/2506/2007/2507  6LJ83405000  CET7403</t>
   </si>
   <si>
     <t>Вал тефлоновий Toshiba e-Studio 2006/2306/2506/2007/2507  6LJ83405000-WDS  WELLDO</t>
   </si>
   <si>
     <t>Вал тефлоновий Toshiba e-Studio 206L/ 255/ 256/ 305/ 306/ 355/ 356/ 455/ 506/ 6LH58424000/ CET6529</t>
   </si>
   <si>
     <t>Вал тефлоновий Toshiba e-Studio 230/232/280/282, HR-2320U, CET</t>
   </si>
   <si>
     <t>Вал тефлоновий Toshiba e-Studio 350, 6LA27552000 CET3211</t>
   </si>
   <si>
     <t>Вал тефлоновий Toshiba e-Studio 350/450, HR-3520U, KATUN</t>
   </si>
   <si>
     <t>Вал тефлоновий Xerox 1025/1027/1038/5915, Foshan</t>
   </si>
@@ -3978,51 +4045,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I190"/>
+  <dimension ref="A1:I193"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -4151,4166 +4218,4599 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>34145</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>801.02</v>
+        <v>800.13</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>24625</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>719.49</v>
+        <v>718.6900000000001</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>25950</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>254.46</v>
+        <v>254.18</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>33689</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>277.31</v>
+        <v>277</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>21107</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>279.55</v>
+        <v>279.24</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
-        <v>17551</v>
+        <v>35321</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>225.79</v>
+        <v>319.52</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>25659</v>
+        <v>17551</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>332.42</v>
+        <v>225.54</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>27154</v>
+        <v>25659</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>259.39</v>
+        <v>332.05</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>17552</v>
+        <v>27154</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>725.76</v>
+        <v>259.1</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>21632</v>
+        <v>17552</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>233.86</v>
+        <v>724.95</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>21914</v>
+        <v>21632</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>293.44</v>
+        <v>233.6</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>21081</v>
+        <v>21914</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>279.55</v>
+        <v>293.11</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>22124</v>
+        <v>21081</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>592.7</v>
+        <v>279.24</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>29667</v>
+        <v>22124</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>188.16</v>
+        <v>592.04</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>27155</v>
+        <v>29667</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>259.39</v>
+        <v>187.95</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>21633</v>
+        <v>27155</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>222.66</v>
+        <v>259.1</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>20694</v>
+        <v>21633</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>279.55</v>
+        <v>222.41</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>17554</v>
+        <v>20694</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>665.73</v>
+        <v>279.24</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>21324</v>
+        <v>17554</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>371.84</v>
+        <v>664.99</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>29668</v>
+        <v>21324</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>188.16</v>
+        <v>371.43</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>20664</v>
+        <v>29668</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>244.61</v>
+        <v>187.95</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>21634</v>
+        <v>20664</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>193.98</v>
+        <v>244.34</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>26123</v>
+        <v>21634</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>606.14</v>
+        <v>193.77</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>30576</v>
+        <v>26123</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>274.18</v>
+        <v>605.47</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>28413</v>
+        <v>30576</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>268.8</v>
+        <v>273.87</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>23563</v>
+        <v>28413</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>551.9400000000001</v>
+        <v>268.5</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>9396</v>
+        <v>23563</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>89.59999999999999</v>
+        <v>551.3200000000001</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
-[...1 lines deleted...]
-        <v>43</v>
+      <c r="H37" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I37" s="5" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>20422</v>
+        <v>9396</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>442.18</v>
+        <v>89.5</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H38" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I38" s="1" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>15506</v>
+        <v>20422</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>518.78</v>
+        <v>441.68</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>10137</v>
+        <v>15506</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>417.54</v>
+        <v>518.21</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>19715</v>
+        <v>10137</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>224</v>
+        <v>417.07</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
-[...1 lines deleted...]
-        <v>43</v>
+      <c r="H41" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I41" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>10664</v>
+        <v>19715</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F42" s="1">
-        <v>435.46</v>
+        <v>223.75</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H42" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I42" s="1" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>24552</v>
+        <v>10664</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>404.99</v>
+        <v>434.97</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>20824</v>
+        <v>24552</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>411.71</v>
+        <v>404.54</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>10138</v>
+        <v>20824</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>459.2</v>
+        <v>411.25</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>20825</v>
+        <v>10138</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>435.46</v>
+        <v>458.69</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I46" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>10889</v>
+        <v>20825</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>462.78</v>
+        <v>434.97</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I47" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>25302</v>
+        <v>10889</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>2110.08</v>
+        <v>462.27</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I48" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>24553</v>
+        <v>25302</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>1868.16</v>
+        <v>2107.73</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I49" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>30573</v>
+        <v>24553</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>698.88</v>
+        <v>1866.08</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I50" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>11819</v>
+        <v>30573</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>1740.48</v>
+        <v>698.1</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I51" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>31881</v>
+        <v>11819</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>630.34</v>
+        <v>1738.54</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>31281</v>
+        <v>31881</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>630.34</v>
+        <v>629.63</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I53" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>24190</v>
+        <v>31281</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>847.17</v>
+        <v>629.63</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I54" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>23231</v>
+        <v>24190</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>859.71</v>
+        <v>846.22</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
+      <c r="H55" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I55" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>22650</v>
+        <v>23231</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>257.6</v>
+        <v>858.75</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I56" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>25951</v>
+        <v>22650</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>397.82</v>
+        <v>257.31</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
+      <c r="H57" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I57" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>25180</v>
+        <v>25951</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>554.62</v>
+        <v>397.38</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I58" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>21564</v>
+        <v>25180</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>907.2</v>
+        <v>554.01</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I59" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>32496</v>
+        <v>21564</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>807.74</v>
+        <v>906.1900000000001</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="1"/>
+      <c r="H60" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I60" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>25181</v>
+        <v>32496</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>752.1900000000001</v>
+        <v>806.84</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I61" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>25179</v>
+        <v>25181</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>849.41</v>
+        <v>751.35</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
-[...1 lines deleted...]
-        <v>43</v>
+      <c r="H62" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I62" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>20291</v>
+        <v>25179</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>537.6</v>
+        <v>848.46</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H63" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I63" s="1" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>7063</v>
+        <v>20291</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>1113.28</v>
+        <v>537</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="1"/>
+      <c r="H64" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I64" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>24866</v>
+        <v>7063</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>632.13</v>
+        <v>1112.04</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="1"/>
+      <c r="H65" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I65" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>16694</v>
+        <v>24866</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>784</v>
+        <v>631.42</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="1"/>
+      <c r="H66" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I66" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>26263</v>
+        <v>16694</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>791.17</v>
+        <v>783.13</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I67" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>16695</v>
+        <v>26263</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>581.95</v>
+        <v>790.29</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
+      <c r="H68" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I68" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>25895</v>
+        <v>16695</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>671.55</v>
+        <v>581.3</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="1"/>
+      <c r="H69" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I69" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>16696</v>
+        <v>25895</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>573.4400000000001</v>
+        <v>670.8</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="1"/>
+      <c r="H70" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I70" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>16284</v>
+        <v>16696</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>268.8</v>
+        <v>572.8</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="1"/>
+      <c r="H71" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I71" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>29915</v>
+        <v>16284</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>386.62</v>
+        <v>268.5</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="1"/>
+      <c r="H72" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I72" s="5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>18397</v>
+        <v>29915</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>616.9</v>
+        <v>386.19</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="1"/>
+      <c r="H73" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I73" s="5" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>16585</v>
+        <v>18397</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>407.23</v>
+        <v>616.21</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="1"/>
+      <c r="H74" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I74" s="5" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>20659</v>
+        <v>16585</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>369.6</v>
+        <v>406.78</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="1"/>
+      <c r="H75" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I75" s="5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>31880</v>
+        <v>20659</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>451.58</v>
+        <v>369.19</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="1"/>
+      <c r="H76" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I76" s="5" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>21566</v>
+        <v>31880</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>766.53</v>
+        <v>451.08</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="1"/>
+      <c r="H77" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I77" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>21565</v>
+        <v>21566</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>758.91</v>
+        <v>765.67</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="1"/>
+      <c r="H78" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I78" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>19250</v>
+        <v>21565</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>943.9400000000001</v>
+        <v>758.0700000000001</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="1"/>
+      <c r="H79" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I79" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>20660</v>
+        <v>19250</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>422.91</v>
+        <v>942.88</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="1"/>
+      <c r="H80" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I80" s="5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>23077</v>
+        <v>20660</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>582.4</v>
+        <v>422.44</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="1"/>
+      <c r="H81" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I81" s="5" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>11942</v>
+        <v>23077</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>438.59</v>
+        <v>581.75</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="1"/>
+      <c r="H82" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I82" s="5" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>28279</v>
+        <v>11942</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>448.45</v>
+        <v>438.1</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="1"/>
+      <c r="H83" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I83" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>24514</v>
+        <v>28279</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>504</v>
+        <v>447.95</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="1"/>
+      <c r="H84" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I84" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>28280</v>
+        <v>24514</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>427.39</v>
+        <v>503.44</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="1"/>
+      <c r="H85" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I85" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>27047</v>
+        <v>28280</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>1401.34</v>
+        <v>426.92</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="1"/>
+      <c r="H86" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I86" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>19417</v>
+        <v>27047</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>469.95</v>
+        <v>1399.78</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="1"/>
+      <c r="H87" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I87" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>21421</v>
+        <v>19417</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>484.29</v>
+        <v>469.43</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="1"/>
+      <c r="H88" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I88" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>34658</v>
+        <v>21421</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>891.52</v>
+        <v>483.75</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="1"/>
+      <c r="H89" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I89" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>31797</v>
+        <v>34658</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>541.1799999999999</v>
+        <v>890.53</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="1"/>
+      <c r="H90" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I90" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>31708</v>
+        <v>31797</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>564.48</v>
+        <v>540.58</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="1"/>
+      <c r="H91" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I91" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
-        <v>23328</v>
+        <v>31708</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>525.0599999999999</v>
+        <v>563.85</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="1"/>
+      <c r="H92" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I92" s="5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>16701</v>
+        <v>23328</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>295.23</v>
+        <v>524.47</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="1"/>
+      <c r="H93" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I93" s="5" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>22810</v>
+        <v>16701</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>422.02</v>
+        <v>294.9</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="1"/>
+      <c r="H94" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I94" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
-        <v>28325</v>
+        <v>22810</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>453.82</v>
+        <v>421.55</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="1"/>
+      <c r="H95" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I95" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
-        <v>7423</v>
+        <v>28325</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>1632.06</v>
+        <v>453.32</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="1"/>
+      <c r="H96" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I96" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
-        <v>32108</v>
+        <v>7423</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>610.1799999999999</v>
+        <v>1630.24</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="1"/>
+      <c r="H97" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I97" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
-        <v>16698</v>
+        <v>32108</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>389.76</v>
+        <v>609.5</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="1"/>
+      <c r="H98" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I98" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
-        <v>22652</v>
+        <v>16698</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>422.02</v>
+        <v>389.33</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="1"/>
+      <c r="H99" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I99" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
-        <v>16699</v>
+        <v>22652</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>389.76</v>
+        <v>421.55</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="1"/>
+      <c r="H100" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I100" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
-        <v>22811</v>
+        <v>16699</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>422.02</v>
+        <v>389.33</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="1"/>
+      <c r="H101" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I101" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
-        <v>21545</v>
+        <v>22811</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>694.4</v>
+        <v>421.55</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="1"/>
+      <c r="H102" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I102" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
-        <v>16700</v>
+        <v>21545</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>1433.6</v>
+        <v>693.63</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="1"/>
+      <c r="H103" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I103" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
-        <v>19623</v>
+        <v>16700</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>1127.17</v>
+        <v>1432</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="1"/>
+      <c r="H104" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I104" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
-        <v>21546</v>
+        <v>19623</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>460.54</v>
-[...4 lines deleted...]
-      <c r="H105" s="1"/>
+        <v>1125.91</v>
+      </c>
+      <c r="G105" s="1"/>
+      <c r="H105" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I105" s="5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
-        <v>16702</v>
+        <v>21546</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>389.76</v>
-[...2 lines deleted...]
-      <c r="H106" s="1"/>
+        <v>460.03</v>
+      </c>
+      <c r="G106" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="H106" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I106" s="5" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
-        <v>19659</v>
+        <v>16702</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>885.25</v>
+        <v>389.33</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="1"/>
+      <c r="H107" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I107" s="5" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
-        <v>20668</v>
+        <v>19659</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>405.89</v>
+        <v>884.26</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="1"/>
+      <c r="H108" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I108" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
-        <v>24867</v>
+        <v>20668</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
         <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>909.89</v>
-[...4 lines deleted...]
-      <c r="H109" s="1"/>
+        <v>405.44</v>
+      </c>
+      <c r="G109" s="1"/>
+      <c r="H109" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I109" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
-        <v>32109</v>
+        <v>24867</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>442.18</v>
-[...2 lines deleted...]
-      <c r="H110" s="1"/>
+        <v>908.87</v>
+      </c>
+      <c r="G110" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="H110" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I110" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
-        <v>23488</v>
+        <v>32109</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>557.76</v>
+        <v>441.68</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="1"/>
+      <c r="H111" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I111" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
-        <v>18507</v>
+        <v>23488</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>1173.76</v>
+        <v>557.14</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="1"/>
+      <c r="H112" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I112" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
-        <v>29170</v>
+        <v>18507</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>970.8200000000001</v>
+        <v>1172.45</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="1"/>
+      <c r="H113" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I113" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
-        <v>30325</v>
+        <v>29170</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>588.22</v>
+        <v>969.73</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="1"/>
+      <c r="H114" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I114" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
-        <v>20418</v>
+        <v>30325</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>665.73</v>
+        <v>587.5700000000001</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="1"/>
+      <c r="H115" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I115" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
-        <v>33013</v>
+        <v>20418</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>470.4</v>
+        <v>664.99</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="1"/>
+      <c r="H116" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I116" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
-        <v>27113</v>
+        <v>33013</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>840</v>
+        <v>469.88</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="1"/>
+      <c r="H117" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I117" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
-        <v>8461</v>
+        <v>27113</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>264.77</v>
+        <v>839.0599999999999</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="1"/>
+      <c r="H118" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I118" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
-        <v>29669</v>
+        <v>8461</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>167.55</v>
+        <v>264.47</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="1"/>
+      <c r="H119" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I119" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
-        <v>15974</v>
+        <v>29669</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D120" s="1">
         <v>8443999090</v>
       </c>
       <c r="E120" s="1">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>183.68</v>
+        <v>167.37</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="1"/>
+      <c r="H120" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I120" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
-        <v>20669</v>
+        <v>15974</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
         <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>223.55</v>
+        <v>179.9</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="1"/>
+      <c r="H121" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I121" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
-        <v>29671</v>
+        <v>20669</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>194.88</v>
+        <v>223.3</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="1"/>
+      <c r="H122" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I122" s="5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
-        <v>22812</v>
+        <v>29671</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>241.47</v>
+        <v>194.66</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H123" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I123" s="1" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
-        <v>29867</v>
+        <v>22812</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
         <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>252.22</v>
+        <v>241.2</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="1"/>
+      <c r="H124" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I124" s="5" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
-        <v>34248</v>
+        <v>29867</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>258.05</v>
+        <v>251.94</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="1"/>
+      <c r="H125" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I125" s="5" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
-        <v>20837</v>
+        <v>34248</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
         <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>232.96</v>
+        <v>257.76</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="1"/>
+      <c r="H126" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I126" s="5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
-        <v>24479</v>
+        <v>20837</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
         <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>233.86</v>
+        <v>179.9</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="1"/>
+      <c r="H127" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I127" s="5" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
-        <v>29670</v>
+        <v>24479</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D128" s="1">
         <v>8443999090</v>
       </c>
       <c r="E128" s="1">
         <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>162.18</v>
+        <v>233.6</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="1"/>
-[...1 lines deleted...]
-        <v>43</v>
+      <c r="H128" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I128" s="5" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
-        <v>20670</v>
+        <v>29670</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
         <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>227.14</v>
+        <v>162</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H129" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I129" s="1" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
-        <v>30668</v>
+        <v>20670</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
         <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>246.85</v>
+        <v>226.88</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="1"/>
+      <c r="H130" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I130" s="5" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
-        <v>8462</v>
+        <v>30668</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>254.02</v>
+        <v>246.57</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="1"/>
+      <c r="H131" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I131" s="5" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
-        <v>23078</v>
+        <v>8462</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>430.08</v>
+        <v>253.73</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="1"/>
+      <c r="H132" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I132" s="5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
-        <v>15975</v>
+        <v>23078</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D133" s="1">
         <v>8443999090</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>201.6</v>
+        <v>429.6</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="1"/>
+      <c r="H133" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I133" s="5" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
-        <v>12029</v>
+        <v>15975</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D134" s="1">
         <v>8443999090</v>
       </c>
       <c r="E134" s="1">
         <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>288.06</v>
+        <v>179.9</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="1"/>
+      <c r="H134" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I134" s="5" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
-        <v>29618</v>
+        <v>12029</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>167.55</v>
+        <v>287.74</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="1"/>
-[...1 lines deleted...]
-        <v>43</v>
+      <c r="H135" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I135" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
-        <v>18331</v>
+        <v>29618</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>264.77</v>
+        <v>167.37</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H136" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I136" s="1" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
-        <v>29322</v>
+        <v>18331</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
         <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>279.55</v>
+        <v>264.47</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="1"/>
+      <c r="H137" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I137" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
-        <v>24554</v>
+        <v>29322</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>239.23</v>
+        <v>279.24</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="1"/>
+      <c r="H138" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I138" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
-        <v>21567</v>
+        <v>24554</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>784.9</v>
+        <v>238.97</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="1"/>
+      <c r="H139" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I139" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
-        <v>15742</v>
+        <v>21567</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>220.42</v>
+        <v>784.02</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="1"/>
+      <c r="H140" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I140" s="5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
-        <v>21770</v>
+        <v>15742</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>240.58</v>
+        <v>179.9</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="1"/>
+      <c r="H141" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I141" s="5" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
-        <v>33743</v>
+        <v>21770</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>240.58</v>
+        <v>240.31</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="1"/>
+      <c r="H142" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I142" s="5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
-        <v>24868</v>
+        <v>33743</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>740.54</v>
+        <v>240.31</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="1"/>
+      <c r="H143" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I143" s="5" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
-        <v>29652</v>
+        <v>24868</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>172.48</v>
+        <v>739.72</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="1"/>
-[...1 lines deleted...]
-        <v>43</v>
+      <c r="H144" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I144" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
-        <v>17303</v>
+        <v>35186</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>220.42</v>
+        <v>488.67</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="1"/>
+      <c r="H145" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I145" s="5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
-        <v>24555</v>
+        <v>29652</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>245.95</v>
+        <v>172.29</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H146" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I146" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
-        <v>20666</v>
+        <v>17303</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>215.04</v>
+        <v>179.9</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="1"/>
+      <c r="H147" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I147" s="5" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
-        <v>22397</v>
+        <v>24555</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>213.25</v>
+        <v>245.68</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="1"/>
+      <c r="H148" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I148" s="5" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
-        <v>10818</v>
+        <v>20666</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="D149" s="1">
-        <v>7326909890</v>
+        <v>8443999090</v>
       </c>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>641.09</v>
+        <v>214.8</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="1"/>
+      <c r="H149" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I149" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
-        <v>29672</v>
+        <v>22397</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>168</v>
+        <v>213.01</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="1"/>
-[...1 lines deleted...]
-        <v>43</v>
+      <c r="H150" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I150" s="5" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
-        <v>25953</v>
+        <v>10818</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D151" s="1">
-        <v>8443999090</v>
+        <v>7326909890</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>244.61</v>
+        <v>640.37</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="1"/>
+      <c r="H151" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I151" s="5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
-        <v>27156</v>
+        <v>29672</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D152" s="1">
         <v>8443999090</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>244.61</v>
+        <v>167.81</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H152" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I152" s="1" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
-        <v>23467</v>
+        <v>25953</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D153" s="1">
         <v>8443999090</v>
       </c>
       <c r="E153" s="1">
         <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>672</v>
+        <v>244.34</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="1"/>
+      <c r="H153" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I153" s="5" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
-        <v>31038</v>
+        <v>27156</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D154" s="1">
         <v>8443999090</v>
       </c>
       <c r="E154" s="1">
         <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>257.6</v>
+        <v>244.34</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="1"/>
+      <c r="H154" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I154" s="5" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
-        <v>28634</v>
+        <v>23467</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D155" s="1">
-        <v>7326909890</v>
+        <v>8443999090</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>291.65</v>
+        <v>671.25</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="1"/>
+      <c r="H155" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I155" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
-        <v>29673</v>
+        <v>31038</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="D156" s="1">
         <v>8443999090</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>194.88</v>
+        <v>257.31</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="1"/>
-[...1 lines deleted...]
-        <v>43</v>
+      <c r="H156" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I156" s="5" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
-        <v>22151</v>
+        <v>28634</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D157" s="1">
-        <v>8443999090</v>
+        <v>7326909890</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>386.62</v>
+        <v>291.32</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="1"/>
+      <c r="H157" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I157" s="5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
-        <v>31039</v>
+        <v>29673</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>414.85</v>
+        <v>194.66</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H158" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I158" s="1" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
-        <v>24160</v>
+        <v>22151</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="D159" s="1">
         <v>8443999090</v>
       </c>
       <c r="E159" s="1">
         <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>344.51</v>
+        <v>386.19</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="1"/>
+      <c r="H159" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I159" s="5" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
-        <v>24224</v>
+        <v>31039</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>613.3099999999999</v>
+        <v>414.39</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="1"/>
+      <c r="H160" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I160" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
-        <v>24869</v>
+        <v>24160</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
         <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>846.72</v>
+        <v>344.13</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="1"/>
+      <c r="H161" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I161" s="5" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
-        <v>22653</v>
+        <v>35185</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="D162" s="1">
         <v>8443999090</v>
       </c>
       <c r="E162" s="1">
         <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>282.24</v>
+        <v>488.67</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="1"/>
+      <c r="H162" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I162" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
-        <v>22992</v>
+        <v>24224</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
         <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>537.6</v>
+        <v>612.63</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="1"/>
+      <c r="H163" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I163" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
-        <v>16704</v>
+        <v>24869</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="D164" s="1">
         <v>8443999090</v>
       </c>
       <c r="E164" s="1">
         <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>437.25</v>
+        <v>845.78</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="1"/>
+      <c r="H164" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I164" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
-        <v>22283</v>
+        <v>22653</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>453.82</v>
+        <v>281.93</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="1"/>
+      <c r="H165" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I165" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
-        <v>20423</v>
+        <v>22992</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
         <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>542.08</v>
+        <v>537</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="1"/>
+      <c r="H166" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I166" s="5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
-        <v>30210</v>
+        <v>16704</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
         <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>742.34</v>
+        <v>436.76</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="1"/>
+      <c r="H167" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I167" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
-        <v>10776</v>
+        <v>22283</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>956.9299999999999</v>
+        <v>453.32</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="1"/>
+      <c r="H168" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I168" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
-        <v>146</v>
+        <v>20423</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>358.4</v>
+        <v>541.48</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="1"/>
-[...1 lines deleted...]
-        <v>43</v>
+      <c r="H169" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I169" s="5" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
-        <v>16219</v>
+        <v>30210</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="D170" s="1">
         <v>8443999090</v>
       </c>
       <c r="E170" s="1">
         <v>1</v>
       </c>
       <c r="F170" s="1">
-        <v>224</v>
+        <v>741.51</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="1"/>
-[...1 lines deleted...]
-        <v>43</v>
+      <c r="H170" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I170" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
-        <v>30238</v>
+        <v>10776</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="D171" s="1">
         <v>8443999090</v>
       </c>
       <c r="E171" s="1">
         <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>442.18</v>
+        <v>955.86</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="1"/>
+      <c r="H171" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I171" s="5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
-        <v>18280</v>
+        <v>146</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="D172" s="1">
         <v>8443999090</v>
       </c>
       <c r="E172" s="1">
         <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>525.0599999999999</v>
+        <v>358</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H172" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I172" s="1" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
-        <v>11304</v>
+        <v>16219</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="D173" s="1">
         <v>8443999090</v>
       </c>
       <c r="E173" s="1">
         <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>438.59</v>
+        <v>223.75</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H173" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I173" s="1" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
-        <v>18195</v>
+        <v>30238</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="D174" s="1">
         <v>8443999090</v>
       </c>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>469.06</v>
+        <v>441.68</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="1"/>
+      <c r="H174" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I174" s="5" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
         <v>20658</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
         <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>386.62</v>
+        <v>291.32</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H175" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I175" s="1" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
-        <v>32855</v>
+        <v>18280</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
         <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>781.76</v>
+        <v>524.47</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="1"/>
+      <c r="H176" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I176" s="5" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
-        <v>18396</v>
+        <v>11304</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="D177" s="1">
         <v>8443999090</v>
       </c>
       <c r="E177" s="1">
         <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>773.7</v>
+        <v>438.1</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="1"/>
+      <c r="H177" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I177" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
-        <v>32099</v>
+        <v>18195</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="D178" s="1">
         <v>8443999090</v>
       </c>
       <c r="E178" s="1">
         <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>728</v>
+        <v>468.53</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="1"/>
+      <c r="H178" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I178" s="5" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
-        <v>22237</v>
+        <v>32855</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
         <v>1</v>
       </c>
       <c r="F179" s="1">
-        <v>762.5</v>
+        <v>780.89</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="1"/>
+      <c r="H179" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I179" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
-        <v>19763</v>
+        <v>18396</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="D180" s="1">
         <v>8443999090</v>
       </c>
       <c r="E180" s="1">
         <v>1</v>
       </c>
       <c r="F180" s="1">
-        <v>720.83</v>
+        <v>772.83</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="1"/>
+      <c r="H180" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I180" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
-        <v>26557</v>
+        <v>32099</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="D181" s="1">
         <v>8443999090</v>
       </c>
       <c r="E181" s="1">
         <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>709.1799999999999</v>
+        <v>727.1900000000001</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="1"/>
+      <c r="H181" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I181" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
-        <v>11528</v>
+        <v>22237</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="D182" s="1">
         <v>8443999090</v>
       </c>
       <c r="E182" s="1">
         <v>1</v>
       </c>
       <c r="F182" s="1">
-        <v>2216.26</v>
+        <v>761.65</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="1"/>
+      <c r="H182" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I182" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
-        <v>11750</v>
+        <v>19763</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D183" s="1">
         <v>8443999090</v>
       </c>
       <c r="E183" s="1">
         <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>422.02</v>
+        <v>720.03</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="1"/>
+      <c r="H183" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I183" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
-        <v>31688</v>
+        <v>26557</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>616.45</v>
+        <v>708.39</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="1"/>
+      <c r="H184" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I184" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
-        <v>25259</v>
+        <v>11528</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="D185" s="1">
         <v>8443999090</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>512.96</v>
+        <v>2213.78</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="1"/>
+      <c r="H185" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I185" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
-        <v>32110</v>
+        <v>11750</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D186" s="1">
         <v>8443999090</v>
       </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
       <c r="F186" s="1">
-        <v>3554.88</v>
+        <v>421.55</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="1"/>
+      <c r="H186" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I186" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
-        <v>25258</v>
+        <v>31688</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="D187" s="1">
         <v>8443999090</v>
       </c>
       <c r="E187" s="1">
         <v>1</v>
       </c>
       <c r="F187" s="1">
-        <v>2720.7</v>
+        <v>615.76</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="1"/>
+      <c r="H187" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I187" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
-        <v>21569</v>
+        <v>25259</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="D188" s="1">
         <v>8443999090</v>
       </c>
       <c r="E188" s="1">
         <v>1</v>
       </c>
       <c r="F188" s="1">
-        <v>522.8200000000001</v>
+        <v>512.39</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="1"/>
+      <c r="H188" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I188" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
+        <v>32110</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="D189" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E189" s="1">
+        <v>1</v>
+      </c>
+      <c r="F189" s="1">
+        <v>3550.91</v>
+      </c>
+      <c r="G189" s="1"/>
+      <c r="H189" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I189" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="190" spans="1:9" outlineLevel="2">
+      <c r="A190" s="1"/>
+      <c r="B190" s="1">
+        <v>25258</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="D190" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E190" s="1">
+        <v>1</v>
+      </c>
+      <c r="F190" s="1">
+        <v>2717.67</v>
+      </c>
+      <c r="G190" s="1"/>
+      <c r="H190" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I190" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="191" spans="1:9" outlineLevel="2">
+      <c r="A191" s="1"/>
+      <c r="B191" s="1">
+        <v>21569</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="D191" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E191" s="1">
+        <v>1</v>
+      </c>
+      <c r="F191" s="1">
+        <v>522.23</v>
+      </c>
+      <c r="G191" s="1"/>
+      <c r="H191" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I191" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="192" spans="1:9" outlineLevel="2">
+      <c r="A192" s="1"/>
+      <c r="B192" s="1">
         <v>21570</v>
       </c>
-      <c r="C189" s="1" t="s">
-[...26 lines deleted...]
-      <c r="I190" s="1"/>
+      <c r="C192" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="D192" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E192" s="1">
+        <v>1</v>
+      </c>
+      <c r="F192" s="1">
+        <v>1516.13</v>
+      </c>
+      <c r="G192" s="1"/>
+      <c r="H192" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I192" s="5" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="193" spans="1:9">
+      <c r="A193" s="1"/>
+      <c r="B193" s="1"/>
+      <c r="C193" s="1"/>
+      <c r="D193" s="1"/>
+      <c r="E193" s="1"/>
+      <c r="F193" s="1"/>
+      <c r="G193" s="1"/>
+      <c r="H193" s="1"/>
+      <c r="I193" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>