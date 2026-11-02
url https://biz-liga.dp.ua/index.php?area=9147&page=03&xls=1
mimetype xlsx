--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -705,2409 +705,2501 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Di550/450</t>
         </r>
       </text>
     </comment>
     <comment ref="C53" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Kyocera ECOSYS M5521/M5526/P5018/5021/5026/MA2100/PA2100</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C54" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Kyocera ECOSYS M4125/4132/4226/4230/TASKalfa 3010/3510/3011/3511/3212/4012/MZ3200/4000i для FK-6115/FK-7125</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C55" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Kyocera ECOSYS M6035/6236/6535/P6035/P3045/3050/3055/3060/P3260/3150/3155/3260/ M3550/3560/M3145/M3645/PA4500/PA5000/PA6000/MA6000/MA5500/MA4500/FS-4100/4200/4300, Ricoh SP 5300/5310/MP501SPF/601SPF/P800/801, 302PB93033</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C56" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Kyocera FS-2020/3040/3140/3540/3640/3900/3920/4000/4020</t>
         </r>
       </text>
     </comment>
-    <comment ref="C54" authorId="0">
+    <comment ref="C57" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera FS-2100/ECOSYS M3040/3540</t>
         </r>
       </text>
     </comment>
-    <comment ref="C55" authorId="0">
+    <comment ref="C58" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS P2035/2135/2135/M2030/2530/2035/2535</t>
         </r>
       </text>
     </comment>
-    <comment ref="C56" authorId="0">
+    <comment ref="C59" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: FS-1028, FS-1128MFP, FS-1350DN, FS-2000D, KM-2810, KM-2820. 2H425010 2F825050
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C57" authorId="0">
+    <comment ref="C60" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: FS-1028, FS-1128MFP, FS-1350DN, FS-2000D, KM-2810, KM-2820. 2H425010 2F825050
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C58" authorId="0">
+    <comment ref="C61" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: FS-1028, FS-1128MFP, FS-1350DN, FS-2000D, KM-2810, KM-2820. 2H425010 2F825050
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C59" authorId="0">
+    <comment ref="C62" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: FS-1100, FS-1300D</t>
         </r>
       </text>
     </comment>
-    <comment ref="C60" authorId="0">
+    <comment ref="C63" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: FS-1030MFP, FS-1130MFP, FS-1035MFP, FS-1135MFP, FS-1110, FS-1120D, FS-1320D, FS-1370DN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C61" authorId="0">
+    <comment ref="C64" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-2100, ECOSYS M3040/3040/3540/3540</t>
         </r>
       </text>
     </comment>
-    <comment ref="C62" authorId="0">
+    <comment ref="C65" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: FS-3900DN, FS-4000DN, FS-2020D, FS-3920DN, FS-4020DN, FS-3040MFP, FS-3140MFP, FS-3040MFP+, FS-3140MFP+, FS-3540MFP+, FS-3640MFP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C63" authorId="0">
+    <comment ref="C66" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: FS-4100DN, FS-4200DN, FS-4300DN, ECOSYS P3045dn, ECOSYS P3050dn, ECOSYS P3055dn, ECOSYS P3060dn, ECOSYS M3550idn, ECOSYS M3560idn, ECOSYS M3145dn, ECOSYS M3145idn, ECOSYS M3645dn, ECOSYS M3645idn, ECOSYS M3655idn, ECOSYS M3660idn, RICOH: MP501SPF, MP601SPF, SP5300DN, SP5310DN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C64" authorId="0">
+    <comment ref="C67" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS-1016MFP/1018MFP/1020/1025/1030/1035MFP/1116/1118/720/820/920/KM-1500 /1820, 302FV20150/5MMT876AX002/302FV20143/302BY25010/2BY25010/2BY20010 CET0835</t>
         </r>
       </text>
     </comment>
-    <comment ref="C65" authorId="0">
+    <comment ref="C68" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita KM 1525/1530/2030</t>
         </r>
       </text>
     </comment>
-    <comment ref="C66" authorId="0">
+    <comment ref="C69" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KM-1620/1650/2050/2550/1635/2035, TASKalfa 180/181/220/221</t>
         </r>
       </text>
     </comment>
-    <comment ref="C67" authorId="0">
+    <comment ref="C70" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita KM-2530/3530/4030  2BK20012/2BK20011</t>
         </r>
       </text>
     </comment>
-    <comment ref="C68" authorId="0">
+    <comment ref="C71" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: KM-2540, KM-2560, KM-3040, KM-3060. 2H094160</t>
         </r>
       </text>
     </comment>
-    <comment ref="C69" authorId="0">
+    <comment ref="C72" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita KM-2540/2560/3040/3060 302H094690/2H094160/2H094161/302H094160/302H094161/2H094690</t>
         </r>
       </text>
     </comment>
-    <comment ref="C70" authorId="0">
+    <comment ref="C73" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: TASKalfa 1800, TASKalfa 1801, TASKalfa 2200, TASKalfa 2201</t>
         </r>
       </text>
     </comment>
-    <comment ref="C71" authorId="0">
+    <comment ref="C74" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera TASKalfa 180/181/220/221</t>
         </r>
       </text>
     </comment>
-    <comment ref="C72" authorId="0">
+    <comment ref="C75" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Minolta 1100, Foshan  4121-5501-01-Foshan   Upper Fuser Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C73" authorId="0">
+    <comment ref="C76" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Bizhub 164/ 184/ 185/ 7718/ A0XX-5602</t>
         </r>
       </text>
     </comment>
-    <comment ref="C74" authorId="0">
+    <comment ref="C77" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: Bizhub 164, Bizhub 165, Bizhub 184, Bizhub 185, Bizhub 7718, Bizhub 7818. A0XX-5602-Upper
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C75" authorId="0">
+    <comment ref="C78" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Bizhub 164/ 184/ 185/ 7718/ A0XX-5602</t>
         </r>
       </text>
     </comment>
-    <comment ref="C76" authorId="0">
+    <comment ref="C79" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Bizhub 164/ 184/ 185/ 7718/ A0XX-5602</t>
         </r>
       </text>
     </comment>
-    <comment ref="C77" authorId="0">
+    <comment ref="C80" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta Bizhub 195/211/215/226/235/Di1611/1811/2011/7719/7721/7723, Develop INEO 215</t>
         </r>
       </text>
     </comment>
-    <comment ref="C78" authorId="0">
+    <comment ref="C81" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: Di2011, Bizhub 7723, Bizhub 7721, Bizhub 7719, Bizhub 235, Bizhub 215, Bizhub 195</t>
         </r>
       </text>
     </comment>
-    <comment ref="C79" authorId="0">
+    <comment ref="C82" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MINOLTA Bizhub 223/ 283/ 363/ 423/ 7828/ GOLDEN A1UD-R709-Upper CET6601</t>
         </r>
       </text>
     </comment>
-    <comment ref="C80" authorId="0">
+    <comment ref="C83" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta BIZHUB 200/222/223/250/282/283/350/362/363/423, DI 2010/2510/3010/3510</t>
         </r>
       </text>
     </comment>
-    <comment ref="C81" authorId="0">
+    <comment ref="C84" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: Di152, Di183, KONICA MINOLTA: Bizhub 162, Bizhub 163, Bizhub 180, Bizhub 210, Bizhub 220, KONICA MINOLTA: Di1611, Di1811. 4021-5701-02, 4021-5701-02
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C82" authorId="0">
+    <comment ref="C85" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: Di152, Di183, KONICA MINOLTA: Bizhub 162, Bizhub 163, Bizhub 180, Bizhub 210, Bizhub 220, KONICA MINOLTA: Di1611, Di1811. 4021-5701-02, 4021-5701-02
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C83" authorId="0">
+    <comment ref="C86" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: Di152, Di183, KONICA MINOLTA: Bizhub 162, Bizhub 163, Bizhub 180, Bizhub 210, Bizhub 220, KONICA MINOLTA: Di1611, Di1811. 4021-5701-02, 4021-5701-02
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C84" authorId="0">
+    <comment ref="C87" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI B401/411/431/432/441/451/461/471/491/ES4131/4161/4191</t>
         </r>
       </text>
     </comment>
-    <comment ref="C85" authorId="0">
+    <comment ref="C88" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI B401/411/431/432/441/451/461/471/491/ES4131/4161/4191</t>
         </r>
       </text>
     </comment>
-    <comment ref="C86" authorId="0">
+    <comment ref="C89" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI B401/411/431/432/441/451/461/471/491/ES4131/4161/4191</t>
         </r>
       </text>
     </comment>
-    <comment ref="C87" authorId="0">
+    <comment ref="C90" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI: MB562, MB492, MB472, ES5162 MFP, ES5112, ES4192 MFP, ES4132, B512, B432, B412</t>
         </r>
       </text>
     </comment>
-    <comment ref="C88" authorId="0">
+    <comment ref="C91" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Panasonic DP-1520/1820/8016/8020</t>
         </r>
       </text>
     </comment>
-    <comment ref="C89" authorId="0">
+    <comment ref="C92" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Panasonic DP-1520/1820/8016/8020</t>
         </r>
       </text>
     </comment>
-    <comment ref="C90" authorId="0">
+    <comment ref="C93" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother DCP-L5500, Brother DCP-L5600, Brother DCP-L5650, Brother DCP-L6600, Brother HL-5580, Brother HL-5585, Brother HL-5590, Brother HL-5595, Brother HL-L5000, Brother HL-L5100, Brother HL-L5200, Brother HL-L6200, Brother HL-L6250, Brother HL-L6300, Brother HL-L6400, Brother MFC-8530, Brother MFC-8535, Brother MFC-8540, Brother MFC-L5700, Brother MFC-L5750, Brother MFC-L5755, Brother MFC-L5800, Brother MFC-L5850, Brother MFC-L5900, Brother MFC-L6700, Brother MFC-L6750, Brother MFC-L6800, Brother MFC-L6900</t>
         </r>
       </text>
     </comment>
-    <comment ref="C91" authorId="0">
+    <comment ref="C94" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні пристрої: Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302</t>
         </r>
       </text>
     </comment>
-    <comment ref="C92" authorId="0">
+    <comment ref="C95" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum-M6500, Pantum-M6507, Pantum-M6607, Pantum-P2200, Pantum-P2207, Pantum-P2507</t>
         </r>
       </text>
     </comment>
-    <comment ref="C93" authorId="0">
+    <comment ref="C96" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RICOH Aficio 1013/ 1515/ MP161/ 171/ 201/ Gestetner DSM415/ 416</t>
         </r>
       </text>
     </comment>
-    <comment ref="C94" authorId="0">
+    <comment ref="C97" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1013/1515/MP161/171/201/Gestetner DS m415/416</t>
         </r>
       </text>
     </comment>
-    <comment ref="C95" authorId="0">
+    <comment ref="C98" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1013/1515/120/MP 161/171/201/Ricoh 3310/4410/4420/Gestetner 1202/1302/9103/F104/540/550/9103/DSm415/416/MP171, AE011086/AE01-1086</t>
         </r>
       </text>
     </comment>
-    <comment ref="C96" authorId="0">
+    <comment ref="C99" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RICOH: Aficio MP2000, Aficio MP1800, Aficio MP1600, Aficio 1018, Aficio 1015
 . AE01-1065, B245-4052</t>
         </r>
       </text>
     </comment>
-    <comment ref="C97" authorId="0">
+    <comment ref="C100" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1015/1018/1113, Gestetner 1312/1502/1802</t>
         </r>
       </text>
     </comment>
-    <comment ref="C98" authorId="0">
+    <comment ref="C101" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1022/1027</t>
         </r>
       </text>
     </comment>
-    <comment ref="C99" authorId="0">
+    <comment ref="C102" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1022/1027/2022/2027/3025/3030/mp2510/2550/2851/3010/3350/3351/Gestenter 2212 /2712/DSM622/627/725/730/MP2550/2851/3350/3351</t>
         </r>
       </text>
     </comment>
-    <comment ref="C100" authorId="0">
+    <comment ref="C103" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1022/1027/2022/2027/3025/3030/mp2510/2550/2851/3010/3350/3351/Gestenter 2212 /2712/DSM622/627/725/730/MP2550/2851/3350/3351</t>
         </r>
       </text>
     </comment>
-    <comment ref="C101" authorId="0">
+    <comment ref="C104" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1035/1045/2035/2045/3035/3045/Gestetner DSm635/645/735/745/P7145/7245/MP3500/4500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C102" authorId="0">
+    <comment ref="C105" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1035/1045/2035/2045/P4510/Gestetner DSM3502/3532/4235/4245/4502/4532/P7145</t>
         </r>
       </text>
     </comment>
-    <comment ref="C103" authorId="0">
+    <comment ref="C106" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1035/1045/2035/2045/3035/3045/Gestetner DSm635/645/735/745/P7145/7245/MP3500/4500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C104" authorId="0">
+    <comment ref="C107" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1060/1075</t>
         </r>
       </text>
     </comment>
-    <comment ref="C105" authorId="0">
+    <comment ref="C108" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh AFICIO 1013/1515/MP161, Gestetner 1202/1302, DSM 415/MP 161/MP 171</t>
         </r>
       </text>
     </comment>
-    <comment ref="C106" authorId="0">
+    <comment ref="C109" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 2015/2016/2018/2020/1015/1018/MP1600/2000/2500/Gestetner Dsm615/616/618/620/625/716/721/Nashuatec 1505/1805, AE01-1113/AE01-1065</t>
         </r>
       </text>
     </comment>
-    <comment ref="G106" authorId="0">
+    <comment ref="G109" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C107" authorId="0">
+    <comment ref="C110" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 2015/2016/2018/2020/1015/1018/MP1600/2000/2500/Gestetner Dsm615/616/618/620/625/716/721/Nashuatec 1505/1805, AE01-1113/AE01-1065</t>
         </r>
       </text>
     </comment>
-    <comment ref="C108" authorId="0">
+    <comment ref="C111" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 2015/2018/2020, Gestetner DSM 615/618/625/716/721, MP 1600/MP 2000/MP 2500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C109" authorId="0">
+    <comment ref="C112" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 2015/2016/2018/2020/1015/1018/MP1600/2000/2500/Gestetner Dsm615/616/618/620/625/716/721/Nashuatec 1505/1805, AE01-1113/AE01-1065</t>
         </r>
       </text>
     </comment>
-    <comment ref="C110" authorId="0">
+    <comment ref="C113" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Aficio 2051/2060/2075</t>
         </r>
       </text>
     </comment>
-    <comment ref="G110" authorId="0">
+    <comment ref="G113" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C111" authorId="0">
+    <comment ref="C114" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio MP 301SP, AE011131-WDS</t>
         </r>
       </text>
     </comment>
-    <comment ref="C112" authorId="0">
+    <comment ref="C115" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio MP301SP/ MP301SPF/ AE011131/ CET6155</t>
         </r>
       </text>
     </comment>
-    <comment ref="C113" authorId="0">
+    <comment ref="C116" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio MP301SP/ MP301SPF/ AE011131</t>
         </r>
       </text>
     </comment>
-    <comment ref="C114" authorId="0">
+    <comment ref="C117" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Aficio MP4000/4000B/5000/5000B/ Aficio MP4001G/4002Aficio MP5001G/5002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C115" authorId="0">
+    <comment ref="C118" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio SP 3400/3410/3500/3510/3710/M0124220</t>
         </r>
       </text>
     </comment>
-    <comment ref="C116" authorId="0">
+    <comment ref="C119" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CET RICOH Aficio SP3400SF/SP3410SF Upper Fuser Roller CET6738</t>
         </r>
       </text>
     </comment>
-    <comment ref="C117" authorId="0">
+    <comment ref="C120" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung CLP-415/365/360/CLX-4195/Xpress SL-C460/480/1810W/1860FW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C118" authorId="0">
+    <comment ref="C121" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung CLP-415/365/360/CLX-4195/Xpress SL-C460/480/1810W/1860FW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C119" authorId="0">
+    <comment ref="C122" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1210/1250/1520/4500/SCX-4100/SF-531/Phaser 3110/3210/3116/РE114e  JC71-00012B/JC71-00012A   Upper Fuser Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C120" authorId="0">
+    <comment ref="C123" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1210/1250/1520/4500/SCX-4100/SF-531/Phaser 3110/3210/3116/РE114e  JC71-00012B/JC71-00012A   Upper Fuser Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C121" authorId="0">
+    <comment ref="C124" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1210/1250/1520/4500/SCX-4100/SF-531/Phaser 3110/3210/3116/РE114e  JC71-00012B/JC71-00012A   Upper Fuser Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C122" authorId="0">
+    <comment ref="C125" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1210/1250/1520/4500/SCX-4100/SF-531/Phaser 3110/3210/3116/РE114e  JC71-00012B/JC71-00012A   Upper Fuser Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C123" authorId="0">
+    <comment ref="C126" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1660/1661/1665/1860/1861/1865/SCX-3200/3205, JC66-02715A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C124" authorId="0">
+    <comment ref="C127" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1660/1661/1665/1860/1861/1865/SCX-3200/3205, JC66-02715A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C125" authorId="0">
+    <comment ref="C128" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WELLDO Select Samsung ML-1660/1661/ 1665/1860/1861/1865/SCX-3200/3 205, 80K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C126" authorId="0">
+    <comment ref="C129" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1660/1661/1665/1860/1861/1865/SCX-3200/3205, JC66-02715A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C127" authorId="0">
+    <comment ref="C130" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1660/1661/1665/1861/1865/SCX-3200/3205, JC66-02715A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C128" authorId="0">
+    <comment ref="C131" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1660/1661/1665/1860/1861/1865/SCX-3200/3205, JC66-02715A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C129" authorId="0">
+    <comment ref="C132" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1510/1520/1610/1615/1640/1641/1710/1750/1755/2010/2015/2240/2241/SCX-4016/4116/4216/4200/4220/4300/4321/4521/SF-560/565/Xerox Phaser 3115/3117/3120/3121/3122/3130/WorkCentre Рe16/Pe220/3119/JC66-00601A/022N01610</t>
         </r>
       </text>
     </comment>
-    <comment ref="C130" authorId="0">
+    <comment ref="C133" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1510/1520/1610/1615/1640/1641/1710/1750/1755/2010/2015/2240/2241/SCX-4016/4116/4216/4200/4220/4300/4321/4521/SF-560/565/Xerox Phaser 3115/3117/3120/3121/3122/3130/WorkCentre Рe16/Pe220/3119/JC66-00601A/022N01610</t>
         </r>
       </text>
     </comment>
-    <comment ref="C131" authorId="0">
+    <comment ref="C134" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1510/1520/ 1610/1615/1640/1641/1710/1750/1755/2010/2015/2240/2241/SCX-4016/4116/4216/4200/4220/4300/4 321/4521/SF-560/565/Xerox Phas er 3115/3117/3120/3121/3122/3130/WorkCentre Рe16/Pe220/3119/JC66-00601A/022N01610, 80K!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C132" authorId="0">
+    <comment ref="C135" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1510/1520/1610/1615/1640/1641/1710/1750/1755/2010/2015/2240/2241/SCX-4016/4116/4216/4200/4220/4300/4321/4521/SF-560/565/Xerox Phaser 3115/3117/3120/3121/3122/3130/WorkCentre Рe16/Pe220/3119/JC66-00601A/022N01610</t>
         </r>
       </text>
     </comment>
-    <comment ref="C133" authorId="0">
+    <comment ref="C136" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1510/1520/1610/1615/1640/1641/1710/1750/1755/2010/2015/2240/2241/SCX-4016/4116/4216/4200/4220/4300/4321/4521/SF-560/565/Xerox Phaser 3115/3117/3120/3121/3122/3130/WorkCentre Рe16/Pe220/3119/JC66-00601A/022N01610</t>
         </r>
       </text>
     </comment>
-    <comment ref="C134" authorId="0">
+    <comment ref="C137" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1510/1520/1610/1615/1640/1641/1710/1750/1755/2010/2015/2240/2241/SCX-4016/4116/4216/4200/4220/4300/4321/4521/SF-560/565/Xerox Phaser 3115/3117/3120/3121/3122/3130/WorkCentre Рe16/Pe220/3119/JC66-00601A/022N01610</t>
         </r>
       </text>
     </comment>
-    <comment ref="C135" authorId="0">
+    <comment ref="C138" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1510/1520/1610/1615/1640/1641/1710/1750/1755/2010/2015/2240/2241/SCX-4016/4116/4216/4200/4220/4300/4321/4521/SF-560/565/Xerox Phaser 3115/3117/3120/3121/3122/3130/WorkCentre Рe16/Pe220/3119/JC66-00601A/022N01610</t>
         </r>
       </text>
     </comment>
-    <comment ref="C136" authorId="0">
+    <comment ref="C139" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1910/1915/2510/2850/2851/SCX-4600/4623/4725/4824/4828/WC 3210/3220/Phaser 3250  JC66-01256B</t>
         </r>
       </text>
     </comment>
-    <comment ref="C137" authorId="0">
+    <comment ref="C140" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1910/1915/2510/2850/2851/SCX-4600/4623/4725/4824/4828/WC 3210/3220/Phaser 3250  JC66-01256B</t>
         </r>
       </text>
     </comment>
-    <comment ref="C138" authorId="0">
+    <comment ref="C141" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1910/1915/2510/2525/2545/2570/2571/2850/2851/SCX-4600/4623/4725/4726/4824/4828/Xerox Phaser 3200/325 0/3124/3125/3140/3160/WorkCentre 3210/3220, 80K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C139" authorId="0">
+    <comment ref="C142" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1910/1915/2510/2850/2851/SCX-4600/4623/4725/4824/4828/WC 3210/3220/Phaser 3250  JC66-01256B</t>
         </r>
       </text>
     </comment>
-    <comment ref="C140" authorId="0">
+    <comment ref="C143" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNG: ML2851ND, SCX4828FN, ML2850, ML1910, ML1915,ML2510, SCX4824, XEROX: Phaser 3140, Phaser 3160, WorkCentre 3210, WorkCentre 3220, Phaser 3250. JC66-01256B
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C141" authorId="0">
+    <comment ref="C144" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1910/1915/2510/2850/2851/SCX-4600/4623/4725/4824/4828/WC 3210/3220/Phaser 3250  JC66-01256B</t>
         </r>
       </text>
     </comment>
-    <comment ref="C142" authorId="0">
+    <comment ref="C145" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1910/1915/2510/2850/2851/SCX-4600/4623/4725/4824/4828/WC 3210/3220/Phaser 3250  JC66-01256B</t>
         </r>
       </text>
     </comment>
-    <comment ref="C143" authorId="0">
+    <comment ref="C146" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2160/2164/2165/2167/2168/SCX-3400/3405/Xpress SL-M2070/2022, JC66-03089A, 80K!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C144" authorId="0">
+    <comment ref="C147" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNG: ML-2160, ML-2160W, ML-2164, ML-2164W, ML-2165, ML-2165W, SCX-3400, SCX-3405, SL-M2020, SL-M2020W, SL-M2070, SL-M2070F, SL-M2070FW, SL-M2070W.JC66-03089A
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C145" authorId="0">
+    <comment ref="C148" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNG: ML-2160, ML-2160W, ML-2164, ML-2164W, ML-2165, ML-2165W, SCX-3400, SCX-3405, SL-M2020, SL-M2020W, SL-M2070, SL-M2070F, SL-M2070FW, SL-M2070W.JC66-03089A
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C146" authorId="0">
+    <comment ref="C149" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNG: ML-2160, ML-2160W, ML-2164, ML-2164W, ML-2165, ML-2165W, SCX-3400, SCX-3405, SL-M2020, SL-M2020W, SL-M2070, SL-M2070F, SL-M2070FW, SL-M2070W.JC66-03089A
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C147" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C148" authorId="0">
+    <comment ref="C150" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNG: ML-2160, ML-2160W, ML-2164, ML-2164W, ML-2165, ML-2165W, SCX-3400, SCX-3405, SL-M2020, SL-M2020W, SL-M2070, SL-M2070F, SL-M2070FW, SL-M2070W.JC66-03089A
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C149" authorId="0">
+    <comment ref="C151" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-2160/2164/2165/2167/2168/SCX-3400/3405/Xpress SL-M2070/2022, JC66-03089A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C152" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML2160/2164/2165/SCX-3400/3405/Xpress SL-M2070/2022</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C153" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNG: ML-2160, ML-2160W, ML-2164, ML-2164W, ML-2165, ML-2165W, SCX-3400, SCX-3405, SL-M2020, SL-M2020W, SL-M2070, SL-M2070F, SL-M2070FW, SL-M2070W.JC66-03089A
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C150" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C151" authorId="0">
+    <comment ref="C154" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML2250/SCX-4520/4720/Xerox Phaser 3150/WorkCentre Pe120, JC66-00729А</t>
         </r>
       </text>
     </comment>
-    <comment ref="C152" authorId="0">
+    <comment ref="C155" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNG: ML-2955/SCX-4728/Xpress SL-M2620/2820/2870/Xerox Phaser 3320/WorkCentre 3315/3325/Xerox B205 / Xerox B210 / Xerox B215 /JC66-02993A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C153" authorId="0">
+    <comment ref="C156" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNG: ML-2955/SCX-4728/Xpress SL-M2620/2820/2870/Xerox Phaser 3320/WorkCentre 3315/3325/Xerox B205 / Xerox B210 / Xerox B215 /JC66-02993A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C154" authorId="0">
+    <comment ref="C157" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNG: ML-2955/SCX-4728/Xpress SL-M2620/2820/2870/Xerox Phaser 3320/WorkCentre 3315/3325/Xerox B205 / Xerox B210 / Xerox B215 /JC66-02993A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C155" authorId="0">
+    <comment ref="C158" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNG: ML-2955/SCX-4728/Xpress SL-M2620/2820/2870/Xerox Phaser 3320/WorkCentre 3315/3325/Xerox B205 / Xerox B210 / Xerox B215 /JC66-02993A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C156" authorId="0">
+    <comment ref="C159" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2955/SCX-4728/Xpress SL-M2620/2820/2870/ Xerox Phaser 3320/WorkCentre 3315/3325/JC66-02993A, 80K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C157" authorId="0">
+    <comment ref="C160" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3050/3051/SCX-5530/5330/Phaser 3300/3428  JC66-01211A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C158" authorId="0">
+    <comment ref="C161" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: WorkCentre 3345, WorkCentre 3335, WorkCentre 3325DNI, WorkCentre 3315DN, WorkCentre 3225DNI, Phaser 3330, Phaser 3320DNI, SAMSUNG: SL-M4080FX, SL-M4072FD, SL-M4070FX, SL-M4070FR, SL-M4030ND, SL-M4024ND, SL-M4020NX, SL-M4020ND, SL-M3870FW, SL-M3870FD, SL-M3825DW, SL-M3820ND, SL-M3820DW, SL-M3820D, SL-M3370FD, SL-M3320ND, SCX-5739FW, SCX-5737FW, SCX-5639FR, SCX-5637HR, SCX-5637FR, SCX-4835FR, SCX-4835FD, SCX-4833HD, SCX-4833FR, SCX-4833FD, ML-3750ND, ML-3712ND, ML-3712DW, ML-3712D, ML-3710ND, ML-3710DW, ML-3710D, ML-3312ND, ML-3312D, ML-3310ND, ML-3310D.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C159" authorId="0">
+    <comment ref="C162" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: WorkCentre 3345, WorkCentre 3335, WorkCentre 3325DNI, WorkCentre 3315DN, WorkCentre 3225DNI, Phaser 3330, Phaser 3320DNI, SAMSUNG: SL-M4080FX, SL-M4072FD, SL-M4070FX, SL-M4070FR, SL-M4030ND, SL-M4024ND, SL-M4020NX, SL-M4020ND, SL-M3870FW, SL-M3870FD, SL-M3825DW, SL-M3820ND, SL-M3820DW, SL-M3820D, SL-M3370FD, SL-M3320ND, SCX-5739FW, SCX-5737FW, SCX-5639FR, SCX-5637HR, SCX-5637FR, SCX-4835FR, SCX-4835FD, SCX-4833HD, SCX-4833FR, SCX-4833FD, ML-3750ND, ML-3712ND, ML-3712DW, ML-3712D, ML-3710ND, ML-3710DW, ML-3710D, ML-3312ND, ML-3312D, ML-3310ND, ML-3310D.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C160" authorId="0">
+    <comment ref="C163" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: WorkCentre 3345, WorkCentre 3335, WorkCentre 3325DNI, WorkCentre 3315DN, WorkCentre 3225DNI, Phaser 3330, Phaser 3320DNI, SAMSUNG: SL-M4080FX, SL-M4072FD, SL-M4070FX, SL-M4070FR, SL-M4030ND, SL-M4024ND, SL-M4020NX, SL-M4020ND, SL-M3870FW, SL-M3870FD, SL-M3825DW, SL-M3820ND, SL-M3820DW, SL-M3820D, SL-M3370FD, SL-M3320ND, SCX-5739FW, SCX-5737FW, SCX-5639FR, SCX-5637HR, SCX-5637FR, SCX-4835FR, SCX-4835FD, SCX-4833HD, SCX-4833FR, SCX-4833FD, ML-3750ND, ML-3712ND, ML-3712DW, ML-3712D, ML-3710ND, ML-3710DW, ML-3710D, ML-3312ND, ML-3312D, ML-3310ND, ML-3310D, 80K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C161" authorId="0">
+    <comment ref="C164" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: WorkCentre 3345, WorkCentre 3335, WorkCentre 3325DNI, WorkCentre 3315DN, WorkCentre 3225DNI, Phaser 3330, Phaser 3320DNI, SAMSUNG: SL-M4080FX, SL-M4072FD, SL-M4070FX, SL-M4070FR, SL-M4030ND, SL-M4024ND, SL-M4020NX, SL-M4020ND, SL-M3870FW, SL-M3870FD, SL-M3825DW, SL-M3820ND, SL-M3820DW, SL-M3820D, SL-M3370FD, SL-M3320ND, SCX-5739FW, SCX-5737FW, SCX-5639FR, SCX-5637HR, SCX-5637FR, SCX-4835FR, SCX-4835FD, SCX-4833HD, SCX-4833FR, SCX-4833FD, ML-3750ND, ML-3712ND, ML-3712DW, ML-3712D, ML-3710ND, ML-3710DW, ML-3710D, ML-3312ND, ML-3312D, ML-3310ND, ML-3310D.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C162" authorId="0">
+    <comment ref="C165" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: WorkCentre 3345, WorkCentre 3335, WorkCentre 3325DNI, WorkCentre 3315DN, WorkCentre 3225DNI, Phaser 3330, Phaser 3320DNI, SAMSUNG: SL-M4080FX, SL-M4072FD, SL-M4070FX, SL-M4070FR, SL-M4030ND, SL-M4024ND, SL-M4020NX, SL-M4020ND, SL-M3870FW, SL-M3870FD, SL-M3825DW, SL-M3820ND, SL-M3820DW, SL-M3820D, SL-M3370FD, SL-M3320ND, SCX-5739FW, SCX-5737FW, SCX-5639FR, SCX-5637HR, SCX-5637FR, SCX-4835FR, SCX-4835FD, SCX-4833HD, SCX-4833FR, SCX-4833FD, ML-3750ND, ML-3712ND, ML-3712DW, ML-3712D, ML-3710ND, ML-3710DW, ML-3710D, ML-3312ND, ML-3312D, ML-3310ND, ML-3310D.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C163" authorId="0">
+    <comment ref="C166" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: WorkCentre 3345, WorkCentre 3335, WorkCentre 3325DNI, WorkCentre 3315DN, WorkCentre 3225DNI, Phaser 3330, Phaser 3320DNI, SAMSUNG: SL-M4080FX, SL-M4072FD, SL-M4070FX, SL-M4070FR, SL-M4030ND, SL-M4024ND, SL-M4020NX, SL-M4020ND, SL-M3870FW, SL-M3870FD, SL-M3825DW, SL-M3820ND, SL-M3820DW, SL-M3820D, SL-M3370FD, SL-M3320ND, SCX-5739FW, SCX-5737FW, SCX-5639FR, SCX-5637HR, SCX-5637FR, SCX-4835FR, SCX-4835FD, SCX-4833HD, SCX-4833FR, SCX-4833FD, ML-3750ND, ML-3712ND, ML-3712DW, ML-3712D, ML-3710ND, ML-3710DW, ML-3710D, ML-3312ND, ML-3312D, ML-3310ND, ML-3310D.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C164" authorId="0">
+    <comment ref="C167" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNG: ML-3470, ML-3471ND, SCX-5635FN, SCX-5635HN, SCX-5835FN, SCX-5935FN, SCX-5133, SCX-5135, SCX-5235, XEROX: Phaser 3435, Phaser 3435DN, Phaser 3635MFP, WorkCentre 3550. JC66-01593B
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C165" authorId="0">
+    <comment ref="C168" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">SAMSUNG: ML-3470, ML-3471ND, SCX-5635FN, SCX-5635HN, SCX-5835FN, SCX-5935FN, SCX-5133, SCX-5135, SCX-5235, XEROX: Phaser 3435, Phaser 3435DN, Phaser 3635MFP, WorkCentre 3550. JC66-01593B
+.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C169" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX-5115/5315F/WC M15/15i, JC66-00624A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C166" authorId="0">
+    <comment ref="C170" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AL2020/ 2030/ 2031/ AR5420 Upper Fuser Roller NROLI0137QSZZ CET3658</t>
         </r>
       </text>
     </comment>
-    <comment ref="C167" authorId="0">
+    <comment ref="C171" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR160/161/162/163/164/200/205/207/5015/5120/5316/5320/5516/AR-160/Toshiba e-Studio 161/HR-1620  NROLI0030FCZZ</t>
         </r>
       </text>
     </comment>
-    <comment ref="C168" authorId="0">
+    <comment ref="C172" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR160/161/162/163/164/200/201/205/206/207/5015/5120/5316/5320/5516/5520/AR-160/Toshiba e-Studio 161/HR-1620  NROLI0030QSZZ/NROLI0030FCZZ/6LA58691200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C169" authorId="0">
+    <comment ref="C173" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR160/161/162/163/164/200/205/207/5015/5120/5316/5320/5516/AR-160/Toshiba e-Studio 161/HR-1620</t>
         </r>
       </text>
     </comment>
-    <comment ref="C170" authorId="0">
+    <comment ref="C174" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ARM256L/316L/ARM258/318, MX-M260/264N/M310/314N/354N/M364N/365N</t>
         </r>
       </text>
     </comment>
-    <comment ref="C171" authorId="0">
+    <comment ref="C175" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Z810/830/845, AR 120/121/122/123/150/151/152/153/156/157</t>
         </r>
       </text>
     </comment>
-    <comment ref="C172" authorId="0">
+    <comment ref="C176" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">BD-1550/1560</t>
         </r>
       </text>
     </comment>
-    <comment ref="C173" authorId="0">
+    <comment ref="C177" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2060/2860/2870/3560/3570</t>
         </r>
       </text>
     </comment>
-    <comment ref="C174" authorId="0">
+    <comment ref="C178" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TOSHIBA: E-Studio 18, TOSHIBA: E-Studio 163, E-Studio 166, E-Studio 182, E-Studio 212, E-Studio 242, TOSHIBA: E-Studio 195, E-Studio 223, E-Studio 225, E-Studio 243, E-Studio 245. 6LE19935000.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C175" authorId="0">
+    <comment ref="C179" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TOSHIBA: E-Studio 18, TOSHIBA: E-Studio 163, E-Studio 166, E-Studio 182, E-Studio 212, E-Studio 242, TOSHIBA: E-Studio 195, E-Studio 223, E-Studio 225, E-Studio 243, E-Studio 245. 6LE19935000.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C176" authorId="0">
+    <comment ref="C180" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TOSHIBA: E-Studio 18, TOSHIBA: E-Studio 163, E-Studio 166, E-Studio 182, E-Studio 212, E-Studio 242, TOSHIBA: E-Studio 195, E-Studio 223, E-Studio 225, E-Studio 243, E-Studio 245. 6LE19935000.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C177" authorId="0">
+    <comment ref="C181" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">e-Studio 163/165/166/167/181/203/205/206/207/237  HR-1640U</t>
         </r>
       </text>
     </comment>
-    <comment ref="C178" authorId="0">
+    <comment ref="C182" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TOSHIBA: E-Studio 18, TOSHIBA: E-Studio 163, E-Studio 166, E-Studio 182, E-Studio 212, E-Studio 242, TOSHIBA: E-Studio 195, E-Studio 223, E-Studio 225, E-Studio 243, E-Studio 245. 6LE19935000.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C179" authorId="0">
+    <comment ref="C183" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba e-Studio 2006/2007/2306/2307/2505/2506/2507/6LJ83405000/6LJ78084000/6LJ78116000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C180" authorId="0">
+    <comment ref="C184" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TOSHIBA: E-Studio 2006, E-Studio 2306, E-Studio 2506, E-Studio 2007, E-Studio 2307, E-Studio 2507, TOSHIBA: E-Studio 2303A, E-Studio 2309A, E-Studio 2809A 6LJ83405000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C181" authorId="0">
+    <comment ref="C185" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba e-Studio 2006/2007/2306/2307/2505/2506/2507/6LJ83405000/6LJ78084000/6LJ78116000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C182" authorId="0">
+    <comment ref="C186" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TOSHIBA E-Studio 206L/ 255/ 256/ 305/ 306/ 355/ 356/ 455/ 506/ 6LH58424000/ CET6529</t>
         </r>
       </text>
     </comment>
-    <comment ref="C183" authorId="0">
+    <comment ref="C187" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">E-Studio 230/280s /E-Studio 232/282/233/283 Upper Fuser Roller 6LA27846000 CET3380</t>
         </r>
       </text>
     </comment>
-    <comment ref="C184" authorId="0">
+    <comment ref="C188" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TOSHIBA: E-Studio 350, E-Studio 450, TOSHIBA: E-Studio 352, E-Studio 353, E-Studio 452, E-Studio 453.6LA27552000
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C185" authorId="0">
+    <comment ref="C189" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">e-STUDIO 350/352/353/450/452/453</t>
         </r>
       </text>
     </comment>
-    <comment ref="C186" authorId="0">
+    <comment ref="C190" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox 1025/1027/1038/5915  Upper Fuser Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C187" authorId="0">
+    <comment ref="C191" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox DocuCentre S1810/2010/2220/2420/WC 5019/5021/5022/5024, 80K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C188" authorId="0">
+    <comment ref="C192" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: DocuCentre S1810, DocuCentre S2010, WorkCentre 5019, WorkCentre 5021, WorkCentre 5022, WorkCentre 5024.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C189" authorId="0">
+    <comment ref="C193" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">XEROX: DocuCentre SC2020, DocuCentre SC2022
+OEM № 126K34670-upper, 126K34671-upper, 126K34672-upper, 126K34673-upper, 126K34675-upper, 126K34676-upper, 126K39590-upper, 126K34678-upper, 126K34679-upper, 126K39592-upper</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C194" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox Phaser 6500/WorkCentre 6505/DocuPrint CP305/CM305,Ricoh Aficio MP C2800/3300</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C195" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox VersaLink C400/405/WorkCentre 6655</t>
         </r>
       </text>
     </comment>
-    <comment ref="C190" authorId="0">
+    <comment ref="C196" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: WorkCentre 7120, WorkCentre 7125, WorkCentre 7220, WorkCentre 7220T, WorkCentre 7225, WorkCentre 7225T, DocuCentre-IV C2260, DocuCentre-IV C2263, DocuCentre-IV C2265</t>
         </r>
       </text>
     </comment>
-    <comment ref="C191" authorId="0">
+    <comment ref="C197" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: CopyCentre C118, WorkCentre M118, WorkCentre M118i, DocuCentre 2056, DocuCentre 156, DocuCentre 186, WorkCentre C118</t>
         </r>
       </text>
     </comment>
-    <comment ref="C192" authorId="0">
+    <comment ref="C198" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: WorkCentre Pro 123, WorkCentre Pro 128, WorkCentre Pro 133, WorkCentre 5325, WorkCentre 5330, WorkCentre 5335, WorkCentre 5222, WorkCentre 5225, WorkCentre 5230, DC-236, DC-286, DocuCentre IV2060, DocuCentre IV3060, DocuCentre IV3065, WorkCentre Pro 123, WorkCentre 128, WorkCentre Pro 133 DADF, WorkCentre 5325, WorkCentre 5330, WorkCentre 5335</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="203">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Вал тефлоновий</t>
   </si>
   <si>
     <t>Вал тефлоновий Brother DCP-1602 CET  CET181017</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Вал тефлоновий Brother HL-1110/MFC-1810/1815/1818 CET6494</t>
   </si>
   <si>
     <t>Вал тефлоновий Brother HL-1110/MFC-1810/1815/1818 VEAYE</t>
   </si>
   <si>
     <t>Вал тефлоновий Brother HL-1110/MFC-1810/1815/1818, 80K,  UFR-HL2140-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Вал тефлоновий Brother HL-2030/2040/2045/2070/2075  LM4009001-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал тефлоновий Brother HL-2030/2040/2045/2070/2075  LM4009001-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Вал тефлоновий Brother HL-2030/2040/2045/2070/2075, Foshan</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Вал тефлоновий Brother HL-2030/2040/2045/2070/2075, Patron</t>
-  </si>
-[...1 lines deleted...]
-    <t>очікується 18-09</t>
   </si>
   <si>
     <t>Вал тефлоновий Brother HL-2140/2150/2170  URHL2140-PG  Micrographic</t>
   </si>
   <si>
     <t>Вал тефлоновий Brother HL-2140/2150/2170  оригінал , Foshan</t>
   </si>
   <si>
     <t>Вал тефлоновий Brother HL-2140/2150/2170, Foshan</t>
   </si>
   <si>
     <t>Вал тефлоновий Brother HL-2140/2150/2170, Patron</t>
   </si>
   <si>
     <t>Вал тефлоновий Brother HL-2140/2150/2170, VEAYE</t>
   </si>
   <si>
     <t>Вал тефлоновий Brother HL-2240/2270/2230  SP-FR-PN-BHL2240
   Patron</t>
   </si>
   <si>
     <t>Вал тефлоновий Brother HL-2240/2270/2230  UFR-HL2240  CEE</t>
   </si>
   <si>
     <t>Вал тефлоновий Brother HL-2240/2270/2230  URHL2240-PG  Micrographic</t>
@@ -3173,50 +3265,62 @@
   <si>
     <t>Вал тефлоновий Canon NP-6317,  FC2-9961/FC2-9774 , VEAYE</t>
   </si>
   <si>
     <t>Вал тефлоновий Canon NP-7161, Foshan</t>
   </si>
   <si>
     <t>Вал тефлоновий Canon NP-7161, VEAYE</t>
   </si>
   <si>
     <t>Вал тефлоновий HP LJ 8100/8150/LBP3260, Foshan</t>
   </si>
   <si>
     <t>Вал тефлоновий HP LJ 9000/9040  RB2-5948  CET2446</t>
   </si>
   <si>
     <t>Вал тефлоновий HP LJ 9000/9040/9050  RB2-5948  Micrographic</t>
   </si>
   <si>
     <t>Вал тефлоновий HP LJ Pro M436 W7U01-67902/JC91-01217A  UFR-M436-WDS  WELLDO</t>
   </si>
   <si>
     <t>Вал тефлоновий Konica Minolta DI550/450, KATUN</t>
   </si>
   <si>
+    <t>Вал тефлоновий Kyocera ECOSYS 5021/5026/MA2100/PA2100  UFR-P5021-WDS  WELLDO Select</t>
+  </si>
+  <si>
+    <t>new</t>
+  </si>
+  <si>
+    <t>Вал тефлоновий Kyocera ECOSYS M4125  UFR-M4125-WDS  WELLDO Select</t>
+  </si>
+  <si>
+    <t>Вал тефлоновий Kyocera ECOSYS M6035  UFR-P6035-WDS  WELLDO Select</t>
+  </si>
+  <si>
     <t>Вал тефлоновий Kyocera FS-2020/3040  2F925050-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Вал тефлоновий Kyocera FS-2100/ECOSYS M3040/3540  FK-3100-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Вал тефлоновий Kyocera Mita Ecosys M2030/2530/P2035/2135 CET7849</t>
   </si>
   <si>
     <t>Вал тефлоновий Kyocera Mita FS-1028MFP/1128MFP/1350DN, CET4377</t>
   </si>
   <si>
     <t>Вал тефлоновий Kyocera Mita FS-1028MFP/1128MFP/1350DN, Foshan</t>
   </si>
   <si>
     <t>Вал тефлоновий Kyocera Mita FS-1028MFP/1128MFP/1350DN, VEAYE</t>
   </si>
   <si>
     <t>Вал тефлоновий Kyocera Mita FS-1100  2HS25230  CET8082</t>
   </si>
   <si>
     <t>Вал тефлоновий Kyocera Mita FS-1110/1300D/1120D/1320D/1370DN CET3653</t>
   </si>
   <si>
     <t>Вал тефлоновий Kyocera Mita FS-2100 CET  CET7813</t>
@@ -3455,110 +3559,110 @@
   <si>
     <t>Вал тефлоновий Samsung ML-1910/2850/SCX-4600/4824FN, 80K  JC66-01256B-WDS , WELLDO Select</t>
   </si>
   <si>
     <t>Вал тефлоновий Samsung ML-1910/2850/SCX-4600/4824FN, JC66-01256B,  URML2850-PG  Micrographic</t>
   </si>
   <si>
     <t>Вал тефлоновий Samsung ML-1910/2850/SCX-4600/4824FN, JC66-01256B, CET3674</t>
   </si>
   <si>
     <t>Вал тефлоновий Samsung ML-1910/2850/SCX-4600/4824FN, JC66-01256B, Foshan</t>
   </si>
   <si>
     <t>Вал тефлоновий Samsung ML-1910/2850/SCX-4600/4824FN, JC66-01256B, VEAYE</t>
   </si>
   <si>
     <t>Вал тефлоновий Samsung ML-2160,  JC66-03089A-WDS , WELLDO Select</t>
   </si>
   <si>
     <t>Вал тефлоновий Samsung ML-2160, JC66-03089A,  CET3513/CET181013</t>
   </si>
   <si>
     <t>Вал тефлоновий Samsung ML-2160, JC66-03089A,  SD101COMPATFUSRUFR  Static Control</t>
   </si>
   <si>
+    <t>Вал тефлоновий Samsung ML-2160, JC66-03089A,  SP-FR-PN-SML2160  Patron</t>
+  </si>
+  <si>
     <t>Вал тефлоновий Samsung ML-2160, JC66-03089A,  UFR-ML2160  CEE</t>
   </si>
   <si>
+    <t>Вал тефлоновий Samsung ML-2160, JC66-03089A,  UFR-ML2160-VE  VEAYE</t>
+  </si>
+  <si>
     <t>Вал тефлоновий Samsung ML-2160, JC66-03089A, Foshan</t>
   </si>
   <si>
     <t>Вал тефлоновий Samsung ML-2160, JC66-03089A, Micrographic</t>
   </si>
   <si>
-    <t>Вал тефлоновий Samsung ML-2160, JC66-03089A, Patron</t>
-[...4 lines deleted...]
-  <si>
     <t>Вал тефлоновий Samsung ML-2250, JC66-00729А</t>
   </si>
   <si>
     <t>Вал тефлоновий Samsung ML-2955/SCX-4728/SL-M2820DW  JC66-02993A  CEE</t>
   </si>
   <si>
     <t>Вал тефлоновий Samsung ML-2955/SCX-4728/SL-M2820DW  JC66-02993A-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал тефлоновий Samsung ML-2955/SCX-4728/SL-M2820DW JC66-02993A  URML2950  Micrographic</t>
   </si>
   <si>
     <t>Вал тефлоновий Samsung ML-2955/SCX-4728/SL-M2820DW JC66-02993A CET3537</t>
   </si>
   <si>
     <t>Вал тефлоновий Samsung ML-2955/SCX-4728/SL-M2820DW, 80K,  JC66-02993A-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Вал тефлоновий Samsung ML-3050 / ML-3051 / SCX-5530 / Xerox 3428, JC66-01211A</t>
   </si>
   <si>
     <t>Вал тефлоновий Samsung ML-3310/3710/SCX-4833,  JC66-02846A  CEE</t>
   </si>
   <si>
-    <t>у резерві очікується 18-09</t>
-[...1 lines deleted...]
-  <si>
     <t>Вал тефлоновий Samsung ML-3310/3710/SCX-4833,  JC66-02846A-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал тефлоновий Samsung ML-3310/3710/SCX-4833,  JC66-02846A-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Вал тефлоновий Samsung ML-3310/3710/SCX-4833, JC66-02846A, Foshan</t>
   </si>
   <si>
     <t>Вал тефлоновий Samsung ML-3310D, JC66-02846A,  SD205COMPATFUSRUFR  Static Control</t>
   </si>
   <si>
     <t>Вал тефлоновий Samsung ML-3310D/ML-3710/WC 3315/WC 3325, JC66-02846A,  CET3510/CET181014</t>
   </si>
   <si>
     <t>Вал тефлоновий Samsung ML-3470/3471, SCX-5835FN/5935FN  JC66-01593B  CET3521</t>
   </si>
   <si>
+    <t>Вал тефлоновий Samsung ML-3470/3471, SCX-5835FN/5935FN  URML3470-PG  Micrographic</t>
+  </si>
+  <si>
     <t>Вал тефлоновий Samsung SCX-5115/5315F/WC M15/15i, JC66-00624A, Foshan</t>
   </si>
   <si>
     <t>Вал тефлоновий Sharp AL2020/ 2030/ 2031/ AR5420 NROLI0137QSZZ CET3658</t>
   </si>
   <si>
     <t>Вал тефлоновий Sharp AR 160/161/5015/5120/5316, NROLI0030FCZZ, Foshan</t>
   </si>
   <si>
     <t>Вал тефлоновий Sharp AR 160/161/5015/5120/5316, NROLI0030FCZZ, VEAYE</t>
   </si>
   <si>
     <t>Вал тефлоновий Sharp AR 160/161/5015/5120/5316, NROLI0030FCZZ/ CET3275</t>
   </si>
   <si>
     <t>Вал тефлоновий Sharp ARM256L, NROLM0129QSZZ CET  CET3780</t>
   </si>
   <si>
     <t>Вал тефлоновий Sharp Z810/830/845, AR 120/121, KATUN</t>
   </si>
   <si>
     <t>Вал тефлоновий Toshiba 1550/1560,  4409849370  KATUN РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Вал тефлоновий Toshiba 2060/2860/2870/3560/3570, Erus РОЗПРОДАЖ!</t>
@@ -3585,50 +3689,56 @@
     <t>Вал тефлоновий Toshiba e-Studio 2006/2306/2506/2007/2507  6LJ83405000  CET7403</t>
   </si>
   <si>
     <t>Вал тефлоновий Toshiba e-Studio 2006/2306/2506/2007/2507  6LJ83405000-WDS  WELLDO</t>
   </si>
   <si>
     <t>Вал тефлоновий Toshiba e-Studio 206L/ 255/ 256/ 305/ 306/ 355/ 356/ 455/ 506/ 6LH58424000/ CET6529</t>
   </si>
   <si>
     <t>Вал тефлоновий Toshiba e-Studio 230/232/280/282, HR-2320U, CET</t>
   </si>
   <si>
     <t>Вал тефлоновий Toshiba e-Studio 350, 6LA27552000 CET3211</t>
   </si>
   <si>
     <t>Вал тефлоновий Toshiba e-Studio 350/450, HR-3520U, KATUN</t>
   </si>
   <si>
     <t>Вал тефлоновий Xerox 1025/1027/1038/5915, Foshan</t>
   </si>
   <si>
     <t>Вал тефлоновий Xerox DocuCentre S1810/2010/ WorkCentre 5019  UFR-S1810-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Вал тефлоновий Xerox DocuCentre S1810/2010/ WorkCentre 5019 CET7900</t>
+  </si>
+  <si>
+    <t>Вал тефлоновий Xerox DocuCentre SC2020/SC2022 CET  CET7929/CET181007</t>
+  </si>
+  <si>
+    <t>Вал тефлоновий Xerox Phaser 6500  UFR-X6500-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Вал тефлоновий Xerox VersaLink C400/405/WorkCentre 6655  115R00088UFR-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Вал тефлоновий Xerox WC 7120/7125/7220/7225, DC IV C2260/C2263/C2265 з підшипниками CET7926</t>
   </si>
   <si>
     <t>Вал тефлоновий Xerox WC M118/M118i/C118 CET3523</t>
   </si>
   <si>
     <t>Вал тефлоновий Xerox WC Pro123/ 128/ 133/ 5222/ 5225/ 5230 CET4305</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -4045,51 +4155,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I193"/>
+  <dimension ref="A1:I199"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -4218,4599 +4328,4385 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>34145</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>800.13</v>
+        <v>814.4299999999999</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>24625</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>718.6900000000001</v>
+        <v>731.53</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>25950</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>254.18</v>
+        <v>258.72</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>33689</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>277</v>
+        <v>281.95</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>21107</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>279.24</v>
+        <v>284.23</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>35321</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>319.52</v>
+        <v>325.23</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>17551</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+      <c r="F17" s="1">
+        <v>229.57</v>
+      </c>
+      <c r="G17" s="1"/>
+      <c r="H17" s="1"/>
+      <c r="I17" s="5" t="s">
         <v>22</v>
-      </c>
-[...14 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>25659</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>332.05</v>
+        <v>337.98</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...3 lines deleted...]
-        <v>25</v>
+      <c r="H18" s="1"/>
+      <c r="I18" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>27154</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>259.1</v>
+        <v>263.73</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>17552</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>724.95</v>
+        <v>737.91</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>21632</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>233.6</v>
+        <v>237.77</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>21914</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>293.11</v>
+        <v>298.35</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>21081</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>279.24</v>
+        <v>284.23</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>22124</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>592.04</v>
+        <v>602.63</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>29667</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>187.95</v>
+        <v>191.31</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>27155</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>259.1</v>
+        <v>263.73</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>21633</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>222.41</v>
+        <v>226.38</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>20694</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>279.24</v>
+        <v>284.23</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>17554</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>664.99</v>
+        <v>676.87</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>21324</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>371.43</v>
+        <v>378.07</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>29668</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>187.95</v>
+        <v>191.31</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>20664</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>244.34</v>
+        <v>248.7</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>21634</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>193.77</v>
+        <v>197.23</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>26123</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>605.47</v>
+        <v>616.29</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>30576</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>273.87</v>
+        <v>278.77</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>28413</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>268.5</v>
+        <v>273.3</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>23563</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>551.3200000000001</v>
+        <v>561.1799999999999</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>9396</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>89.5</v>
+        <v>91.09999999999999</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="1" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>20422</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>441.68</v>
+        <v>449.58</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>15506</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>518.21</v>
+        <v>527.47</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>10137</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>417.07</v>
+        <v>424.53</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>19715</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>10</v>
       </c>
       <c r="F42" s="1">
-        <v>223.75</v>
+        <v>227.75</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="1" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>10664</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>434.97</v>
+        <v>442.75</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>24552</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>404.54</v>
+        <v>411.77</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>20824</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>411.25</v>
+        <v>418.6</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>10138</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>458.69</v>
+        <v>466.89</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>20825</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>434.97</v>
+        <v>442.75</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>10889</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>462.27</v>
+        <v>470.53</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>25302</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>2107.73</v>
+        <v>2145.41</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>24553</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>1866.08</v>
+        <v>1899.44</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>30573</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>698.1</v>
+        <v>710.58</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="1"/>
       <c r="I51" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>11819</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>1738.54</v>
+        <v>1769.62</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H52" s="1"/>
       <c r="I52" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>31881</v>
+        <v>35487</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>629.63</v>
+        <v>1147.86</v>
       </c>
       <c r="G53" s="1"/>
       <c r="H53" s="5" t="s">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="I53" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>31281</v>
+        <v>35486</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>629.63</v>
+        <v>1038.54</v>
       </c>
       <c r="G54" s="1"/>
       <c r="H54" s="5" t="s">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="I54" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>24190</v>
+        <v>35488</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>846.22</v>
+        <v>672.3200000000001</v>
       </c>
       <c r="G55" s="1"/>
       <c r="H55" s="5" t="s">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="I55" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>23231</v>
+        <v>31881</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>858.75</v>
+        <v>640.89</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H56" s="1"/>
       <c r="I56" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>22650</v>
+        <v>31281</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>257.31</v>
+        <v>640.89</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" s="1"/>
       <c r="I57" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>25951</v>
+        <v>24190</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>397.38</v>
+        <v>861.35</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>25180</v>
+        <v>23231</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>554.01</v>
+        <v>874.1</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="1"/>
       <c r="I59" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>21564</v>
+        <v>22650</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>906.1900000000001</v>
+        <v>261.91</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H60" s="1"/>
       <c r="I60" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>32496</v>
+        <v>25951</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>806.84</v>
+        <v>404.48</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="1"/>
       <c r="I61" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>25181</v>
+        <v>25180</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>751.35</v>
+        <v>563.91</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="1"/>
       <c r="I62" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>25179</v>
+        <v>21564</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>848.46</v>
+        <v>922.39</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
-[...3 lines deleted...]
-        <v>46</v>
+      <c r="H63" s="1"/>
+      <c r="I63" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>20291</v>
+        <v>32496</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>537</v>
+        <v>821.27</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H64" s="1"/>
       <c r="I64" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>7063</v>
+        <v>25181</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>1112.04</v>
+        <v>764.78</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H65" s="1"/>
       <c r="I65" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>24866</v>
+        <v>25179</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>631.42</v>
+        <v>863.63</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H66" s="1"/>
       <c r="I66" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>16694</v>
+        <v>20291</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>783.13</v>
+        <v>546.6</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>26263</v>
+        <v>7063</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>790.29</v>
+        <v>1131.92</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H68" s="1"/>
       <c r="I68" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>16695</v>
+        <v>24866</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>581.3</v>
+        <v>642.71</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H69" s="1"/>
       <c r="I69" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>25895</v>
+        <v>16694</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>670.8</v>
+        <v>797.13</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H70" s="1"/>
       <c r="I70" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>16696</v>
+        <v>26263</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>572.8</v>
+        <v>804.41</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H71" s="1"/>
       <c r="I71" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>16284</v>
+        <v>16695</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>268.5</v>
+        <v>591.6900000000001</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H72" s="1"/>
       <c r="I72" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>29915</v>
+        <v>25895</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>386.19</v>
+        <v>682.79</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H73" s="1"/>
       <c r="I73" s="5" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>18397</v>
+        <v>16696</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>616.21</v>
+        <v>583.04</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H74" s="1"/>
       <c r="I74" s="5" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>16585</v>
+        <v>16284</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>406.78</v>
+        <v>273.3</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H75" s="1"/>
       <c r="I75" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>20659</v>
+        <v>29915</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>369.19</v>
+        <v>393.1</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H76" s="1"/>
       <c r="I76" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>31880</v>
+        <v>18397</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>451.08</v>
+        <v>627.22</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H77" s="1"/>
       <c r="I77" s="5" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>21566</v>
+        <v>16585</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>765.67</v>
+        <v>414.05</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H78" s="1"/>
       <c r="I78" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>21565</v>
+        <v>20659</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>758.0700000000001</v>
+        <v>375.79</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H79" s="1"/>
       <c r="I79" s="5" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>19250</v>
+        <v>31880</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>942.88</v>
+        <v>459.14</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H80" s="1"/>
       <c r="I80" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>20660</v>
+        <v>21566</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>422.44</v>
+        <v>779.36</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H81" s="1"/>
       <c r="I81" s="5" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>23077</v>
+        <v>21565</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>581.75</v>
+        <v>771.62</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H82" s="1"/>
       <c r="I82" s="5" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>11942</v>
+        <v>19250</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>438.1</v>
+        <v>959.74</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H83" s="1"/>
       <c r="I83" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>28279</v>
+        <v>20660</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>447.95</v>
+        <v>429.99</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H84" s="1"/>
       <c r="I84" s="5" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>24514</v>
+        <v>23077</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>503.44</v>
+        <v>592.15</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H85" s="1"/>
       <c r="I85" s="5" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>28280</v>
+        <v>11942</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>426.92</v>
+        <v>445.93</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H86" s="1"/>
       <c r="I86" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>27047</v>
+        <v>28279</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>1399.78</v>
+        <v>455.96</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H87" s="1"/>
       <c r="I87" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>19417</v>
+        <v>24514</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>469.43</v>
+        <v>512.4400000000001</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H88" s="1"/>
       <c r="I88" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>21421</v>
+        <v>28280</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>483.75</v>
+        <v>434.55</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H89" s="1"/>
       <c r="I89" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>34658</v>
+        <v>27047</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>890.53</v>
+        <v>1424.8</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H90" s="1"/>
       <c r="I90" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>31797</v>
+        <v>19417</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>540.58</v>
+        <v>477.82</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H91" s="1"/>
       <c r="I91" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
-        <v>31708</v>
+        <v>21421</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>563.85</v>
+        <v>492.4</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H92" s="1"/>
       <c r="I92" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>23328</v>
+        <v>34658</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>524.47</v>
+        <v>906.45</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H93" s="1"/>
       <c r="I93" s="5" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>16701</v>
+        <v>31797</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>294.9</v>
+        <v>550.24</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H94" s="1"/>
       <c r="I94" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
-        <v>22810</v>
+        <v>31708</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>421.55</v>
+        <v>573.9299999999999</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H95" s="1"/>
       <c r="I95" s="5" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
-        <v>28325</v>
+        <v>23328</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>453.32</v>
+        <v>533.85</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H96" s="1"/>
       <c r="I96" s="5" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
-        <v>7423</v>
+        <v>16701</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>1630.24</v>
+        <v>300.17</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H97" s="1"/>
       <c r="I97" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
-        <v>32108</v>
+        <v>22810</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>609.5</v>
+        <v>429.08</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H98" s="1"/>
       <c r="I98" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
-        <v>16698</v>
+        <v>28325</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>389.33</v>
+        <v>461.42</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H99" s="1"/>
       <c r="I99" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
-        <v>22652</v>
+        <v>7423</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>421.55</v>
+        <v>1659.39</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H100" s="1"/>
       <c r="I100" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
-        <v>16699</v>
+        <v>32108</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>389.33</v>
+        <v>620.39</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H101" s="1"/>
       <c r="I101" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
-        <v>22811</v>
+        <v>16698</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>421.55</v>
+        <v>396.29</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H102" s="1"/>
       <c r="I102" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
-        <v>21545</v>
+        <v>22652</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>693.63</v>
+        <v>429.08</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H103" s="1"/>
       <c r="I103" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
-        <v>16700</v>
+        <v>16699</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>1432</v>
+        <v>396.29</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H104" s="1"/>
       <c r="I104" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
-        <v>19623</v>
+        <v>22811</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>1125.91</v>
+        <v>429.08</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H105" s="1"/>
       <c r="I105" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
-        <v>21546</v>
+        <v>21545</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>460.03</v>
-[...6 lines deleted...]
-      </c>
+        <v>706.03</v>
+      </c>
+      <c r="G106" s="1"/>
+      <c r="H106" s="1"/>
       <c r="I106" s="5" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
-        <v>16702</v>
+        <v>16700</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>389.33</v>
+        <v>1457.6</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H107" s="1"/>
       <c r="I107" s="5" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
-        <v>19659</v>
+        <v>19623</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>884.26</v>
+        <v>1146.04</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H108" s="1"/>
       <c r="I108" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
-        <v>20668</v>
+        <v>21546</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
         <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>405.44</v>
-[...4 lines deleted...]
-      </c>
+        <v>468.25</v>
+      </c>
+      <c r="G109" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="H109" s="1"/>
       <c r="I109" s="5" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
-        <v>24867</v>
+        <v>16702</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>908.87</v>
-[...6 lines deleted...]
-      </c>
+        <v>396.29</v>
+      </c>
+      <c r="G110" s="1"/>
+      <c r="H110" s="1"/>
       <c r="I110" s="5" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
-        <v>32109</v>
+        <v>19659</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>441.68</v>
+        <v>900.0700000000001</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H111" s="1"/>
       <c r="I111" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
-        <v>23488</v>
+        <v>20668</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>557.14</v>
+        <v>412.68</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H112" s="1"/>
       <c r="I112" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
-        <v>18507</v>
+        <v>24867</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>1172.45</v>
-[...4 lines deleted...]
-      </c>
+        <v>925.12</v>
+      </c>
+      <c r="G113" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="H113" s="1"/>
       <c r="I113" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
-        <v>29170</v>
+        <v>32109</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>969.73</v>
+        <v>449.58</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H114" s="1"/>
       <c r="I114" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
-        <v>30325</v>
+        <v>23488</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>587.5700000000001</v>
+        <v>567.1</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H115" s="1"/>
       <c r="I115" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
-        <v>20418</v>
+        <v>18507</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>664.99</v>
+        <v>1193.41</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H116" s="1"/>
       <c r="I116" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
-        <v>33013</v>
+        <v>29170</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>469.88</v>
+        <v>987.0700000000001</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H117" s="1"/>
       <c r="I117" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
-        <v>27113</v>
+        <v>30325</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>839.0599999999999</v>
+        <v>598.0700000000001</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H118" s="1"/>
       <c r="I118" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
-        <v>8461</v>
+        <v>20418</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>264.47</v>
+        <v>676.87</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H119" s="1"/>
       <c r="I119" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
-        <v>29669</v>
+        <v>33013</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D120" s="1">
         <v>8443999090</v>
       </c>
       <c r="E120" s="1">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>167.37</v>
+        <v>478.28</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H120" s="1"/>
       <c r="I120" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
-        <v>15974</v>
+        <v>27113</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
         <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>179.9</v>
+        <v>854.0599999999999</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H121" s="1"/>
       <c r="I121" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
-        <v>20669</v>
+        <v>8461</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>223.3</v>
+        <v>269.2</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H122" s="1"/>
       <c r="I122" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
-        <v>29671</v>
+        <v>29669</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>194.66</v>
+        <v>170.36</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="5" t="s">
-[...3 lines deleted...]
-        <v>46</v>
+      <c r="H123" s="1"/>
+      <c r="I123" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
-        <v>22812</v>
+        <v>15974</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
         <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>241.2</v>
+        <v>183.11</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H124" s="1"/>
       <c r="I124" s="5" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
-        <v>29867</v>
+        <v>20669</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>251.94</v>
+        <v>227.29</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H125" s="1"/>
       <c r="I125" s="5" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
-        <v>34248</v>
+        <v>29671</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
         <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>257.76</v>
+        <v>198.14</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H126" s="1"/>
+      <c r="I126" s="1" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
-        <v>20837</v>
+        <v>22812</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
         <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>179.9</v>
+        <v>245.51</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H127" s="1"/>
       <c r="I127" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
-        <v>24479</v>
+        <v>29867</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D128" s="1">
         <v>8443999090</v>
       </c>
       <c r="E128" s="1">
         <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>233.6</v>
+        <v>256.45</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H128" s="1"/>
       <c r="I128" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
-        <v>29670</v>
+        <v>34248</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
         <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>162</v>
+        <v>262.37</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="5" t="s">
-[...3 lines deleted...]
-        <v>46</v>
+      <c r="H129" s="1"/>
+      <c r="I129" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
-        <v>20670</v>
+        <v>20837</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
         <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>226.88</v>
+        <v>183.11</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H130" s="1"/>
       <c r="I130" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
-        <v>30668</v>
+        <v>24479</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>246.57</v>
+        <v>237.77</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H131" s="1"/>
       <c r="I131" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
-        <v>8462</v>
+        <v>29670</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>253.73</v>
+        <v>164.89</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H132" s="1"/>
+      <c r="I132" s="1" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
-        <v>23078</v>
+        <v>20670</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D133" s="1">
         <v>8443999090</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>429.6</v>
+        <v>230.94</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H133" s="1"/>
       <c r="I133" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
-        <v>15975</v>
+        <v>30668</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="D134" s="1">
         <v>8443999090</v>
       </c>
       <c r="E134" s="1">
         <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>179.9</v>
+        <v>250.98</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H134" s="1"/>
       <c r="I134" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
-        <v>12029</v>
+        <v>8462</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>287.74</v>
+        <v>258.27</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H135" s="1"/>
       <c r="I135" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
-        <v>29618</v>
+        <v>23078</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>167.37</v>
+        <v>437.28</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="5" t="s">
-[...3 lines deleted...]
-        <v>46</v>
+      <c r="H136" s="1"/>
+      <c r="I136" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
-        <v>18331</v>
+        <v>15975</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
         <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>264.47</v>
+        <v>183.11</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H137" s="1"/>
       <c r="I137" s="5" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
-        <v>29322</v>
+        <v>12029</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>279.24</v>
+        <v>292.89</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H138" s="1"/>
       <c r="I138" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
-        <v>24554</v>
+        <v>29618</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>238.97</v>
+        <v>170.36</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H139" s="1"/>
+      <c r="I139" s="1" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
-        <v>21567</v>
+        <v>18331</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>784.02</v>
+        <v>269.2</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H140" s="1"/>
       <c r="I140" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
-        <v>15742</v>
+        <v>29322</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>179.9</v>
+        <v>284.23</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H141" s="1"/>
       <c r="I141" s="5" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
-        <v>21770</v>
+        <v>24554</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>240.31</v>
+        <v>243.24</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H142" s="1"/>
       <c r="I142" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
-        <v>33743</v>
+        <v>21567</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>240.31</v>
+        <v>798.04</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H143" s="1"/>
       <c r="I143" s="5" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
-        <v>24868</v>
+        <v>15742</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>739.72</v>
+        <v>183.11</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H144" s="1"/>
       <c r="I144" s="5" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
-        <v>35186</v>
+        <v>21770</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>488.67</v>
+        <v>244.6</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H145" s="1"/>
       <c r="I145" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
-        <v>29652</v>
+        <v>33743</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>172.29</v>
+        <v>244.6</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H146" s="1"/>
       <c r="I146" s="1" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
-        <v>17303</v>
+        <v>24868</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>179.9</v>
+        <v>752.9400000000001</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H147" s="1"/>
       <c r="I147" s="5" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
-        <v>24555</v>
+        <v>35186</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>245.68</v>
+        <v>497.41</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H148" s="1"/>
       <c r="I148" s="5" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
         <v>20666</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>214.8</v>
+        <v>218.64</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H149" s="1"/>
       <c r="I149" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
-        <v>22397</v>
+        <v>29652</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>213.01</v>
+        <v>175.37</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="5" t="s">
-[...3 lines deleted...]
-        <v>23</v>
+      <c r="H150" s="1"/>
+      <c r="I150" s="1" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
-        <v>10818</v>
+        <v>22397</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="D151" s="1">
-        <v>7326909890</v>
+        <v>8443999090</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>640.37</v>
+        <v>221.83</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H151" s="1"/>
       <c r="I151" s="5" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
-        <v>29672</v>
+        <v>17303</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="D152" s="1">
         <v>8443999090</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>167.81</v>
+        <v>197.23</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="5" t="s">
-[...3 lines deleted...]
-        <v>46</v>
+      <c r="H152" s="1"/>
+      <c r="I152" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
-        <v>25953</v>
+        <v>24555</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D153" s="1">
         <v>8443999090</v>
       </c>
       <c r="E153" s="1">
         <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>244.34</v>
+        <v>250.07</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H153" s="1"/>
       <c r="I153" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
-        <v>27156</v>
+        <v>10818</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D154" s="1">
-        <v>8443999090</v>
+        <v>7326909890</v>
       </c>
       <c r="E154" s="1">
         <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>244.34</v>
+        <v>651.8200000000001</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H154" s="1"/>
       <c r="I154" s="5" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
-        <v>23467</v>
+        <v>29672</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="D155" s="1">
         <v>8443999090</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>671.25</v>
+        <v>170.81</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H155" s="1"/>
+      <c r="I155" s="1" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
-        <v>31038</v>
+        <v>25953</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D156" s="1">
         <v>8443999090</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>257.31</v>
+        <v>248.7</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H156" s="1"/>
       <c r="I156" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
-        <v>28634</v>
+        <v>27156</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D157" s="1">
-        <v>7326909890</v>
+        <v>8443999090</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>291.32</v>
+        <v>248.7</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H157" s="1"/>
       <c r="I157" s="5" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
-        <v>29673</v>
+        <v>23467</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>194.66</v>
+        <v>683.25</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="5" t="s">
-[...3 lines deleted...]
-        <v>168</v>
+      <c r="H158" s="1"/>
+      <c r="I158" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
-        <v>22151</v>
+        <v>31038</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="D159" s="1">
         <v>8443999090</v>
       </c>
       <c r="E159" s="1">
         <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>386.19</v>
+        <v>261.91</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H159" s="1"/>
       <c r="I159" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
-        <v>31039</v>
+        <v>28634</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="D160" s="1">
-        <v>8443999090</v>
+        <v>7326909890</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>414.39</v>
+        <v>296.53</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H160" s="1"/>
       <c r="I160" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
-        <v>24160</v>
+        <v>29673</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
         <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>344.13</v>
+        <v>198.14</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="5" t="s">
-[...3 lines deleted...]
-        <v>23</v>
+      <c r="H161" s="1"/>
+      <c r="I161" s="1" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
-        <v>35185</v>
+        <v>22151</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="D162" s="1">
         <v>8443999090</v>
       </c>
       <c r="E162" s="1">
         <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>488.67</v>
+        <v>393.1</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H162" s="1"/>
       <c r="I162" s="5" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
-        <v>24224</v>
+        <v>31039</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
         <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>612.63</v>
+        <v>421.79</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H163" s="1"/>
       <c r="I163" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
-        <v>24869</v>
+        <v>24160</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="D164" s="1">
         <v>8443999090</v>
       </c>
       <c r="E164" s="1">
         <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>845.78</v>
+        <v>350.28</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H164" s="1"/>
       <c r="I164" s="5" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
-        <v>22653</v>
+        <v>35185</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>281.93</v>
+        <v>497.41</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H165" s="1"/>
       <c r="I165" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
-        <v>22992</v>
+        <v>24224</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
         <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>537</v>
+        <v>623.58</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H166" s="1"/>
       <c r="I166" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
-        <v>16704</v>
+        <v>24869</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
         <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>436.76</v>
+        <v>860.9</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H167" s="1"/>
       <c r="I167" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
-        <v>22283</v>
+        <v>35469</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>453.32</v>
+        <v>319.31</v>
       </c>
       <c r="G168" s="1"/>
       <c r="H168" s="5" t="s">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="I168" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
-        <v>20423</v>
+        <v>22653</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>541.48</v>
+        <v>286.97</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H169" s="1"/>
       <c r="I169" s="5" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
-        <v>30210</v>
+        <v>22992</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="D170" s="1">
         <v>8443999090</v>
       </c>
       <c r="E170" s="1">
         <v>1</v>
       </c>
       <c r="F170" s="1">
-        <v>741.51</v>
+        <v>546.6</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H170" s="1"/>
       <c r="I170" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
-        <v>10776</v>
+        <v>16704</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="D171" s="1">
         <v>8443999090</v>
       </c>
       <c r="E171" s="1">
         <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>955.86</v>
+        <v>444.57</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H171" s="1"/>
       <c r="I171" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
-        <v>146</v>
+        <v>22283</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="D172" s="1">
         <v>8443999090</v>
       </c>
       <c r="E172" s="1">
         <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>358</v>
+        <v>461.42</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="5" t="s">
-[...3 lines deleted...]
-        <v>46</v>
+      <c r="H172" s="1"/>
+      <c r="I172" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
-        <v>16219</v>
+        <v>20423</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="D173" s="1">
         <v>8443999090</v>
       </c>
       <c r="E173" s="1">
         <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>223.75</v>
+        <v>551.16</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="5" t="s">
-[...3 lines deleted...]
-        <v>46</v>
+      <c r="H173" s="1"/>
+      <c r="I173" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
-        <v>30238</v>
+        <v>30210</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="D174" s="1">
         <v>8443999090</v>
       </c>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>441.68</v>
+        <v>754.76</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H174" s="1"/>
       <c r="I174" s="5" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
-        <v>20658</v>
+        <v>10776</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
         <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>291.32</v>
+        <v>972.95</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="5" t="s">
-[...3 lines deleted...]
-        <v>46</v>
+      <c r="H175" s="1"/>
+      <c r="I175" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
-        <v>18280</v>
+        <v>146</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
         <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>524.47</v>
+        <v>364.4</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="5" t="s">
-[...3 lines deleted...]
-        <v>23</v>
+      <c r="H176" s="1"/>
+      <c r="I176" s="1" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
-        <v>11304</v>
+        <v>16219</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="D177" s="1">
         <v>8443999090</v>
       </c>
       <c r="E177" s="1">
         <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>438.1</v>
+        <v>227.75</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H177" s="1"/>
+      <c r="I177" s="1" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
-        <v>18195</v>
+        <v>30238</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="D178" s="1">
         <v>8443999090</v>
       </c>
       <c r="E178" s="1">
         <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>468.53</v>
+        <v>449.58</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H178" s="1"/>
       <c r="I178" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
-        <v>32855</v>
+        <v>20658</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
         <v>1</v>
       </c>
       <c r="F179" s="1">
-        <v>780.89</v>
+        <v>296.53</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H179" s="1"/>
+      <c r="I179" s="1" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
-        <v>18396</v>
+        <v>18280</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="D180" s="1">
         <v>8443999090</v>
       </c>
       <c r="E180" s="1">
         <v>1</v>
       </c>
       <c r="F180" s="1">
-        <v>772.83</v>
+        <v>533.85</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H180" s="1"/>
       <c r="I180" s="5" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
-        <v>32099</v>
+        <v>11304</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="D181" s="1">
         <v>8443999090</v>
       </c>
       <c r="E181" s="1">
         <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>727.1900000000001</v>
+        <v>445.93</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H181" s="1"/>
       <c r="I181" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
-        <v>22237</v>
+        <v>18195</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="D182" s="1">
         <v>8443999090</v>
       </c>
       <c r="E182" s="1">
         <v>1</v>
       </c>
       <c r="F182" s="1">
-        <v>761.65</v>
+        <v>476.91</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H182" s="1"/>
       <c r="I182" s="5" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
-        <v>19763</v>
+        <v>32855</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="D183" s="1">
         <v>8443999090</v>
       </c>
       <c r="E183" s="1">
         <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>720.03</v>
+        <v>794.85</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H183" s="1"/>
       <c r="I183" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
-        <v>26557</v>
+        <v>18396</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>708.39</v>
+        <v>786.65</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H184" s="1"/>
       <c r="I184" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
-        <v>11528</v>
+        <v>32099</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="D185" s="1">
         <v>8443999090</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>2213.78</v>
+        <v>740.1900000000001</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H185" s="1"/>
       <c r="I185" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
-        <v>11750</v>
+        <v>22237</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="D186" s="1">
         <v>8443999090</v>
       </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
       <c r="F186" s="1">
-        <v>421.55</v>
+        <v>775.26</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H186" s="1"/>
       <c r="I186" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
-        <v>31688</v>
+        <v>19763</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="D187" s="1">
         <v>8443999090</v>
       </c>
       <c r="E187" s="1">
         <v>1</v>
       </c>
       <c r="F187" s="1">
-        <v>615.76</v>
+        <v>732.9</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H187" s="1"/>
       <c r="I187" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
-        <v>25259</v>
+        <v>26557</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="D188" s="1">
         <v>8443999090</v>
       </c>
       <c r="E188" s="1">
         <v>1</v>
       </c>
       <c r="F188" s="1">
-        <v>512.39</v>
+        <v>721.0599999999999</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H188" s="1"/>
       <c r="I188" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
-        <v>32110</v>
+        <v>11528</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="D189" s="1">
         <v>8443999090</v>
       </c>
       <c r="E189" s="1">
         <v>1</v>
       </c>
       <c r="F189" s="1">
-        <v>3550.91</v>
+        <v>2253.36</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H189" s="1"/>
       <c r="I189" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
-        <v>25258</v>
+        <v>11750</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="D190" s="1">
         <v>8443999090</v>
       </c>
       <c r="E190" s="1">
         <v>1</v>
       </c>
       <c r="F190" s="1">
-        <v>2717.67</v>
+        <v>429.08</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H190" s="1"/>
       <c r="I190" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
-        <v>21569</v>
+        <v>31688</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="D191" s="1">
         <v>8443999090</v>
       </c>
       <c r="E191" s="1">
         <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>522.23</v>
+        <v>626.77</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H191" s="1"/>
       <c r="I191" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
+        <v>25259</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="D192" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E192" s="1">
+        <v>1</v>
+      </c>
+      <c r="F192" s="1">
+        <v>521.55</v>
+      </c>
+      <c r="G192" s="1"/>
+      <c r="H192" s="1"/>
+      <c r="I192" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="193" spans="1:9" outlineLevel="2">
+      <c r="A193" s="1"/>
+      <c r="B193" s="1">
+        <v>35444</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="D193" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E193" s="1">
+        <v>1</v>
+      </c>
+      <c r="F193" s="1">
+        <v>2934.33</v>
+      </c>
+      <c r="G193" s="1"/>
+      <c r="H193" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="I193" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9" outlineLevel="2">
+      <c r="A194" s="1"/>
+      <c r="B194" s="1">
+        <v>35489</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="D194" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E194" s="1">
+        <v>1</v>
+      </c>
+      <c r="F194" s="1">
+        <v>1366.5</v>
+      </c>
+      <c r="G194" s="1"/>
+      <c r="H194" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="I194" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="195" spans="1:9" outlineLevel="2">
+      <c r="A195" s="1"/>
+      <c r="B195" s="1">
+        <v>32110</v>
+      </c>
+      <c r="C195" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D195" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E195" s="1">
+        <v>1</v>
+      </c>
+      <c r="F195" s="1">
+        <v>3614.39</v>
+      </c>
+      <c r="G195" s="1"/>
+      <c r="H195" s="1"/>
+      <c r="I195" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="196" spans="1:9" outlineLevel="2">
+      <c r="A196" s="1"/>
+      <c r="B196" s="1">
+        <v>25258</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="D196" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E196" s="1">
+        <v>1</v>
+      </c>
+      <c r="F196" s="1">
+        <v>2766.25</v>
+      </c>
+      <c r="G196" s="1"/>
+      <c r="H196" s="1"/>
+      <c r="I196" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="197" spans="1:9" outlineLevel="2">
+      <c r="A197" s="1"/>
+      <c r="B197" s="1">
+        <v>21569</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="D197" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E197" s="1">
+        <v>1</v>
+      </c>
+      <c r="F197" s="1">
+        <v>531.5700000000001</v>
+      </c>
+      <c r="G197" s="1"/>
+      <c r="H197" s="1"/>
+      <c r="I197" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="198" spans="1:9" outlineLevel="2">
+      <c r="A198" s="1"/>
+      <c r="B198" s="1">
         <v>21570</v>
       </c>
-      <c r="C192" s="1" t="s">
-[...28 lines deleted...]
-      <c r="I193" s="1"/>
+      <c r="C198" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="D198" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E198" s="1">
+        <v>1</v>
+      </c>
+      <c r="F198" s="1">
+        <v>1543.23</v>
+      </c>
+      <c r="G198" s="1"/>
+      <c r="H198" s="1"/>
+      <c r="I198" s="5" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="199" spans="1:9">
+      <c r="A199" s="1"/>
+      <c r="B199" s="1"/>
+      <c r="C199" s="1"/>
+      <c r="D199" s="1"/>
+      <c r="E199" s="1"/>
+      <c r="F199" s="1"/>
+      <c r="G199" s="1"/>
+      <c r="H199" s="1"/>
+      <c r="I199" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>