--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -2860,95 +2860,98 @@
           <t xml:space="preserve">Canon iR1018/1019/1022/1023 FL2-3898-000cn</t>
         </r>
       </text>
     </comment>
     <comment ref="C189" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">P2235dn, P2040dn,M2135dn,M2635dn, M2735dw, M2040dn, M2540dn,M2640idw</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Гальмівна площадка</t>
   </si>
   <si>
     <t>Гальмівна площадка ADF  накладка  Canon iR1133 / iR-c1028 / c1021 / MF5880 / 5840 / icMF5870 / 5850, FC7-6297-000000</t>
+  </si>
+  <si>
+    <t>new</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Гальмівна площадка ADF Canon iR-2535/2545/3230/3235/3245  FL3-5538/FL2-9942  CET5090</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Гальмівна площадка ADF Canon MF229/MF226/MF217/MF211 FM3-8687-000000</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Гальмівна площадка ADF HP LJ Pro 400/ M425dn/ M476/ M521/ M570/ M576  CF288-60021-VE  VEAYE</t>
   </si>
   <si>
     <t>Гальмівна площадка ADF HP LJ Pro 400/ M425dn/ M476/ M521/ M570/ M576  CF288-60021-WDS  WELLDO</t>
   </si>
   <si>
     <t>Гальмівна площадка ADF HP LJ Pro 400/ M425dn/ M476/ M521/ M570/ M576/ CF288-60021</t>
   </si>
@@ -3295,54 +3298,60 @@
   <si>
     <t>Гальмівна площадка Pantum P2500/M6500/6550/6600  301022062001-VE  VEAYE</t>
   </si>
   <si>
     <t>Гальмівна площадка Pantum P3010D/M6700D/M7100DN середня  301022239001</t>
   </si>
   <si>
     <t>Гальмівна площадка Ricoh Aficio 1015/1018/2015/2018  B0392711  CET6009</t>
   </si>
   <si>
     <t>Гальмівна площадка Samsung ML 1210  JC72-00124A  CEE</t>
   </si>
   <si>
     <t>Гальмівна площадка Samsung ML 1210  JC72-00124A  Foshan</t>
   </si>
   <si>
     <t>Гальмівна площадка Samsung ML 1210  JC72-00124A  VEAYE</t>
   </si>
   <si>
     <t>Гальмівна площадка Samsung ML 1210, JC72-00124A/JC97-01486A  SEP-SAM-ML-1210-PN  Patron</t>
   </si>
   <si>
     <t>Гальмівна площадка Samsung ML 1510/1710, JC61-00924A,  SEP-SAM-ML-1710-PN  Patron</t>
   </si>
   <si>
+    <t>у резерві</t>
+  </si>
+  <si>
     <t>Гальмівна площадка Samsung ML 1510/1710, JC61-00924A,  SPML1710  Micrographic</t>
   </si>
   <si>
     <t>Гальмівна площадка Samsung ML 1510/1710, з металевої накладкою  JC61-00924A  CEE</t>
+  </si>
+  <si>
+    <t>очікується 18-09</t>
   </si>
   <si>
     <t>Гальмівна площадка Samsung ML 1510/1710, з металевої накладкою  JC61-00924A-VE  VEAYE</t>
   </si>
   <si>
     <t>Гальмівна площадка Samsung ML 1510/1710, з металевої накладкою  JC61-00924A-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Гальмівна площадка Samsung ML 1510/1710, з металевої накладкою, JC61-00924A/JC73-00140A, Foshan</t>
   </si>
   <si>
     <t>Гальмівна площадка Samsung ML 1610/2010/SCX-4321  JC97-02217A   SEP-SAM-ML-1610-PN  Patron</t>
   </si>
   <si>
     <t>Гальмівна площадка Samsung ML 1610/2010/SCX-4321  JC97-02217A  CEE</t>
   </si>
   <si>
     <t>Гальмівна площадка Samsung ML 1610/2010/SCX-4321  JC97-02217A  Foshan</t>
   </si>
   <si>
     <t>Гальмівна площадка Samsung ML 1610/2010/SCX-4321  JC97-02217A  Micrographic</t>
   </si>
   <si>
     <t>Гальмівна площадка Samsung ML 1610/2010/SCX-4321  JC97-02217A  VEAYE</t>
   </si>
@@ -4071,4146 +4080,4504 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>25697</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>270.59</v>
+        <v>270.29</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>24128</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>287.62</v>
+        <v>287.3</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>27237</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>280.45</v>
+        <v>280.14</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>28505</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+      <c r="F14" s="1">
+        <v>243.89</v>
+      </c>
+      <c r="G14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I14" s="1" t="s">
         <v>20</v>
-      </c>
-[...12 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>34015</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>952.45</v>
+        <v>951.39</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>23988</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>262.08</v>
+        <v>261.79</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>32444</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>1170.18</v>
+        <v>1168.87</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>22743</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>225.79</v>
+        <v>225.54</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>27440</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>96.77</v>
+        <v>96.66</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>22714</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>860.16</v>
+        <v>859.2</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>31120</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>225.79</v>
+        <v>225.54</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>26175</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>491.46</v>
+        <v>490.91</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>10035</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>676.03</v>
+        <v>675.28</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>22105</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>931.39</v>
+        <v>930.35</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>30331</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>741.89</v>
+        <v>741.0599999999999</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>10501</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>411.71</v>
+        <v>411.25</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>34158</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>465.02</v>
+        <v>464.51</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>31645</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>476.22</v>
+        <v>475.69</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>29321</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>145.15</v>
+        <v>144.99</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>10114</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>1036.22</v>
+        <v>1035.07</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>31511</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>77.95</v>
+        <v>77.87</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>28628</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>338.69</v>
+        <v>338.31</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>27090</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>349.44</v>
+        <v>349.05</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>16784</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>860.16</v>
+        <v>859.2</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>34160</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>156.8</v>
+        <v>156.63</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>19506</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D36" s="1">
         <v>8483908990</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>425.15</v>
+        <v>424.68</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>25766</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>504</v>
+        <v>503.44</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>23141</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>80.64</v>
+        <v>80.55</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I38" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>11190</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>65.41</v>
+        <v>65.34</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>31512</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>45.7</v>
+        <v>45.65</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I40" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>9121</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>81.09</v>
+        <v>81</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>24631</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>68.54000000000001</v>
+        <v>68.47</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>22839</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>66.75</v>
+        <v>66.68000000000001</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>19967</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>322.56</v>
+        <v>322.2</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>13570</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>641.09</v>
+        <v>640.37</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>29754</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>96.31999999999999</v>
+        <v>96.20999999999999</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I46" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>22347</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>78.84999999999999</v>
+        <v>78.76000000000001</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I47" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>26402</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>211.46</v>
+        <v>211.22</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I48" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>14060</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>81.09</v>
+        <v>81</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I49" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>24837</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>60.48</v>
+        <v>60.41</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I50" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>31513</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>52.86</v>
+        <v>52.81</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I51" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>22840</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>77.5</v>
+        <v>77.42</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>11191</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>73.47</v>
+        <v>73.39</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I53" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>24508</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>70.78</v>
+        <v>70.70999999999999</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I54" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>13494</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>66.75</v>
+        <v>66.68000000000001</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
+      <c r="H55" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I55" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>25163</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>271.49</v>
+        <v>271.19</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I56" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>13995</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>85.12</v>
+        <v>85.03</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
+      <c r="H57" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I57" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>31516</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>52.86</v>
+        <v>52.81</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I58" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>9125</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>88.26000000000001</v>
+        <v>88.16</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I59" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>24690</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>76.61</v>
+        <v>76.52</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="1"/>
+      <c r="H60" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I60" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>21312</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>78.84999999999999</v>
+        <v>78.76000000000001</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I61" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>30237</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>103.49</v>
+        <v>103.37</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I62" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>11454</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>66.75</v>
+        <v>66.68000000000001</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="1"/>
+      <c r="H63" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I63" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>29344</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>81.98</v>
+        <v>81.89</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="1"/>
+      <c r="H64" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I64" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>31514</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>52.86</v>
+        <v>52.81</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="1"/>
+      <c r="H65" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I65" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>9122</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>70.78</v>
+        <v>70.70999999999999</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="1"/>
+      <c r="H66" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I66" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>24781</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>54.21</v>
+        <v>54.15</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I67" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>20671</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>67.2</v>
+        <v>67.13</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
+      <c r="H68" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I68" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>16578</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>80.64</v>
+        <v>80.55</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="1"/>
+      <c r="H69" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I69" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>34069</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>80.64</v>
+        <v>80.55</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="1"/>
+      <c r="H70" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I70" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>21331</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>250.43</v>
+        <v>250.15</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="1"/>
+      <c r="H71" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I71" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>15492</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>94.08</v>
+        <v>93.98</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="1"/>
+      <c r="H72" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I72" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>17475</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>502.21</v>
+        <v>501.65</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="1"/>
+      <c r="H73" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I73" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>31517</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>52.86</v>
+        <v>52.81</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="1"/>
+      <c r="H74" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I74" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>29279</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>156.8</v>
+        <v>156.63</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="1"/>
+      <c r="H75" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I75" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>22973</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>275.07</v>
+        <v>274.77</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="1"/>
+      <c r="H76" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I76" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>31518</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>52.86</v>
+        <v>52.81</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="1"/>
+      <c r="H77" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I77" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>9128</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>75.70999999999999</v>
+        <v>75.63</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="1"/>
+      <c r="H78" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I78" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>24890</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>60.48</v>
+        <v>60.41</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="1"/>
+      <c r="H79" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I79" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>20672</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>71.68000000000001</v>
+        <v>71.59999999999999</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="1"/>
+      <c r="H80" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I80" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>25262</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>109.31</v>
+        <v>109.19</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="1"/>
+      <c r="H81" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I81" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>25261</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>202.05</v>
+        <v>201.82</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="1"/>
+      <c r="H82" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I82" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>22972</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>125.89</v>
+        <v>125.75</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="1"/>
+      <c r="H83" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I83" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>21359</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>167.55</v>
+        <v>167.37</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="1"/>
+      <c r="H84" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I84" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>25162</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>924.67</v>
+        <v>923.64</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="1"/>
+      <c r="H85" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I85" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>30333</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>297.02</v>
+        <v>296.69</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="1"/>
+      <c r="H86" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I86" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>31523</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>97.66</v>
+        <v>97.56</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="1"/>
+      <c r="H87" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I87" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>23403</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>114.69</v>
+        <v>114.56</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="1"/>
+      <c r="H88" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I88" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>30865</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>148.74</v>
+        <v>148.57</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="1"/>
+      <c r="H89" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I89" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>30866</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>180.1</v>
+        <v>179.9</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="1"/>
+      <c r="H90" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I90" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>23817</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>142.46</v>
+        <v>142.31</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="1"/>
+      <c r="H91" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I91" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>25731</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>262.08</v>
+        <v>261.79</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="1"/>
+      <c r="H92" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I92" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>32925</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>375.87</v>
+        <v>375.45</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="1"/>
+      <c r="H93" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I93" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>31519</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>46.59</v>
+        <v>46.54</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="1"/>
+      <c r="H94" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I94" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>20911</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>64.51000000000001</v>
+        <v>64.44</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="1"/>
+      <c r="H95" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I95" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>31315</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>69.89</v>
+        <v>69.81</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="1"/>
+      <c r="H96" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I96" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>21360</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>483.84</v>
+        <v>483.3</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="1"/>
+      <c r="H97" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I97" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>11380</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>112.9</v>
+        <v>112.77</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="1"/>
+      <c r="H98" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I98" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>14224</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>84.22</v>
+        <v>84.13</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H99" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I99" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>24687</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>69.89</v>
+        <v>69.81</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="1"/>
+      <c r="H100" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I100" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>23108</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>248.19</v>
+        <v>247.92</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="1"/>
+      <c r="H101" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I101" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>31520</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>64.51000000000001</v>
+        <v>64.44</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="1"/>
+      <c r="H102" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I102" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>10537</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>88.26000000000001</v>
+        <v>88.16</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="1"/>
+      <c r="H103" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I103" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>11381</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>110.21</v>
+        <v>110.09</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="1"/>
+      <c r="H104" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I104" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>21415</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>84.67</v>
+        <v>84.58</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="1"/>
+      <c r="H105" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I105" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>26637</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>54.66</v>
+        <v>54.6</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="1"/>
+      <c r="H106" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I106" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>24891</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>66.75</v>
+        <v>66.68000000000001</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="1"/>
+      <c r="H107" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I107" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>31521</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>123.2</v>
+        <v>123.06</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="1"/>
+      <c r="H108" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I108" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>30406</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
         <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>162.62</v>
+        <v>162.44</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="1"/>
+      <c r="H109" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I109" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>21771</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>10</v>
       </c>
       <c r="F110" s="1">
-        <v>220.42</v>
+        <v>220.17</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="1"/>
+      <c r="H110" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I110" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>23523</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>389.76</v>
+        <v>389.33</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="1"/>
+      <c r="H111" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I111" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>24517</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>241.47</v>
+        <v>241.2</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="1"/>
+      <c r="H112" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I112" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>16568</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>103.49</v>
+        <v>103.37</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="1"/>
+      <c r="H113" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I113" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>26843</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>448.45</v>
+        <v>447.95</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="1"/>
+      <c r="H114" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I114" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>31522</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>137.09</v>
+        <v>136.94</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="1"/>
+      <c r="H115" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I115" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>21164</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>213.25</v>
+        <v>213.01</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="1"/>
+      <c r="H116" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I116" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>17940</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>113.34</v>
+        <v>113.22</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="1"/>
+      <c r="H117" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I117" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>27918</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>698.88</v>
+        <v>698.1</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="1"/>
+      <c r="H118" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I118" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>18520</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>174.72</v>
+        <v>174.53</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="1"/>
+      <c r="H119" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I119" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>27566</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D120" s="1">
         <v>8443999090</v>
       </c>
       <c r="E120" s="1">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>226.69</v>
+        <v>226.44</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="1"/>
+      <c r="H120" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I120" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>16887</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
         <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>401.41</v>
+        <v>400.96</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="1"/>
+      <c r="H121" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I121" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>20395</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>250.88</v>
+        <v>250.6</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="1"/>
+      <c r="H122" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I122" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>26638</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>226.69</v>
+        <v>226.44</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="1"/>
+      <c r="H123" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I123" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>22121</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
         <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>189.06</v>
+        <v>188.85</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="1"/>
+      <c r="H124" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I124" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>33016</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>120.96</v>
+        <v>120.83</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="1"/>
+      <c r="H125" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I125" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>30332</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
         <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>120.51</v>
+        <v>120.38</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="1"/>
+      <c r="H126" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I126" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>32443</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
         <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>634.8200000000001</v>
+        <v>634.11</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="1"/>
+      <c r="H127" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I127" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>20545</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D128" s="1">
         <v>8443999090</v>
       </c>
       <c r="E128" s="1">
         <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>147.39</v>
+        <v>147.23</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="1"/>
+      <c r="H128" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I128" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>28142</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
         <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>370.5</v>
+        <v>370.08</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="1"/>
+      <c r="H129" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I129" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>34161</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
         <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>206.98</v>
+        <v>206.75</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="1"/>
+      <c r="H130" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I130" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>28143</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>315.39</v>
+        <v>315.04</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="1"/>
+      <c r="H131" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I131" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>25814</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>106.18</v>
+        <v>106.06</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="1"/>
+      <c r="H132" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I132" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>31527</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D133" s="1">
         <v>8443999090</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>52.86</v>
+        <v>52.81</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="1"/>
+      <c r="H133" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I133" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>11815</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D134" s="1">
         <v>8443999090</v>
       </c>
       <c r="E134" s="1">
         <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>88.7</v>
+        <v>88.61</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="1"/>
+      <c r="H134" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I134" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>20673</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>90.05</v>
+        <v>89.95</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="1"/>
+      <c r="H135" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I135" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>7112</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>115.58</v>
+        <v>115.46</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="1"/>
+      <c r="H136" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I136" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>9126</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
         <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>88.7</v>
+        <v>88.61</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H137" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I137" s="1" t="s">
+        <v>145</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
         <v>24586</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>87.36</v>
+        <v>87.26000000000001</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="1"/>
+      <c r="H138" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I138" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>31533</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>54.21</v>
+        <v>49.67</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="1"/>
+      <c r="H139" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I139" s="1" t="s">
-        <v>19</v>
+        <v>148</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
         <v>20674</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>78.84999999999999</v>
+        <v>78.76000000000001</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="1"/>
+      <c r="H140" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I140" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
         <v>31896</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>95.42</v>
+        <v>95.31999999999999</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="1"/>
+      <c r="H141" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I141" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
         <v>12248</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>82.88</v>
+        <v>82.79000000000001</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H142" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I142" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
         <v>20096</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>104.38</v>
+        <v>104.27</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="1"/>
+      <c r="H143" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I143" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
         <v>31528</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>52.86</v>
+        <v>52.81</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="1"/>
+      <c r="H144" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I144" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
         <v>11315</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>81.09</v>
+        <v>81</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="1"/>
+      <c r="H145" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I145" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
         <v>24515</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>78.84999999999999</v>
+        <v>78.76000000000001</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="1"/>
+      <c r="H146" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I146" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
         <v>20751</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>90.05</v>
+        <v>89.95</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="1"/>
+      <c r="H147" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I147" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
         <v>31529</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>87.36</v>
+        <v>87.26000000000001</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="1"/>
+      <c r="H148" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I148" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
         <v>22145</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>99.45999999999999</v>
+        <v>99.34999999999999</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="1"/>
+      <c r="H149" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I149" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
         <v>31532</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>87.36</v>
+        <v>87.26000000000001</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="1"/>
+      <c r="H150" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I150" s="1" t="s">
-        <v>19</v>
+        <v>145</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
         <v>27110</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>110.21</v>
+        <v>110.09</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="1"/>
+      <c r="H151" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I151" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
         <v>19452</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="D152" s="1">
         <v>8443999090</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>121.41</v>
+        <v>121.27</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="1"/>
+      <c r="H152" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I152" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
         <v>24706</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="D153" s="1">
         <v>8443999090</v>
       </c>
       <c r="E153" s="1">
         <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>108.86</v>
+        <v>108.74</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="1"/>
+      <c r="H153" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I153" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
         <v>22531</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="D154" s="1">
         <v>8443999090</v>
       </c>
       <c r="E154" s="1">
         <v>10</v>
       </c>
       <c r="F154" s="1">
-        <v>169.79</v>
+        <v>169.6</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="1"/>
+      <c r="H154" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I154" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
         <v>31534</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="D155" s="1">
         <v>8443999090</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>68.54000000000001</v>
+        <v>68.47</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="1"/>
+      <c r="H155" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I155" s="1" t="s">
-        <v>19</v>
+        <v>148</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
         <v>18902</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="D156" s="1">
         <v>8443999090</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>88.26000000000001</v>
+        <v>88.16</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="1"/>
+      <c r="H156" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I156" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
         <v>25325</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>120.96</v>
+        <v>120.83</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="1"/>
+      <c r="H157" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I157" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
         <v>20591</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>118.27</v>
+        <v>118.14</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="1"/>
+      <c r="H158" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I158" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
         <v>32674</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="D159" s="1">
         <v>8443999090</v>
       </c>
       <c r="E159" s="1">
         <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>131.26</v>
+        <v>131.12</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="1"/>
+      <c r="H159" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I159" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
         <v>30182</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>127.68</v>
+        <v>127.54</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="1"/>
+      <c r="H160" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I160" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
         <v>31535</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
         <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>89.59999999999999</v>
+        <v>89.5</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="1"/>
+      <c r="H161" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I161" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
         <v>25326</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="D162" s="1">
         <v>8443999090</v>
       </c>
       <c r="E162" s="1">
         <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>123.2</v>
+        <v>123.06</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="1"/>
+      <c r="H162" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I162" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
         <v>22344</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
         <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>121.41</v>
+        <v>121.27</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="1"/>
+      <c r="H163" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I163" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
         <v>30191</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="D164" s="1">
         <v>8443999090</v>
       </c>
       <c r="E164" s="1">
         <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>121.41</v>
+        <v>121.27</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="1"/>
+      <c r="H164" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I164" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
         <v>30334</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>99.45999999999999</v>
+        <v>99.34999999999999</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="1"/>
+      <c r="H165" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I165" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
         <v>31536</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
         <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>71.68000000000001</v>
+        <v>71.59999999999999</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="1"/>
+      <c r="H166" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I166" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
         <v>23026</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
         <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>188.16</v>
+        <v>187.95</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="1"/>
+      <c r="H167" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I167" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
         <v>22849</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>159.94</v>
+        <v>159.76</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="1"/>
+      <c r="H168" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I168" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
         <v>31537</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>94.08</v>
+        <v>93.98</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="1"/>
+      <c r="H169" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I169" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
         <v>33393</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="D170" s="1">
         <v>8443999090</v>
       </c>
       <c r="E170" s="1">
         <v>1</v>
       </c>
       <c r="F170" s="1">
-        <v>347.65</v>
+        <v>347.26</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="1"/>
+      <c r="H170" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I170" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
         <v>26890</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="D171" s="1">
         <v>8443999090</v>
       </c>
       <c r="E171" s="1">
         <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>322.56</v>
+        <v>322.2</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="1"/>
+      <c r="H171" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I171" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
         <v>11832</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="D172" s="1">
         <v>8443999090</v>
       </c>
       <c r="E172" s="1">
         <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>1537.98</v>
+        <v>1536.27</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="1"/>
+      <c r="H172" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I172" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
         <v>17384</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="D173" s="1">
         <v>8443999010</v>
       </c>
       <c r="E173" s="1">
         <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>1076.54</v>
+        <v>1075.34</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="1"/>
+      <c r="H173" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I173" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
         <v>16884</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="D174" s="1">
         <v>8443999090</v>
       </c>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>351.68</v>
+        <v>351.29</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="1"/>
+      <c r="H174" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I174" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
         <v>2637</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
         <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>67.2</v>
+        <v>67.13</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="1"/>
+      <c r="H175" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I175" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
         <v>22569</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
         <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>436.8</v>
+        <v>436.31</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="1"/>
+      <c r="H176" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I176" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
         <v>22567</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="D177" s="1">
         <v>8443999090</v>
       </c>
       <c r="E177" s="1">
         <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>494.59</v>
+        <v>494.04</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="1"/>
+      <c r="H177" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I177" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
         <v>32375</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="D178" s="1">
         <v>8443999090</v>
       </c>
       <c r="E178" s="1">
         <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>672</v>
+        <v>671.25</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="1"/>
+      <c r="H178" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I178" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
         <v>30068</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
         <v>1</v>
       </c>
       <c r="F179" s="1">
-        <v>42.11</v>
+        <v>42.07</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="1"/>
+      <c r="H179" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I179" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
         <v>32448</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="D180" s="1">
         <v>8443999090</v>
       </c>
       <c r="E180" s="1">
         <v>1</v>
       </c>
       <c r="F180" s="1">
-        <v>292.1</v>
+        <v>291.77</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="1"/>
+      <c r="H180" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I180" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
         <v>29476</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="D181" s="1">
         <v>8443999090</v>
       </c>
       <c r="E181" s="1">
         <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>38.53</v>
+        <v>39.38</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="1"/>
+      <c r="H181" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I181" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
         <v>23632</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="D182" s="1">
         <v>8443999090</v>
       </c>
       <c r="E182" s="1">
         <v>1</v>
       </c>
       <c r="F182" s="1">
-        <v>53.76</v>
+        <v>53.7</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="1"/>
+      <c r="H182" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I182" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
         <v>25984</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="D183" s="1">
         <v>8443999090</v>
       </c>
       <c r="E183" s="1">
         <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>492.8</v>
+        <v>492.25</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="1"/>
+      <c r="H183" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I183" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
         <v>34070</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>259.39</v>
+        <v>259.1</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="1"/>
+      <c r="H184" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I184" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
         <v>17087</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="D185" s="1">
         <v>8443999090</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>492.8</v>
+        <v>492.25</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="1"/>
+      <c r="H185" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I185" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
         <v>34740</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="D186" s="1">
         <v>8443999090</v>
       </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
       <c r="F186" s="1">
-        <v>86.02</v>
+        <v>55.04</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="1"/>
+      <c r="H186" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I186" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
         <v>32174</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D187" s="1"/>
       <c r="E187" s="1">
         <v>1</v>
       </c>
       <c r="F187" s="1">
-        <v>1144.19</v>
+        <v>1142.92</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="1"/>
+      <c r="H187" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I187" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
         <v>21102</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="D188" s="1">
         <v>8443999090</v>
       </c>
       <c r="E188" s="1">
         <v>1</v>
       </c>
       <c r="F188" s="1">
-        <v>341.82</v>
+        <v>341.44</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="1"/>
+      <c r="H188" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I188" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
         <v>28340</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="D189" s="1">
         <v>8443999090</v>
       </c>
       <c r="E189" s="1">
         <v>1</v>
       </c>
       <c r="F189" s="1">
-        <v>2425.47</v>
+        <v>2422.77</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="1"/>
+      <c r="H189" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I189" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="1"/>
       <c r="B190" s="1"/>
       <c r="C190" s="1"/>
       <c r="D190" s="1"/>
       <c r="E190" s="1"/>
       <c r="F190" s="1"/>
       <c r="G190" s="1"/>
       <c r="H190" s="1"/>
       <c r="I190" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>