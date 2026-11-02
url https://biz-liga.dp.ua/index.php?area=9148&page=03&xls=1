--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -2860,118 +2860,115 @@
           <t xml:space="preserve">Canon iR1018/1019/1022/1023 FL2-3898-000cn</t>
         </r>
       </text>
     </comment>
     <comment ref="C189" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">P2235dn, P2040dn,M2135dn,M2635dn, M2735dw, M2040dn, M2540dn,M2640idw</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="197">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Гальмівна площадка</t>
   </si>
   <si>
     <t>Гальмівна площадка ADF  накладка  Canon iR1133 / iR-c1028 / c1021 / MF5880 / 5840 / icMF5870 / 5850, FC7-6297-000000</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>немає</t>
   </si>
   <si>
     <t>Гальмівна площадка ADF Canon iR-2535/2545/3230/3235/3245  FL3-5538/FL2-9942  CET5090</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Гальмівна площадка ADF Canon MF229/MF226/MF217/MF211 FM3-8687-000000</t>
   </si>
   <si>
+    <t>Гальмівна площадка ADF HP LJ Pro 400/ M425dn/ M476/ M521/ M570/ M576  CF288-60021-VE  VEAYE</t>
+  </si>
+  <si>
     <t>в наявності</t>
   </si>
   <si>
-    <t>Гальмівна площадка ADF HP LJ Pro 400/ M425dn/ M476/ M521/ M570/ M576  CF288-60021-VE  VEAYE</t>
-[...1 lines deleted...]
-  <si>
     <t>Гальмівна площадка ADF HP LJ Pro 400/ M425dn/ M476/ M521/ M570/ M576  CF288-60021-WDS  WELLDO</t>
   </si>
   <si>
     <t>Гальмівна площадка ADF HP LJ Pro 400/ M425dn/ M476/ M521/ M570/ M576/ CF288-60021</t>
   </si>
   <si>
     <t>Гальмівна площадка ADF Kyocera Mita ECOSYS M2040dn, 302S094050 CET  CET361086</t>
   </si>
   <si>
     <t>Гальмівна площадка ASYS-HOLD-PAD-G для TOSHIBA E-Studio 195/ 223/ 6LJ75296000</t>
   </si>
   <si>
     <t>Гальмівна площадка Brother DCP-L2520DW/2540DW/MFC-L2700DW CET2810</t>
   </si>
   <si>
     <t>Гальмівна площадка Brother DCP7055/7057/7060/7065/7070/HL2280/MFC7360/ LY2208001</t>
   </si>
   <si>
     <t>Гальмівна площадка Brother HL 2240/MFC-7240/DCP-7060, LY2207001 Foshan</t>
   </si>
   <si>
     <t>Гальмівна площадка Brother MFC-8510DN/8512DN/8515DN/8520DN/MFC-8710DW/8712DW/MFC-8910DW/8912DW/MFC-8950DW CET2803</t>
   </si>
   <si>
     <t>Гальмівна площадка Canon iR-2016, FL2-3201</t>
@@ -3043,50 +3040,53 @@
     <t>Гальмівна площадка HP 1022/ 3050/3052/3055/M1319F, RM1-2048</t>
   </si>
   <si>
     <t>Гальмівна площадка HP 1022/3050,  RC1-5563-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Гальмівна площадка HP 1022/3050, RM1-2048/RC1-5564/RC1-5563  RC1-5563-VE  VEAYE</t>
   </si>
   <si>
     <t>Гальмівна площадка HP 1022/3050, RM1-2048/RC1-5564/RC1-5563, CET3843</t>
   </si>
   <si>
     <t>Гальмівна площадка HP 1022/3050, RM1-2048/RC1-5564/RC1-5563, Foshan</t>
   </si>
   <si>
     <t>Гальмівна площадка HP 1022/3050, RM1-2048/RC1-5564/RC1-5563, Micrographic</t>
   </si>
   <si>
     <t>Гальмівна площадка HP 1100, RF5-2832/RF5-2886  RF5-2832  CEE</t>
   </si>
   <si>
     <t>Гальмівна площадка HP 1100, RF5-2832/RF5-2886  RF5-2832-VE  VEAYE</t>
   </si>
   <si>
     <t>Гальмівна площадка HP 1100, RF5-2832/RF5-2886  SEP-HP-RF5-2832-PN  Patron</t>
+  </si>
+  <si>
+    <t>у резерві очікується 02-11</t>
   </si>
   <si>
     <t>Гальмівна площадка HP 1100, RF5-2832/RF5-2886  SPHP1100  Micrographic</t>
   </si>
   <si>
     <t>Гальмівна площадка HP 1100, RF5-2832/RF5-2886, Foshan</t>
   </si>
   <si>
     <t>Гальмівна площадка HP 1160/1320/2420/5200/P2015/M701,  RM1-2546/RM1-1298/RM1-1298  CET2759</t>
   </si>
   <si>
     <t>Гальмівна площадка HP 1160/1320/2420/P2015, RM1-1298-000  SEP-HP-RM1-1298-PN   Patron</t>
   </si>
   <si>
     <t>Гальмівна площадка HP 1160/1320/2420/P2015, RM1-1298-000, CEE</t>
   </si>
   <si>
     <t>Гальмівна площадка HP 1160/1320/2420/P2015, RM1-1298-000, Foshan</t>
   </si>
   <si>
     <t>Гальмівна площадка HP 1160/1320/2420/P2015, RM1-1298-000, Micrographic</t>
   </si>
   <si>
     <t>Гальмівна площадка HP 1160/1320/2420/P2015, RM1-1298-000, VEAYE</t>
   </si>
@@ -3298,60 +3298,54 @@
   <si>
     <t>Гальмівна площадка Pantum P2500/M6500/6550/6600  301022062001-VE  VEAYE</t>
   </si>
   <si>
     <t>Гальмівна площадка Pantum P3010D/M6700D/M7100DN середня  301022239001</t>
   </si>
   <si>
     <t>Гальмівна площадка Ricoh Aficio 1015/1018/2015/2018  B0392711  CET6009</t>
   </si>
   <si>
     <t>Гальмівна площадка Samsung ML 1210  JC72-00124A  CEE</t>
   </si>
   <si>
     <t>Гальмівна площадка Samsung ML 1210  JC72-00124A  Foshan</t>
   </si>
   <si>
     <t>Гальмівна площадка Samsung ML 1210  JC72-00124A  VEAYE</t>
   </si>
   <si>
     <t>Гальмівна площадка Samsung ML 1210, JC72-00124A/JC97-01486A  SEP-SAM-ML-1210-PN  Patron</t>
   </si>
   <si>
     <t>Гальмівна площадка Samsung ML 1510/1710, JC61-00924A,  SEP-SAM-ML-1710-PN  Patron</t>
   </si>
   <si>
-    <t>у резерві</t>
-[...1 lines deleted...]
-  <si>
     <t>Гальмівна площадка Samsung ML 1510/1710, JC61-00924A,  SPML1710  Micrographic</t>
   </si>
   <si>
     <t>Гальмівна площадка Samsung ML 1510/1710, з металевої накладкою  JC61-00924A  CEE</t>
-  </si>
-[...1 lines deleted...]
-    <t>очікується 18-09</t>
   </si>
   <si>
     <t>Гальмівна площадка Samsung ML 1510/1710, з металевої накладкою  JC61-00924A-VE  VEAYE</t>
   </si>
   <si>
     <t>Гальмівна площадка Samsung ML 1510/1710, з металевої накладкою  JC61-00924A-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Гальмівна площадка Samsung ML 1510/1710, з металевої накладкою, JC61-00924A/JC73-00140A, Foshan</t>
   </si>
   <si>
     <t>Гальмівна площадка Samsung ML 1610/2010/SCX-4321  JC97-02217A   SEP-SAM-ML-1610-PN  Patron</t>
   </si>
   <si>
     <t>Гальмівна площадка Samsung ML 1610/2010/SCX-4321  JC97-02217A  CEE</t>
   </si>
   <si>
     <t>Гальмівна площадка Samsung ML 1610/2010/SCX-4321  JC97-02217A  Foshan</t>
   </si>
   <si>
     <t>Гальмівна площадка Samsung ML 1610/2010/SCX-4321  JC97-02217A  Micrographic</t>
   </si>
   <si>
     <t>Гальмівна площадка Samsung ML 1610/2010/SCX-4321  JC97-02217A  VEAYE</t>
   </si>
@@ -4080,4504 +4074,4146 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>25697</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>270.29</v>
+        <v>275.12</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
+      <c r="H11" s="1"/>
+      <c r="I11" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>24128</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>287.3</v>
+        <v>292.43</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>27237</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>280.14</v>
+        <v>285.14</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H13" s="1"/>
+      <c r="I13" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>28505</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>243.89</v>
+        <v>248.25</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>34015</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>951.39</v>
+        <v>968.39</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>23988</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>261.79</v>
+        <v>266.47</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>32444</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>1168.87</v>
+        <v>1189.77</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>22743</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>225.54</v>
+        <v>229.57</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
+      <c r="H18" s="1"/>
+      <c r="I18" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>27440</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>96.66</v>
+        <v>98.39</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>22714</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>859.2</v>
+        <v>874.5599999999999</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>31120</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>225.54</v>
+        <v>229.57</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>26175</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>490.91</v>
+        <v>499.68</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>10035</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>675.28</v>
+        <v>687.35</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>22105</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>930.35</v>
+        <v>946.98</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>30331</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>741.0599999999999</v>
+        <v>754.3099999999999</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>10501</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>411.25</v>
+        <v>418.6</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>34158</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>464.51</v>
+        <v>472.81</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>31645</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>475.69</v>
+        <v>484.2</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>29321</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>144.99</v>
+        <v>147.58</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>10114</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>1035.07</v>
+        <v>1053.57</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
+      <c r="H30" s="1"/>
+      <c r="I30" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>31511</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>77.87</v>
+        <v>79.26000000000001</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>28628</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>338.31</v>
+        <v>344.36</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>27090</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>349.05</v>
+        <v>355.29</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
+      <c r="H33" s="1"/>
+      <c r="I33" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>16784</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>859.2</v>
+        <v>874.5599999999999</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>34160</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>156.63</v>
+        <v>159.43</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
+      <c r="H35" s="1"/>
+      <c r="I35" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>19506</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D36" s="1">
         <v>8483908990</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>424.68</v>
+        <v>432.27</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
+      <c r="H36" s="1"/>
+      <c r="I36" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>25766</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>503.44</v>
+        <v>512.4400000000001</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>23141</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>80.55</v>
+        <v>81.98999999999999</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>11190</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>65.34</v>
+        <v>66.5</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>31512</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>45.65</v>
+        <v>46.46</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>9121</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>81</v>
+        <v>82.45</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
+      <c r="H41" s="1"/>
+      <c r="I41" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>24631</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>68.47</v>
+        <v>69.69</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>22839</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>66.68000000000001</v>
+        <v>67.87</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>19967</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>322.2</v>
+        <v>327.96</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>13570</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>640.37</v>
+        <v>651.8200000000001</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>29754</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>96.20999999999999</v>
+        <v>97.93000000000001</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
+      <c r="H46" s="1"/>
+      <c r="I46" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>22347</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>78.76000000000001</v>
+        <v>80.17</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
+      <c r="H47" s="1"/>
+      <c r="I47" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>26402</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>211.22</v>
+        <v>215</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>14060</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>81</v>
+        <v>82.45</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
+      <c r="H49" s="1"/>
+      <c r="I49" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>24837</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>60.41</v>
+        <v>61.49</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
+      <c r="H50" s="1"/>
+      <c r="I50" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>31513</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>52.81</v>
+        <v>53.75</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
+      <c r="H51" s="1"/>
+      <c r="I51" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>22840</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>77.42</v>
+        <v>78.8</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
+      <c r="H52" s="1"/>
+      <c r="I52" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>11191</v>
       </c>
       <c r="C53" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D53" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E53" s="1">
+        <v>1</v>
+      </c>
+      <c r="F53" s="1">
+        <v>74.7</v>
+      </c>
+      <c r="G53" s="1"/>
+      <c r="H53" s="1"/>
+      <c r="I53" s="1" t="s">
         <v>60</v>
-      </c>
-[...14 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>24508</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>70.70999999999999</v>
+        <v>71.97</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
+      <c r="H54" s="1"/>
+      <c r="I54" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>13494</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>66.68000000000001</v>
+        <v>67.87</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
+      <c r="H55" s="1"/>
+      <c r="I55" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>25163</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>271.19</v>
+        <v>276.03</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H56" s="1"/>
       <c r="I56" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>13995</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>85.03</v>
+        <v>86.55</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" s="1"/>
       <c r="I57" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>31516</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>52.81</v>
+        <v>53.75</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
+      <c r="H58" s="1"/>
+      <c r="I58" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>9125</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>88.16</v>
+        <v>89.73</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="1"/>
       <c r="I59" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>24690</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>76.52</v>
+        <v>77.89</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H60" s="1"/>
       <c r="I60" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>21312</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>78.76000000000001</v>
+        <v>80.17</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="1"/>
       <c r="I61" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>30237</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>103.37</v>
+        <v>105.22</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="1"/>
       <c r="I62" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>11454</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>66.68000000000001</v>
+        <v>67.87</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H63" s="1"/>
       <c r="I63" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>29344</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>81.89</v>
+        <v>83.36</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H64" s="1"/>
       <c r="I64" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>31514</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>52.81</v>
+        <v>53.75</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H65" s="1"/>
       <c r="I65" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>9122</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>70.70999999999999</v>
+        <v>71.97</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H66" s="1"/>
       <c r="I66" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>24781</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>54.15</v>
+        <v>55.12</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>20671</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>67.13</v>
+        <v>68.33</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H68" s="1"/>
       <c r="I68" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>16578</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>80.55</v>
+        <v>81.98999999999999</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H69" s="1"/>
       <c r="I69" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>34069</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>80.55</v>
+        <v>81.98999999999999</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H70" s="1"/>
       <c r="I70" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>21331</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>250.15</v>
+        <v>254.62</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H71" s="1"/>
       <c r="I71" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>15492</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>93.98</v>
+        <v>95.66</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="5" t="s">
+      <c r="H72" s="1"/>
+      <c r="I72" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>17475</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>501.65</v>
+        <v>510.62</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H73" s="1"/>
       <c r="I73" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>31517</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>52.81</v>
+        <v>53.75</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="5" t="s">
+      <c r="H74" s="1"/>
+      <c r="I74" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>29279</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>156.63</v>
+        <v>159.43</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H75" s="1"/>
       <c r="I75" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>22973</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>274.77</v>
+        <v>279.68</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H76" s="1"/>
       <c r="I76" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>31518</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>52.81</v>
+        <v>53.75</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="5" t="s">
+      <c r="H77" s="1"/>
+      <c r="I77" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>9128</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>75.63</v>
+        <v>76.98</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H78" s="1"/>
       <c r="I78" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>24890</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>60.41</v>
+        <v>61.49</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H79" s="1"/>
       <c r="I79" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>20672</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>71.59999999999999</v>
+        <v>72.88</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H80" s="1"/>
       <c r="I80" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>25262</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>109.19</v>
+        <v>111.14</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H81" s="1"/>
       <c r="I81" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>25261</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>201.82</v>
+        <v>205.43</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H82" s="1"/>
       <c r="I82" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>22972</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>125.75</v>
+        <v>128</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H83" s="1"/>
       <c r="I83" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>21359</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>167.37</v>
+        <v>170.36</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H84" s="1"/>
       <c r="I84" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>25162</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>923.64</v>
+        <v>940.15</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H85" s="1"/>
       <c r="I85" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>30333</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>296.69</v>
+        <v>302</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H86" s="1"/>
       <c r="I86" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>31523</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>97.56</v>
+        <v>99.3</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H87" s="1"/>
       <c r="I87" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>23403</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>114.56</v>
+        <v>116.61</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="5" t="s">
+      <c r="H88" s="1"/>
+      <c r="I88" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>30865</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>148.57</v>
+        <v>151.23</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="5" t="s">
+      <c r="H89" s="1"/>
+      <c r="I89" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>30866</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>179.9</v>
+        <v>183.11</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H90" s="1"/>
       <c r="I90" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>23817</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>142.31</v>
+        <v>144.85</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="5" t="s">
+      <c r="H91" s="1"/>
+      <c r="I91" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>25731</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>261.79</v>
+        <v>266.47</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="5" t="s">
+      <c r="H92" s="1"/>
+      <c r="I92" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>32925</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>375.45</v>
+        <v>382.16</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H93" s="1"/>
       <c r="I93" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>31519</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>46.54</v>
+        <v>47.37</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H94" s="1"/>
       <c r="I94" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>20911</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>64.44</v>
+        <v>65.59</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="5" t="s">
+      <c r="H95" s="1"/>
+      <c r="I95" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>31315</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>69.81</v>
+        <v>71.06</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="5" t="s">
+      <c r="H96" s="1"/>
+      <c r="I96" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>21360</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>483.3</v>
+        <v>491.94</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H97" s="1"/>
       <c r="I97" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>11380</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>112.77</v>
+        <v>114.79</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H98" s="1"/>
       <c r="I98" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>14224</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>84.13</v>
+        <v>85.63</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H99" s="1"/>
+      <c r="I99" s="1" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>24687</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>69.81</v>
+        <v>71.06</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H100" s="1"/>
       <c r="I100" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>23108</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>247.92</v>
+        <v>252.35</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="5" t="s">
+      <c r="H101" s="1"/>
+      <c r="I101" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>31520</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>64.44</v>
+        <v>65.59</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H102" s="1"/>
       <c r="I102" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>10537</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>88.16</v>
+        <v>89.73</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H103" s="1"/>
       <c r="I103" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>11381</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>110.09</v>
+        <v>112.05</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H104" s="1"/>
       <c r="I104" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>21415</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>84.58</v>
+        <v>86.09</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H105" s="1"/>
       <c r="I105" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>26637</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>54.6</v>
+        <v>55.57</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="5" t="s">
+      <c r="H106" s="1"/>
+      <c r="I106" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>24891</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>66.68000000000001</v>
+        <v>67.87</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H107" s="1"/>
       <c r="I107" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>31521</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>123.06</v>
+        <v>125.26</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H108" s="1"/>
       <c r="I108" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>30406</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
         <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>162.44</v>
+        <v>165.35</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="5" t="s">
+      <c r="H109" s="1"/>
+      <c r="I109" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>21771</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>10</v>
       </c>
       <c r="F110" s="1">
-        <v>220.17</v>
+        <v>224.11</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="5" t="s">
+      <c r="H110" s="1"/>
+      <c r="I110" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>23523</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>389.33</v>
+        <v>396.29</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H111" s="1"/>
       <c r="I111" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>24517</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>241.2</v>
+        <v>245.51</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H112" s="1"/>
       <c r="I112" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>16568</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>103.37</v>
+        <v>105.22</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="5" t="s">
+      <c r="H113" s="1"/>
+      <c r="I113" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>26843</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>447.95</v>
+        <v>455.96</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H114" s="1"/>
       <c r="I114" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>31522</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>136.94</v>
+        <v>139.38</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H115" s="1"/>
       <c r="I115" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>21164</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>213.01</v>
+        <v>216.82</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H116" s="1"/>
       <c r="I116" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>17940</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>113.22</v>
+        <v>115.24</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="5" t="s">
+      <c r="H117" s="1"/>
+      <c r="I117" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>27918</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>698.1</v>
+        <v>710.58</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H118" s="1"/>
       <c r="I118" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>18520</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>174.53</v>
+        <v>177.65</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H119" s="1"/>
       <c r="I119" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>27566</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D120" s="1">
         <v>8443999090</v>
       </c>
       <c r="E120" s="1">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>226.44</v>
+        <v>230.48</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="5" t="s">
+      <c r="H120" s="1"/>
+      <c r="I120" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>16887</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
         <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>400.96</v>
+        <v>408.13</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H121" s="1"/>
       <c r="I121" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>20395</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>250.6</v>
+        <v>255.08</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="5" t="s">
+      <c r="H122" s="1"/>
+      <c r="I122" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>26638</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>226.44</v>
+        <v>230.48</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="5" t="s">
+      <c r="H123" s="1"/>
+      <c r="I123" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>22121</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
         <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>188.85</v>
+        <v>192.22</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="5" t="s">
+      <c r="H124" s="1"/>
+      <c r="I124" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>33016</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>120.83</v>
+        <v>122.99</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H125" s="1"/>
       <c r="I125" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>30332</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
         <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>120.38</v>
+        <v>122.53</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H126" s="1"/>
       <c r="I126" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>32443</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
         <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>634.11</v>
+        <v>645.4400000000001</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H127" s="1"/>
       <c r="I127" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>20545</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D128" s="1">
         <v>8443999090</v>
       </c>
       <c r="E128" s="1">
         <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>147.23</v>
+        <v>149.86</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H128" s="1"/>
       <c r="I128" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>28142</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
         <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>370.08</v>
+        <v>376.7</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H129" s="1"/>
       <c r="I129" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>34161</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
         <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>206.75</v>
+        <v>210.44</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H130" s="1"/>
       <c r="I130" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>28143</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>315.04</v>
+        <v>320.67</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H131" s="1"/>
       <c r="I131" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>25814</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>106.06</v>
+        <v>107.95</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="5" t="s">
+      <c r="H132" s="1"/>
+      <c r="I132" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>31527</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D133" s="1">
         <v>8443999090</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>52.81</v>
+        <v>53.75</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="5" t="s">
+      <c r="H133" s="1"/>
+      <c r="I133" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>11815</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D134" s="1">
         <v>8443999090</v>
       </c>
       <c r="E134" s="1">
         <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>88.61</v>
+        <v>90.19</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H134" s="1"/>
       <c r="I134" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>20673</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>142</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>89.95</v>
+        <v>91.56</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="5" t="s">
+      <c r="H135" s="1"/>
+      <c r="I135" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>7112</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>115.46</v>
+        <v>117.52</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="5" t="s">
+      <c r="H136" s="1"/>
+      <c r="I136" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>9126</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
         <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>88.61</v>
+        <v>90.19</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="5" t="s">
-[...3 lines deleted...]
-        <v>145</v>
+      <c r="H137" s="1"/>
+      <c r="I137" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
         <v>24586</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>87.26000000000001</v>
+        <v>88.81999999999999</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="5" t="s">
+      <c r="H138" s="1"/>
+      <c r="I138" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>31533</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>49.67</v>
+        <v>50.56</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H139" s="1"/>
       <c r="I139" s="1" t="s">
-        <v>148</v>
+        <v>20</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
         <v>20674</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>78.76000000000001</v>
+        <v>80.17</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="5" t="s">
+      <c r="H140" s="1"/>
+      <c r="I140" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
         <v>31896</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>95.31999999999999</v>
+        <v>97.02</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="5" t="s">
+      <c r="H141" s="1"/>
+      <c r="I141" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
         <v>12248</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>82.79000000000001</v>
+        <v>84.27</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="5" t="s">
+      <c r="H142" s="1"/>
+      <c r="I142" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
         <v>20096</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>104.27</v>
+        <v>106.13</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H143" s="1"/>
       <c r="I143" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
         <v>31528</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>52.81</v>
+        <v>53.75</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H144" s="1"/>
       <c r="I144" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
         <v>11315</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>81</v>
+        <v>82.45</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="5" t="s">
+      <c r="H145" s="1"/>
+      <c r="I145" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
         <v>24515</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>78.76000000000001</v>
+        <v>80.17</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="5" t="s">
+      <c r="H146" s="1"/>
+      <c r="I146" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
         <v>20751</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>89.95</v>
+        <v>91.56</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H147" s="1"/>
       <c r="I147" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
         <v>31529</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>87.26000000000001</v>
+        <v>88.81999999999999</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H148" s="1"/>
       <c r="I148" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
         <v>22145</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>99.34999999999999</v>
+        <v>101.12</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H149" s="1"/>
       <c r="I149" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
         <v>31532</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>87.26000000000001</v>
+        <v>88.81999999999999</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H150" s="1"/>
       <c r="I150" s="1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
         <v>27110</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>110.09</v>
+        <v>112.05</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H151" s="1"/>
       <c r="I151" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
         <v>19452</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="D152" s="1">
         <v>8443999090</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>121.27</v>
+        <v>123.44</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H152" s="1"/>
       <c r="I152" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
         <v>24706</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="D153" s="1">
         <v>8443999090</v>
       </c>
       <c r="E153" s="1">
         <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>108.74</v>
+        <v>110.69</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H153" s="1"/>
       <c r="I153" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
         <v>22531</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="D154" s="1">
         <v>8443999090</v>
       </c>
       <c r="E154" s="1">
         <v>10</v>
       </c>
       <c r="F154" s="1">
-        <v>169.6</v>
+        <v>172.63</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H154" s="1"/>
       <c r="I154" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
         <v>31534</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="D155" s="1">
         <v>8443999090</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>68.47</v>
+        <v>69.69</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H155" s="1"/>
       <c r="I155" s="1" t="s">
-        <v>148</v>
+        <v>20</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
         <v>18902</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="D156" s="1">
         <v>8443999090</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>88.16</v>
+        <v>89.73</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H156" s="1"/>
       <c r="I156" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
         <v>25325</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>120.83</v>
+        <v>122.99</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H157" s="1"/>
       <c r="I157" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
         <v>20591</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>118.14</v>
+        <v>120.25</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H158" s="1"/>
       <c r="I158" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
         <v>32674</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="D159" s="1">
         <v>8443999090</v>
       </c>
       <c r="E159" s="1">
         <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>131.12</v>
+        <v>133.46</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="5" t="s">
+      <c r="H159" s="1"/>
+      <c r="I159" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
         <v>30182</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>127.54</v>
+        <v>129.82</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="5" t="s">
+      <c r="H160" s="1"/>
+      <c r="I160" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
         <v>31535</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
         <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>89.5</v>
+        <v>91.09999999999999</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H161" s="1"/>
       <c r="I161" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
         <v>25326</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="D162" s="1">
         <v>8443999090</v>
       </c>
       <c r="E162" s="1">
         <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>123.06</v>
+        <v>125.26</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H162" s="1"/>
       <c r="I162" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
         <v>22344</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
         <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>121.27</v>
+        <v>123.44</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="5" t="s">
+      <c r="H163" s="1"/>
+      <c r="I163" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
         <v>30191</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="D164" s="1">
         <v>8443999090</v>
       </c>
       <c r="E164" s="1">
         <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>121.27</v>
+        <v>123.44</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H164" s="1"/>
       <c r="I164" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
         <v>30334</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>99.34999999999999</v>
+        <v>101.12</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H165" s="1"/>
       <c r="I165" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
         <v>31536</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
         <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>71.59999999999999</v>
+        <v>72.88</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H166" s="1"/>
       <c r="I166" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
         <v>23026</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
         <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>187.95</v>
+        <v>191.31</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="5" t="s">
+      <c r="H167" s="1"/>
+      <c r="I167" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
         <v>22849</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>159.76</v>
+        <v>162.61</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="5" t="s">
+      <c r="H168" s="1"/>
+      <c r="I168" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
         <v>31537</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>93.98</v>
+        <v>95.66</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H169" s="1"/>
       <c r="I169" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
         <v>33393</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="D170" s="1">
         <v>8443999090</v>
       </c>
       <c r="E170" s="1">
         <v>1</v>
       </c>
       <c r="F170" s="1">
-        <v>347.26</v>
+        <v>353.47</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="5" t="s">
+      <c r="H170" s="1"/>
+      <c r="I170" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
         <v>26890</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="D171" s="1">
         <v>8443999090</v>
       </c>
       <c r="E171" s="1">
         <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>322.2</v>
+        <v>327.96</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H171" s="1"/>
       <c r="I171" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
         <v>11832</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="D172" s="1">
         <v>8443999090</v>
       </c>
       <c r="E172" s="1">
         <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>1536.27</v>
+        <v>1563.73</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H172" s="1"/>
       <c r="I172" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
         <v>17384</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="D173" s="1">
         <v>8443999010</v>
       </c>
       <c r="E173" s="1">
         <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>1075.34</v>
+        <v>1094.57</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="5" t="s">
+      <c r="H173" s="1"/>
+      <c r="I173" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
         <v>16884</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="D174" s="1">
         <v>8443999090</v>
       </c>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>351.29</v>
+        <v>357.57</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="5" t="s">
+      <c r="H174" s="1"/>
+      <c r="I174" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
         <v>2637</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
         <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>67.13</v>
+        <v>68.33</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H175" s="1"/>
       <c r="I175" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
         <v>22569</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
         <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>436.31</v>
+        <v>444.11</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H176" s="1"/>
       <c r="I176" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
         <v>22567</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="D177" s="1">
         <v>8443999090</v>
       </c>
       <c r="E177" s="1">
         <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>494.04</v>
+        <v>502.87</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H177" s="1"/>
       <c r="I177" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
         <v>32375</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="D178" s="1">
         <v>8443999090</v>
       </c>
       <c r="E178" s="1">
         <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>671.25</v>
+        <v>683.25</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H178" s="1"/>
       <c r="I178" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
         <v>30068</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
         <v>1</v>
       </c>
       <c r="F179" s="1">
-        <v>42.07</v>
+        <v>42.82</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="5" t="s">
+      <c r="H179" s="1"/>
+      <c r="I179" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
         <v>32448</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="D180" s="1">
         <v>8443999090</v>
       </c>
       <c r="E180" s="1">
         <v>1</v>
       </c>
       <c r="F180" s="1">
-        <v>291.77</v>
+        <v>296.99</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H180" s="1"/>
       <c r="I180" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
         <v>29476</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="D181" s="1">
         <v>8443999090</v>
       </c>
       <c r="E181" s="1">
         <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>39.38</v>
+        <v>40.08</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H181" s="1"/>
       <c r="I181" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
         <v>23632</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="D182" s="1">
         <v>8443999090</v>
       </c>
       <c r="E182" s="1">
         <v>1</v>
       </c>
       <c r="F182" s="1">
-        <v>53.7</v>
+        <v>54.66</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="5" t="s">
+      <c r="H182" s="1"/>
+      <c r="I182" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
         <v>25984</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="D183" s="1">
         <v>8443999090</v>
       </c>
       <c r="E183" s="1">
         <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>492.25</v>
+        <v>501.05</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="5" t="s">
+      <c r="H183" s="1"/>
+      <c r="I183" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
         <v>34070</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>259.1</v>
+        <v>263.73</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="5" t="s">
+      <c r="H184" s="1"/>
+      <c r="I184" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
         <v>17087</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="D185" s="1">
         <v>8443999090</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>492.25</v>
+        <v>501.05</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H185" s="1"/>
       <c r="I185" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
         <v>34740</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="D186" s="1">
         <v>8443999090</v>
       </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
       <c r="F186" s="1">
-        <v>55.04</v>
+        <v>56.03</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H186" s="1"/>
       <c r="I186" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
         <v>32174</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="D187" s="1"/>
       <c r="E187" s="1">
         <v>1</v>
       </c>
       <c r="F187" s="1">
-        <v>1142.92</v>
+        <v>1163.35</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H187" s="1"/>
       <c r="I187" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
         <v>21102</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="D188" s="1">
         <v>8443999090</v>
       </c>
       <c r="E188" s="1">
         <v>1</v>
       </c>
       <c r="F188" s="1">
-        <v>341.44</v>
+        <v>347.55</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H188" s="1"/>
       <c r="I188" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
         <v>28340</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="D189" s="1">
         <v>8443999090</v>
       </c>
       <c r="E189" s="1">
         <v>1</v>
       </c>
       <c r="F189" s="1">
-        <v>2422.77</v>
+        <v>2466.08</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H189" s="1"/>
       <c r="I189" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="1"/>
       <c r="B190" s="1"/>
       <c r="C190" s="1"/>
       <c r="D190" s="1"/>
       <c r="E190" s="1"/>
       <c r="F190" s="1"/>
       <c r="G190" s="1"/>
       <c r="H190" s="1"/>
       <c r="I190" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>