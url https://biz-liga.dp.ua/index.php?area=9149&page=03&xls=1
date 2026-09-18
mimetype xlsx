--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -2232,51 +2232,51 @@
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro M405dn, LaserJet Pro M405d, LaserJet Pro M404n, LaserJet Pro M404dw, LaserJet Pro M404dn, LaserJet Pro M404d, LaserJet Pro M403, LaserJet Pro M402, LaserJet Pro M305dn, LaserJet Pro M305d, LaserJet Pro M304a. RM2-5425-000
 .</t>
         </r>
       </text>
     </comment>
     <comment ref="C148" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M402/403/426/427 /COLOR M475/Canon LBP212/214/215/226/228/MF-421/426/428/429/ 443/445/446/FM1-W116, COMPATIBLE NEW, гарантований ресурс 60K!</t>
+          <t xml:space="preserve">Select HP LJ Pro M402/403/404/405/406/304/305/426/427/MFP M329/428/429/COLOR M475/Canon LBP212/211/214/215/226/228/MF421/423/426/428/429/443/445/446/FM1-W116, RM2-5425/RM2-2555, COMPATIBLE NEW, гарантований ресурс 60K!</t>
         </r>
       </text>
     </comment>
     <comment ref="C149" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402 / M403 / M404 / M405 / M426 / M427 / M428 / M429 / M329 / M305 / M304, RM2-2555   RM2-5425-000CN</t>
         </r>
       </text>
     </comment>
     <comment ref="C150" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -3685,97 +3685,100 @@
           <t xml:space="preserve">Kyocera ECOSYS P2235/P2040/2335/M2235/M2040/2135/2540/2635/2640/2735/2835/UTAX P3522/3527/P4020/P4025/P4026 без тримача</t>
         </r>
       </text>
     </comment>
     <comment ref="C240" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: VersaLink C7020, VersaLink C7025, VersaLink C7030, VersaLink B7025, VersaLink B7030, VersaLink B7035, ApeosPort V2060, ApeosPort V3060, ApeosPort V3065, DocuCentre V2060, DocuCentre V3060, DocuCentre V3065, DocuCentre V C2263, DocuCentre V C2265</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Вузли закріплення  пічка, фьюзер</t>
   </si>
   <si>
     <t>Верхня кришка вузла закріплення FRAME-FUS-HR-284-N для Toshiba e-studio 166 6LH90400000</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Вузол закріплення  верхня частина  Canon i-SENSYS MF-4018/4150/4660/4690, FM2-8916</t>
   </si>
   <si>
     <t>Вузол закріплення  верхня частина  Canon IR1210/1510, FG6-7946</t>
   </si>
   <si>
     <t>Вузол закріплення  верхня частина  Canon IR2016, FM2-3353-000</t>
   </si>
   <si>
     <t>Вузол закріплення  верхня частина  Canon MF6140dn/6180dw/MF411,  FM1-D112-UP</t>
   </si>
   <si>
     <t>Вузол закріплення  верхня частина  HP LJ Enterprise 600 M601/602/603, RM1-8396/CE988-67902  RM1-8396UP-WD1  WELLDO</t>
   </si>
   <si>
     <t>Вузол закріплення  верхня частина  HP LJ M402, RM2-5425UP-WDS, WELLDO Select</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Вузол закріплення  верхня частина  HP LJ P2035/P2055, RM1-6406UP  FU-HP-RM1-6406UP-PN  Patron</t>
@@ -4062,50 +4065,53 @@
   <si>
     <t>Вузол закріплення HP LJ P1102  RC2-9205-WDS , в зборі WELLDO Select</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ P1102  в зборі, RM1-6921</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ P1505  RM1-4209-WDS , в зборі WELLDO Select</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ P1505, RM1-4229 в зборі  FU-HP-P1505-PN  Patron</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ P2015, в зборі, RM1-4248-020CN</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ P2035, RM1-6406 в зборі  FU-HP-P2035-PN  Patron</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ P2035/P2055, в зборі, RM1-6406-000CN, WELLDO</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ P2035/P2055, в зборі, RM1-6406-WDS, WELLDO Select</t>
   </si>
   <si>
+    <t>в наявності</t>
+  </si>
+  <si>
     <t>Вузол закріплення HP LJ P2035/P2055, в зборі, RM1-6406/ CET3683</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ P2035/P2055, в зборі, RM1-6406/RM1-6408/FM1-D112</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ P3005 в зборі, RM1-3761/RM1-3741</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ P3015 в зборі,  RM1-6319/RM2-2903</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ P3015 в зборі, RM1-6319-WDS WELLDO Select</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ P3015 в зборі, RM1-6319/ CET0202</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ P4014/P4015/P4515  RM1-4579-WDS  в зборі, WELLDO Select</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ P4014/P4015/P4515  RM1-4579/CB506-67902  в зборі</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ P4014/P4015/P4515  RM1-4579/CB506-67902  в зборі б/у</t>
@@ -4414,53 +4420,50 @@
     <t>Вузол закріплення в зборі  Fuser unit  OKI 44565811  B432/B512/MB472/MB492/MB562</t>
   </si>
   <si>
     <t>Вузол закріплення в зборі  Fuser unit  OKI 44848805  C831/841</t>
   </si>
   <si>
     <t>Вузол закріплення в зборі  Fuser unit  OKI 44848806  C822</t>
   </si>
   <si>
     <t>Вузол закріплення в зборі  Fuser unit  OKI 47219604  C824/834/844</t>
   </si>
   <si>
     <t>Комплект термозапобіжника HP CLJ CP3525 CET  CET2444</t>
   </si>
   <si>
     <t>Направляюча виходу в зборі HP LJ P3015, RC2-7848 CET  CET6695</t>
   </si>
   <si>
     <t>Прижимна планка фьюзера в зборі Kyocera Mita P2235dn/2040dn  CET6901N</t>
   </si>
   <si>
     <t>Пружина вузла подачі Kyocera Mita ECOSYS P3045dn, 3V2LV06090 CET  CET551005</t>
   </si>
   <si>
     <t>Тканевая накладка фьюзера + мастило CET для KYOCERA Ecosys P2235dn/2040dn FK-1150/2RV93050/302RV93050/302RV93053 CET7420</t>
-  </si>
-[...1 lines deleted...]
-    <t>в наявності</t>
   </si>
   <si>
     <t>Тканевая накладка фьюзера без мастила для KYOCERA Ecosys P2235dn/2040dn  FK-1150  Foshan</t>
   </si>
   <si>
     <t>Тканевая накладка фьюзера для для KYOCERA Ecosys P2235dn/2040dn  KM2040CL-VE  VEAYE</t>
   </si>
   <si>
     <t>Тканевая накладка фьюзера масляна Xerox VersaLink B7025/B7030/B7035  CET311013</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -5047,5311 +5050,5771 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>14405</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>3225.6</v>
+        <v>3222</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>13345</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>3892.22</v>
+        <v>3887.88</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>8684</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>6720</v>
+        <v>6712.5</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>8299</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>11065.15</v>
+        <v>11052.8</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>31380</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>3494.4</v>
+        <v>3490.5</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>27048</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>5924.8</v>
+        <v>5918.19</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>33072</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>2369.92</v>
+        <v>2367.28</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>28561</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D18" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+      <c r="F18" s="1">
+        <v>2368.62</v>
+      </c>
+      <c r="G18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I18" s="5" t="s">
         <v>23</v>
-      </c>
-[...12 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>24244</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>2009.28</v>
+        <v>2007.04</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>32749</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>1854.72</v>
+        <v>1852.65</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>30178</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>6121.47</v>
+        <v>6114.64</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>23483</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>4695.94</v>
+        <v>4690.7</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>26195</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>4695.94</v>
+        <v>4690.7</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>31347</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>12544</v>
+        <v>12530</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>23144</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>7650.05</v>
+        <v>7641.51</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>13382</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>9560.32</v>
+        <v>9549.65</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>33170</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>17420.48</v>
+        <v>17401.04</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>31173</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>9676.799999999999</v>
+        <v>9666</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>31172</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>9702.34</v>
+        <v>9691.51</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>18452</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>2576</v>
+        <v>2573.13</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>23508</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>13045.76</v>
+        <v>13031.2</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>8798</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>21952</v>
+        <v>21927.5</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>19295</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>16484.16</v>
+        <v>16465.76</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>24449</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>18399.36</v>
+        <v>18378.83</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>10286</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>2782.08</v>
+        <v>2778.98</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>20832</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>1881.6</v>
+        <v>1879.5</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>29049</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>11481.34</v>
+        <v>11468.53</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>32226</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>4164.61</v>
+        <v>4159.96</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I38" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>32227</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>6440</v>
+        <v>6432.81</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>21202</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>12079.87</v>
+        <v>12066.39</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>32228</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>3187.07</v>
+        <v>3183.52</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>24025</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>7927.81</v>
+        <v>7918.96</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>25409</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>5614.78</v>
+        <v>5608.52</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>28897</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>17696</v>
+        <v>17676.25</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>18514</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>17248</v>
+        <v>17228.75</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>23299</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>10102.4</v>
+        <v>10091.13</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I46" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>23298</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
         <v>0</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I47" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>29886</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>19230.4</v>
+        <v>19208.94</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I48" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>28018</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>11592</v>
+        <v>11579.06</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I49" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>33100</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>15009.34</v>
+        <v>14992.59</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I50" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>32905</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>21494.59</v>
+        <v>21470.6</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I51" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>32229</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>16589.44</v>
+        <v>16570.93</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>34280</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>11437.44</v>
+        <v>11424.68</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I53" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>32230</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>6697.6</v>
+        <v>6690.13</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I54" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>32231</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>4945.92</v>
+        <v>4940.4</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
+      <c r="H55" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I55" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>32232</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>15919.68</v>
+        <v>15901.91</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I56" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>32233</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>12107.2</v>
+        <v>12093.69</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
+      <c r="H57" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I57" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>32234</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>2292.42</v>
+        <v>2289.86</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I58" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>28549</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>2189.82</v>
+        <v>2187.38</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I59" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>8668</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>3104.64</v>
+        <v>3101.18</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="1"/>
+      <c r="H60" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I60" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>14556</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>4121.6</v>
+        <v>4117</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I61" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>32235</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>2189.82</v>
+        <v>2187.38</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I62" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>28550</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>3194.24</v>
+        <v>3190.68</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="1"/>
+      <c r="H63" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I63" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>3646</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>5386.75</v>
+        <v>5380.74</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="1"/>
+      <c r="H64" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I64" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>9736</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>6531.84</v>
+        <v>6524.55</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="1"/>
+      <c r="H65" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I65" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>7030</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>6451.2</v>
+        <v>6444</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="1"/>
+      <c r="H66" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I66" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>7390</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>13944</v>
+        <v>13928.44</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I67" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>9557</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>8400</v>
+        <v>8390.629999999999</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
+      <c r="H68" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I68" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>6922</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>9531.65</v>
+        <v>9521.01</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="1"/>
+      <c r="H69" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I69" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>11634</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>3225.6</v>
+        <v>3222</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="1"/>
+      <c r="H70" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I70" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>16900</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>7392</v>
+        <v>7383.75</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="1"/>
+      <c r="H71" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I71" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>10782</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>14226.24</v>
+        <v>14210.36</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="1"/>
+      <c r="H72" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I72" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>7389</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>13317.25</v>
+        <v>13302.39</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="1"/>
+      <c r="H73" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I73" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>19852</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>5420.8</v>
+        <v>5414.75</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="1"/>
+      <c r="H74" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I74" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>6150</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>12208</v>
+        <v>12194.38</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="1"/>
+      <c r="H75" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I75" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>28551</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>6383.55</v>
+        <v>6376.43</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="1"/>
+      <c r="H76" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I76" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>34281</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>5409.6</v>
+        <v>5403.56</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="1"/>
+      <c r="H77" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I77" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>10113</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>15232</v>
+        <v>15215</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="1"/>
+      <c r="H78" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I78" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>24974</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>9262.4</v>
+        <v>9252.059999999999</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="1"/>
+      <c r="H79" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I79" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>24026</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>11901.12</v>
+        <v>11887.84</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="1"/>
+      <c r="H80" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I80" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>10529</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>15993.6</v>
+        <v>15975.75</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="1"/>
+      <c r="H81" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I81" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>27060</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>10557.12</v>
+        <v>10545.34</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="1"/>
+      <c r="H82" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I82" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>9939</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>13741.06</v>
+        <v>13725.72</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="1"/>
+      <c r="H83" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I83" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>20408</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>9417.41</v>
+        <v>9406.9</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="1"/>
+      <c r="H84" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I84" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>16665</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>18627.84</v>
+        <v>18607.05</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="1"/>
+      <c r="H85" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I85" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>28556</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>8956.42</v>
+        <v>8946.42</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="1"/>
+      <c r="H86" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I86" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>30948</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>10046.4</v>
+        <v>10035.19</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="1"/>
+      <c r="H87" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I87" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>10360</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>21611.52</v>
+        <v>21587.4</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="1"/>
+      <c r="H88" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I88" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>23515</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>12834.75</v>
+        <v>12820.43</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="1"/>
+      <c r="H89" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I89" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>30035</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>21504</v>
+        <v>21480</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="1"/>
+      <c r="H90" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I90" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>27525</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>1906.24</v>
+        <v>1904.11</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="1"/>
+      <c r="H91" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I91" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>21413</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>3494.4</v>
+        <v>3490.5</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="1"/>
+      <c r="H92" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I92" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>32453</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D93" s="1"/>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>20504.51</v>
+        <v>20481.63</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="1"/>
+      <c r="H93" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I93" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>32449</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>14940.8</v>
+        <v>14924.13</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="1"/>
+      <c r="H94" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I94" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>32236</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>18032</v>
+        <v>18011.88</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="1"/>
+      <c r="H95" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I95" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>31588</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>3462.59</v>
+        <v>3458.73</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="1"/>
+      <c r="H96" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I96" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>23516</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>4398.46</v>
+        <v>4393.56</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="1"/>
+      <c r="H97" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I97" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>14404</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>4385.92</v>
+        <v>4381.03</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="1"/>
+      <c r="H98" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I98" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>20302</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>8771.84</v>
+        <v>8762.049999999999</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="1"/>
+      <c r="H99" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I99" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>28553</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>3108.67</v>
+        <v>3105.2</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="1"/>
+      <c r="H100" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I100" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>32237</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>3194.24</v>
+        <v>3190.68</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="1"/>
+      <c r="H101" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I101" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>17578</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>17024</v>
+        <v>17005</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="1"/>
+      <c r="H102" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I102" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>29113</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>11854.08</v>
+        <v>11840.85</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="1"/>
+      <c r="H103" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I103" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>23636</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>15971.2</v>
+        <v>15953.38</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="1"/>
+      <c r="H104" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I104" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>30676</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>10046.4</v>
+        <v>10035.19</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="1"/>
+      <c r="H105" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I105" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>23133</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>13448.51</v>
+        <v>13433.5</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="1"/>
+      <c r="H106" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I106" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>28557</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>13435.07</v>
+        <v>13420.08</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="1"/>
+      <c r="H107" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I107" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>25047</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>20522.43</v>
+        <v>20499.53</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="1"/>
+      <c r="H108" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I108" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>26020</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
         <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>13970.88</v>
+        <v>13955.29</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="1"/>
+      <c r="H109" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I109" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>33428</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>13305.6</v>
+        <v>13290.75</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="1"/>
+      <c r="H110" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I110" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>32238</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>1854.72</v>
+        <v>1852.65</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="1"/>
+      <c r="H111" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I111" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>32239</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>1854.72</v>
+        <v>1852.65</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="1"/>
+      <c r="H112" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I112" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>14367</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>4750.14</v>
+        <v>4744.84</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="1"/>
+      <c r="H113" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I113" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>32240</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>2472.96</v>
+        <v>2470.2</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="1"/>
+      <c r="H114" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I114" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>28558</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>2844.8</v>
+        <v>2841.63</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="1"/>
+      <c r="H115" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I115" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>12201</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>5920.77</v>
+        <v>5914.16</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="1"/>
+      <c r="H116" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I116" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>28559</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>4276.16</v>
+        <v>4271.39</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="1"/>
+      <c r="H117" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I117" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>20932</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>3864</v>
+        <v>3859.69</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="1"/>
+      <c r="H118" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I118" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>32126</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>3211.26</v>
+        <v>2470.2</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H119" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I119" s="1" t="s">
+        <v>126</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>21593</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D120" s="1">
         <v>8443999090</v>
       </c>
       <c r="E120" s="1">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>5770.24</v>
+        <v>5763.8</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="1"/>
+      <c r="H120" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I120" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>14557</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
         <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>7526.4</v>
+        <v>7518</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="1"/>
+      <c r="H121" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I121" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>9541</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>10348.8</v>
+        <v>10337.25</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="1"/>
+      <c r="H122" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I122" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>12299</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>9116.799999999999</v>
+        <v>9106.629999999999</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="1"/>
+      <c r="H123" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I123" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>34282</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
         <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>6697.6</v>
+        <v>6690.13</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="1"/>
+      <c r="H124" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I124" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>21594</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>6561.86</v>
+        <v>6554.53</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="1"/>
+      <c r="H125" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I125" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>34283</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
         <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>10046.4</v>
+        <v>10035.19</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="1"/>
+      <c r="H126" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I126" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>11467</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
         <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>13888</v>
+        <v>13872.5</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="1"/>
+      <c r="H127" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I127" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>33600</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D128" s="1"/>
       <c r="E128" s="1">
         <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>1120</v>
+        <v>1118.75</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="1"/>
+      <c r="H128" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I128" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>19854</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
         <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>8015.17</v>
+        <v>8006.22</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="1"/>
+      <c r="H129" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I129" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>28560</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
         <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>10007.87</v>
+        <v>9996.700000000001</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="1"/>
+      <c r="H130" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I130" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>21412</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>7805.5</v>
+        <v>7796.79</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="1"/>
+      <c r="H131" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I131" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>33102</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>9358.27</v>
+        <v>9347.83</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="1"/>
+      <c r="H132" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I132" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>19853</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D133" s="1">
         <v>8443999090</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>6100.86</v>
+        <v>6094.06</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="1"/>
+      <c r="H133" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I133" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>16774</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D134" s="1">
         <v>8443999090</v>
       </c>
       <c r="E134" s="1">
         <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>8229.76</v>
+        <v>8220.58</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="1"/>
+      <c r="H134" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I134" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>28554</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>5564.16</v>
+        <v>5557.95</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="1"/>
+      <c r="H135" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I135" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>34284</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>5667.2</v>
+        <v>5660.88</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="1"/>
+      <c r="H136" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I136" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>33101</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
         <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>7638.4</v>
+        <v>7629.88</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="1"/>
+      <c r="H137" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I137" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
         <v>18996</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>5376</v>
+        <v>5370</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="1"/>
+      <c r="H138" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I138" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>28552</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>4425.34</v>
+        <v>4420.41</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="1"/>
+      <c r="H139" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I139" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
         <v>30267</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>3348.8</v>
+        <v>3345.06</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="1"/>
+      <c r="H140" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I140" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
         <v>32241</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>3091.2</v>
+        <v>3087.75</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="1"/>
+      <c r="H141" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I141" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
         <v>32260</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>2318.4</v>
+        <v>2315.81</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="1"/>
+      <c r="H142" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I142" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
         <v>32261</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>2421.44</v>
+        <v>2418.74</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="1"/>
+      <c r="H143" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I143" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
         <v>30359</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>10743.04</v>
+        <v>10731.05</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="1"/>
+      <c r="H144" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I144" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
         <v>32262</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>5976.32</v>
+        <v>5969.65</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="1"/>
+      <c r="H145" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I145" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
         <v>21789</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>9204.610000000001</v>
+        <v>9194.34</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="1"/>
+      <c r="H146" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I146" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
         <v>27435</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>5950.78</v>
+        <v>5944.14</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="1"/>
+      <c r="H147" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I147" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
         <v>30712</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>4533.76</v>
+        <v>4219.93</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H148" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I148" s="1" t="s">
+        <v>126</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
         <v>28555</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>5637.63</v>
+        <v>5631.34</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="1"/>
+      <c r="H149" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I149" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
         <v>24371</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>10536.96</v>
+        <v>10525.2</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="1"/>
+      <c r="H150" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I150" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
         <v>16551</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>2713.54</v>
+        <v>2710.51</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="1"/>
+      <c r="H151" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I151" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
         <v>17706</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D152" s="1">
         <v>8443999010</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>11648</v>
+        <v>11635</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="1"/>
+      <c r="H152" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I152" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
         <v>26180</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D153" s="1">
         <v>8443999090</v>
       </c>
       <c r="E153" s="1">
         <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>7840</v>
+        <v>7831.25</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="1"/>
+      <c r="H153" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I153" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
         <v>30112</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D154" s="1"/>
       <c r="E154" s="1">
         <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>22692.54</v>
+        <v>22667.22</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="1"/>
+      <c r="H154" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I154" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
         <v>16502</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D155" s="1">
         <v>8443999090</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>25033.79</v>
+        <v>25005.85</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="1"/>
+      <c r="H155" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I155" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
         <v>12059</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D156" s="1">
         <v>8443999090</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>13027.39</v>
+        <v>13012.85</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="1"/>
+      <c r="H156" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I156" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
         <v>26067</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>9628.860000000001</v>
+        <v>9618.120000000001</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="1"/>
+      <c r="H157" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I157" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
         <v>25786</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>8486.02</v>
+        <v>8476.549999999999</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="1"/>
+      <c r="H158" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I158" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
         <v>23232</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D159" s="1">
         <v>8443999090</v>
       </c>
       <c r="E159" s="1">
         <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>5433.34</v>
+        <v>5427.28</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="1"/>
+      <c r="H159" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I159" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
         <v>27667</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>6852.16</v>
+        <v>6844.51</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="1"/>
+      <c r="H160" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I160" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
         <v>20338</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
         <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>5229.5</v>
+        <v>5223.67</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="1"/>
+      <c r="H161" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I161" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
         <v>33104</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D162" s="1">
         <v>8443999090</v>
       </c>
       <c r="E162" s="1">
         <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>18233.6</v>
+        <v>18213.25</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="1"/>
+      <c r="H162" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I162" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
         <v>33103</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
         <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>19655.55</v>
+        <v>19633.62</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="1"/>
+      <c r="H163" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I163" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
         <v>32263</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="D164" s="1">
         <v>8443999090</v>
       </c>
       <c r="E164" s="1">
         <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>8758.4</v>
+        <v>8748.629999999999</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="1"/>
+      <c r="H164" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I164" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
         <v>26313</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>6830.21</v>
+        <v>6822.59</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="1"/>
+      <c r="H165" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I165" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
         <v>28124</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
         <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>1964.93</v>
+        <v>1962.74</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="1"/>
+      <c r="H166" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I166" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
         <v>28125</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
         <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>3580.86</v>
+        <v>3576.87</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="1"/>
+      <c r="H167" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I167" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
         <v>10812</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>2777.6</v>
+        <v>2774.5</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="1"/>
+      <c r="H168" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I168" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
         <v>17743</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>3315.2</v>
+        <v>3311.5</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="1"/>
+      <c r="H169" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I169" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
         <v>27963</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="D170" s="1">
         <v>8443999090</v>
       </c>
       <c r="E170" s="1">
         <v>1</v>
       </c>
       <c r="F170" s="1">
-        <v>3261.44</v>
+        <v>3257.8</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="1"/>
+      <c r="H170" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I170" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
         <v>27827</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D171" s="1">
         <v>8443999090</v>
       </c>
       <c r="E171" s="1">
         <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>3115.39</v>
+        <v>3111.92</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="1"/>
+      <c r="H171" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I171" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
         <v>17749</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="D172" s="1">
         <v>8443999090</v>
       </c>
       <c r="E172" s="1">
         <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>5689.6</v>
+        <v>5683.25</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="1"/>
+      <c r="H172" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I172" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
         <v>17753</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="D173" s="1">
         <v>8443999090</v>
       </c>
       <c r="E173" s="1">
         <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>4945.92</v>
+        <v>4940.4</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="1"/>
+      <c r="H173" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I173" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
         <v>25986</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="D174" s="1">
         <v>8443999090</v>
       </c>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>2526.72</v>
+        <v>2523.9</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="1"/>
+      <c r="H174" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I174" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
         <v>20938</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
         <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>1478.4</v>
+        <v>1476.75</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="1"/>
+      <c r="H175" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I175" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
         <v>15992</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
         <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>4293.63</v>
+        <v>4288.84</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="1"/>
+      <c r="H176" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I176" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
         <v>15347</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D177" s="1">
         <v>8443999090</v>
       </c>
       <c r="E177" s="1">
         <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>2318.4</v>
+        <v>2315.81</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="1"/>
+      <c r="H177" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I177" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
         <v>32264</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="D178" s="1">
         <v>8443999090</v>
       </c>
       <c r="E178" s="1">
         <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>2369.92</v>
+        <v>2367.28</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="1"/>
+      <c r="H178" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I178" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
         <v>13714</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
         <v>1</v>
       </c>
       <c r="F179" s="1">
         <v>0</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="1"/>
+      <c r="H179" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I179" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
         <v>28562</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D180" s="1">
         <v>8443999090</v>
       </c>
       <c r="E180" s="1">
         <v>1</v>
       </c>
       <c r="F180" s="1">
-        <v>2833.6</v>
+        <v>2830.44</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="1"/>
+      <c r="H180" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I180" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
         <v>19348</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="D181" s="1">
         <v>8443999090</v>
       </c>
       <c r="E181" s="1">
         <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>2688</v>
+        <v>2685</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="1"/>
+      <c r="H181" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I181" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
         <v>20939</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="D182" s="1">
         <v>8443999090</v>
       </c>
       <c r="E182" s="1">
         <v>1</v>
       </c>
       <c r="F182" s="1">
-        <v>2499.84</v>
+        <v>2497.05</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="1"/>
+      <c r="H182" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I182" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
         <v>28563</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="D183" s="1">
         <v>8443999090</v>
       </c>
       <c r="E183" s="1">
         <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>2163.84</v>
+        <v>2161.43</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="1"/>
+      <c r="H183" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I183" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
         <v>16873</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>2685.76</v>
+        <v>2682.76</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="1"/>
+      <c r="H184" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I184" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
         <v>32265</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="D185" s="1">
         <v>8443999090</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>2472.96</v>
+        <v>2470.2</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="1"/>
+      <c r="H185" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I185" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
         <v>28564</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="D186" s="1">
         <v>8443999090</v>
       </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
       <c r="F186" s="1">
-        <v>3137.79</v>
+        <v>3134.29</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="1"/>
+      <c r="H186" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I186" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
         <v>17745</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D187" s="1">
         <v>8443999090</v>
       </c>
       <c r="E187" s="1">
         <v>1</v>
       </c>
       <c r="F187" s="1">
-        <v>3348.8</v>
+        <v>3345.06</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="1"/>
+      <c r="H187" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I187" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
         <v>26656</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D188" s="1">
         <v>8443999090</v>
       </c>
       <c r="E188" s="1">
         <v>1</v>
       </c>
       <c r="F188" s="1">
-        <v>3011.9</v>
+        <v>3008.54</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="1"/>
+      <c r="H188" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I188" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
         <v>17744</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="D189" s="1">
         <v>8443999090</v>
       </c>
       <c r="E189" s="1">
         <v>1</v>
       </c>
       <c r="F189" s="1">
-        <v>3189.31</v>
+        <v>3185.75</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="1"/>
+      <c r="H189" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I189" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
         <v>31483</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="D190" s="1">
         <v>8443999090</v>
       </c>
       <c r="E190" s="1">
         <v>1</v>
       </c>
       <c r="F190" s="1">
-        <v>2988.16</v>
+        <v>2984.83</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="1"/>
+      <c r="H190" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I190" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
         <v>19555</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="D191" s="1">
         <v>8443999090</v>
       </c>
       <c r="E191" s="1">
         <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>6227.2</v>
+        <v>6220.25</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="1"/>
+      <c r="H191" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I191" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
         <v>17746</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D192" s="1">
         <v>8443999090</v>
       </c>
       <c r="E192" s="1">
         <v>1</v>
       </c>
       <c r="F192" s="1">
-        <v>2688</v>
+        <v>2685</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="1"/>
+      <c r="H192" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I192" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="2">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
         <v>26657</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="D193" s="1">
         <v>8443999090</v>
       </c>
       <c r="E193" s="1">
         <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>2809.86</v>
+        <v>2806.72</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="1"/>
+      <c r="H193" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I193" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
         <v>11783</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D194" s="1">
         <v>8443999090</v>
       </c>
       <c r="E194" s="1">
         <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>5802.94</v>
+        <v>5796.47</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="1"/>
+      <c r="H194" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I194" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
         <v>28565</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="D195" s="1">
         <v>8443999090</v>
       </c>
       <c r="E195" s="1">
         <v>1</v>
       </c>
       <c r="F195" s="1">
-        <v>2988.16</v>
+        <v>2984.83</v>
       </c>
       <c r="G195" s="1"/>
-      <c r="H195" s="1"/>
+      <c r="H195" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I195" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
         <v>26422</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D196" s="1">
         <v>8443999090</v>
       </c>
       <c r="E196" s="1">
         <v>1</v>
       </c>
       <c r="F196" s="1">
-        <v>2956.8</v>
+        <v>2953.5</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="1"/>
+      <c r="H196" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I196" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
         <v>15141</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="D197" s="1">
         <v>8443999090</v>
       </c>
       <c r="E197" s="1">
         <v>1</v>
       </c>
       <c r="F197" s="1">
-        <v>3864</v>
+        <v>3859.69</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="1"/>
+      <c r="H197" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I197" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
         <v>10675</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="D198" s="1">
         <v>8443999090</v>
       </c>
       <c r="E198" s="1">
         <v>1</v>
       </c>
       <c r="F198" s="1">
-        <v>2688</v>
+        <v>2685</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="1"/>
+      <c r="H198" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I198" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
         <v>13910</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D199" s="1">
         <v>8443999090</v>
       </c>
       <c r="E199" s="1">
         <v>1</v>
       </c>
       <c r="F199" s="1">
-        <v>4358.59</v>
+        <v>4353.73</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="1"/>
+      <c r="H199" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I199" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
         <v>13806</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D200" s="1">
         <v>8443999090</v>
       </c>
       <c r="E200" s="1">
         <v>1</v>
       </c>
       <c r="F200" s="1">
-        <v>3512.32</v>
+        <v>3508.4</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="1"/>
+      <c r="H200" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I200" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
         <v>22177</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D201" s="1">
         <v>8443999090</v>
       </c>
       <c r="E201" s="1">
         <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>7194.88</v>
+        <v>7186.85</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="1"/>
+      <c r="H201" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I201" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
         <v>17748</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
         <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>4193.28</v>
+        <v>4188.6</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="1"/>
+      <c r="H202" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I202" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
         <v>10855</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D203" s="1">
         <v>8443999090</v>
       </c>
       <c r="E203" s="1">
         <v>1</v>
       </c>
       <c r="F203" s="1">
-        <v>27148.8</v>
+        <v>27118.5</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="1"/>
+      <c r="H203" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I203" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="2">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
         <v>33108</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="D204" s="1">
         <v>8443999090</v>
       </c>
       <c r="E204" s="1">
         <v>1</v>
       </c>
       <c r="F204" s="1">
-        <v>14044.8</v>
+        <v>14029.13</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="1"/>
+      <c r="H204" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I204" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
         <v>34285</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="D205" s="1">
         <v>8443999090</v>
       </c>
       <c r="E205" s="1">
         <v>1</v>
       </c>
       <c r="F205" s="1">
-        <v>9016</v>
+        <v>9005.940000000001</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="1"/>
+      <c r="H205" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I205" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
         <v>32266</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D206" s="1">
         <v>8443999090</v>
       </c>
       <c r="E206" s="1">
         <v>1</v>
       </c>
       <c r="F206" s="1">
-        <v>7624.96</v>
+        <v>7616.45</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="1"/>
+      <c r="H206" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I206" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
         <v>30177</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D207" s="1">
         <v>8443999090</v>
       </c>
       <c r="E207" s="1">
         <v>1</v>
       </c>
       <c r="F207" s="1">
-        <v>14332.42</v>
+        <v>14316.42</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="1"/>
+      <c r="H207" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I207" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
         <v>23518</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="D208" s="1">
         <v>8443999090</v>
       </c>
       <c r="E208" s="1">
         <v>1</v>
       </c>
       <c r="F208" s="1">
-        <v>17851.9</v>
+        <v>17831.98</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="1"/>
+      <c r="H208" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I208" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
         <v>33107</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="D209" s="1">
         <v>8443999090</v>
       </c>
       <c r="E209" s="1">
         <v>1</v>
       </c>
       <c r="F209" s="1">
-        <v>11088</v>
+        <v>11075.63</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="1"/>
+      <c r="H209" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I209" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
         <v>32985</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="D210" s="1">
         <v>8443999090</v>
       </c>
       <c r="E210" s="1">
         <v>1</v>
       </c>
       <c r="F210" s="1">
-        <v>13009.92</v>
+        <v>12995.4</v>
       </c>
       <c r="G210" s="1"/>
-      <c r="H210" s="1"/>
+      <c r="H210" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I210" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="2">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
         <v>24173</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="D211" s="1">
         <v>8443999090</v>
       </c>
       <c r="E211" s="1">
         <v>1</v>
       </c>
       <c r="F211" s="1">
-        <v>3411.97</v>
+        <v>3408.16</v>
       </c>
       <c r="G211" s="1"/>
-      <c r="H211" s="1"/>
+      <c r="H211" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I211" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="2">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
         <v>29914</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="D212" s="1">
         <v>8443999090</v>
       </c>
       <c r="E212" s="1">
         <v>1</v>
       </c>
       <c r="F212" s="1">
-        <v>3462.14</v>
+        <v>3458.28</v>
       </c>
       <c r="G212" s="1"/>
-      <c r="H212" s="1"/>
+      <c r="H212" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I212" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="2">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
         <v>32519</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="D213" s="1">
         <v>8443999090</v>
       </c>
       <c r="E213" s="1">
         <v>1</v>
       </c>
       <c r="F213" s="1">
-        <v>4377.86</v>
+        <v>4372.97</v>
       </c>
       <c r="G213" s="1"/>
-      <c r="H213" s="1"/>
+      <c r="H213" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I213" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="2">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
         <v>30249</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="D214" s="1"/>
       <c r="E214" s="1">
         <v>1</v>
       </c>
       <c r="F214" s="1">
-        <v>15002.62</v>
+        <v>14985.88</v>
       </c>
       <c r="G214" s="1"/>
-      <c r="H214" s="1"/>
+      <c r="H214" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I214" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="2">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
         <v>23262</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="D215" s="1">
         <v>8443999090</v>
       </c>
       <c r="E215" s="1">
         <v>1</v>
       </c>
       <c r="F215" s="1">
-        <v>17496.64</v>
+        <v>17477.11</v>
       </c>
       <c r="G215" s="1"/>
-      <c r="H215" s="1"/>
+      <c r="H215" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I215" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="2">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
         <v>32267</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="D216" s="1">
         <v>8443999090</v>
       </c>
       <c r="E216" s="1">
         <v>1</v>
       </c>
       <c r="F216" s="1">
-        <v>5409.6</v>
+        <v>5403.56</v>
       </c>
       <c r="G216" s="1"/>
-      <c r="H216" s="1"/>
+      <c r="H216" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I216" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="2">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
         <v>30058</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="D217" s="1">
         <v>8443999090</v>
       </c>
       <c r="E217" s="1">
         <v>1</v>
       </c>
       <c r="F217" s="1">
-        <v>5667.2</v>
+        <v>5660.88</v>
       </c>
       <c r="G217" s="1"/>
-      <c r="H217" s="1"/>
+      <c r="H217" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I217" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="218" spans="1:9" outlineLevel="2">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
         <v>5598</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="D218" s="1">
         <v>8443999090</v>
       </c>
       <c r="E218" s="1">
         <v>1</v>
       </c>
       <c r="F218" s="1">
-        <v>8241.41</v>
+        <v>8232.209999999999</v>
       </c>
       <c r="G218" s="1"/>
-      <c r="H218" s="1"/>
+      <c r="H218" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I218" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="2">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
         <v>5599</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="D219" s="1">
         <v>8443999090</v>
       </c>
       <c r="E219" s="1">
         <v>1</v>
       </c>
       <c r="F219" s="1">
-        <v>9110.98</v>
+        <v>9100.809999999999</v>
       </c>
       <c r="G219" s="1"/>
-      <c r="H219" s="1"/>
+      <c r="H219" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I219" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="2">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
         <v>5600</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="D220" s="1">
         <v>8443999090</v>
       </c>
       <c r="E220" s="1">
         <v>1</v>
       </c>
       <c r="F220" s="1">
-        <v>7676.93</v>
+        <v>7668.36</v>
       </c>
       <c r="G220" s="1"/>
-      <c r="H220" s="1"/>
+      <c r="H220" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I220" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="2">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
         <v>5601</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="D221" s="1">
         <v>8443999090</v>
       </c>
       <c r="E221" s="1">
         <v>1</v>
       </c>
       <c r="F221" s="1">
-        <v>10321.92</v>
+        <v>10310.4</v>
       </c>
       <c r="G221" s="1"/>
-      <c r="H221" s="1"/>
+      <c r="H221" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I221" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="2">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
         <v>9058</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="D222" s="1">
         <v>8443999090</v>
       </c>
       <c r="E222" s="1">
         <v>1</v>
       </c>
       <c r="F222" s="1">
-        <v>2987.71</v>
+        <v>2984.38</v>
       </c>
       <c r="G222" s="1"/>
-      <c r="H222" s="1"/>
+      <c r="H222" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I222" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="2">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
         <v>5602</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="D223" s="1">
         <v>8443999090</v>
       </c>
       <c r="E223" s="1">
         <v>1</v>
       </c>
       <c r="F223" s="1">
-        <v>8064</v>
+        <v>8055</v>
       </c>
       <c r="G223" s="1"/>
-      <c r="H223" s="1"/>
+      <c r="H223" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I223" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="2">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
         <v>16493</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D224" s="1">
         <v>8443999090</v>
       </c>
       <c r="E224" s="1">
         <v>1</v>
       </c>
       <c r="F224" s="1">
-        <v>7835.52</v>
+        <v>12854.44</v>
       </c>
       <c r="G224" s="1"/>
-      <c r="H224" s="1"/>
+      <c r="H224" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I224" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="2">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
         <v>10481</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D225" s="1">
         <v>8443999090</v>
       </c>
       <c r="E225" s="1">
         <v>4</v>
       </c>
       <c r="F225" s="1">
-        <v>5122.88</v>
+        <v>5117.16</v>
       </c>
       <c r="G225" s="1"/>
-      <c r="H225" s="1"/>
+      <c r="H225" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I225" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="2">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
         <v>10611</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="D226" s="1">
         <v>8443999090</v>
       </c>
       <c r="E226" s="1">
         <v>1</v>
       </c>
       <c r="F226" s="1">
-        <v>2990.85</v>
+        <v>2987.51</v>
       </c>
       <c r="G226" s="1"/>
-      <c r="H226" s="1"/>
+      <c r="H226" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I226" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="2">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
         <v>13756</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="D227" s="1">
         <v>8443999090</v>
       </c>
       <c r="E227" s="1">
         <v>1</v>
       </c>
       <c r="F227" s="1">
-        <v>6722.69</v>
+        <v>6715.19</v>
       </c>
       <c r="G227" s="1"/>
-      <c r="H227" s="1"/>
+      <c r="H227" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I227" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="2">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
         <v>16467</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="D228" s="1">
         <v>8443999090</v>
       </c>
       <c r="E228" s="1">
         <v>1</v>
       </c>
       <c r="F228" s="1">
-        <v>4028.86</v>
+        <v>4024.37</v>
       </c>
       <c r="G228" s="1"/>
-      <c r="H228" s="1"/>
+      <c r="H228" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I228" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="2">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
         <v>23391</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="D229" s="1">
         <v>8443999090</v>
       </c>
       <c r="E229" s="1">
         <v>1</v>
       </c>
       <c r="F229" s="1">
-        <v>3351.04</v>
+        <v>3347.3</v>
       </c>
       <c r="G229" s="1"/>
-      <c r="H229" s="1"/>
+      <c r="H229" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I229" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="2">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
         <v>19191</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="D230" s="1">
         <v>8443999090</v>
       </c>
       <c r="E230" s="1">
         <v>1</v>
       </c>
       <c r="F230" s="1">
-        <v>7616</v>
+        <v>7607.5</v>
       </c>
       <c r="G230" s="1"/>
-      <c r="H230" s="1"/>
+      <c r="H230" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I230" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="2">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
         <v>17881</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="D231" s="1">
         <v>8443999090</v>
       </c>
       <c r="E231" s="1">
         <v>1</v>
       </c>
       <c r="F231" s="1">
-        <v>6221.82</v>
+        <v>6214.88</v>
       </c>
       <c r="G231" s="1"/>
-      <c r="H231" s="1"/>
+      <c r="H231" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I231" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="2">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
         <v>27521</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="D232" s="1">
         <v>8443999090</v>
       </c>
       <c r="E232" s="1">
         <v>1</v>
       </c>
       <c r="F232" s="1">
-        <v>7228.48</v>
+        <v>7220.41</v>
       </c>
       <c r="G232" s="1"/>
-      <c r="H232" s="1"/>
+      <c r="H232" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I232" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="233" spans="1:9" outlineLevel="2">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
         <v>32794</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="D233" s="1">
         <v>8443999090</v>
       </c>
       <c r="E233" s="1">
         <v>1</v>
       </c>
       <c r="F233" s="1">
-        <v>325.25</v>
+        <v>324.89</v>
       </c>
       <c r="G233" s="1"/>
-      <c r="H233" s="1"/>
+      <c r="H233" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I233" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="234" spans="1:9" outlineLevel="2">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
         <v>31711</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="D234" s="1">
         <v>8443999090</v>
       </c>
       <c r="E234" s="1">
         <v>1</v>
       </c>
       <c r="F234" s="1">
-        <v>529.54</v>
+        <v>528.95</v>
       </c>
       <c r="G234" s="1"/>
-      <c r="H234" s="1"/>
+      <c r="H234" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I234" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="235" spans="1:9" outlineLevel="2">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
         <v>26887</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="D235" s="1">
         <v>8443999090</v>
       </c>
       <c r="E235" s="1">
         <v>1</v>
       </c>
       <c r="F235" s="1">
-        <v>2509.7</v>
+        <v>2506.9</v>
       </c>
       <c r="G235" s="1"/>
-      <c r="H235" s="1"/>
+      <c r="H235" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I235" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="236" spans="1:9" outlineLevel="2">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
         <v>34701</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="D236" s="1">
         <v>3707909000</v>
       </c>
       <c r="E236" s="1">
         <v>1</v>
       </c>
       <c r="F236" s="1">
-        <v>58.69</v>
+        <v>58.62</v>
       </c>
       <c r="G236" s="1"/>
-      <c r="H236" s="1"/>
+      <c r="H236" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I236" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="237" spans="1:9" outlineLevel="2">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
         <v>24121</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="D237" s="1">
         <v>8443999090</v>
       </c>
       <c r="E237" s="1">
         <v>1</v>
       </c>
       <c r="F237" s="1">
-        <v>1696.58</v>
+        <v>1694.68</v>
       </c>
       <c r="G237" s="1"/>
-      <c r="H237" s="1"/>
+      <c r="H237" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I237" s="1" t="s">
-        <v>243</v>
+        <v>126</v>
       </c>
     </row>
     <row r="238" spans="1:9" outlineLevel="2">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
         <v>31370</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D238" s="1"/>
       <c r="E238" s="1">
         <v>1</v>
       </c>
       <c r="F238" s="1">
-        <v>233.86</v>
+        <v>233.6</v>
       </c>
       <c r="G238" s="1"/>
-      <c r="H238" s="1"/>
+      <c r="H238" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I238" s="1" t="s">
-        <v>243</v>
+        <v>126</v>
       </c>
     </row>
     <row r="239" spans="1:9" outlineLevel="2">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
         <v>32439</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D239" s="1">
         <v>8443999090</v>
       </c>
       <c r="E239" s="1">
         <v>1</v>
       </c>
       <c r="F239" s="1">
-        <v>1102.08</v>
+        <v>1100.85</v>
       </c>
       <c r="G239" s="1"/>
-      <c r="H239" s="1"/>
+      <c r="H239" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I239" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="240" spans="1:9" outlineLevel="2">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
         <v>26642</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D240" s="1">
         <v>8443999090</v>
       </c>
       <c r="E240" s="1">
         <v>1</v>
       </c>
       <c r="F240" s="1">
-        <v>1727.49</v>
+        <v>1725.56</v>
       </c>
       <c r="G240" s="1"/>
-      <c r="H240" s="1"/>
+      <c r="H240" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I240" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="1"/>
       <c r="B241" s="1"/>
       <c r="C241" s="1"/>
       <c r="D241" s="1"/>
       <c r="E241" s="1"/>
       <c r="F241" s="1"/>
       <c r="G241" s="1"/>
       <c r="H241" s="1"/>
       <c r="I241" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>