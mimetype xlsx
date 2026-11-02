--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -1524,2261 +1524,2274 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M604/M605/M606</t>
         </r>
       </text>
     </comment>
     <comment ref="C104" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ M604/ M605/ M606/ E6B67-67902/ RM2-6342</t>
+          <t xml:space="preserve">HP LJ Enterprise M604/M605/M606,Canon LBP352/LBP351, RM2-6342   E6B67-67902</t>
         </r>
       </text>
     </comment>
     <comment ref="C105" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">WELLDO Select HP LJ Enterprise M604/605/606/RM2-6342/E6B67-67902, COMPATIBLE NEW, гарантований ресурс 100K!</t>
+          <t xml:space="preserve">HP LJ Enterprise M604/M605/M606,Canon LBP352/LBP351, RM2-6342   E6B67-67902</t>
         </r>
       </text>
     </comment>
     <comment ref="C106" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Enterprise M604/M605/M606,Canon LBP352/LBP351, RM2-6342   E6B67-67902, COMPATIBLE NEW, гарантований ресурс 100K!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C107" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Enterprise M604dn, LaserJet Enterprise M604n, LaserJet Enterprise M605dn, LaserJet Enterprise M605n, LaserJet Enterprise M605x, LaserJet Enterprise M606dn, LaserJet Enterprise M606x.E6B67-67902 RM2-6342-000
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C107" authorId="0">
+    <comment ref="C108" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M607 / M608 / M609 / M633/ M631 / M611 /M612, RM2-1256   RM2-1257   RM2-6778   RM2-6799</t>
         </r>
       </text>
     </comment>
-    <comment ref="C108" authorId="0">
+    <comment ref="C109" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M607/ M608/ M609/ M633/ M631, RM2-1256/ RM2-1257/ RM2-6778/ RM2-6799</t>
         </r>
       </text>
     </comment>
-    <comment ref="C109" authorId="0">
+    <comment ref="C110" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Enterprise M607dn, LaserJet Enterprise M607n, LaserJet Enterprise M608dn, LaserJet Enterprise M608n, LaserJet Enterprise M608x, LaserJet Enterprise M609dh, LaserJet Enterprise M609dn, LaserJet Enterprise M609x, LaserJet Enterprise MFP M631dn, LaserJet Enterprise MFP M631z, LaserJet Enterprise MFP M632fht, LaserJet Enterprise MFP M632h, LaserJet Enterprise MFP M633fh, LaserJet Enterprise Flow MFP M631h, LaserJet Enterprise Flow MFP M632z, LaserJet Enterprise Flow MFP M633z. RM2-1257-000
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C110" authorId="0">
+    <comment ref="C111" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M806/830, CF367-67906, COMPATIBLE NEW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C111" authorId="0">
+    <comment ref="C112" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1005/1006/1007/1008/1009/Canon LBP3018, COMPATIBLE NEW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C112" authorId="0">
+    <comment ref="C113" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1102/1106/1108/M1136/1212/1213/1216/1218/1316/Canon LBP6018, COMPATIBLE NEW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C113" authorId="0">
+    <comment ref="C114" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1102</t>
         </r>
       </text>
     </comment>
-    <comment ref="C114" authorId="0">
+    <comment ref="C115" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1505, COMPATIBLE NEW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C115" authorId="0">
+    <comment ref="C116" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1500 / P1505, RM1-4229   RM1-4209</t>
         </r>
       </text>
     </comment>
-    <comment ref="C116" authorId="0">
+    <comment ref="C117" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Печь в сборе LJ P2015/P2014/M2727 MFP, RM1-4248-000CN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C117" authorId="0">
+    <comment ref="C118" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2030 / P2035 / P2050 / P2055, Canon iR1133 / LBP6300dn / 6650dn / 6310 / LBP6680 / 6670 / MF5880 / 5840 / MF5980 / 5940 / 6780 / 5960 / 5950 / 5930 / MF6680, RM1-6406-000000   RM1-6406-000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C118" authorId="0">
+    <comment ref="C119" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Canon iR1133/LBP6300/6310/6650/6670/6680/MF5840/5880/5930/5940/ 5950/5960/5980/6680/6780  узел закрепления в сборе , COMPATIBLE NEW, гарантированный ресурс 50k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C119" authorId="0">
+    <comment ref="C120" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Canon iR1133/LBP6300/6310/6650/6670/6680/MF-5840/5880/5930/5940/5950/5960/5980/6680/6780, COMPATIBLE NEW, гарантований ресурс 60K!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C120" authorId="0">
+    <comment ref="C121" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">в зборі HP LJ P2035/ 2055./P2030/ CANON iR1133/ LBP6300dn/ 6650dn/ 6310/ LBP 6680/ 6670/ 220V/ RM1-6406/ CET3683 25K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C121" authorId="0">
+    <comment ref="C122" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">в зборі HP LJ P2030 / 2035 / 2050 / 2055 / Canon iR1133 / LBP6300dn / 6650dn / 6310 / LBP6680 / 6670 / MF5880 / 5840 / MF5980 / 5940 / 6780 / 5960 / 5950 / 5930 / MF6680, RM1-6406-000000   RM1-6406-000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C122" authorId="0">
+    <comment ref="C123" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3005 / M3027 / M3035 RM1-3741 / RM1-3761 / 5851-3997   8443 99 90 90</t>
         </r>
       </text>
     </comment>
-    <comment ref="C123" authorId="0">
+    <comment ref="C124" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P3015</t>
         </r>
       </text>
     </comment>
-    <comment ref="C124" authorId="0">
+    <comment ref="C125" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3015/Canon LBP6750/6700, COMPATIBLE NEW, гарантований ресурс 80K!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C125" authorId="0">
+    <comment ref="C126" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3015/ 3015d/ 3015dn/ 3015n/ 3015x/ New/ 220V/ RM1-6319/ CET0202  100K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C126" authorId="0">
+    <comment ref="C127" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014/4015/4515/RM1-4579/CB506-67902, COMPATIBLE NEW, гарантований ресурс 100K!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C127" authorId="0">
+    <comment ref="C128" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">P4014/P4015/P4515  RM1-4579/CB506-67902</t>
         </r>
       </text>
     </comment>
-    <comment ref="C128" authorId="0">
+    <comment ref="C129" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">P4014/P4015/P4515  RM1-4579/CB506-67902</t>
         </r>
       </text>
     </comment>
-    <comment ref="C129" authorId="0">
+    <comment ref="C130" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014/P4015/P4515 Fuser Assembly 220V  Japan  RM1-4579 CET5958  250K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C130" authorId="0">
+    <comment ref="C131" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014 / P4015 / P4515, RM1-4579   CB506-67902</t>
         </r>
       </text>
     </comment>
-    <comment ref="C131" authorId="0">
+    <comment ref="C132" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ PRO 200 Color M251/ M276, RM1-8781-000CN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C132" authorId="0">
+    <comment ref="C133" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro 4001/4002/4003/4004/MFP4102/4103/4104</t>
         </r>
       </text>
     </comment>
-    <comment ref="C133" authorId="0">
+    <comment ref="C134" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro 400 MFP M425dw, LaserJet Pro 400 MFP M425dn, LaserJet Pro 400 M401n, LaserJet Pro 400 M401dw, LaserJet Pro 400 M401dn. RM1-8809-000
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C134" authorId="0">
+    <comment ref="C135" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro 400 M401 / M425,  RM1-9189/RM1-8809</t>
         </r>
       </text>
     </comment>
-    <comment ref="C135" authorId="0">
+    <comment ref="C136" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro 400 M401 / M425, RM1-8809-000CN / RM1-9189-000CN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C136" authorId="0">
+    <comment ref="C137" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro 4001/4002/4003/4004D/MFP 4101/4102/4103/4104, COMPATIBLE NEW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C137" authorId="0">
+    <comment ref="C138" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro 4001/4002/4003/4004/MFP4102/4103/4104</t>
         </r>
       </text>
     </comment>
-    <comment ref="C138" authorId="0">
+    <comment ref="C139" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ PRO CP1025 / M175 / M275, Canon LBP7018 / 7010 , RM1-7269</t>
         </r>
       </text>
     </comment>
-    <comment ref="C139" authorId="0">
+    <comment ref="C140" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M101 / M102 / M104 / M106 / M129 / M130 / M132 / M134 / M133, RC4-7921   RM2-6963-000   RM2-6963-000CN   RM2-1652-000   RM2-1652-000CN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C140" authorId="0">
+    <comment ref="C141" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M102/104/130/132, COMPATIBLE NEW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C141" authorId="0">
+    <comment ref="C142" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M102/104/106/130/132/134/Canon LBP112/MF112, COMPATIBLE NEW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C142" authorId="0">
+    <comment ref="C143" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M125/126/127/128/201/225, COMPATIBLE NEW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C143" authorId="0">
+    <comment ref="C144" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M15/17/28/29/30/31</t>
         </r>
       </text>
     </comment>
-    <comment ref="C144" authorId="0">
+    <comment ref="C145" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M203 / M227 / M206 / M230, Canon LBP162DW / MF264dw / MF267dw / MF269dw, RM2-0836-000   RM2-0815-000CN   RM2-0806   RM2-2233</t>
         </r>
       </text>
     </comment>
-    <comment ref="C145" authorId="0">
+    <comment ref="C146" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M203/206/227/230/Canon LBP161/MF-263/266/269, COMPATIBLE NEW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C146" authorId="0">
+    <comment ref="C147" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/M403/M404/M405/M406/M426/M427/M428/M429/M329/M305/M304, RM2-5425   RM2-2555</t>
         </r>
       </text>
     </comment>
-    <comment ref="C147" authorId="0">
+    <comment ref="C148" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro M405dn, LaserJet Pro M405d, LaserJet Pro M404n, LaserJet Pro M404dw, LaserJet Pro M404dn, LaserJet Pro M404d, LaserJet Pro M403, LaserJet Pro M402, LaserJet Pro M305dn, LaserJet Pro M305d, LaserJet Pro M304a. RM2-5425-000
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C148" authorId="0">
+    <comment ref="C149" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Select HP LJ Pro M402/403/404/405/406/304/305/426/427/MFP M329/428/429/COLOR M475/Canon LBP212/211/214/215/226/228/MF421/423/426/428/429/443/445/446/FM1-W116, RM2-5425/RM2-2555, COMPATIBLE NEW, гарантований ресурс 60K!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C149" authorId="0">
+    <comment ref="C150" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402 / M403 / M404 / M405 / M426 / M427 / M428 / M429 / M329 / M305 / M304, RM2-2555   RM2-5425-000CN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C150" authorId="0">
+    <comment ref="C151" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M501 / M506 / M527, Canon LBP-3120, RM2-5692-000000/ RM2-5692-000CN/RM2-2586-000CN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C151" authorId="0">
+    <comment ref="C152" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Professional M1132 / M1212 / M1217 / Canon MF3010 / MF3014 / Canon MF3010 / MF3014 / Canon FAX-L170 , FAX-L150, RM1-8283/RM1-7734</t>
         </r>
       </text>
     </comment>
-    <comment ref="C152" authorId="0">
+    <comment ref="C153" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">bizhub 223/ 283/ 363/ 423/ 7828, A1UDR71011</t>
         </r>
       </text>
     </comment>
-    <comment ref="C153" authorId="0">
+    <comment ref="C154" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: Bizhub 3320, Bizhub 4020, Bizhub 4050, Bizhub 4750
 . A63NPP0M00
 . LEXMARK MX310/MX410/MX510/MX610/MS310/MS410/MS510/MS610. 40X8024 CET2841.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C154" authorId="0">
+    <comment ref="C155" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">bizhub 224e bizhub 284e bizhub 364e</t>
         </r>
       </text>
     </comment>
-    <comment ref="C155" authorId="0">
+    <comment ref="C156" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">bizhub C220/C280/C360, в зборі, A0EDR72133</t>
         </r>
       </text>
     </comment>
-    <comment ref="C156" authorId="0">
+    <comment ref="C157" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1611/Di1611/7216/162/7216</t>
         </r>
       </text>
     </comment>
-    <comment ref="C157" authorId="0">
+    <comment ref="C158" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: ECOSYS M2040dn, ECOSYS M2135dn, ECOSYS M2635dn, ECOSYS M2635dw, ECOSYS M2540dn, ECOSYS M2540dw, ECOSYS M2640idw, ECOSYS M2735dw, ECOSYS P2335d, ECOSYS P2335dn, ECOSYS P2335dw, ECOSYS M2235dn, ECOSYS M2735dn, ECOSYS M2835dw. 302RV93054, FK-1150.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C158" authorId="0">
+    <comment ref="C159" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: ECOSYS M2040dn, ECOSYS M2135dn, ECOSYS M2635dn, ECOSYS M2635dw, ECOSYS M2540dn, ECOSYS M2540dw, ECOSYS M2640idw, ECOSYS M2735dw, ECOSYS P2335d, ECOSYS P2335dn, ECOSYS P2335dw, ECOSYS M2235dn, ECOSYS M2735dn, ECOSYS M2835dw. 2RV93050, 302RV93050, 302RV93054, 302RV93055, FK-1150.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C159" authorId="0">
+    <comment ref="C160" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA ECOSYS P2035D/2135D/M2030DN/M2035DN/ FK-171/ CET4012</t>
         </r>
       </text>
     </comment>
-    <comment ref="C160" authorId="0">
+    <comment ref="C161" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera FS-4100DN, FS-4200DN, FS-4300DN, ECOSYS P3050dn, ECOSYS P3055dn, ECOSYS P3060dn, ECOSYS M3550idn, ECOSYS M3560idn 302TA93040/302TA93041</t>
         </r>
       </text>
     </comment>
-    <comment ref="C161" authorId="0">
+    <comment ref="C162" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera M2030DN/PN,M2030DN,M2530DN,M2035DN,M2535DN, 302PH93010/302PH93011/302PH93012/302PH93013/302PH93014/FK-171 E</t>
         </r>
       </text>
     </comment>
-    <comment ref="C162" authorId="0">
+    <comment ref="C163" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA TASKalfa 2554ci/3554ci  FK-8360</t>
         </r>
       </text>
     </comment>
-    <comment ref="C163" authorId="0">
+    <comment ref="C164" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera TASKalfa-3552, Kyocera TASKalfa-3553, Kyocera TASKalfa-4002, Kyocera TASKalfa-4052, Kyocera TASKalfa-4053, Kyocera TASKalfa-5053, Kyocera TASKalfa-6002, Kyocera TASKalfa-6052, Kyocera TASKalfa-6053</t>
         </r>
       </text>
     </comment>
-    <comment ref="C164" authorId="0">
+    <comment ref="C165" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera P2235/2040/M2135/2540/2635/2735, COMPATIBLE NEW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C165" authorId="0">
+    <comment ref="C166" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MSLexmark 310dn/410dn/510dn/610dn/MS312dn/315dn/415dn/MX310dn/410de/510de/511de/MX610de/611de.40X8024. KONICA MINOLTA: Bizhub 3320, Bizhub 4020, Bizhub 4050, Bizhub 4750
 . A63NPP0M00
 . CET7134</t>
         </r>
       </text>
     </comment>
-    <comment ref="C168" authorId="0">
+    <comment ref="C169" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-300/CLX-2160N/Phaser 6110, JC96-03609A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C169" authorId="0">
+    <comment ref="C170" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung CLX-3185 / CLP-320 / 325, JC91-00978A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C170" authorId="0">
+    <comment ref="C171" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Вузол термозакріплення в зборі Samsung CLP-360 / CLP-365 / CLP-366 /CLX-3300 / CLX-3305 / CLX-3306 / SL-C410 / SL-C460 / HP COLOR LASER MFP 178NW / 150a / 150nw, FUSER, JC91-01080A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C171" authorId="0">
+    <comment ref="C172" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung CLP415N/CLP470N/CLX4170/CLX4195/SL-C1810W/SL-C1860FW JC91-01130A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C172" authorId="0">
+    <comment ref="C173" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-610ND / CLX-6200FX / 6210FX  220V , JC96-04545A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C173" authorId="0">
+    <comment ref="C174" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-650/650N, JC96-04304A/JC96-03967A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C174" authorId="0">
+    <comment ref="C175" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung CLP-680/CLX-6260  узел закрепления в сборе , JC91-01129A, COMPATIBLE, гарантированный ресурс 100k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C175" authorId="0">
+    <comment ref="C176" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1610/1640/2010/2015/2240/Xerox Phaser 3117/3122   узел закрепления в сборе , JC96-03401A/JC96-03400A/JC96-0512 5A/JC63-00615A/126N00245, COMPATIBLE NEW, гарантированный ресурс 200k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C176" authorId="0">
+    <comment ref="C177" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1630/ SCX-4500, JC96-04653A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C177" authorId="0">
+    <comment ref="C178" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1660/ 1661/ 1665/ SCX-3200/ 3205/ 3205W</t>
         </r>
       </text>
     </comment>
-    <comment ref="C178" authorId="0">
+    <comment ref="C179" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1660/1661/1665/1666/1860/1865/SCX-3200/3205/Lenovo 1680/M7105, COMPATIBLE NEW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C179" authorId="0">
+    <comment ref="C180" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">JC96-02661A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C180" authorId="0">
+    <comment ref="C181" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1910 / ML-1915 / ML-2525 / ML-2525W / ML-2580N/ SCX-4600 / S6CX-4623F / SCX-4623FN,Xerox Ph3140 / 3155 / 3160, JC91-00945C   JC91-00945A   126N00344</t>
         </r>
       </text>
     </comment>
-    <comment ref="C181" authorId="0">
+    <comment ref="C182" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1910/1915/2525/2525W/2580N/ SCX-4600/4623F/4623FN/Ph3140/3155/3160, JC91-00945C/JC91-00945A/126N00344</t>
         </r>
       </text>
     </comment>
-    <comment ref="C182" authorId="0">
+    <comment ref="C183" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1910/1915/2525/2580/SCX-4600/4623/Xerox Phaser 3140/3155/3160  узел закрепления в сборе , JC91-00945A/JC91-00945C/126N00344, COMPATIBLE NEW , гарантированный ресурс 200k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C183" authorId="0">
+    <comment ref="C184" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SL-M2022 / M2020 / M2021 / M2070 / M2071, ML-2160 / 2165 / 2167 / 2168 / SCX-3400 / 3405 / 3407 / HP Laser 135a /135r/135w/137fnw, JC91-01077A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C184" authorId="0">
+    <comment ref="C185" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SL-M2022 / M2020 / M2021 / M2070 / M2071, ML-2160 / 2165 / 2167 / 2168 / SCX-3400 / 3405 / 3407 / HP Laser 135a /135r/135w/137fnw, JC91-01077A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C185" authorId="0">
+    <comment ref="C186" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2160/2161/2165/2166/SCX-3400/3401/3405/3406/SF-760/Toshiba 2008F, COMPATIBLE NEW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C186" authorId="0">
+    <comment ref="C187" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2850, JC91-04717A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C187" authorId="0">
+    <comment ref="C188" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2850/2851/2855/Phaser 3250 JC96-04717A/126N00296</t>
         </r>
       </text>
     </comment>
-    <comment ref="C188" authorId="0">
+    <comment ref="C189" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML2950 / SCX4727 / 4728 / 4729 / SL-M2620 / 2820 / 2870, JC91-01034B / 126N00431</t>
         </r>
       </text>
     </comment>
-    <comment ref="C189" authorId="0">
+    <comment ref="C190" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3310ND / ML-3710ND / ML-3750ND / SCX-4833FD /SCX-4833FR / SCX-5637FR / SL-M3820DW / SL-M3820ND / SL-M3870FD / SL-M3870FW / SL-M4020ND / SL-M4070FR, JC91-01024A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C190" authorId="0">
+    <comment ref="C191" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3310/3312/3710/3712/SCX-4833/4835/5635/5637/5639/5739/Xpress SL-M3320/3370/3820/3870/4020/4030/4070/4080, COMPATIBLE NEW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C191" authorId="0">
+    <comment ref="C192" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-4051N / 4050N / Xerox Phaser 3600, JC91-00921A   JC96-04854B   126N00325   126N00294</t>
         </r>
       </text>
     </comment>
-    <comment ref="C192" authorId="0">
+    <comment ref="C193" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX-4300, JC96-05101B</t>
         </r>
       </text>
     </comment>
-    <comment ref="C193" authorId="0">
+    <comment ref="C194" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX-4650 / 4655 FUSER, JC91-01140B</t>
         </r>
       </text>
     </comment>
-    <comment ref="C194" authorId="0">
+    <comment ref="C195" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX-4725FN/STS/Phaser3200MFP/3140</t>
         </r>
       </text>
     </comment>
-    <comment ref="C195" authorId="0">
+    <comment ref="C196" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX-4824 / 4828 / WC-3210 / 3220 JC91-00927B, JC91-01004A, JC96-05132A, 126N00331, 126N00347</t>
         </r>
       </text>
     </comment>
-    <comment ref="C196" authorId="0">
+    <comment ref="C197" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX-4824/4828 / Xerox WorkCentre 3210/3220  вузол закріплення в зборі , ORIGINAL Refurbished, JC91-00927B / JC91-0100 4A / JC96-05132A / 126N00331 / 126N0034, гарантований ресурс 50 k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C197" authorId="0">
+    <comment ref="C198" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4824/ SCX-4828FN/ Xerox Workcentre 3210/ 3220, JC91-01004A/JC96-05132A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C198" authorId="0">
+    <comment ref="C199" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4X20/ Xerox PE120, Samsung 1520P/ SCX-4100/ SF -531P/ Xerox PE114E/ Phaser-3110/ 3210</t>
         </r>
       </text>
     </comment>
-    <comment ref="C199" authorId="0">
+    <comment ref="C200" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-5115F/ 5315/ 5112/ 5312/WC 312/ Xerox M15/ 15i</t>
         </r>
       </text>
     </comment>
-    <comment ref="C200" authorId="0">
+    <comment ref="C201" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX-5835FN / SCX-5935 / SCX-5135 / SCX-5235 / Xerox PHASER 3635MFP/S / PHASER 3435 / WorkCentre 3550 , JC91-00924A / JC91-00925E / JC96-05064A / 126N00341 / 126N00290 / 126N00327</t>
         </r>
       </text>
     </comment>
-    <comment ref="C201" authorId="0">
+    <comment ref="C202" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX-6245/6345, JC91-00923A/JC96-03724A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C202" authorId="0">
+    <comment ref="C203" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WC-M20 / i / 4118 / SCX-6х20 / 6x22 JC91-00966A / JC96-03022A / B / C / 002N02278 / 104N00037</t>
         </r>
       </text>
     </comment>
-    <comment ref="C203" authorId="0">
+    <comment ref="C204" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">e-Studio 163/165/203/205</t>
         </r>
       </text>
     </comment>
-    <comment ref="C204" authorId="0">
+    <comment ref="C205" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox AltaLink-C8030</t>
         </r>
       </text>
     </comment>
-    <comment ref="C205" authorId="0">
+    <comment ref="C206" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox DocuCentre-V 2060/2206/2263/2265/3060/3065/VersaLink B7000/7025/7030/7035/C7020/7025/7030, COMPATIBLE NEW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C206" authorId="0">
+    <comment ref="C207" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 3610/3615/3655/Docuprint M455/P455, COMPATIBLE NEW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C207" authorId="0">
+    <comment ref="C208" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WC3215 / WC3225 / Phaser3052 / 3260, 126N00431</t>
         </r>
       </text>
     </comment>
-    <comment ref="C208" authorId="0">
+    <comment ref="C209" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 5500/5550 50K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C209" authorId="0">
+    <comment ref="C210" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox VersaLink-B7025, Xerox VersaLink-B7030, Xerox VersaLink-B7035, Xerox VersaLink-C7020, Xerox VersaLink-C7025, Xerox VersaLink-C7030</t>
         </r>
       </text>
     </comment>
-    <comment ref="C210" authorId="0">
+    <comment ref="C211" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox VersaLink C7020/C7025/C7030/B7025 Fuser 220V, 115R00115</t>
         </r>
       </text>
     </comment>
-    <comment ref="C211" authorId="0">
+    <comment ref="C212" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WC3215 / WC3225 / Phaser3052 / 3260, 126N00431</t>
         </r>
       </text>
     </comment>
-    <comment ref="C212" authorId="0">
+    <comment ref="C213" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WC 3315, 3325, 3335, 3345, Phaser 3320, 3330. 90000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C213" authorId="0">
+    <comment ref="C214" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: WorkCentre 3345, WorkCentre 3335, WorkCentre 3325DNI, WorkCentre 3315DN, Phaser 3330, Phaser 3320DNI, SAMSUNG: SL-M4080FX, SL-M4070FR, SL-M4030ND, SL ND, SL-M3820DW, SL-M3370FD, SCX-5739FW, SCX-5639FR, SCX-4835FR, SCX-4835FD, ML-3750ND, ML-3712ND, ML-3712DW, ML-3312ND ML-3310 Laser 408dn. JC91-01024A,126N00410, 126N00411</t>
         </r>
       </text>
     </comment>
-    <comment ref="C214" authorId="0">
+    <comment ref="C215" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WC5016/5020 126K23583/126K23582/126K23581/126K23580.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C215" authorId="0">
+    <comment ref="C216" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre 5019/5021/5022/5024, 126K30557   126K30556   126K30553   126K30559</t>
         </r>
       </text>
     </comment>
-    <comment ref="C216" authorId="0">
+    <comment ref="C217" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WorkCentre 5022/5024/126K34940, COMPATIBLE NEW, гарантированный ресурс 100K!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C217" authorId="0">
+    <comment ref="C218" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WorkCentre 5019/5021/DocuCentre S1810/2010/2220/2420, COMPATIBLE NEW, гарантований ресурс 100K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C218" authorId="0">
+    <comment ref="C219" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C7000/7200/7400  60000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C219" authorId="0">
+    <comment ref="C220" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C9000/9200/9400  80000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C220" authorId="0">
+    <comment ref="C221" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C7100/7300/7350/7500  60000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C221" authorId="0">
+    <comment ref="C222" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C9300/9500  80000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C222" authorId="0">
+    <comment ref="C223" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C5100/C5300  45000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C223" authorId="0">
+    <comment ref="C224" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C3100/3200/5200/5250/5400/5450/5510MFP/5540MFP  45000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C224" authorId="0">
+    <comment ref="C225" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI C9600 / 9800 / 9650 / 9850 / 9655 / 9800MFP / 9850MFP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C225" authorId="0">
+    <comment ref="C226" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI C5600/ 5700/ 5800/ 5900/ C5550  43363203   60000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C226" authorId="0">
+    <comment ref="C227" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Fuser C3400/C3530MFP  50000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C227" authorId="0">
+    <comment ref="C228" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI C8600, C8800, C801, C810, C821, C830, MC851, MC860, MC861  100 000 стр. , 43529405</t>
         </r>
       </text>
     </comment>
-    <comment ref="C228" authorId="0">
+    <comment ref="C229" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C310/330/510/530  44472603</t>
         </r>
       </text>
     </comment>
-    <comment ref="C229" authorId="0">
+    <comment ref="C230" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для OKI B432/B512/MB472/MB492/MB562 44565811  200 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C230" authorId="0">
+    <comment ref="C231" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C831/841/823/833/843/ES8431/8441/8433  100 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C231" authorId="0">
+    <comment ref="C232" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI 44848806  C822</t>
         </r>
       </text>
     </comment>
-    <comment ref="C232" authorId="0">
+    <comment ref="C233" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C824/834/844/ES8434   100 000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C233" authorId="0">
+    <comment ref="C234" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ CP3525dn/CP3525n/CP3525x/M651n/M651dn/M651xh/CP4025dn/CP4025n</t>
         </r>
       </text>
     </comment>
-    <comment ref="C234" authorId="0">
+    <comment ref="C235" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P3015/M521/M525</t>
         </r>
       </text>
     </comment>
-    <comment ref="C235" authorId="0">
+    <comment ref="C236" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: ECOSYS P2335dw, ECOSYS P2335dn, ECOSYS P2335d, ECOSYS M2835dw, ECOSYS M2735dn, ECOSYS M2235dn</t>
         </r>
       </text>
     </comment>
-    <comment ref="C236" authorId="0">
+    <comment ref="C237" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon ir2530</t>
         </r>
       </text>
     </comment>
-    <comment ref="C237" authorId="0">
+    <comment ref="C238" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS P2235dn/2235dw ECOSYS P2040dn/2040dw/ ECOSYS P2335d/2335dn/2335dw/ ECOSYS M2235dn/2735dn/2835dw/ ECOSYS M2040dn/2135dn ECOSYS M2635dn/2635dw ECOSYS M2540dn/2540dw ECOSYS M2640idw/2735dw/</t>
         </r>
       </text>
     </comment>
-    <comment ref="C238" authorId="0">
+    <comment ref="C239" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">До ремкомплекту Kyocera FK-1150, без мастила. Для ECOSYS P2235dn/2235dw ECOSYS P2040dn/2040dw/ ECOSYS P2335d/2335dn/2335dw/ ECOSYS M2235dn/2735dn/2835dw/ ECOSYS M2040dn/2135dn ECOSYS M2635dn/2635dw ECOSYS M2540dn/2540dw ECOSYS M2640idw/2735dw/</t>
         </r>
       </text>
     </comment>
-    <comment ref="C239" authorId="0">
+    <comment ref="C240" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS P2235/P2040/2335/M2235/M2040/2135/2540/2635/2640/2735/2835/UTAX P3522/3527/P4020/P4025/P4026 без тримача</t>
         </r>
       </text>
     </comment>
-    <comment ref="C240" authorId="0">
+    <comment ref="C241" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: VersaLink C7020, VersaLink C7025, VersaLink C7030, VersaLink B7025, VersaLink B7030, VersaLink B7035, ApeosPort V2060, ApeosPort V3060, ApeosPort V3065, DocuCentre V2060, DocuCentre V3060, DocuCentre V3065, DocuCentre V C2263, DocuCentre V C2265</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Вузли закріплення  пічка, фьюзер</t>
   </si>
   <si>
     <t>Верхня кришка вузла закріплення FRAME-FUS-HR-284-N для Toshiba e-studio 166 6LH90400000</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Вузол закріплення  верхня частина  Canon i-SENSYS MF-4018/4150/4660/4690, FM2-8916</t>
   </si>
   <si>
     <t>Вузол закріплення  верхня частина  Canon IR1210/1510, FG6-7946</t>
   </si>
   <si>
     <t>Вузол закріплення  верхня частина  Canon IR2016, FM2-3353-000</t>
   </si>
   <si>
     <t>Вузол закріплення  верхня частина  Canon MF6140dn/6180dw/MF411,  FM1-D112-UP</t>
   </si>
   <si>
     <t>Вузол закріплення  верхня частина  HP LJ Enterprise 600 M601/602/603, RM1-8396/CE988-67902  RM1-8396UP-WD1  WELLDO</t>
   </si>
   <si>
     <t>Вузол закріплення  верхня частина  HP LJ M402, RM2-5425UP-WDS, WELLDO Select</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Вузол закріплення  верхня частина  HP LJ P2035/P2055, RM1-6406UP  FU-HP-RM1-6406UP-PN  Patron</t>
@@ -4020,98 +4033,101 @@
   <si>
     <t>Вузол закріплення HP LJ M1522  RM1-4726  CET6799</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ M1522/M1120 MFP, RM1-8073-000CN в зборі</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ M1536 / CP1525/ MF4410 в зборі RM1-7577-000CN</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ M1536, RM1-4431 в зборі  FU-HP-M1536-PN  Patron</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ M1536/Canon LBP226/236/6200  RM1-7547-WDS , в зборі WELLDO Select</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ M4555, CE502-67913/RM1-7397, в зборі</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ M604, E6B67-67902 в зборі  FU-HP-M604-PN  Patron</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ M604/ M605/ M606/ 220 V/  E6B67-67902/RM2-6342  в зборі</t>
   </si>
   <si>
+    <t>Вузол закріплення HP LJ M604/ M605/ M606/ 220 V/  E6B67-67902/RM2-6342  в зборі, відновлений</t>
+  </si>
+  <si>
+    <t>в наявності</t>
+  </si>
+  <si>
     <t>Вузол закріплення HP LJ M604/ M605/ M606/ 220 V/ E6B67-67902 в зборі  RM2-6342-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ M604/ M605/ M606/ 220 V/ E6B67-67902/ RM2-6342 в зборі CET2789</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ M607, RM2-1257 в зборі  FU-HP-M607-PN  Patron</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ M607/ M608/ M609/ M633/ M631, RM2-1256/ RM2-1257/ RM2-6778/ RM2-6799 в зборі</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ M607/ M608/ M609/ M633/ M631, RM2-1256/ RM2-1257/ RM2-6778/ RM2-6799 в зборі CET7719U</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ M806/830,  RM1-9814-WDS , в зборі, WELLDO Select</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ P1005  RM1-4008-WDS , в зборі WELLDO Select</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ P1102  RC2-9205-WDS , в зборі WELLDO Select</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ P1102  в зборі, RM1-6921</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ P1505  RM1-4209-WDS , в зборі WELLDO Select</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ P1505, RM1-4229 в зборі  FU-HP-P1505-PN  Patron</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ P2015, в зборі, RM1-4248-020CN</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ P2035, RM1-6406 в зборі  FU-HP-P2035-PN  Patron</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ P2035/P2055, в зборі, RM1-6406-000CN, WELLDO</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ P2035/P2055, в зборі, RM1-6406-WDS, WELLDO Select</t>
   </si>
   <si>
-    <t>в наявності</t>
-[...1 lines deleted...]
-  <si>
     <t>Вузол закріплення HP LJ P2035/P2055, в зборі, RM1-6406/ CET3683</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ P2035/P2055, в зборі, RM1-6406/RM1-6408/FM1-D112</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ P3005 в зборі, RM1-3761/RM1-3741</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ P3015 в зборі,  RM1-6319/RM2-2903</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ P3015 в зборі, RM1-6319-WDS WELLDO Select</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ P3015 в зборі, RM1-6319/ CET0202</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ P4014/P4015/P4515  RM1-4579-WDS  в зборі, WELLDO Select</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ P4014/P4015/P4515  RM1-4579/CB506-67902  в зборі</t>
   </si>
   <si>
     <t>Вузол закріплення HP LJ P4014/P4015/P4515  RM1-4579/CB506-67902  в зборі б/у</t>
@@ -4420,50 +4436,53 @@
     <t>Вузол закріплення в зборі  Fuser unit  OKI 44565811  B432/B512/MB472/MB492/MB562</t>
   </si>
   <si>
     <t>Вузол закріплення в зборі  Fuser unit  OKI 44848805  C831/841</t>
   </si>
   <si>
     <t>Вузол закріплення в зборі  Fuser unit  OKI 44848806  C822</t>
   </si>
   <si>
     <t>Вузол закріплення в зборі  Fuser unit  OKI 47219604  C824/834/844</t>
   </si>
   <si>
     <t>Комплект термозапобіжника HP CLJ CP3525 CET  CET2444</t>
   </si>
   <si>
     <t>Направляюча виходу в зборі HP LJ P3015, RC2-7848 CET  CET6695</t>
   </si>
   <si>
     <t>Прижимна планка фьюзера в зборі Kyocera Mita P2235dn/2040dn  CET6901N</t>
   </si>
   <si>
     <t>Пружина вузла подачі Kyocera Mita ECOSYS P3045dn, 3V2LV06090 CET  CET551005</t>
   </si>
   <si>
     <t>Тканевая накладка фьюзера + мастило CET для KYOCERA Ecosys P2235dn/2040dn FK-1150/2RV93050/302RV93050/302RV93053 CET7420</t>
+  </si>
+  <si>
+    <t>у резерві</t>
   </si>
   <si>
     <t>Тканевая накладка фьюзера без мастила для KYOCERA Ecosys P2235dn/2040dn  FK-1150  Foshan</t>
   </si>
   <si>
     <t>Тканевая накладка фьюзера для для KYOCERA Ecosys P2235dn/2040dn  KM2040CL-VE  VEAYE</t>
   </si>
   <si>
     <t>Тканевая накладка фьюзера масляна Xerox VersaLink B7025/B7030/B7035  CET311013</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -4877,51 +4896,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I241"/>
+  <dimension ref="A1:I242"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -5050,5783 +5069,5344 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>14405</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>3222</v>
+        <v>3279.6</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>13345</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>3887.88</v>
+        <v>3957.38</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>8684</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>6712.5</v>
+        <v>6832.5</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>8299</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>11052.8</v>
+        <v>11250.39</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>31380</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>3490.5</v>
+        <v>3552.9</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>27048</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>5918.19</v>
+        <v>6023.99</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>33072</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+      <c r="F17" s="1">
+        <v>2409.6</v>
+      </c>
+      <c r="G17" s="1"/>
+      <c r="H17" s="1"/>
+      <c r="I17" s="5" t="s">
         <v>22</v>
-      </c>
-[...14 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>28561</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>2368.62</v>
+        <v>2410.96</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>24244</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>2007.04</v>
+        <v>2042.92</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>32749</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>1852.65</v>
+        <v>1885.77</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>30178</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>6114.64</v>
+        <v>6223.95</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>23483</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>4690.7</v>
+        <v>4774.55</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>26195</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>4690.7</v>
+        <v>4774.55</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>31347</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>12530</v>
+        <v>12754</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>23144</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>7641.51</v>
+        <v>7778.12</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>13382</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>9549.65</v>
+        <v>9720.370000000001</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>33170</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>17401.04</v>
+        <v>17712.12</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>31173</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>9666</v>
+        <v>9838.799999999999</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>31172</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>9691.51</v>
+        <v>9864.76</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>18452</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>2573.13</v>
+        <v>2619.13</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>23508</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>13031.2</v>
+        <v>13264.16</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>8798</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>21927.5</v>
+        <v>22319.5</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>19295</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>16465.76</v>
+        <v>16760.12</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>24449</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>18378.83</v>
+        <v>18707.39</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>10286</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>2778.98</v>
+        <v>2828.66</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>20832</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>1879.5</v>
+        <v>1913.1</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>29049</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>11468.53</v>
+        <v>11673.55</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>32226</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>4159.96</v>
+        <v>4234.33</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>32227</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>6432.81</v>
+        <v>6547.81</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>21202</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>12066.39</v>
+        <v>12282.1</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>32228</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>3183.52</v>
+        <v>3240.43</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>24025</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>7918.96</v>
+        <v>8060.53</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>25409</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>5608.52</v>
+        <v>5708.78</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>28897</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>17676.25</v>
+        <v>17992.25</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>18514</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>17228.75</v>
+        <v>17536.75</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>23299</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>10091.13</v>
+        <v>10271.53</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>23298</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
         <v>0</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>29886</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>19208.94</v>
+        <v>19552.34</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>28018</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>11579.06</v>
+        <v>11786.06</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>33100</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>14992.59</v>
+        <v>15260.62</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>32905</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>21470.6</v>
+        <v>21854.43</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="1"/>
       <c r="I51" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>32229</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>16570.93</v>
+        <v>16867.17</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H52" s="1"/>
       <c r="I52" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>34280</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>11424.68</v>
+        <v>11628.92</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>32230</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>6690.13</v>
+        <v>6809.73</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="1"/>
       <c r="I54" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>32231</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>4940.4</v>
+        <v>5028.72</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H55" s="1"/>
       <c r="I55" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>32232</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>15901.91</v>
+        <v>16186.19</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H56" s="1"/>
       <c r="I56" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>32233</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>12093.69</v>
+        <v>12309.89</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" s="1"/>
       <c r="I57" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>32234</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>2289.86</v>
+        <v>2330.79</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>28549</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>2187.38</v>
+        <v>2226.48</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="1"/>
       <c r="I59" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>8668</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>3101.18</v>
+        <v>3156.62</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H60" s="1"/>
       <c r="I60" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>14556</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>4117</v>
+        <v>4190.6</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="1"/>
       <c r="I61" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>32235</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>2187.38</v>
+        <v>2226.48</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="1"/>
       <c r="I62" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>28550</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>3190.68</v>
+        <v>3247.72</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H63" s="1"/>
       <c r="I63" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>3646</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>5380.74</v>
+        <v>5476.93</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H64" s="1"/>
       <c r="I64" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>9736</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>6524.55</v>
+        <v>6641.19</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H65" s="1"/>
       <c r="I65" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>7030</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>6444</v>
+        <v>6559.2</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H66" s="1"/>
       <c r="I66" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>7390</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>13928.44</v>
+        <v>14177.44</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>9557</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>8390.629999999999</v>
+        <v>8540.629999999999</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H68" s="1"/>
       <c r="I68" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>6922</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>9521.01</v>
+        <v>9691.219999999999</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H69" s="1"/>
       <c r="I69" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>11634</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>3222</v>
+        <v>3279.6</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H70" s="1"/>
       <c r="I70" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>16900</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>7383.75</v>
+        <v>7515.75</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H71" s="1"/>
       <c r="I71" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>10782</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>14210.36</v>
+        <v>14464.4</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H72" s="1"/>
       <c r="I72" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>7389</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>13302.39</v>
+        <v>13540.19</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H73" s="1"/>
       <c r="I73" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>19852</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>5414.75</v>
+        <v>5511.55</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H74" s="1"/>
       <c r="I74" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>6150</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>12194.38</v>
+        <v>12412.38</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H75" s="1"/>
       <c r="I75" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>28551</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>6376.43</v>
+        <v>6490.42</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H76" s="1"/>
       <c r="I76" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>34281</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>5403.56</v>
+        <v>5500.16</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H77" s="1"/>
       <c r="I77" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>10113</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>15215</v>
+        <v>15487</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H78" s="1"/>
       <c r="I78" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>24974</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>9252.059999999999</v>
+        <v>9417.459999999999</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H79" s="1"/>
       <c r="I79" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>24026</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>11887.84</v>
+        <v>12100.36</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H80" s="1"/>
       <c r="I80" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>10529</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>15975.75</v>
+        <v>16261.35</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H81" s="1"/>
       <c r="I81" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>27060</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>10545.34</v>
+        <v>10733.86</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H82" s="1"/>
       <c r="I82" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>9939</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>13725.72</v>
+        <v>13971.1</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H83" s="1"/>
       <c r="I83" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>20408</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>9406.9</v>
+        <v>9575.07</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H84" s="1"/>
       <c r="I84" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>16665</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>18607.05</v>
+        <v>18939.69</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H85" s="1"/>
       <c r="I85" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>28556</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>8946.42</v>
+        <v>9106.360000000001</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H86" s="1"/>
       <c r="I86" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>30948</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>10035.19</v>
+        <v>10214.59</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H87" s="1"/>
       <c r="I87" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>10360</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>21587.4</v>
+        <v>21973.32</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H88" s="1"/>
       <c r="I88" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>23515</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>12820.43</v>
+        <v>13049.62</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H89" s="1"/>
       <c r="I89" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>30035</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>21480</v>
+        <v>21864</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H90" s="1"/>
       <c r="I90" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>27525</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>1904.11</v>
+        <v>1938.15</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H91" s="1"/>
       <c r="I91" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>21413</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>3490.5</v>
+        <v>3552.9</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H92" s="1"/>
       <c r="I92" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>32453</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D93" s="1"/>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>20481.63</v>
+        <v>20847.78</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H93" s="1"/>
       <c r="I93" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>32449</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>14924.13</v>
+        <v>15190.93</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H94" s="1"/>
       <c r="I94" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>32236</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>18011.88</v>
+        <v>18333.88</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H95" s="1"/>
       <c r="I95" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>31588</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>3458.73</v>
+        <v>3520.56</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H96" s="1"/>
       <c r="I96" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>23516</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>4393.56</v>
+        <v>4472.1</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H97" s="1"/>
       <c r="I97" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>14404</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>4381.03</v>
+        <v>4459.35</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H98" s="1"/>
       <c r="I98" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>20302</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>8762.049999999999</v>
+        <v>8918.690000000001</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H99" s="1"/>
       <c r="I99" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>28553</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>3105.2</v>
+        <v>3160.71</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H100" s="1"/>
       <c r="I100" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>32237</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>3190.68</v>
+        <v>3247.72</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H101" s="1"/>
       <c r="I101" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>17578</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>17005</v>
+        <v>17309</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H102" s="1"/>
       <c r="I102" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>29113</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>11840.85</v>
+        <v>12052.53</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H103" s="1"/>
       <c r="I103" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>23636</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>15953.38</v>
+        <v>16238.58</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H104" s="1"/>
       <c r="I104" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
-        <v>30676</v>
+        <v>35338</v>
       </c>
       <c r="C105" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D105" s="1"/>
+      <c r="E105" s="1">
+        <v>1</v>
+      </c>
+      <c r="F105" s="1">
+        <v>2881.04</v>
+      </c>
+      <c r="G105" s="1"/>
+      <c r="H105" s="1"/>
+      <c r="I105" s="1" t="s">
         <v>111</v>
-      </c>
-[...14 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
-        <v>23133</v>
+        <v>30676</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>13433.5</v>
+        <v>8747.879999999999</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H106" s="1"/>
       <c r="I106" s="5" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
-        <v>28557</v>
+        <v>23133</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>13420.08</v>
+        <v>13673.65</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H107" s="1"/>
       <c r="I107" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
-        <v>25047</v>
+        <v>28557</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>20499.53</v>
+        <v>13659.99</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H108" s="1"/>
       <c r="I108" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
-        <v>26020</v>
+        <v>25047</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
         <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>13955.29</v>
+        <v>20866</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H109" s="1"/>
       <c r="I109" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
-        <v>33428</v>
+        <v>26020</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>13290.75</v>
+        <v>14204.77</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H110" s="1"/>
       <c r="I110" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
-        <v>32238</v>
+        <v>33428</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>1852.65</v>
+        <v>13528.35</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H111" s="1"/>
       <c r="I111" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
-        <v>32239</v>
+        <v>32238</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>1852.65</v>
+        <v>1885.77</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H112" s="1"/>
       <c r="I112" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
-        <v>14367</v>
+        <v>32239</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>4744.84</v>
+        <v>1885.77</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H113" s="1"/>
       <c r="I113" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
-        <v>32240</v>
+        <v>14367</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>2470.2</v>
+        <v>4829.67</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H114" s="1"/>
       <c r="I114" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
-        <v>28558</v>
+        <v>32240</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>2841.63</v>
+        <v>2514.36</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H115" s="1"/>
       <c r="I115" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
-        <v>12201</v>
+        <v>28558</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>5914.16</v>
+        <v>2892.43</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H116" s="1"/>
       <c r="I116" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
-        <v>28559</v>
+        <v>12201</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>4271.39</v>
+        <v>6019.89</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H117" s="1"/>
       <c r="I117" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
-        <v>20932</v>
+        <v>28559</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>3859.69</v>
+        <v>4347.75</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H118" s="1"/>
       <c r="I118" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
-        <v>32126</v>
+        <v>20932</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>2470.2</v>
+        <v>3928.69</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="5" t="s">
-[...3 lines deleted...]
-        <v>126</v>
+      <c r="H119" s="1"/>
+      <c r="I119" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
-        <v>21593</v>
+        <v>32126</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D120" s="1">
         <v>8443999090</v>
       </c>
       <c r="E120" s="1">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>5763.8</v>
+        <v>2514.36</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H120" s="1"/>
       <c r="I120" s="5" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
-        <v>14557</v>
+        <v>21593</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
         <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>7518</v>
+        <v>5866.84</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H121" s="1"/>
       <c r="I121" s="5" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
-        <v>9541</v>
+        <v>14557</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>10337.25</v>
+        <v>7652.4</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H122" s="1"/>
       <c r="I122" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
-        <v>12299</v>
+        <v>9541</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>9106.629999999999</v>
+        <v>10522.05</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H123" s="1"/>
       <c r="I123" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
-        <v>34282</v>
+        <v>12299</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
         <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>6690.13</v>
+        <v>9269.43</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H124" s="1"/>
       <c r="I124" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
-        <v>21594</v>
+        <v>34282</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>6554.53</v>
+        <v>6809.73</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H125" s="1"/>
       <c r="I125" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
-        <v>34283</v>
+        <v>21594</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
         <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>10035.19</v>
+        <v>6671.71</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H126" s="1"/>
       <c r="I126" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
-        <v>11467</v>
+        <v>34283</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
         <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>13872.5</v>
+        <v>10214.59</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H127" s="1"/>
       <c r="I127" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
-        <v>33600</v>
+        <v>11467</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="D128" s="1"/>
+        <v>134</v>
+      </c>
+      <c r="D128" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E128" s="1">
         <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>1118.75</v>
+        <v>14120.5</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H128" s="1"/>
       <c r="I128" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
-        <v>19854</v>
+        <v>33600</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>136</v>
-[...3 lines deleted...]
-      </c>
+        <v>135</v>
+      </c>
+      <c r="D129" s="1"/>
       <c r="E129" s="1">
         <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>8006.22</v>
+        <v>1138.75</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H129" s="1"/>
       <c r="I129" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
-        <v>28560</v>
+        <v>19854</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
         <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>9996.700000000001</v>
+        <v>8149.35</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H130" s="1"/>
       <c r="I130" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
-        <v>21412</v>
+        <v>28560</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>7796.79</v>
+        <v>10175.41</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H131" s="1"/>
       <c r="I131" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
-        <v>33102</v>
+        <v>21412</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>9347.83</v>
+        <v>7936.18</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H132" s="1"/>
       <c r="I132" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
-        <v>19853</v>
+        <v>33102</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D133" s="1">
         <v>8443999090</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>6094.06</v>
+        <v>9514.940000000001</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H133" s="1"/>
       <c r="I133" s="5" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
-        <v>16774</v>
+        <v>19853</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D134" s="1">
         <v>8443999090</v>
       </c>
       <c r="E134" s="1">
         <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>8220.58</v>
+        <v>6203</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H134" s="1"/>
       <c r="I134" s="5" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
-        <v>28554</v>
+        <v>16774</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>5557.95</v>
+        <v>8367.540000000001</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H135" s="1"/>
       <c r="I135" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
-        <v>34284</v>
+        <v>28554</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>5660.88</v>
+        <v>5657.31</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H136" s="1"/>
       <c r="I136" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
-        <v>33101</v>
+        <v>34284</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
         <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>7629.88</v>
+        <v>5762.08</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H137" s="1"/>
       <c r="I137" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
-        <v>18996</v>
+        <v>33101</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>5370</v>
+        <v>7766.28</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H138" s="1"/>
       <c r="I138" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
-        <v>28552</v>
+        <v>18996</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>4420.41</v>
+        <v>5466</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H139" s="1"/>
       <c r="I139" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
-        <v>30267</v>
+        <v>28552</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>3345.06</v>
+        <v>4499.43</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H140" s="1"/>
       <c r="I140" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
-        <v>32241</v>
+        <v>30267</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>3087.75</v>
+        <v>3404.86</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H141" s="1"/>
       <c r="I141" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
-        <v>32260</v>
+        <v>32241</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>2315.81</v>
+        <v>3142.95</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H142" s="1"/>
       <c r="I142" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
-        <v>32261</v>
+        <v>32260</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>2418.74</v>
+        <v>2357.21</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H143" s="1"/>
       <c r="I143" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
-        <v>30359</v>
+        <v>32261</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>10731.05</v>
+        <v>2461.98</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H144" s="1"/>
       <c r="I144" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
-        <v>32262</v>
+        <v>30359</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>5969.65</v>
+        <v>10922.89</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H145" s="1"/>
       <c r="I145" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
-        <v>21789</v>
+        <v>32262</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>9194.34</v>
+        <v>6076.37</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H146" s="1"/>
       <c r="I146" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
-        <v>27435</v>
+        <v>21789</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>5944.14</v>
+        <v>9358.700000000001</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H147" s="1"/>
       <c r="I147" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
-        <v>30712</v>
+        <v>27435</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>4219.93</v>
+        <v>6050.41</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="5" t="s">
-[...3 lines deleted...]
-        <v>126</v>
+      <c r="H148" s="1"/>
+      <c r="I148" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
-        <v>28555</v>
+        <v>30712</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>5631.34</v>
+        <v>4295.37</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H149" s="1"/>
       <c r="I149" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
-        <v>24371</v>
+        <v>28555</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>10525.2</v>
+        <v>5732.01</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H150" s="1"/>
       <c r="I150" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
-        <v>16551</v>
+        <v>24371</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>2710.51</v>
+        <v>10713.36</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H151" s="1"/>
       <c r="I151" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
-        <v>17706</v>
+        <v>16551</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="D152" s="1">
-        <v>8443999010</v>
+        <v>8443999090</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>11635</v>
+        <v>2758.96</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H152" s="1"/>
       <c r="I152" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
-        <v>26180</v>
+        <v>17706</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="D153" s="1">
-        <v>8443999090</v>
+        <v>8443999010</v>
       </c>
       <c r="E153" s="1">
         <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>7831.25</v>
+        <v>11843</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H153" s="1"/>
       <c r="I153" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
-        <v>30112</v>
+        <v>26180</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="D154" s="1"/>
+        <v>160</v>
+      </c>
+      <c r="D154" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E154" s="1">
         <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>22667.22</v>
+        <v>7971.25</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H154" s="1"/>
       <c r="I154" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
-        <v>16502</v>
+        <v>30112</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      </c>
+        <v>161</v>
+      </c>
+      <c r="D155" s="1"/>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>25005.85</v>
+        <v>23072.44</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H155" s="1"/>
       <c r="I155" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
-        <v>12059</v>
+        <v>16502</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D156" s="1">
         <v>8443999090</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>13012.85</v>
+        <v>25452.88</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H156" s="1"/>
       <c r="I156" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
-        <v>26067</v>
+        <v>12059</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>9618.120000000001</v>
+        <v>13245.48</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H157" s="1"/>
       <c r="I157" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
-        <v>25786</v>
+        <v>26067</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>8476.549999999999</v>
+        <v>9790.059999999999</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H158" s="1"/>
       <c r="I158" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
-        <v>23232</v>
+        <v>25786</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D159" s="1">
         <v>8443999090</v>
       </c>
       <c r="E159" s="1">
         <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>5427.28</v>
+        <v>8628.08</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H159" s="1"/>
       <c r="I159" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
-        <v>27667</v>
+        <v>23232</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>6844.51</v>
+        <v>5524.3</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H160" s="1"/>
       <c r="I160" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
-        <v>20338</v>
+        <v>27667</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
         <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>5223.67</v>
+        <v>6966.87</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H161" s="1"/>
       <c r="I161" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
-        <v>33104</v>
+        <v>20338</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="D162" s="1">
         <v>8443999090</v>
       </c>
       <c r="E162" s="1">
         <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>18213.25</v>
+        <v>5317.05</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H162" s="1"/>
       <c r="I162" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
-        <v>33103</v>
+        <v>33104</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
         <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>19633.62</v>
+        <v>18538.85</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H163" s="1"/>
       <c r="I163" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
-        <v>32263</v>
+        <v>33103</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="D164" s="1">
         <v>8443999090</v>
       </c>
       <c r="E164" s="1">
         <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>8748.629999999999</v>
+        <v>19984.61</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H164" s="1"/>
       <c r="I164" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
-        <v>26313</v>
+        <v>32263</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>6822.59</v>
+        <v>8905.030000000001</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H165" s="1"/>
       <c r="I165" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
-        <v>28124</v>
+        <v>26313</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
         <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>1962.74</v>
+        <v>6944.55</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H166" s="1"/>
       <c r="I166" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
-        <v>28125</v>
+        <v>28124</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
         <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>3576.87</v>
+        <v>1997.82</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H167" s="1"/>
       <c r="I167" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
-        <v>10812</v>
+        <v>28125</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>2774.5</v>
+        <v>3640.81</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H168" s="1"/>
       <c r="I168" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
-        <v>17743</v>
+        <v>10812</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>3311.5</v>
+        <v>2824.1</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H169" s="1"/>
       <c r="I169" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
-        <v>27963</v>
+        <v>17743</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="D170" s="1">
         <v>8443999090</v>
       </c>
       <c r="E170" s="1">
         <v>1</v>
       </c>
       <c r="F170" s="1">
-        <v>3257.8</v>
+        <v>3370.7</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H170" s="1"/>
       <c r="I170" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
-        <v>27827</v>
+        <v>27963</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="D171" s="1">
         <v>8443999090</v>
       </c>
       <c r="E171" s="1">
         <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>3111.92</v>
+        <v>3316.04</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H171" s="1"/>
       <c r="I171" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
-        <v>17749</v>
+        <v>27827</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="D172" s="1">
         <v>8443999090</v>
       </c>
       <c r="E172" s="1">
         <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>5683.25</v>
+        <v>3167.55</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H172" s="1"/>
       <c r="I172" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
-        <v>17753</v>
+        <v>17749</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="D173" s="1">
         <v>8443999090</v>
       </c>
       <c r="E173" s="1">
         <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>4940.4</v>
+        <v>5784.85</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H173" s="1"/>
       <c r="I173" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
-        <v>25986</v>
+        <v>17753</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="D174" s="1">
         <v>8443999090</v>
       </c>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>2523.9</v>
+        <v>5028.72</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H174" s="1"/>
       <c r="I174" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
-        <v>20938</v>
+        <v>25986</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
         <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>1476.75</v>
+        <v>2569.02</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H175" s="1"/>
       <c r="I175" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
-        <v>15992</v>
+        <v>20938</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
         <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>4288.84</v>
+        <v>1503.15</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H176" s="1"/>
       <c r="I176" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
-        <v>15347</v>
+        <v>15992</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="D177" s="1">
         <v>8443999090</v>
       </c>
       <c r="E177" s="1">
         <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>2315.81</v>
+        <v>4365.51</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H177" s="1"/>
       <c r="I177" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
-        <v>32264</v>
+        <v>15347</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="D178" s="1">
         <v>8443999090</v>
       </c>
       <c r="E178" s="1">
         <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>2367.28</v>
+        <v>2357.21</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H178" s="1"/>
       <c r="I178" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
-        <v>13714</v>
+        <v>32264</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
         <v>1</v>
       </c>
       <c r="F179" s="1">
-        <v>0</v>
+        <v>2409.6</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H179" s="1"/>
       <c r="I179" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
-        <v>28562</v>
+        <v>13714</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="D180" s="1">
         <v>8443999090</v>
       </c>
       <c r="E180" s="1">
         <v>1</v>
       </c>
       <c r="F180" s="1">
-        <v>2830.44</v>
+        <v>0</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H180" s="1"/>
       <c r="I180" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
-        <v>19348</v>
+        <v>28562</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="D181" s="1">
         <v>8443999090</v>
       </c>
       <c r="E181" s="1">
         <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>2685</v>
+        <v>2881.04</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H181" s="1"/>
       <c r="I181" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
-        <v>20939</v>
+        <v>19348</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D182" s="1">
         <v>8443999090</v>
       </c>
       <c r="E182" s="1">
         <v>1</v>
       </c>
       <c r="F182" s="1">
-        <v>2497.05</v>
+        <v>2733</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H182" s="1"/>
       <c r="I182" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
-        <v>28563</v>
+        <v>20939</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="D183" s="1">
         <v>8443999090</v>
       </c>
       <c r="E183" s="1">
         <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>2161.43</v>
+        <v>2541.69</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H183" s="1"/>
       <c r="I183" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
-        <v>16873</v>
+        <v>28563</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>2682.76</v>
+        <v>2200.07</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H184" s="1"/>
       <c r="I184" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
-        <v>32265</v>
+        <v>16873</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="D185" s="1">
         <v>8443999090</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>2470.2</v>
+        <v>2730.72</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H185" s="1"/>
       <c r="I185" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
-        <v>28564</v>
+        <v>32265</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="D186" s="1">
         <v>8443999090</v>
       </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
       <c r="F186" s="1">
-        <v>3134.29</v>
+        <v>2514.36</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H186" s="1"/>
       <c r="I186" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
-        <v>17745</v>
+        <v>28564</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D187" s="1">
         <v>8443999090</v>
       </c>
       <c r="E187" s="1">
         <v>1</v>
       </c>
       <c r="F187" s="1">
-        <v>3345.06</v>
+        <v>3190.32</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H187" s="1"/>
       <c r="I187" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
-        <v>26656</v>
+        <v>17745</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="D188" s="1">
         <v>8443999090</v>
       </c>
       <c r="E188" s="1">
         <v>1</v>
       </c>
       <c r="F188" s="1">
-        <v>3008.54</v>
+        <v>3404.86</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H188" s="1"/>
       <c r="I188" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
-        <v>17744</v>
+        <v>26656</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="D189" s="1">
         <v>8443999090</v>
       </c>
       <c r="E189" s="1">
         <v>1</v>
       </c>
       <c r="F189" s="1">
-        <v>3185.75</v>
+        <v>3062.33</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H189" s="1"/>
       <c r="I189" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
-        <v>31483</v>
+        <v>17744</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="D190" s="1">
         <v>8443999090</v>
       </c>
       <c r="E190" s="1">
         <v>1</v>
       </c>
       <c r="F190" s="1">
-        <v>2984.83</v>
+        <v>3242.7</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H190" s="1"/>
       <c r="I190" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
-        <v>19555</v>
+        <v>31483</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="D191" s="1">
         <v>8443999090</v>
       </c>
       <c r="E191" s="1">
         <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>6220.25</v>
+        <v>3038.19</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H191" s="1"/>
       <c r="I191" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
-        <v>17746</v>
+        <v>19555</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="D192" s="1">
         <v>8443999090</v>
       </c>
       <c r="E192" s="1">
         <v>1</v>
       </c>
       <c r="F192" s="1">
-        <v>2685</v>
+        <v>6331.45</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H192" s="1"/>
       <c r="I192" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="2">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
-        <v>26657</v>
+        <v>17746</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="D193" s="1">
         <v>8443999090</v>
       </c>
       <c r="E193" s="1">
         <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>2806.72</v>
+        <v>2733</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H193" s="1"/>
       <c r="I193" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
-        <v>11783</v>
+        <v>26657</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="D194" s="1">
         <v>8443999090</v>
       </c>
       <c r="E194" s="1">
         <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>5796.47</v>
+        <v>2856.9</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H194" s="1"/>
       <c r="I194" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
-        <v>28565</v>
+        <v>11783</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="D195" s="1">
         <v>8443999090</v>
       </c>
       <c r="E195" s="1">
         <v>1</v>
       </c>
       <c r="F195" s="1">
-        <v>2984.83</v>
+        <v>5900.09</v>
       </c>
       <c r="G195" s="1"/>
-      <c r="H195" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H195" s="1"/>
       <c r="I195" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
-        <v>26422</v>
+        <v>28565</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="D196" s="1">
         <v>8443999090</v>
       </c>
       <c r="E196" s="1">
         <v>1</v>
       </c>
       <c r="F196" s="1">
-        <v>2953.5</v>
+        <v>3038.19</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H196" s="1"/>
       <c r="I196" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
-        <v>15141</v>
+        <v>26422</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="D197" s="1">
         <v>8443999090</v>
       </c>
       <c r="E197" s="1">
         <v>1</v>
       </c>
       <c r="F197" s="1">
-        <v>3859.69</v>
+        <v>3006.3</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H197" s="1"/>
       <c r="I197" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
-        <v>10675</v>
+        <v>15141</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="D198" s="1">
         <v>8443999090</v>
       </c>
       <c r="E198" s="1">
         <v>1</v>
       </c>
       <c r="F198" s="1">
-        <v>2685</v>
+        <v>3928.69</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H198" s="1"/>
       <c r="I198" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
-        <v>13910</v>
+        <v>10675</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D199" s="1">
         <v>8443999090</v>
       </c>
       <c r="E199" s="1">
         <v>1</v>
       </c>
       <c r="F199" s="1">
-        <v>4353.73</v>
+        <v>2733</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H199" s="1"/>
       <c r="I199" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
-        <v>13806</v>
+        <v>13910</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D200" s="1">
         <v>8443999090</v>
       </c>
       <c r="E200" s="1">
         <v>1</v>
       </c>
       <c r="F200" s="1">
-        <v>3508.4</v>
+        <v>4431.56</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H200" s="1"/>
       <c r="I200" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
-        <v>22177</v>
+        <v>13806</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="D201" s="1">
         <v>8443999090</v>
       </c>
       <c r="E201" s="1">
         <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>7186.85</v>
+        <v>3571.12</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H201" s="1"/>
       <c r="I201" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
-        <v>17748</v>
+        <v>22177</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
         <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>4188.6</v>
+        <v>7315.33</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H202" s="1"/>
       <c r="I202" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
-        <v>10855</v>
+        <v>17748</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="D203" s="1">
         <v>8443999090</v>
       </c>
       <c r="E203" s="1">
         <v>1</v>
       </c>
       <c r="F203" s="1">
-        <v>27118.5</v>
+        <v>4263.48</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H203" s="1"/>
       <c r="I203" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="2">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
-        <v>33108</v>
+        <v>10855</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D204" s="1">
         <v>8443999090</v>
       </c>
       <c r="E204" s="1">
         <v>1</v>
       </c>
       <c r="F204" s="1">
-        <v>14029.13</v>
+        <v>27603.3</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H204" s="1"/>
       <c r="I204" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
-        <v>34285</v>
+        <v>33108</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D205" s="1">
         <v>8443999090</v>
       </c>
       <c r="E205" s="1">
         <v>1</v>
       </c>
       <c r="F205" s="1">
-        <v>9005.940000000001</v>
+        <v>14279.93</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H205" s="1"/>
       <c r="I205" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
-        <v>32266</v>
+        <v>34285</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="D206" s="1">
         <v>8443999090</v>
       </c>
       <c r="E206" s="1">
         <v>1</v>
       </c>
       <c r="F206" s="1">
-        <v>7616.45</v>
+        <v>9166.940000000001</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H206" s="1"/>
       <c r="I206" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
-        <v>30177</v>
+        <v>32266</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="D207" s="1">
         <v>8443999090</v>
       </c>
       <c r="E207" s="1">
         <v>1</v>
       </c>
       <c r="F207" s="1">
-        <v>14316.42</v>
+        <v>7752.61</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H207" s="1"/>
       <c r="I207" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
-        <v>23518</v>
+        <v>30177</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D208" s="1">
         <v>8443999090</v>
       </c>
       <c r="E208" s="1">
         <v>1</v>
       </c>
       <c r="F208" s="1">
-        <v>17831.98</v>
+        <v>14572.36</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H208" s="1"/>
       <c r="I208" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
-        <v>33107</v>
+        <v>23518</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D209" s="1">
         <v>8443999090</v>
       </c>
       <c r="E209" s="1">
         <v>1</v>
       </c>
       <c r="F209" s="1">
-        <v>11075.63</v>
+        <v>18150.76</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H209" s="1"/>
       <c r="I209" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
-        <v>32985</v>
+        <v>33107</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="D210" s="1">
         <v>8443999090</v>
       </c>
       <c r="E210" s="1">
         <v>1</v>
       </c>
       <c r="F210" s="1">
-        <v>12995.4</v>
+        <v>11273.63</v>
       </c>
       <c r="G210" s="1"/>
-      <c r="H210" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H210" s="1"/>
       <c r="I210" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="2">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
-        <v>24173</v>
+        <v>32985</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="D211" s="1">
         <v>8443999090</v>
       </c>
       <c r="E211" s="1">
         <v>1</v>
       </c>
       <c r="F211" s="1">
-        <v>3408.16</v>
+        <v>13227.72</v>
       </c>
       <c r="G211" s="1"/>
-      <c r="H211" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H211" s="1"/>
       <c r="I211" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="2">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
-        <v>29914</v>
+        <v>24173</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="D212" s="1">
         <v>8443999090</v>
       </c>
       <c r="E212" s="1">
         <v>1</v>
       </c>
       <c r="F212" s="1">
-        <v>3458.28</v>
+        <v>3469.09</v>
       </c>
       <c r="G212" s="1"/>
-      <c r="H212" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H212" s="1"/>
       <c r="I212" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="2">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
-        <v>32519</v>
+        <v>29914</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="D213" s="1">
         <v>8443999090</v>
       </c>
       <c r="E213" s="1">
         <v>1</v>
       </c>
       <c r="F213" s="1">
-        <v>4372.97</v>
+        <v>3520.1</v>
       </c>
       <c r="G213" s="1"/>
-      <c r="H213" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H213" s="1"/>
       <c r="I213" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="2">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
-        <v>30249</v>
+        <v>32519</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="D214" s="1"/>
+        <v>220</v>
+      </c>
+      <c r="D214" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E214" s="1">
         <v>1</v>
       </c>
       <c r="F214" s="1">
-        <v>14985.88</v>
+        <v>4451.15</v>
       </c>
       <c r="G214" s="1"/>
-      <c r="H214" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H214" s="1"/>
       <c r="I214" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="2">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
-        <v>23262</v>
+        <v>30249</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>222</v>
-[...3 lines deleted...]
-      </c>
+        <v>221</v>
+      </c>
+      <c r="D215" s="1"/>
       <c r="E215" s="1">
         <v>1</v>
       </c>
       <c r="F215" s="1">
-        <v>17477.11</v>
+        <v>15253.78</v>
       </c>
       <c r="G215" s="1"/>
-      <c r="H215" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H215" s="1"/>
       <c r="I215" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="2">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
-        <v>32267</v>
+        <v>23262</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="D216" s="1">
         <v>8443999090</v>
       </c>
       <c r="E216" s="1">
         <v>1</v>
       </c>
       <c r="F216" s="1">
-        <v>5403.56</v>
+        <v>17789.55</v>
       </c>
       <c r="G216" s="1"/>
-      <c r="H216" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H216" s="1"/>
       <c r="I216" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="2">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
-        <v>30058</v>
+        <v>32267</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="D217" s="1">
         <v>8443999090</v>
       </c>
       <c r="E217" s="1">
         <v>1</v>
       </c>
       <c r="F217" s="1">
-        <v>5660.88</v>
+        <v>5500.16</v>
       </c>
       <c r="G217" s="1"/>
-      <c r="H217" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H217" s="1"/>
       <c r="I217" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="218" spans="1:9" outlineLevel="2">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
-        <v>5598</v>
+        <v>30058</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="D218" s="1">
         <v>8443999090</v>
       </c>
       <c r="E218" s="1">
         <v>1</v>
       </c>
       <c r="F218" s="1">
-        <v>8232.209999999999</v>
+        <v>5762.08</v>
       </c>
       <c r="G218" s="1"/>
-      <c r="H218" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H218" s="1"/>
       <c r="I218" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="2">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
-        <v>5599</v>
+        <v>5598</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="D219" s="1">
         <v>8443999090</v>
       </c>
       <c r="E219" s="1">
         <v>1</v>
       </c>
       <c r="F219" s="1">
-        <v>9100.809999999999</v>
+        <v>8379.379999999999</v>
       </c>
       <c r="G219" s="1"/>
-      <c r="H219" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H219" s="1"/>
       <c r="I219" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="2">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
-        <v>5600</v>
+        <v>5599</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="D220" s="1">
         <v>8443999090</v>
       </c>
       <c r="E220" s="1">
         <v>1</v>
       </c>
       <c r="F220" s="1">
-        <v>7668.36</v>
+        <v>9263.5</v>
       </c>
       <c r="G220" s="1"/>
-      <c r="H220" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H220" s="1"/>
       <c r="I220" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="2">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
-        <v>5601</v>
+        <v>5600</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="D221" s="1">
         <v>8443999090</v>
       </c>
       <c r="E221" s="1">
         <v>1</v>
       </c>
       <c r="F221" s="1">
-        <v>10310.4</v>
+        <v>7805.45</v>
       </c>
       <c r="G221" s="1"/>
-      <c r="H221" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H221" s="1"/>
       <c r="I221" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="2">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
-        <v>9058</v>
+        <v>5601</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D222" s="1">
         <v>8443999090</v>
       </c>
       <c r="E222" s="1">
         <v>1</v>
       </c>
       <c r="F222" s="1">
-        <v>2984.38</v>
+        <v>10494.72</v>
       </c>
       <c r="G222" s="1"/>
-      <c r="H222" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H222" s="1"/>
       <c r="I222" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="2">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
-        <v>5602</v>
+        <v>9058</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="D223" s="1">
         <v>8443999090</v>
       </c>
       <c r="E223" s="1">
         <v>1</v>
       </c>
       <c r="F223" s="1">
-        <v>8055</v>
+        <v>3037.73</v>
       </c>
       <c r="G223" s="1"/>
-      <c r="H223" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H223" s="1"/>
       <c r="I223" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="2">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
-        <v>16493</v>
+        <v>5602</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="D224" s="1">
         <v>8443999090</v>
       </c>
       <c r="E224" s="1">
         <v>1</v>
       </c>
       <c r="F224" s="1">
-        <v>12854.44</v>
+        <v>8199</v>
       </c>
       <c r="G224" s="1"/>
-      <c r="H224" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H224" s="1"/>
       <c r="I224" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="2">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
-        <v>10481</v>
+        <v>16493</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="D225" s="1">
         <v>8443999090</v>
       </c>
       <c r="E225" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F225" s="1">
-        <v>5117.16</v>
+        <v>13084.24</v>
       </c>
       <c r="G225" s="1"/>
-      <c r="H225" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H225" s="1"/>
       <c r="I225" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="2">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
-        <v>10611</v>
+        <v>10481</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D226" s="1">
         <v>8443999090</v>
       </c>
       <c r="E226" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F226" s="1">
-        <v>2987.51</v>
+        <v>5208.64</v>
       </c>
       <c r="G226" s="1"/>
-      <c r="H226" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H226" s="1"/>
       <c r="I226" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="2">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
-        <v>13756</v>
+        <v>10611</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="D227" s="1">
         <v>8443999090</v>
       </c>
       <c r="E227" s="1">
         <v>1</v>
       </c>
       <c r="F227" s="1">
-        <v>6715.19</v>
+        <v>3040.92</v>
       </c>
       <c r="G227" s="1"/>
-      <c r="H227" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H227" s="1"/>
       <c r="I227" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="2">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
-        <v>16467</v>
+        <v>13756</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="D228" s="1">
         <v>8443999090</v>
       </c>
       <c r="E228" s="1">
         <v>1</v>
       </c>
       <c r="F228" s="1">
-        <v>4024.37</v>
+        <v>6835.23</v>
       </c>
       <c r="G228" s="1"/>
-      <c r="H228" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H228" s="1"/>
       <c r="I228" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="2">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
-        <v>23391</v>
+        <v>16467</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="D229" s="1">
         <v>8443999090</v>
       </c>
       <c r="E229" s="1">
         <v>1</v>
       </c>
       <c r="F229" s="1">
-        <v>3347.3</v>
+        <v>4096.31</v>
       </c>
       <c r="G229" s="1"/>
-      <c r="H229" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H229" s="1"/>
       <c r="I229" s="5" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="2">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
-        <v>19191</v>
+        <v>23391</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="D230" s="1">
         <v>8443999090</v>
       </c>
       <c r="E230" s="1">
         <v>1</v>
       </c>
       <c r="F230" s="1">
-        <v>7607.5</v>
+        <v>3407.14</v>
       </c>
       <c r="G230" s="1"/>
-      <c r="H230" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H230" s="1"/>
       <c r="I230" s="5" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="2">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
-        <v>17881</v>
+        <v>19191</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="D231" s="1">
         <v>8443999090</v>
       </c>
       <c r="E231" s="1">
         <v>1</v>
       </c>
       <c r="F231" s="1">
-        <v>6214.88</v>
+        <v>7743.5</v>
       </c>
       <c r="G231" s="1"/>
-      <c r="H231" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H231" s="1"/>
       <c r="I231" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="2">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
-        <v>27521</v>
+        <v>17881</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="D232" s="1">
         <v>8443999090</v>
       </c>
       <c r="E232" s="1">
         <v>1</v>
       </c>
       <c r="F232" s="1">
-        <v>7220.41</v>
+        <v>6325.98</v>
       </c>
       <c r="G232" s="1"/>
-      <c r="H232" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H232" s="1"/>
       <c r="I232" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="233" spans="1:9" outlineLevel="2">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
-        <v>32794</v>
+        <v>27521</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="D233" s="1">
         <v>8443999090</v>
       </c>
       <c r="E233" s="1">
         <v>1</v>
       </c>
       <c r="F233" s="1">
-        <v>324.89</v>
+        <v>7349.49</v>
       </c>
       <c r="G233" s="1"/>
-      <c r="H233" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H233" s="1"/>
       <c r="I233" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="234" spans="1:9" outlineLevel="2">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
-        <v>31711</v>
+        <v>32794</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="D234" s="1">
         <v>8443999090</v>
       </c>
       <c r="E234" s="1">
         <v>1</v>
       </c>
       <c r="F234" s="1">
-        <v>528.95</v>
+        <v>330.69</v>
       </c>
       <c r="G234" s="1"/>
-      <c r="H234" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H234" s="1"/>
       <c r="I234" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="235" spans="1:9" outlineLevel="2">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
-        <v>26887</v>
+        <v>31711</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D235" s="1">
         <v>8443999090</v>
       </c>
       <c r="E235" s="1">
         <v>1</v>
       </c>
       <c r="F235" s="1">
-        <v>2506.9</v>
+        <v>538.4</v>
       </c>
       <c r="G235" s="1"/>
-      <c r="H235" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H235" s="1"/>
       <c r="I235" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="236" spans="1:9" outlineLevel="2">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
-        <v>34701</v>
+        <v>26887</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="D236" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E236" s="1">
         <v>1</v>
       </c>
       <c r="F236" s="1">
-        <v>58.62</v>
+        <v>2551.71</v>
       </c>
       <c r="G236" s="1"/>
-      <c r="H236" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H236" s="1"/>
       <c r="I236" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="237" spans="1:9" outlineLevel="2">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
-        <v>24121</v>
+        <v>34701</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="D237" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E237" s="1">
         <v>1</v>
       </c>
       <c r="F237" s="1">
-        <v>1694.68</v>
+        <v>59.67</v>
       </c>
       <c r="G237" s="1"/>
-      <c r="H237" s="5" t="s">
-[...3 lines deleted...]
-        <v>126</v>
+      <c r="H237" s="1"/>
+      <c r="I237" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="238" spans="1:9" outlineLevel="2">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
-        <v>31370</v>
+        <v>24121</v>
       </c>
       <c r="C238" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="D238" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E238" s="1">
+        <v>1</v>
+      </c>
+      <c r="F238" s="1">
+        <v>1724.98</v>
+      </c>
+      <c r="G238" s="1"/>
+      <c r="H238" s="1"/>
+      <c r="I238" s="1" t="s">
         <v>245</v>
-      </c>
-[...12 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="239" spans="1:9" outlineLevel="2">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
-        <v>32439</v>
+        <v>31370</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>246</v>
       </c>
-      <c r="D239" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D239" s="1"/>
       <c r="E239" s="1">
         <v>1</v>
       </c>
       <c r="F239" s="1">
-        <v>1100.85</v>
+        <v>237.77</v>
       </c>
       <c r="G239" s="1"/>
-      <c r="H239" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H239" s="1"/>
+      <c r="I239" s="1" t="s">
+        <v>111</v>
       </c>
     </row>
     <row r="240" spans="1:9" outlineLevel="2">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
-        <v>26642</v>
+        <v>32439</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>247</v>
       </c>
       <c r="D240" s="1">
         <v>8443999090</v>
       </c>
       <c r="E240" s="1">
         <v>1</v>
       </c>
       <c r="F240" s="1">
-        <v>1725.56</v>
+        <v>1120.53</v>
       </c>
       <c r="G240" s="1"/>
-      <c r="H240" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H240" s="1"/>
       <c r="I240" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:9">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="241" spans="1:9" outlineLevel="2">
       <c r="A241" s="1"/>
-      <c r="B241" s="1"/>
-[...3 lines deleted...]
-      <c r="F241" s="1"/>
+      <c r="B241" s="1">
+        <v>26642</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="D241" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E241" s="1">
+        <v>1</v>
+      </c>
+      <c r="F241" s="1">
+        <v>1756.41</v>
+      </c>
       <c r="G241" s="1"/>
       <c r="H241" s="1"/>
-      <c r="I241" s="1"/>
+      <c r="I241" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="242" spans="1:9">
+      <c r="A242" s="1"/>
+      <c r="B242" s="1"/>
+      <c r="C242" s="1"/>
+      <c r="D242" s="1"/>
+      <c r="E242" s="1"/>
+      <c r="F242" s="1"/>
+      <c r="G242" s="1"/>
+      <c r="H242" s="1"/>
+      <c r="I242" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>