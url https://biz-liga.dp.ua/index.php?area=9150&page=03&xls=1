--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -254,7110 +254,7110 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: TASKalfa 1800, TASKalfa 1801, TASKalfa 2200, TASKalfa 2201, TASKalfa 2010, TASKalfa 2011, TASKalfa 2210, TASKalfa 2211</t>
         </r>
       </text>
     </comment>
     <comment ref="C24" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Canon imageRUNNER 2730i/2930i</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C25" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Cклад комплекту для відновлення драм-юніта:
 фотобарабан Long Life  Японія  - 1 шт.
 подвійне лезо очистки фотобарабану - 1 шт.
 ролик первинного заряду - 1 шт.
 DK3130-Kit,DK3172-Kit,DK3192-Kit,DK3100-Kit
 ECOSYS P3045dn, ECOSYS P3145dn, ECOSYS P3050dn, ECOSYS P3055dn, ECOSYS P3060dn, ECOSYS P3150dn, ECOSYS PA4500x, ECOSYS PA5000x, ECOSYS PA5500x, ECOSYS PA6000x, ECOSYS M3040dn, ECOSYS M3040idn, ECOSYS M3145idn, ECOSYS M3645idn, ECOSYS M3540dn, ECOSYS M3540idn, ECOSYS M3550idn, ECOSYS M3560idn, ECOSYS M3655idn, ECOSYS M3660idn, ECOSYS M3860idn, ECOSYS M3860idnf, ECOSYS MA4500ifx, ECOSYS MA4500x, ECOSYS MA4500ix, ECOSYS MA4500fx, ECOSYS MA5500ifx, ECOSYS MA6000ifx, FS-2100DN, FS-4100DN, FS-4200DN, FS-4300DN, ECOSYS M3145dn, ECOSYS M3645dn</t>
         </r>
       </text>
     </comment>
-    <comment ref="C25" authorId="0">
+    <comment ref="C26" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2060/2860</t>
         </r>
       </text>
     </comment>
-    <comment ref="C26" authorId="0">
+    <comment ref="C27" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2050/2055/2030/2035  Die-Casting  Металлическая втулка фотобарабана</t>
         </r>
       </text>
     </comment>
-    <comment ref="C27" authorId="0">
+    <comment ref="C28" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2050/2055/2030/2035  Die-Casting  Металлическая втулка фотобарабана</t>
         </r>
       </text>
     </comment>
-    <comment ref="C28" authorId="0">
+    <comment ref="C29" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-1030/1230/1240/1250/1270N/1435/1440/1450/1470N, MFC-P2500, FAX-4100/475 0/5750, MFC-8300/8500/8600/8700/9600/9700/9800, DCP-1200/1400, DR-400/DR-6000, BLACK Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C29" authorId="0">
+    <comment ref="C30" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-1030/1230/1240/1250/1270/1430/1440/1450/1470/P2500/Fax-4100/4750/5750/8350/8360/8750/8300/8500/8600/8650/9660/MFC-9600/9750/9760/6850/9860/9870/9880/9800/DCP1200/1400/DR400L-5130/5140/5150/5170/MFC-8220/8440/8840/DCP-8040/8045/Lenovo LJ2500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C30" authorId="0">
+    <comment ref="C31" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-1110/1111/1112/1118/1202/MFC-1810/1811/1813/1815/1818/DCP-1510/1511/1512/1518/1602/DR-1000/1010/1020/1030/1035/1040/1050/1060/1070/1075</t>
         </r>
       </text>
     </comment>
-    <comment ref="C31" authorId="0">
+    <comment ref="C32" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-1110/1111/1112/1118/1202/MFC-1810/1811/1813/1815/1818/DCP-1510/1511/1512/1518/1602/DR-1000/1010/1020/1030/1035/1040/1050/1060/1070/1075  DR1050/1075</t>
         </r>
       </text>
     </comment>
-    <comment ref="C32" authorId="0">
+    <comment ref="C33" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-1110/1111/1112/1118/1202/MFC-1810/1811/1813/1815/1818/DCP-1510/1511/1512/1518/1602/DR-1000/1010/1020/1030/1035/1040/1050/1060/1070/1075</t>
         </r>
       </text>
     </comment>
-    <comment ref="C33" authorId="0">
+    <comment ref="C34" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-1110/ 1111/ 1112/ 1118/ MFC-1810/ 1811/ 1813/ 1815/ 1818/ DCP-1510/ 1511/ 1512/ 1518/ DR1000/ 1010/ 1020/ 1030/1035/ 1040/ 1050/ 1060/ 1070/ 1075</t>
         </r>
       </text>
     </comment>
-    <comment ref="C34" authorId="0">
+    <comment ref="C35" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-1110/1111/1112/1118/1202/MFC-1810/1811/1813/1815/1818/DCP-1510/1511/1512/1518/1602/DR-1000/1010/1020/1030/1035/1040/1050/1060/1070/1075</t>
         </r>
       </text>
     </comment>
-    <comment ref="C35" authorId="0">
+    <comment ref="C36" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-1110/1111/1112/1118/1202/MFC-1810/1811/1813/1815/1818/DCP-1510/1511/1512/1518/1602/DR-1000/1010/1020/1030/1035/1040/1050/1060/1070/1075 DR1035</t>
         </r>
       </text>
     </comment>
-    <comment ref="C36" authorId="0">
+    <comment ref="C37" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-1110/1111/1112/1118/1210/MFC-1810/1811/1813/1815/1818/1910/DCP-1510/1511/1512/1518/1602/1610/DR-1000/1010/1020/1030/1035/1040/1050/1060/1070/1075, BROWN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C37" authorId="0">
+    <comment ref="C38" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-1110/1111/1112/1118/1202/MFC-1810/1811/1813/1815/1818/DCP-1510/1511/1512/1518/1602/DR-1000/1010/1020/1030/1035/1040/1050/1060/1070/1075, BROWN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C38" authorId="0">
+    <comment ref="C39" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-1110/1111/1112/1118/1202/MFC-1810/1811/1813/1815/1818/DCP-1510/1511/1512/1518/1602/DR-1000/1010/1020/1030/1035/1040/1050/1060/1070/1075, DEEP RED Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C39" authorId="0">
+    <comment ref="C40" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-2030/2035/2037/2040/2070/2140/2150/2170/2175/2015/2025/MFC-7010/7030/7040/7220 /7225/7340/7420/7820/7840/DCP- 7010/7020/7025/Xerox 203A/204A /IntelliFax 2820/2920/DR350/360/2000/2025/2075/2100/2125  DR350/DR360/DR2000/DR2025/DR2100/DR2125/DR2075</t>
         </r>
       </text>
     </comment>
-    <comment ref="C40" authorId="0">
+    <comment ref="C41" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-2030/2040/2070N/2130/2140/2170/2175/TN350/TN2000/DR360/MFC-7220/7225N/7420/7820N/Xerox Docuprint 203A/204A/IntelliFax 2820/2920 DCP-7010/7030/7040/MFC-7220/ 7420  DR350/DR2000/DR2075</t>
         </r>
       </text>
     </comment>
-    <comment ref="C41" authorId="0">
+    <comment ref="C42" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-2030/2035/2037/2040/2070/2140/2150/2170/2175/2015/2025/MFC-7010/7030/7040/7220 /7225/7340/7420/7820/7840/DCP- 7010/7020/7025/Xerox 203A/204A /IntelliFax 2820/2920/DR350/360/2000/2025/2075/2100/2125  DR350/DR360/DR2000/DR2025/DR2100/DR2125/DR2075</t>
         </r>
       </text>
     </comment>
-    <comment ref="C42" authorId="0">
+    <comment ref="C43" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-2030/2040/2070N/2130/2140/2170/2175/TN350/TN2000/DR360/MFC-7220/7225N/7420/7820N/Xerox Docuprint 203A/204A/IntelliFax 2820/2920 DCP-7010/7030/7040/MFC-7220/ 7420  DR350/DR2000/DR2075</t>
         </r>
       </text>
     </comment>
-    <comment ref="C43" authorId="0">
+    <comment ref="C44" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-2030/2040/2070N/2130/2140/2170/2175/TN350/TN2000/DR360/MFC-7220/7225N/7420/7820N/Xerox Docuprint 203A/204A/IntelliFax 2820/2920 DCP-7010/7030/7040/MFC-7220/ 7420  DR350/DR2000/DR2075   DR350/DR2000/DR2075</t>
         </r>
       </text>
     </comment>
-    <comment ref="C44" authorId="0">
+    <comment ref="C45" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-2240, HL-L2300, DCP-7057, DCP-7060, MFC-7860 DR-2275 2375 DCP-7055, DCP-7060, DCP-7065, DCP-7070, DCP-7460, FAX-2840, FAX-2940, FAX-2950, FAX-7860, HL-2130, HL-2132, HL-2135, HL-2220, HL-2230, HL-2240, HL-2250, HL-2270, HL-2280, MFC-7240 MFP, MFC-7360, MFC-7460, MFC-7470, MFC-7860,  HL-L2300D, L2340DW, L2360DN, L2365DW; DCP-L2500D, L2520, L2540DN, L2560DW; MFC-L2700DW, L2720DW, L2740DW.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C45" authorId="0">
+    <comment ref="C46" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: Brother DCP-7055, Brother DCP-7060, Brother DCP-7065, Brother DCP-7070, Brother HL-2130, Brother HL-2132, Brother HL-2230, Brother HL-2240, Brother HL-2250, Brother HL-2270
 Сумісні пристрої: Brother DCP-7055, Brother DCP-7060, Brother DCP-7065, Brother DCP-7070, Brother HL-2130, Brother HL-2132, Brother HL-2230, Brother HL-2240, Brother HL-2250, Brother HL-2270</t>
         </r>
       </text>
     </comment>
-    <comment ref="C46" authorId="0">
+    <comment ref="C47" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-2240, HL-L2300, DCP-7057, DCP-7060, MFC-7860 DR-2275 2375 DCP-7055, DCP-7060, DCP-7065, DCP-7070, DCP-7460, FAX-2840, FAX-2940, FAX-2950, FAX-7860, HL-2130, HL-2132, HL-2135, HL-2220, HL-2230, HL-2240, HL-2250, HL-2270, HL-2280, MFC-7240 MFP, MFC-7360, MFC-7460, MFC-7470, MFC-7860, ? ????? HL-L2300D, L2340DW, L2360DN, L2365DW; DCP-L2500D, L2520, L2540DN, L2560DW; MFC-L2700DW, L2720DW, L2740DW.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C47" authorId="0">
+    <comment ref="C48" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DR420/2200/ HL-2130/2132/2220/2230/2240/2242/2250/2270 DR-2275</t>
         </r>
       </text>
     </comment>
-    <comment ref="C48" authorId="0">
+    <comment ref="C49" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-2130/2132/2220/2230/2240/2242/2250/2270/2280/MFC-7360/7460/7860/L2700/2740/DCP-7055/7057/7065/7070/L2520/2540/DR-630/2200/2225/2255, BROWN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C49" authorId="0">
+    <comment ref="C50" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DR420/2200/ HL-2130/2132/2220/2230/2240/2242/2250/2270 DR-2275</t>
         </r>
       </text>
     </comment>
-    <comment ref="C50" authorId="0">
+    <comment ref="C51" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-2130/2132/2220/2230/2240/2242/2250/2270/MFC-7360/7460/7860/DR2200/2225/2255/2275/420, BROWN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C51" authorId="0">
+    <comment ref="C52" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-3040/3070/MFC-9010/9020/9120/9320/DR-210/230/240/290, BROWN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C52" authorId="0">
+    <comment ref="C53" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-3040/3070/MFC-9010/9020/9120/9320/DR-210/230/240/290, BROWN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C53" authorId="0">
+    <comment ref="C54" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-3140/3150/3170/DCP-9020/MFC-9130/9140/9330/9340/DR-221/241/251/261/281/291, BROWN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C54" authorId="0">
+    <comment ref="C55" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-3140/3150/3170/3750/DCP-9020/MFC-9130/9140/9330/9340, DR221/241/251/261/281/291, BROWN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C55" authorId="0">
+    <comment ref="C56" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Brother DR281/HL-3140/3150/3750/ DCP-9020/MFC-9130/9140/9330/9340  Dark Brown  *KOREA* гарантия качества!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C56" authorId="0">
+    <comment ref="C57" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-4040/4050/4070/DCP-9040/9045/MFC-9440/9450/9840/DR-130/110CL/150/190, BROWN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C57" authorId="0">
+    <comment ref="C58" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-4140/4150/4570/HL-L8250/8260/8350/8360/9200/MFC-9310/9460/9465/9560/9570/9970/DCP-9055/9270/L-8400/8410/8450/DR-310/320/321/340/351/421/431/451, BROWN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C58" authorId="0">
+    <comment ref="C59" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Brother HL-4140/4150/4750/DCP- 9055/9270/MFC-9460/9465/9970, DR310/320  Dark Brown  *KOREA* гарантия качества!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C59" authorId="0">
+    <comment ref="C60" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Brother HL-5130/5140/5150/517 0  DR3000/7000/7600/510  Verti cal Gear</t>
         </r>
       </text>
     </comment>
-    <comment ref="C60" authorId="0">
+    <comment ref="C61" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-5240/5250/5280/5340/5350/5370,MFC-8480/8680/8690/8890/8660/8670/8460/8860/8870,DCP-8080/8085/8060/8065,NEC Multiwriter 5200 Ricoh SP3100,DR-3115,DR31J XEROX DP2010 Brother DCP-8060, DCP-8065, DCP-8070, DCP-8080, DCP-8085, HL-5240, HL-5250, HL-5270, HL-5280, HL-5340, HL-5350, HL-5370, HL-5380, MFC-8370 MFP, MFC-8380, MFC-8460, MFC-8480, MFC-8660, MFC-8670, MFC-8680, MFC-8690, MFC-8860, MFC-8870, MFC-8880, MFC-8890, HL-5450, HL-5470, DCP-8110, DCP-8250, MFC-8520, MFC-8950. Brother DR-3100, DR-3200, DR-3300. BIZHUB 20/ 20P, bizhub20</t>
         </r>
       </text>
     </comment>
-    <comment ref="C61" authorId="0">
+    <comment ref="C62" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-5240/5250/5280/5340/5350/5370,MFC-8480/8680/8690/8890/8660/8670/8460/8860/8870,DCP-8080/8085/8060/8065,NEC Multiwriter 5200 Ricoh SP3100,DR-3115,DR31J XEROX DP2010 Brother DCP-8060, DCP-8065, DCP-8070, DCP-8080, DCP-8085, HL-5240, HL-5250, HL-5270, HL-5280, HL-5340, HL-5350, HL-5370, HL-5380, MFC-8370 MFP, MFC-8380, MFC-8460, MFC-8480, MFC-8660, MFC-8670, MFC-8680, MFC-8690, MFC-8860, MFC-8870, MFC-8880, MFC-8890, HL-5450, HL-5470, DCP-8110, DCP-8250, MFC-8520, MFC-8950. Brother DR-3100, DR-3200, DR-3300. BIZHUB 20/ 20P, bizhub20</t>
         </r>
       </text>
     </comment>
-    <comment ref="C62" authorId="0">
+    <comment ref="C63" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-5240/5250/5280/5340/5350/5370,MFC-8480/8680/8690/8890/8660/8670/8460/8860/8870,DCP-8080/8085/8060/8065,NEC Multiwriter 5200 Ricoh SP3100,DR-3115,DR31J XEROX DP2010 Brother DCP-8060, DCP-8065, DCP-8070, DCP-8080, DCP-8085, HL-5240, HL-5250, HL-5270, HL-5280, HL-5340, HL-5350, HL-5370, HL-5380, MFC-8370 MFP, MFC-8380, MFC-8460, MFC-8480, MFC-8660, MFC-8670, MFC-8680, MFC-8690, MFC-8860, MFC-8870, MFC-8880, MFC-8890, HL-5450, HL-5470, DCP-8110, DCP-8250, MFC-8520, MFC-8950. Brother DR-3100, DR-3200, DR-3300. BIZHUB 20/ 20P, bizhub20</t>
         </r>
       </text>
     </comment>
-    <comment ref="C63" authorId="0">
+    <comment ref="C64" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-5240/5250/5280/5340/5350/5370,MFC-8480/8680/8690/8890/8660/8670/8460/8860/8870,DCP-8080/8085/8060/8065,NEC Multiwriter 5200 Ricoh SP3100,DR-3115,DR31J XEROX DP2010 Brother DCP-8060, DCP-8065, DCP-8070, DCP-8080, DCP-8085, HL-5240, HL-5250, HL-5270, HL-5280, HL-5340, HL-5350, HL-5370, HL-5380, MFC-8370 MFP, MFC-8380, MFC-8460, MFC-8480, MFC-8660, MFC-8670, MFC-8680, MFC-8690, MFC-8860, MFC-8870, MFC-8880, MFC-8890, HL-5450, HL-5470, DCP-8110, DCP-8250, MFC-8520, MFC-8950. Brother DR-3100, DR-3200, DR-3300. BIZHUB 20/ 20P, bizhub20</t>
         </r>
       </text>
     </comment>
-    <comment ref="C64" authorId="0">
+    <comment ref="C65" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-5240/5250/5280/5340/5350/5370,MFC-8480/8680/8690/8890/8660/8670/8460/8860/8870,DCP-8080/8085/8060/8065,NEC Multiwriter 5200 Ricoh SP3100,DR-3115,DR31J XEROX DP2010 Brother DCP-8060, DCP-8065, DCP-8070, DCP-8080, DCP-8085, HL-5240, HL-5250, HL-5270, HL-5280, HL-5340, HL-5350, HL-5370, HL-5380, MFC-8370 MFP, MFC-8380, MFC-8460, MFC-8480, MFC-8660, MFC-8670, MFC-8680, MFC-8690, MFC-8860, MFC-8870, MFC-8880, MFC-8890, HL-5450, HL-5470, DCP-8110, DCP-8250, MFC-8520, MFC-8950. Brother DR-3100, DR-3200, DR-3300. BIZHUB 20/ 20P, bizhub20</t>
         </r>
       </text>
     </comment>
-    <comment ref="C65" authorId="0">
+    <comment ref="C66" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-5240/5250/5280/5340/5350/5370,MFC-8480/8680/8690/8890/8660/8670/8460/8860/8870,DCP-8080/8085/8060/8065,NEC Multiwriter 5200 Ricoh SP3100,DR-3115,DR31J XEROX DP2010 Brother DCP-8060, DCP-8065, DCP-8070, DCP-8080, DCP-8085, HL-5240, HL-5250, HL-5270, HL-5280, HL-5340, HL-5350, HL-5370, HL-5380, MFC-8370 MFP, MFC-8380, MFC-8460, MFC-8480, MFC-8660, MFC-8670, MFC-8680, MFC-8690, MFC-8860, MFC-8870, MFC-8880, MFC-8890, HL-5450, HL-5470, DCP-8110, DCP-8250, MFC-8520, MFC-8950. Brother DR-3100, DR-3200, DR-3300. BIZHUB 20/ 20P, bizhub20</t>
         </r>
       </text>
     </comment>
-    <comment ref="C66" authorId="0">
+    <comment ref="C67" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-5240/5250/5280/5340/5350/5370,MFC-8480/8680/8690/8890/8660/8670/8460/8860/8870,DCP-8080/8085/8060/8065,NEC Multiwriter 5200 Ricoh SP3100,DR-3115,DR31J XEROX DP2010 Brother DCP-8060, DCP-8065, DCP-8070, DCP-8080, DCP-8085, HL-5240, HL-5250, HL-5270, HL-5280, HL-5340, HL-5350, HL-5370, HL-5380, MFC-8370 MFP, MFC-8380, MFC-8460, MFC-8480, MFC-8660, MFC-8670, MFC-8680, MFC-8690, MFC-8860, MFC-8870, MFC-8880, MFC-8890, HL-5450, HL-5470, DCP-8110, DCP-8250, MFC-8520, MFC-8950. Brother DR-3100, DR-3200, DR-3300. BIZHUB 20/ 20P, bizhub20</t>
         </r>
       </text>
     </comment>
-    <comment ref="C67" authorId="0">
+    <comment ref="C68" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-5440/5445/5450/5470/6180/MFC-8510/8710/8910/8950 /DCP-8110/8150/8155/8250/DR720/3300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C68" authorId="0">
+    <comment ref="C69" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-5440/5445/5450/547 0/6180/MFC-8510/8710/8910/8950 /DCP-8110/8150/8155/8250/DR720/3300, BLACK Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C69" authorId="0">
+    <comment ref="C70" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-5440/5445/5450/547 0/6180/MFC-8510/8710/8910/8950 /DCP-8110/8150/8155/8250/DR720/3300, BROWN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C70" authorId="0">
+    <comment ref="C71" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DR-2335  HL-L2300, DCP-L2500, MFC-L2700  Brother DCPL2520DW/L2540DW/L2500D/L2520DW/L2540DW/L2560DW;HL-2300D/L2320D/L2340DW/L2360DW/L2380DW/L2360DN/L2365DW;MFC-L2700DW/L2720DW/L2740DW/L2703DW TN630/660 2375</t>
         </r>
       </text>
     </comment>
-    <comment ref="C71" authorId="0">
+    <comment ref="C72" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DR-2335  HL-L2300, DCP-L2500, MFC-L2700  Brother DCPL2520DW/L2540DW/L2500D/L2520DW/L2540DW/L2560DW;HL-2300D/L2320D/L2340DW/L2360DW/L2380DW/L2360DN/L2365DW;MFC-L2700DW/L2720DW/L2740DW/L2703DW TN630/660 2375</t>
         </r>
       </text>
     </comment>
-    <comment ref="C72" authorId="0">
+    <comment ref="C73" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L2300D/L2305W/L2340DW/L2341DW/2260/2560/7080/7180/7380/7480/7880/TN-2410/2420</t>
         </r>
       </text>
     </comment>
-    <comment ref="C73" authorId="0">
+    <comment ref="C74" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L2300/2320/2340/2360/2365/MFC-L2700/2720/2740/DCP-L2500/2520/2540/2560/DR-420/2355/22J/23J, BROWN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C74" authorId="0">
+    <comment ref="C75" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L2300D/L2305W/L2340DW/L2341DW/2260/2560/7080/7180/7380/7480/7880/TN-2410/2420</t>
         </r>
       </text>
     </comment>
-    <comment ref="C75" authorId="0">
+    <comment ref="C76" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L2300/2340/2360/2365/2500/DCP-L2520/2540/2560/2700/2720/2740/DR2335/2375/630, BROWN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C76" authorId="0">
+    <comment ref="C77" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L2300/2340/2360/2365/DCP-L2500/2520/2540/2560/ MFC-L2700/2720/2740, DR2335/2375/630, DEEP RED Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C77" authorId="0">
+    <comment ref="C78" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L5000/5100/ 5200/5580/5585/5590/5595/6250/6300/6400/DCP-L5500/6600/MFC-L5700/5750/6800/6900/8530/8535/8540, DR3400/3450/820. KONICA MINOLTA Bizhub 4000i / Bizhub 4020i / Bizhub 5000i / Bizhub 5020i  IUP-34</t>
         </r>
       </text>
     </comment>
-    <comment ref="C78" authorId="0">
+    <comment ref="C79" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L5000/5100/ 5200/5580/5585/5590/5595/6250/6300/6400/DCP-L5500/6600/MFC-L5700/5750/6800/6900/8530/8535/8540, DR3400/3450/820. KONICA MINOLTA Bizhub 4000i / Bizhub 4020i / Bizhub 5000i / Bizhub 5020i  IUP-34</t>
         </r>
       </text>
     </comment>
-    <comment ref="C79" authorId="0">
+    <comment ref="C80" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L5000/5100/ 5200/5580/5585/5590/5595/6250/6300/6400/DCP-L5500/6600/MFC-L5700/5750/6800/6900/8530/8535/8540, DR3400/3450/820. KONICA MINOLTA Bizhub 4000i / Bizhub 4020i / Bizhub 5000i / Bizhub 5020i  IUP-34</t>
         </r>
       </text>
     </comment>
-    <comment ref="C80" authorId="0">
+    <comment ref="C81" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L5000/5200/5700/6300/6400/6800/6900/MFC-L6700/6750/6900/DR-720/820/850/890/3300/3355/3400/3455/51J/60J, BROWN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C81" authorId="0">
+    <comment ref="C82" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L5000/5100/ 5200/5580/5585/5590/5595/6250/6300/6400/DCP-L5500/6600/MFC-L5700/5750/6800/6900/8530/8535/8540, DR3400/3450/820. KONICA MINOLTA Bizhub 4000i / Bizhub 4020i / Bizhub 5000i / Bizhub 5020i  IUP-34</t>
         </r>
       </text>
     </comment>
-    <comment ref="C82" authorId="0">
+    <comment ref="C83" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MFC-L2751DW/DCP-L2551DN/HL-L2371DN Brother MFC-L2750DW MFC-L2750DWXL MFC-L2710DW MFC-L2730DW; DCP-L2550DW, HL-L2390DW HL-L2395DW HL-L2350DW HL-L2370DW HL-L2370DWXL</t>
         </r>
       </text>
     </comment>
-    <comment ref="C83" authorId="0">
+    <comment ref="C84" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">E20/E30/E31/E40, FC 210/220/230/270/290/298/310/330, PC300/310/320/325/330/355/400/420/430/530/550/710/720/730/740/745/770/775/785/790/795/920/921/950/980</t>
         </r>
       </text>
     </comment>
-    <comment ref="C84" authorId="0">
+    <comment ref="C85" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">E20/E30/E31/E40, FC 210/220/230/270/290/298/310/330, PC300/310/320/325/330/355/400/420/430/530/550/710/720/730/740/745/770/775/785/790/795/920/921/950/980</t>
         </r>
       </text>
     </comment>
-    <comment ref="C85" authorId="0">
+    <comment ref="C86" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line Canon FC-220/230/310/330/PC-770/E16/E20/E40, GREEN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C86" authorId="0">
+    <comment ref="C87" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR1730/1740/1750, OEM Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C87" authorId="0">
+    <comment ref="C88" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon IR 1730/1740/1750/CEXV37/GPR-39</t>
         </r>
       </text>
     </comment>
-    <comment ref="C88" authorId="0">
+    <comment ref="C89" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon IR 1730/1740/1750; IR ADVANCE 400/5000; CEXV37/GPR-39</t>
         </r>
       </text>
     </comment>
-    <comment ref="C89" authorId="0">
+    <comment ref="C90" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon imageRUNNER 2730i/2930i</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C91" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon IR ADVANCE C5535/5540/5550/5560/C-EXV51/NGP-71/GPR55, Emerald Color, Висока якість, Long Life</t>
         </r>
       </text>
     </comment>
-    <comment ref="C90" authorId="0">
+    <comment ref="C92" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR-1018, iR 1022/1022iF/1018/1023/1024/1024iF/1024J/1025</t>
         </r>
       </text>
     </comment>
-    <comment ref="C91" authorId="0">
+    <comment ref="C93" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR-1018, iR 1022/1022iF/1018/1023/1024/1024iF/1024J/1025</t>
         </r>
       </text>
     </comment>
-    <comment ref="C92" authorId="0">
+    <comment ref="C94" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon 1020/1022/ iR 1024/ iR 1024iF/ iR 1024J /iR1022/ iR1022iF/ iR1022J /1023/1025</t>
         </r>
       </text>
     </comment>
-    <comment ref="C93" authorId="0">
+    <comment ref="C95" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR1018/1019/1020/1022/1023/1024/1025/NPG-32, OEM Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C94" authorId="0">
+    <comment ref="C96" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">IR1018/1022/1023OPC Drum  1  Drum Cleaning Blade  1  Rebuild Instructions</t>
         </r>
       </text>
     </comment>
-    <comment ref="C95" authorId="0">
+    <comment ref="C97" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR1018/1019J/1022if/1023if/1024if/1025if</t>
         </r>
       </text>
     </comment>
-    <comment ref="C96" authorId="0">
+    <comment ref="C98" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Canon iR1022/1018/1019/1020/1023/1024/1025/NPG-32</t>
         </r>
       </text>
     </comment>
-    <comment ref="C97" authorId="0">
+    <comment ref="C99" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Canon iR1022/1018/1019/1020/1023/1024/1025/NPG-32  B66   OEM Style  *KOREA* гарантия качества! 100шт/уп</t>
         </r>
       </text>
     </comment>
-    <comment ref="C98" authorId="0">
+    <comment ref="C100" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">IR1210/1230/1270F/1300/1310/1330/1370F</t>
         </r>
       </text>
     </comment>
-    <comment ref="C99" authorId="0">
+    <comment ref="C101" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR 1210/1230/1270 F, IR 1510/1530/1570 F/1630/1670 F Kit Contains:  1  OPC Drum  1  Drum Cleaning Blade</t>
         </r>
       </text>
     </comment>
-    <comment ref="C100" authorId="0">
+    <comment ref="C102" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR 1210/1230/1270 F, IR 1510/1530/1570 F/1630/1670 F</t>
         </r>
       </text>
     </comment>
-    <comment ref="C101" authorId="0">
+    <comment ref="C103" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR1435/9437B002AA</t>
         </r>
       </text>
     </comment>
-    <comment ref="C102" authorId="0">
+    <comment ref="C104" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon IR1435/IR1435IF  NPG-68</t>
         </r>
       </text>
     </comment>
-    <comment ref="C103" authorId="0">
+    <comment ref="C105" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR1435/1435i/1435iF/1435P</t>
         </r>
       </text>
     </comment>
-    <comment ref="C104" authorId="0">
+    <comment ref="C106" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon IR1435/IR1435IF  NPG-68</t>
         </r>
       </text>
     </comment>
-    <comment ref="C105" authorId="0">
+    <comment ref="C107" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line Canon iR1430/1435/9437B002, HD, Milky Blue, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C106" authorId="0">
+    <comment ref="C108" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">IR 1600/iR2000/LBP 1420/1510/1710/2320/6400</t>
         </r>
       </text>
     </comment>
-    <comment ref="C107" authorId="0">
+    <comment ref="C109" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">IR 1600/iR2000/LBP 1420/1510/1710/2320/6400</t>
         </r>
       </text>
     </comment>
-    <comment ref="C108" authorId="0">
+    <comment ref="C110" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">IR 1600/iR2000/LBP 1420/1510/1710/2320/6400</t>
         </r>
       </text>
     </comment>
-    <comment ref="C109" authorId="0">
+    <comment ref="C111" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP 1420/1510/1710, Lotte Canon LBP 2320/6400, ImageClass 2300; Veritek SF5500.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C110" authorId="0">
+    <comment ref="C112" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2016/2018/2020/2022/2025/2030/2116/2120/2204/2202/2002/2006/2206/2318/2320, C-EXV14/EXV42/NP0385B002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C111" authorId="0">
+    <comment ref="C113" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2016/2018/2020/2022/2025/2030/2116/2120/2204/2202/2002/2006/2206/2318/2320, C-EXV14/EXV42/NP0385B002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C112" authorId="0">
+    <comment ref="C114" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2016/2018/2020/2022/2025/2030/2116/2120/2204/2202/2002/2006/2206/2318/2320, C-EXV14/EXV42/NP0385B002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C113" authorId="0">
+    <comment ref="C115" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR2318L/ iR2320L/ iR2320N/ iR2420D/ iR2016/ iR2016i/ iR2016J/ iR2018/ iR2018i/ iR2020/ iR2020i/ iR2020J/ iR2020S/ iR2022/ iR2022i/ iR2025/ iR2030/ iR2116J/ iR2120J/ iR2120S/IR2002L/2002G/2202L/N/DN Для картриджа: Canon NPG-28/NPG-59/C-EXV42 Extra Long Life. За технологією Germany AEG на більшу кількість копій</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C116" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2016/2018/2020/2022/2025/2030/2116/2120/2204/2202/2002/2006/2206/2318/2320, C-EXV14/EXV42/NP0385B002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C114" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C115" authorId="0">
+    <comment ref="C117" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2016/2018/2020/2022/2025/2030/2002/2202/2004/2204/2006/2206/2116/2120/2318/2320/2420/C-EXV14/EXV42, PURPLE Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C116" authorId="0">
+    <comment ref="C118" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2016/2018/2020/2022/2025/2030/2116/2120/2204/2202/2002/2318/2320, C-EXV14/EXV42/NP0385B002
 /</t>
         </r>
       </text>
     </comment>
-    <comment ref="C117" authorId="0">
+    <comment ref="C119" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2016/2018/2020/2022/2025/2030/2116/2120/2204/2202/2002/2318/2320, C-EXV14/EXV42/NP0385B002
 /</t>
         </r>
       </text>
     </comment>
-    <comment ref="C118" authorId="0">
+    <comment ref="C120" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imageRUNNER 210/330/400/2200/2220/2250/2800/2850/3300/3320/3350/330/333/333S,GP200/215/220/225/285/300/335/400/405, GP55 GP30 GP20 GP 55 30 20</t>
         </r>
       </text>
     </comment>
-    <comment ref="C119" authorId="0">
+    <comment ref="C121" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Canon iR2200/2600/2800/3300/GP405</t>
         </r>
       </text>
     </comment>
-    <comment ref="C120" authorId="0">
+    <comment ref="C122" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">iR2200/2800/3300/3320GP200/215/285/335/405</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C123" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2200/2230/2270/2800/2830/2870/3025/3030/3035/3045/3225/3230/3235/3245/3300/3320/3530/3570/4570 / GP-30/55, OEM Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C121" authorId="0">
+    <comment ref="C124" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR2230/iR2270/IR2830/iR2870/iR3045/iR3045N/iR3530/iR3570/iR4570/ iR 2830/3025/3030/3035/3225</t>
         </r>
       </text>
     </comment>
-    <comment ref="C122" authorId="0">
+    <comment ref="C125" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR2230/iR2270/IR2830/iR2870/iR3045/iR3045N/iR3530/iR3570/iR4570/ iR 2830/3025/3030/3035/3225</t>
         </r>
       </text>
     </comment>
-    <comment ref="C123" authorId="0">
+    <comment ref="C126" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR2230/iR2270/IR2830/iR2870/iR3045/iR3045N/iR3530/iR3570/iR4570/ iR 2830/3025/3030/3035/3225</t>
         </r>
       </text>
     </comment>
-    <comment ref="C124" authorId="0">
+    <comment ref="C127" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR2230/iR2270/IR2830/iR2870/iR3045/iR3045N/iR3530/iR3570/iR4570/ iR 2830/3025/3030/3035/3225</t>
         </r>
       </text>
     </comment>
-    <comment ref="C125" authorId="0">
+    <comment ref="C128" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2230 / 2830/3530/2270/2870/3570/4570/3025/3030/3035/3045/3225/3230/3235/3245 / NPG-25/26, OEM Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C126" authorId="0">
+    <comment ref="C129" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2520/2525/2530/2535/2545/2625/2630/2635/2645/iR Advance 4025/4035/4045/4051/4225/4235/4245/4251/C-EXV32/33/38/39/NPG-50/51/56/57/43442/50252</t>
         </r>
       </text>
     </comment>
-    <comment ref="C127" authorId="0">
+    <comment ref="C130" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR2520/2525/2530/2535/2545/iR ADVANCE 4025/4035/4045/4051/4225/4235/4245/4251,C-EXV 32/33/38/39, NPG-50/51/56/57</t>
         </r>
       </text>
     </comment>
-    <comment ref="C128" authorId="0">
+    <comment ref="C131" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR2520/2525/2530/2535/2545/iR ADVANCE 4025/4035/4045/4051/4225/4235/4245/4251,C-EXV 32/33/38/39, NPG-50/51/56/57</t>
         </r>
       </text>
     </comment>
-    <comment ref="C129" authorId="0">
+    <comment ref="C132" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">IR2520/2525/2522/2530/2535/2545/4025/4035/4045/4051/4225/4235/4245/4251/IR1730/1740/1750,C-EXV 32/33/38/39, NPG-50/51/56/57</t>
         </r>
       </text>
     </comment>
-    <comment ref="C130" authorId="0">
+    <comment ref="C133" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR2520/2525/2530/2535/2545/iR ADVANCE 4025/4035/4045/4051/4225/4235/4245/4251,C-EXV 32/33/38/39, NPG-50/51/56/57, GREEN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C131" authorId="0">
+    <comment ref="C134" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR2520/2525/2530/2535/2545/iR ADVANCE 4025/4035/4045/4051/4225/4235/4245/4251,C-EXV 32/33/38/39, NPG-50/51/56/57</t>
         </r>
       </text>
     </comment>
-    <comment ref="C132" authorId="0">
+    <comment ref="C135" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon IR2522 /2520/2520i/2525/2525i/2530i/2535i/2545i Original - DAD-NPG51 YAD-NPG51 Green Color</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C136" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR2520/2525/2530/2535/2545/iR ADVANCE 4025/4035/4045/4051/4225/4235/4245/4251,C-EXV 32/33/38/39, NPG-50/51/56/57</t>
         </r>
       </text>
     </comment>
-    <comment ref="C133" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C134" authorId="0">
+    <comment ref="C137" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR2520/2525/2530/2535/2545 iR ADVANCE 4025/4035 iR ADVANCE 4045/4051 iR ADVANCE 4225/4235 iR ADVANCE 4245/4251</t>
         </r>
       </text>
     </comment>
-    <comment ref="C135" authorId="0">
+    <comment ref="C138" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR2520/2525/2530/2535/2545/iR ADVANCE 4025/4035/4045/4051/4225/4235/4245/4251,C-EXV 32/33/38/39, NPG-50/51/56/57</t>
         </r>
       </text>
     </comment>
-    <comment ref="C136" authorId="0">
+    <comment ref="C139" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Canon iR Advance C2020/2030/2225/2230/GPR-36/3786B004BA</t>
         </r>
       </text>
     </comment>
-    <comment ref="C137" authorId="0">
+    <comment ref="C140" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR C2550/2880/3080/3380/3580/LBP5600/5610/5900/5910/Canon 502</t>
         </r>
       </text>
     </comment>
-    <comment ref="C138" authorId="0">
+    <comment ref="C141" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon IR-C3200/3220/2600</t>
         </r>
       </text>
     </comment>
-    <comment ref="C139" authorId="0">
+    <comment ref="C142" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR ADVANCE C3325i/3330i/3320/3320L/3320iiR ADVANCE C3520i/3525i/3530i</t>
         </r>
       </text>
     </comment>
-    <comment ref="C140" authorId="0">
+    <comment ref="C143" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CANON: iR ADVANCE C3320, iR ADVANCE C3320i, iR ADVANCE C3320L, iR ADVANCE C3325i, iR ADVANCE C3330i, iR ADVANCE DX C3720i, iR ADVANCE DX C3725i, iR ADVANCE DX C3730i, iR ADVANCE DX C3826i, iR ADVANCE DX C3830i, iR ADVANCE DX C3835i, iR ADVANCE DX C3922i, iR ADVANCE DX C3926i, iR ADVANCE DX C3930i, iR ADVANCE DX C3935i, iR C3025, iR C3025i, iR C3125i, iR C3130L, iR C3222L, iR C3322L, iR C3326i, iR C3330L
 OEM ? GPR-53, NPG-67, C-EXV49, 54-Drum</t>
         </r>
       </text>
     </comment>
-    <comment ref="C141" authorId="0">
+    <comment ref="C144" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR Advance C3320/3325/3330/3520/3525/C-EXV49/NGP-67</t>
         </r>
       </text>
     </comment>
-    <comment ref="C142" authorId="0">
+    <comment ref="C145" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR Advance C3320/3325/3330/3520/3525/C-EXV49/NGP-67, OEM Color, LONG LIFE!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C146" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon IR-C4080/4580/5180/5185 IRC2620 GPR11</t>
         </r>
       </text>
     </comment>
-    <comment ref="C143" authorId="0">
+    <comment ref="C147" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR C5030/5035/5045/5051/5235/5240/5250/NPG-46/GPR-31/2778B004BA</t>
         </r>
       </text>
     </comment>
-    <comment ref="C144" authorId="0">
+    <comment ref="C148" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR C5030/5035/5045/5051/5235/5240/5250 / NPG-46 / GPR-31/27 78B004BA, EMERALD Color, Висока якість, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C145" authorId="0">
+    <comment ref="C149" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Canon LBP-3600/3700/3800/2630/5323/5326/5329/ MF-7100/7200/7280/7460/EP66  OEM Style  *KOREA* гарантия качества! 100шт/уп</t>
         </r>
       </text>
     </comment>
-    <comment ref="C146" authorId="0">
+    <comment ref="C150" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon NP 3325 , NP 3825 , NP 3825 II , NP 6825 DADF , NP 6826 DADF</t>
         </r>
       </text>
     </comment>
-    <comment ref="C147" authorId="0">
+    <comment ref="C151" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">NP1015/1215/1218/1318/1510/1520/1530/1550/2010/2020/2120/6020/6116/6216/6220/6317/6320; OlivettiCopia7039/7031/7047/7139/8015/8021OLI-7039</t>
         </r>
       </text>
     </comment>
-    <comment ref="C148" authorId="0">
+    <comment ref="C152" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">NP1015/1215/1218/1318/1510/1520/1530/1550/2010/2020/2120/6020/6116/6216/6220/6317/6320; OlivettiCopia7039/7031/7047/7139/8015/8021OLI-7039</t>
         </r>
       </text>
     </comment>
-    <comment ref="C149" authorId="0">
+    <comment ref="C153" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OPC Drum Kit содержит:
  1  OPC-барабан
  1  лезвие очистки барабана
  1  черный проявитель
  2  инструкции
  1  чистящие салфетки для зарядного вала
  1  уплотнение блока проявки
 Для использования в: NP 6012 , NP 6112 , NP 6212 , NP 6312 , NP 6612 , NP 7130 F , Olivetti Lexikon COPIA 8012 , COPIA 8512</t>
         </r>
       </text>
     </comment>
-    <comment ref="C150" authorId="0">
+    <comment ref="C154" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon NP-7163/NP7161/NP7164/NP7124</t>
         </r>
       </text>
     </comment>
-    <comment ref="C151" authorId="0">
+    <comment ref="C155" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Minolta Color QMS 2200/Epson AcuLaser C1000/2000/LP-2000/3000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C152" authorId="0">
+    <comment ref="C156" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson AcuLaser C900/1900/Minolta Color QMS2300/2350/2400  Color Drum</t>
         </r>
       </text>
     </comment>
-    <comment ref="C153" authorId="0">
+    <comment ref="C157" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж 659X чорний HP  W2010X 
 Картридж 659X блакитний HP  W2011X 
 Картридж 659X жовтий HP  W2012X 
 Картридж 659X пурпуровий HP  W2013X 
 Картридж 659A чорний HP  W2010A 
 Картридж 659A блакитний HP  W2011A 
 Картридж 659A жовтий HP  W2012A 
 Картридж 659A пурпурний HP  W2013A 
 Принтер лазерний COLOR LJ Enterprise M856 HP
 Принтер лазерний COLOR LJ Enterprise M776 HP
 БФП Color LaserJet Enterprise M776dn A3 HP  T3U55A 
 БФП Color LaserJet Enterprise M776z A3, Wi-Fi HP  3WT91A 
 БФП Color LaserJet Enterprise M776zs A3, Wi-Fi HP  T3U56A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C154" authorId="0">
+    <comment ref="C158" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ CP6015/CM6030/6040/M855/M880, CB384A/CB385A/CB386A/CB387A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C155" authorId="0">
+    <comment ref="C159" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для HP LJ 1010/1012/1015/1020/1022/3020/3030/3015/3020/3030/3052 /Q2612A/Canon i-SENSYS MF4010/ 4018/4120/4140/4150/4270/4320/ 4330/4340/4350/4370/4380/4660/4690/LBP-2900/3000/Canon 703/FX-10</t>
         </r>
       </text>
     </comment>
-    <comment ref="C156" authorId="0">
+    <comment ref="C160" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3052/ 3055  Q2612A/ X , M1005/ 1319 ; CANON LBP-2900/ 3000  703, FX-10</t>
         </r>
       </text>
     </comment>
-    <comment ref="C157" authorId="0">
+    <comment ref="C161" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3052/3055  Q2612A/X , M1005/1319 ; CANON LBP-2900/3000  703, FX-10   OEM-like color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C158" authorId="0">
+    <comment ref="C162" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Контрастная печать  LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3052/3055  Q2612A/X , M1005/1319 ; CANON LBP-2900/3000  703, FX-10   High Density</t>
         </r>
       </text>
     </comment>
-    <comment ref="C159" authorId="0">
+    <comment ref="C163" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для HP LJ 1010/1012/1015/1020/1022/3020/3030/3015/3020/3030/3052 /Q2612A/Canon i-SENSYS MF4010/ 4018/4120/4140/4150/4270/4320/ 4330/4340/4350/4370/4380/4660/4690/LBP-2900/3000/Canon 703/FX-10</t>
         </r>
       </text>
     </comment>
-    <comment ref="C160" authorId="0">
+    <comment ref="C164" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3052/3055  Q2612A/X , M1005/1319 ; CANON LBP-2900/3000  703, FX-10</t>
         </r>
       </text>
     </comment>
-    <comment ref="C161" authorId="0">
+    <comment ref="C165" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3052/ 3055  Q2612A/ X , M1005/ 1319 ; CANON LBP-2900/ 3000  703, FX-10</t>
         </r>
       </text>
     </comment>
-    <comment ref="C162" authorId="0">
+    <comment ref="C166" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/1020/1022/3020/3030/3015/3020/3030/3052/3055/M1005/1319/Canon MF-4010/4012/4018/4120/4122/4140/4150/4270/4320/4322/4330/4340/4350/4370/4380/4660/4680/4690/6530/6540/6550/LBP2900/3000/FAX-L100/120/140/160/Canon 703/FX10/Q2612A, OEM Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C163" authorId="0">
+    <comment ref="C167" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/1020/1022/3015/3020/3030/3052/3055/M1319/Canon LBP2900/3000/MF-4000/4010/4018/4100/4120/4140/4150/4200/4270/4300/4320/4330/4340/4350/4370/4380/4600/4660/4690/FAX L-100/120/140/160/230/Q2612A/Canon 703/FX9/FX10, BLUE Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C164" authorId="0">
+    <comment ref="C168" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3052/3055  Q2612A/X , M1005/1319 ; CANON LBP-2900/3000  703, FX-10   Green color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C165" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C166" authorId="0">
+    <comment ref="C169" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 1010/1012/1015/1020/1022/3020/3030/3015/3020/3030/3052/3055/M1005/1319/Canon MF-4010/4012/4018/4120/4122/4140/4150/4270/4320/4322/4330/4340/4350/4370/4380/4660/4680/4690/6530/6540/6550/LBP2900/3000/FAX-L100/120/140/160/Canon 703/FX10/Q2612A, GREEN Color</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C170" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 1010/1012/1015/1020/1022/3020/3030/3015/3020/3030/3052/3055/M1005/1319/Canon MF-4010/4012/4018/4120/4122/4140/4150/4270/4320/4322/4330/4340/4350/4370/4380/4660/4680/4690/6530/6540/6550/LBP2900/3000/FAX-L100/120/140/160/Canon 703/FX10/Q2612A, GREEN Color, HD</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C171" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet 1010/1012/1015/1018/1020/1022/1022n/1022nw/M1319f/3 020/3030/3050/3050z/3052/3055/M1005/M1005 MFP;Canon Laser Shot LBP 2900/3000; FAX-L100/L100J/L120/L120J/L140/L140G/L160/L160G; iC MF4010/MF4010B/MF4012/MF4012G/MF4012B/MF4120 /4122/MF4140/4150/MF4270/MF4320d/MF4322d/MF4322dG /MF4330d/MF4330dG/ MF4350d/MF4350dG/MF4370dn/MF4370dnG/MF4680;i- SENSYS MF4010 ,LaserBase MF 6530/6540PL/6550/6560PL/6580PL Фотобарабан для картриджей: Q2612A CANON FX10  Green color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C167" authorId="0">
+    <comment ref="C172" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/1020/1022/3020/3030/3015/3020/3030/3052/3055/M1005/1319/Canon MF-4010/4012/4018/4120/4122/4140/4150/4270/4320/4322/4330/4340/4350/4370/4380/4660/4680/4690/6530/6540/6550/LBP2900/3000/FAX-L100/120/140/160/Canon 703/FX10/Q2612A, GREEN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C168" authorId="0">
+    <comment ref="C173" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/1020/1022/3020/3030/3015/3020/3030/3052/3055/M1005/1319/Canon LBP2900/3000/MF-4010/4012/4018/4120/4122/4140/4150/4270/4320/4322/4330/4340/4350/4370/4380/4660/4680/4690/6530/6540/6550/FAX-L100/120/140/160/Canon 703/FX10/Q2612A, GREEN Color, висока якість, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C169" authorId="0">
+    <comment ref="C174" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet 1010/1012/1015/1018/1020/1022/1022n/1022nw/M1319f/3020/3030/3050/3050z/3052/3055/M1005/M1005 MFP;Canon Laser Shot LBP 2900/3000; FAX-L100/L100J/L120/L120J/L140/L140G/L160/L160G; iC MF4010/MF4010B/MF4012/MF4012G/MF4012B/MF4120 /4122/MF4140/4150/MF4270/MF4320d/MF4322d/MF4322dG /MF4330d/MF4330dG/ MF4350d/MF4350dG/MF4370dn/MF4370dnG/MF4680;i- SENSYS MF4010 ,LaserBase MF 6530/6540PL/6550/6560PL/6580PL Фотобарабан для картриджей: Q2612A CANON FX10 фіолетовий LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C170" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C171" authorId="0">
+    <comment ref="C175" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3052/ 3055  Q2612A/ X , M1005/ 1319 ; CANON LBP-2900/ 3000  703, FX-10  PURPLE Color LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C172" authorId="0">
+    <comment ref="C176" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5L/6L/1100/3100/3150/3200  C3906A,C4092A ; Canon LBP-460/465/660/1120/800/810/3200, Fax L-200/240/280/300/350, MP L-60/90  AX, EP-22, FX-3</t>
         </r>
       </text>
     </comment>
-    <comment ref="G172" authorId="0">
+    <comment ref="G176" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C173" authorId="0">
+    <comment ref="C177" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5L/ 6L/ 1100/ 3100/ 3150/ 3200  C3906A,C4092A ; CANON LBP-460/ 465/ 660/ 1120/ 800/ 810/ 3200, Fax L-200/ 240/ 280/ 300/ 350, MP L-60/ 90  AX, EP-22, FX-3</t>
         </r>
       </text>
     </comment>
-    <comment ref="C174" authorId="0">
+    <comment ref="C178" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5L/6L/1100/3100/3150/3200  C3906A,C4092A ; Canon LBP-460/465/660/1120/800/810/3200, Fax L-200/240/280/300/350, MP L-60/90  AX, EP-22, FX-3   OEM-like color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C175" authorId="0">
+    <comment ref="C179" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5L/ 6L/ 1100/ 3100/ 3150/ 3200  C3906A,C4092A ; CANON LBP-460/ 465/ 660/ 1120/ 800/ 810/ 3200, Fax L-200/ 240/ 280/ 300/ 350, MP L-60/ 90  AX, EP-22, FX-3</t>
         </r>
       </text>
     </comment>
-    <comment ref="C176" authorId="0">
+    <comment ref="C180" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5L/6L/1100/3100/3150/3200  C3906A,C4092A ; Canon LBP-460/465/660/1120/800/810/3200, Fax L-200/240/280/300/350, MP L-60/90  AX, EP-22, FX-3</t>
         </r>
       </text>
     </comment>
-    <comment ref="C177" authorId="0">
+    <comment ref="C181" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5L/6L/1100/3100/3150/3200  C3906A,C4092A ; Canon LBP-460/465/660/1120/800/810/3200, Fax L-200/240/280/300/350, MP L-60/90  AX, EP-22, FX-3</t>
         </r>
       </text>
     </comment>
-    <comment ref="C178" authorId="0">
+    <comment ref="C182" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1160/1320/3390/3392, P2015/2014, M2727; Canon LBP-3300/3360  Q5949A/X, Q7553A/X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C179" authorId="0">
+    <comment ref="C183" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1160/1320/3390/3392, P2015/2014, M2727; Canon LBP-3300/3360  Q5949A/X, Q7553A/X   OEM-like color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C180" authorId="0">
+    <comment ref="C184" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1160/1320/3390/3392, P2015/2014, M2727; Canon LBP-3300/3360  Q5949A/X, Q7553A/X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C181" authorId="0">
+    <comment ref="C185" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1160/1320/3390/3392, P2015/2014, M2727; Canon LBP-3300/3360  Q5949A/X, Q7553A/X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C182" authorId="0">
+    <comment ref="C186" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1160/ 1320/ 3390/ 3392, P2015/ 2014, M2727; CANON LBP-3300/ 3360  Q5949A/ X, Q7553A/ X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C183" authorId="0">
+    <comment ref="C187" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1160/1320/3390/3392, P2015/2014, M2727; Canon LBP-3300/3360  Q5949A/X, Q7553A/X   OEM C olor</t>
         </r>
       </text>
     </comment>
-    <comment ref="C184" authorId="0">
+    <comment ref="C188" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1160/1320/3390/3392/P2015/2014/M2727/Canon LBP3300/3361/Q5949A/Q7553A, BLUE Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C185" authorId="0">
+    <comment ref="C189" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1160/1320/3390/3392, P2015/2014, M2727; Canon LBP-3300/3360  Q5949A/X, Q7553A/X  EMERALD Color, Высокое качество, LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C186" authorId="0">
+    <comment ref="C190" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1160/1320/3390/3392, P2015/2014, M2727; Canon LBP-3300/3360  Q5949A/X, Q7553A/X  фіолетовий LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C187" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C188" authorId="0">
+    <comment ref="C191" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ 1160/1320/3390/3392, P2015/2014, M2727; Canon LBP-3300/3360  Q5949A/X, Q7553A/X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G191" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт  -1%, 20шт -2%, 30шт -3%, 40шт -4%, 50шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C192" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1160/1320/3390/3392, P2015/2014, M2727; Canon LBP-3300/3360  Q5949A/X, Q7553A/X   Green color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C189" authorId="0">
+    <comment ref="C193" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1160/1320/3390/3392, P2015/2014, M2727; Canon LBP-3300/3360  Q5949A/X, Q7553A/X   Green color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C190" authorId="0">
+    <comment ref="C194" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1160/1320/3390/3392, P2015/2014, M2727; Canon LBP-3300/3360  Q5949A/X, Q7553A/X</t>
         </r>
       </text>
     </comment>
-    <comment ref="G190" authorId="0">
-[...31 lines deleted...]
-    <comment ref="C192" authorId="0">
+    <comment ref="C195" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/05w/1150/1200/20/1300/3300/10/20/30/80  C7115A, Q2613A/X, Q2624A ; Canon FAX-L400, LBP-1210, PC-D320/340, MF3110/3220/28/40/5530/50/5630/5730/50/70  EP-25, EP-27</t>
         </r>
       </text>
     </comment>
-    <comment ref="C193" authorId="0">
+    <comment ref="C196" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/05w/1150/1200/20/1300/3300/10/20/30/80  C7115A, Q2613A/X, Q2624A ; Canon FAX-L400, LBP-1210, PC-D320/340, MF3110/3220/28/40/5530/50/5630/5730/50/70  EP-25, EP-27</t>
         </r>
       </text>
     </comment>
-    <comment ref="C194" authorId="0">
+    <comment ref="C197" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/05w/1150/1200/20/1300/3300/10/20/30/80  C7115A, Q2613A/X, Q2624A ; Canon FAX-L400, LBP-1210, PC-D320/340, MF3110/3220/28/40/5530/50/5630/5730/50/70  EP-25, EP-27</t>
         </r>
       </text>
     </comment>
-    <comment ref="C195" authorId="0">
+    <comment ref="C198" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/05w/1150/1200/20/1300/3300/10/20/30/80  C7115A, Q2613A/X, Q2624A ; Canon FAX-L400, LBP-1210, PC-D320/340, MF3110/3220/28/40/5530/50/5630/5730/50/70  EP-25, EP-27   OEM-like color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C196" authorId="0">
+    <comment ref="C199" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/05w/1150/1200/20/1300/3300/10/20/30/80  C7115A, Q2613A/X, Q2624A ; Canon FAX-L400, LBP-1210, PC-D320/340, MF3110/3220/28/40/5530/50/5630/5730/50/70  EP-25, EP-27</t>
         </r>
       </text>
     </comment>
-    <comment ref="C197" authorId="0">
+    <comment ref="C200" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/05w/1150/1200/20/1300/3300/10/20/30/80  C7115A, Q2613A/X, Q2624A ; Canon FAX-L400, LBP-1210, PC-D320/340, MF3110/3220/28/40/5530/50/5630/5730/50/70  EP-25, EP-27</t>
         </r>
       </text>
     </comment>
-    <comment ref="C198" authorId="0">
+    <comment ref="C201" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/05w/1150/1200/20/1300/3300/10/20/30/80  C7115A, Q2613A/X, Q2624A ; Canon FAX-L400, LBP-1210, PC-D320/340, MF3110/3220/28/40/5530/50/5630/5730/50/70  EP-25, EP-27   Green color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C199" authorId="0">
+    <comment ref="C202" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/05w/1150/1200/20/1300/3300/10/20/30/80  C7115A, Q2613A/X, Q2624A ; Canon FAX-L400, LBP-1210, PC-D320/340, MF3110/3220/28/40/5530/50/5630/5730/50/70  EP-25, EP-27   Green color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C200" authorId="0">
+    <comment ref="C203" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/05w/1150/1200/20/1300/3300/10/20/30/80  C7115A, Q2613A/X, Q2624A ; Canon FAX-L400, LBP-1210, PC-D320/340, MF3110/3220/28/40/5530/50/5630/5730/50/70  EP-25, EP-27  фіолетовий LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C201" authorId="0">
+    <comment ref="C204" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 2100/2200  C4096A ; Canon  PC-1210D/1230D/1270D,LBP-1000  EP-32   OEM-like color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C202" authorId="0">
+    <comment ref="C205" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon P100/LBP-32X/470/1000/1310,Canon LBP-1310, L-50 EP-32; HP-2100/2100 M/2100TN/2100se/2100xi/2100m,HP-2200, FX7 Troy System MICR 2200.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C203" authorId="0">
+    <comment ref="C206" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 2300 Series  Q2610A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C204" authorId="0">
+    <comment ref="C207" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 2300/Q2610/Canon PC1210/1230/Canon M  Q2610A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C205" authorId="0">
+    <comment ref="C208" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 2400/ 2410/ 2420/ 2430, P3005, M3027/ 3035  Q6511A/ X, Q7551A/ X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C206" authorId="0">
+    <comment ref="C209" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 2400/ 2410/ 2420/ 2430, P3005, M3027/ 3035  Q6511A/ X, Q7551A/ X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C207" authorId="0">
+    <comment ref="C210" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 2400/ 2410/ 2420/ 2430, P3005, M3027/ 3035  Q6511A/ X, Q7551A/ X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C208" authorId="0">
+    <comment ref="C211" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 2400/ 2410/ 2420/ 2430, P3005, M3027/ 3035  Q6511A/ X, Q7551A/ X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C209" authorId="0">
+    <comment ref="C212" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4/M/C,4M+,4+,5,5M,5N; Canon LBP-8 IV,860,1260  EPE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C210" authorId="0">
+    <comment ref="C213" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4000/ 4050  C4127A/ X ; CANON LBP-1760  EP-52 ; Brother HL -2460</t>
         </r>
       </text>
     </comment>
-    <comment ref="C211" authorId="0">
+    <comment ref="C214" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4000/4050 Series; Canon LBP-1760  EP-52</t>
         </r>
       </text>
     </comment>
-    <comment ref="C212" authorId="0">
+    <comment ref="C215" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 4000, OEM Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C213" authorId="0">
+    <comment ref="C216" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4100 Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C214" authorId="0">
+    <comment ref="C217" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4100 Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C215" authorId="0">
+    <comment ref="C218" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 4100, OEM Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C216" authorId="0">
+    <comment ref="C219" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Фотобарабан  OPC Drum  торговой марки Mitsubishi производства компании Mitsubishi Kagaku Imaging Corporation для использования в картриджах HP Q1338A, Q1339A , Q5942A, Q5942X, Q5942XD.
 Фотобарабаны Mitsubishi отличает высокий срок безупречной работы  long-life time warranty  и превосходное качество передачи отпечатка на бумаге.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C217" authorId="0">
+    <comment ref="C220" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4200/4300/4250/4350, M4345/4350  Q1338A, Q5942A,Q5945A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C218" authorId="0">
+    <comment ref="C221" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4200/4300/4250/4350, M4345/4350  Q1338A, Q5942A,Q5945A   OEM-like color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C219" authorId="0">
+    <comment ref="C222" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4200/4300/4250/4350, M4345/4350  Q1338A, Q5942A,Q5945A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C220" authorId="0">
+    <comment ref="C223" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4200/ 4300/ 4250/ 4350/ 4345  Q1338A, Q1339A, Q5942A, Q5945A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C221" authorId="0">
+    <comment ref="C224" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4200/4300/4250/4350, M4345/4350  Q1338A, Q5942A,Q5945A   Green color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C222" authorId="0">
+    <comment ref="C225" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4200/4300/4250/4350, M4345/4350  Q1338A, Q5942A,Q5945A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C223" authorId="0">
+    <comment ref="C226" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4L/P,4ML,4MP,4I; CANON LBP-4U,4I,430  EPP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C224" authorId="0">
+    <comment ref="C227" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4L/P,4ML,4MP,4I; Canon LBP-4U,4I,430  EPP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C225" authorId="0">
+    <comment ref="C228" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5000/5100  C4129X ; Canon LBP-1610/20/1810/20/62X/840/850/870/880/910  EP-62</t>
         </r>
       </text>
     </comment>
-    <comment ref="C226" authorId="0">
+    <comment ref="C229" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5000/ 5100  C4129X ; CANON LBP-1610/ 20/ 1810/ 20/ 62X/ 840/ 850/ 870/ 880/ 910  EP-62</t>
         </r>
       </text>
     </comment>
-    <comment ref="C227" authorId="0">
+    <comment ref="C230" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5000/5100  C4129X ; Canon LBP-1610/20/1810/20/62X/840/850/870/880/910  EP-62</t>
         </r>
       </text>
     </comment>
-    <comment ref="C228" authorId="0">
+    <comment ref="C231" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5000/5100/Canon LBP-62X/840/850/870/880/910/1610/1620/1810/1820, EP-62/C4129A, GREEN Color.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C229" authorId="0">
+    <comment ref="C232" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5000/5100/Canon LBP-62X/840/850/870/880/910/1610/1620/1810/1820, EP-62/C4129A, GREEN Color, высокое качество, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C230" authorId="0">
+    <comment ref="C233" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5000/5100  C4129X ; Canon LBP-1610/20/1810/20/62X/840/850/870/880/910  EP-62</t>
         </r>
       </text>
     </comment>
-    <comment ref="C231" authorId="0">
+    <comment ref="C234" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5000/5100  C4129X ; Canon LBP-1610/20/1810/20/62X/840/850/870/880/910  EP-62 . Фотобарабан Odyssey HP LJ 5000/5100 з запатентованою технологією Gear ZeroTwist ™ призначений для картриджів, використовуваних в родинах принтерів HP 5000/5100, Canon EP-62 і їх аналогів. Cпроектований і розроблений для оптимальної роботи з усіма компонентами для передачі зображення. Продуктивність друку порівнянна з ОЕМ при використанні з тонерами, очисними лезами і чіпами від Static Control. Static Control отримав два патенти США на приводні механізми для фотобарабанів. Таким чином, застосування фотобарабана Static Control з запатентованою технологією ZeroTwist Gear виключає ризик порушення патентів для приводних механізмів Canon.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C232" authorId="0">
+    <comment ref="C235" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5200/5300/M5025/5035/Enterprise 700 M712/725/Pro 400 M435 MFP/Pro M701/Canon LBP3500/3900/3910/3920/3930/3950/3970/8610/8620/8630/8730/Q7570A/Q7516A/CF214A/CZ192A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C233" authorId="0">
+    <comment ref="C236" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5200/5300/M5025/5035/Enterprise 700 M712/725/Pro 400 M435 MFP/Pro M701/Canon LBP3500/3900/3910/3920/3930/3950/3970/8610/8620/8630/8730/Q7570A/Q7516A/CF214A/CZ192A  OEM-like color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C234" authorId="0">
+    <comment ref="C237" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5200/5300/M5025/5035/Enterprise 700 M712/725/Pro 400 M435 MFP/Pro M701/Canon LBP3500/3900/3910/3920/3930/3950/3970/8610/8620/8630/8730/Q7570A/Q7516A/CF214A/CZ192A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C235" authorId="0">
+    <comment ref="C238" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5200/5300/M5025/5035/Enterprise 700 M712/725/Pro 400 M435 MFP/Pro M701/Canon LBP3500/3900/3910/3920/3930/3950/3970/8610/8620/8630/8730/Q7570A/Q7516A/CF214A/CZ192A, EMERALD Color, Высокое качество, LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C236" authorId="0">
+    <comment ref="C239" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5200/5300/M5025/5035/Enterprise 700 M712/725/Pro 400 M435 MFP/Pro M701/Canon LBP3500/3900/3910/3920/3930/3950/3970/8610/8620/8630/8730/Q7570A/Q7516A/CF214A/CZ192A, GREEN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C237" authorId="0">
+    <comment ref="C240" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5200/5300/M5025/5035/Enterprise 700 M712/725/Pro 400 M435 MFP/Pro M701/Canon LBP3500/3900/3910/3920/3930/3950/3970/8610/8620/8630/8730/Q7570A/Q7516A/CF214A/CZ192A, GREEN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C238" authorId="0">
+    <comment ref="C241" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5200/LBP-3500/3900/3950/M5025/5035  Q7516A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C239" authorId="0">
+    <comment ref="C242" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line HP LJ 5200/5300/M5025/5035/Enterprise 700 M712/725/Pro 400 M435 MFP/ro M701/Canon LBP3500/3900/3910/3920/3930/3950/3970/8610/8620/8630/8730/Q7570A/Q7516A/CF214A/CZ192A, OEM Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C240" authorId="0">
+    <comment ref="C243" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-VX/FX4/430/LC-9000/FAX L800/900/HP LJ 5P/5MP/6P/6MP/FX4  Blue Color Drum</t>
         </r>
       </text>
     </comment>
-    <comment ref="C241" authorId="0">
+    <comment ref="C244" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 8100/8150  C4182X ; Canon IR 3250  EP-72</t>
         </r>
       </text>
     </comment>
-    <comment ref="C242" authorId="0">
+    <comment ref="C245" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 8100/8150  C4182X ; Canon IR 3250  EP-72</t>
         </r>
       </text>
     </comment>
-    <comment ref="C243" authorId="0">
+    <comment ref="C246" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 8100/8150  C4182X ; Canon IR 3250  EP-72</t>
         </r>
       </text>
     </comment>
-    <comment ref="C244" authorId="0">
+    <comment ref="C247" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 8100/8150, OEM Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C245" authorId="0">
+    <comment ref="C248" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 9000/9040/9050</t>
         </r>
       </text>
     </comment>
-    <comment ref="C246" authorId="0">
+    <comment ref="C249" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 9000/ 9040/ 9050  C8543X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C247" authorId="0">
+    <comment ref="C250" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 9000/ 9040/ 9050  C8543X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C248" authorId="0">
+    <comment ref="C251" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M506/527, CF287A, EMERALD Color, висока якість, LONG LIFE + втулка!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C249" authorId="0">
+    <comment ref="C252" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M607/608/609/M631/632/633/634/635/636/CF237A/CF237X/W1470A/147A/W1470X/147X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C250" authorId="0">
+    <comment ref="C253" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M607/608/609/M631/632/633/634/635/636/CF237A/CF237X/W1470A/147A/W1470X/147X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C251" authorId="0">
+    <comment ref="C254" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M607/608/609/M631/632/633/634/635/636/CF237A/CF237X/W1470A/147A/W1470X/147X, + втулка, OEM Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C252" authorId="0">
+    <comment ref="C255" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M607/608/609/M631/632/633/634/635/636/CF237A/CF237X/W1470A/147A/W1470X/147X, высокое качество, LONG LIFE! З втулкою</t>
         </r>
       </text>
     </comment>
-    <comment ref="C253" authorId="0">
+    <comment ref="C256" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line HP LJ Enterprise M607/608/609/M631/632/633/634/635/636/CF237A/CF237X/W1470A/147A + втулка, OEM Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C254" authorId="0">
+    <comment ref="C257" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M607/608/609/M631/632/633/634/635/636/CF237A/CF237X/W1470A/147A/W1470X/147X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C255" authorId="0">
+    <comment ref="C258" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M607/608/609/M631/632/633/634/635/636/CF237A/CF237X/W1470A/147A/W1470X/147X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C256" authorId="0">
+    <comment ref="C259" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M607/608/609/M631/632/633/634/635/636/CF237A/CF237X/W1470A/147A/W1470X/147X без приводної шестерні.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C257" authorId="0">
+    <comment ref="C260" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M607/608/609/M631/632/633/634/635/636/CF237A/CF237X/W1470A/147A/W1470X/147X, высокое качество, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C258" authorId="0">
+    <comment ref="C261" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Enterprise MFP M633fh, LaserJet Enterprise MFP M632h, LaserJet Enterprise MFP M632fht, LaserJet Enterprise MFP M631z, LaserJet Enterprise MFP M631dn, LaserJet Enterprise M609x, LaserJet Enterprise M609dn, LaserJet LaserJet Enterprise M608n, LaserJet Enterprise M608dn, LaserJet Enterprise M607dn, LaserJet Enterprise Flow MFP M633z, LaserJet Enterprise Flow MFP M632z, CANON DX 719iF, iR ADVANCE DX 717iFZ, iR ADVANCE DX 717iF, iR ADVANCE DX 715iF II, iR ADVANCE DX 715iF II, iR ADVANCE DX 619iFZ, iR 617iFZ, iR ADVANCE DX 617iF, iR ADVANCE DX 615iFZ III, iR ADVANCE DX 615iF II, iR ADVANCE DX 529iFZ, iR ADVANCE DX 529iF, iR ADVANCE DX 529iF DX 527iF, iR ADVANCE DX 525iFZ III, iR ADVANCE DX 525iFZ II, iR ADVANCE DX 525iF II
 OEM № CF237Y-Drum, T03-Drum</t>
         </r>
       </text>
     </comment>
-    <comment ref="C259" authorId="0">
+    <comment ref="C262" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1005/1006/1007/1008/1102/1108/1505/1560/1566/1600/1606/M1120/1132/1212/1213/1216/113 2/1136/1522/1530/1536/1319/M125/127/M201/225/Canon i-SENSYS MF4410/4412/4420/4430/4450/4550/4570/4580/LBP-3010/3018/3020 /3050/3100/3108/6000/6200/M211/212/216/217/220/226/229/M12/M26/D520, Canon 712/725/726/728/737/CB435A/CB436A/CC388A/CE278A/CE285A/CF283A/CF283X/CF279A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C260" authorId="0">
+    <comment ref="C263" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Контрастная печать  LJ P1005/1006/1007/1008/1102/1108/1505/1560/1566/1600/1606/M1120/1132/1212/1213/1216/113 2/1136/1522/1530/1536/1319/M125/127/M201/225/Canon i-SENSYS MF4410/4412/4420/4430/4450/4550/4570/4580/LBP-3010/3018/3020 /3050/3100/3108/6000/6200/M211/212/216/217/220/226/229/M12/M26/D520, Canon 712/725/726/728/737/CB435A/CB436A/CC388A/CE278A/CE285A/CF283A/CF283X/CF279A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C264" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1005/1006/1007/1008/1102/1108/1505/1560/1566/1600/1606/M1120/1132/1212/1213/1216/113 2/1136/1522/1530/1536/1319/M125/127/M201/225/Canon i-SENSYS MF4410/4412/4420/4430/4450/4550/4570/4580/LBP-3010/3018/3020 /3050/3100/3108/6000/6200/M211/212/216/217/220/226/229/M12/M26/D520, Canon 712/725/726/728/737/CB435A/CB436A/CC388A/CE278A/CE285A/CF283A/CF283X/CF279A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C261" authorId="0">
+    <comment ref="C265" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1005/1006/1007/1008/1102/1108/1505/1560/1566/1600/1606/M1120/1132/1212/1213/1216/113 2/1136/1522/1530/1536/1319/M125/127/M201/225/Canon i-SENSYS MF4410/4412/4420/4430/4450/4550/4570/4580/LBP-3010/3018/3020 /3050/3100/3108/6000/6200/M211/212/216/217/220/226/229/M12/M26/D520, Canon 712/725/726/728/737/CB435A/CB436A/CC388A/CE278A/CE285A/CF283A/CF283X/CF279A  OEM-like color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C262" authorId="0">
+    <comment ref="C266" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Контрастная печать  LJ P1005/1006/1007/1008/1102/1108/1505/1560/1566/1600/1606/M1120/1132/1212/1213/1216/113 2/1136/1522/1530/1536/1319/M125/127/M201/225/Canon i-SENSYS MF4410/4412/4420/4430/4450/4550/4570/4580/LBP-3010/3018/3020 /3050/3100/3108/6000/6200/M211/212/216/217/220/226/229/M12/M26/D520, Canon 712/725/726/728/737/CB435A/CB436A/CC388A/CE278A/CE285A/CF283A/CF283X/CF279A High Density</t>
         </r>
       </text>
     </comment>
-    <comment ref="C263" authorId="0">
+    <comment ref="C267" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1005/1006/1007/1008/1102/1108/1505/1560/1566/1600/1606/M1120/1132/1212/1213/1216/113 2/1136/1522/1530/1536/1319/M125/127/M201/225/Canon i-SENSYS MF4410/4412/4420/4430/4450/4550/4570/4580/LBP-3010/3018/3020 /3050/3100/3108/6000/6200/M211/212/216/217/220/226/229/M12/M26/D520, Canon 712/725/726/728/737/CB435A/CB436A/CC388A/CE278A/CE285A/CF283A/CF283X/CF279A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C264" authorId="0">
+    <comment ref="C268" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1005/1006/1007/1008/1102/1108/1505/1560/1566/1600/1606/M1120/1132/1212/1213/1216/113 2/1136/1522/1530/1536/1319/M125/127/M201/225/Canon i-SENSYS MF4410/4412/4420/4430/4450/4550/4570/4580/LBP-3010/3018/3020 /3050/3100/3108/6000/6200/M211/212/216/217/220/226/229/M12/M26/D520, Canon 712/725/726/728/737/CB435A/CB436A/CC388A/CE278A/CE285A/CF283A/CF283X/CF279A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C265" authorId="0">
+    <comment ref="C269" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1005/1006/1007/1008/1102/1108/1505/1560/1566/1600/1606/M1120/1132/1212/1213/1216/113 2/1136/1522/1530/1536/1319/M125/127/M201/225/Canon i-SENSYS MF4410/4412/4420/4430/4450/4550/4570/4580/LBP-3010/3018/3020 /3050/3100/3108/6000/6200/M211/212/216/217/220/226/229/M12/M26/D520, Canon 712/725/726/728/737/CB435A/CB436A/CC388A/CE278A/CE285A/CF283A/CF283X/CF279A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C266" authorId="0">
+    <comment ref="C270" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line HP LJ P1005/1006/1007/1008/1102/1108/1505/1560/1566/1600/1606/M1120/1132/1212/1213 /1216/1132/1136/1522/1530/1536 /1319/M125/127/M201/225/Canon i-SENSYS MF4410/4412/4420/4430/4450/4550/4570/4580/LBP-3010/3018/3020/3050/3100/3108/6000/6200/M211/212/216/217/220/226/229/D520, Canon 712/725/726/728/737/CB435A/CB436A/CC388A/CE278A/CE285A/CF283A/CF283X, OEM Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C267" authorId="0">
+    <comment ref="C271" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1005/1006/1007/1008/1102 /1108/1505/1560/1566/1600/1606 /M1120/1132/1136/1212/1213/1216/1319/1522/1530/1536/Pro M12/26/COLOR Pro M125/127/201/225/ Canon LBP3010/3018/3020/3050/3100/3108/6000/6200/MF-211/212/ 216/217/220/226/229/4410/4412/ 4420/4430/4450/4550/4570/4580/ PC-D520/Canon 712/725/726/728/ 737/CB435A/CB436A/CC388A/CE278 A/CE285A/CF283A/CF283X/CF279A, GREEN Color, SUPER HD DETAIL-супер висока щільність друку/чорнота та якість відбитка!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C268" authorId="0">
+    <comment ref="C272" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1005/1006/1007/1008/1102/1108/1505/1560/1566/1600/1606/M1120/1132/1136/1212/1213/1216/1319/1522/1530/1536/Pro M12/26/COLOR Pro M125/127/201/225/Canon LBP3010/3018/3020/3050/3100/3108/6000/6200/MF211/212/216/217/220/226/229/4410/4412/4420/4430/4450/4550/4570/4580/PC-D520/Canon 712/725/726/728/737/CB435A/CB436A/CC388A/CE278A/CE285A/CF283A/CF283X/CF279A, GREEN Color, SUPER HD+ DETAIL - супер висока щільність друку/чорнота та якість відбитка!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C269" authorId="0">
+    <comment ref="C273" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1005/1006/1007/1008/1102/1108/1505/1560/1566/1600/1606/M1120/1132/1212/1213/1216/113 2/1136/1522/1530/1536/1319/M125/127/M201/225/Canon i-SENSYS MF4410/4412/4420/4430/4450/4550/4570/4580/LBP-3010/3018/3020 /3050/3100/3108/6000/6200/M211/212/216/217/220/226/229/M12/M26/D520, Canon 712/725/726/728/737/CB435A/CB436A/CC388A/CE278A/CE285A/CF283A/CF283X/CF279A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C270" authorId="0">
+    <comment ref="C274" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: Canon 712  1870B002 , 713  1871B002  , 725  3484B002 , 726  3483B002 , 728  3500B002 , 737  9435B002 , HP CB435A, CB436A, CE278A, CE285A, CF283A, CF283X
 Сумісні пристрої: Canon LBP-3010, LBP-3100, LBP-3250, F-158200, LBP-6000, LBP-6020, LBP-6030, MF-3010, LBP-6200, LBP-6230, FAX-L150, FAX-L170, FAX-L410, MF-4410, MF-4430, MF-4450, MF-4550, MF-4570, MF-4580, MF-4730, MF-4750, MF-4780, MF-4870, MF-4890, PC-D520, PC-D550, LBP-151, MF-211, MF-212, MF-216, MF-217, MF-226, MF-229, MF-231, MF-232, MF-237, MF-244, MF-247, MF-249, HP LJ P1000, P1002, P1003, P1004, P1005, P1006, P1007, P1008, P1009, M1120, M1522, P1500, P1505, M1530, M1536, P1560, P1566, P1600, P1606, P1100, P1101, P1102, P1103, P1104, P1106, P1108, P1109, M1130, M1132, M1136, M1137, M1210, M1212, M1213, M1214, M1216, M1217, M125, M126, M127, M128, M201, M225.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C271" authorId="0">
+    <comment ref="C275" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1005/1006/1007/1008/1102/1505/1560/1566/1606/M201/202/211/212/216/217/220/225/226/1120/1132/1136/1212/1213/1522/1530/1536/MFP M12/26/125/127/225/226/Canon LBP3010/3020/3050/3100/3150/6000/6200/MF-4410/4430/4450/4550/4570/4580/4750/4820/4830/4870/4890/CB435A/CB436A/CE278A/CE285A/CF283A/Canon 712/725/726/728/737, BLUE Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C272" authorId="0">
+    <comment ref="C276" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1005/1006/1007/1008/1102/1108/1505/1560/1566/1600/1606/M1120/1132/1212/1213/1216/113 2/1136/1522/1530/1536/1319/M125/127/M201/225/Canon i-SENSYS MF4410/4412/4420/4430/4450/4550/4570/4580/LBP-3010/3018/3020 /3050/3100/3108/6000/6200/M211/212/216/217/220/226/229/M12/M26/D520, Canon 712/725/726/728/737/CB435A/CB436A/CC388A/CE278A/CE285A/CF283A/CF283X/CF279A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C273" authorId="0">
+    <comment ref="C277" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1005/1006/1007/1008/1102/1108/1505/1560/1566/1600/1606/M1120/1132/1212/1213/1216/113 2/1136/1522/1530/1536/1319/M125/127/M201/225/Canon i-SENSYS MF4410/4412/4420/4430/4450/4550/4570/4580/LBP-3010/3018/3020 /3050/3100/3108/6000/6200/M211/212/216/217/220/226/229/M12/M26/D520, Canon 712/725/726/728/737/CB435A/CB436A/CC388A/CE278A/CE285A/CF283A/CF283X/CF279A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C274" authorId="0">
+    <comment ref="C278" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1005/1006/1007/1008/1102/1108/1505/1560/1566/1600/1606/M1120/1132/1212/1213/1216/113 2/1136/1522/1530/1536/1319/M125/127/M201/225/Canon i-SENSYS MF4410/4412/4420/4430/4450/4550/4570/4580/LBP-3010/3018/3020 /3050/3100/3108/6000/6200/M211/212/216/217/220/226/229/M12/M26/D520, Canon 712/725/726/728/737/CB435A/CB436A/CC388A/CE278A/CE285A/CF283A/CF283X/CF279A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C275" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C276" authorId="0">
+    <comment ref="C279" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1005/1006/1007/1008/1102/1108/1505/1560/1566/1600/1606/M1120/1132/1212/1213/1216/113 2/1136/1522/1530/1536/1319/M125/127/M201/225/Canon i-SENSYS MF4410/4412/4420/4430/4450/4550/4570/4580/LBP-3010/3018/3020 /3050/3100/3108/6000/6200/M211/212/216/217/220/226/229/M12/M26/D520, Canon 712/725/726/728/737/CB435A/CB436A/CC388A/CE278A/CE285A/CF283A/CF283X/CF279A, GREEN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C277" authorId="0">
+    <comment ref="C280" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1005/1006/1007/1008/1102/1108/1505/1560/1566/1600/1606/M1120/1132/1136/1212/1213/1216/1319/1522/1530/1536/Pro M12/26/COLOR Pro M125/127/201/225/Canon LBP3010/3018/3020/3050/3100/3108/6000/6200/MF-211/212/216/217/220/226/229/4410/4412/4420/4430/4450/4550/4570/4580/PC-D520/Canon 712/725/726/728/737/CB435A/CB436A/CC388A/CE278A/CE285A/CF283A/CF283X/CF279A, GREEN Color, HD - висока щільність друку/чорнота!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C278" authorId="0">
+    <comment ref="C281" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1005/1006/1007/1008/1102/1108/1505/1560/1566/1600/1606/M1120/1132/1136/1212/1213/121 6/1319/1522/1530/1536/Pro M12/26/COLOR Pro M125/127/201/225/ Canon LBP3010/3018/3020/3050/3100/3108/6000/6200/MF-211/212/ 216/217/220/226/229/4410/4412/4420/4430/4450/4550/4570/4580/ PC-D520/Canon 712/725/726/728/737/CB435A/CB436A/CC388A/CE278A/CE285A/CF283A/CF283X/CF279A, GREEN Color, висока якість, LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C279" authorId="0">
+    <comment ref="C282" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ P1005/1006/1007/1008/1102/1108/1505/1560/1566/1600/1606/M1120/1132/1212/1213/1216/113 2/1136/1522/1530/1536/1319/M125/127/M201/225/Canon i-SENSYS MF4410/4412/4420/4430/4450/4550/4570/4580/LBP-3010/3018/3020 /3050/3100/3108/6000/6200/M211/212/216/217/220/226/229/M12/M26/D520, Canon 712/725/726/728/737/CB435A/CB436A/CC388A/CE278A/CE285A/CF283A/CF283X/CF279A Green Color, HD</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C283" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1005/1006/1007/1008/1102/1108/1505/1560/1566/1600/1606/M1120/1132/1136/1212/1213/121 6/1319/1522/1530/1536/Pro M12/26/COLOR Pro M125/127/201/225/ Canon LBP3010/3018/3020/3050/3100/3108/6000/6200/MF-211/212/ 216/217/220/226/229/4410/4412/4420/4430/4450/4550/4570/4580/ PC-D520/Canon 712/725/726/728/737/CB435A/CB436A/CC388A/CE278A/CE285A/CF283A/CF283X/CF279A, фіолетовий LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C280" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C281" authorId="0">
+    <comment ref="C284" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1005/1006/1007/1008/1102/1108/1505/1560/1566/1600/1606/M1120/1132/1136/1212/1213/121 6/1319/1522/1530/1536/Pro M12/26/COLOR Pro M125/127/201/225/ Canon LBP3010/3018/3020/3050/3100/3108/6000/6200/MF-211/212/ 216/217/220/226/229/4410/4412/4420/4430/4450/4550/4570/4580/ PC-D520/Canon 712/725/726/728/737/CB435A/CB436A/CC388A/CE278A/CE285A/CF283A/CF283X/CF279A, PURPLE Color LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C282" authorId="0">
+    <comment ref="C285" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Pro 400 M401/425/Canon LBP-3470/3480/6300/6650/6670/6680/MF5850/5870/5880/5940/5950/5960/5980/6680/6780/CE505A/CF280A /Canon 719/Canon IR- 1133 / 1133A / 1133iF</t>
         </r>
       </text>
     </comment>
-    <comment ref="C283" authorId="0">
+    <comment ref="C286" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Pro 400 M401/425/Canon LBP-3470/3480/6300/6650/6670/6680/MF5850/5870/5880/5940/5950/5960/5980/6680/6780/CE505A/CF280A /Canon 719/Canon IR- 1133 / 1133A / 1133iF Long life</t>
         </r>
       </text>
     </comment>
-    <comment ref="C284" authorId="0">
+    <comment ref="C287" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Pro 400 M401/425/Canon LBP-3470/3480/6300/6650/6670/6680/MF5850/5870/5880/5940/5950/5960/5980/6680/6780/CE505A/CF280A /Canon 719/Canon IR- 1133 / 1133A / 1133iF  OEM-like color   + втулка</t>
         </r>
       </text>
     </comment>
-    <comment ref="C285" authorId="0">
+    <comment ref="C288" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Контрастная печать  high density  HP LJ P2035/2055/2030/2050/Pro 400 M401/425/Canon LBP-3470/3480/6300/6650/6670/6680/MF5850/5870/5880/5940/5950/5960/5980/6680/6780/CE505A/CF280A /Canon 719/Canon IR- 1133 / 1133A / 1133iF  OEM-like color   + втулка</t>
         </r>
       </text>
     </comment>
-    <comment ref="C286" authorId="0">
+    <comment ref="C289" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Pro 400 M401/425/Canon LBP-3470/3480/6300/6650/6670/6680/MF5850/5870/5880/5940/5950/5960/5980/6680/6780/CE505A/CF280A /Canon 719/Canon IR- 1133 / 1133A / 1133iF</t>
         </r>
       </text>
     </comment>
-    <comment ref="C287" authorId="0">
+    <comment ref="C290" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P2035/ 2055  CE505A/ X , LJ PRO400/ M401/ M425 MFP /Canon IR- 1133 / 1133A / 1133iF; LaserBase MF5580dn / MF5840dn; i-Sensys LBP-6300dn / LBP-6310DN / LBP-6650dn / LBP-6670DN / LBP-6680x / MF5940DN / MF5980DW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C288" authorId="0">
+    <comment ref="C291" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Pro 400 M401/425/Canon LBP-3470/3480/6300/6650/6670/6680/MF5850/5870/5880/5940/5950/5960/5980/6680/6780/CE505A/CF280A /Canon 719/Canon IR- 1133 / 1133A / 1133iF</t>
         </r>
       </text>
     </comment>
-    <comment ref="C289" authorId="0">
+    <comment ref="C292" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2030/2035/2050/2055/Pro400 M401/425/Canon LBP6300/6303/6310/6650/6653/6670/6680/MF5580/5840/5850/5870/5880/5940/5950/5960/5980/6680/6780/iR1133/Image CLASS D1120/1150/1170/1180/CE505A/CE505X/CF280A/Canon 719 + втулка і шестерня, BLUE Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C290" authorId="0">
+    <comment ref="C293" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Pro 400 M401/425/Canon LBP-3470/3480/6300/6650/6670/6680/MF5850/5870/5880/5940/5950/5960/5980/6680/6780/CE505A/CF280A /Canon 719/Canon IR- 1133 / 1133A / 1133iF  Green</t>
         </r>
       </text>
     </comment>
-    <comment ref="C291" authorId="0">
+    <comment ref="C294" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Pro 400 M401/425/Canon LBP-3470/3480/6300/6650/6670/6680/MF5850/5870/5880/5940/5950/5960/5980/6680/6780/CE505A/CF280A /Canon 719/Canon IR- 1133 / 1133A / 1133iF  Green color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C292" authorId="0">
+    <comment ref="C295" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для принтерів: HP LaserJet P2030, P2035 P2035n, P2050, P2055d P2055n P2055x. HP LaserJet Pro 400 MFP M425dw M425dn M401dn M401n M401d HP2035 / HP 2035 Картриджі: Canon 719, HP CE505A, CE505X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C293" authorId="0">
+    <comment ref="C296" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Pro 400 M401/425/Canon LBP-3470/3480/6300/6650/6670/6680/MF5850/5870/5880/5940/5950/5960/5980/6680/6780/D1120, Canon 719/CE505A/CF280A, GREEN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C294" authorId="0">
+    <comment ref="C297" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Pro 400 M401/425/Canon LBP-3470/3480/6300/6650/6670/6680/MF5850/5870/5880/5940/5950/5960/5980/6680/6780/D1120, Canon 719/CE505A/CF280A, + втулка, GREEN Color, HD - висока щільність друку/чорнота</t>
         </r>
       </text>
     </comment>
-    <comment ref="C295" authorId="0">
+    <comment ref="C298" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Pro 400 M401/425/Canon LBP3470/3480/6300/6650/6670/6680/MF5850/5870/5880/5940/5950/5960/5980/6680/6780/D1120/iR1133/Canon 719/CE505A/CF280A + втулка, GREEN Color, висока якість, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="G295" authorId="0">
+    <comment ref="G298" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 20шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C296" authorId="0">
+    <comment ref="C299" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet P2030,P2035 P2035n,P2050,P2055d P2055n P2055x. HP LaserJet Pro 400 MFP M425dw M425dn M401dn M401n M401d HP2035 / HP 2035 CANON I-SENSYS LBP: 251DW , 252DW , 253X , 6300DN , 6310DN , 6650DN , 6670DN , 6680X CANON imageRUNNER: 1133A , 1133IF , 1133 Для Картриджей: Canon 719, HP CE505A, CE505X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C297" authorId="0">
+    <comment ref="C300" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line HP LJ P2035/2055/2030/2050/Pro 400 M401/425/Canon LBP3470/3480/6300/6650/6670/6680/MF5850/5870/5880/5940/5950/5960/5980/6680/6780/D1120/iR1133/Canon 719/CE505A/CF280A + втулка, OEM Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C298" authorId="0">
+    <comment ref="C301" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Pro 400 M401/425/Canon LBP-3470/3480/6300/6650/6670/6680/MF5850/5870/5880/5940/5950/5960/5980/6680/6780/CE505A/CF280A /Canon 719/Canon IR- 1133 / 1133A / 1133iF Long Life, фіолетовий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C299" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C300" authorId="0">
+    <comment ref="C302" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Pro 400 M401/425/Canon LBP-3470/3480/6300/6650/6670/6680/MF5850/5870/5880/5940/5950/5960/5980/6680/6780/CE505A/CF280A /Canon 719/Canon IR- 1133 / 1133A / 1133iF PURPLE Color LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C301" authorId="0">
+    <comment ref="C303" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P3015/3016/Canon LBP-6750,  CE255A/Canon 724</t>
         </r>
       </text>
     </comment>
-    <comment ref="C302" authorId="0">
+    <comment ref="C304" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P3015/3016/Canon LBP-6750,  CE255A/Canon 724  з карданом</t>
         </r>
       </text>
     </comment>
-    <comment ref="C303" authorId="0">
+    <comment ref="C305" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P3015/3016/Canon LBP-6750,  CE255A/Canon 724  з карданом</t>
         </r>
       </text>
     </comment>
-    <comment ref="C304" authorId="0">
+    <comment ref="C306" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P3015/3016/Canon LBP-6750,  CE255A/Canon 724</t>
         </r>
       </text>
     </comment>
-    <comment ref="C305" authorId="0">
+    <comment ref="C307" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P3015/3016/Canon LBP-6750,  CE255A/Canon 724</t>
         </r>
       </text>
     </comment>
-    <comment ref="C306" authorId="0">
+    <comment ref="C308" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P3015/3016/Canon LBP-6750,  CE255A/Canon 724  з карданом</t>
         </r>
       </text>
     </comment>
-    <comment ref="C307" authorId="0">
+    <comment ref="C309" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P 3015 , M521, M525, Canon LBP-3560, LBP-6700, Для принтера: HP LJ P3010, P3011, P3015, P3015d, P3015dn, P3015x; HP LaserJet Pro 500 M521dn, M521dw Enterprise; HP LJ M525, M525dn, M525f; Canon LBP-6780, LBP-6750, LBP-6710, LBP-6700, LBP-3580, LBP-3560 Для картриджа: Canon 724, HP CE255A, CE255X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C308" authorId="0">
+    <comment ref="C310" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3015/Enterprise 500 M525/COLOR Pro M521/Canon LBP3580/3560/6700/6750/6780/MF-512/515/Canon 724H/324H/CE25 5A/CE255X, EMERALD Color з карданом</t>
         </r>
       </text>
     </comment>
-    <comment ref="C309" authorId="0">
+    <comment ref="C311" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3015/Enterprise 500 M525/COLOR Pro M521/Canon LBP3580/3560/6700/6750/6780/MF-512/515/Canon 724H/324H/CE25 5A/CE255X, Green Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C310" authorId="0">
+    <comment ref="C312" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3015/Enterprise 500 M525/COLOR Pro M521/Canon LBP3580/3560/6700/6750/6780/MF-512/515/Canon 724H/324H/CE25 5A/CE255X, Green Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C311" authorId="0">
+    <comment ref="C313" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3015/Enterprise 500 M525/COLOR Pro M521/Canon LBP3580/3560/6700/6750/6780/MF-512/515/Canon 724H/324H/CE25 5A/CE255X, GREEN Color з карданом</t>
         </r>
       </text>
     </comment>
-    <comment ref="C312" authorId="0">
+    <comment ref="C314" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3011/P3015</t>
         </r>
       </text>
     </comment>
-    <comment ref="C313" authorId="0">
+    <comment ref="C315" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P3015/3016/Canon LBP-6750,  CE255A/Canon 724 . Фотобарабан Odyssey SafeDrive HP LJ P3015 має запатентовану технологію передачі SafeDrive. Ця система характеризується кнопковим механізмом для плавного зняття і легкої, простої установки шестерні фотобарабана при встановленні картриджа у принтер. Альтернативні продукти на ринку можуть викликати появу клацань, застрявання паперу, пошкодження картриджа. Фотобарабан Odyssey SafeDrive HP LJ P3015 і шестерня зібрані разом, до них додається планка з підшипником. При відновленні картриджа підшипник ОЕМ видаляється і замінюється за допомогою 2 гвинтів, які так само йдуть в поставці з фотобарабаном.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C314" authorId="0">
+    <comment ref="C316" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3015/Enterprise 500 M525/COLOR Pro M521/Canon LBP3580/3560/6700/6750/6780/MF-512/515/Canon 724H/324H/CE25 5A/CE255X, OEM Color з карданом</t>
         </r>
       </text>
     </comment>
-    <comment ref="C315" authorId="0">
+    <comment ref="C317" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P3015/3016/Canon LBP-6750,  CE255A/Canon 724  з карданом. Long Llife, фіолетовий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C316" authorId="0">
+    <comment ref="C318" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3015/Enterprise 500 M525/COLOR Pro M521/Canon LBP3580/3560/6700/6750/6780/MF-512/515/Canon 724H/324H/CE25 5A/CE255X, PURPLE Color з карданом</t>
         </r>
       </text>
     </comment>
-    <comment ref="C317" authorId="0">
+    <comment ref="C319" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтерів: HP4014 / HP 4014 / HP4015 / HP 4015 / HP LaserJet P4014 / P4014n / P4015n / P4015tn / P4015x / P4515 / P4515n / P4515x. HP 600 M602n / M602dn / M602x / 600, M601n / M601dn / M603n / M603dn, HP M4555 / M4555h / M4555fskm / M4555f MFP. Для картриджів: CE390A  HP 90A , CE390X  HP 90X , CF281A  HP 81A , CF281X  HP 81X , CC364A, CC364X, Canon 039, 039H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C318" authorId="0">
+    <comment ref="C320" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтерів: HP4014 / HP 4014 / HP4015 / HP 4015 / HP LaserJet P4014 / P4014n / P4015n / P4015tn / P4015x / P4515 / P4515n / P4515x. HP 600 M602n / M602dn / M602x / 600, M601n / M601dn / M603n / M603dn, HP M4555 / M4555h / M4555fskm / M4555f MFP. Для картриджів: CE390A  HP 90A , CE390X  HP 90X , CF281A  HP 81A , CF281X  HP 81X , CC364A, CC364X, Canon 039, 039H  OEM-like color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C319" authorId="0">
+    <comment ref="C321" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтерів: HP4014 / HP 4014 / HP4015 / HP 4015 / HP LaserJet P4014 / P4014n / P4015n / P4015tn / P4015x / P4515 / P4515n / P4515x. HP 600 M602n / M602dn / M602x / 600, M601n / M601dn / M603n / M603dn, HP M4555 / M4555h / M4555fskm / M4555f MFP. Для картриджів: CE390A  HP 90A , CE390X  HP 90X , CF281A  HP 81A , CF281X  HP 81X , CC364A, CC364X, Canon 039, 039H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C320" authorId="0">
+    <comment ref="C322" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтерів: HP4014 / HP 4014 / HP4015 / HP 4015 / HP LaserJet P4014 / P4014n / P4015n / P4015tn / P4015x / P4515 / P4515n / P4515x. HP 600 M602n / M602dn / M602x / 600, M601n / M601dn / M603n / M603dn, HP M4555 / M4555h / M4555fskm / M4555f MFP. Для картриджів: CE390A  HP 90A , CE390X  HP 90X , CF281A  HP 81A , CF281X  HP 81X , CC364A, CC364X, Canon 039, 039H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C321" authorId="0">
+    <comment ref="C323" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтерів: HP4014 / HP 4014 / HP4015 / HP 4015 / HP LaserJet P4014 / P4014n / P4015n / P4015tn / P4015x / P4515 / P4515n / P4515x. HP 600 M602n / M602dn / M602x / 600, M601n / M601dn / M603n / M603dn, HP M4555 / M4555h / M4555fskm / M4555f MFP. Для картриджів: CE390A  HP 90A , CE390X  HP 90X , CF281A  HP 81A , CF281X  HP 81X , CC364A, CC364X, Canon 039, 039H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C322" authorId="0">
+    <comment ref="C324" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP4014 / HP 4014 / HP4015 / HP 4015 / HP LaserJet P4014/P4014n/P4015n/P4015tn/P4015x/P4515/P4515n/P4515x. HP 600 M602n/M602dn/M602x/600,M601n/M601dn/M603n/M603dn,HP M4555/M4555h/M4555fskm/M4555f MFP Фотобарабан для картриджей: CE390A  HP 90A , CE390X  HP 90X , CF281A  HP 81A , CF281X  HP 81X , CC364A, CC364X, Canon 039, 039H</t>
         </r>
       </text>
     </comment>
-    <comment ref="G322" authorId="0">
+    <comment ref="G324" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C323" authorId="0">
+    <comment ref="C325" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтерів: HP4014 / HP 4014 / HP4015 / HP 4015 / HP LaserJet P4014 / P4014n / P4015n / P4015tn / P4015x / P4515 / P4515n / P4515x. HP 600 M602n / M602dn / M602x / 600, M601n / M601dn / M603n / M603dn, HP M4555 / M4555h / M4555fskm / M4555f MFP. Для картриджів: CE390A  HP 90A , CE390X  HP 90X , CF281A  HP 81A , CF281X  HP 81X , CC364A, CC364X, Canon 039, 039H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C324" authorId="0">
+    <comment ref="C326" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP4014 / HP 4014 / HP4015 / HP 4015 / HP LaserJet P4014/P4014n/P4015n/P4015tn/P4015x/P4515/P4515n/P4515x. HP 600 M602n/M602dn/M602x/600,M601n/M601dn/M603n/M603dn,HP M4555/M4555h/M4555fskm/M4555f MFP Фотобарабан для картриджей: CE390A  HP 90A , CE390X  HP 90X , CF281A  HP 81A , CF281X  HP 81X , CC364A, CC364X, Canon 039, 039H</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C327" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтерів: HP4014 / HP 4014 / HP4015 / HP 4015 / HP LaserJet P4014 / P4014n / P4015n / P4015tn / P4015x / P4515 / P4515n / P4515x. HP 600 M602n / M602dn / M602x / 600, M601n / M601dn / M603n / M603dn, HP M4555 / M4555h / M4555fskm / M4555f MFP. Для картриджів: CE390A  HP 90A , CE390X  HP 90X , CF281A  HP 81A , CF281X  HP 81X , CC364A, CC364X, Canon 039, 039H, EMERALD Color, высокое качество, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C325" authorId="0">
+    <comment ref="C328" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP4014 / HP 4014 / HP4015 / HP 4015 / HP LaserJet P4014/P4014n/P4015n/P4015tn/P4015x/P4515/P4515n/P4515x. HP 600 M602n/M602dn/M602x/600,M601n/M601dn/M603n/M603dn,HP M4555/M4555h/M4555fskm/M4555f MFP Фотобарабан для картриджей: CE390A  HP 90A , CE390X  HP 90X , CF281A  HP 81A , CF281X  HP 81X , CC364A, CC364X, Canon 039, 039H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C326" authorId="0">
+    <comment ref="C329" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP4014 / HP 4014 / HP4015 / HP 4015 / HP LaserJet P4014/P4014n/P4015n/P4015tn/P4015x/P4515/P4515n/P4515x. HP 600 M602n/M602dn/M602x/600,M601n/M601dn/M603n/M603dn,HP M4555/M4555h/M4555fskm/M4555f MFP Фотобарабан для картриджей: CE390A  HP 90A , CE390X  HP 90X , CF281A  HP 81A , CF281X  HP 81X , CC364A, CC364X, Canon 039, 039H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C327" authorId="0">
+    <comment ref="C330" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтерів: HP4014 / HP 4014 / HP4015 / HP 4015 / HP LaserJet P4014 / P4014n / P4015n / P4015tn / P4015x / P4515 / P4515n / P4515x. HP 600 M602n / M602dn / M602x / 600, M601n / M601dn / M603n / M603dn, HP M4555 / M4555h / M4555fskm / M4555f MFP. Для картриджів: CE390A  HP 90A , CE390X  HP 90X , CF281A  HP 81A , CF281X  HP 81X , CC364A, CC364X, Canon 039, 039H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C328" authorId="0">
+    <comment ref="C331" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP4014 / HP 4014 / HP4015 / HP 4015 / HP LaserJet P4014/P4014n/P4015n/P4015tn/P4015x/P4515/P4515n/P4515x. HP 600 M602n/M602dn/M602x/600,M601n/M601dn/M603n/M603dn,HP M4555/M4555h/M4555fskm/M4555f MFP Фотобарабан для картриджей: CE390A  HP 90A , CE390X  HP 90X , CF281A  HP 81A , CF281X  HP 81X , CC364A, CC364X, Canon 039, 039H. Long Life, фіолетовий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C329" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C330" authorId="0">
+    <comment ref="C332" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтерів: HP4014 / HP 4014 / HP4015 / HP 4015 / HP LaserJet P4014 / P4014n / P4015n / P4015tn / P4015x / P4515 / P4515n / P4515x. HP 600 M602n / M602dn / M602x / 600, M601n / M601dn / M603n / M603dn, HP M4555 / M4555h / M4555fskm / M4555f MFP. Для картриджів: CE390A  HP 90A , CE390X  HP 90X , CF281A  HP 81A , CF281X  HP 81X , CC364A, CC364X, Canon 039, 039H, PURPLE Color, LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C331" authorId="0">
+    <comment ref="C333" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro 3103fdw/3003dn/3003dw/3103fdn. 142A  W1420A , 145A  W1450A , 145X  W1450X , 135A  W1350A , 135X  W1350X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C332" authorId="0">
+    <comment ref="C334" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M102/104/130/132/M203/227/277/Ultra M134/106/105/M206/230/227. Canon LBP-110/112/113/M F110/112/113  049 /LBP160 /LBP162 /LBP113 /MF112 / MF264DW / MF267DW / MF269DW. CF219A/CF218A/CF232A/CF233A/CF234A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C333" authorId="0">
+    <comment ref="C335" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M102/104/130/132/M203/227/277/Ultra M134/106/105/M206/230/227. Canon LBP-110/112/113/M F110/112/113  049 /LBP160 /LBP162 /LBP113 /MF112 / MF264DW / MF267DW / MF269DW. CF219A/CF218A/CF232A/CF233A/CF234A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C334" authorId="0">
+    <comment ref="C336" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M102/104/130/132/M203/227/277/Ultra M134/106/105/M206/230/227. Canon LBP-110/112/113/M F110/112/113  049 /LBP160 /LBP162 /LBP113 /MF112 / MF264DW / MF267DW / MF269DW. CF219A/CF218A/CF232A/CF233A/CF234A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C335" authorId="0">
+    <comment ref="C337" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M102/104/130/132/M203/227/277/Ultra M134/106/105/M206/230/227. Canon LBP-110/112/113/M F110/112/113  049 /LBP160 /LBP162 /LBP113 /MF112 / MF264DW / MF267DW / MF269DW. CF219A/CF218A/CF232A/CF233A/CF234A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C336" authorId="0">
+    <comment ref="C338" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M102/104/130/132/M203/227/277/Ultra M134/106/105/M206/230/227. Canon LBP-110/112/113/M F110/112/113  049 /LBP160 /LBP162 /LBP113 /MF112 / MF264DW / MF267DW / MF269DW. CF219A/CF218A/CF232A/CF233A/CF234A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C337" authorId="0">
+    <comment ref="C339" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M102/104/130/132/M203/227/277/Ultra M134/106/105/M206/230/227. Canon LBP-110/112/113/M F110/112/113  049 /LBP160 /LBP162 /LBP113 /MF112 / MF264DW / MF267DW / MF269DW. CF219A/CF218A/CF232A/CF233A/CF234A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C338" authorId="0">
+    <comment ref="C340" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M102/104/130/132/M203/227/277/Ultra M134/106/105/M206/230/227. Canon LBP-110/112/113/M F110/112/113  049 /LBP160 /LBP162 /LBP113 /MF112 / MF264DW / MF267DW / MF269DW. CF219A/CF218A/CF232A/CF233A/CF234A OEM Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C339" authorId="0">
+    <comment ref="C341" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M102/104/130/132/M203/227/277/Ultra M134/106/105/M206/230/227. Canon LBP-110/112/113/M F110/112/113  049 /LBP160 /LBP162 /LBP113 /MF112 / MF264DW / MF267DW / MF269DW. CF219A/CF218A/CF232A/CF233A/CF234A Long Life</t>
         </r>
       </text>
     </comment>
-    <comment ref="C340" authorId="0">
+    <comment ref="C342" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M102/104/130/132/M203/227/277/Ultra M134/106/105/M206/230/227. Canon LBP-110/112/113/M F110/112/113  049 /LBP160 /LBP162 /LBP113 /MF112 / MF264DW / MF267DW / MF269DW. CF219A/CF218A/CF232A/CF233A/CF234A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C341" authorId="0">
+    <comment ref="C343" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M102/104/130/132/M203/227/277/Ultra M134/106/105/M206/230/227. Canon LBP-110/112/113/M F110/112/113  049 /LBP160 /LBP162 /LBP113 /MF112 / MF264DW / MF267DW / MF269DW. CF219A/CF218A/CF232A/CF233A/CF234A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C342" authorId="0">
+    <comment ref="C344" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M102/104/130/132/M203/227/277/Ultra M134/106/105/M206/230/227. Canon LBP-110/112/113/M F110/112/113  049 /LBP160 /LBP162 /LBP113 /MF112 / MF264DW / MF267DW / MF269DW. CF219A/CF218A/CF232A/CF233A/CF234A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C343" authorId="0">
+    <comment ref="C345" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M102/104/130/132/M203/227/277/Ultra M134/106/105/M206/230/227. Canon LBP-110/112/113/M F110/112/113  049 /LBP160 /LBP162 /LBP113 /MF112 / MF264DW / MF267DW / MF269DW. CF219A/CF218A/CF232A/CF233A/CF234A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C344" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C345" authorId="0">
+    <comment ref="C346" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	047  2164C002 , 049  2165C001 , 051  2168C002 , 051 Drum  2170C001 , 051H  2169C002 , CF217A, CF219A, CF230A, CF230X, CF231A, CF232A, CF233A, CF234A
 Сумісні пристрої	Canon LBP-110, Canon LBP-112, Canon LBP-113, Canon MF-110, Canon MF-112, Canon MF-113, Canon LBP-160, Canon LBP-162, Canon MF-260, Canon MF-264, Canon MF-267, Canon MF-269, HP LJ Pro M101, HP LJ Pro M102, HP LJ Pro M129, HP LJ Pro M130, HP LJ Pro M103, HP LJ Pro M104, HP LJ Pro M132, HP LJ Pro M203, HP LJ Pro M227, HP LJ Pro M206, HP LJ Pro M230, HP LJ Pro M105, HP LJ Pro M106, HP LJ Pro M133, HP LJ Pro M134</t>
         </r>
       </text>
     </comment>
-    <comment ref="C346" authorId="0">
+    <comment ref="C347" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M102/104/130/132/M203/227/277/Ultra M134/106/105/M206/230/227. Canon LBP-110/112/113/M F110/112/113  049 /LBP160 /LBP162 /LBP113 /MF112 / MF264DW / MF267DW / MF269DW. CF219A/CF218A/CF232A/CF233A/CF234A Long Life PURPLE Color</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C348" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M15/16/28/29/30/211/212/236/110/111/139е/142е/140/209/234/Canon LBP-122/272/275/CF244A/W1350A 135A /W1360A 136A /W1420A 142A /Canon 071</t>
         </r>
       </text>
     </comment>
-    <comment ref="C347" authorId="0">
+    <comment ref="C349" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M15/16/28/29/30/211/212/236/110/111/139е/142е/140/209/234/Canon LBP-122/272/275/CF244A/W1350A 135A /W1360A 136A /W1420A 142A /Canon 071</t>
         </r>
       </text>
     </comment>
-    <comment ref="C348" authorId="0">
+    <comment ref="C350" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M15/16/28/29/30/211/212/236/110/111/139е/142е/140/209/234/Canon LBP-122/272/275/CF244A/W1350A 135A /W1360A 136A /W1420A 142A /Canon 071</t>
         </r>
       </text>
     </comment>
-    <comment ref="C349" authorId="0">
+    <comment ref="C351" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line HP LJ Pro M15/16/28/29/30/211/212/236/110/111/139е/142е/140/209/234/Canon LBP-122/272/275/CF244A/W1350A 135A /W1360A 136A /W1420A 142A /Canon 071
 , OEM Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C350" authorId="0">
+    <comment ref="C352" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M15/16/28/29/30/211/212/236/110/111/139е/142е/140/209/234/Canon LBP-122/272/275/CF244A/W1350A 135A /W1360A 136A /W1420A 142A /Canon 071</t>
         </r>
       </text>
     </comment>
-    <comment ref="C351" authorId="0">
+    <comment ref="C353" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M15/16/28/29/30/211/212/236/110/111/139е/142е/140/209/234/Canon LBP-122/272/275/CF244A/W1350A 135A /W1360A 136A /W1420A 142A /Canon 071</t>
         </r>
       </text>
     </comment>
-    <comment ref="C352" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C353" authorId="0">
+    <comment ref="C354" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M15/16/28/29/30/211/212/236/110/111/139е/142е/140/209/234/Canon LBP-122/272/275/CF244A/W1350A 135A /W1360A 136A /W1420A 142A /Canon 071. Green Color</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C355" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line HP LJ Pro M15/16/28/29/30/211/212/236/110/111/139е/142е/140/209/234/Canon LBP-122/272/275/CF244A/W1350A 135A /W1360A 136A /W1420A 142A /Canon 071
 , OEM Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C354" authorId="0">
+    <comment ref="C356" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M15/16/28/29/30/211/212/236/110/111/139е/142е/140/209/234/Canon LBP-122/272/275/CF244A/W1350A 135A /W1360A 136A /W1420A 142A /Canon 071. Long Life, фіолетовий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C355" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C356" authorId="0">
+    <comment ref="C357" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M15/16/28/29/30/211/212/236/110/111/139е/142е/140/209/234/Canon LBP-122/272/275/CF244A/W1350A 135A /W1360A 136A /W1420A 142A /Canon 071, OEM Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C357" authorId="0">
+    <comment ref="C358" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro MFPM427fdn/M427dw/M427fdw/M403/M402dw/M402n/M402dn/M426fdw/M426fdn;HP LaserJet EnterpriseM506dn/M506n/M506X/M527f/M527dn/M527z CF228A/CF228X/CF226A/CF226X/CF259A/CF259X/CF287A/CF287X Canon 052/ 052H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C358" authorId="0">
+    <comment ref="C359" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro MFPM427fdn/M427dw/M427fdw/M403/M402dw/M402n/M402dn/M426fdw/M426fdn;HP LaserJet EnterpriseM506dn/M506n/M506X/M527f/M527dn/M527z CF228A/CF228X/CF226A/CF226X/CF259A/CF259X/CF287A/CF287X Canon 052/ 052H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C359" authorId="0">
+    <comment ref="C360" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro MFPM427fdn/M427dw/M427fdw/M403/M402dw/M402n/M402dn/M426fdw/M426fdn;HP LaserJet EnterpriseM506dn/M506n/M506X/M527f/M527dn/M527z CF228A/CF228X/CF226A/CF226X/CF259A/CF259X/CF287A/CF287X Canon 052/ 052H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C360" authorId="0">
+    <comment ref="C361" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro MFPM427fdn/M427dw/M427fdw/M403/M402dw/M402n/M402dn/M426fdw/M426fdn;HP LaserJet EnterpriseM506dn/M506n/M506X/M527f/M527dn/M527z CF228A/CF228X/CF226A/CF226X/CF259A/CF259X/CF287A/CF287X Canon 052/ 052H. З хвостовиком.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C361" authorId="0">
+    <comment ref="C362" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro MFPM427fdn/M427dw/M427fdw/M403/M402dw/M402n/M402dn/M426fdw/M426fdn;HP LaserJet EnterpriseM506dn/M506n/M506X/M527f/M527dn/M527z CF228A/CF228X/CF226A/CF226X/CF259A/CF259X/CF287A/CF287X Canon 052/ 052H EMERALD Color, LONG LIFE. З втулкою</t>
         </r>
       </text>
     </comment>
-    <comment ref="C362" authorId="0">
+    <comment ref="C363" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/404/403/426/427/428/4002/4003/MFP4102/4103/Enterprise M501/506/527/Canon iR1643, CF226/CF287/CF259/W1490A 149A /W1510A 151A /Canon 052/Canon 057/Canon 070 + втулка і шестерня, BLUE Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C363" authorId="0">
+    <comment ref="C364" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LaserJet Pro MFPM427fdn/M427dw/M427fdw/M403/M402dw/M402n/M402dn/M426fdw/M426fdn;HP LaserJet EnterpriseM506dn/M506n/M506X/M527f/M527dn/M527z CF228A/CF228X/CF226A/CF226X/CF259A/CF259X/CF287A/CF287X Canon 052/ 052H. Green Color.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C365" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LaserJet Pro MFPM427fdn/M427dw/M427fdw/M403/M402dw/M402n/M402dn/M426fdw/M426fdn;HP LaserJet EnterpriseM506dn/M506n/M506X/M527f/M527dn/M527z CF228A/CF228X/CF226A/CF226X/CF259A/CF259X/CF287A/CF287X Canon 052/ 052H</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C366" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M402/404/403/426/427/428/4002/4003/MFP4102/4103/Enterprise M501/506/527/Canon iR1643, CF226/CF287/CF259/W1490A 149A /W1510A 151A /Canon 052/Canon 057/Canon 070 + втулка та шестерня, GREEN Color, HD, для ОРИГІНАЛЬНИХ картриджів!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C367" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LaserJet Pro MFPM427fdn/M427dw/M427fdw/M403/M402dw/M402n/M402dn/M426fdw/M426fdn;HP LaserJet EnterpriseM506dn/M506n/M506X/M527f/M527dn/M527z CF228A/CF228X/CF226A/CF226X/CF259A/CF259X/CF287A/CF287X Canon 052/ 052H. Green Color, HD</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C368" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/404/403/426/427/428/4002/4003/MFP4102/4103/Enterprise M501/506/527/Canon iR1643, CF226/CF287/CF259/W1490A 149A /W1510A 151A /Canon 052/Canon 057/Canon 070, BLUE Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C364" authorId="0">
-[...31 lines deleted...]
-    <comment ref="C366" authorId="0">
+    <comment ref="C369" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro MFPM427fdn/M427dw/M427fdw/M403/M402dw/M402n/M402dn/M426fdw/M426fdn;HP LaserJet EnterpriseM506dn/M506n/M506X/M527f/M527dn/M527z CF228A/CF228X/CF226A/CF226X/CF259A/CF259X/CF287A/CF287X Canon 052/ 052H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C367" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C368" authorId="0">
+    <comment ref="C370" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ECO Line HP LJ Pro M402/404/403/426/427/428/4002/4003/MFP4102/4103/Enterprise M501/506/527/Canon iR1643, CF226/CF287/CF259/W1490A 149A /W1510A 151A /Canon 052/Canon 057/Canon 070 + втулка та шестерня, OEM Color, для оригінальних картриджів!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C371" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LaserJet Pro MFPM427fdn/M427dw/M427fdw/M403/M402dw/M402n/M402dn/M426fdw/M426fdn;HP LaserJet EnterpriseM506dn/M506n/M506X/M527f/M527dn/M527z CF228A/CF228X/CF226A/CF226X/CF259A/CF259X/CF287A/CF287X Canon 052/ 052H OEM Color, HD. З втулкою</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C372" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M402/426/427/CF226A + втулка та шестерня, OEM Color, HD, для СУМІСНИХ/КИТАЙСЬКИХ картриджів!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C373" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M402/404/403/426/427/428/4002/4003/MFP4102/4103/Enterprise M501/506/527/Canon iR1643, CF226/CF287/CF259/W1490A 149A /W1510A 151A /Canon 052/Canon 057, OEM Color, для СУМІСНИХ/КИТАЙСЬКИХ картриджів! хрестоподібна шестерня із зубцями всередину</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C374" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro MFPM427fdn/M427dw/M427fdw/M403/M402dw/M402n/M402dn/M426fdw/M426fdn;HP LaserJet EnterpriseM506dn/M506n/M506X/M527f/M527dn/M527z CF228A/CF228X/CF226A/CF226X/CF259A/CF259X/CF287A/CF287X Canon 052/ 052H. Long Life, фіолетовий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C369" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C370" authorId="0">
+    <comment ref="C375" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro MFPM427fdn/M427dw/M427fdw/M403/M402dw/M402n/M402dn/M426fdw/M426fdn;HP LaserJet EnterpriseM506dn/M506n/M506X/M527f/M527dn/M527z CF228A/CF228X/CF226A/CF226X/CF259A/CF259X/CF287A/CF287X Canon 052/ 052H. PURPLE Color, LONG LIFE! З втулкою</t>
         </r>
       </text>
     </comment>
-    <comment ref="C371" authorId="0">
+    <comment ref="C376" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro MFPM427fdn/M427dw/M427fdw/M403/M402dw/M402n/M402dn/M426fdw/M426fdn;HP LaserJet EnterpriseM506dn/M506n/M506X/M527f/M527dn/M527z CF228A/CF228X/CF226A/CF226X/CF259A/CF259X/CF287A/CF287X Canon 052/ 052H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C372" authorId="0">
+    <comment ref="C377" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro MFPM427fdn/M427dw/M427fdw/M403/M402dw/M402n/M402dn/M426fdw/M426fdn;HP LaserJet EnterpriseM506dn/M506n/M506X/M527f/M527dn/M527z CF228A/CF228X/CF226A/CF226X/CF259A/CF259X/CF287A/CF287X Canon 052/ 052H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C373" authorId="0">
-[...63 lines deleted...]
-    <comment ref="C377" authorId="0">
+    <comment ref="C378" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet MFP M433a/436dn/436n/437nda</t>
         </r>
       </text>
     </comment>
-    <comment ref="C378" authorId="0">
+    <comment ref="C379" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M433/M436/M437/M438/M439/M440/M442/M443, Samsung SL-K2200, CF257A/MLT-R707, Xerox B1022/B1025</t>
         </r>
       </text>
     </comment>
-    <comment ref="C379" authorId="0">
+    <comment ref="C380" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M433/M436/437/438/439/440/442/443/M42523/M42525/Xerox B1022/B1025/Samsung MultiXpress SL-K2200/CF257A/013R00679/MLT-R707 Drum, GREEN Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C380" authorId="0">
+    <comment ref="C381" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M433/M436/M437/M438/M439/M440/M442/M443, Samsung SL-K2200, CF257A/MLT-R707, Xerox B1022/B1025</t>
         </r>
       </text>
     </comment>
-    <comment ref="C381" authorId="0">
+    <comment ref="C382" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Tank 1005/1020/2506/2606, HP 158A/W1580A, Emerald Color, Long Life</t>
         </r>
       </text>
     </comment>
-    <comment ref="C382" authorId="0">
+    <comment ref="C383" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ECO Line HP LJ Tank 1005/1020/1602/1604/2602/2603/2604/2605/2606, HP 154A/W1540A, OEM Color</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C384" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Tank 1005/1020/1602/1604/2602/2603/2604/2605/2606, HP 158A/W1580A, OEM Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C383" authorId="0">
+    <comment ref="C385" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Neverstop Laser 1000/1200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C384" authorId="0">
+    <comment ref="C386" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line HP Neverstop Laser 1000/1200MFP/W1104A, GREEN Color, LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C385" authorId="0">
+    <comment ref="C387" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Neverstop Laser 1000/1200/W1104A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C386" authorId="0">
+    <comment ref="C388" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Laser 107a/107r/107w/135a/135r/135W/137fnw W1106A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C387" authorId="0">
+    <comment ref="C389" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Laser 103/107/108/135/137/W1106A, Special model, GREEN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C388" authorId="0">
+    <comment ref="C390" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP673/MF-752/754/HP COLOR LJ Pro 4203/4303/Canon 069/HP W2300A/W2301A/W2302A/W2303A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C389" authorId="0">
+    <comment ref="C391" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP673/MF-752/754/HP COLOR LJ Pro 4203/4303/Canon 069/HP W2300A/W2301A/W2302A/W2303A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C390" authorId="0">
+    <comment ref="C392" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP673/MF-752/754/HP COLOR LJ Pro 4203/4303/Canon 069/HP W2300A/W2301A/W2302A/W2303A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C391" authorId="0">
+    <comment ref="C393" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-Sensys LBP673/MF750/752/754/HP COLOR LJ Pro 4203/MFP4303/Canon 069/HP W2300A/W2301A/W2302A/W2303A 230A , BLUE Color, HD Detail - висока щільність друку/чорнота та якість відбитка!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C392" authorId="0">
+    <comment ref="C394" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP673/MF-752/754/HP COLOR LJ Pro 4203/4303/Canon 069/HP W2300A/W2301A/W2302A/W2303A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C393" authorId="0">
+    <comment ref="C395" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP673/MF-752/754/HP COLOR LJ Pro 4203/4303/Canon 069/HP W2300A/W2301A/W2302A/W2303A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C394" authorId="0">
+    <comment ref="C396" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line Canon i-Sensys LBP673/MF750/752/754/HP COLOR LJ Pro 4203/MFP4303/Canon 069/HP W2300A/W2301A/W2302A/W2303A 230A , OEM Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C395" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C396" authorId="0">
+    <comment ref="C397" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP СLJ 1600/2600/2605/Canon LBP-5000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C397" authorId="0">
+    <comment ref="C398" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP СLJ 1600/2600/2605/Canon LBP-5000  OEM-like color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C398" authorId="0">
+    <comment ref="C399" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ1600/2600/2605DN/2605DTN HP ColorLaserJet CM1015MFP/1017MFP Canon LBP5000 / HP2600 / HP 2600</t>
         </r>
       </text>
     </comment>
-    <comment ref="C399" authorId="0">
+    <comment ref="C400" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP СLJ 1600/2600/2605/Canon LBP-5000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C400" authorId="0">
+    <comment ref="C401" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color 2700/3000/3600/3800</t>
         </r>
       </text>
     </comment>
-    <comment ref="C401" authorId="0">
+    <comment ref="C402" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color 2700/3000/3600/3800</t>
         </r>
       </text>
     </comment>
-    <comment ref="C402" authorId="0">
+    <comment ref="C403" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP СLJ 3500/3550/3700</t>
         </r>
       </text>
     </comment>
-    <comment ref="C403" authorId="0">
+    <comment ref="C404" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ 4600/4600DN/4600DTN/4650/Canon LBP 2510/5500/EP-85  Blue Color Drum</t>
         </r>
       </text>
     </comment>
-    <comment ref="C404" authorId="0">
+    <comment ref="C405" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">фотобарабан PhotoPrecise c шестеренками HP CLJ 4600</t>
         </r>
       </text>
     </comment>
-    <comment ref="C405" authorId="0">
+    <comment ref="C406" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color 4700/4730/CP4005</t>
         </r>
       </text>
     </comment>
-    <comment ref="C406" authorId="0">
+    <comment ref="C407" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color 4700/4730/CP4005</t>
         </r>
       </text>
     </comment>
-    <comment ref="C407" authorId="0">
+    <comment ref="C408" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ 4700/4730/CP4005, OEM Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C408" authorId="0">
+    <comment ref="C409" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP5500 / HP 5500 /5500N/5500DN/5500DTH/5500HDN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C409" authorId="0">
+    <comment ref="C410" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color 5500/5550  OEM-like color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C410" authorId="0">
+    <comment ref="C411" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color 5500/5550</t>
         </r>
       </text>
     </comment>
-    <comment ref="C411" authorId="0">
+    <comment ref="C412" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для HP LJ COLOR 9500/Canon iR-C2620/3200/3220  OEM Style  *KOREA* гарантия качества! 150шт/уп</t>
         </r>
       </text>
     </comment>
-    <comment ref="C412" authorId="0">
+    <comment ref="C413" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ CP1025, HP CLJ Pro M175a, M175nw, HP TopShot LJ Pro M275; CE314A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C413" authorId="0">
+    <comment ref="C414" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ CP1025, CLJ Pro M175a, M175nw, M177, HP TopShot LJ Pro M275</t>
         </r>
       </text>
     </comment>
-    <comment ref="C414" authorId="0">
+    <comment ref="C415" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ CP1025, CLJ Pro M175a, M175nw, M177, HP TopShot LJ Pro M275  Green color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C415" authorId="0">
+    <comment ref="C416" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP C CP1025 series/Color LJ Pro M175 series/CE314A: Image Drum HP for LJC CP1025</t>
         </r>
       </text>
     </comment>
-    <comment ref="C416" authorId="0">
+    <comment ref="C417" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro CP1020/CP1025nw/CP1025, HP LaserJet Pro 100 Color MFP M175nw/MFP M175a, TopShot LaserJet Pro M275 MFP CE314A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C417" authorId="0">
+    <comment ref="C418" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ CP1025/Pro 100 M175/176/177/275/Canon LBP7010/7016/126A, OEM Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C418" authorId="0">
+    <comment ref="C419" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджа: Canon 716, Canon 718; HP CC530A, CC531A, CC532A, CC533A; CF210A, CF211A, CF212A, CF213A; CB540A, CB541A, CB542A, CB543A; CE320A, CE321A, CE322A, CE323A; CE410A, CE411A, CE412A, CE413A Для принтера: HP CLJ Pro 200 M251/ M276; Pro 300 M351/ M375; Pro 400 M451/ M475, CP1525, CP2025, CM1415, CM1312, CM2320; Canon LBP-5050, LBP-7200; MF8330, MF8350, MF8230, MF8280, LBP-7100CN, LBP-7110CW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C419" authorId="0">
+    <comment ref="C420" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ CP1215/1210/1515/1518/1510/1525/2020/2025/CM1300/1312/1415/2320/Pro 200 M251/M276/Pro 300 M351/375/Pro 400 M451/475/Canon LBP7100/7110/7200/7600/5050/MF-8230/8280/8330/8350/Canon 716/718/CB540A/CB541A/CB542A/CB543A/CC530A/531A/532A/533A/CE410A/CE411A/CE412A/CE413A/CE320A/CE321A/CE322A/CE323A/CF210A/CF211A/CF212A/CF213A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C420" authorId="0">
+    <comment ref="C421" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color CP1215/1515/1518/1510/1525/2025/ CM1312/2320/Pro 200 M251/M276/M475/M476/CB540A/ CB541A/ CB542A/ CB543A/ CF380A/ CF381A/ CF382A/ CF383A. Canon LBP5050/7100/7200/CC530A/531A/532A/533A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C421" authorId="0">
+    <comment ref="C422" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color CP1215/1515/1518/1510/1525/2025/ CM1312/2320/Pro 200 M251/M276/Canon LBP7200/CC530A/531A/532A/533A   Green color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C422" authorId="0">
+    <comment ref="C423" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Фотобарабан для принтеров : HP CLJ Pro 200 M251/ M276; Pro 300 M351/ M375; Pro 400 M451/ M475, HP1215 / HP 1215/CP1525, CP2025, CM1415, CM1312, CM2320. Фотобарабан для картриджей: Canon 716, Canon 718; HP CC530A, CC531A, CC532A, CC533A; CF210A, CF211A, CF212A, CF213A; CB540A, CB541A, CB542A, CB543A; CE320A, CE321A, CE322A, CE323A; CE410A, CE411A, CE412A, CE413A Canon LBP-5050, LBP-7200; MF8330, MF8350, MF8230, MF8280, LBP-7100CN, LBP-7110CW Green Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C423" authorId="0">
+    <comment ref="C424" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color CP1215/1515/1518/1510/1525/2025/ CM1312/2320/Pro 200 M251/M276/M475/M476/CB540A/ CB541A/ CB542A/ CB543A/ CF380A/ CF381A/ CF382A/ CF383A. Canon LBP5050/7100/7200/CC530A/531A/532A/533A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C424" authorId="0">
+    <comment ref="C425" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Фотобарабан для принтеров : HP CLJ Pro 200 M251/ M276; Pro 300 M351/ M375; Pro 400 M451/ M475, HP1215 / HP 1215/CP1525, CP2025, CM1415, CM1312, CM2320. Фотобарабан для картриджей: Canon 716, Canon 718; HP CC530A, CC531A, CC532A, CC533A; CF210A, CF211A, CF212A, CF213A; CB540A, CB541A, CB542A, CB543A; CE320A, CE321A, CE322A, CE323A; CE410A, CE411A, CE412A, CE413A Canon LBP-5050, LBP-7200; MF8330, MF8350, MF8230, MF8280, LBP-7100CN, LBP-7110CW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C425" authorId="0">
+    <comment ref="C426" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ CP1215/1210/1515/1518/1510/1525/2020/2025/CM1300/1312/1415/2320/Pro 200 M251/M276/Pro 300 M351/375/Pro 400 M451/475/Canon LBP7100/7110/7200/7600/5050/MF-8230/8280/8330/8350/Canon 716/718/CB540A/CB541A/CB542A/CB543A/CC530A/531A/532A/533A/CE410A/CE411A/CE412A/CE413A/CE320A/CE321A/CE322A/CE323A/CF210A/CF211A/CF212A/CF213A, GREEN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C426" authorId="0">
+    <comment ref="C427" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ CP1215/1210/1515/1518/1510/1525/2020/2025/CM1300/1312/1415/2320/Pro 200 M251/M276/Pro 300 M351/375/Pro 400 M451/475/Canon LBP7100/7110/7200/7600/5050/MF-8230/8280/8330/8350/Canon 716/718/CB540A/CB541A/CB542A/CB543A/CC530A/531A/532A/533A/CE410A/CE411A/CE412A/CE413A/CE320A/CE321A/CE322A/CE323A/CF210A/CF211A/CF212A/CF213A, GREEN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C427" authorId="0">
+    <comment ref="C428" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ CP1215/1210/1515/1518/1510/1525/2020/2025/CM1300/1312/1415/2320/Pro 200 M251/M276/Pro 300 M351/375/Pro 400 M451/475/Canon LBP7100/7110/7200/7600/5050/MF-8230/8280/8330/8350/Canon 716/718/CB540A/CB541A/CB542A/CB543A/CC530A/531A/532A/533A/CE410A/CE411A/CE412A/CE413A/CE320A/CE321A/CE322A/CE323A/CF210A/CF211A/CF212A/CF213A, EMERALD Color, Висока якість, LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C428" authorId="0">
+    <comment ref="C429" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ CP2025/CM2320/CP1215/1515/1518/1510/1525/CM1312/1415/Pro 200 M251/M276/Pro 300 M351/375/Pro 400 M451/475/Canon LBP5050/7100/7200/7600/MF-8030/8040/8050/8080/8230/8280/8330/8350/CB540A/CB541A/CB542A/CB543A/CC530A/531A/532A/533A/CE410A/CE411A/CE412A/CE413A/CE320A/CE321A/CE322A/CE323A/CF210A/CF211A/CF212A/CF213A/Canon 716/718, GREEN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C429" authorId="0">
+    <comment ref="C430" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Фотобарабан для принтеров : HP CLJ Pro 200 M251/ M276; Pro 300 M351/ M375; Pro 400 M451/ M475, HP1215 / HP 1215/CP1525, CP2025, CM1415, CM1312, CM2320. Фотобарабан для картриджей: Canon 716, Canon 718; HP CC530A, CC531A, CC532A, CC533A; CF210A, CF211A, CF212A, CF213A; CB540A, CB541A, CB542A, CB543A; CE320A, CE321A, CE322A, CE323A; CE410A, CE411A, CE412A, CE413A Canon LBP-5050, LBP-7200; MF8330, MF8350, MF8230, MF8280, LBP-7100CN, LBP-7110CW Green Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C430" authorId="0">
+    <comment ref="C431" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP3525 / HP 3525  CP4025, CP4525, M551, M575, M651, M680 Canon LBP-5460, LBP-7700C, LBP-7750C, LBP-7780C, HP Color LaserJet CM3530 MFP, Enterprise 500 M551, M575 MFP, CM4540 MFP, CP4025, M651, M680 MFP, Pro 500 M570 MFP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C431" authorId="0">
+    <comment ref="C432" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для HP COLOR LJ CP3520/3523/3525/ 3527/3529/4025/4525/CM3530/M551/Canon LBP7700/7750, для картриджей HP CE250A, CE250X, CE251A, CE252A, CE253A, CE260A, CE260X, CE261A, CE262A, CE263A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C432" authorId="0">
+    <comment ref="C433" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для HP COLOR LJ CP3520/3523/3525/ 3527/3529/4025/4525/CM3530/M551/Canon LBP7700/7750, для картриджей HP CE250A, CE250X, CE251A, CE252A, CE253A, CE260A, CE260X, CE261A, CE262A, CE263A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C433" authorId="0">
+    <comment ref="C434" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP3525 / HP 3525 HP CLJ-CP3520/CP3525/CM3530 CP4025/CP4525 Со сменой шестеренки ставят Aficio MP C 305 SP/C305SPF Для картриджа: HP CE250A, CE250X, CE251A, CE252A, CE253A; CE260A, CE260X, CE261A, CE262A, CE263A; CE400A, CE401A, CE402A, CE403A; Canon 723; HP CF320A, CF321A, CF322A, CF323A, Canon 732</t>
         </r>
       </text>
     </comment>
-    <comment ref="C434" authorId="0">
+    <comment ref="C435" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для HP COLOR LJ CP3520/3523/3525/ 3527/3529/4025/4525/CM3530/M551/Canon LBP7700/7750, для картриджей HP CE250A, CE250X, CE251A, CE252A, CE253A, CE260A, CE260X, CE261A, CE262A, CE263A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C435" authorId="0">
+    <comment ref="C436" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ CP5225/5220/5525/ Enterprise 700 Color M775/Canon LBP-9100/9500/9600/CE740A/CE 741A/CE742A/CE743A/CRG-322</t>
         </r>
       </text>
     </comment>
-    <comment ref="C436" authorId="0">
+    <comment ref="C437" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: CE270A, CE271A, CE272A, CE273A, CE340A, CE341A, CE342A, CE343A, CE740A, CE741A, CE742A, CE743A
 Сумісні пристрої: HP CLJ CP5520, HP CLJ CP5525, HP CLJ M750, HP CLJ M775, HP CLJ Pro CP5220, HP CLJ Pro CP5225</t>
         </r>
       </text>
     </comment>
-    <comment ref="C437" authorId="0">
+    <comment ref="C438" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ CP5225/5220/5525/ Enterprise 700 Color M775/Canon LBP-9100/9500/9600/CE740A/CE741A/CE742A/CE743A/CRG-322</t>
         </r>
       </text>
     </comment>
-    <comment ref="C438" authorId="0">
+    <comment ref="C439" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ CP5225 / 5220/5525 / Enterprise 700 Color M775 / CE740A / CE741A / CE742A / CE743A, EMERALD Color, Висока якість, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C439" authorId="0">
+    <comment ref="C440" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line HP COLOR LJ CP5225/5220/5525/Enterprise 700 Color M775/CE740A/CE741A/CE742A/CE743A , OEM Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C440" authorId="0">
+    <comment ref="C441" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ CP6015/CM6030/6040/CB384A/CB385A/CB386A/CB387A, OEM Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C441" authorId="0">
+    <comment ref="C442" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ CF360A/361A/362A/363A/HP 508A Color LaserJet HP M553dn/M552dn/M553/M554/M555/M570/M577</t>
         </r>
       </text>
     </comment>
-    <comment ref="C442" authorId="0">
+    <comment ref="C443" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ CF360A/361A/362A/363A/HP 508A Color LaserJet HP M553dn/M552dn/M553/M554/M555/M570/M577</t>
         </r>
       </text>
     </comment>
-    <comment ref="C443" authorId="0">
+    <comment ref="C444" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ CF360A/361A/362A/363A/HP 508A Color LaserJet HP M553dn/M552dn/M553/M554/M555/M570/M577</t>
         </r>
       </text>
     </comment>
-    <comment ref="C444" authorId="0">
+    <comment ref="C445" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ CF360A/361A/362A/363A/HP 508A Color LaserJet HP M553dn/M552dn/M553/M554/M555/M570/M577 Odyssey  технология ZeroTwist Gear</t>
         </r>
       </text>
     </comment>
-    <comment ref="C445" authorId="0">
+    <comment ref="C446" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Enterprise M652/M653/M681/M682, Emerald Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C446" authorId="0">
+    <comment ref="C447" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Enterprise M652/653 /681/682</t>
         </r>
       </text>
     </comment>
-    <comment ref="C447" authorId="0">
+    <comment ref="C448" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Enterprise M652/653/681/682, Emerald Color, высокое качество, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C448" authorId="0">
+    <comment ref="C449" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: LJ Pro Color HP 201A/X CLJ M 252/M254/M274/M277/M280/M281/M452/M477CLJ/M479fdn/M180/M181/M182/M183/Canon MF631/632/633/634/635 LBP611/612/613Canon LBP650/MF730/LBP654CX/LBP663Cdw/MF641CW/MF643Cdw/MF645Cx/MF742CDW/MF744CDW/MF746CX/LBP611CN/LBP613CDW/LBP621Cw/LBP623Cdw/LBP653Cdw/M480f. Для картриджа: Canon 045/046/054/054H/055/055H, HP CF365A/380A/380X/CF381A/CF382A/CF383A/CF400A/CF400X/W2001X/W2002A/W2002X/W2003A/W2003X/W2004A/W2010A/W2010X/W2013A/W2013X/W2030A/W2030X/W2031X/W2032X/W2033X/W2070A/W2071A.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C449" authorId="0">
+    <comment ref="C450" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: LJ Pro Color HP 201A/X CLJ M 252/M254/M274/M277/M280/M281/M452/M477CLJ/M479fdn/M180/M181/M182/M183/Canon MF631/632/633/634/635 LBP611/612/613Canon LBP650/MF730/LBP654CX/LBP663Cdw/MF641CW/MF643Cdw/MF645Cx/MF742CDW/MF744CDW/MF746CX/LBP611CN/LBP613CDW/LBP621Cw/LBP623Cdw/LBP653Cdw/M480f. Для картриджа: Canon 045/046/054/054H/055/055H, HP CF365A/380A/380X/CF381A/CF382A/CF383A/CF400A/CF400X/W2001X/W2002A/W2002X/W2003A/W2003X/W2004A/W2010A/W2010X/W2013A/W2013X/W2030A/W2030X/W2031X/W2032X/W2033X/W2070A/W2071A.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C450" authorId="0">
+    <comment ref="C451" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: LJ Pro Color HP 201A/X CLJ M 252/M254/M274/M277/M280/M281/M452/M477CLJ/M479fdn/M180/M181/M182/M183/Canon MF631/632/633/634/635 LBP611/612/613Canon LBP650/MF730/LBP654CX/LBP663Cdw/MF641CW/MF643Cdw/MF645Cx/MF742CDW/MF744CDW/MF746CX/LBP611CN/LBP613CDW/LBP621Cw/LBP623Cdw/LBP653Cdw/M480f. Для картриджа: Canon 045/046/054/054H/055/055H, HP CF365A/380A/380X/CF381A/CF382A/CF383A/CF400A/CF400X/W2001X/W2002A/W2002X/W2003A/W2003X/W2004A/W2010A/W2010X/W2013A/W2013X/W2030A/W2030X/W2031X/W2032X/W2033X/W2070A/W2071A.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C451" authorId="0">
+    <comment ref="C452" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: LJ Pro Color HP 201A/X CLJ M 252/M254/M274/M277/M280/M281/M452/M477CLJ/M479fdn/M180/M181/M182/M183/Canon MF631/632/633/634/635 LBP611/612/613Canon LBP650/MF730/LBP654CX/LBP663Cdw/MF641CW/MF643Cdw/MF645Cx/MF742CDW/MF744CDW/MF746CX/LBP611CN/LBP613CDW/LBP621Cw/LBP623Cdw/LBP653Cdw/M480f. Для картриджа: Canon 045/046/054/054H/055/055H, HP CF365A/380A/380X/CF381A/CF382A/CF383A/CF400A/CF400X/W2001X/W2002A/W2002X/W2003A/W2003X/W2004A/W2010A/W2010X/W2013A/W2013X/W2030A/W2030X/W2031X/W2032X/W2033X/W2070A/W2071A.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C452" authorId="0">
+    <comment ref="C453" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: LJ Pro Color HP 201A/X CLJ M 252/M254/M274/M277/M280/M281/M452/M477CLJ/M479fdn/M180/M181/M182/M183/Canon MF631/632/633/634/635 LBP611/612/613Canon LBP650/MF730/LBP654CX/LBP663Cdw/MF641CW/MF643Cdw/MF645Cx/MF742CDW/MF744CDW/MF746CX/LBP611CN/LBP613CDW/LBP621Cw/LBP623Cdw/LBP653Cdw/M480f. Для картриджа: Canon 045/046/054/054H/055/055H, HP CF365A/380A/380X/CF381A/CF382A/CF383A/CF400A/CF400X/W2001X/W2002A/W2002X/W2003A/W2003X/W2004A/W2010A/W2010X/W2013A/W2013X/W2030A/W2030X/W2031X/W2032X/W2033X/W2070A/W2071A.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C453" authorId="0">
+    <comment ref="C454" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: LJ Pro Color HP 201A/X CLJ M 252/M254/M274/M277/M280/M281/M452/M477CLJ/M479fdn/M180/M181/M182/M183/Canon MF631/632/633/634/635 LBP611/612/613Canon LBP650/MF730/LBP654CX/LBP663Cdw/MF641CW/MF643Cdw/MF645Cx/MF742CDW/MF744CDW/MF746CX/LBP611CN/LBP613CDW/LBP621Cw/LBP623Cdw/LBP653Cdw/M480f. Для картриджа: Canon 045/046/054/054H/055/055H, HP CF365A/380A/380X/CF381A/CF382A/CF383A/CF400A/CF400X/W2001X/W2002A/W2002X/W2003A/W2003X/W2004A/W2010A/W2010X/W2013A/W2013X/W2030A/W2030X/W2031X/W2032X/W2033X/W2070A/W2071A. EMERALD Color, LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C454" authorId="0">
+    <comment ref="C455" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: LJ Pro Color HP 201A/X CLJ M 252/M254/M274/M277/M280/M281/M452/M477CLJ/M479fdn/M180/M181/M182/M183/Canon MF631/632/633/634/635 LBP611/612/613Canon LBP650/MF730/LBP654CX/LBP663Cdw/MF641CW/MF643Cdw/MF645Cx/MF742CDW/MF744CDW/MF746CX/LBP611CN/LBP613CDW/LBP621Cw/LBP623Cdw/LBP653Cdw/M480f. Для картриджа: Canon 045/046/054/054H/055/055H, HP CF365A/380A/380X/CF381A/CF382A/CF383A/CF400A/CF400X/W2001X/W2002A/W2002X/W2003A/W2003X/W2004A/W2010A/W2010X/W2013A/W2013X/W2030A/W2030X/W2031X/W2032X/W2033X/W2070A/W2071A.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C455" authorId="0">
+    <comment ref="C456" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Фотобарабан Odyssey HP CLJ Pro M452 обеспечивает ОЕМ сопоставимую производительность. Для пристроїв: LJ Pro Color HP 201A/X CLJ M 252/M254/M274/M277/M280/M281/M452/M477CLJ/M479fdn/M180/M181/M182/M183/Canon MF631/632/633/634/635 LBP611/612/613Canon LBP650/MF730/LBP654CX/LBP663Cdw/MF641CW/MF643Cdw/MF645Cx/MF742CDW/MF744CDW/MF746CX/LBP611CN/LBP613CDW/LBP621Cw/LBP623Cdw/LBP653Cdw/M480f. Для картриджа: Canon 045/046/054/054H/055/055H, HP CF365A/380A/380X/CF381A/CF382A/CF383A/CF400A/CF400X/W2001X/W2002A/W2002X/W2003A/W2003X/W2004A/W2010A/W2010X/W2013A/W2013X/W2030A/W2030X/W2031X/W2032X/W2033X/W2070A/W2071A.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C456" authorId="0">
+    <comment ref="C457" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: LJ Pro Color HP 201A/X CLJ M 252/M254/M274/M277/M280/M281/M452/M477CLJ/M479fdn/M180/M181/M182/M183/Canon MF631/632/633/634/635 LBP611/612/613Canon LBP650/MF730/LBP654CX/LBP663Cdw/MF641CW/MF643Cdw/MF645Cx/MF742CDW/MF744CDW/MF746CX/LBP611CN/LBP613CDW/LBP621Cw/LBP623Cdw/LBP653Cdw/M480f. Для картриджа: Canon 045/046/054/054H/055/055H, HP CF365A/380A/380X/CF381A/CF382A/CF383A/CF400A/CF400X/W2001X/W2002A/W2002X/W2003A/W2003X/W2004A/W2010A/W2010X/W2013A/W2013X/W2030A/W2030X/W2031X/W2032X/W2033X/W2070A/W2071A.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C457" authorId="0">
+    <comment ref="C458" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line HP COLOR LJ Pro M154/180/181/252/254/274/277/281/452/477/Canon LBP611/612/613/621/623/640/MF631/632/633/634/635/MF641/642/643/645/651/652/MF731/733/735, CF400A/401A/402A/403A/410A/411A/412A/413A/CF500A/501A/502A/503A/CF510A/511A/512A/513A/CF540/W2030/W2031/W2032/W2033/W2210/W2211/W2212/W2213/W2410/W2411/W2412/W2413/Canon 045/046/054/055/067, OEM Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C458" authorId="0">
+    <comment ref="C459" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: LJ Pro Color HP 201A/X CLJ M 252/M254/M274/M277/M280/M281/M452/M477CLJ/M479fdn/M180/M181/M182/M183/Canon MF631/632/633/634/635 LBP611/612/613Canon LBP650/MF730/LBP654CX/LBP663Cdw/MF641CW/MF643Cdw/MF645Cx/MF742CDW/MF744CDW/MF746CX/LBP611CN/LBP613CDW/LBP621Cw/LBP623Cdw/LBP653Cdw/M480f. Для картриджа: Canon 045/046/054/054H/055/055H, HP CF365A/380A/380X/CF381A/CF382A/CF383A/CF400A/CF400X/W2001X/W2002A/W2002X/W2003A/W2003X/W2004A/W2010A/W2010X/W2013A/W2013X/W2030A/W2030X/W2031X/W2032X/W2033X/W2070A/W2071A. Long Life, фіолетовий</t>
-        </r>
-[...14 lines deleted...]
-          <t xml:space="preserve">Для пристроїв: LJ Pro Color HP 201A/X CLJ M 252/M254/M274/M277/M280/M281/M452/M477CLJ/M479fdn/M180/M181/M182/M183/Canon MF631/632/633/634/635 LBP611/612/613Canon LBP650/MF730/LBP654CX/LBP663Cdw/MF641CW/MF643Cdw/MF645Cx/MF742CDW/MF744CDW/MF746CX/LBP611CN/LBP613CDW/LBP621Cw/LBP623Cdw/LBP653Cdw/M480f. Для картриджа: Canon 045/046/054/054H/055/055H, HP CF365A/380A/380X/CF381A/CF382A/CF383A/CF400A/CF400X/W2001X/W2002A/W2002X/W2003A/W2003X/W2004A/W2010A/W2010X/W2013A/W2013X/W2030A/W2030X/W2031X/W2032X/W2033X/W2070A/W2071A.</t>
         </r>
       </text>
     </comment>
     <comment ref="C460" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: LJ Pro Color HP 201A/X CLJ M 252/M254/M274/M277/M280/M281/M452/M477CLJ/M479fdn/M180/M181/M182/M183/Canon MF631/632/633/634/635 LBP611/612/613Canon LBP650/MF730/LBP654CX/LBP663Cdw/MF641CW/MF643Cdw/MF645Cx/MF742CDW/MF744CDW/MF746CX/LBP611CN/LBP613CDW/LBP621Cw/LBP623Cdw/LBP653Cdw/M480f. Для картриджа: Canon 045/046/054/054H/055/055H, HP CF365A/380A/380X/CF381A/CF382A/CF383A/CF400A/CF400X/W2001X/W2002A/W2002X/W2003A/W2003X/W2004A/W2010A/W2010X/W2013A/W2013X/W2030A/W2030X/W2031X/W2032X/W2033X/W2070A/W2071A. PURPLE Color, LONG LIFE</t>
         </r>
       </text>
     </comment>
     <comment ref="C461" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -9289,150 +9289,150 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
     <comment ref="C582" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Pantum P2200/2500/2505/2550/M500/550/M6200/6500/6505/6550/6600, PD-201/202/203/205/206/208/PA-210/PB-210/PC-210/211, GREEN Color</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C583" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Pantum P2200,P2207,P2507, P2500W,P2500NW, M6500,M6500W,M6500NW,M6550NW,M6607NW, PD-201/202/203/205/206/208/PA-210/PB-210/PC-210/211</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C584" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Pantum P2200,P2207,P2507, P2500W,P2500NW, M6500,M6500W,M6500NW,M6550NW,M6607NW, PD-201/202/203/205/206/208/PA-210/PB-210/PC-210/211</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C585" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Pantum P2200/2500/2505/2550/M500/550/M6200/6500/6505/6550/6600, PD-201/202/203/205/206/208/PA-210/PB-210/PC-210/211, Green Color</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C586" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Pantum P2200/2500/2505/2550/M500/550/M6200/6500/6505/6550/6600, PD-201/202/203/205/206/208/PA-210/PB-210/PC-210/211, Green Color</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C587" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Pantum P2200/2500/2505/2550/M500/550/M6200/6500/6505/6550/6600, PD-201/202/203/205/206/208/PA-210/PB-210/PC-210/211, Green Color</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C588" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Pantum P2200/2500/2505/2550/M500/550/6200/6500/6505/6550/6600/6607/PD-201/202/203/205/206/208/PA-210/PB-210/PC-210/211, GREEN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C583" authorId="0">
-[...94 lines deleted...]
-    </comment>
     <comment ref="C589" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum P2200/2500/2505/2550/M5000/5005/6200/M6500/6505/6550/6600/6607, PD-201/202/203/205/206/208/PA-210/PB-210/PC-211/210, GREEN Color - для картриджів виробництва Pantum!</t>
         </r>
       </text>
     </comment>
     <comment ref="C590" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
@@ -9481,51 +9481,51 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum M6700, Pantum M7100, Pantum M7300, Pantum P3010, Pantum P3020, Pantum P3300, Pantum P3302, Pantum BM5100ADN, Pantum BP5100DW, DL-420/DL-5120</t>
         </r>
       </text>
     </comment>
     <comment ref="C594" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Pantum M6700, Pantum M7100, Pantum M7300, Pantum P3010, Pantum P3020, Pantum P3300, Pantum P3302, Pantum BM5100ADN, Pantum BP5100DW, DL-420/DL-5120</t>
+          <t xml:space="preserve">Pantum M6700, Pantum M7100, Pantum M7300, Pantum P3010, Pantum P3020, Pantum P3300, Pantum P3302, Pantum BM5100ADN, Pantum BP5100DW, DL-420/DL-5120. Green Color</t>
         </r>
       </text>
     </comment>
     <comment ref="C595" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RICOH AFICIO 1013/120/3310/4410/4420/1515/MP161F/MP301SP/MP301PF Gestetner MP 161, Gestetner MP171, Gestetner MP 171</t>
         </r>
       </text>
     </comment>
     <comment ref="C596" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -11231,51 +11231,51 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2160/2161/2162/2165/2166/2168/SCX-3400/3401/3405/3406/SL-M2020/2021/2028/2070/2071/2074/2078/Xerox Phaser 3020/WorkCentre 3025/SF760/761, MLT-D101/D111 Green color</t>
         </r>
       </text>
     </comment>
     <comment ref="C701" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML-2160/2161/2162/2165/2166/2168/SCX-3400/3401/3405/3406/SL-M2020/2021/2028/2070/2071/2074/2078/Xerox Phaser 3020/WorkCentre 3025/SF760/761, MLT-D101/D111 Green color, HD</t>
+          <t xml:space="preserve">Samsung ML-2160/2161/2162/2165/2166/2168/SCX-3400/3401/3405/3406/SL-M2020/2021/2028/2070/2071/2074/2078/Xerox Phaser 3020/WorkCentre 3025/SF760/761, MLT-D101/D111 Green color</t>
         </r>
       </text>
     </comment>
     <comment ref="C702" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтерів: ML-2165, ML-2160. Для картриджів: SCX-3400F, SCX-3400, SCX-3405FW, SCX-3405, SCX-3405W, Xpress SL-M2020, SL-M2022, SL-M2070, Xerox Phaser 3020, WorkCentre 3025, MLT-D101S / SEE, MLT -D111S, 101</t>
         </r>
       </text>
     </comment>
     <comment ref="C703" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -11857,3167 +11857,3162 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML3310/3710/SCX-4833/5637/5639/5737/5739 MLT-D205  39 зубців  Xpress SL-M3320/3325/3370/ 3375/3820/3825/3870/3875/ 4020/4025/4070/4075 Xerox Work Centre 3312/3315/ 3325</t>
         </r>
       </text>
     </comment>
     <comment ref="C739" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">ML3310/3710/SCX-4833/5637/5639/5737/5739 MLT-D205  39 зубців  Xpress SL-M3320/3325/3370/ 3375/3820/3825/3870/3875/ 4020/4025/4070/4075 Xerox Work Centre 3312/3315/ 3325</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C740" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">ECO Line Samsung ML-3310/3710/3750/3753/SCX-4833/5637/5737/ProXpress SL-M3320/3325/3370/3375/3820/3825/3870/3875/4020/4070/Xerox Phaser 3320/3330/WorkCentre 3312/3315/3325/3335/3345/MLT-D203/D205/D305/106R02310/106R02312, 59 зубів, GREEN Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C740" authorId="0">
+    <comment ref="C741" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3310D/3310ND/3710D/3710ND/SCX-4833/5637/5737 Samsung ML-3753/3750 Samsung M3320nd,M3370nd/fd M3820dw M3870dw/fw,M4020nd/nx M4070fr/nd; Samsung M3375/3875/4075  Green Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C741" authorId="0">
+    <comment ref="C742" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML3310/3710/SCX-4833/5637/5639/5737/5739 MLT-D205  39 зубов  Xpress SL-M3320/3325/3370/ 3375/3820/3825/3870/3875/4020/4025/4070/4075 Xerox Work Centre 3312/3315/ 3325</t>
         </r>
       </text>
     </comment>
-    <comment ref="C742" authorId="0">
+    <comment ref="C743" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML3310/3710/SCX-4833/ 5637/5639/5737/Xpress SL-M3320/3325/3370/3375/3820/3825/3870/3875/4020/4025/4070/4075/Xerox Phaser 3320/Phaser 3330/WorkCentre 3315/3325/3335/3345/MLT-D203/D205/D305/R204/106R02310/106R02312/106R03623, 59 зубьев на шестерне. HGOA-ML305S / HGOA-ML3710</t>
         </r>
       </text>
     </comment>
-    <comment ref="C743" authorId="0">
+    <comment ref="C744" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML3310/3710/SCX-4833/ 5637/5639/5737/Xpress SL-M3320/3325/3370/3375/3820/3825/3870/3875/4020/4025/4070/4075/Xerox Phaser 3320/Phaser 3330/WorkCentre 3315/3325/3335/3345/MLT-D203/D205/D305/R204/106R02310/106R02312/106R03623, 59 зубьев на шестерне.  Green Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C744" authorId="0">
+    <comment ref="C745" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML3310/3710/SCX-4833/ 5637/5639/5737/Xpress SL-M3320/3325/3370/3375/3820/3825/3870/3875/4020/4025/4070/4075/Xerox Phaser 3320/Phaser 3330/WorkCentre 3315/3325/3335/3345/MLT-D203/D205/D305/R204/106R02310/106R02312/106R03623, 59 зубьев на шестерне.  Green Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C745" authorId="0">
+    <comment ref="C746" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3310D/3310ND/3710D/3710ND/SCX-4833/5637/5737 Samsung ML-3753/3750 Samsung M3320nd,M3370nd/fd M3820dw M3870dw/fw,M4020nd/nx M4070fr/nd; Samsung M3375/3875/4075 Xerox WC 3315/3325</t>
         </r>
       </text>
     </comment>
-    <comment ref="C746" authorId="0">
+    <comment ref="C747" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3310D/3310ND/3710D/3710ND/SCX-4833/5637/5737 Samsung ML-3753/3750 Samsung M3320nd,M3370nd/fd M3820dw M3870dw/fw,M4020nd/nx M4070fr/nd; Samsung M3375/3875/4075  16015   Green Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C747" authorId="0">
+    <comment ref="C748" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line Samsung ML-3310/3710/3750/3753/SCX-4833/5637/5737/ProXpress SL-M3320/3325/3370/3375/3820/3825/3870/3875/4020/4070/Xerox Phaser 3320/3330/WorkCentre 3312/3315/3325/3335/3345/MLT-D203/D205/D305/106R02310/106R02312, 59 зубів, GREEN Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C748" authorId="0">
+    <comment ref="C749" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3310/3710/SCX-4833/5637/5639/5737/ProXpress SL-M3320/3325/3370/3375/3820/3825/3870/3875/4020/4025/4030/4070/4075/4080/Xerox Phaser 3320/3330/WorkCentre 3315/3325/3335/3345/MLT-201/D203/D205/D305/R204/106R02310/106R02312, 59 зубів, GREEN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C749" authorId="0">
+    <comment ref="C750" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML3560/4050/4550/Phaser 3500/3600/3635/Dell 5330</t>
         </r>
       </text>
     </comment>
-    <comment ref="C750" authorId="0">
+    <comment ref="C751" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Samsung ML3560/3561/4050/4555/D4550</t>
         </r>
       </text>
     </comment>
-    <comment ref="C751" authorId="0">
+    <comment ref="C752" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML3560/4050/4550/Phaser 3500/3600/3635/Dell 5330</t>
         </r>
       </text>
     </comment>
-    <comment ref="C752" authorId="0">
+    <comment ref="C753" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Samsung ML3560/3561/4050/4555/D4550  OEM Style  *KOREA*</t>
         </r>
       </text>
     </comment>
-    <comment ref="C753" authorId="0">
+    <comment ref="C754" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Samsung ML3750/3753/MLT-D305 39 зубів</t>
         </r>
       </text>
     </comment>
-    <comment ref="C754" authorId="0">
+    <comment ref="C755" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Samsung ML3750/MLT-D305  OEM Style  *KOREA* гарантия качества! 100шт/уп</t>
         </r>
       </text>
     </comment>
-    <comment ref="C755" authorId="0">
+    <comment ref="C756" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML6510/5510/4510/4512 /5010/5015/SCX-6545/6555/MLT-R 309/Xerox 4600/4620/WorkCentre 4150/4250/4260</t>
         </r>
       </text>
     </comment>
-    <comment ref="C756" authorId="0">
+    <comment ref="C757" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1440/1450/1650/1651/6040/6060/6080/Xerox DP P1210/Phaser 3310/3400</t>
         </r>
       </text>
     </comment>
-    <comment ref="C757" authorId="0">
+    <comment ref="C758" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1440/1450/1650/1651/6040/6060/6080/Xerox DP P1210/Phaser 3310/3400</t>
         </r>
       </text>
     </comment>
-    <comment ref="C758" authorId="0">
+    <comment ref="C759" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX-4645/6545/6555/6811, GREEN Color, высокое качество, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C759" authorId="0">
+    <comment ref="C760" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Samsung SCX-5112/5115/5312/5315/SF830/835/WorkCentre Pro 312 /412/M15/151/Fax F12</t>
         </r>
       </text>
     </comment>
-    <comment ref="C760" authorId="0">
+    <comment ref="C761" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Samsung SCX-5112/5115/5312/5315/SF830/835/WorkCentre Pro 312 /412/M15/151/Fax F12</t>
         </r>
       </text>
     </comment>
-    <comment ref="C761" authorId="0">
+    <comment ref="C762" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Samsung SCX-6120/6220/6320/6322/6520/Xerox WC M20/4118</t>
         </r>
       </text>
     </comment>
-    <comment ref="C762" authorId="0">
+    <comment ref="C763" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Samsung SCX-6220/6320/Xerox WC M20/CC C20  Blue Color  *KOREA*</t>
         </r>
       </text>
     </comment>
-    <comment ref="C763" authorId="0">
+    <comment ref="C764" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX6145/6245/6345/6545/6555</t>
         </r>
       </text>
     </comment>
-    <comment ref="C764" authorId="0">
+    <comment ref="C765" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX6145/6245/6345/6545/6555</t>
         </r>
       </text>
     </comment>
-    <comment ref="C765" authorId="0">
+    <comment ref="C766" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Samsung SCX-8123/8128  Blue Color  *KOREA* гарантия качества!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C766" authorId="0">
+    <comment ref="C767" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SL-M4530/4580/4583/MLT-R303/304</t>
         </r>
       </text>
     </comment>
-    <comment ref="C767" authorId="0">
+    <comment ref="C768" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Samsung Xpress SL-2625/2626/2825/2826/M2675/2676/2875/2876  Blue Color  *KOREA*</t>
         </r>
       </text>
     </comment>
-    <comment ref="C768" authorId="0">
+    <comment ref="C769" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR-150/151/152/153/155/156/157/168/208/F151/152/DM1500/1505/MX-B200/201/AL-1000/1010/ 1020/1041/1200/1215/1220/1250/1251/1340/1451/1521/1530/1540/1551/1631/1641/1642/1651/1655/ 1661/Toshiba E-Studio 12/15/12 0/150/162/202/203/Xerox WorkCentre Pro 16/XD100/Duplo MD-161 , AR-152DR/AR152DR</t>
         </r>
       </text>
     </comment>
-    <comment ref="C769" authorId="0">
+    <comment ref="C770" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line Sharp AR-150/151/152/153/155/156/157/168/208/F151/152/DM1500/1505/MX-B200/201/AL-1000/1010/1020/1041/1200/1215/1220/1250/1251/1340/1451/1521/1530/1540/1551/1631/1641/1642/1651/1655/1661/Toshiba e-Studio 12/15/120/150/162/202/203/Xerox WorkCentre Pro 16/XD100/Duplo MD-161/AR-152DR/AR152DR, OEM Color, LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C770" authorId="0">
+    <comment ref="C771" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR120/121/122/123/150/151/152/153/155/156/157/168/208/AR-M150/155/200/201/ AL1000/1200/MX-B200/AR-150/AR-152/Toshiba e-Studio 12/15/120/150</t>
         </r>
       </text>
     </comment>
-    <comment ref="C771" authorId="0">
+    <comment ref="C772" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR120/121/122/123/150/151/152/153/155/156/157/168/208/AR-M150/155/200/201/ AL1000/1200/MX-B200/AR-150/AR-152/Toshiba e-Studio 12/15/120/150</t>
         </r>
       </text>
     </comment>
-    <comment ref="C772" authorId="0">
+    <comment ref="C773" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR235/236/256/267/275/276/310/5625/5631,M316/M318</t>
         </r>
       </text>
     </comment>
-    <comment ref="C773" authorId="0">
+    <comment ref="C774" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line Sharp AR-215/235/236/270/271/275/5127/M208/236/237/255/257/275/276/277/N275/AR-270 /AR-271/AR-275, HD, OEM Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C774" authorId="0">
+    <comment ref="C775" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Sharp AR5625/M256;100K-AR5631/M316</t>
         </r>
       </text>
     </comment>
-    <comment ref="C775" authorId="0">
+    <comment ref="C776" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR 160/161/162/163/200/201/205/206/207/5015/5120/5316/5516/5320/5520/5618, AR M160/М162/М205/М207  AR-201DR, AR-202DR , Toshiba E-STUDIO 161</t>
         </r>
       </text>
     </comment>
-    <comment ref="C776" authorId="0">
+    <comment ref="C777" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR 160/161/162/163/200/201/205/206/207/5015/5120/5316/5516/5320/5520/5618, AR M160/М162/М205/М207  AR-201DR, AR-202DR , Toshiba E-STUDIO 161</t>
         </r>
       </text>
     </comment>
-    <comment ref="C777" authorId="0">
+    <comment ref="C778" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR 160/161/162/163/200/201/205/206/207/5015/5120/5316/5516/5320/5520/5618, AR M160/М162/М205/М207  AR-201DR, AR-202DR , Toshiba E-STUDIO 161</t>
         </r>
       </text>
     </comment>
-    <comment ref="C778" authorId="0">
+    <comment ref="C779" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SHARP: MX-M232D, MX-M202, MX-M200D, MX-M182, DM2015, DM2010, DM2005, DM2000, ARM207, ARM205, ARM201, ARM165, ARM162, ARM160, ARF201, AR5623, AR5620, AR5618, AR5520, AR5516, AR5320D, AR5316, AR5120, AR5015, AR207, AR206, AR205, AR201, AR200, AR164, AR163, AR162, AR161, AR160, AL1670, AL1650, AL1640, AL1621, AL1620, AL1610, AL1600, TOSHIBA: E STUDIO 161. AR-200MR, AR-201DR, AR-202DR, AR-205DR.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C779" authorId="0">
+    <comment ref="C780" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Sharp AR-161/200/162/163/1640/1650/1670/200/201/205/207/AR-163/201/206,AR-163N/201N/206N,AR-1818/1820/AR-M160/205,AR-2818  OEM-like Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C780" authorId="0">
+    <comment ref="C781" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line Sharp AR-350/450/M280/350/351/355/450/451/455/P350/450/MX-M350/450/AR-450/AR-451/AR-455, HD, OEM Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C781" authorId="0">
+    <comment ref="C782" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SHARP: ARM256, ARM258, ARM316, ARM318
 . AR-310DR
 . Ресурс 30000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C782" authorId="0">
+    <comment ref="C783" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Sharp AR-250/280/285/286/287/335/336/337/P350/450/M280/350/450/Oki B8300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C783" authorId="0">
+    <comment ref="C784" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">AR55XX/AR56XX/MXM160D/MXM200D  50K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C784" authorId="0">
+    <comment ref="C785" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">AR-2048S/2048D/2048N/2348D/2348N/2648N/3148NARM208/235/270/275ARM236/237/276/277MX-M260/264NMX-M310/314N/354NMX-M3558N/3158N/2658NMX-M3158U/2658U</t>
         </r>
       </text>
     </comment>
-    <comment ref="C785" authorId="0">
+    <comment ref="C786" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">AR-215/235/236/270/271/275/5127/M208/236/237/255/257/275/276/277/N275/AR-270/AR-271/AR-275, GREEN Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C786" authorId="0">
+    <comment ref="C787" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line Sharp AR-215/235/236/270/271/275/5127/M208/236/237/255/257/275/276/277/N275/AR-270/AR-271/AR-275, OEM Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C787" authorId="0">
+    <comment ref="C788" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SF-2010/14,2114,2214  БАРАБАН+РАКЕЛЬ</t>
         </r>
       </text>
     </comment>
-    <comment ref="C788" authorId="0">
+    <comment ref="C789" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba E-STUDIO 168/158/169/208/230/280/182/212/242/232/282/233</t>
         </r>
       </text>
     </comment>
-    <comment ref="C789" authorId="0">
+    <comment ref="C790" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">E-Studio 205/255/305/355/455E-Studio 205SE/255SE/305SEE-Studio 355SE/455SEE-Studio 206L/256/306E-Studio 356/456/506E-Studio 2008A/2508AE-Studio 3008A/3008AGE-Studio 3508A/3508AG/4508AE-Studio 4508AG/5008A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C790" authorId="0">
+    <comment ref="C791" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TOSHIBA E-Studio 205/ 255/ 305/ 355/ 455/ 206L/ 256/ 306/ 356/ 456/ 506/ Long Life/ 100k/ OD4530/ CET7413</t>
         </r>
       </text>
     </comment>
-    <comment ref="C791" authorId="0">
+    <comment ref="C792" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TOSHIBA e-STUDIO 205/255/305/355/455  OD4530</t>
         </r>
       </text>
     </comment>
-    <comment ref="C792" authorId="0">
+    <comment ref="C793" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TOSHIBA: E-Studio 5055C, E-Studio 5005AC, E-Studio 4555C, E-Studio 4505AC, E-Studio 3555C, E-Studio 3505AC, E-Studio 3055C, E-Studio 3005AC, E-Studio 2555C, E-Studio 2551C, E-Studio 2550C, E-Studio 2050C. 6LJ70402200, 6LJ70402000, 6LJ7059800, D-FC30, OD-FC50O</t>
         </r>
       </text>
     </comment>
-    <comment ref="C793" authorId="0">
+    <comment ref="C794" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">BD-1340/1350/1360/1370; LANIER 6613/6713/7213/7216</t>
         </r>
       </text>
     </comment>
-    <comment ref="C794" authorId="0">
+    <comment ref="C795" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для TOSHIBA E-Studio 160/163/165/166/167/181/182/195/200/202/203/205/206/207/212/223/225/230/ 232/233/237/242/245/250/280/28 2/283/16/20/25/Xerox WC Pro 416/421/Samsung SCX-7300/7323/7328, OD-1600</t>
         </r>
       </text>
     </comment>
-    <comment ref="C795" authorId="0">
+    <comment ref="C796" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba e-Studio 160/163/165/166/167/168/169/181/182 /195/200/202/203/205/206/207/208/209/211/212/223/225/230/232/233/237/242/245/250/258/259/280/282/283/16/20/25/Xerox Work Centre Pro 416/421/Samsung SCX -7300/7323/7328/OD-1600, GREEN Color, LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C796" authorId="0">
+    <comment ref="C797" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">E-Studio 160/163/165/166/167/ 181/182/195/200/202/203/205/206/207/212/223/225/230/ 232/233/237/242/245/250/280/28 2/283/16/20/25/Xerox WC Pro 41 6/421/Samsung SCX-7300/7323/7328, OD-1600</t>
         </r>
       </text>
     </comment>
-    <comment ref="C797" authorId="0">
+    <comment ref="C798" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">E-Studio 160/163/165/166/167/ 181/182/195/200/202/203/205/206/207/212/223/225/230/ 232/233/237/242/245/250/280/28 2/283/16/20/25/Xerox WC Pro 41 6/421/Samsung SCX-7300/7323/7328, OD-1600</t>
         </r>
       </text>
     </comment>
-    <comment ref="C798" authorId="0">
+    <comment ref="C799" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для TOSHIBA E-Studio 160/163/165/166/167/181/182/195/200/202/203/205/206/207/212/223/225/230/ 232/233/237/242/245/250/280/28 2/283/16/20/25/Xerox WC Pro 416/421/Samsung SCX-7300/7323/7328, OD-1600</t>
         </r>
       </text>
     </comment>
-    <comment ref="C799" authorId="0">
+    <comment ref="C800" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">e-Studio 16/16s/160//20/20s/25/25s/163/165/18/181/182/203/205/167/207   72 000 стр.  41303611000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C800" authorId="0">
+    <comment ref="C801" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Toshiba e-163/165/166/167/203/205/206/207/237/181/182/211/212/168/169/208/209/258/259, Xerox WORKCENTRE PRO 416 , WORKCENTRE PRO 416 DC , WORKCENTRE PRO 416 DE , WORKCENTRE PRO 416 E , WORKCENTRE PRO 416 P</t>
         </r>
       </text>
     </comment>
-    <comment ref="C801" authorId="0">
+    <comment ref="C802" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line TOSHIBA: E-Studio 2006, E-Studio 2306, E-Studio 2506, E-Studio 2007, E-Studio 2307, E-Studio 2507, TOSHIBA: E-Studio 2303A, E-Studio 2309A, E-Studio 2809A/ T-2507E, HD, OEM Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C802" authorId="0">
+    <comment ref="C803" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba e-Studio 2505/2006/2303/2309/2323/2329/2506/2007/2507/2523/2802/2803/2809/2822/2823/2829/OD2505/6LJ83358000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C803" authorId="0">
+    <comment ref="C804" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TOSHIBA: E-Studio 2006, E-Studio 2306, E-Studio 2506, E-Studio 2007, E-Studio 2307, E-Studio 2507, TOSHIBA: E-Studio 2303A, E-Studio 2309A, E-Studio 2809A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C804" authorId="0">
+    <comment ref="C805" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba e-Studio 28/35/45/258/288/350/352/353/358/450/452/453/458/DP2060/2800/3500/4500/Pitney Bowes iM3530/4530, GREEN Color, Висока якість, LONG L IFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C805" authorId="0">
+    <comment ref="C806" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">e-STUDIO28/e-STUDIO35/e-STUDIO350/e-STUDIO352/e-STUDIO353/e-STUDIO45/e-STUDIO450/e-STUDIO452/e-STUDIO453,  OD-3500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C806" authorId="0">
+    <comment ref="C807" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TOSHIBA: E-Studio 352, E-Studio 353, E-Studio 358, E-Studio 452, E-Studio 453, E-Studio 458. OD3500
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C807" authorId="0">
+    <comment ref="C808" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Panafax UX-755/Pitney Bowes 9700/Fuji-Xerox 5/10/4505/4510  Green Color Drum</t>
         </r>
       </text>
     </comment>
-    <comment ref="C808" authorId="0">
+    <comment ref="C809" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ресурс: 36к п.м.
 Совместимость: 6204</t>
         </r>
       </text>
     </comment>
-    <comment ref="C809" authorId="0">
+    <comment ref="C810" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісність з лазерними БФП
 WC 7425,WC 7428,WC 7435,WC 7525,WC 7530,WC 7535,WC 7556,WC PRO 35,WC PRO 45,WC C7545,WC 7830,WC 7835,WC 7845,ALTALINK C8030,ALTALINK C8035,WC 7855,WC 7970,AltaLink C8045,AltaLink C8055,AltaLink C8070
 Сумісність з лазерними принтерами
 Ph 7500DN,Ph 7500N</t>
         </r>
       </text>
     </comment>
-    <comment ref="C810" authorId="0">
+    <comment ref="C811" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B305/B310/B315</t>
         </r>
       </text>
     </comment>
-    <comment ref="C811" authorId="0">
+    <comment ref="C812" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox DocuCentre 235/245/255/285/423/428, PURPLE Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C812" authorId="0">
+    <comment ref="C813" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Xerox Docuprint 205/255/305/3000/3100/Epson LP-6100/7900/9100/EPL-N2500/2550/2180/2020/S2000/3000/4200 / Fujitsu XL-5370/5400/5770/5900/LB-315/317</t>
         </r>
       </text>
     </comment>
-    <comment ref="C813" authorId="0">
+    <comment ref="C814" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox DC220/230/332/340/400/425/432/440/N24/N32/N40/1312/3225/4025/4525/XL6700/Epson LP-9600/EPL-N4000/QMS3260/4032/Dataproducts DDS32/40/Compaq LN32 /Fujitsu LB303/306/Genlcom mic rolaser 320/Compaq LN32/Panafax GX-3100/Fuji Xerox 128/Laser press 4410/4210/Laser Wind 3210/Able 1220/1320/3221/3321/3401/Hodaka 2</t>
         </r>
       </text>
     </comment>
-    <comment ref="C814" authorId="0">
+    <comment ref="C815" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox DC220/230/332/340/400/425/432/440/N24/N32/N40/1312/3225/4025/4525/XL6700/Epson LP-9600/EPL-N4000/QMS3260/4032/Dataproducts DDS32/40/Compaq LN32 /Fujitsu LB303/306/Genlcom mic rolaser 320/Compaq LN32/Panafax GX-3100/Fuji Xerox 128/Laser press 4410/4210/Laser Wind 3210/Able 1220/1320/3221/3321/3401/Hodaka 2 Emerald Color, высокое качество, LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C815" authorId="0">
+    <comment ref="C816" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 3100/Minolta 1480/1490/Ricoh 1435/1900/2000/SP1000/Oki B2500/B260/LF1200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C816" authorId="0">
+    <comment ref="C817" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 3100/Minolta 1480/1490/Ricoh 1435/1900/2000/SP1000/Oki B2500/B260/LF1200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C817" authorId="0">
+    <comment ref="C818" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 3100/Minolta 1480/1490/Ricoh 1435/1900/2000/SP1000/Oki B2500/B260/LF1200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C818" authorId="0">
+    <comment ref="C819" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 3610/DocuPrint P350/355/450/455/M355, 113R00773/ CT201938</t>
         </r>
       </text>
     </comment>
-    <comment ref="C819" authorId="0">
+    <comment ref="C820" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 3610/DocuPrint P350/355/450/455/M355, 113R00773/ CT201938, Emerald Color, высокое качество, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C820" authorId="0">
+    <comment ref="C821" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line Xerox Phaser 3610/WorkCentre 3615/3655/VersaLink B400/B405/DocuPrint P350/355/450/455/M355/113R00773/CT201938, GREEN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C821" authorId="0">
+    <comment ref="C822" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Xerox DP-240/340/PHASER 4500/ Minolta PP4650/5650/Brother HL-8050/Oki B6200/6300/Epson EPL-N3000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C822" authorId="0">
+    <comment ref="C823" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Xerox DP-240/340/PHASER 4500/ Minolta PP4650/5650/Brother HL-8050/Oki B6200/6300/Epson EPL-N3000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C823" authorId="0">
+    <comment ref="C824" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Xerox Phaser 4510/Oki B6500/B710/720/730/Minolta 5650/Epson M4000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C824" authorId="0">
+    <comment ref="C825" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Xerox Phaser 4510/Oki B6500/B710/720/730/Minolta 5650/Epson M4000, с шестерней!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C825" authorId="0">
+    <comment ref="C826" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Xerox Phaser 4510/Oki B6500/B710/720/730/Minolta 5650/Epson M4000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C826" authorId="0">
+    <comment ref="C827" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 5400/DocuColor 240/242/250/252/260/5065/5540/6500/6550/7550/WorkCentre 7655/7665/7675/7755/7765/7775/Color 550/560/570/C60/C70, PURPLE Color,  OPC DRUM-BLACK</t>
         </r>
       </text>
     </comment>
-    <comment ref="C827" authorId="0">
+    <comment ref="C828" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 5400/DocuColor 240/242/250/252/260/5065/5540/6500/6550/7550/WorkCentre 7655/7665/7675/7755/7765/7775/Color 550/560/570/C60/C70, PURPLE Color, CMY  OPC DRUM-COLOR</t>
         </r>
       </text>
     </comment>
-    <comment ref="C828" authorId="0">
+    <comment ref="C829" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX C118/M118/C123/PH 5500 /DC156/186/236/286 с шестерней Long Life OPC Drum 50k page CET3529</t>
         </r>
       </text>
     </comment>
-    <comment ref="C829" authorId="0">
+    <comment ref="C830" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Docuprint 405/505 DC 156/186/236/286/336, Phaser 5500, WC 5225/5230/5325/5335, DC 2005/2055/3005/2007/3007, Lexmark W840</t>
         </r>
       </text>
     </comment>
-    <comment ref="C830" authorId="0">
+    <comment ref="C831" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 5500/WorkCentre 5225/5230/5325/5335/M118/123/128/CopyCentre C118/123/128/DocuCentre 236/286/336/DP-405/505/2005/2055/3005/2007/3007/Lexmark W840, PURPLE Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C831" authorId="0">
+    <comment ref="C832" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Xerox Phaser 6130/6140/6128/6125/DocuPrint C1110/Dell 1320</t>
         </r>
       </text>
     </comment>
-    <comment ref="C832" authorId="0">
+    <comment ref="C833" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Xerox Phaser 6180/6280/Epson C2800/3800/Dell 31110/3115/3130</t>
         </r>
       </text>
     </comment>
-    <comment ref="C833" authorId="0">
+    <comment ref="C834" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 6180/6280/DocuPrint C2100/2200/3210/3290/Dell 3110/3115/3130/Epson C2800/3800, CMYK, PURPLE Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C834" authorId="0">
+    <comment ref="C835" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Xerox Phaser 6300/6350/6360, 108R00645  Blue Color  *KOREA*</t>
         </r>
       </text>
     </comment>
-    <comment ref="C835" authorId="0">
+    <comment ref="C836" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 6700</t>
         </r>
       </text>
     </comment>
-    <comment ref="C836" authorId="0">
+    <comment ref="C837" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX PHASER 7500/7800 WC 7425/7428/7525/7530/7535</t>
         </r>
       </text>
     </comment>
-    <comment ref="C837" authorId="0">
+    <comment ref="C838" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line Xerox Phaser 7500/WorkCentre 7425/7428/7435/7525/7530/7535/7545/7556/7830/7835/7845/7855/ApeosPort IV C2270/C2275/C3370/C3371/C3373/C3375/C4470/C4475/C5570/C5575/V C2275/C3373/C3375/C4475/C5575/C6675/C7775/DocuCentre IV C2270/C2275/C3370/C3371/C3373/C3375/C4470/C4475/C5570/C5575/DocuCentre V C2275/C3373/C3375/C4475/C5575/C6675/C7775/AltaLink C8030/C8035/C8045/C8055/C8070, PURPLE Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C838" authorId="0">
+    <comment ref="C839" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line Xerox VersaLink C7000/7020/7025/7030/DocuCentre IV C2260/2263/2265/113R00780, PURPLE Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C839" authorId="0">
+    <comment ref="C840" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: WorkCentre 3655X, WorkCentre 3655S, WorkCentre 3615DN, VersaLink B405, VersaLink B400, Phaser 3610N, Phaser 3610DN
 OEM № 101R00554-Drum</t>
         </r>
       </text>
     </comment>
-    <comment ref="C840" authorId="0">
+    <comment ref="C841" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">VERSALINK B7025,VERSALINK B7030,VersaLink B7035</t>
         </r>
       </text>
     </comment>
-    <comment ref="C841" authorId="0">
+    <comment ref="C842" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: WorkCentre 4595, WorkCentre 4590, WorkCentre 4127, WorkCentre 4112, WorkCentre 4110, DocuCentre-II 7000, DocuCentre-II 6000, DocuCentre 900, DocuCentre 1100, ApeosPort-II 7000, ApeosPort-II 6000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C842" authorId="0">
+    <comment ref="C843" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Xerox DC-230/235/280/285/WC 423/428  Blue Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C843" authorId="0">
+    <comment ref="C844" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line Xerox WorkCentre 5016/5020/Pro 315/320/415/420/DocuCentre 1080/2003, PURPLE Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C844" authorId="0">
+    <comment ref="C845" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line Xerox WorkCentre 5016/5020/Pro 315/320/415/420/DocuCentre 1080/2003, PURPLE Color, Long Life.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C845" authorId="0">
+    <comment ref="C846" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Docucentre S1810/2010/2220/2420/WC5019/5021 Purple Color, 48 зубьев, 70k, LONG LIFE PURPLE Color!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C846" authorId="0">
+    <comment ref="C847" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Docucentre S1810/2010/2220/2420/WC5019/5021 Eco Line 56 зубьев, 40k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C847" authorId="0">
+    <comment ref="C848" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Docucentre S1810/2010/2220/2420/WC5019/5021 Eco Line 56 зубьев, 70k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C848" authorId="0">
+    <comment ref="C849" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: DC2056, DC2058, DC450i, DC550i, IV2060, IV3060, IV3065, IV3070, IV4070, IV5070, WorkCentre 5325, WorkCentre 5330, WorkCentre 5335, WorkCentre Pro 123, WorkCentre 128, WorkCentre Pro133 DADF, WorkCentre C118. CT350413 CT350938</t>
         </r>
       </text>
     </comment>
-    <comment ref="C849" authorId="0">
+    <comment ref="C850" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: CopyCentre 245, CopyCentre 255, CopyCentre 265, CopyCentre 275, CopyCentre C165, CopyCentre C175, WorkCentre 245, WorkCentre 255, WorkCentre 265, WorkCentre 275, WorkCentre 5150, WorkCentre 5645, WorkCentre 5655, WorkCentre 5665, WorkCentre 5675, WorkCentre 5687, WorkCentre 5735, WorkCentre 5740, WorkCentre 5745, WorkCentre 5755, WorkCentre 5765, WorkCentre 5775, WorkCentre 5790, WorkCentre 5845, WorkCentre 5855, WorkCentre 5865, WorkCentre 5875, WorkCentre 5890, WorkCentre M165, WorkCentre M175, WorkCentre Pro 165, WorkCentre Pro 245, WorkCentre Pro 255, WorkCentre Pro 265, WorkCentre Pro 275. 113R00672. GREEN Color, высокое качество, LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C850" authorId="0">
+    <comment ref="C851" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: CopyCentre 245, CopyCentre 255, CopyCentre 265, CopyCentre 275, CopyCentre C165, CopyCentre C175, WorkCentre 245, WorkCentre 255, WorkCentre 265, WorkCentre 275, WorkCentre 5150, WorkCentre 5645, WorkCentre 5655, WorkCentre 5665, WorkCentre 5675, WorkCentre 5687, WorkCentre 5735, WorkCentre 5740, WorkCentre 5745, WorkCentre 5755, WorkCentre 5765, WorkCentre 5775, WorkCentre 5790, WorkCentre 5845, WorkCentre 5855, WorkCentre 5865, WorkCentre 5875, WorkCentre 5890, WorkCentre M165, WorkCentre M175, WorkCentre Pro 165, WorkCentre Pro 245, WorkCentre Pro 255, WorkCentre Pro 265, WorkCentre Pro 275</t>
         </r>
       </text>
     </comment>
-    <comment ref="C851" authorId="0">
+    <comment ref="C852" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WorkCentre 5945/5955, PURPLE Color, LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C852" authorId="0">
+    <comment ref="C853" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: WorkCentre 5945i, WorkCentre 5955i, WorkCentre 5945, WorkCentre 5955, AltaLink B8045, AltaLink B8055, AltaLink B8065, AltaLink B8075, AltaLink B8090</t>
         </r>
       </text>
     </comment>
-    <comment ref="C853" authorId="0">
+    <comment ref="C854" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre 7120/7125/DocuPrint C2260, PURPLE Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C854" authorId="0">
+    <comment ref="C855" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Xerox WorkCentre 7120/7125/DocuPrint C2260  OEM Style  *KOREA* гарантия качества!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C855" authorId="0">
+    <comment ref="C856" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DocuCentre IVC2260/2263/2265 WorkCentre 7120/7125/7220/7220T/7225/7225T</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="873">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="866">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Фотобарабани</t>
   </si>
   <si>
     <t>Комплект відновлення барабана Kyocera P2040/P2235 Японія 150K  DK1150  CET501024</t>
-  </si>
-[...1 lines deleted...]
-    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Комплект відновлення драм картриджа Canon iR ADVANCE C3325i/3330i/3320/3320L/3320i  GPR53-Kit  110K
  CET5279</t>
   </si>
   <si>
     <t>Комплект відновлення драм картриджа Canon iR ADVANCE C5030/5035/5045/5051  GPR30/31-Kit  150K
  CET5234</t>
   </si>
   <si>
     <t>Комплект відновлення драм картриджа Canon iR1435/1435i/1435iF/1435P  C-EXV50-Kit  30k CET5280N</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Комплект відновлення драм картриджа Canon iR1730/1740/1750  GPR39-Kit  100K
  CET5180N</t>
   </si>
   <si>
     <t>Комплект відновлення драм картриджа Canon iR1730/1740/1750  GPR39-Kit  100K
  CET5218</t>
   </si>
   <si>
     <t>Комплект відновлення драм картриджа Canon iR2016/2020/2018/2022/2025/2030  GPR18-Kit  CET3937</t>
   </si>
   <si>
     <t>Комплект відновлення драм картриджа Canon iR2200/2800/3300/3320  GPR6-Kit  50K
  CET5825N</t>
   </si>
   <si>
     <t>Комплект відновлення драм картриджа Canon iR2230/2270/2830/2870/3025/3030/3225/3230  GPR15/16-Kit  120K
  CET5826N</t>
   </si>
   <si>
     <t>Комплект відновлення драм картриджа Canon iR2520/2525/2530/2535/2545  GPR34/35-Kit  100K  CET5216N</t>
   </si>
   <si>
     <t>Комплект відновлення драм картриджа Konica Minolta Di152/183/1611/1811/2011 CET5383</t>
   </si>
   <si>
     <t>Комплект відновлення драм картриджа Kyocera Mita FS-1028MFP, DK110/130/170-Drum Kit  CET501003</t>
   </si>
   <si>
     <t>Комплект відновлення драм картриджа KYOCERA TASKalfa 1800/1801/2200/2201  MK4105-Kit  CET501006</t>
   </si>
   <si>
+    <t>Комплект відновлення драму Canon IR 2725, C-EXV63 120K CET  CET501041</t>
+  </si>
+  <si>
     <t>Комплект відновлення драму Kyocera ECOSYS P3045, 500K CET  CET501035</t>
   </si>
   <si>
     <t>Майлар фотобарабану MYLAR-FEED-S Toshiba 2060/2860 РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Металева деталь фотобарабану HP LJ P2050/2055/2030/2035, Hanp</t>
   </si>
   <si>
     <t>Металева деталь фотобарабану HP LJ P2050/2055/2030/2035, WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан Brother 1030/1240  WDDB6000ECO  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан Brother 1030/1240, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-1110/1112  WDDB1075ECO  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-1110/1112,  DR-1075   14043  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-1110/1112,  DR-1075   HGOA-DR1035  HG-drum</t>
   </si>
   <si>
-    <t>Фотобарабан Brother HL-1110/1112,  DR-1075  Brown  DR1035  CEE</t>
-[...2 lines deleted...]
-    <t>очікується 18-09</t>
+    <t>Фотобарабан Brother HL-1110/1112,  DR-1075  Brown  DR1035  Gantech</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-1110/1112,  DR-1075 , GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-1110/1112,  DR-1075 , Micrographic PLUS</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-1110/1112, Brown color  DMDR1035G-1  Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-1110/1112, Brown color  WDDBDR1075  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-1110/1112, DEEP RED color  WDDB1075HDS  WELLDO</t>
   </si>
   <si>
+    <t>у резерві</t>
+  </si>
+  <si>
     <t>Фотобарабан Brother HL-2040/DR-2075  19704  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-2040/DR-2075  DRGR-B350   Elephant  Static Control</t>
   </si>
   <si>
-    <t>у резерві</t>
-[...1 lines deleted...]
-  <si>
     <t>Фотобарабан Brother HL-2040/DR-2075  OPCHL2040  Micrographic PLUS</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-2040/DR-2075  PAD-DR350  GoldenGreen  SGT</t>
   </si>
   <si>
-    <t>Фотобарабан Brother HL-2040/DR-2075 Brown  DR350  CEE</t>
+    <t>Фотобарабан Brother HL-2040/DR-2075 Brown  DR350  Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-2240/DR-2275  14041/16020  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-2240/DR-2275  DRGR-B2275   Elephant  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-2240/DR-2275  OPCHL2200PLUS  Micrographic PLUS</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-2240/DR-2275  PAD-DR420  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-2240/DR-2275 Brown Color  DMDR2200G  Hanp</t>
   </si>
   <si>
-    <t>Фотобарабан Brother HL-2240/DR-2275 Brown Color  DR420  CEE</t>
+    <t>Фотобарабан Brother HL-2240/DR-2275 Brown Color  DR420  Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-2240/DR-2275 Brown Color  WDDBDR420  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-3040/3070/MFC-9010 Brown Color  DMDR290G  Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-3040/3070/MFC-9010 Brown Color  WDDBDR290  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-3140/3150/3170, Brown Color,  DMDR291G  Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-3140/3150/3170, Brown Color,  WDDBDR241  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-3140/3150/3170, ULC РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-4040/4050/DCP9040/9450, Brown Color  DMHL4040G  Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-4150/4570/MFC-9460, DR310/320, Brown Color,  DMHL4570G  Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-4150/4570/MFC-9460, DR310/320, TN345, ULC</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-5130/5140/5150/5170  DR3000 /7000/7600/510 , Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-5240, DR-520/DR-3100  16019, 14039  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-5240, DR-520/DR-3100  DMDR3100G  Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-5240, DR-520/DR-3100  DRB5250-5  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-5240, DR-520/DR-3100  HGOA-DR520  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-5240, DR-520/DR-3100  OPCHL5240PLUS  Micrographic</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-5240, DR-520/DR-3100  PAD-DR520-1  GoldenGreen  SGT</t>
   </si>
   <si>
-    <t>Фотобарабан Brother HL-5240, DR-520/DR-3100 Brown  DR520  CEE</t>
+    <t>Фотобарабан Brother HL-5240, DR-520/DR-3100 Brown  DR520  Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-5440/5450  DR-3300   PAD-DR720  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-5440/5450  DR-3300   WDDB3300ECO  WELLDO ECO Line</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-5440/5450  DR-3300   WDDBDR3300  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-L2300/DR-2335  14071  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-L2300/DR-2335  OPCHLL2360PLUS  Micrographic</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-L2300/DR-2335  PAD-DR630-1  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-L2300/DR-2335, Brown Color  DMDR2355G1-1  Hanp</t>
   </si>
   <si>
-    <t>Фотобарабан Brother HL-L2300/DR-2335, Brown Color  DR770  CEE</t>
+    <t>Фотобарабан Brother HL-L2300/DR-2335, Brown Color  DR770  Gantech</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-L2300/DR-2335, Brown Color  WDDBDR2335  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-L2300/DR-2335, DEEP RED Color  WDDB2335HDS  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-L5000/DR3400  PAD-DR820  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-L5000/DR3400 Black  WDDB3400ECO  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-L5000/DR3400 Brown  WDDBDR3400  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-L5000/DR3400 Brown Color,  DMDR820G1-1  Hanp</t>
   </si>
   <si>
-    <t>Фотобарабан Brother HL-L5000/DR3400 Brown Color,  DR820  CEE</t>
+    <t>Фотобарабан Brother HL-L5000/DR3400 Brown Color,  DR820  Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан Brother L2550/L2551, DR-730/DR-12,  PAD-DR730  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан Canon FC-330  19123 / 19102 / 19214  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан Canon FC-330  OPCE-16PLUS  Micrographic PLUS</t>
   </si>
   <si>
     <t>Фотобарабан Canon FC-330  WDDCE16ECO  ECO Line WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан Canon IR 1730/1740/1750/CEXV37/GPR-39  WDDC1730LECO  WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан Canon IR 1730/1740/1750/CEXV37/GPR-39 Hanp</t>
   </si>
   <si>
-    <t>Фотобарабан Canon IR 1730/1740/1750/CEXV37/GPR-39 milky blue  OPC-IR 1730  CEE</t>
+    <t>Фотобарабан Canon IR 1730/1740/1750/CEXV37/GPR-39 milky blue  OPC-IR 1730  Gantech/CEE</t>
+  </si>
+  <si>
+    <t>Фотобарабан Canon IR 2725, 120K, з чіпом CET  CET101110</t>
   </si>
   <si>
     <t>Фотобарабан Canon IR ADVANCE C5535/5540/5550/5560/C-EXV51, Emerald color  WDDC5535L  WELLDO Long Life</t>
   </si>
   <si>
     <t>Фотобарабан Canon IR1018  DAD-IR1018  GoldenGreen  SGT</t>
   </si>
   <si>
-    <t>Фотобарабан Canon IR1018  OPC-IR1018  milky blue CEE</t>
+    <t>Фотобарабан Canon IR1018  OPC-IR1018  milky blue Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан Canon IR1018  OPCIR1018PLUS  Micrographic</t>
   </si>
   <si>
     <t>Фотобарабан Canon IR1018  WDDC1018ECO  ECO Line, OEM Color WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан Canon IR1018 + лезо очищувальне, KATUN</t>
   </si>
   <si>
     <t>Фотобарабан Canon IR1018 Японія 25K  CET101071/CET3969U</t>
   </si>
   <si>
     <t>Фотобарабан Canon IR1018, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Canon IR1018, ULC</t>
   </si>
   <si>
     <t>Фотобарабан Canon IR1210  HGOA-IR1300  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан Canon IR1210 + лезо очищувальне, KATUN</t>
   </si>
   <si>
     <t>Фотобарабан Canon IR1210 Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Canon IR1435  CEXV50/NPG68  Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Canon IR1435  CEXV50/NPG68  Micrographic PLUS</t>
   </si>
   <si>
     <t>Фотобарабан Canon IR1435  CEXV50/NPG68  Японія 35K CET  CET5265N/CET101073</t>
   </si>
   <si>
-    <t>Фотобарабан Canon IR1435  OPC-IR 1435  milky blue CEE</t>
+    <t>Фотобарабан Canon IR1435  OPC-IR 1435  milky blue Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан Canon IR1435 HD  WDDC1435LECO  WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан Canon IR1600/2000  DAD-EP65  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан Canon IR1600/2000  HGOA-IR1600  HG</t>
   </si>
   <si>
-    <t>Фотобарабан Canon IR1600/2000  OPC-IR1600  milky blue CEE</t>
+    <t>Фотобарабан Canon IR1600/2000  OPC-IR1600  milky blue Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан Canon IR1600/2000  OPCIR1600PLUS  Micrographic</t>
   </si>
   <si>
     <t>Фотобарабан Canon IR2016/2020  DAD-IR2016  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан Canon IR2016/2020  DMIR2016PG  Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Canon IR2016/2020  DRGRCIR2016   Elephant  Static Control</t>
   </si>
   <si>
-    <t>Фотобарабан Canon IR2016/2020 Green  OPC-IR2016  CEE</t>
-[...1 lines deleted...]
-  <si>
     <t>Фотобарабан Canon IR2016/2020 Green  OPCIR2016PLUS-G  Micrographic PLUS Extra Long Life</t>
   </si>
   <si>
+    <t>Фотобарабан Canon IR2016/2020 Milky Blue  GNT-CAN-2016-OPC  Gantech</t>
+  </si>
+  <si>
     <t>Фотобарабан Canon IR2016/2020 Purple Color, ECO Line,  WDDC2016LECO  WELLDO Long Life</t>
   </si>
   <si>
     <t>Фотобарабан Canon IR2016/2020 Японія 45K CET  CET3936/CET101059</t>
   </si>
   <si>
     <t>Фотобарабан Canon IR2016/2020,  OPCIR2016PLUS  Micrographic</t>
   </si>
   <si>
     <t>Фотобарабан Canon IR210/330, HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан Canon IR2200 + лезо очищувальне, KATUN</t>
   </si>
   <si>
+    <t>Фотобарабан Canon IR2200 50K CET  CET3174U</t>
+  </si>
+  <si>
     <t>Фотобарабан Canon iR2200/2230, OEM Color,  WDDC2200  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан Canon iR2230/2270  DAD-NPG25  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан Canon iR2230/2270  HGOA-IR3570  HG</t>
   </si>
   <si>
-    <t>Фотобарабан Canon iR2230/2270  OPC-IR2230  milky blue CEE</t>
+    <t>Фотобарабан Canon iR2230/2270  OPC-IR2230  milky blue Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан Canon iR2230/2270  OPCIR2230PLUS  Micrographic</t>
   </si>
   <si>
     <t>Фотобарабан Canon iR2230/2270 OEM Color  WDDC4570  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан Canon IR2520/2535  50252  KATUN</t>
   </si>
   <si>
     <t>Фотобарабан Canon IR2520/2535  DAD-NPG51  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан Canon IR2520/2535  DRGRCIR2520   Elephant  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан Canon IR2520/2535  HGOA-IR2525  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан Canon IR2520/2535  WDDC2520  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан Canon IR2520/2535 EMERALD Color, висока якість  WDDC2520L  WELLDO Long Life</t>
   </si>
   <si>
-    <t>Фотобарабан Canon IR2520/2535 Green  OPC-IR2520  CEE</t>
-[...1 lines deleted...]
-  <si>
     <t>Фотобарабан Canon IR2520/2535 Green  OPCIR2520PLUS-G  Micrographic PLUS</t>
   </si>
   <si>
+    <t>Фотобарабан Canon IR2520/2535 milky bluee  OPC-IR2520  Gantech/CEE</t>
+  </si>
+  <si>
     <t>Фотобарабан Canon IR2520/2535 Японія 125K CET5229</t>
   </si>
   <si>
     <t>Фотобарабан Canon IR2520/2535, Micrographic PLUS</t>
   </si>
   <si>
-    <t>Фотобарабан Canon iRC 2020, iR-C2220, NPG-52 milky blue  OPC-IRC2020  CEE</t>
-[...5 lines deleted...]
-    <t>Фотобарабан Canon iRC 3200/3220/2600 milky blue  OPC-IRC3200  CEE</t>
+    <t>Фотобарабан Canon iRC 2020, iR-C2220, NPG-52 milky blue  OPC-IRC2020  Gantech/CEE</t>
+  </si>
+  <si>
+    <t>Фотобарабан Canon iRC 2550/2880 milky blue  OPC-IRC2880  Gantech/CEE</t>
+  </si>
+  <si>
+    <t>Фотобарабан Canon iRC 3200/3220/2600 milky blue  OPC-IRC3200  Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан Canon iRC 3320/3325/3330/NGP-67, 110K, з чипом CET  CET5225/CET101051</t>
   </si>
   <si>
     <t>Фотобарабан Canon iRC 3320/3325i  DAD-NPG67-1  Goldengreen  SGT</t>
   </si>
   <si>
-    <t>Фотобарабан Canon iRC 3320/3325i milky blue  OPC-IRC3320  CEE</t>
-[...5 lines deleted...]
-    <t>Фотобарабан Canon IRC 5030  OPC-IRC5030  milky bluee CEE</t>
+    <t>Фотобарабан Canon iRC 3320/3325i milky blue  OPC-IRC3320  Gantech/CEE</t>
+  </si>
+  <si>
+    <t>Фотобарабан Canon iRC 3320/3325i, OEM Color  WDDC3320LECO  WELLDO Long Life</t>
+  </si>
+  <si>
+    <t>new</t>
+  </si>
+  <si>
+    <t>Фотобарабан Canon iRC 4080/4580 milky blue  OPC-IRC4080  Gantech/CEE</t>
+  </si>
+  <si>
+    <t>Фотобарабан Canon IRC 5030  OPC-IRC5030  milky bluee Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан Canon IRC 5030/5035/5045  WDDC5030L  WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан Canon LBP-3600/MF-7100  EP66 , ULC</t>
   </si>
   <si>
     <t>Фотобарабан Canon NP 3325/3825 KATUN</t>
   </si>
   <si>
     <t>Фотобарабан Canon NP-1215/1550  19066  Mitsubishi</t>
   </si>
   <si>
-    <t>Фотобарабан Canon NP-1215/1550 Purple  OPC-NP1215  CEE</t>
+    <t>Фотобарабан Canon NP-1215/1550 Purple  OPC-NP1215  Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан Canon NP-6012  комплект , KATUN</t>
   </si>
   <si>
-    <t>Фотобарабан Canon NP-7161 Purple  OPC-NP7161  CEE</t>
+    <t>Фотобарабан Canon NP-7161 Purple  OPC-NP7161  Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан Epson AcuLaser C1000/2000  Color Drum , Hanp РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Фотобарабан Epson AcuLaser C900/1900/Minolta Color QMS2300/2400  Color Drum , Hanp</t>
   </si>
   <si>
     <t>Фотобарабан HP CLJ Enterprise M776  DAD-C751M  Goldengreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP CP6015/M880  DAD-C6015  Goldengreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1010  19342/19106  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1010  DAL-1010  GoldenGreen  SGT  Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1010  DAS-1010  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1010  DAS-1010H  GoldenGreen  SGT  HD</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1010  DMHP1010PG-1  Hanp</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1010  DRGR-H1012   Elephant  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1010  HGOA-12A  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1010  WDDH1010ECO  WELLDO ECO Line</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1010 Blue Color  DMHP1010G-2  Hanp</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1010 Green  DRH1020-OGR5  Static Control</t>
   </si>
   <si>
-    <t>Фотобарабан HP LJ 1010 Green  OPC-HP1010  CEE</t>
+    <t>Фотобарабан HP LJ 1010 Green  GNT-HP-1010-GR-OPC  Gantech</t>
+  </si>
+  <si>
+    <t>Фотобарабан HP LJ 1010 Green  GNT-HP-1010-HD-OPC  Gantech HD</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1010 Green  OPCLJ1010PLUS-G  Micrographic Plus</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1010 Green  WDDH1010  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1010 Green  WDDH1010L  WELLDO Long life</t>
   </si>
   <si>
-    <t>Фотобарабан HP LJ 1010 Purple Color  OPC-HP-1010-P-GT  Gantech Long Life</t>
-[...2 lines deleted...]
-    <t>Фотобарабан HP LJ 1010 Purple Color  OPC-HP1010L  CEE Long life</t>
+    <t>Фотобарабан HP LJ 1010 Purple Color  OPC-HP-1010-P-GT  Gantech/CEE Long Life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1010 Purple Color  WDDH1010LECO  WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1100/5L  19104/19219  Mitsubishi</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1100/5L  DAL-AX  GoldenGreen  SGT  Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1100/5L  DAS-AX  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1100/5L  HGOA-06F  HG-drum</t>
   </si>
   <si>
-    <t>Фотобарабан HP LJ 1100/5L Green  OPC-HP1100  CEE</t>
+    <t>Фотобарабан HP LJ 1100/5L Green  OPC-HP1100  Gestetner/CEE</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1100/5L, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1160/1320/2015  19112/19747/19343  Mitsubishi HD</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1160/1320/2015  DAD-1320  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1160/1320/2015  DAL-1320  GoldenGreen  SGT  Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1160/1320/2015  DRGR-H2015   Elephant  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1160/1320/2015  HGOA-49A  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1160/1320/2015  WDDH1320ECO  WELLDO ECO Line</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1160/1320/2015 Blue Color  DMHP1320G-2  Hanp</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1160/1320/2015 EMERALD Color  WDDH1320L  WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1160/1320/2015 Purple Color  OPC-HP-1160-P-GT  Gantech Long life</t>
   </si>
   <si>
-    <t>Фотобарабан HP LJ 1160/1320/2015 Purple Color  OPC-HP1160L  CEE Long life</t>
-[...7 lines deleted...]
-  <si>
     <t>Фотобарабан HP LJ 1160/1320/2015,  OEM Style  ULC Long life</t>
   </si>
   <si>
+    <t>Фотобарабан HP LJ 1160/1320/2015, Green  DRH2015-OGR5  Static Control</t>
+  </si>
+  <si>
+    <t>Фотобарабан HP LJ 1160/1320/2015, Green  OPC-HP1160  Gantech/CEE</t>
+  </si>
+  <si>
     <t>Фотобарабан HP LJ 1160/1320/2015, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1200  14079/19341  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1200  BLUE Premium , ULC</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1200  DAL-1000  GoldenGreen  SGT  Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1200  DAS-1000  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1200  DRGR-H1200   Elephant  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1200  HGOA-15A  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1200 Green  DRH1200-OGR5  Static Control</t>
   </si>
   <si>
-    <t>Фотобарабан HP LJ 1200 Green  OPC-HP1200  CEE</t>
+    <t>Фотобарабан HP LJ 1200 Green  OPC-HP1200  Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1200 Purple Color  OPC-HP-1200-P-GT  Gantech Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 2100  DAD-2100  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 2100  OPCLJ2100  Micrographic</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 2300  19739  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 2300  DAD-2300  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 2420  19858/19358  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 2420  DAD-2420  GoldenGreen  SGT</t>
   </si>
   <si>
-    <t>-6.28%</t>
-[...1 lines deleted...]
-  <si>
     <t>Фотобарабан HP LJ 2420  DRGR-H2430   Elephant  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 2420  HGOA-11A  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 4, Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 4000  19113/19724  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 4000  DAD-4000  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 4000, OEM Color WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 4100  19763  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 4100  DAD-4100  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 4100 OEM Color  WDDH4100  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 4200  19824/19275  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 4200  19824/19275/19355  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 4200  DAD-4300  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 4200  DRGR-H4300   Elephant  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 4200  HGOA-38A  HG-drum</t>
   </si>
   <si>
-    <t>Фотобарабан HP LJ 4200 Green  OPC-HP4200  CEE</t>
+    <t>Фотобарабан HP LJ 4200 Green  OPC-HP4200  Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 4200, Hanp  High Yield</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 4L Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 4L, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 5000  19227  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 5000  DAD-5000  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 5000  Green Premium , ULC</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 5000  WDDH5000  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 5000  WDDH5000L  WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 5000 Hanp  High Density</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 5000 Odyssey  технологія ZeroTwist Gear  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 5200  19806/19857  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 5200  DAD-5200  GoldenGreen  SGT</t>
   </si>
   <si>
-    <t>Фотобарабан HP LJ 5200 Blue Color  5200  CEE</t>
+    <t>Фотобарабан HP LJ 5200 Blue Color  5200  Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 5200 EMERALD Color  WDDH5200L  WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 5200 Green Color  WDDH5200  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 5200 Hanp</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 5200 OEM Color  WDDH5200LECO  WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 5P, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 8100  19067  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 8100  DAD-8100  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 8100  DMHP8100G-2  Hanp</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 8100 OEM Color  WDDH8100  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 9000  19258/19758  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 9000  DAD-9000  GoldenGreen  SGT</t>
   </si>
   <si>
-    <t>Фотобарабан HP LJ 9000 Blue  OPC-HP9000  CEE</t>
+    <t>Фотобарабан HP LJ 9000 Blue  OPC-HP9000  Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Enterprise M506  WDDH527L  WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Enterprise M607  HGOA-CF237  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Enterprise M607  OPCPM607PLUS  Micrographic Plus</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Enterprise M607  WDDH608ECO  WELLDO ECO Line</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Enterprise M607  WDDH608L  WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Enterprise M607  WDDH608LECO  WELLDO ECO Line Long Life</t>
   </si>
   <si>
-    <t>Фотобарабан HP LJ Enterprise M607 Green  OPC-HPM607  CEE</t>
-[...2 lines deleted...]
-    <t>Фотобарабан HP LJ Enterprise M607 milky blue  OPC-HPM607L  CEE Long life</t>
+    <t>Фотобарабан HP LJ Enterprise M607 Green  OPC-HPM607  Gantech/CEE</t>
+  </si>
+  <si>
+    <t>Фотобарабан HP LJ Enterprise M607 milky blue  OPC-HPM607L  Gantech/CEE Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Enterprise M607 без кардана  19271  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Enterprise M607,  DAL-607  GoldenGreen  SGT  Long Life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Enterprise M607, 51,5 K  DAL-607  CET  CET101095</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P1005  19295/19356  Mitsubishi</t>
   </si>
   <si>
+    <t>Фотобарабан HP LJ P1005  19346  Mitsubishi HD</t>
+  </si>
+  <si>
     <t>Фотобарабан HP LJ P1005  DAL-1505  GoldenGreen  SGT  Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P1005  DAS-1505  GoldenGreen  SGT</t>
   </si>
   <si>
-    <t>-2.56%</t>
-[...1 lines deleted...]
-  <si>
     <t>Фотобарабан HP LJ P1005  DAS-1505H-1  GoldenGreen  SGT  HD</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P1005  DMHPP1005PG-3  Hanp HD</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P1005  DRGR-H1505   Elephant  Static Control</t>
   </si>
   <si>
-    <t>у резерві очікується 18-09</t>
-[...1 lines deleted...]
-  <si>
     <t>Фотобарабан HP LJ P1005  HGOA-35A  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P1005  WDDH1505ECO  WELLDO ECO Line</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P1005  WDDH1505HDS  WELLDO SUPER HD DETAIL</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P1005  WDDH1505HDSD  WELLDO SUPER HD+ DETAIL</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P1005  технологія ZeroTwist Gear   PGDRHP1505-2  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P1005  технологія ZeroTwist Gear, Green   PGDRH1606OGR  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P1005 Blue Color  DMHPP1005G-2  Hanp</t>
   </si>
   <si>
-    <t>Фотобарабан HP LJ P1005 Blue Color  OPC-1005  CEE</t>
-[...2 lines deleted...]
-    <t>100.00%</t>
+    <t>Фотобарабан HP LJ P1005 Blue Color  OPC-1005  Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P1005 Green  GNT-HP-P1005-GR-OPC  Gantech</t>
   </si>
   <si>
-    <t>Фотобарабан HP LJ P1005 Green  OPC-HP1505  CEE</t>
-[...4 lines deleted...]
-  <si>
     <t>Фотобарабан HP LJ P1005 Green  OPCLJP1005PLUS-G  Micrographic Plus</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P1005 Green  WDDH1505  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P1005 Green  WDDH1505HD  WELLDO HD</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P1005 Green  WDDH1505L  WELLDO Long life</t>
   </si>
   <si>
+    <t>Фотобарабан HP LJ P1005 OEM Color  GNT-HP-P1005-HD-OPC  Gantech HD</t>
+  </si>
+  <si>
     <t>Фотобарабан HP LJ P1005 Purple Color  OPC-HP-1005-P-GT  Gantech Long life</t>
   </si>
   <si>
-    <t>Фотобарабан HP LJ P1005 Purple Color  OPC-HP1505L  CEE Long life</t>
-[...1 lines deleted...]
-  <si>
     <t>Фотобарабан HP LJ P1005 Purple Color  WDDH1505LECO  WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P2035/P2055  19330/19333/19633  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P2035/P2055  DAL-2035-1  GoldenGreen  SGT  Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P2035/P2055  DAS-2035-1  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P2035/P2055  DAS-2035H-1  GoldenGreen  SGT  HD</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P2035/P2055  DRH2055   Elephant  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P2035/P2055  HGOA-505X  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P2035/P2055  ZMN-HP-P2055-OPC  Makkon</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P2035/P2055 Blue Color  DMHPP2055G1-1  Hanp</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P2035/P2055 Green  DRH2055-OGR5  Static Control</t>
   </si>
   <si>
-    <t>Фотобарабан HP LJ P2035/P2055 Green  OPC-HP2035  CEE</t>
+    <t>Фотобарабан HP LJ P2035/P2055 Green  OPC-HP2035  Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P2035/P2055 Green  OPCLJP2035PLUS-G  Micrographic PLUS</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P2035/P2055 Green  WDDH2035  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P2035/P2055 Green  WDDH2035HD  WELLDO HD</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P2035/P2055 Green Color  WDDH2035L  WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P2035/P2055 OEM Color  OPCLJP2035PLUS  Micrographic PLUS</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P2035/P2055 OEM Color  WDDH2035ECO  WELLDO ECO Line</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P2035/P2055 Purple  OPC-HP-2035-P-GT  Gantech Long life</t>
   </si>
   <si>
-    <t>Фотобарабан HP LJ P2035/P2055 Purple  OPC-HP2035L  CEE Long life</t>
-[...1 lines deleted...]
-  <si>
     <t>Фотобарабан HP LJ P2035/P2055 Purple Color  WDDH2035LECO  WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P3015  19307/19607/19210  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P3015  DAD-3015  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P3015  DAL-3015  GoldenGreen  SGT  Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P3015  DRH3015   Elephant  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P3015  DRHPP3015-2  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P3015  HGOA-55A  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P3015  OPCLJP3015PLUS  Micrographic Plus</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P3015 EMERALD Color  WDDH3015L  WELLDO Long life</t>
   </si>
   <si>
-    <t>Фотобарабан HP LJ P3015 Green  OPC-HP3015  CEE</t>
+    <t>Фотобарабан HP LJ P3015 Green  OPC-HP3015  Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P3015 Green  OPC-HP3015L  CEE Long Life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P3015 Green Color  WDDH3015  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P3015 Hanp</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P3015 Odyssey SafeDrive  PG2DRH3015-2  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P3015 OEM Color  WDDH3015ECO  WELLDO ECO Line</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P3015 Purple Color  OPC-HP-3015-P-GT  Gantech Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P3015 Purple Color  WDDH3015LECO  WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P4014/P4015/P4515  19212  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P4014/P4015/P4515  DAD-4515  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P4014/P4015/P4515  DAL-4515  GoldenGreen  SGT  Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P4014/P4015/P4515  DRGR-H4515   Elephant  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P4014/P4015/P4515  HGOA-364A  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P4014/P4015/P4515  OPCLJP4015PLUS  Micrographic Plus</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P4014/P4015/P4515  WDDH4515  WELLDO Green Color</t>
   </si>
   <si>
+    <t>Фотобарабан HP LJ P4014/P4015/P4515 Blue  GNT-HP-P4515-OPC  Gantech</t>
+  </si>
+  <si>
     <t>Фотобарабан HP LJ P4014/P4015/P4515 EMERALD Color  WDDH4515L  WELLDO Long life</t>
   </si>
   <si>
-    <t>Фотобарабан HP LJ P4014/P4015/P4515 Green  OPC-HP4014  CEE</t>
+    <t>Фотобарабан HP LJ P4014/P4015/P4515 Green  OPC-HP4014  Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P4014/P4015/P4515 Green  OPCLJP4015PLUS-G  Micrographic Plus</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P4014/P4015/P4515 Odyssey  технологія ZeroTwist Gear   PGDRHP4515  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P4014/P4015/P4515 Purple Color  OPC-HP-4515-P-GT  Gantech Long Life</t>
   </si>
   <si>
-    <t>Фотобарабан HP LJ P4014/P4015/P4515 Purple Color  OPC-HP4014L  CEE Long Life</t>
-[...1 lines deleted...]
-  <si>
     <t>Фотобарабан HP LJ P4014/P4015/P4515 Purple Color  WDDH4515L  WELLDO, Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro 3003, W1450  DAS-M208M  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M102  19751/19251  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M102  DAL-106H  GoldenGreen  SGT  Long Life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M102  DMHPM102G  Hanp</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M102  DRGR-HM102   Elephant  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M102  HGOA-CF219  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M102  HM102DRGR  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M102  WDDH102ECO  WELLDO ECO Line</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M102  WDDH102L  WELLDO Long Life</t>
   </si>
   <si>
-    <t>Фотобарабан HP LJ Pro M102 Blue  OPC-HPCF218  CEE</t>
+    <t>Фотобарабан HP LJ Pro M102 Blue  OPC-HPCF218  Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M102 Blue  OPCPM102PLUS  Micrographic Plus</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M102 Green  OPCPM102PLUS-G  Micrographic Plus</t>
   </si>
   <si>
-    <t>Фотобарабан HP LJ Pro M102 Green Color  OPC-HPCF218L  CEE Long life</t>
+    <t>Фотобарабан HP LJ Pro M102 Green Color  OPC-HPCF218L  Gantech/CEE Long life</t>
+  </si>
+  <si>
+    <t>Фотобарабан HP LJ Pro M102 Purple Color  OPC-HP-M102-P-GT  Gantech Long Life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M102 Purple Color  WDDH102LECO  WELLDO Long Life</t>
   </si>
   <si>
-    <t>Фотобарабан HP LJ Pro M102 Purple Color  ZMNC-HP-M102-LL-PL-OPC  Gantech Long Life</t>
-[...1 lines deleted...]
-  <si>
     <t>Фотобарабан HP LJ Pro M15A  19767  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M15A  DAS-M17  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M15A  HGOA-CF244  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M15A  WDDH244  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M15A  ZMN-HP-M15-OPC  Makkon</t>
   </si>
   <si>
-    <t>Фотобарабан HP LJ Pro M15A Green  OPC-HPCF244  CEE</t>
-[...1 lines deleted...]
-  <si>
     <t>Фотобарабан HP LJ Pro M15A Green  OPCPM15PLUS  Micrographic Plus</t>
   </si>
   <si>
+    <t>Фотобарабан HP LJ Pro M15A Green Color  OPC-HPCF244  Gantech/CEE</t>
+  </si>
+  <si>
     <t>Фотобарабан HP LJ Pro M15A OEM Color  WDDH244ECO  ECO Line, WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M15A Purple Color  OPC-HP-CF244-P-GT  Gantech Long life</t>
   </si>
   <si>
-    <t>Фотобарабан HP LJ Pro M15A Purple Color  OPC-HPCF244L  CEE Long life</t>
-[...1 lines deleted...]
-  <si>
     <t>Фотобарабан HP LJ Pro M15A Purple Color  WDDH244LECO  ECO Line, WELLDO Long Life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M402  DAD-427  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M402  DAD-427H-5  GoldenGreen  SGT  HD</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M402  HGOA-HP402B  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M402  PG2DRHM402   Elephant  з хвостовиком Static Control</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M402  WDDH426L , EMERALD Color, WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M402 Blue Color  DMHPM402G-2  Hanp</t>
   </si>
   <si>
-    <t>Фотобарабан HP LJ Pro M402 Blue Color  OPC-M402  CEE</t>
-[...1 lines deleted...]
-  <si>
     <t>Фотобарабан HP LJ Pro M402 Green Color  GNT-HP-M402-GR-OPC  Gantech</t>
   </si>
   <si>
-    <t>-9.62%</t>
-[...7 lines deleted...]
-  <si>
     <t>Фотобарабан HP LJ Pro M402 Green Color  OPCPM402PLUS-G  Micrographic Plus</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M402 Green Color  WDDH426HDS  WELLDO HD</t>
   </si>
   <si>
+    <t>Фотобарабан HP LJ Pro M402 OEM Color  GNT-HP-M402-HD-OPC  Gantech HD</t>
+  </si>
+  <si>
+    <t>Фотобарабан HP LJ Pro M402 OEM Color  OPC-M402  Gantech/CEE</t>
+  </si>
+  <si>
+    <t>Фотобарабан HP LJ Pro M402 OEM Color  OPCPM402PLUS  Micrographic Plus</t>
+  </si>
+  <si>
+    <t>Фотобарабан HP LJ Pro M402 OEM Color  WDDH426ECO  WELLDO</t>
+  </si>
+  <si>
+    <t>Фотобарабан HP LJ Pro M402 OEM Color  WDDH426HD , WELLDO HD</t>
+  </si>
+  <si>
+    <t>Фотобарабан HP LJ Pro M402 OEM Color для сумісних корпусів  WDDH426HDC  WELLDO HD</t>
+  </si>
+  <si>
+    <t>Фотобарабан HP LJ Pro M402 OEM Color для сумісних корпусів, хрестоподібна шестерня із зубцями всередину  WDDH426ECOC  WELLDO</t>
+  </si>
+  <si>
     <t>Фотобарабан HP LJ Pro M402 Purple Color  OPC-HP-M402-P-GT  Gantech Long life</t>
   </si>
   <si>
-    <t>Фотобарабан HP LJ Pro M402 Purple Color  OPC-HPCF226L  CEE Long life</t>
-[...1 lines deleted...]
-  <si>
     <t>Фотобарабан HP LJ Pro M402 Purple Color  WDDH426LECO  WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M402 без кардана  19250  Mitsubishi РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M402 для сумісних корпусів  DAD-427-1  GoldenGreen  SGT</t>
   </si>
   <si>
-    <t>Фотобарабан HP LJ Pro M402, OEM Color  OPCPM402PLUS  Micrographic Plus</t>
-[...10 lines deleted...]
-  <si>
     <t>Фотобарабан HP LJ Pro M433/M436  CF257A  CET  CET101041</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M433/M436  CF257A  Emerald Color  WDDH436L  WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M433/M436  CF257A  Green Color, ECO Line  WDDH436LECO  WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M433/M436  DAL-M436  Goldengreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Tank 1005/1020/2506/2606, HP 158A/W1580A, Emerald color  WDDH158L  WELLDO Long Life</t>
   </si>
   <si>
+    <t>Фотобарабан HP LJ Tank 1005/1020/2506/2606, HP 158A/W1580A, OEM Color  WDDH158ECO  WELLDO</t>
+  </si>
+  <si>
     <t>Фотобарабан HP LJ Tank 1005/1020/2506/2606, HP 158A/W1580A, OEM Color  WDDH158LECO  WELLDO Long Life</t>
   </si>
   <si>
     <t>Фотобарабан HP Neverstop Laser 1000/1200  W1104A   YADW-NS1020  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP Neverstop Laser 1000/1200  W1104A  ECO Line  WDDH1000LECO  WELLDO Long Life</t>
   </si>
   <si>
-    <t>Фотобарабан HP Neverstop Laser 1000/1200  W1104A  Green  OPC-HPN1000  CEE</t>
+    <t>Фотобарабан HP Neverstop Laser 1000/1200  W1104A  Green  OPC-HPN1000  Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан HP W1106A  YADW-108  GoldenGreen SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP W1106A, Special model, Green  WDDH107  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан HP W2300, Canon 069  DAL-C673  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP W2300, Canon 069,  OPC-C069PLUS  Micrographic Plus</t>
   </si>
   <si>
-    <t>Фотобарабан HP W2300, Canon 069, Blue Color  OPC-HPW2300/069  CEE</t>
+    <t>Фотобарабан HP W2300, Canon 069, Blue Color  OPC-HPW2300/069  Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан HP W2300, Canon 069, Blue Color  WDDC069HDS  WELLDO HD Detail</t>
   </si>
   <si>
     <t>Фотобарабан HP W2300, Canon 069, EMERALD Color  WDDC673  WELLDO</t>
   </si>
   <si>
-    <t>Фотобарабан HP W2300, Canon 069, Green  OPC-HPW2300  CEE</t>
+    <t>Фотобарабан HP W2300, Canon 069, Green  OPC-HPW2300  Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан HP W2300, Canon 069, OEM Color  WDDC673ECO  WELLDO</t>
   </si>
   <si>
-    <t>Фотобарабан HP W2300, Canon 069, Purple  OPC-HPW2300L  CEE Long life</t>
-[...1 lines deleted...]
-  <si>
     <t>Фотобарабан HP СLJ 1600/2600  19294  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ 1600/2600  DAD-C2600-2  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ 1600/2600,  OPCCLJ2600PLUS  Micrographic PLUS</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ 1600/2600, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ 2700/3000/3600/3800, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ 2700/3000/3600/3800, Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ 3500/3550/3700  DMHP3500G  Hanp РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ 4600/4650, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ 4600/4650, Static Control</t>
@@ -15028,114 +15023,111 @@
   <si>
     <t>Фотобарабан HP СLJ 4700/4730/CP4005  DAD-C4700  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ 4700/4730/CP4005, OEM Color  WDDH4700  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ 5500/5550  19721  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ 5500/5550,  DAD-C5500  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ 5500/5550,  HGOA-C5500  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ 9500/Canon iR-C2620, ULC</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP1025  19339  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP1025  DAD-C1025  GoldenGreen  SGT</t>
   </si>
   <si>
-    <t>Фотобарабан HP СLJ CP1025  Green   OPC-HP1025  CEE</t>
+    <t>Фотобарабан HP СLJ CP1025  Green   OPC-HP1025  Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP1025  HGOA-C1025  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP1025  OPCCP1025PLUS  Micrographic PLUS</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP1025  WDDH1025  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP1215  19647/19847  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP1215  DAD-C1515  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP1215  DRGR-H2025   Elephant  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP1215  Green   DRH2025-OGR5  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP1215  Green   OPCCP1215PLUS-G  Micrographic PLUS</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP1215  HGOA-CP1215  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP1215  OPCCP1215PLUS  Micrographic PLUS</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP1215  WDDH1515  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP1215  WDDH1515ECO  WELLDO ECO Line</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP1215 EMERALD Color  WDDH1515  WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP1215 Green Color  DMHPCP2025PG1-1  Hanp</t>
   </si>
   <si>
-    <t>Фотобарабан HP СLJ CP1215 Green Color  OPC-HP1215  CEE</t>
-[...2 lines deleted...]
-    <t>-0.88%</t>
+    <t>Фотобарабан HP СLJ CP1215 Green Color  OPC-HP1215  Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP3520/M551  19860  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP3520/M551  DAD-C3525H-1  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP3520/M551  DRGR-H4525   Elephant  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP3520/M551  OPCCP4525PLUS  Micrographic PLUS</t>
   </si>
   <si>
-    <t>Фотобарабан HP СLJ CP3520/M551 Blue  CP3525  CEE</t>
+    <t>Фотобарабан HP СLJ CP3520/M551 Blue  CP3525  Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP5225/5220/5525  DAL-C5225-1  Goldengreen</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP5225/5220/5525  HGOA-C5525  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP5225/5220/5525  OPCCP5225PLUS  Micrographic Plus</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP5225/5220/5525  WDDH5225L  WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP5225/5220/5525 ECO Line  WDDH5225ECO  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP6015 OEM Color  WDDH6015  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ Enterprise M552  DAL-C553  GoldenGreen  SGT  Long Life</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ Enterprise M552  OPCPM553PLUS  Micrographic</t>
   </si>
@@ -15151,71 +15143,71 @@
   <si>
     <t>Фотобарабан HP СLJ Enterprise M652  DAL-C653 , GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ Enterprise M652 WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ Pro M252  19222  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ Pro M252  DAL-C252-1  GoldenGreen  SGT  Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ Pro M252  DRGR-HM252   Elephant  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ Pro M252  HGOA-HP410  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ Pro M252  PGDRHM252  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ Pro M252 EMERALD Color  WDDH252L  WELLDO Long life</t>
   </si>
   <si>
-    <t>Фотобарабан HP СLJ Pro M252 Green  OPC-HPM252  CEE</t>
+    <t>Фотобарабан HP СLJ Pro M252 Green  OPC-HPM252  Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ Pro M252 Odyssey  PGDRHM452  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ Pro M252 OEM Color  OPCPM252PLUS  Micrographic PLUS</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ Pro M252 OEM Color  WDDH252ECO  WELLDO ECO Line</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ Pro M252 Purple Color  OPC-HP-M252-P-GT  Gantech Long life</t>
   </si>
   <si>
-    <t>Фотобарабан HP СLJ Pro M252 Purple Color  OPC-HPM252L  CEE Long life</t>
-[...1 lines deleted...]
-  <si>
     <t>Фотобарабан HP СLJ Pro M252 Purple Color  WDDH252LECO  WELLDO Long life</t>
   </si>
   <si>
+    <t>очікується 03-11</t>
+  </si>
+  <si>
     <t>Фотобарабан Konica Minolta bizhub 223/283/363/423  DR-411</t>
   </si>
   <si>
     <t>Фотобарабан Konica Minolta bizhub 223/283/363/423  DR-411 , CET7075</t>
   </si>
   <si>
     <t>Фотобарабан Konica Minolta bizhub 223/283/363/423  DR-411 , ULC</t>
   </si>
   <si>
     <t>Фотобарабан Konica Minolta bizhub 223/283/363/423 DR-411  Green  Micrographic Plus</t>
   </si>
   <si>
     <t>Фотобарабан Konica Minolta bizhub 223/283/363/423 DR-411 ECO Line  WDDM223LECO  WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан Konica Minolta bizhub 227/ 287/ 367 A7Y00RD  DR-312K</t>
   </si>
   <si>
     <t>Фотобарабан Konica Minolta bizhub 227/ 287/ 367 A7Y00RD  DR-312K   110K CET7158</t>
   </si>
   <si>
     <t>Фотобарабан Konica Minolta bizhub 250/350  DR-310   4068613</t>
   </si>
   <si>
     <t>Фотобарабан Konica Minolta bizhub C203/253/353  IU-313K-Drum  Green Color  WDDM203ECO  WELLDO</t>
@@ -15247,51 +15239,51 @@
   <si>
     <t>Фотобарабан Konica Minolta Bizhub C353, ULC</t>
   </si>
   <si>
     <t>Фотобарабан Konica Minolta bizhub C451/C550/C650 CMY Японія 12K CET7116</t>
   </si>
   <si>
     <t>Фотобарабан Konica Minolta bizhub C451/C550/C650 чорний Японія 25K CET9005N</t>
   </si>
   <si>
     <t>Фотобарабан Konica Minolta Bizhub Pro C5500/6500/Press C6000 Японія, Long Life 25K CET7117</t>
   </si>
   <si>
     <t>Фотобарабан Konica Minolta Di152  DR-114</t>
   </si>
   <si>
     <t>Фотобарабан Konica Minolta Di152/DR-114  34338   PERFORMANCE KATUN</t>
   </si>
   <si>
     <t>Фотобарабан Konica Minolta Di152/DR-114  YAD-MB162  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан Konica Minolta Di152/DR-114 Green  DMK162G  Hanp</t>
   </si>
   <si>
-    <t>Фотобарабан Konica Minolta Di152/DR-114 Green  OPC-MBizhub162  CEE</t>
+    <t>Фотобарабан Konica Minolta Di152/DR-114 Green  OPC-MBizhub162  Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан Konica Minolta Di152/DR-114 Green Color  WDDM162L  WELLDO Long Life</t>
   </si>
   <si>
     <t>Фотобарабан Konica Minolta Di152/DR-114 OEM Color  WDDM162LECO  WELLDO Long Life</t>
   </si>
   <si>
     <t>Фотобарабан Konica Minolta Di152/DR-114 Японія 60K CET1821N</t>
   </si>
   <si>
     <t>Фотобарабан Konica Minolta Di450/470/550 WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан Konica Minolta PP11001300/1350  WDDM1350  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан Konica Minolta PP11001300/1350  YAD-EP6200  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан Konica Minolta PP11001300/1350 Static Control</t>
   </si>
   <si>
     <t>Фотобарабан Kyocera DC 111/111C/114, KATUN РОЗПРОДАЖ!</t>
   </si>
@@ -15377,120 +15369,120 @@
   <si>
     <t>Фотобарабан Kyocera TASKalfa 180 Black Color  WDDK180ECO  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан Kyocera TASKalfa 1800/1801/2200/2201, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Kyocera TASKalfa 1800/2010 150K  MK4105-Drum  CET7832</t>
   </si>
   <si>
     <t>Фотобарабан Lexmark E220/320/322, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Lexmark E220/320/322, Samsung</t>
   </si>
   <si>
     <t>Фотобарабан Lexmark E230/232/330/332, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Lexmark E250/350/352/450, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Lexmark E260/360/460/X264  WDDL260  WELLDO</t>
   </si>
   <si>
-    <t>Фотобарабан Lexmark E260/360/460/X264 Green  OPC-LE260  CEE</t>
+    <t>Фотобарабан Lexmark E260/360/460/X264 Green  OPC-LE260  Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан Lexmark E330/332/350/450/230/232/250/X340/342, ULC</t>
   </si>
   <si>
-    <t>Фотобарабан Lexmark E650/652/654 Green  OPC-LE650  CEE</t>
+    <t>Фотобарабан Lexmark E650/652/654 Green  OPC-LE650  Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан Lexmark MS310/410/510/610/MX310  YAL-LE500  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан Lexmark MS310/410/510/610/MX310,  DMMS310G  Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Lexmark MS310/410/510/610/MX310, Static Control</t>
   </si>
   <si>
     <t>Фотобарабан Lexmark MS710/711/810/811/812/817/818/MX710 WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан Lexmark OPTRA E120, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Lexmark OPTRA T420, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Lexmark T420/430/X422, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Lexmark T630/632/634, ULC</t>
   </si>
   <si>
     <t>Фотобарабан Lexmark T640/642/644/630, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Lexmark T640/642/644/630, Static Control</t>
   </si>
   <si>
     <t>Фотобарабан Lexmark T650/652/654, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Minolta Bizhub С350/351/450/CF2203/Konica 8022 WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан OCE TDS400/600/700, Emerald Color, высокое качество,  WELLDO ECO Long life</t>
   </si>
   <si>
     <t>Фотобарабан OKI B401/411/412  DMOKB411G  Hanp</t>
   </si>
   <si>
     <t>Фотобарабан OKI B401/411/412  Green   OPCB431PLUS  Micrographic Plus</t>
   </si>
   <si>
-    <t>Фотобарабан OKI B401/411/412  OPC-OKI B401  CEE</t>
+    <t>Фотобарабан OKI B401/411/412  OPC-OKI B401  Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан OKI B401/411/412  WDDO412L  WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан OKI B401/411/412  YAL-Oki 412  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан OKI B401/411/412  ZMN-OKI-B411-OPC  Makkon</t>
   </si>
   <si>
     <t>Фотобарабан OKI B401/411/412 ECO Line, Green  WDDO412ECO  WELLDO</t>
   </si>
   <si>
-    <t>Фотобарабан OKI B410/430/MB460  OPC-OKI B410  CEE</t>
+    <t>Фотобарабан OKI B410/430/MB460  OPC-OKI B410  Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан OKI B410/430/MB460  YAL-Oki410  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан OKI B410/430/MB460 Micrographic</t>
   </si>
   <si>
     <t>Фотобарабан OKI B410/430/MB460, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан OKI B4100/4200/4300/4350 Green  OKIB4100YUL  Micrographic PLUS</t>
   </si>
   <si>
     <t>Фотобарабан OKI C3300/3400/3450/3530, ULC</t>
   </si>
   <si>
     <t>Фотобарабан OKI C5400 Micrographic</t>
   </si>
   <si>
     <t>Фотобарабан OKI C7100/7300/7350/7500/7550/Type C4, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан OKI C8600/8800, C810/C821/C830/C831  WDDO8600LECO  WELLDO</t>
   </si>
@@ -15537,87 +15529,87 @@
   <si>
     <t>Фотобарабан Panasonic FP 7113, KATUN</t>
   </si>
   <si>
     <t>Фотобарабан Panasonic KX-FAB801/811/851/881, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Panasonic KX-FL313/318/401/402/403/411/412/413/KX-FAD89/KX-FAD91, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Panasonic KX-FL501/502/503/523, KX-FA77, Hanp РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Фотобарабан Panasonic KX-FL511/512/513/543/613/653, KX-FA84A  HGOA-84E  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан Panasonic KX-MB1500 KX-FAT410A  1000176</t>
   </si>
   <si>
     <t>Фотобарабан Panasonic KX-MB1500 KX-FAT410A ECO Line  WDDP1500ECO  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан Pantum P1000L/1000/1050/1060/2000/2040/M5000/5000L/5100/5200/5250, з шестернею, WELLDO Long life</t>
   </si>
   <si>
-    <t>Фотобарабан Pantum P2200  PC-211EV   WDDP210  WELLDO</t>
-[...1 lines deleted...]
-  <si>
     <t>Фотобарабан Pantum P2200  PC-211EV   WDDP210ECO  WELLDO ECO Line</t>
   </si>
   <si>
     <t>Фотобарабан Pantum P2200  PC-211EV   YAD-SR602  GoldenGreen SGT</t>
   </si>
   <si>
     <t>Фотобарабан Pantum P2200  PC-211EV   ZMN-PANT-P2200-OPC  Makkon</t>
   </si>
   <si>
     <t>Фотобарабан Pantum P2200  PC-211EV  Green  OPC-211  CEE</t>
   </si>
   <si>
-    <t>Фотобарабан Pantum P2200  PC-211EV  Green  OPC-PC-210/211  CEE</t>
+    <t>Фотобарабан Pantum P2200  PC-211EV  Green  OPC-PC-210/211  Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан Pantum P2200  PC-211EV  Green  OPCP2500PLUS-G  Micrographic Plus</t>
   </si>
   <si>
+    <t>Фотобарабан Pantum P2200  PC-211EV  Green  WDDP210  WELLDO</t>
+  </si>
+  <si>
     <t>Фотобарабан Pantum P2200  PC-211EV  Green  WDDP211HDSO  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан Pantum P3000/3050/3100/3100/3200/3205/3225/3255/3500, PD-300, з шестернею, WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан Pantum P3010D, DL-420  WDDP400ECO  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан Pantum P3010D, DL-420  YAD-SR604  Goldengreen SGT</t>
   </si>
   <si>
     <t>Фотобарабан Pantum P3010D, DL-420  ZMN-PANT-P3010-OPC  Makkon</t>
   </si>
   <si>
-    <t>Фотобарабан Pantum P3010D, DL-420/DL-5120 Green  OPC-P3010  CEE</t>
+    <t>Фотобарабан Pantum P3010D, DL-420/DL-5120 Green  GNT-PAN-P3010-GR-OPC  Gantech</t>
   </si>
   <si>
     <t>Фотобарабан Ricoh Aficio 1013/1515  OPCAFICIO1515PLUS  Micrographic</t>
   </si>
   <si>
     <t>Фотобарабан Ricoh Aficio 1015/1018  DAD-RC1115  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан Ricoh Aficio 1015/1018  HGOA-RA220  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан Ricoh Aficio 1015/1018, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Ricoh Aficio 1015/1018, KATUN</t>
   </si>
   <si>
     <t>Фотобарабан Ricoh Aficio 1015/1018, KATUN, ACCESS</t>
   </si>
   <si>
     <t>Фотобарабан Ricoh Aficio 1015/1018, Micrographic Plus</t>
   </si>
   <si>
     <t>Фотобарабан Ricoh Aficio 1015/1022/2015 OEM 60K  B0399510  CET4197N</t>
   </si>
@@ -15733,348 +15725,351 @@
     <t>Фотобарабан Ricoh MP2014/ MP1500/ MP1900  B0399510</t>
   </si>
   <si>
     <t>Фотобарабан Ricoh MP401/SP4510 Японія 40K
  CET6228</t>
   </si>
   <si>
     <t>Фотобарабан Ricoh MPC2500  B2232043/B2232044/C2232250  100K CET6163</t>
   </si>
   <si>
     <t>Фотобарабан Ricoh MPC2500  B2232043/B2232044/C2232250  WELLDO ECO Line</t>
   </si>
   <si>
     <t>Фотобарабан Ricoh NX720/620/AP610/2600/SP6100, ULC</t>
   </si>
   <si>
     <t>Фотобарабан Ricoh NX85/SP4000/Aficio 410, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Ricoh Satelio A400/401/402/405/406/407, ULC</t>
   </si>
   <si>
     <t>Фотобарабан Samsung CLP-310/CLP-320  YAL-SS C326  GoldenGreen  SGT</t>
   </si>
   <si>
-    <t>Фотобарабан Samsung CLP-310/CLP-320 Green  OPC-CLP310  CEE</t>
+    <t>Фотобарабан Samsung CLP-310/CLP-320 Green  OPC-CLP310  Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан Samsung CLP-310/CLP-320,  WDDS407  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан Samsung CLP-310/CLP-320, Green Color  WDDS407ECO  WELLDO ECO Line</t>
   </si>
   <si>
     <t>Фотобарабан Samsung CLP-310/CLP-320, Static Control</t>
   </si>
   <si>
     <t>Фотобарабан Samsung CLP-360/365  WDDS406L  WELLDO Long Life</t>
   </si>
   <si>
     <t>Фотобарабан Samsung CLP-360/365  YAL-SS C360  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан Samsung CLP-360/365 Green Color   WDDS406ECO  WELLDO ECO Line</t>
   </si>
   <si>
-    <t>Фотобарабан Samsung CLP-360/365 Green Color  OPC-CLP360  CEE</t>
+    <t>Фотобарабан Samsung CLP-360/365 Green Color  OPC-CLP360  Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан Samsung CLP-415 Green Color  WDDS415  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан Samsung CLP-415/680/CLX-4195/KCMY, Hanp РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Фотобарабан Samsung CLP-415/680/CLX-4195/KCMY, ULC</t>
   </si>
   <si>
     <t>Фотобарабан Samsung CLP-600/650/607, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Samsung CLP-600/650/607, ULC</t>
   </si>
   <si>
     <t>Фотобарабан Samsung CLP-610/615/620/660, CLX-6210, Hanp РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Фотобарабан Samsung CLP-680/CLX-6260  YAD-SS C415  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан Samsung CLP-680/CLX-6260 Odyssey  DRSAM506  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан Samsung CLX-9201/9251/9301/KCMY/CLT-R809, ULC</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-1210  HGOA-ML4500  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-1210  OEM Style   ULC  Long life</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-1210  YAD-SS1210  GoldenGreen  SGT</t>
   </si>
   <si>
-    <t>Фотобарабан Samsung ML-1210 Green  OPC-ML1210  CEE</t>
+    <t>Фотобарабан Samsung ML-1210 Green  OPC-ML1210  Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-1610  DMML1610G-5  Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-1610  DRGR-S1610   Elephant  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-1610  HGOA-ML1610  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-1610  OEM Style   ULC  Long life</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-1610  YAD-SS1610  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-1610 Green  DRSAM1610-GR5  Static Control</t>
   </si>
   <si>
-    <t>Фотобарабан Samsung ML-1610 Green  OPC-ML1610  CEE</t>
+    <t>Фотобарабан Samsung ML-1610 Green  OPC-ML1610  Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-1610 Green  WDDS1610LECO  WELLDO Long Life</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-1610 Green Color  DMML1610G1-7  Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-1630/1631  16105/16005  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-1630/1631  DRGR-S1630   Elephant  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-1630/1631  HGOA-ML1630  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-1630/1631  YAD-SS1630  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-1630/1631 Green  DRSAM1630-GR5  Static Control</t>
   </si>
   <si>
-    <t>Фотобарабан Samsung ML-1630/1631 Green  OPC-MLT104  CEE</t>
+    <t>Фотобарабан Samsung ML-1630/1631 Green  OPC-MLT104  Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-1630/1631 Green  WDDS1630LECO  WELLDO Long Life</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-1630/1631,  DMML1660G  Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-1710  16101/14052/14053  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-1710  DMML1710G-7  Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-1710  DRGR-S1750   Elephant  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-1710  HGOA-ML1710  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-1710  OEM Style   ULC  Long life</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-1710  YAD-SS1710  GoldenGreen  SGT</t>
   </si>
   <si>
-    <t>Фотобарабан Samsung ML-1710 Green  OPC-ML1710  CEE</t>
+    <t>Фотобарабан Samsung ML-1710 Green  OPC-ML1710  Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-1710 Green  OPC-ML1710  WELLDO Long Life</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-2150/2550  15013  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-2150/2550  YAD-SS2150  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-2160/SCX-3400  16035/14064  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-2160/SCX-3400  DMML2168G  Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-2160/SCX-3400  HGOA-ML101S  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-2160/SCX-3400  WDDS2160ECOC  WELLDO для Китайських картриджів</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-2160/SCX-3400  WDDS2160HDS  WELLDO HD Detail</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-2160/SCX-3400 Green  DRSAM101-GR  Static Control</t>
   </si>
   <si>
-    <t>Фотобарабан Samsung ML-2160/SCX-3400 Green  OPC-MLT101  CEE HD</t>
+    <t>Фотобарабан Samsung ML-2160/SCX-3400 Green  OPC-MLT101  Gantech</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-2160/SCX-3400 Green  OPCML2160PLUS  Micrographic</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-2160/SCX-3400 Green  WDDS2160LECO  WELLDO Long Life</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-2160/SCX-3400,  DRGR-S101   Elephant  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-2160/SCX-3400,  YAD-SS2161-2  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-2160/SCX-3400,  YAD-SS2161-8  GoldenGreen  SGT  для сумісних корпусів</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-2160/SCX-3400,  ZMN-SAM-2160-CN-OPC  Makkon для сумісних корпусів</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-2250  19803/16022  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-2250  YAD-SS2250  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-2250, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-2850/1910  16018/14021  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-2850/1910  DMML2851G2-1  Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-2850/1910  DRGR-S2851   Elephant  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-2850/1910  HGOA-ML2850  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-2850/1910  OPCML1910PLUS  Micrographic Plus</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-2850/1910  YAD-SS1915-2  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-2850/1910 Green  DRSAM2851-GR5  Static Control</t>
   </si>
   <si>
-    <t>Фотобарабан Samsung ML-2850/1910 Green  OPC-MLT105  CEE</t>
+    <t>Фотобарабан Samsung ML-2850/1910 Green  OPC-MLT105  Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-2850/1910 Green  WDDS1910LECO  WELLDO Long Life</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-2950  14065/14059  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-2950  DMML2950G  Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-2950  HGOA-ML103S  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-2950  YAD-SS2950  GoldenGreen  SGT</t>
   </si>
   <si>
-    <t>Фотобарабан Samsung ML-2950 Green  OPC-ML103  CEE</t>
+    <t>Фотобарабан Samsung ML-2950 Green  OPC-ML103  Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-2950 Green  OPCSLM2626PLUS  Micrographic Plus</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-2950 Green  WDDS2620LECO  WELLDO Long Life</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3050/Phaser 3428   YAD-SS3050  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3050/Phaser 3428  16007  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3050/Phaser 3428  DRGR-S3051N   Elephant  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3050/Phaser 3428  DRSAM3051-GR5   Green , Static Control</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3050/Phaser 3428  HGOA-ML3050  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3050/Phaser 3428  OEM Style   ULC  Long life</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3050/Phaser 3428, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3050/Phaser 3428, Micrographic</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3310/3710  39 зубців   DRGR-S205N   Elephant  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3310/3710  39 зубців   DRSAM305-GR  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3310/3710  39 зубців   HGOA-ML3310  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3310/3710  39 зубців   YAD-SS3310  GoldenGreen  SGT</t>
   </si>
   <si>
+    <t>Фотобарабан Samsung ML-3310/3710  39 зубців  Green  GNT-SAM-3310-GR-OPC  Gantech</t>
+  </si>
+  <si>
     <t>Фотобарабан Samsung ML-3310/3710  39 зубців  Green,  WDDS3310LECO  WELLDO Long Life</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3310/3710  39 зубців , Green  OPCML3310PLUS-1  Micrographic Plus</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3310/3710  39 зубців , Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3310/3710  59 зубців   HGOA-ML3710  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3310/3710  59 зубців   YAD-SS3825  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3310/3710  59 зубців  Green  DRSAM203-GR  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3310/3710  59 зубців  Green  OPCML3310PLUS  Micrographic Plus</t>
   </si>
   <si>
-    <t>Фотобарабан Samsung ML-3310/3710  59 зубців  Green,  OPC-MLT203  CEE</t>
+    <t>Фотобарабан Samsung ML-3310/3710  59 зубців  Green,  OPC-MLT203  Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3310/3710  59 зубців  Green,  WDDS3820LECO  WELLDO Long Life</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3310/3710  59 зубців ,Green Color  DMSLM3825G  Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3560/3561  YAD-SS3560  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3560/3561 Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3560/3561 Micrographic</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3560/3561 ULC</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3750/3753,  MLT-D305  39 зубів Hanp РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3750/3753,  MLT-D305  ULC РОЗПРОДАЖ!</t>
   </si>
@@ -16102,72 +16097,72 @@
   <si>
     <t>Фотобарабан Samsung SCX-6220/6320/Xerox WC M20, ULC</t>
   </si>
   <si>
     <t>Фотобарабан Samsung SCX-6345/6545/Xerox WC 4150/4260</t>
   </si>
   <si>
     <t>Фотобарабан Samsung SCX-6345/6545/Xerox WC 4150/4260 Micrographic</t>
   </si>
   <si>
     <t>Фотобарабан Samsung SCX-8123/8128  Blue Color , ULC</t>
   </si>
   <si>
     <t>Фотобарабан Samsung SL-M4530/4580/4583/MLT-R303/304, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Samsung Xpress SL-2625/2626/2825, ULC</t>
   </si>
   <si>
     <t>Фотобарабан Sharp AL1000/AR-152  OPCAR158PLUS  Micrographic</t>
   </si>
   <si>
     <t>Фотобарабан Sharp AL1000/AR-152  WDDSH150LECO  WELLDO ECO Line, Long life</t>
   </si>
   <si>
-    <t>Фотобарабан Sharp AL1000/AR-152 Green  OPC-AR-152DR-C  CEE</t>
+    <t>Фотобарабан Sharp AL1000/AR-152 Green  OPC-AR-152DR-C  Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан Sharp AL1000/AR-152,  DAL-SH100  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан Sharp AR 235/236/256  AR-310DR  Micrographic Plus</t>
   </si>
   <si>
     <t>Фотобарабан Sharp AR 235/236/256  AR-310DR  WELLDO HD, Long life</t>
   </si>
   <si>
     <t>Фотобарабан Sharp AR 310DM  AR5631/M316   75K</t>
   </si>
   <si>
     <t>Фотобарабан Sharp AR-163/201/206  HGOA-AR160  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан Sharp AR-163/201/206  YAL-SH200  GoldenGreen  SGT</t>
   </si>
   <si>
-    <t>Фотобарабан Sharp AR-163/201/206 Green  OPC-AR-201  CEE</t>
+    <t>Фотобарабан Sharp AR-163/201/206 Green  OPC-AR-201  Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан Sharp AR-163/201/206 Японія 50K CET1833N</t>
   </si>
   <si>
     <t>Фотобарабан Sharp AR-163/201/206, Micrographic Plus</t>
   </si>
   <si>
     <t>Фотобарабан Sharp AR-350/450/M280/350  WDDSH350LECO  WELLDO HD, Long life</t>
   </si>
   <si>
     <t>Фотобарабан Sharp AR-M256/M258/M316/M318  AR-310DR  Японія 30K CET5827</t>
   </si>
   <si>
     <t>Фотобарабан Sharp AR-M350/450/Oki B8300,  OARM450G  Hanp РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Фотобарабан Sharp AR205DM  50K</t>
   </si>
   <si>
     <t>Фотобарабан Sharp ARM208, AR-270DR 30K CET  CET1873</t>
   </si>
   <si>
     <t>Фотобарабан Sharp ARM208, AR-270DR GREEN Color  WDDSH270LECO  WELLDO Long Life</t>
   </si>
@@ -16183,51 +16178,51 @@
   <si>
     <t>Фотобарабан Toshiba E-Studio 205, OD4530 50K CET  CET6534</t>
   </si>
   <si>
     <t>Фотобарабан Toshiba e-Studio 205/ 255/ 305/ 355/ 455/ 206L/ 256/ 306/ 356/ 456/ 506/ Long Life/ 100k/ OD4530/ CET7413</t>
   </si>
   <si>
     <t>Фотобарабан Toshiba e-STUDIO 205/255/305/355/455  OD4530 , KATUN</t>
   </si>
   <si>
     <t>Фотобарабан Toshiba E-Studio 2050C, OD-FC30/OD-FC50/6LJ70402200/6LJ70402000/6LJ70598000 70K CET7419</t>
   </si>
   <si>
     <t>Фотобарабан Toshiba OD-1350, KATUN РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Фотобарабан Toshiba OD-1600, e-Studio 160/163/166/181  OPCESTUDIO16PLUS  Micrographic Plus</t>
   </si>
   <si>
     <t>Фотобарабан Toshiba OD-1600, e-Studio 160/163/166/181  WDDT163LECO  WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан Toshiba OD-1600, e-Studio 160/163/166/181  YAL-TS163  GoldenGreen  SGT</t>
   </si>
   <si>
-    <t>Фотобарабан Toshiba OD-1600, e-Studio 160/163/166/181 Green  OPC-TE163  CEE</t>
+    <t>Фотобарабан Toshiba OD-1600, e-Studio 160/163/166/181 Green  OPC-TE163  Gantech/CEE</t>
   </si>
   <si>
     <t>Фотобарабан Toshiba OD-1600, e-Studio 160/163/166/181 Японія 50K CET1841</t>
   </si>
   <si>
     <t>Фотобарабан Toshiba OD-1600, e-Studio 160/163/166/181, 41303611000, оригінал</t>
   </si>
   <si>
     <t>Фотобарабан Toshiba OD-1600, e-Studio 160/163/166/181, Integral</t>
   </si>
   <si>
     <t>Фотобарабан Toshiba OD-2505, e-Studio 2505/2006/2007  WDDT2507LECO  WELLDO HD, Long life</t>
   </si>
   <si>
     <t>Фотобарабан Toshiba OD-2505, e-Studio 2505/2006/2007 6LJ83358000  44658  KATUN</t>
   </si>
   <si>
     <t>Фотобарабан Toshiba OD-2505, e-Studio 2505/2006/2007 Японія 50K CET7402</t>
   </si>
   <si>
     <t>Фотобарабан Toshiba OD-3500 e-STUDIO 28/35/45/350/450  WDDT35L  WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан Toshiba OD-3500 e-STUDIO 28/35/45/350/450, KATUN</t>
   </si>
@@ -16806,51 +16801,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I856"/>
+  <dimension ref="A1:I857"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -16979,21184 +16974,19525 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>31704</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>1959.6</v>
+        <v>1994.63</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>25359</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>12</v>
       </c>
       <c r="F12" s="1">
-        <v>3741.1</v>
+        <v>3807.98</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>25360</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>12</v>
       </c>
       <c r="F13" s="1">
-        <v>4483.06</v>
+        <v>4563.2</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>25351</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>12</v>
       </c>
       <c r="F14" s="1">
-        <v>1263.74</v>
+        <v>1286.33</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>25354</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>12</v>
       </c>
       <c r="F15" s="1">
-        <v>2621.46</v>
+        <v>2668.32</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>25353</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>12</v>
       </c>
       <c r="F16" s="1">
-        <v>2241.98</v>
+        <v>2282.06</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>25355</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>12</v>
       </c>
       <c r="F17" s="1">
-        <v>1084.74</v>
+        <v>1104.13</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>25356</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>12</v>
       </c>
       <c r="F18" s="1">
-        <v>1948.86</v>
+        <v>1983.7</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>25357</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>12</v>
       </c>
       <c r="F19" s="1">
-        <v>2436.19</v>
+        <v>2479.74</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>25358</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>12</v>
       </c>
       <c r="F20" s="1">
-        <v>2230.34</v>
+        <v>2270.21</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>25626</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>968.84</v>
+        <v>986.16</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>27129</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>1722.43</v>
+        <v>1753.22</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>25893</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>3985.88</v>
+        <v>4057.14</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>34663</v>
+        <v>35395</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>7925.23</v>
+        <v>3614.39</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>8059</v>
+        <v>34663</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>134.25</v>
+        <v>8066.91</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H25" s="1"/>
+      <c r="I25" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>12281</v>
+        <v>8059</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>17.9</v>
+        <v>136.65</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H26" s="1"/>
+      <c r="I26" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>25866</v>
+        <v>12281</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>5.82</v>
+        <v>18.22</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>28300</v>
+        <v>25866</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>209.43</v>
+        <v>5.92</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>6210</v>
+        <v>28300</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>413.94</v>
+        <v>213.17</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>33647</v>
+        <v>6210</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>96.66</v>
+        <v>421.34</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H30" s="1"/>
+      <c r="I30" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>26649</v>
+        <v>33647</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>157.07</v>
+        <v>98.39</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H31" s="1"/>
+      <c r="I31" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>25629</v>
+        <v>26649</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>100.24</v>
+        <v>159.88</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>30453</v>
+        <v>25629</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>100</v>
       </c>
       <c r="F33" s="1">
-        <v>84.13</v>
+        <v>102.03</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="H33" s="1"/>
+      <c r="I33" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>19580</v>
+        <v>35427</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>100</v>
       </c>
       <c r="F34" s="1">
-        <v>96.66</v>
+        <v>85.63</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H34" s="1"/>
+      <c r="I34" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>24889</v>
+        <v>19580</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>100</v>
       </c>
       <c r="F35" s="1">
-        <v>118.14</v>
+        <v>98.39</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H35" s="1"/>
+      <c r="I35" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>33812</v>
+        <v>24889</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F36" s="1">
-        <v>147.68</v>
+        <v>120.25</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>20870</v>
+        <v>33812</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>128.88</v>
+        <v>150.32</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>34391</v>
+        <v>20870</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>103.37</v>
+        <v>131.18</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H38" s="1"/>
+      <c r="I38" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>17386</v>
+        <v>34391</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>139.62</v>
+        <v>105.22</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H39" s="1"/>
+      <c r="I39" s="1" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>29788</v>
+        <v>17386</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>100</v>
       </c>
       <c r="F40" s="1">
-        <v>102.48</v>
+        <v>142.12</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...3 lines deleted...]
-        <v>49</v>
+      <c r="H40" s="1"/>
+      <c r="I40" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>18563</v>
+        <v>29788</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F41" s="1">
-        <v>117.69</v>
+        <v>104.31</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>19674</v>
+        <v>18563</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>100.69</v>
+        <v>119.8</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H42" s="1"/>
+      <c r="I42" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>30454</v>
+        <v>19674</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>100</v>
       </c>
       <c r="F43" s="1">
-        <v>80.55</v>
+        <v>102.49</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>26660</v>
+        <v>30454</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F44" s="1">
-        <v>204.06</v>
+        <v>86.55</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H44" s="1"/>
+      <c r="I44" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>29787</v>
+        <v>26660</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>107.4</v>
+        <v>207.71</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>25290</v>
+        <v>29787</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>100</v>
       </c>
       <c r="F46" s="1">
-        <v>162.44</v>
+        <v>109.32</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>19756</v>
+        <v>25290</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>100</v>
       </c>
       <c r="F47" s="1">
-        <v>118.14</v>
+        <v>165.35</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H47" s="1"/>
+      <c r="I47" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>15668</v>
+        <v>19756</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F48" s="1">
-        <v>177.21</v>
+        <v>120.25</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H48" s="1"/>
+      <c r="I48" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>30455</v>
+        <v>15668</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>100.69</v>
+        <v>180.38</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H49" s="1"/>
+      <c r="I49" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>20757</v>
+        <v>30455</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F50" s="1">
-        <v>136.94</v>
+        <v>102.49</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H50" s="1"/>
+      <c r="I50" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>17346</v>
+        <v>20757</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>222.86</v>
+        <v>139.38</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="1"/>
       <c r="I51" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>28428</v>
+        <v>17346</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>155.73</v>
+        <v>226.84</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H52" s="1"/>
       <c r="I52" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>17050</v>
+        <v>28428</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>217.93</v>
+        <v>158.51</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>26017</v>
+        <v>17050</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>155.73</v>
+        <v>221.83</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="1"/>
       <c r="I54" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>17359</v>
+        <v>26017</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>223.75</v>
+        <v>158.51</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H55" s="1"/>
+      <c r="I55" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>15669</v>
+        <v>17359</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>349.05</v>
+        <v>227.75</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H56" s="1"/>
+      <c r="I56" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>15945</v>
+        <v>15669</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>214.8</v>
+        <v>355.29</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" s="1"/>
       <c r="I57" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>17976</v>
+        <v>15945</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>473.9</v>
+        <v>218.64</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>17526</v>
+        <v>17976</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>558.9299999999999</v>
+        <v>482.37</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="1"/>
       <c r="I59" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>20890</v>
+        <v>17526</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>465.85</v>
+        <v>568.92</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H60" s="1"/>
       <c r="I60" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>10131</v>
+        <v>20890</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F61" s="1">
-        <v>399.62</v>
+        <v>474.18</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="1"/>
       <c r="I61" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>24092</v>
+        <v>10131</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>323.99</v>
+        <v>406.76</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="1"/>
       <c r="I62" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>25632</v>
+        <v>24092</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="F63" s="1">
-        <v>131.57</v>
+        <v>329.78</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H63" s="1"/>
       <c r="I63" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>24899</v>
+        <v>25632</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F64" s="1">
-        <v>158.42</v>
+        <v>133.92</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H64" s="1"/>
       <c r="I64" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>19673</v>
+        <v>24899</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>125.75</v>
+        <v>161.25</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H65" s="1"/>
+      <c r="I65" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>30456</v>
+        <v>19673</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>100</v>
       </c>
       <c r="F66" s="1">
-        <v>100.69</v>
+        <v>128</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H66" s="1"/>
       <c r="I66" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>21401</v>
+        <v>30456</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>100</v>
       </c>
       <c r="F67" s="1">
-        <v>124.41</v>
+        <v>102.49</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>28355</v>
+        <v>21401</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>100</v>
       </c>
       <c r="F68" s="1">
-        <v>196.01</v>
+        <v>126.63</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H68" s="1"/>
+      <c r="I68" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>28356</v>
+        <v>28355</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>100</v>
       </c>
       <c r="F69" s="1">
-        <v>223.75</v>
+        <v>199.51</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H69" s="1"/>
       <c r="I69" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>26648</v>
+        <v>28356</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F70" s="1">
-        <v>196.01</v>
+        <v>227.75</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H70" s="1"/>
       <c r="I70" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>24900</v>
+        <v>26648</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>164.68</v>
+        <v>199.51</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H71" s="1"/>
       <c r="I71" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>21117</v>
+        <v>24900</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>119.04</v>
+        <v>167.62</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H72" s="1"/>
+      <c r="I72" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>33876</v>
+        <v>21117</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>167.81</v>
+        <v>121.16</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H73" s="1"/>
+      <c r="I73" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>30458</v>
+        <v>33876</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>92.63</v>
+        <v>170.81</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H74" s="1"/>
+      <c r="I74" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>26016</v>
+        <v>35426</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F75" s="1">
-        <v>134.25</v>
+        <v>94.29000000000001</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H75" s="1"/>
+      <c r="I75" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>34392</v>
+        <v>26016</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>118.14</v>
+        <v>136.65</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H76" s="1"/>
+      <c r="I76" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>25919</v>
+        <v>34392</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>143.65</v>
+        <v>120.25</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H77" s="1"/>
+      <c r="I77" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>32833</v>
+        <v>25919</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>155.73</v>
+        <v>146.22</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H78" s="1"/>
       <c r="I78" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>32832</v>
+        <v>32833</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>151.26</v>
+        <v>158.51</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H79" s="1"/>
       <c r="I79" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>33878</v>
+        <v>32832</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>187.95</v>
+        <v>153.96</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H80" s="1"/>
+      <c r="I80" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>30457</v>
+        <v>33878</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>98</v>
+        <v>191.31</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H81" s="1"/>
       <c r="I81" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>30568</v>
+        <v>30457</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>174.97</v>
+        <v>99.75</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H82" s="1"/>
       <c r="I82" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>2266</v>
+        <v>30568</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>270.29</v>
+        <v>167.62</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H83" s="1"/>
+      <c r="I83" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>22658</v>
+        <v>2266</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F84" s="1">
-        <v>255.08</v>
+        <v>275.12</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H84" s="1"/>
       <c r="I84" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>30973</v>
+        <v>22658</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>221.07</v>
+        <v>259.64</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H85" s="1"/>
       <c r="I85" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>29148</v>
+        <v>30973</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>810.87</v>
+        <v>225.02</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H86" s="1"/>
       <c r="I86" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>24132</v>
+        <v>29148</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>430.05</v>
+        <v>825.37</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H87" s="1"/>
       <c r="I87" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>29802</v>
+        <v>24132</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>208.98</v>
+        <v>437.74</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H88" s="1"/>
       <c r="I88" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>33505</v>
+        <v>29802</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>574.59</v>
+        <v>212.72</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H89" s="1"/>
       <c r="I89" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>15534</v>
+        <v>35394</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>133.8</v>
+        <v>1356.48</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H90" s="1"/>
+      <c r="I90" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>29804</v>
+        <v>33505</v>
       </c>
       <c r="C91" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="D91" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E91" s="1">
         <v>100</v>
       </c>
-      <c r="D91" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="F91" s="1">
-        <v>139.62</v>
+        <v>584.86</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H91" s="1"/>
       <c r="I91" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
-        <v>24901</v>
+        <v>15534</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>131.12</v>
+        <v>136.19</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H92" s="1"/>
+      <c r="I92" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>32068</v>
+        <v>29804</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>106.06</v>
+        <v>142.12</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H93" s="1"/>
       <c r="I93" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>9846</v>
+        <v>24901</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>406.78</v>
+        <v>133.46</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H94" s="1"/>
       <c r="I94" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
-        <v>24876</v>
+        <v>32068</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>402.75</v>
+        <v>107.95</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H95" s="1"/>
       <c r="I95" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
-        <v>11453</v>
+        <v>9846</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>244.34</v>
+        <v>414.05</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H96" s="1"/>
       <c r="I96" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
-        <v>14138</v>
+        <v>24876</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>197.35</v>
+        <v>409.95</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H97" s="1"/>
       <c r="I97" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
-        <v>26726</v>
+        <v>11453</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>153.49</v>
+        <v>248.7</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H98" s="1"/>
       <c r="I98" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
-        <v>7388</v>
+        <v>14138</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F99" s="1">
-        <v>1857.13</v>
+        <v>200.88</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H99" s="1"/>
       <c r="I99" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
-        <v>20641</v>
+        <v>26726</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>556.24</v>
+        <v>156.24</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H100" s="1"/>
       <c r="I100" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
-        <v>23495</v>
+        <v>7388</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>698.1</v>
+        <v>1890.33</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H101" s="1"/>
       <c r="I101" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
-        <v>24485</v>
+        <v>20641</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>241.2</v>
+        <v>566.1900000000001</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H102" s="1"/>
       <c r="I102" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
-        <v>23032</v>
+        <v>23495</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>594.73</v>
+        <v>710.58</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H103" s="1"/>
       <c r="I103" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
-        <v>29805</v>
+        <v>24485</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>193.77</v>
+        <v>245.51</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H104" s="1"/>
       <c r="I104" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
-        <v>23762</v>
+        <v>23032</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>306.09</v>
+        <v>605.36</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H105" s="1"/>
       <c r="I105" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
-        <v>15535</v>
+        <v>29805</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>170.05</v>
+        <v>197.23</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H106" s="1"/>
+      <c r="I106" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
-        <v>32211</v>
+        <v>23762</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>204.06</v>
+        <v>311.56</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H107" s="1"/>
       <c r="I107" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
-        <v>29811</v>
+        <v>15535</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>143.2</v>
+        <v>173.09</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H108" s="1"/>
+      <c r="I108" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
-        <v>24902</v>
+        <v>32211</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
         <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>195.56</v>
+        <v>207.71</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H109" s="1"/>
       <c r="I109" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
-        <v>15536</v>
+        <v>29811</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>151.7</v>
+        <v>145.76</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H110" s="1"/>
+      <c r="I110" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
-        <v>10984</v>
+        <v>24902</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>276.56</v>
+        <v>199.05</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H111" s="1"/>
       <c r="I111" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
-        <v>29785</v>
+        <v>15536</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>100</v>
       </c>
       <c r="F112" s="1">
-        <v>159.76</v>
+        <v>154.41</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H112" s="1"/>
+      <c r="I112" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
-        <v>29812</v>
+        <v>10984</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>143.2</v>
+        <v>281.5</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="5" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="H113" s="1"/>
+      <c r="I113" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
-        <v>29094</v>
+        <v>29785</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F114" s="1">
-        <v>196.01</v>
+        <v>162.61</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H114" s="1"/>
       <c r="I114" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
-        <v>33597</v>
+        <v>29094</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>225.54</v>
+        <v>199.51</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H115" s="1"/>
       <c r="I115" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
-        <v>24877</v>
+        <v>35425</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>566.54</v>
+        <v>159.43</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H116" s="1"/>
+      <c r="I116" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
-        <v>24903</v>
+        <v>33597</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>196.01</v>
+        <v>229.57</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H117" s="1"/>
       <c r="I117" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
-        <v>26187</v>
+        <v>24877</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>204.06</v>
+        <v>576.66</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H118" s="1"/>
       <c r="I118" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
-        <v>5907</v>
+        <v>24903</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>2490.34</v>
+        <v>199.51</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H119" s="1"/>
       <c r="I119" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
-        <v>27834</v>
+        <v>26187</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="D120" s="1">
         <v>8443999090</v>
       </c>
       <c r="E120" s="1">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>214.8</v>
+        <v>207.71</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H120" s="1"/>
       <c r="I120" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
-        <v>21397</v>
+        <v>5907</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>149.47</v>
+        <v>2534.86</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H121" s="1"/>
       <c r="I121" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
-        <v>32212</v>
+        <v>35428</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>222.86</v>
+        <v>327.96</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H122" s="1"/>
       <c r="I122" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
-        <v>29813</v>
+        <v>27834</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>162.44</v>
+        <v>218.64</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H123" s="1"/>
       <c r="I123" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
-        <v>24945</v>
+        <v>21397</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F124" s="1">
-        <v>159.76</v>
+        <v>152.14</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H124" s="1"/>
       <c r="I124" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
-        <v>27835</v>
+        <v>32212</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>256.42</v>
+        <v>226.84</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H125" s="1"/>
       <c r="I125" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
-        <v>32483</v>
+        <v>29813</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
         <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>596.0700000000001</v>
+        <v>165.35</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H126" s="1"/>
       <c r="I126" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
-        <v>21398</v>
+        <v>24945</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>149.91</v>
+        <v>162.61</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H127" s="1"/>
+      <c r="I127" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
-        <v>29793</v>
+        <v>27835</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="D128" s="1">
         <v>8443999090</v>
       </c>
       <c r="E128" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>165.13</v>
+        <v>261</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H128" s="1"/>
+      <c r="I128" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
-        <v>26188</v>
+        <v>32483</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>172.74</v>
+        <v>606.73</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H129" s="1"/>
+      <c r="I129" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
-        <v>20953</v>
+        <v>21398</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F130" s="1">
-        <v>246.57</v>
+        <v>152.59</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H130" s="1"/>
+      <c r="I130" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
-        <v>32213</v>
+        <v>29793</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F131" s="1">
-        <v>268.5</v>
+        <v>168.08</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H131" s="1"/>
+      <c r="I131" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
-        <v>29814</v>
+        <v>26188</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F132" s="1">
-        <v>161.1</v>
+        <v>175.82</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="5" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="H132" s="1"/>
+      <c r="I132" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
-        <v>27392</v>
+        <v>20953</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="D133" s="1">
         <v>8443999090</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>215.7</v>
+        <v>250.98</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H133" s="1"/>
       <c r="I133" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
-        <v>24878</v>
+        <v>32213</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="D134" s="1">
         <v>8443999090</v>
       </c>
       <c r="E134" s="1">
         <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>1116.96</v>
+        <v>273.3</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H134" s="1"/>
       <c r="I134" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
-        <v>24946</v>
+        <v>27392</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>194.66</v>
+        <v>219.55</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H135" s="1"/>
       <c r="I135" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
-        <v>29816</v>
+        <v>29814</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>280.14</v>
+        <v>163.98</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H136" s="1"/>
+      <c r="I136" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
-        <v>29817</v>
+        <v>24878</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
         <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>280.14</v>
+        <v>1136.93</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H137" s="1"/>
       <c r="I137" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
-        <v>29818</v>
+        <v>24946</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>279.24</v>
+        <v>198.14</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H138" s="1"/>
       <c r="I138" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
-        <v>24180</v>
+        <v>29816</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>1801.19</v>
+        <v>285.14</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H139" s="1"/>
       <c r="I139" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
-        <v>35223</v>
+        <v>29817</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>354.42</v>
+        <v>285.14</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H140" s="1"/>
       <c r="I140" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
-        <v>29819</v>
+        <v>29818</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>279.24</v>
+        <v>284.23</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H141" s="1"/>
       <c r="I141" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
-        <v>29820</v>
+        <v>24180</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>291.32</v>
+        <v>1833.39</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H142" s="1"/>
       <c r="I142" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
-        <v>29815</v>
+        <v>35223</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>237.62</v>
+        <v>360.76</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H143" s="1"/>
       <c r="I143" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
-        <v>27833</v>
+        <v>29819</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>475.25</v>
+        <v>284.23</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H144" s="1"/>
       <c r="I144" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
-        <v>17020</v>
+        <v>35510</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>498.96</v>
+        <v>427.26</v>
       </c>
       <c r="G145" s="1"/>
       <c r="H145" s="5" t="s">
-        <v>15</v>
+        <v>153</v>
       </c>
       <c r="I145" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
-        <v>24178</v>
+        <v>29820</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>1845.94</v>
+        <v>296.53</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H146" s="1"/>
       <c r="I146" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
-        <v>2891</v>
+        <v>29815</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>162.44</v>
+        <v>241.87</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H147" s="1"/>
       <c r="I147" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
-        <v>29821</v>
+        <v>27833</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>391.56</v>
+        <v>483.74</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H148" s="1"/>
       <c r="I148" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
-        <v>17243</v>
+        <v>17020</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F149" s="1">
-        <v>1520.16</v>
+        <v>507.88</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H149" s="1"/>
       <c r="I149" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
-        <v>29822</v>
+        <v>24178</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>391.56</v>
+        <v>1878.94</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H150" s="1"/>
       <c r="I150" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
-        <v>6960</v>
+        <v>2891</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F151" s="1">
-        <v>581.75</v>
+        <v>165.35</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H151" s="1"/>
+      <c r="I151" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
-        <v>6777</v>
+        <v>29821</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="D152" s="1">
         <v>8443999090</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>861.4400000000001</v>
+        <v>398.56</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H152" s="1"/>
       <c r="I152" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
-        <v>34836</v>
+        <v>17243</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D153" s="1">
         <v>8443999090</v>
       </c>
       <c r="E153" s="1">
         <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>214.8</v>
+        <v>1547.33</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H153" s="1"/>
       <c r="I153" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
-        <v>34835</v>
+        <v>29822</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D154" s="1">
         <v>8443999090</v>
       </c>
       <c r="E154" s="1">
         <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>370.53</v>
+        <v>398.56</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H154" s="1"/>
       <c r="I154" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
-        <v>4243</v>
+        <v>6960</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="D155" s="1">
         <v>8443999090</v>
       </c>
       <c r="E155" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>71.59999999999999</v>
+        <v>592.15</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H155" s="1"/>
       <c r="I155" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
-        <v>22003</v>
+        <v>6777</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D156" s="1">
         <v>8443999090</v>
       </c>
       <c r="E156" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>50.12</v>
+        <v>876.84</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H156" s="1"/>
+      <c r="I156" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
-        <v>15530</v>
+        <v>34836</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>35.8</v>
+        <v>218.64</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H157" s="1"/>
+      <c r="I157" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
-        <v>21113</v>
+        <v>34835</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>36.25</v>
+        <v>377.15</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H158" s="1"/>
+      <c r="I158" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
-        <v>5515</v>
+        <v>4243</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D159" s="1">
         <v>8443999090</v>
       </c>
       <c r="E159" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F159" s="1">
-        <v>105.16</v>
+        <v>72.88</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H159" s="1"/>
+      <c r="I159" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
-        <v>29767</v>
+        <v>22003</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
         <v>100</v>
       </c>
       <c r="F160" s="1">
-        <v>38.49</v>
+        <v>49.19</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H160" s="1"/>
       <c r="I160" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
-        <v>21167</v>
+        <v>15530</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
         <v>100</v>
       </c>
       <c r="F161" s="1">
-        <v>40.28</v>
+        <v>36.44</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H161" s="1"/>
+      <c r="I161" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
-        <v>28208</v>
+        <v>21113</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="D162" s="1">
         <v>8443999090</v>
       </c>
       <c r="E162" s="1">
         <v>100</v>
       </c>
       <c r="F162" s="1">
-        <v>42.51</v>
+        <v>36.9</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H162" s="1"/>
+      <c r="I162" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
-        <v>33880</v>
+        <v>5515</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>53.7</v>
+        <v>107.04</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H163" s="1"/>
+      <c r="I163" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
-        <v>19601</v>
+        <v>29767</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D164" s="1">
         <v>8443999090</v>
       </c>
       <c r="E164" s="1">
         <v>100</v>
       </c>
       <c r="F164" s="1">
-        <v>64.44</v>
+        <v>39.17</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H164" s="1"/>
+      <c r="I164" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
-        <v>29834</v>
+        <v>21167</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
         <v>100</v>
       </c>
       <c r="F165" s="1">
-        <v>38.93</v>
+        <v>41</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H165" s="1"/>
       <c r="I165" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
-        <v>27390</v>
+        <v>28208</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F166" s="1">
-        <v>49.67</v>
+        <v>43.27</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H166" s="1"/>
       <c r="I166" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
-        <v>28209</v>
+        <v>33880</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
         <v>100</v>
       </c>
       <c r="F167" s="1">
-        <v>43.86</v>
+        <v>54.66</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H167" s="1"/>
       <c r="I167" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
-        <v>28210</v>
+        <v>19601</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
         <v>100</v>
       </c>
       <c r="F168" s="1">
-        <v>51.02</v>
+        <v>65.59</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H168" s="1"/>
       <c r="I168" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
-        <v>33115</v>
+        <v>35379</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
         <v>100</v>
       </c>
       <c r="F169" s="1">
-        <v>45.2</v>
+        <v>38.26</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H169" s="1"/>
       <c r="I169" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
-        <v>29828</v>
+        <v>35378</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="D170" s="1">
         <v>8443999090</v>
       </c>
       <c r="E170" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F170" s="1">
-        <v>42.96</v>
+        <v>38.26</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H170" s="1"/>
       <c r="I170" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
-        <v>28071</v>
+        <v>27390</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="D171" s="1">
         <v>8443999090</v>
       </c>
       <c r="E171" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>48.33</v>
+        <v>50.56</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H171" s="1"/>
       <c r="I171" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
-        <v>232</v>
+        <v>28209</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="D172" s="1">
         <v>8443999090</v>
       </c>
       <c r="E172" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="F172" s="1">
-        <v>78.76000000000001</v>
-[...8 lines deleted...]
-        <v>20</v>
+        <v>44.64</v>
+      </c>
+      <c r="G172" s="1"/>
+      <c r="H172" s="1"/>
+      <c r="I172" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
-        <v>22005</v>
+        <v>28210</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="D173" s="1">
         <v>8443999090</v>
       </c>
       <c r="E173" s="1">
         <v>100</v>
       </c>
       <c r="F173" s="1">
-        <v>55.04</v>
+        <v>51.93</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H173" s="1"/>
+      <c r="I173" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
-        <v>15529</v>
+        <v>33115</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="D174" s="1">
         <v>8443999090</v>
       </c>
       <c r="E174" s="1">
         <v>100</v>
       </c>
       <c r="F174" s="1">
-        <v>47.44</v>
+        <v>46.01</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H174" s="1"/>
       <c r="I174" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
-        <v>21172</v>
+        <v>28071</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
         <v>100</v>
       </c>
       <c r="F175" s="1">
-        <v>44.75</v>
+        <v>49.19</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H175" s="1"/>
       <c r="I175" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
-        <v>29829</v>
+        <v>232</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="F176" s="1">
-        <v>42.96</v>
-[...4 lines deleted...]
-      </c>
+        <v>80.17</v>
+      </c>
+      <c r="G176" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="H176" s="1"/>
       <c r="I176" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
-        <v>5519</v>
+        <v>22005</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="D177" s="1">
         <v>8443999090</v>
       </c>
       <c r="E177" s="1">
         <v>100</v>
       </c>
       <c r="F177" s="1">
-        <v>107.4</v>
+        <v>56.03</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H177" s="1"/>
+      <c r="I177" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
-        <v>6755</v>
+        <v>15529</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="D178" s="1">
         <v>8443999090</v>
       </c>
       <c r="E178" s="1">
         <v>100</v>
       </c>
       <c r="F178" s="1">
-        <v>71.59999999999999</v>
+        <v>48.28</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H178" s="1"/>
       <c r="I178" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
-        <v>15537</v>
+        <v>21172</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
         <v>100</v>
       </c>
       <c r="F179" s="1">
-        <v>42.96</v>
+        <v>45.55</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H179" s="1"/>
+      <c r="I179" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
-        <v>22002</v>
+        <v>29829</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="D180" s="1">
         <v>8443999090</v>
       </c>
       <c r="E180" s="1">
         <v>100</v>
       </c>
       <c r="F180" s="1">
-        <v>53.7</v>
+        <v>41</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H180" s="1"/>
+      <c r="I180" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
-        <v>29770</v>
+        <v>5519</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="D181" s="1">
         <v>8443999090</v>
       </c>
       <c r="E181" s="1">
         <v>100</v>
       </c>
       <c r="F181" s="1">
-        <v>56.83</v>
+        <v>109.32</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H181" s="1"/>
       <c r="I181" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
-        <v>21168</v>
+        <v>6755</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="D182" s="1">
         <v>8443999090</v>
       </c>
       <c r="E182" s="1">
         <v>100</v>
       </c>
       <c r="F182" s="1">
-        <v>42.96</v>
+        <v>72.88</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H182" s="1"/>
+      <c r="I182" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
-        <v>28211</v>
+        <v>15537</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="D183" s="1">
         <v>8443999090</v>
       </c>
       <c r="E183" s="1">
         <v>100</v>
       </c>
       <c r="F183" s="1">
-        <v>45.65</v>
+        <v>42.82</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H183" s="1"/>
+      <c r="I183" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
-        <v>33882</v>
+        <v>22002</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>100</v>
       </c>
       <c r="F184" s="1">
-        <v>56.83</v>
+        <v>54.66</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H184" s="1"/>
+      <c r="I184" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
-        <v>28212</v>
+        <v>29770</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="D185" s="1">
         <v>8443999090</v>
       </c>
       <c r="E185" s="1">
         <v>100</v>
       </c>
       <c r="F185" s="1">
-        <v>56.83</v>
+        <v>57.85</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H185" s="1"/>
       <c r="I185" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
-        <v>33117</v>
+        <v>21168</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="D186" s="1">
         <v>8443999090</v>
       </c>
       <c r="E186" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F186" s="1">
-        <v>50.12</v>
+        <v>43.73</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H186" s="1"/>
       <c r="I186" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
-        <v>29831</v>
+        <v>28211</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="D187" s="1">
         <v>8443999090</v>
       </c>
       <c r="E187" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F187" s="1">
-        <v>48.33</v>
+        <v>46.46</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H187" s="1"/>
+      <c r="I187" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
-        <v>19602</v>
+        <v>33882</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="D188" s="1">
         <v>8443999090</v>
       </c>
       <c r="E188" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F188" s="1">
-        <v>99.34999999999999</v>
+        <v>57.85</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H188" s="1"/>
       <c r="I188" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
-        <v>29830</v>
+        <v>28212</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="D189" s="1">
         <v>8443999090</v>
       </c>
       <c r="E189" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F189" s="1">
-        <v>42.07</v>
+        <v>57.85</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H189" s="1"/>
+      <c r="I189" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
-        <v>14139</v>
+        <v>33117</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="D190" s="1">
         <v>8443999090</v>
       </c>
       <c r="E190" s="1">
-        <v>150</v>
+        <v>1</v>
       </c>
       <c r="F190" s="1">
-        <v>59.52</v>
-[...8 lines deleted...]
-        <v>20</v>
+        <v>48.28</v>
+      </c>
+      <c r="G190" s="1"/>
+      <c r="H190" s="1"/>
+      <c r="I190" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
-        <v>5516</v>
+        <v>14139</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="D191" s="1">
         <v>8443999090</v>
       </c>
       <c r="E191" s="1">
-        <v>1</v>
+        <v>150</v>
       </c>
       <c r="F191" s="1">
-        <v>110.09</v>
-[...4 lines deleted...]
-      </c>
+        <v>60.58</v>
+      </c>
+      <c r="G191" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="H191" s="1"/>
       <c r="I191" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
-        <v>3361</v>
+        <v>19602</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="D192" s="1">
         <v>8443999090</v>
       </c>
       <c r="E192" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F192" s="1">
-        <v>82.79000000000001</v>
+        <v>101.12</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H192" s="1"/>
       <c r="I192" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="2">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
-        <v>19435</v>
+        <v>29830</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="D193" s="1">
         <v>8443999090</v>
       </c>
       <c r="E193" s="1">
         <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>87.26000000000001</v>
+        <v>42.82</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H193" s="1"/>
+      <c r="I193" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
-        <v>22004</v>
+        <v>5516</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="D194" s="1">
         <v>8443999090</v>
       </c>
       <c r="E194" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>51.46</v>
+        <v>112.05</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H194" s="1"/>
+      <c r="I194" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
-        <v>15531</v>
+        <v>3361</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="D195" s="1">
         <v>8443999090</v>
       </c>
       <c r="E195" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="F195" s="1">
-        <v>42.96</v>
+        <v>84.27</v>
       </c>
       <c r="G195" s="1"/>
-      <c r="H195" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H195" s="1"/>
+      <c r="I195" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
-        <v>29768</v>
+        <v>19435</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D196" s="1">
         <v>8443999090</v>
       </c>
       <c r="E196" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F196" s="1">
-        <v>45.2</v>
+        <v>88.81999999999999</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H196" s="1"/>
+      <c r="I196" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
-        <v>21169</v>
+        <v>22004</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D197" s="1">
         <v>8443999090</v>
       </c>
       <c r="E197" s="1">
         <v>100</v>
       </c>
       <c r="F197" s="1">
-        <v>42.96</v>
+        <v>52.38</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H197" s="1"/>
+      <c r="I197" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
-        <v>19603</v>
+        <v>15531</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="D198" s="1">
         <v>8443999090</v>
       </c>
       <c r="E198" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F198" s="1">
-        <v>82.34</v>
+        <v>43.73</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H198" s="1"/>
+      <c r="I198" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
-        <v>29832</v>
+        <v>29768</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="D199" s="1">
         <v>8443999090</v>
       </c>
       <c r="E199" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F199" s="1">
-        <v>42.51</v>
+        <v>46.01</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H199" s="1"/>
+      <c r="I199" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
-        <v>33116</v>
+        <v>21169</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="D200" s="1">
         <v>8443999090</v>
       </c>
       <c r="E200" s="1">
         <v>100</v>
       </c>
       <c r="F200" s="1">
-        <v>54.15</v>
+        <v>43.73</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H200" s="1"/>
       <c r="I200" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
-        <v>15538</v>
+        <v>19603</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D201" s="1">
         <v>8443999090</v>
       </c>
       <c r="E201" s="1">
         <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>99.79000000000001</v>
+        <v>83.81</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H201" s="1"/>
       <c r="I201" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
-        <v>24948</v>
+        <v>29832</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
         <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>66.68000000000001</v>
+        <v>40.08</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H202" s="1"/>
       <c r="I202" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
-        <v>4244</v>
+        <v>33116</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="D203" s="1">
         <v>8443999090</v>
       </c>
       <c r="E203" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="F203" s="1">
-        <v>212.12</v>
+        <v>52.38</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H203" s="1"/>
       <c r="I203" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="2">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
-        <v>15880</v>
+        <v>15538</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="D204" s="1">
         <v>8443999090</v>
       </c>
       <c r="E204" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F204" s="1">
-        <v>99.79000000000001</v>
+        <v>101.58</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H204" s="1"/>
       <c r="I204" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
-        <v>6756</v>
+        <v>24948</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D205" s="1">
         <v>8443999090</v>
       </c>
       <c r="E205" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F205" s="1">
-        <v>174.53</v>
+        <v>67.87</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H205" s="1"/>
       <c r="I205" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
-        <v>15539</v>
+        <v>4244</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D206" s="1">
         <v>8443999090</v>
       </c>
       <c r="E206" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F206" s="1">
-        <v>93.53</v>
+        <v>215.91</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="1" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="H206" s="1"/>
+      <c r="I206" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
-        <v>29789</v>
+        <v>15880</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="D207" s="1">
         <v>8443999090</v>
       </c>
       <c r="E207" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="F207" s="1">
-        <v>106.06</v>
+        <v>101.58</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H207" s="1"/>
       <c r="I207" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
-        <v>21170</v>
+        <v>6756</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="D208" s="1">
         <v>8443999090</v>
       </c>
       <c r="E208" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="F208" s="1">
-        <v>92.63</v>
+        <v>177.65</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H208" s="1"/>
       <c r="I208" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
-        <v>15257</v>
+        <v>15539</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="D209" s="1">
         <v>8443999090</v>
       </c>
       <c r="E209" s="1">
         <v>1</v>
       </c>
       <c r="F209" s="1">
-        <v>258.66</v>
+        <v>95.2</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H209" s="1"/>
+      <c r="I209" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
-        <v>227</v>
+        <v>29789</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="D210" s="1">
         <v>8443999090</v>
       </c>
       <c r="E210" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="F210" s="1">
-        <v>93.98</v>
+        <v>107.95</v>
       </c>
       <c r="G210" s="1"/>
-      <c r="H210" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H210" s="1"/>
       <c r="I210" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="2">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
-        <v>16934</v>
+        <v>21170</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="D211" s="1">
         <v>8443999090</v>
       </c>
       <c r="E211" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F211" s="1">
-        <v>90.84</v>
+        <v>94.29000000000001</v>
       </c>
       <c r="G211" s="1"/>
-      <c r="H211" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H211" s="1"/>
       <c r="I211" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="2">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
-        <v>27840</v>
+        <v>15257</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="D212" s="1">
         <v>8443999090</v>
       </c>
       <c r="E212" s="1">
         <v>1</v>
       </c>
       <c r="F212" s="1">
-        <v>156.63</v>
+        <v>263.28</v>
       </c>
       <c r="G212" s="1"/>
-      <c r="H212" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H212" s="1"/>
       <c r="I212" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="2">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
-        <v>5875</v>
+        <v>227</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="D213" s="1"/>
+        <v>222</v>
+      </c>
+      <c r="D213" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E213" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F213" s="1">
-        <v>93.98</v>
+        <v>95.66</v>
       </c>
       <c r="G213" s="1"/>
-      <c r="H213" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H213" s="1"/>
       <c r="I213" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="2">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
-        <v>19675</v>
+        <v>16934</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="D214" s="1">
         <v>8443999090</v>
       </c>
       <c r="E214" s="1">
         <v>1</v>
       </c>
       <c r="F214" s="1">
-        <v>95.31999999999999</v>
+        <v>92.47</v>
       </c>
       <c r="G214" s="1"/>
-      <c r="H214" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H214" s="1"/>
       <c r="I214" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="2">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
-        <v>27841</v>
+        <v>27840</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="D215" s="1">
         <v>8443999090</v>
       </c>
       <c r="E215" s="1">
         <v>1</v>
       </c>
       <c r="F215" s="1">
-        <v>112.32</v>
+        <v>159.43</v>
       </c>
       <c r="G215" s="1"/>
-      <c r="H215" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H215" s="1"/>
       <c r="I215" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="2">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
-        <v>26979</v>
+        <v>5875</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>227</v>
-[...3 lines deleted...]
-      </c>
+        <v>225</v>
+      </c>
+      <c r="D216" s="1"/>
       <c r="E216" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F216" s="1">
-        <v>99.34999999999999</v>
+        <v>95.66</v>
       </c>
       <c r="G216" s="1"/>
-      <c r="H216" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H216" s="1"/>
       <c r="I216" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="2">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
-        <v>6757</v>
+        <v>19675</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="D217" s="1">
         <v>8443999090</v>
       </c>
       <c r="E217" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F217" s="1">
-        <v>154.39</v>
+        <v>97.02</v>
       </c>
       <c r="G217" s="1"/>
-      <c r="H217" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H217" s="1"/>
       <c r="I217" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="218" spans="1:9" outlineLevel="2">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
-        <v>15881</v>
+        <v>27841</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="D218" s="1">
         <v>8443999090</v>
       </c>
       <c r="E218" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F218" s="1">
-        <v>99.79000000000001</v>
+        <v>114.33</v>
       </c>
       <c r="G218" s="1"/>
-      <c r="H218" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H218" s="1"/>
       <c r="I218" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="2">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
-        <v>29772</v>
+        <v>26979</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="D219" s="1">
         <v>8443999090</v>
       </c>
       <c r="E219" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="F219" s="1">
-        <v>118.59</v>
+        <v>101.12</v>
       </c>
       <c r="G219" s="1"/>
-      <c r="H219" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H219" s="1"/>
       <c r="I219" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="2">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
-        <v>21171</v>
+        <v>6757</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="D220" s="1">
         <v>8443999090</v>
       </c>
       <c r="E220" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="F220" s="1">
-        <v>104.27</v>
+        <v>197.23</v>
       </c>
       <c r="G220" s="1"/>
-      <c r="H220" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H220" s="1"/>
       <c r="I220" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="2">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
-        <v>29835</v>
+        <v>15881</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="D221" s="1">
         <v>8443999090</v>
       </c>
       <c r="E221" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F221" s="1">
-        <v>89.5</v>
+        <v>101.58</v>
       </c>
       <c r="G221" s="1"/>
-      <c r="H221" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H221" s="1"/>
+      <c r="I221" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="2">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
-        <v>6955</v>
+        <v>29772</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D222" s="1">
         <v>8443999090</v>
       </c>
       <c r="E222" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="F222" s="1">
-        <v>209.43</v>
+        <v>120.71</v>
       </c>
       <c r="G222" s="1"/>
-      <c r="H222" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H222" s="1"/>
       <c r="I222" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="2">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
-        <v>5098</v>
+        <v>21171</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D223" s="1">
         <v>8443999090</v>
       </c>
       <c r="E223" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F223" s="1">
-        <v>53.7</v>
+        <v>106.13</v>
       </c>
       <c r="G223" s="1"/>
-      <c r="H223" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H223" s="1"/>
+      <c r="I223" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="2">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
-        <v>13606</v>
+        <v>29835</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="D224" s="1">
         <v>8443999090</v>
       </c>
       <c r="E224" s="1">
         <v>1</v>
       </c>
       <c r="F224" s="1">
-        <v>226.88</v>
+        <v>91.09999999999999</v>
       </c>
       <c r="G224" s="1"/>
-      <c r="H224" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H224" s="1"/>
+      <c r="I224" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="2">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
-        <v>4036</v>
+        <v>6955</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="D225" s="1">
         <v>8443999090</v>
       </c>
       <c r="E225" s="1">
         <v>50</v>
       </c>
       <c r="F225" s="1">
-        <v>224.2</v>
+        <v>213.17</v>
       </c>
       <c r="G225" s="1"/>
-      <c r="H225" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H225" s="1"/>
       <c r="I225" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="2">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
-        <v>15543</v>
+        <v>5098</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="D226" s="1">
         <v>8443999090</v>
       </c>
       <c r="E226" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F226" s="1">
-        <v>132.01</v>
+        <v>54.66</v>
       </c>
       <c r="G226" s="1"/>
-      <c r="H226" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H226" s="1"/>
+      <c r="I226" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="2">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
-        <v>19440</v>
+        <v>13606</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="D227" s="1">
         <v>8443999090</v>
       </c>
       <c r="E227" s="1">
         <v>1</v>
       </c>
       <c r="F227" s="1">
-        <v>290.88</v>
+        <v>230.94</v>
       </c>
       <c r="G227" s="1"/>
-      <c r="H227" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H227" s="1"/>
       <c r="I227" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="2">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
-        <v>28221</v>
+        <v>4036</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="D228" s="1">
         <v>8443999090</v>
       </c>
       <c r="E228" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="F228" s="1">
-        <v>159.76</v>
+        <v>228.21</v>
       </c>
       <c r="G228" s="1"/>
-      <c r="H228" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H228" s="1"/>
       <c r="I228" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="2">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
-        <v>24214</v>
+        <v>15543</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="D229" s="1">
         <v>8443999090</v>
       </c>
       <c r="E229" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="F229" s="1">
-        <v>176.76</v>
+        <v>134.37</v>
       </c>
       <c r="G229" s="1"/>
-      <c r="H229" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H229" s="1"/>
       <c r="I229" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="2">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
-        <v>7384</v>
+        <v>19440</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="D230" s="1">
         <v>8443999090</v>
       </c>
       <c r="E230" s="1">
         <v>1</v>
       </c>
       <c r="F230" s="1">
-        <v>311.46</v>
+        <v>296.08</v>
       </c>
       <c r="G230" s="1"/>
-      <c r="H230" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H230" s="1"/>
       <c r="I230" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="2">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
-        <v>25559</v>
+        <v>28221</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="D231" s="1">
         <v>8443999090</v>
       </c>
       <c r="E231" s="1">
-        <v>5</v>
+        <v>100</v>
       </c>
       <c r="F231" s="1">
-        <v>327.57</v>
+        <v>162.61</v>
       </c>
       <c r="G231" s="1"/>
-      <c r="H231" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H231" s="1"/>
       <c r="I231" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="2">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
-        <v>16353</v>
+        <v>24214</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="D232" s="1">
         <v>8443999090</v>
       </c>
       <c r="E232" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="F232" s="1">
-        <v>224.2</v>
+        <v>179.92</v>
       </c>
       <c r="G232" s="1"/>
-      <c r="H232" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H232" s="1"/>
       <c r="I232" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="233" spans="1:9" outlineLevel="2">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
-        <v>15544</v>
+        <v>7384</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="D233" s="1">
         <v>8443999090</v>
       </c>
       <c r="E233" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F233" s="1">
-        <v>132.01</v>
+        <v>317.03</v>
       </c>
       <c r="G233" s="1"/>
-      <c r="H233" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H233" s="1"/>
       <c r="I233" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="234" spans="1:9" outlineLevel="2">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
-        <v>30460</v>
+        <v>25559</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="D234" s="1">
         <v>8443999090</v>
       </c>
       <c r="E234" s="1">
-        <v>50</v>
+        <v>5</v>
       </c>
       <c r="F234" s="1">
-        <v>131.57</v>
+        <v>333.43</v>
       </c>
       <c r="G234" s="1"/>
-      <c r="H234" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H234" s="1"/>
       <c r="I234" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="235" spans="1:9" outlineLevel="2">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
-        <v>28183</v>
+        <v>16353</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="D235" s="1">
         <v>8443999090</v>
       </c>
       <c r="E235" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F235" s="1">
-        <v>145.89</v>
+        <v>228.21</v>
       </c>
       <c r="G235" s="1"/>
-      <c r="H235" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H235" s="1"/>
       <c r="I235" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="236" spans="1:9" outlineLevel="2">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
-        <v>28182</v>
+        <v>15544</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="D236" s="1">
         <v>8443999090</v>
       </c>
       <c r="E236" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F236" s="1">
-        <v>159.76</v>
+        <v>134.37</v>
       </c>
       <c r="G236" s="1"/>
-      <c r="H236" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H236" s="1"/>
       <c r="I236" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="237" spans="1:9" outlineLevel="2">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
-        <v>34582</v>
+        <v>30460</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="D237" s="1">
         <v>8443999090</v>
       </c>
       <c r="E237" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F237" s="1">
-        <v>139.62</v>
+        <v>133.92</v>
       </c>
       <c r="G237" s="1"/>
-      <c r="H237" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H237" s="1"/>
       <c r="I237" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="238" spans="1:9" outlineLevel="2">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
-        <v>7867</v>
+        <v>28183</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D238" s="1">
         <v>8443999090</v>
       </c>
       <c r="E238" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F238" s="1">
-        <v>218.38</v>
+        <v>148.49</v>
       </c>
       <c r="G238" s="1"/>
-      <c r="H238" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H238" s="1"/>
       <c r="I238" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="239" spans="1:9" outlineLevel="2">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
-        <v>34581</v>
+        <v>28182</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="D239" s="1">
         <v>8443999090</v>
       </c>
       <c r="E239" s="1">
         <v>1</v>
       </c>
       <c r="F239" s="1">
-        <v>136.94</v>
+        <v>162.61</v>
       </c>
       <c r="G239" s="1"/>
-      <c r="H239" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H239" s="1"/>
       <c r="I239" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="240" spans="1:9" outlineLevel="2">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
-        <v>8917</v>
+        <v>34582</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="D240" s="1">
         <v>8443999090</v>
       </c>
       <c r="E240" s="1">
         <v>1</v>
       </c>
       <c r="F240" s="1">
-        <v>229.57</v>
+        <v>142.12</v>
       </c>
       <c r="G240" s="1"/>
-      <c r="H240" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H240" s="1"/>
       <c r="I240" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="241" spans="1:9" outlineLevel="2">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
-        <v>6380</v>
+        <v>7867</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="D241" s="1">
         <v>8443999090</v>
       </c>
       <c r="E241" s="1">
         <v>50</v>
       </c>
       <c r="F241" s="1">
-        <v>93.98</v>
+        <v>222.28</v>
       </c>
       <c r="G241" s="1"/>
-      <c r="H241" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H241" s="1"/>
       <c r="I241" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="242" spans="1:9" outlineLevel="2">
       <c r="A242" s="1"/>
       <c r="B242" s="1">
-        <v>15882</v>
+        <v>34581</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="D242" s="1">
         <v>8443999090</v>
       </c>
       <c r="E242" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F242" s="1">
-        <v>159.31</v>
+        <v>139.38</v>
       </c>
       <c r="G242" s="1"/>
-      <c r="H242" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H242" s="1"/>
       <c r="I242" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="243" spans="1:9" outlineLevel="2">
       <c r="A243" s="1"/>
       <c r="B243" s="1">
-        <v>13349</v>
+        <v>8917</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="D243" s="1">
         <v>8443999090</v>
       </c>
       <c r="E243" s="1">
         <v>1</v>
       </c>
       <c r="F243" s="1">
-        <v>418.86</v>
+        <v>233.67</v>
       </c>
       <c r="G243" s="1"/>
-      <c r="H243" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H243" s="1"/>
       <c r="I243" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="244" spans="1:9" outlineLevel="2">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
-        <v>27842</v>
+        <v>6380</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="D244" s="1">
         <v>8443999090</v>
       </c>
       <c r="E244" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F244" s="1">
-        <v>223.75</v>
+        <v>95.66</v>
       </c>
       <c r="G244" s="1"/>
-      <c r="H244" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H244" s="1"/>
       <c r="I244" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="245" spans="1:9" outlineLevel="2">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
-        <v>11436</v>
+        <v>15882</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="D245" s="1">
         <v>8443999090</v>
       </c>
       <c r="E245" s="1">
         <v>50</v>
       </c>
       <c r="F245" s="1">
-        <v>291.77</v>
+        <v>162.16</v>
       </c>
       <c r="G245" s="1"/>
-      <c r="H245" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H245" s="1"/>
       <c r="I245" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="246" spans="1:9" outlineLevel="2">
       <c r="A246" s="1"/>
       <c r="B246" s="1">
-        <v>15873</v>
+        <v>13349</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="D246" s="1">
         <v>8443999090</v>
       </c>
       <c r="E246" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F246" s="1">
-        <v>164.23</v>
+        <v>426.35</v>
       </c>
       <c r="G246" s="1"/>
-      <c r="H246" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H246" s="1"/>
+      <c r="I246" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="247" spans="1:9" outlineLevel="2">
       <c r="A247" s="1"/>
       <c r="B247" s="1">
-        <v>31435</v>
+        <v>27842</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="D247" s="1">
         <v>8443999090</v>
       </c>
       <c r="E247" s="1">
         <v>1</v>
       </c>
       <c r="F247" s="1">
-        <v>148.57</v>
+        <v>227.75</v>
       </c>
       <c r="G247" s="1"/>
-      <c r="H247" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H247" s="1"/>
+      <c r="I247" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="248" spans="1:9" outlineLevel="2">
       <c r="A248" s="1"/>
       <c r="B248" s="1">
-        <v>20967</v>
+        <v>11436</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="D248" s="1">
         <v>8443999090</v>
       </c>
       <c r="E248" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F248" s="1">
-        <v>115.01</v>
+        <v>296.99</v>
       </c>
       <c r="G248" s="1"/>
-      <c r="H248" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H248" s="1"/>
       <c r="I248" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="249" spans="1:9" outlineLevel="2">
       <c r="A249" s="1"/>
       <c r="B249" s="1">
-        <v>25650</v>
+        <v>15873</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="D249" s="1">
         <v>8443999090</v>
       </c>
       <c r="E249" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="F249" s="1">
-        <v>179</v>
+        <v>167.17</v>
       </c>
       <c r="G249" s="1"/>
-      <c r="H249" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H249" s="1"/>
+      <c r="I249" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="250" spans="1:9" outlineLevel="2">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
-        <v>24484</v>
+        <v>31435</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="D250" s="1">
         <v>8443999090</v>
       </c>
       <c r="E250" s="1">
         <v>1</v>
       </c>
       <c r="F250" s="1">
-        <v>159.31</v>
+        <v>151.23</v>
       </c>
       <c r="G250" s="1"/>
-      <c r="H250" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H250" s="1"/>
+      <c r="I250" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="251" spans="1:9" outlineLevel="2">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
-        <v>28222</v>
+        <v>20967</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="D251" s="1">
         <v>8443999090</v>
       </c>
       <c r="E251" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F251" s="1">
-        <v>155.73</v>
+        <v>117.06</v>
       </c>
       <c r="G251" s="1"/>
-      <c r="H251" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H251" s="1"/>
       <c r="I251" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="252" spans="1:9" outlineLevel="2">
       <c r="A252" s="1"/>
       <c r="B252" s="1">
-        <v>22984</v>
+        <v>25650</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="D252" s="1">
         <v>8443999090</v>
       </c>
       <c r="E252" s="1">
         <v>100</v>
       </c>
       <c r="F252" s="1">
-        <v>158.42</v>
+        <v>182.2</v>
       </c>
       <c r="G252" s="1"/>
-      <c r="H252" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H252" s="1"/>
       <c r="I252" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="253" spans="1:9" outlineLevel="2">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
-        <v>35289</v>
+        <v>24484</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="D253" s="1">
         <v>8443999090</v>
       </c>
       <c r="E253" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F253" s="1">
-        <v>147.68</v>
+        <v>162.16</v>
       </c>
       <c r="G253" s="1"/>
-      <c r="H253" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H253" s="1"/>
+      <c r="I253" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="254" spans="1:9" outlineLevel="2">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
-        <v>29849</v>
+        <v>28222</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="D254" s="1">
         <v>8443999090</v>
       </c>
       <c r="E254" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F254" s="1">
-        <v>128.88</v>
+        <v>158.51</v>
       </c>
       <c r="G254" s="1"/>
-      <c r="H254" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H254" s="1"/>
+      <c r="I254" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="255" spans="1:9" outlineLevel="2">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
-        <v>29850</v>
+        <v>22984</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="D255" s="1">
         <v>8443999090</v>
       </c>
       <c r="E255" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F255" s="1">
-        <v>139.62</v>
+        <v>161.25</v>
       </c>
       <c r="G255" s="1"/>
-      <c r="H255" s="5" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="H255" s="1"/>
+      <c r="I255" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="256" spans="1:9" outlineLevel="2">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
-        <v>25448</v>
+        <v>35289</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="D256" s="1">
         <v>8443999090</v>
       </c>
       <c r="E256" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F256" s="1">
-        <v>91.29000000000001</v>
+        <v>150.32</v>
       </c>
       <c r="G256" s="1"/>
-      <c r="H256" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H256" s="1"/>
+      <c r="I256" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="257" spans="1:9" outlineLevel="2">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
-        <v>23104</v>
+        <v>29849</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="D257" s="1">
         <v>8443999090</v>
       </c>
       <c r="E257" s="1">
         <v>1</v>
       </c>
       <c r="F257" s="1">
-        <v>149.02</v>
+        <v>131.18</v>
       </c>
       <c r="G257" s="1"/>
-      <c r="H257" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H257" s="1"/>
       <c r="I257" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="258" spans="1:9" outlineLevel="2">
       <c r="A258" s="1"/>
       <c r="B258" s="1">
-        <v>33646</v>
+        <v>29850</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="D258" s="1">
         <v>8443999090</v>
       </c>
       <c r="E258" s="1">
         <v>1</v>
       </c>
       <c r="F258" s="1">
-        <v>590.7</v>
+        <v>142.12</v>
       </c>
       <c r="G258" s="1"/>
-      <c r="H258" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H258" s="1"/>
+      <c r="I258" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="259" spans="1:9" outlineLevel="2">
       <c r="A259" s="1"/>
       <c r="B259" s="1">
-        <v>9624</v>
+        <v>25448</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="D259" s="1">
         <v>8443999090</v>
       </c>
       <c r="E259" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F259" s="1">
-        <v>79.20999999999999</v>
+        <v>226.38</v>
       </c>
       <c r="G259" s="1"/>
-      <c r="H259" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H259" s="1"/>
       <c r="I259" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="260" spans="1:9" outlineLevel="2">
       <c r="A260" s="1"/>
       <c r="B260" s="1">
-        <v>22006</v>
+        <v>23104</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="D260" s="1">
         <v>8443999090</v>
       </c>
       <c r="E260" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F260" s="1">
-        <v>42.96</v>
+        <v>151.68</v>
       </c>
       <c r="G260" s="1"/>
-      <c r="H260" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H260" s="1"/>
       <c r="I260" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="261" spans="1:9" outlineLevel="2">
       <c r="A261" s="1"/>
       <c r="B261" s="1">
-        <v>15516</v>
+        <v>33646</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="D261" s="1">
         <v>8443999090</v>
       </c>
       <c r="E261" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F261" s="1">
-        <v>34.01</v>
+        <v>847.23</v>
       </c>
       <c r="G261" s="1"/>
-      <c r="H261" s="1" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H261" s="1"/>
+      <c r="I261" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="262" spans="1:9" outlineLevel="2">
       <c r="A262" s="1"/>
       <c r="B262" s="1">
-        <v>21114</v>
+        <v>9624</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="D262" s="1">
         <v>8443999090</v>
       </c>
       <c r="E262" s="1">
         <v>100</v>
       </c>
       <c r="F262" s="1">
-        <v>34.01</v>
+        <v>80.62</v>
       </c>
       <c r="G262" s="1"/>
-      <c r="H262" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H262" s="1"/>
+      <c r="I262" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="263" spans="1:9" outlineLevel="2">
       <c r="A263" s="1"/>
       <c r="B263" s="1">
-        <v>9367</v>
+        <v>17065</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="D263" s="1">
         <v>8443999090</v>
       </c>
       <c r="E263" s="1">
         <v>100</v>
       </c>
       <c r="F263" s="1">
-        <v>101.14</v>
+        <v>86.55</v>
       </c>
       <c r="G263" s="1"/>
-      <c r="H263" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H263" s="1"/>
+      <c r="I263" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="264" spans="1:9" outlineLevel="2">
       <c r="A264" s="1"/>
       <c r="B264" s="1">
-        <v>29769</v>
+        <v>22006</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="D264" s="1">
         <v>8443999090</v>
       </c>
       <c r="E264" s="1">
         <v>100</v>
       </c>
       <c r="F264" s="1">
-        <v>37.59</v>
+        <v>43.73</v>
       </c>
       <c r="G264" s="1"/>
-      <c r="H264" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H264" s="1"/>
       <c r="I264" s="1" t="s">
-        <v>276</v>
+        <v>32</v>
       </c>
     </row>
     <row r="265" spans="1:9" outlineLevel="2">
       <c r="A265" s="1"/>
       <c r="B265" s="1">
-        <v>21173</v>
+        <v>15516</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="D265" s="1">
         <v>8443999090</v>
       </c>
       <c r="E265" s="1">
         <v>100</v>
       </c>
       <c r="F265" s="1">
-        <v>36.25</v>
+        <v>34.62</v>
       </c>
       <c r="G265" s="1"/>
-      <c r="H265" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H265" s="1"/>
+      <c r="I265" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="266" spans="1:9" outlineLevel="2">
       <c r="A266" s="1"/>
       <c r="B266" s="1">
-        <v>24085</v>
+        <v>21114</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="D266" s="1">
         <v>8443999090</v>
       </c>
       <c r="E266" s="1">
         <v>100</v>
       </c>
       <c r="F266" s="1">
-        <v>38.04</v>
+        <v>34.62</v>
       </c>
       <c r="G266" s="1"/>
-      <c r="H266" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H266" s="1"/>
       <c r="I266" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="267" spans="1:9" outlineLevel="2">
       <c r="A267" s="1"/>
       <c r="B267" s="1">
-        <v>28446</v>
+        <v>9367</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="D267" s="1">
         <v>8443999090</v>
       </c>
       <c r="E267" s="1">
         <v>100</v>
       </c>
       <c r="F267" s="1">
-        <v>38.49</v>
+        <v>102.94</v>
       </c>
       <c r="G267" s="1"/>
-      <c r="H267" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H267" s="1"/>
+      <c r="I267" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="268" spans="1:9" outlineLevel="2">
       <c r="A268" s="1"/>
       <c r="B268" s="1">
-        <v>34031</v>
+        <v>29769</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="D268" s="1">
         <v>8443999090</v>
       </c>
       <c r="E268" s="1">
         <v>100</v>
       </c>
       <c r="F268" s="1">
-        <v>38.49</v>
+        <v>38.26</v>
       </c>
       <c r="G268" s="1"/>
-      <c r="H268" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H268" s="1"/>
       <c r="I268" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="269" spans="1:9" outlineLevel="2">
       <c r="A269" s="1"/>
       <c r="B269" s="1">
-        <v>29796</v>
+        <v>21173</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="D269" s="1">
         <v>8443999090</v>
       </c>
       <c r="E269" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F269" s="1">
-        <v>145.89</v>
+        <v>36.9</v>
       </c>
       <c r="G269" s="1"/>
-      <c r="H269" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H269" s="1"/>
+      <c r="I269" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="270" spans="1:9" outlineLevel="2">
       <c r="A270" s="1"/>
       <c r="B270" s="1">
-        <v>31613</v>
+        <v>24085</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="D270" s="1">
         <v>8443999090</v>
       </c>
       <c r="E270" s="1">
         <v>100</v>
       </c>
       <c r="F270" s="1">
-        <v>72.05</v>
+        <v>38.72</v>
       </c>
       <c r="G270" s="1"/>
-      <c r="H270" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H270" s="1"/>
       <c r="I270" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="271" spans="1:9" outlineLevel="2">
       <c r="A271" s="1"/>
       <c r="B271" s="1">
-        <v>33883</v>
+        <v>28446</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="D271" s="1">
         <v>8443999090</v>
       </c>
       <c r="E271" s="1">
         <v>100</v>
       </c>
       <c r="F271" s="1">
-        <v>51.02</v>
+        <v>39.17</v>
       </c>
       <c r="G271" s="1"/>
-      <c r="H271" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H271" s="1"/>
       <c r="I271" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="272" spans="1:9" outlineLevel="2">
       <c r="A272" s="1"/>
       <c r="B272" s="1">
-        <v>35221</v>
+        <v>34031</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="D272" s="1">
         <v>8443999090</v>
       </c>
       <c r="E272" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F272" s="1">
-        <v>34.91</v>
+        <v>39.17</v>
       </c>
       <c r="G272" s="1"/>
-      <c r="H272" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H272" s="1"/>
       <c r="I272" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="273" spans="1:9" outlineLevel="2">
       <c r="A273" s="1"/>
       <c r="B273" s="1">
-        <v>34822</v>
+        <v>29796</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="D273" s="1">
         <v>8443999090</v>
       </c>
       <c r="E273" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F273" s="1">
-        <v>34.01</v>
+        <v>148.49</v>
       </c>
       <c r="G273" s="1"/>
-      <c r="H273" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H273" s="1"/>
+      <c r="I273" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="274" spans="1:9" outlineLevel="2">
       <c r="A274" s="1"/>
       <c r="B274" s="1">
-        <v>29837</v>
+        <v>31613</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="D274" s="1">
         <v>8443999090</v>
       </c>
       <c r="E274" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F274" s="1">
-        <v>40.28</v>
+        <v>73.34</v>
       </c>
       <c r="G274" s="1"/>
-      <c r="H274" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H274" s="1"/>
       <c r="I274" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="275" spans="1:9" outlineLevel="2">
       <c r="A275" s="1"/>
       <c r="B275" s="1">
-        <v>27400</v>
+        <v>33883</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="D275" s="1">
         <v>8443999090</v>
       </c>
       <c r="E275" s="1">
         <v>100</v>
       </c>
       <c r="F275" s="1">
-        <v>49.67</v>
+        <v>51.93</v>
       </c>
       <c r="G275" s="1"/>
-      <c r="H275" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H275" s="1"/>
+      <c r="I275" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="276" spans="1:9" outlineLevel="2">
       <c r="A276" s="1"/>
       <c r="B276" s="1">
-        <v>21515</v>
+        <v>35221</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="D276" s="1">
         <v>8443999090</v>
       </c>
       <c r="E276" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F276" s="1">
-        <v>37.59</v>
+        <v>35.53</v>
       </c>
       <c r="G276" s="1"/>
-      <c r="H276" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H276" s="1"/>
       <c r="I276" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="277" spans="1:9" outlineLevel="2">
       <c r="A277" s="1"/>
       <c r="B277" s="1">
-        <v>20927</v>
+        <v>34822</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="D277" s="1">
         <v>8443999090</v>
       </c>
       <c r="E277" s="1">
         <v>100</v>
       </c>
       <c r="F277" s="1">
-        <v>41.17</v>
+        <v>39.17</v>
       </c>
       <c r="G277" s="1"/>
-      <c r="H277" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H277" s="1"/>
+      <c r="I277" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="278" spans="1:9" outlineLevel="2">
       <c r="A278" s="1"/>
       <c r="B278" s="1">
-        <v>28068</v>
+        <v>27400</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="D278" s="1">
         <v>8443999090</v>
       </c>
       <c r="E278" s="1">
         <v>100</v>
       </c>
       <c r="F278" s="1">
-        <v>48.33</v>
+        <v>50.56</v>
       </c>
       <c r="G278" s="1"/>
-      <c r="H278" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H278" s="1"/>
       <c r="I278" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="279" spans="1:9" outlineLevel="2">
       <c r="A279" s="1"/>
       <c r="B279" s="1">
-        <v>33114</v>
+        <v>21515</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="D279" s="1">
         <v>8443999090</v>
       </c>
       <c r="E279" s="1">
         <v>100</v>
       </c>
       <c r="F279" s="1">
-        <v>41.17</v>
+        <v>38.26</v>
       </c>
       <c r="G279" s="1"/>
-      <c r="H279" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H279" s="1"/>
+      <c r="I279" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="280" spans="1:9" outlineLevel="2">
       <c r="A280" s="1"/>
       <c r="B280" s="1">
-        <v>29836</v>
+        <v>20927</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>294</v>
+        <v>288</v>
       </c>
       <c r="D280" s="1">
         <v>8443999090</v>
       </c>
       <c r="E280" s="1">
         <v>100</v>
       </c>
       <c r="F280" s="1">
-        <v>40.72</v>
+        <v>41.91</v>
       </c>
       <c r="G280" s="1"/>
-      <c r="H280" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H280" s="1"/>
+      <c r="I280" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="281" spans="1:9" outlineLevel="2">
       <c r="A281" s="1"/>
       <c r="B281" s="1">
-        <v>28072</v>
+        <v>28068</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="D281" s="1">
         <v>8443999090</v>
       </c>
       <c r="E281" s="1">
         <v>100</v>
       </c>
       <c r="F281" s="1">
-        <v>46.99</v>
+        <v>49.19</v>
       </c>
       <c r="G281" s="1"/>
-      <c r="H281" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H281" s="1"/>
+      <c r="I281" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="282" spans="1:9" outlineLevel="2">
       <c r="A282" s="1"/>
       <c r="B282" s="1">
-        <v>10667</v>
+        <v>35382</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
       <c r="D282" s="1">
         <v>8443999090</v>
       </c>
       <c r="E282" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="F282" s="1">
-        <v>153.49</v>
+        <v>35.98</v>
       </c>
       <c r="G282" s="1"/>
-      <c r="H282" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H282" s="1"/>
+      <c r="I282" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="283" spans="1:9" outlineLevel="2">
       <c r="A283" s="1"/>
       <c r="B283" s="1">
-        <v>22007</v>
+        <v>33114</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="D283" s="1">
         <v>8443999090</v>
       </c>
       <c r="E283" s="1">
         <v>100</v>
       </c>
       <c r="F283" s="1">
-        <v>52.36</v>
+        <v>43.27</v>
       </c>
       <c r="G283" s="1"/>
-      <c r="H283" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H283" s="1"/>
       <c r="I283" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="284" spans="1:9" outlineLevel="2">
       <c r="A284" s="1"/>
       <c r="B284" s="1">
-        <v>15526</v>
+        <v>28072</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="D284" s="1">
         <v>8443999090</v>
       </c>
       <c r="E284" s="1">
         <v>100</v>
       </c>
       <c r="F284" s="1">
-        <v>41.17</v>
+        <v>46.46</v>
       </c>
       <c r="G284" s="1"/>
-      <c r="H284" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H284" s="1"/>
       <c r="I284" s="1" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
     </row>
     <row r="285" spans="1:9" outlineLevel="2">
       <c r="A285" s="1"/>
       <c r="B285" s="1">
-        <v>21574</v>
+        <v>10667</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="D285" s="1">
         <v>8443999090</v>
       </c>
       <c r="E285" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="F285" s="1">
-        <v>40.72</v>
+        <v>156.24</v>
       </c>
       <c r="G285" s="1"/>
-      <c r="H285" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H285" s="1"/>
+      <c r="I285" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="286" spans="1:9" outlineLevel="2">
       <c r="A286" s="1"/>
       <c r="B286" s="1">
-        <v>29794</v>
+        <v>22007</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>300</v>
+        <v>294</v>
       </c>
       <c r="D286" s="1">
         <v>8443999090</v>
       </c>
       <c r="E286" s="1">
         <v>100</v>
       </c>
       <c r="F286" s="1">
-        <v>61.76</v>
+        <v>53.29</v>
       </c>
       <c r="G286" s="1"/>
-      <c r="H286" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H286" s="1"/>
+      <c r="I286" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="287" spans="1:9" outlineLevel="2">
       <c r="A287" s="1"/>
       <c r="B287" s="1">
-        <v>21174</v>
+        <v>15526</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="D287" s="1">
         <v>8443999090</v>
       </c>
       <c r="E287" s="1">
         <v>100</v>
       </c>
       <c r="F287" s="1">
-        <v>42.96</v>
+        <v>41.91</v>
       </c>
       <c r="G287" s="1"/>
-      <c r="H287" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H287" s="1"/>
       <c r="I287" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="288" spans="1:9" outlineLevel="2">
       <c r="A288" s="1"/>
       <c r="B288" s="1">
-        <v>30707</v>
+        <v>21574</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="D288" s="1">
         <v>8443999090</v>
       </c>
       <c r="E288" s="1">
         <v>100</v>
       </c>
       <c r="F288" s="1">
-        <v>45.65</v>
+        <v>41.45</v>
       </c>
       <c r="G288" s="1"/>
-      <c r="H288" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H288" s="1"/>
+      <c r="I288" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="289" spans="1:9" outlineLevel="2">
       <c r="A289" s="1"/>
       <c r="B289" s="1">
-        <v>10790</v>
+        <v>29794</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="D289" s="1">
         <v>8443999090</v>
       </c>
       <c r="E289" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="F289" s="1">
-        <v>59.07</v>
+        <v>62.86</v>
       </c>
       <c r="G289" s="1"/>
-      <c r="H289" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H289" s="1"/>
+      <c r="I289" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="290" spans="1:9" outlineLevel="2">
       <c r="A290" s="1"/>
       <c r="B290" s="1">
-        <v>19600</v>
+        <v>21174</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="D290" s="1">
         <v>8443999090</v>
       </c>
       <c r="E290" s="1">
         <v>100</v>
       </c>
       <c r="F290" s="1">
-        <v>71.15000000000001</v>
+        <v>43.73</v>
       </c>
       <c r="G290" s="1"/>
-      <c r="H290" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H290" s="1"/>
+      <c r="I290" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="291" spans="1:9" outlineLevel="2">
       <c r="A291" s="1"/>
       <c r="B291" s="1">
-        <v>29839</v>
+        <v>30707</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="D291" s="1">
         <v>8443999090</v>
       </c>
       <c r="E291" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F291" s="1">
-        <v>42.96</v>
+        <v>46.46</v>
       </c>
       <c r="G291" s="1"/>
-      <c r="H291" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H291" s="1"/>
       <c r="I291" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="292" spans="1:9" outlineLevel="2">
       <c r="A292" s="1"/>
       <c r="B292" s="1">
-        <v>29093</v>
+        <v>10790</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="D292" s="1">
         <v>8443999090</v>
       </c>
       <c r="E292" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F292" s="1">
-        <v>59.07</v>
+        <v>60.13</v>
       </c>
       <c r="G292" s="1"/>
-      <c r="H292" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H292" s="1"/>
       <c r="I292" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="293" spans="1:9" outlineLevel="2">
       <c r="A293" s="1"/>
       <c r="B293" s="1">
-        <v>22441</v>
+        <v>19600</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="D293" s="1">
         <v>8443999090</v>
       </c>
       <c r="E293" s="1">
         <v>100</v>
       </c>
       <c r="F293" s="1">
-        <v>48.78</v>
+        <v>72.42</v>
       </c>
       <c r="G293" s="1"/>
-      <c r="H293" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H293" s="1"/>
+      <c r="I293" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="294" spans="1:9" outlineLevel="2">
       <c r="A294" s="1"/>
       <c r="B294" s="1">
-        <v>23428</v>
+        <v>29839</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="D294" s="1">
         <v>8443999090</v>
       </c>
       <c r="E294" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F294" s="1">
-        <v>50.57</v>
+        <v>43.73</v>
       </c>
       <c r="G294" s="1"/>
-      <c r="H294" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H294" s="1"/>
+      <c r="I294" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="295" spans="1:9" outlineLevel="2">
       <c r="A295" s="1"/>
       <c r="B295" s="1">
-        <v>28213</v>
+        <v>29093</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="D295" s="1">
         <v>8443999090</v>
       </c>
       <c r="E295" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F295" s="1">
-        <v>61.76</v>
-[...6 lines deleted...]
-      </c>
+        <v>60.13</v>
+      </c>
+      <c r="G295" s="1"/>
+      <c r="H295" s="1"/>
       <c r="I295" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="296" spans="1:9" outlineLevel="2">
       <c r="A296" s="1"/>
       <c r="B296" s="1">
-        <v>34598</v>
+        <v>22441</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="D296" s="1">
         <v>8443999090</v>
       </c>
       <c r="E296" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F296" s="1">
-        <v>55.04</v>
+        <v>49.19</v>
       </c>
       <c r="G296" s="1"/>
-      <c r="H296" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H296" s="1"/>
+      <c r="I296" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="297" spans="1:9" outlineLevel="2">
       <c r="A297" s="1"/>
       <c r="B297" s="1">
-        <v>28214</v>
+        <v>23428</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="D297" s="1">
         <v>8443999090</v>
       </c>
       <c r="E297" s="1">
         <v>100</v>
       </c>
       <c r="F297" s="1">
-        <v>45.2</v>
+        <v>51.47</v>
       </c>
       <c r="G297" s="1"/>
-      <c r="H297" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H297" s="1"/>
+      <c r="I297" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="298" spans="1:9" outlineLevel="2">
       <c r="A298" s="1"/>
       <c r="B298" s="1">
-        <v>33118</v>
+        <v>28213</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>312</v>
+        <v>306</v>
       </c>
       <c r="D298" s="1">
         <v>8443999090</v>
       </c>
       <c r="E298" s="1">
         <v>100</v>
       </c>
       <c r="F298" s="1">
-        <v>51.46</v>
-[...4 lines deleted...]
-      </c>
+        <v>62.86</v>
+      </c>
+      <c r="G298" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="H298" s="1"/>
       <c r="I298" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="299" spans="1:9" outlineLevel="2">
       <c r="A299" s="1"/>
       <c r="B299" s="1">
-        <v>29838</v>
+        <v>34598</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="D299" s="1">
         <v>8443999090</v>
       </c>
       <c r="E299" s="1">
         <v>1</v>
       </c>
       <c r="F299" s="1">
-        <v>52.36</v>
+        <v>56.03</v>
       </c>
       <c r="G299" s="1"/>
-      <c r="H299" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H299" s="1"/>
+      <c r="I299" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="300" spans="1:9" outlineLevel="2">
       <c r="A300" s="1"/>
       <c r="B300" s="1">
-        <v>28073</v>
+        <v>28214</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="D300" s="1">
         <v>8443999090</v>
       </c>
       <c r="E300" s="1">
         <v>100</v>
       </c>
       <c r="F300" s="1">
-        <v>56.83</v>
+        <v>46.01</v>
       </c>
       <c r="G300" s="1"/>
-      <c r="H300" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H300" s="1"/>
       <c r="I300" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="301" spans="1:9" outlineLevel="2">
       <c r="A301" s="1"/>
       <c r="B301" s="1">
-        <v>11470</v>
+        <v>33118</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="D301" s="1">
         <v>8443999090</v>
       </c>
       <c r="E301" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="F301" s="1">
-        <v>167.81</v>
+        <v>51.47</v>
       </c>
       <c r="G301" s="1"/>
-      <c r="H301" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H301" s="1"/>
+      <c r="I301" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="302" spans="1:9" outlineLevel="2">
       <c r="A302" s="1"/>
       <c r="B302" s="1">
-        <v>15532</v>
+        <v>28073</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="D302" s="1">
         <v>8443999090</v>
       </c>
       <c r="E302" s="1">
         <v>100</v>
       </c>
       <c r="F302" s="1">
-        <v>105.16</v>
+        <v>57.85</v>
       </c>
       <c r="G302" s="1"/>
-      <c r="H302" s="5" t="s">
-[...3 lines deleted...]
-        <v>276</v>
+      <c r="H302" s="1"/>
+      <c r="I302" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="303" spans="1:9" outlineLevel="2">
       <c r="A303" s="1"/>
       <c r="B303" s="1">
-        <v>28998</v>
+        <v>11470</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="D303" s="1">
         <v>8443999090</v>
       </c>
       <c r="E303" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="F303" s="1">
-        <v>115.46</v>
+        <v>170.81</v>
       </c>
       <c r="G303" s="1"/>
-      <c r="H303" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H303" s="1"/>
+      <c r="I303" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="304" spans="1:9" outlineLevel="2">
       <c r="A304" s="1"/>
       <c r="B304" s="1">
-        <v>29795</v>
+        <v>15532</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="D304" s="1">
         <v>8443999090</v>
       </c>
       <c r="E304" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F304" s="1">
-        <v>110.09</v>
+        <v>107.04</v>
       </c>
       <c r="G304" s="1"/>
-      <c r="H304" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H304" s="1"/>
+      <c r="I304" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="305" spans="1:9" outlineLevel="2">
       <c r="A305" s="1"/>
       <c r="B305" s="1">
-        <v>29766</v>
+        <v>28998</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>319</v>
+        <v>313</v>
       </c>
       <c r="D305" s="1">
         <v>8443999090</v>
       </c>
       <c r="E305" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F305" s="1">
-        <v>215.7</v>
+        <v>117.52</v>
       </c>
       <c r="G305" s="1"/>
-      <c r="H305" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H305" s="1"/>
+      <c r="I305" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="306" spans="1:9" outlineLevel="2">
       <c r="A306" s="1"/>
       <c r="B306" s="1">
-        <v>21175</v>
+        <v>29795</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="D306" s="1">
         <v>8443999090</v>
       </c>
       <c r="E306" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F306" s="1">
-        <v>102.93</v>
+        <v>112.05</v>
       </c>
       <c r="G306" s="1"/>
-      <c r="H306" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H306" s="1"/>
       <c r="I306" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="307" spans="1:9" outlineLevel="2">
       <c r="A307" s="1"/>
       <c r="B307" s="1">
-        <v>27748</v>
+        <v>29766</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="D307" s="1">
         <v>8443999090</v>
       </c>
       <c r="E307" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F307" s="1">
-        <v>100.24</v>
+        <v>219.55</v>
       </c>
       <c r="G307" s="1"/>
-      <c r="H307" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H307" s="1"/>
       <c r="I307" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="308" spans="1:9" outlineLevel="2">
       <c r="A308" s="1"/>
       <c r="B308" s="1">
-        <v>28618</v>
+        <v>21175</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="D308" s="1">
         <v>8443999090</v>
       </c>
       <c r="E308" s="1">
         <v>100</v>
       </c>
       <c r="F308" s="1">
-        <v>123.06</v>
+        <v>104.77</v>
       </c>
       <c r="G308" s="1"/>
-      <c r="H308" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H308" s="1"/>
       <c r="I308" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="309" spans="1:9" outlineLevel="2">
       <c r="A309" s="1"/>
       <c r="B309" s="1">
-        <v>29840</v>
+        <v>27748</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="D309" s="1">
         <v>8443999090</v>
       </c>
       <c r="E309" s="1">
         <v>100</v>
       </c>
       <c r="F309" s="1">
-        <v>85.92</v>
+        <v>102.03</v>
       </c>
       <c r="G309" s="1"/>
-      <c r="H309" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H309" s="1"/>
+      <c r="I309" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="310" spans="1:9" outlineLevel="2">
       <c r="A310" s="1"/>
       <c r="B310" s="1">
-        <v>34039</v>
+        <v>28618</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="D310" s="1">
         <v>8443999090</v>
       </c>
       <c r="E310" s="1">
         <v>100</v>
       </c>
       <c r="F310" s="1">
-        <v>105.16</v>
+        <v>125.26</v>
       </c>
       <c r="G310" s="1"/>
-      <c r="H310" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H310" s="1"/>
       <c r="I310" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="311" spans="1:9" outlineLevel="2">
       <c r="A311" s="1"/>
       <c r="B311" s="1">
-        <v>28620</v>
+        <v>29840</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>325</v>
+        <v>319</v>
       </c>
       <c r="D311" s="1">
         <v>8443999090</v>
       </c>
       <c r="E311" s="1">
         <v>100</v>
       </c>
       <c r="F311" s="1">
-        <v>109.64</v>
+        <v>87.45999999999999</v>
       </c>
       <c r="G311" s="1"/>
-      <c r="H311" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H311" s="1"/>
+      <c r="I311" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="312" spans="1:9" outlineLevel="2">
       <c r="A312" s="1"/>
       <c r="B312" s="1">
-        <v>11067</v>
+        <v>34039</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="D312" s="1">
         <v>8443999090</v>
       </c>
       <c r="E312" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F312" s="1">
-        <v>231.81</v>
+        <v>94.29000000000001</v>
       </c>
       <c r="G312" s="1"/>
-      <c r="H312" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H312" s="1"/>
       <c r="I312" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="313" spans="1:9" outlineLevel="2">
       <c r="A313" s="1"/>
       <c r="B313" s="1">
-        <v>31310</v>
+        <v>28620</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="D313" s="1">
         <v>8443999090</v>
       </c>
       <c r="E313" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F313" s="1">
-        <v>213.46</v>
+        <v>111.6</v>
       </c>
       <c r="G313" s="1"/>
-      <c r="H313" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H313" s="1"/>
       <c r="I313" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="314" spans="1:9" outlineLevel="2">
       <c r="A314" s="1"/>
       <c r="B314" s="1">
-        <v>28616</v>
+        <v>11067</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
       <c r="D314" s="1">
         <v>8443999090</v>
       </c>
       <c r="E314" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F314" s="1">
-        <v>107.4</v>
+        <v>235.95</v>
       </c>
       <c r="G314" s="1"/>
-      <c r="H314" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H314" s="1"/>
       <c r="I314" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="315" spans="1:9" outlineLevel="2">
       <c r="A315" s="1"/>
       <c r="B315" s="1">
-        <v>33119</v>
+        <v>31310</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="D315" s="1">
         <v>8443999090</v>
       </c>
       <c r="E315" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F315" s="1">
-        <v>102.93</v>
+        <v>217.27</v>
       </c>
       <c r="G315" s="1"/>
-      <c r="H315" s="5" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="H315" s="1"/>
+      <c r="I315" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="316" spans="1:9" outlineLevel="2">
       <c r="A316" s="1"/>
       <c r="B316" s="1">
-        <v>28617</v>
+        <v>28616</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="D316" s="1">
         <v>8443999090</v>
       </c>
       <c r="E316" s="1">
         <v>100</v>
       </c>
       <c r="F316" s="1">
-        <v>118.14</v>
+        <v>109.32</v>
       </c>
       <c r="G316" s="1"/>
-      <c r="H316" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H316" s="1"/>
       <c r="I316" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="317" spans="1:9" outlineLevel="2">
       <c r="A317" s="1"/>
       <c r="B317" s="1">
-        <v>10666</v>
+        <v>33119</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="D317" s="1">
         <v>8443999090</v>
       </c>
       <c r="E317" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="F317" s="1">
-        <v>220.17</v>
+        <v>104.77</v>
       </c>
       <c r="G317" s="1"/>
-      <c r="H317" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H317" s="1"/>
+      <c r="I317" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="318" spans="1:9" outlineLevel="2">
       <c r="A318" s="1"/>
       <c r="B318" s="1">
-        <v>15872</v>
+        <v>28617</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="D318" s="1">
         <v>8443999090</v>
       </c>
       <c r="E318" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="F318" s="1">
-        <v>99.79000000000001</v>
+        <v>120.25</v>
       </c>
       <c r="G318" s="1"/>
-      <c r="H318" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H318" s="1"/>
+      <c r="I318" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="319" spans="1:9" outlineLevel="2">
       <c r="A319" s="1"/>
       <c r="B319" s="1">
-        <v>28999</v>
+        <v>10666</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
       <c r="D319" s="1">
         <v>8443999090</v>
       </c>
       <c r="E319" s="1">
         <v>50</v>
       </c>
       <c r="F319" s="1">
-        <v>112.77</v>
+        <v>224.11</v>
       </c>
       <c r="G319" s="1"/>
-      <c r="H319" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H319" s="1"/>
+      <c r="I319" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="320" spans="1:9" outlineLevel="2">
       <c r="A320" s="1"/>
       <c r="B320" s="1">
-        <v>29774</v>
+        <v>15872</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="D320" s="1">
         <v>8443999090</v>
       </c>
       <c r="E320" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="F320" s="1">
-        <v>103.82</v>
+        <v>97.02</v>
       </c>
       <c r="G320" s="1"/>
-      <c r="H320" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H320" s="1"/>
       <c r="I320" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="321" spans="1:9" outlineLevel="2">
       <c r="A321" s="1"/>
       <c r="B321" s="1">
-        <v>21176</v>
+        <v>28999</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
       <c r="D321" s="1">
         <v>8443999090</v>
       </c>
       <c r="E321" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="F321" s="1">
-        <v>99.79000000000001</v>
+        <v>114.79</v>
       </c>
       <c r="G321" s="1"/>
-      <c r="H321" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H321" s="1"/>
+      <c r="I321" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="322" spans="1:9" outlineLevel="2">
       <c r="A322" s="1"/>
       <c r="B322" s="1">
-        <v>26425</v>
+        <v>29774</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>336</v>
+        <v>330</v>
       </c>
       <c r="D322" s="1">
         <v>8443999090</v>
       </c>
       <c r="E322" s="1">
         <v>100</v>
       </c>
       <c r="F322" s="1">
-        <v>101.14</v>
-[...6 lines deleted...]
-      </c>
+        <v>105.68</v>
+      </c>
+      <c r="G322" s="1"/>
+      <c r="H322" s="1"/>
       <c r="I322" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="323" spans="1:9" outlineLevel="2">
       <c r="A323" s="1"/>
       <c r="B323" s="1">
-        <v>24786</v>
+        <v>21176</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
       <c r="D323" s="1">
         <v>8443999090</v>
       </c>
       <c r="E323" s="1">
         <v>100</v>
       </c>
       <c r="F323" s="1">
-        <v>109.64</v>
+        <v>101.58</v>
       </c>
       <c r="G323" s="1"/>
-      <c r="H323" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H323" s="1"/>
       <c r="I323" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="324" spans="1:9" outlineLevel="2">
       <c r="A324" s="1"/>
       <c r="B324" s="1">
-        <v>23194</v>
+        <v>26425</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
       <c r="D324" s="1">
         <v>8443999090</v>
       </c>
       <c r="E324" s="1">
         <v>100</v>
       </c>
       <c r="F324" s="1">
-        <v>127.54</v>
-[...4 lines deleted...]
-      </c>
+        <v>102.94</v>
+      </c>
+      <c r="G324" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="H324" s="1"/>
       <c r="I324" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="325" spans="1:9" outlineLevel="2">
       <c r="A325" s="1"/>
       <c r="B325" s="1">
-        <v>29841</v>
+        <v>24786</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="D325" s="1">
         <v>8443999090</v>
       </c>
       <c r="E325" s="1">
         <v>100</v>
       </c>
       <c r="F325" s="1">
-        <v>96.20999999999999</v>
+        <v>111.6</v>
       </c>
       <c r="G325" s="1"/>
-      <c r="H325" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H325" s="1"/>
       <c r="I325" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="326" spans="1:9" outlineLevel="2">
       <c r="A326" s="1"/>
       <c r="B326" s="1">
-        <v>27399</v>
+        <v>35441</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="D326" s="1">
         <v>8443999090</v>
       </c>
       <c r="E326" s="1">
         <v>100</v>
       </c>
       <c r="F326" s="1">
-        <v>115.01</v>
+        <v>97.02</v>
       </c>
       <c r="G326" s="1"/>
       <c r="H326" s="5" t="s">
-        <v>15</v>
+        <v>153</v>
       </c>
       <c r="I326" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="327" spans="1:9" outlineLevel="2">
       <c r="A327" s="1"/>
       <c r="B327" s="1">
-        <v>27801</v>
+        <v>23194</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="D327" s="1">
         <v>8443999090</v>
       </c>
       <c r="E327" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F327" s="1">
-        <v>335.63</v>
+        <v>129.82</v>
       </c>
       <c r="G327" s="1"/>
-      <c r="H327" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H327" s="1"/>
       <c r="I327" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="328" spans="1:9" outlineLevel="2">
       <c r="A328" s="1"/>
       <c r="B328" s="1">
-        <v>33120</v>
+        <v>29841</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="D328" s="1">
         <v>8443999090</v>
       </c>
       <c r="E328" s="1">
         <v>100</v>
       </c>
       <c r="F328" s="1">
-        <v>93.98</v>
+        <v>97.93000000000001</v>
       </c>
       <c r="G328" s="1"/>
-      <c r="H328" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H328" s="1"/>
       <c r="I328" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="329" spans="1:9" outlineLevel="2">
       <c r="A329" s="1"/>
       <c r="B329" s="1">
-        <v>31442</v>
+        <v>27399</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="D329" s="1">
         <v>8443999090</v>
       </c>
       <c r="E329" s="1">
         <v>100</v>
       </c>
       <c r="F329" s="1">
-        <v>93.98</v>
+        <v>117.06</v>
       </c>
       <c r="G329" s="1"/>
-      <c r="H329" s="5" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="H329" s="1"/>
+      <c r="I329" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="330" spans="1:9" outlineLevel="2">
       <c r="A330" s="1"/>
       <c r="B330" s="1">
-        <v>29455</v>
+        <v>27801</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="D330" s="1">
         <v>8443999090</v>
       </c>
       <c r="E330" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F330" s="1">
-        <v>112.77</v>
+        <v>341.63</v>
       </c>
       <c r="G330" s="1"/>
-      <c r="H330" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H330" s="1"/>
       <c r="I330" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="331" spans="1:9" outlineLevel="2">
       <c r="A331" s="1"/>
       <c r="B331" s="1">
-        <v>33713</v>
+        <v>33120</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="D331" s="1">
         <v>8443999090</v>
       </c>
       <c r="E331" s="1">
         <v>100</v>
       </c>
       <c r="F331" s="1">
-        <v>128.88</v>
+        <v>93.38</v>
       </c>
       <c r="G331" s="1"/>
-      <c r="H331" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H331" s="1"/>
       <c r="I331" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="332" spans="1:9" outlineLevel="2">
       <c r="A332" s="1"/>
       <c r="B332" s="1">
-        <v>25116</v>
+        <v>29455</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="D332" s="1">
         <v>8443999090</v>
       </c>
       <c r="E332" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F332" s="1">
-        <v>112.32</v>
+        <v>114.79</v>
       </c>
       <c r="G332" s="1"/>
-      <c r="H332" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H332" s="1"/>
       <c r="I332" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="333" spans="1:9" outlineLevel="2">
       <c r="A333" s="1"/>
       <c r="B333" s="1">
-        <v>21093</v>
+        <v>33713</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
       <c r="D333" s="1">
         <v>8443999090</v>
       </c>
       <c r="E333" s="1">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="F333" s="1">
-        <v>82.34</v>
+        <v>131.18</v>
       </c>
       <c r="G333" s="1"/>
-      <c r="H333" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H333" s="1"/>
+      <c r="I333" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="334" spans="1:9" outlineLevel="2">
       <c r="A334" s="1"/>
       <c r="B334" s="1">
-        <v>23136</v>
+        <v>25116</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="D334" s="1">
         <v>8443999090</v>
       </c>
       <c r="E334" s="1">
         <v>1</v>
       </c>
       <c r="F334" s="1">
-        <v>218.38</v>
+        <v>114.33</v>
       </c>
       <c r="G334" s="1"/>
-      <c r="H334" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H334" s="1"/>
       <c r="I334" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="335" spans="1:9" outlineLevel="2">
       <c r="A335" s="1"/>
       <c r="B335" s="1">
-        <v>29776</v>
+        <v>21093</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="D335" s="1">
         <v>8443999090</v>
       </c>
       <c r="E335" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F335" s="1">
-        <v>87.70999999999999</v>
+        <v>77.44</v>
       </c>
       <c r="G335" s="1"/>
-      <c r="H335" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H335" s="1"/>
       <c r="I335" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="336" spans="1:9" outlineLevel="2">
       <c r="A336" s="1"/>
       <c r="B336" s="1">
-        <v>25649</v>
+        <v>23136</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
       <c r="D336" s="1">
         <v>8443999090</v>
       </c>
       <c r="E336" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F336" s="1">
-        <v>79.20999999999999</v>
+        <v>222.28</v>
       </c>
       <c r="G336" s="1"/>
-      <c r="H336" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H336" s="1"/>
+      <c r="I336" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="337" spans="1:9" outlineLevel="2">
       <c r="A337" s="1"/>
       <c r="B337" s="1">
-        <v>26600</v>
+        <v>29776</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>351</v>
+        <v>345</v>
       </c>
       <c r="D337" s="1">
         <v>8443999090</v>
       </c>
       <c r="E337" s="1">
-        <v>5</v>
+        <v>100</v>
       </c>
       <c r="F337" s="1">
-        <v>159.31</v>
+        <v>81.98999999999999</v>
       </c>
       <c r="G337" s="1"/>
-      <c r="H337" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H337" s="1"/>
+      <c r="I337" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="338" spans="1:9" outlineLevel="2">
       <c r="A338" s="1"/>
       <c r="B338" s="1">
-        <v>28224</v>
+        <v>25649</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="D338" s="1">
         <v>8443999090</v>
       </c>
       <c r="E338" s="1">
         <v>100</v>
       </c>
       <c r="F338" s="1">
-        <v>81.45</v>
+        <v>80.62</v>
       </c>
       <c r="G338" s="1"/>
-      <c r="H338" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H338" s="1"/>
+      <c r="I338" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="339" spans="1:9" outlineLevel="2">
       <c r="A339" s="1"/>
       <c r="B339" s="1">
-        <v>23290</v>
+        <v>26600</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>353</v>
+        <v>347</v>
       </c>
       <c r="D339" s="1">
         <v>8443999090</v>
       </c>
       <c r="E339" s="1">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="F339" s="1">
-        <v>89.05</v>
+        <v>162.16</v>
       </c>
       <c r="G339" s="1"/>
-      <c r="H339" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H339" s="1"/>
       <c r="I339" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="340" spans="1:9" outlineLevel="2">
       <c r="A340" s="1"/>
       <c r="B340" s="1">
-        <v>29852</v>
+        <v>28224</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>354</v>
+        <v>348</v>
       </c>
       <c r="D340" s="1">
         <v>8443999090</v>
       </c>
       <c r="E340" s="1">
         <v>100</v>
       </c>
       <c r="F340" s="1">
-        <v>67.13</v>
+        <v>82.90000000000001</v>
       </c>
       <c r="G340" s="1"/>
-      <c r="H340" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H340" s="1"/>
+      <c r="I340" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="341" spans="1:9" outlineLevel="2">
       <c r="A341" s="1"/>
       <c r="B341" s="1">
-        <v>21828</v>
+        <v>23290</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>355</v>
+        <v>349</v>
       </c>
       <c r="D341" s="1">
         <v>8443999090</v>
       </c>
       <c r="E341" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F341" s="1">
-        <v>85.92</v>
+        <v>90.64</v>
       </c>
       <c r="G341" s="1"/>
-      <c r="H341" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H341" s="1"/>
       <c r="I341" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="342" spans="1:9" outlineLevel="2">
       <c r="A342" s="1"/>
       <c r="B342" s="1">
-        <v>27477</v>
+        <v>29852</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>356</v>
+        <v>350</v>
       </c>
       <c r="D342" s="1">
         <v>8443999090</v>
       </c>
       <c r="E342" s="1">
         <v>100</v>
       </c>
       <c r="F342" s="1">
-        <v>88.16</v>
+        <v>68.33</v>
       </c>
       <c r="G342" s="1"/>
-      <c r="H342" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H342" s="1"/>
+      <c r="I342" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="343" spans="1:9" outlineLevel="2">
       <c r="A343" s="1"/>
       <c r="B343" s="1">
-        <v>32725</v>
+        <v>21828</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>357</v>
+        <v>351</v>
       </c>
       <c r="D343" s="1">
         <v>8443999090</v>
       </c>
       <c r="E343" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F343" s="1">
-        <v>72.5</v>
+        <v>87.45999999999999</v>
       </c>
       <c r="G343" s="1"/>
-      <c r="H343" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H343" s="1"/>
+      <c r="I343" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="344" spans="1:9" outlineLevel="2">
       <c r="A344" s="1"/>
       <c r="B344" s="1">
-        <v>28223</v>
+        <v>27477</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>358</v>
+        <v>352</v>
       </c>
       <c r="D344" s="1">
         <v>8443999090</v>
       </c>
       <c r="E344" s="1">
         <v>100</v>
       </c>
       <c r="F344" s="1">
-        <v>79.20999999999999</v>
+        <v>89.73</v>
       </c>
       <c r="G344" s="1"/>
-      <c r="H344" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H344" s="1"/>
+      <c r="I344" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="345" spans="1:9" outlineLevel="2">
       <c r="A345" s="1"/>
       <c r="B345" s="1">
-        <v>34270</v>
+        <v>32725</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="D345" s="1">
         <v>8443999090</v>
       </c>
       <c r="E345" s="1">
         <v>100</v>
       </c>
       <c r="F345" s="1">
-        <v>78.76000000000001</v>
+        <v>71.06</v>
       </c>
       <c r="G345" s="1"/>
-      <c r="H345" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H345" s="1"/>
       <c r="I345" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="346" spans="1:9" outlineLevel="2">
       <c r="A346" s="1"/>
       <c r="B346" s="1">
-        <v>26650</v>
+        <v>34270</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
       <c r="D346" s="1">
         <v>8443999090</v>
       </c>
       <c r="E346" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F346" s="1">
-        <v>238.97</v>
+        <v>80.17</v>
       </c>
       <c r="G346" s="1"/>
-      <c r="H346" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H346" s="1"/>
+      <c r="I346" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="347" spans="1:9" outlineLevel="2">
       <c r="A347" s="1"/>
       <c r="B347" s="1">
-        <v>24269</v>
+        <v>28223</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="D347" s="1">
         <v>8443999090</v>
       </c>
       <c r="E347" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F347" s="1">
-        <v>63.1</v>
+        <v>80.62</v>
       </c>
       <c r="G347" s="1"/>
-      <c r="H347" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H347" s="1"/>
       <c r="I347" s="1" t="s">
-        <v>276</v>
+        <v>32</v>
       </c>
     </row>
     <row r="348" spans="1:9" outlineLevel="2">
       <c r="A348" s="1"/>
       <c r="B348" s="1">
-        <v>25647</v>
+        <v>26650</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="D348" s="1">
         <v>8443999090</v>
       </c>
       <c r="E348" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F348" s="1">
-        <v>69.81</v>
+        <v>243.24</v>
       </c>
       <c r="G348" s="1"/>
-      <c r="H348" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H348" s="1"/>
+      <c r="I348" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="349" spans="1:9" outlineLevel="2">
       <c r="A349" s="1"/>
       <c r="B349" s="1">
-        <v>29415</v>
+        <v>24269</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="D349" s="1">
         <v>8443999090</v>
       </c>
       <c r="E349" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F349" s="1">
-        <v>69.81</v>
+        <v>64.23</v>
       </c>
       <c r="G349" s="1"/>
-      <c r="H349" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H349" s="1"/>
+      <c r="I349" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="350" spans="1:9" outlineLevel="2">
       <c r="A350" s="1"/>
       <c r="B350" s="1">
-        <v>28232</v>
+        <v>25647</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
       <c r="D350" s="1">
         <v>8443999090</v>
       </c>
       <c r="E350" s="1">
         <v>100</v>
       </c>
       <c r="F350" s="1">
-        <v>75.18000000000001</v>
+        <v>71.06</v>
       </c>
       <c r="G350" s="1"/>
-      <c r="H350" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H350" s="1"/>
       <c r="I350" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="351" spans="1:9" outlineLevel="2">
       <c r="A351" s="1"/>
       <c r="B351" s="1">
-        <v>29846</v>
+        <v>29415</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>365</v>
+        <v>359</v>
       </c>
       <c r="D351" s="1">
         <v>8443999090</v>
       </c>
       <c r="E351" s="1">
         <v>100</v>
       </c>
       <c r="F351" s="1">
-        <v>59.07</v>
+        <v>71.06</v>
       </c>
       <c r="G351" s="1"/>
-      <c r="H351" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H351" s="1"/>
       <c r="I351" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="352" spans="1:9" outlineLevel="2">
       <c r="A352" s="1"/>
       <c r="B352" s="1">
-        <v>24179</v>
+        <v>28232</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="D352" s="1">
         <v>8443999090</v>
       </c>
       <c r="E352" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F352" s="1">
-        <v>76.08</v>
+        <v>76.52</v>
       </c>
       <c r="G352" s="1"/>
-      <c r="H352" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H352" s="1"/>
       <c r="I352" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="353" spans="1:9" outlineLevel="2">
       <c r="A353" s="1"/>
       <c r="B353" s="1">
-        <v>23745</v>
+        <v>24179</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="D353" s="1">
         <v>8443999090</v>
       </c>
       <c r="E353" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F353" s="1">
-        <v>64.44</v>
+        <v>77.44</v>
       </c>
       <c r="G353" s="1"/>
-      <c r="H353" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H353" s="1"/>
+      <c r="I353" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="354" spans="1:9" outlineLevel="2">
       <c r="A354" s="1"/>
       <c r="B354" s="1">
-        <v>33122</v>
+        <v>29846</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="D354" s="1">
         <v>8443999090</v>
       </c>
       <c r="E354" s="1">
         <v>100</v>
       </c>
       <c r="F354" s="1">
-        <v>76.08</v>
+        <v>64.23</v>
       </c>
       <c r="G354" s="1"/>
-      <c r="H354" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H354" s="1"/>
+      <c r="I354" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="355" spans="1:9" outlineLevel="2">
       <c r="A355" s="1"/>
       <c r="B355" s="1">
-        <v>29845</v>
+        <v>23745</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>369</v>
+        <v>363</v>
       </c>
       <c r="D355" s="1">
         <v>8443999090</v>
       </c>
       <c r="E355" s="1">
         <v>100</v>
       </c>
       <c r="F355" s="1">
-        <v>72.5</v>
+        <v>65.59</v>
       </c>
       <c r="G355" s="1"/>
-      <c r="H355" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H355" s="1"/>
       <c r="I355" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="356" spans="1:9" outlineLevel="2">
       <c r="A356" s="1"/>
       <c r="B356" s="1">
-        <v>32848</v>
+        <v>33122</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
       <c r="D356" s="1">
         <v>8443999090</v>
       </c>
       <c r="E356" s="1">
         <v>100</v>
       </c>
       <c r="F356" s="1">
-        <v>69.81</v>
+        <v>71.51000000000001</v>
       </c>
       <c r="G356" s="1"/>
-      <c r="H356" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H356" s="1"/>
       <c r="I356" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="357" spans="1:9" outlineLevel="2">
       <c r="A357" s="1"/>
       <c r="B357" s="1">
-        <v>20270</v>
+        <v>32848</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>371</v>
+        <v>365</v>
       </c>
       <c r="D357" s="1">
         <v>8443999090</v>
       </c>
       <c r="E357" s="1">
         <v>100</v>
       </c>
       <c r="F357" s="1">
-        <v>60.41</v>
+        <v>71.06</v>
       </c>
       <c r="G357" s="1"/>
-      <c r="H357" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H357" s="1"/>
       <c r="I357" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="358" spans="1:9" outlineLevel="2">
       <c r="A358" s="1"/>
       <c r="B358" s="1">
-        <v>29763</v>
+        <v>20270</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="D358" s="1">
         <v>8443999090</v>
       </c>
       <c r="E358" s="1">
         <v>100</v>
       </c>
       <c r="F358" s="1">
-        <v>61.76</v>
+        <v>61.49</v>
       </c>
       <c r="G358" s="1"/>
-      <c r="H358" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H358" s="1"/>
+      <c r="I358" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="359" spans="1:9" outlineLevel="2">
       <c r="A359" s="1"/>
       <c r="B359" s="1">
-        <v>25648</v>
+        <v>29763</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="D359" s="1">
         <v>8443999090</v>
       </c>
       <c r="E359" s="1">
         <v>100</v>
       </c>
       <c r="F359" s="1">
-        <v>78.76000000000001</v>
+        <v>62.86</v>
       </c>
       <c r="G359" s="1"/>
-      <c r="H359" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H359" s="1"/>
       <c r="I359" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="360" spans="1:9" outlineLevel="2">
       <c r="A360" s="1"/>
       <c r="B360" s="1">
-        <v>23263</v>
+        <v>25648</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
       <c r="D360" s="1">
         <v>8443999090</v>
       </c>
       <c r="E360" s="1">
         <v>100</v>
       </c>
       <c r="F360" s="1">
-        <v>66.23</v>
+        <v>80.17</v>
       </c>
       <c r="G360" s="1"/>
-      <c r="H360" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H360" s="1"/>
+      <c r="I360" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="361" spans="1:9" outlineLevel="2">
       <c r="A361" s="1"/>
       <c r="B361" s="1">
-        <v>20813</v>
+        <v>23263</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>375</v>
+        <v>369</v>
       </c>
       <c r="D361" s="1">
         <v>8443999090</v>
       </c>
       <c r="E361" s="1">
         <v>100</v>
       </c>
       <c r="F361" s="1">
-        <v>72.94</v>
+        <v>67.41</v>
       </c>
       <c r="G361" s="1"/>
-      <c r="H361" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H361" s="1"/>
+      <c r="I361" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="362" spans="1:9" outlineLevel="2">
       <c r="A362" s="1"/>
       <c r="B362" s="1">
-        <v>33720</v>
+        <v>20813</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
       <c r="D362" s="1">
         <v>8443999090</v>
       </c>
       <c r="E362" s="1">
         <v>100</v>
       </c>
       <c r="F362" s="1">
-        <v>67.13</v>
+        <v>74.25</v>
       </c>
       <c r="G362" s="1"/>
-      <c r="H362" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H362" s="1"/>
+      <c r="I362" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="363" spans="1:9" outlineLevel="2">
       <c r="A363" s="1"/>
       <c r="B363" s="1">
-        <v>35274</v>
+        <v>33720</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="D363" s="1">
         <v>8443999090</v>
       </c>
       <c r="E363" s="1">
         <v>100</v>
       </c>
       <c r="F363" s="1">
-        <v>53.25</v>
+        <v>68.33</v>
       </c>
       <c r="G363" s="1"/>
-      <c r="H363" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H363" s="1"/>
       <c r="I363" s="1" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
     </row>
     <row r="364" spans="1:9" outlineLevel="2">
       <c r="A364" s="1"/>
       <c r="B364" s="1">
         <v>34821</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="D364" s="1">
         <v>8443999090</v>
       </c>
       <c r="E364" s="1">
         <v>100</v>
       </c>
       <c r="F364" s="1">
-        <v>63.1</v>
+        <v>64.23</v>
       </c>
       <c r="G364" s="1"/>
-      <c r="H364" s="1" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H364" s="1"/>
+      <c r="I364" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="365" spans="1:9" outlineLevel="2">
       <c r="A365" s="1"/>
       <c r="B365" s="1">
-        <v>29851</v>
+        <v>25373</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>380</v>
+        <v>373</v>
       </c>
       <c r="D365" s="1">
         <v>8443999090</v>
       </c>
       <c r="E365" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F365" s="1">
-        <v>69.81</v>
+        <v>91.09999999999999</v>
       </c>
       <c r="G365" s="1"/>
-      <c r="H365" s="5" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="H365" s="1"/>
+      <c r="I365" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="366" spans="1:9" outlineLevel="2">
       <c r="A366" s="1"/>
       <c r="B366" s="1">
-        <v>25373</v>
+        <v>34772</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>382</v>
+        <v>374</v>
       </c>
       <c r="D366" s="1">
         <v>8443999090</v>
       </c>
       <c r="E366" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F366" s="1">
-        <v>89.5</v>
+        <v>71.06</v>
       </c>
       <c r="G366" s="1"/>
-      <c r="H366" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H366" s="1"/>
       <c r="I366" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="367" spans="1:9" outlineLevel="2">
       <c r="A367" s="1"/>
       <c r="B367" s="1">
-        <v>34772</v>
+        <v>35380</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>383</v>
+        <v>375</v>
       </c>
       <c r="D367" s="1">
         <v>8443999090</v>
       </c>
       <c r="E367" s="1">
         <v>100</v>
       </c>
       <c r="F367" s="1">
-        <v>69.81</v>
+        <v>65.59</v>
       </c>
       <c r="G367" s="1"/>
-      <c r="H367" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H367" s="1"/>
+      <c r="I367" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="368" spans="1:9" outlineLevel="2">
       <c r="A368" s="1"/>
       <c r="B368" s="1">
-        <v>33121</v>
+        <v>35274</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>384</v>
+        <v>376</v>
       </c>
       <c r="D368" s="1">
         <v>8443999090</v>
       </c>
       <c r="E368" s="1">
         <v>100</v>
       </c>
       <c r="F368" s="1">
-        <v>69.81</v>
+        <v>54.2</v>
       </c>
       <c r="G368" s="1"/>
-      <c r="H368" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H368" s="1"/>
+      <c r="I368" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="369" spans="1:9" outlineLevel="2">
       <c r="A369" s="1"/>
       <c r="B369" s="1">
-        <v>29847</v>
+        <v>21056</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>385</v>
+        <v>377</v>
       </c>
       <c r="D369" s="1">
         <v>8443999090</v>
       </c>
       <c r="E369" s="1">
         <v>1</v>
       </c>
       <c r="F369" s="1">
-        <v>67.13</v>
+        <v>71.06</v>
       </c>
       <c r="G369" s="1"/>
-      <c r="H369" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H369" s="1"/>
+      <c r="I369" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="370" spans="1:9" outlineLevel="2">
       <c r="A370" s="1"/>
       <c r="B370" s="1">
-        <v>28285</v>
+        <v>24197</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>386</v>
+        <v>378</v>
       </c>
       <c r="D370" s="1">
         <v>8443999090</v>
       </c>
       <c r="E370" s="1">
         <v>100</v>
       </c>
       <c r="F370" s="1">
-        <v>69.81</v>
+        <v>60.13</v>
       </c>
       <c r="G370" s="1"/>
-      <c r="H370" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H370" s="1"/>
       <c r="I370" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="371" spans="1:9" outlineLevel="2">
       <c r="A371" s="1"/>
       <c r="B371" s="1">
-        <v>22915</v>
+        <v>29376</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>387</v>
+        <v>379</v>
       </c>
       <c r="D371" s="1">
         <v>8443999090</v>
       </c>
       <c r="E371" s="1">
         <v>100</v>
       </c>
       <c r="F371" s="1">
-        <v>35.35</v>
+        <v>73.34</v>
       </c>
       <c r="G371" s="1"/>
-      <c r="H371" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H371" s="1"/>
+      <c r="I371" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="372" spans="1:9" outlineLevel="2">
       <c r="A372" s="1"/>
       <c r="B372" s="1">
-        <v>26257</v>
+        <v>31364</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>388</v>
+        <v>380</v>
       </c>
       <c r="D372" s="1">
         <v>8443999090</v>
       </c>
       <c r="E372" s="1">
         <v>100</v>
       </c>
       <c r="F372" s="1">
-        <v>63.1</v>
+        <v>77.44</v>
       </c>
       <c r="G372" s="1"/>
-      <c r="H372" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H372" s="1"/>
       <c r="I372" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="373" spans="1:9" outlineLevel="2">
       <c r="A373" s="1"/>
       <c r="B373" s="1">
-        <v>21056</v>
+        <v>35339</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>389</v>
+        <v>381</v>
       </c>
       <c r="D373" s="1">
         <v>8443999090</v>
       </c>
       <c r="E373" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F373" s="1">
-        <v>69.81</v>
+        <v>65.59</v>
       </c>
       <c r="G373" s="1"/>
-      <c r="H373" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H373" s="1"/>
       <c r="I373" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="374" spans="1:9" outlineLevel="2">
       <c r="A374" s="1"/>
       <c r="B374" s="1">
-        <v>24197</v>
+        <v>33121</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>390</v>
+        <v>382</v>
       </c>
       <c r="D374" s="1">
         <v>8443999090</v>
       </c>
       <c r="E374" s="1">
         <v>100</v>
       </c>
       <c r="F374" s="1">
-        <v>60.41</v>
+        <v>68.33</v>
       </c>
       <c r="G374" s="1"/>
-      <c r="H374" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H374" s="1"/>
       <c r="I374" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="375" spans="1:9" outlineLevel="2">
       <c r="A375" s="1"/>
       <c r="B375" s="1">
-        <v>29376</v>
+        <v>28285</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>391</v>
+        <v>383</v>
       </c>
       <c r="D375" s="1">
         <v>8443999090</v>
       </c>
       <c r="E375" s="1">
         <v>100</v>
       </c>
       <c r="F375" s="1">
-        <v>72.05</v>
+        <v>71.06</v>
       </c>
       <c r="G375" s="1"/>
-      <c r="H375" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H375" s="1"/>
+      <c r="I375" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="376" spans="1:9" outlineLevel="2">
       <c r="A376" s="1"/>
       <c r="B376" s="1">
-        <v>31364</v>
+        <v>22915</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>392</v>
+        <v>384</v>
       </c>
       <c r="D376" s="1">
         <v>8443999090</v>
       </c>
       <c r="E376" s="1">
         <v>100</v>
       </c>
       <c r="F376" s="1">
-        <v>76.08</v>
+        <v>35.98</v>
       </c>
       <c r="G376" s="1"/>
-      <c r="H376" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H376" s="1"/>
+      <c r="I376" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="377" spans="1:9" outlineLevel="2">
       <c r="A377" s="1"/>
       <c r="B377" s="1">
-        <v>27749</v>
+        <v>26257</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>393</v>
+        <v>385</v>
       </c>
       <c r="D377" s="1">
         <v>8443999090</v>
       </c>
       <c r="E377" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F377" s="1">
-        <v>575.49</v>
+        <v>64.23</v>
       </c>
       <c r="G377" s="1"/>
-      <c r="H377" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H377" s="1"/>
       <c r="I377" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="378" spans="1:9" outlineLevel="2">
       <c r="A378" s="1"/>
       <c r="B378" s="1">
-        <v>26102</v>
+        <v>27749</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>394</v>
+        <v>386</v>
       </c>
       <c r="D378" s="1">
         <v>8443999090</v>
       </c>
       <c r="E378" s="1">
         <v>1</v>
       </c>
       <c r="F378" s="1">
-        <v>299.38</v>
+        <v>585.77</v>
       </c>
       <c r="G378" s="1"/>
-      <c r="H378" s="5" t="s">
-[...3 lines deleted...]
-        <v>49</v>
+      <c r="H378" s="1"/>
+      <c r="I378" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="379" spans="1:9" outlineLevel="2">
       <c r="A379" s="1"/>
       <c r="B379" s="1">
-        <v>33569</v>
+        <v>26102</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>395</v>
+        <v>387</v>
       </c>
       <c r="D379" s="1">
         <v>8443999090</v>
       </c>
       <c r="E379" s="1">
         <v>1</v>
       </c>
       <c r="F379" s="1">
-        <v>294.01</v>
+        <v>304.73</v>
       </c>
       <c r="G379" s="1"/>
-      <c r="H379" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H379" s="1"/>
       <c r="I379" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="380" spans="1:9" outlineLevel="2">
       <c r="A380" s="1"/>
       <c r="B380" s="1">
-        <v>27753</v>
+        <v>33569</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>396</v>
+        <v>388</v>
       </c>
       <c r="D380" s="1">
         <v>8443999090</v>
       </c>
       <c r="E380" s="1">
         <v>1</v>
       </c>
       <c r="F380" s="1">
-        <v>252.39</v>
+        <v>299.26</v>
       </c>
       <c r="G380" s="1"/>
-      <c r="H380" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H380" s="1"/>
       <c r="I380" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="381" spans="1:9" outlineLevel="2">
       <c r="A381" s="1"/>
       <c r="B381" s="1">
-        <v>33504</v>
+        <v>27753</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>397</v>
+        <v>389</v>
       </c>
       <c r="D381" s="1">
         <v>8443999090</v>
       </c>
       <c r="E381" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F381" s="1">
-        <v>142.31</v>
+        <v>256.9</v>
       </c>
       <c r="G381" s="1"/>
-      <c r="H381" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H381" s="1"/>
       <c r="I381" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="382" spans="1:9" outlineLevel="2">
       <c r="A382" s="1"/>
       <c r="B382" s="1">
-        <v>34286</v>
+        <v>33504</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>398</v>
+        <v>390</v>
       </c>
       <c r="D382" s="1">
         <v>8443999090</v>
       </c>
       <c r="E382" s="1">
         <v>100</v>
       </c>
       <c r="F382" s="1">
-        <v>145.44</v>
+        <v>144.85</v>
       </c>
       <c r="G382" s="1"/>
-      <c r="H382" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H382" s="1"/>
       <c r="I382" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="383" spans="1:9" outlineLevel="2">
       <c r="A383" s="1"/>
       <c r="B383" s="1">
-        <v>25406</v>
+        <v>35442</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>399</v>
+        <v>391</v>
       </c>
       <c r="D383" s="1">
         <v>8443999090</v>
       </c>
       <c r="E383" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F383" s="1">
-        <v>110.53</v>
+        <v>145.76</v>
       </c>
       <c r="G383" s="1"/>
       <c r="H383" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>153</v>
+      </c>
+      <c r="I383" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="384" spans="1:9" outlineLevel="2">
       <c r="A384" s="1"/>
       <c r="B384" s="1">
-        <v>30974</v>
+        <v>34286</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>400</v>
+        <v>392</v>
       </c>
       <c r="D384" s="1">
         <v>8443999090</v>
       </c>
       <c r="E384" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F384" s="1">
-        <v>100.69</v>
+        <v>148.04</v>
       </c>
       <c r="G384" s="1"/>
-      <c r="H384" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H384" s="1"/>
       <c r="I384" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="385" spans="1:9" outlineLevel="2">
       <c r="A385" s="1"/>
       <c r="B385" s="1">
-        <v>31437</v>
+        <v>25406</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>401</v>
+        <v>393</v>
       </c>
       <c r="D385" s="1">
         <v>8443999090</v>
       </c>
       <c r="E385" s="1">
         <v>1</v>
       </c>
       <c r="F385" s="1">
-        <v>89.5</v>
+        <v>112.51</v>
       </c>
       <c r="G385" s="1"/>
-      <c r="H385" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H385" s="1"/>
+      <c r="I385" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="386" spans="1:9" outlineLevel="2">
       <c r="A386" s="1"/>
       <c r="B386" s="1">
-        <v>32797</v>
+        <v>30974</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>402</v>
+        <v>394</v>
       </c>
       <c r="D386" s="1">
         <v>8443999090</v>
       </c>
       <c r="E386" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F386" s="1">
-        <v>45.2</v>
+        <v>102.49</v>
       </c>
       <c r="G386" s="1"/>
-      <c r="H386" s="5" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="H386" s="1"/>
+      <c r="I386" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="387" spans="1:9" outlineLevel="2">
       <c r="A387" s="1"/>
       <c r="B387" s="1">
-        <v>33506</v>
+        <v>31437</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>403</v>
+        <v>395</v>
       </c>
       <c r="D387" s="1">
         <v>8443999090</v>
       </c>
       <c r="E387" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F387" s="1">
-        <v>64.44</v>
+        <v>91.09999999999999</v>
       </c>
       <c r="G387" s="1"/>
-      <c r="H387" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H387" s="1"/>
+      <c r="I387" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="388" spans="1:9" outlineLevel="2">
       <c r="A388" s="1"/>
       <c r="B388" s="1">
-        <v>31922</v>
+        <v>32797</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>404</v>
+        <v>396</v>
       </c>
       <c r="D388" s="1">
         <v>8443999090</v>
       </c>
       <c r="E388" s="1">
         <v>100</v>
       </c>
       <c r="F388" s="1">
-        <v>162.44</v>
+        <v>46.01</v>
       </c>
       <c r="G388" s="1"/>
-      <c r="H388" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H388" s="1"/>
+      <c r="I388" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="389" spans="1:9" outlineLevel="2">
       <c r="A389" s="1"/>
       <c r="B389" s="1">
-        <v>33158</v>
+        <v>33506</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>405</v>
+        <v>397</v>
       </c>
       <c r="D389" s="1">
         <v>8443999090</v>
       </c>
       <c r="E389" s="1">
         <v>100</v>
       </c>
       <c r="F389" s="1">
-        <v>129.78</v>
+        <v>65.59</v>
       </c>
       <c r="G389" s="1"/>
-      <c r="H389" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H389" s="1"/>
+      <c r="I389" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="390" spans="1:9" outlineLevel="2">
       <c r="A390" s="1"/>
       <c r="B390" s="1">
-        <v>35220</v>
+        <v>31922</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>406</v>
+        <v>398</v>
       </c>
       <c r="D390" s="1">
         <v>8443999090</v>
       </c>
       <c r="E390" s="1">
         <v>100</v>
       </c>
       <c r="F390" s="1">
-        <v>124.85</v>
+        <v>165.35</v>
       </c>
       <c r="G390" s="1"/>
-      <c r="H390" s="5" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="H390" s="1"/>
+      <c r="I390" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="391" spans="1:9" outlineLevel="2">
       <c r="A391" s="1"/>
       <c r="B391" s="1">
-        <v>34394</v>
+        <v>33158</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>407</v>
+        <v>399</v>
       </c>
       <c r="D391" s="1">
         <v>8443999090</v>
       </c>
       <c r="E391" s="1">
         <v>100</v>
       </c>
       <c r="F391" s="1">
-        <v>170.05</v>
+        <v>132.1</v>
       </c>
       <c r="G391" s="1"/>
-      <c r="H391" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H391" s="1"/>
+      <c r="I391" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="392" spans="1:9" outlineLevel="2">
       <c r="A392" s="1"/>
       <c r="B392" s="1">
-        <v>31923</v>
+        <v>35220</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>408</v>
+        <v>400</v>
       </c>
       <c r="D392" s="1">
         <v>8443999090</v>
       </c>
       <c r="E392" s="1">
         <v>100</v>
       </c>
       <c r="F392" s="1">
-        <v>182.58</v>
+        <v>127.08</v>
       </c>
       <c r="G392" s="1"/>
-      <c r="H392" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H392" s="1"/>
+      <c r="I392" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="393" spans="1:9" outlineLevel="2">
       <c r="A393" s="1"/>
       <c r="B393" s="1">
-        <v>32732</v>
+        <v>34394</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>409</v>
+        <v>401</v>
       </c>
       <c r="D393" s="1">
         <v>8443999090</v>
       </c>
       <c r="E393" s="1">
         <v>100</v>
       </c>
       <c r="F393" s="1">
-        <v>144.99</v>
+        <v>173.09</v>
       </c>
       <c r="G393" s="1"/>
-      <c r="H393" s="5" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="H393" s="1"/>
+      <c r="I393" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="394" spans="1:9" outlineLevel="2">
       <c r="A394" s="1"/>
       <c r="B394" s="1">
-        <v>34601</v>
+        <v>31923</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>410</v>
+        <v>402</v>
       </c>
       <c r="D394" s="1">
         <v>8443999090</v>
       </c>
       <c r="E394" s="1">
         <v>100</v>
       </c>
       <c r="F394" s="1">
-        <v>167.81</v>
+        <v>185.84</v>
       </c>
       <c r="G394" s="1"/>
-      <c r="H394" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H394" s="1"/>
       <c r="I394" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="395" spans="1:9" outlineLevel="2">
       <c r="A395" s="1"/>
       <c r="B395" s="1">
-        <v>32733</v>
+        <v>32732</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>411</v>
+        <v>403</v>
       </c>
       <c r="D395" s="1">
         <v>8443999090</v>
       </c>
       <c r="E395" s="1">
         <v>100</v>
       </c>
       <c r="F395" s="1">
-        <v>294.01</v>
+        <v>147.58</v>
       </c>
       <c r="G395" s="1"/>
-      <c r="H395" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H395" s="1"/>
+      <c r="I395" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="396" spans="1:9" outlineLevel="2">
       <c r="A396" s="1"/>
       <c r="B396" s="1">
-        <v>13971</v>
+        <v>34601</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>412</v>
+        <v>404</v>
       </c>
       <c r="D396" s="1">
         <v>8443999090</v>
       </c>
       <c r="E396" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F396" s="1">
-        <v>174.53</v>
+        <v>170.81</v>
       </c>
       <c r="G396" s="1"/>
-      <c r="H396" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H396" s="1"/>
       <c r="I396" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="397" spans="1:9" outlineLevel="2">
       <c r="A397" s="1"/>
       <c r="B397" s="1">
-        <v>15878</v>
+        <v>13971</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>413</v>
+        <v>405</v>
       </c>
       <c r="D397" s="1">
         <v>8443999090</v>
       </c>
       <c r="E397" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F397" s="1">
-        <v>92.19</v>
+        <v>177.65</v>
       </c>
       <c r="G397" s="1"/>
-      <c r="H397" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H397" s="1"/>
       <c r="I397" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="398" spans="1:9" outlineLevel="2">
       <c r="A398" s="1"/>
       <c r="B398" s="1">
-        <v>28372</v>
+        <v>15878</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>414</v>
+        <v>406</v>
       </c>
       <c r="D398" s="1">
         <v>8443999090</v>
       </c>
       <c r="E398" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F398" s="1">
-        <v>92.63</v>
+        <v>93.83</v>
       </c>
       <c r="G398" s="1"/>
-      <c r="H398" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H398" s="1"/>
       <c r="I398" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="399" spans="1:9" outlineLevel="2">
       <c r="A399" s="1"/>
       <c r="B399" s="1">
-        <v>7376</v>
+        <v>28372</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>415</v>
+        <v>407</v>
       </c>
       <c r="D399" s="1">
         <v>8443999090</v>
       </c>
       <c r="E399" s="1">
         <v>1</v>
       </c>
       <c r="F399" s="1">
-        <v>204.06</v>
+        <v>94.29000000000001</v>
       </c>
       <c r="G399" s="1"/>
-      <c r="H399" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H399" s="1"/>
       <c r="I399" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="400" spans="1:9" outlineLevel="2">
       <c r="A400" s="1"/>
       <c r="B400" s="1">
-        <v>7868</v>
+        <v>7376</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>416</v>
+        <v>408</v>
       </c>
       <c r="D400" s="1">
         <v>8443999090</v>
       </c>
       <c r="E400" s="1">
         <v>1</v>
       </c>
       <c r="F400" s="1">
-        <v>332.05</v>
+        <v>207.71</v>
       </c>
       <c r="G400" s="1"/>
-      <c r="H400" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H400" s="1"/>
       <c r="I400" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="401" spans="1:9" outlineLevel="2">
       <c r="A401" s="1"/>
       <c r="B401" s="1">
-        <v>16350</v>
+        <v>7868</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>417</v>
+        <v>409</v>
       </c>
       <c r="D401" s="1">
         <v>8443999090</v>
       </c>
       <c r="E401" s="1">
         <v>1</v>
       </c>
       <c r="F401" s="1">
-        <v>375.9</v>
+        <v>337.98</v>
       </c>
       <c r="G401" s="1"/>
-      <c r="H401" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H401" s="1"/>
       <c r="I401" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="402" spans="1:9" outlineLevel="2">
       <c r="A402" s="1"/>
       <c r="B402" s="1">
-        <v>7377</v>
+        <v>16350</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>418</v>
+        <v>410</v>
       </c>
       <c r="D402" s="1">
         <v>8443999090</v>
       </c>
       <c r="E402" s="1">
         <v>1</v>
       </c>
       <c r="F402" s="1">
-        <v>268.5</v>
+        <v>382.62</v>
       </c>
       <c r="G402" s="1"/>
-      <c r="H402" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H402" s="1"/>
+      <c r="I402" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="403" spans="1:9" outlineLevel="2">
       <c r="A403" s="1"/>
       <c r="B403" s="1">
-        <v>7378</v>
+        <v>7377</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>419</v>
+        <v>411</v>
       </c>
       <c r="D403" s="1">
         <v>8443999090</v>
       </c>
       <c r="E403" s="1">
         <v>1</v>
       </c>
       <c r="F403" s="1">
-        <v>421.55</v>
+        <v>273.3</v>
       </c>
       <c r="G403" s="1"/>
-      <c r="H403" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H403" s="1"/>
+      <c r="I403" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="404" spans="1:9" outlineLevel="2">
       <c r="A404" s="1"/>
       <c r="B404" s="1">
-        <v>19287</v>
+        <v>7378</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>420</v>
+        <v>412</v>
       </c>
       <c r="D404" s="1">
         <v>8443999090</v>
       </c>
       <c r="E404" s="1">
         <v>1</v>
       </c>
       <c r="F404" s="1">
-        <v>401.41</v>
+        <v>429.08</v>
       </c>
       <c r="G404" s="1"/>
-      <c r="H404" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H404" s="1"/>
       <c r="I404" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="405" spans="1:9" outlineLevel="2">
       <c r="A405" s="1"/>
       <c r="B405" s="1">
-        <v>22586</v>
+        <v>19287</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>421</v>
+        <v>413</v>
       </c>
       <c r="D405" s="1">
         <v>8443999090</v>
       </c>
       <c r="E405" s="1">
         <v>1</v>
       </c>
       <c r="F405" s="1">
-        <v>75.63</v>
+        <v>408.58</v>
       </c>
       <c r="G405" s="1"/>
-      <c r="H405" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H405" s="1"/>
       <c r="I405" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="406" spans="1:9" outlineLevel="2">
       <c r="A406" s="1"/>
       <c r="B406" s="1">
-        <v>21439</v>
+        <v>22586</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>422</v>
+        <v>414</v>
       </c>
       <c r="D406" s="1">
         <v>8443999090</v>
       </c>
       <c r="E406" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F406" s="1">
-        <v>214.8</v>
+        <v>76.98</v>
       </c>
       <c r="G406" s="1"/>
-      <c r="H406" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H406" s="1"/>
       <c r="I406" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="407" spans="1:9" outlineLevel="2">
       <c r="A407" s="1"/>
       <c r="B407" s="1">
-        <v>27836</v>
+        <v>21439</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>423</v>
+        <v>415</v>
       </c>
       <c r="D407" s="1">
         <v>8443999090</v>
       </c>
       <c r="E407" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F407" s="1">
-        <v>280.14</v>
+        <v>218.64</v>
       </c>
       <c r="G407" s="1"/>
-      <c r="H407" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H407" s="1"/>
       <c r="I407" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="408" spans="1:9" outlineLevel="2">
       <c r="A408" s="1"/>
       <c r="B408" s="1">
-        <v>16351</v>
+        <v>27836</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>424</v>
+        <v>416</v>
       </c>
       <c r="D408" s="1">
         <v>8443999090</v>
       </c>
       <c r="E408" s="1">
         <v>1</v>
       </c>
       <c r="F408" s="1">
-        <v>343.68</v>
+        <v>285.14</v>
       </c>
       <c r="G408" s="1"/>
-      <c r="H408" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H408" s="1"/>
       <c r="I408" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="409" spans="1:9" outlineLevel="2">
       <c r="A409" s="1"/>
       <c r="B409" s="1">
-        <v>15888</v>
+        <v>16351</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>425</v>
+        <v>417</v>
       </c>
       <c r="D409" s="1">
         <v>8443999090</v>
       </c>
       <c r="E409" s="1">
         <v>1</v>
       </c>
       <c r="F409" s="1">
-        <v>295.35</v>
+        <v>349.82</v>
       </c>
       <c r="G409" s="1"/>
-      <c r="H409" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H409" s="1"/>
       <c r="I409" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="410" spans="1:9" outlineLevel="2">
       <c r="A410" s="1"/>
       <c r="B410" s="1">
-        <v>27425</v>
+        <v>15888</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>426</v>
+        <v>418</v>
       </c>
       <c r="D410" s="1">
         <v>8443999090</v>
       </c>
       <c r="E410" s="1">
         <v>1</v>
       </c>
       <c r="F410" s="1">
-        <v>215.7</v>
+        <v>300.63</v>
       </c>
       <c r="G410" s="1"/>
-      <c r="H410" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H410" s="1"/>
       <c r="I410" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="411" spans="1:9" outlineLevel="2">
       <c r="A411" s="1"/>
       <c r="B411" s="1">
-        <v>17023</v>
+        <v>27425</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>427</v>
+        <v>419</v>
       </c>
       <c r="D411" s="1">
         <v>8443999090</v>
       </c>
       <c r="E411" s="1">
-        <v>150</v>
+        <v>1</v>
       </c>
       <c r="F411" s="1">
-        <v>440.79</v>
+        <v>219.55</v>
       </c>
       <c r="G411" s="1"/>
-      <c r="H411" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H411" s="1"/>
       <c r="I411" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="412" spans="1:9" outlineLevel="2">
       <c r="A412" s="1"/>
       <c r="B412" s="1">
-        <v>20858</v>
+        <v>17023</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>428</v>
+        <v>420</v>
       </c>
       <c r="D412" s="1">
         <v>8443999090</v>
       </c>
       <c r="E412" s="1">
-        <v>1</v>
+        <v>150</v>
       </c>
       <c r="F412" s="1">
-        <v>139.62</v>
+        <v>448.67</v>
       </c>
       <c r="G412" s="1"/>
-      <c r="H412" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H412" s="1"/>
       <c r="I412" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="413" spans="1:9" outlineLevel="2">
       <c r="A413" s="1"/>
       <c r="B413" s="1">
-        <v>15541</v>
+        <v>20858</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>429</v>
+        <v>421</v>
       </c>
       <c r="D413" s="1">
         <v>8443999090</v>
       </c>
       <c r="E413" s="1">
         <v>1</v>
       </c>
       <c r="F413" s="1">
-        <v>129.33</v>
+        <v>142.12</v>
       </c>
       <c r="G413" s="1"/>
-      <c r="H413" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H413" s="1"/>
+      <c r="I413" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="414" spans="1:9" outlineLevel="2">
       <c r="A414" s="1"/>
       <c r="B414" s="1">
-        <v>29833</v>
+        <v>15541</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>430</v>
+        <v>422</v>
       </c>
       <c r="D414" s="1">
         <v>8443999090</v>
       </c>
       <c r="E414" s="1">
         <v>1</v>
       </c>
       <c r="F414" s="1">
-        <v>105.16</v>
+        <v>131.64</v>
       </c>
       <c r="G414" s="1"/>
-      <c r="H414" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H414" s="1"/>
       <c r="I414" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="415" spans="1:9" outlineLevel="2">
       <c r="A415" s="1"/>
       <c r="B415" s="1">
-        <v>25642</v>
+        <v>29833</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>431</v>
+        <v>423</v>
       </c>
       <c r="D415" s="1">
         <v>8443999090</v>
       </c>
       <c r="E415" s="1">
         <v>1</v>
       </c>
       <c r="F415" s="1">
-        <v>147.68</v>
+        <v>107.04</v>
       </c>
       <c r="G415" s="1"/>
-      <c r="H415" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H415" s="1"/>
+      <c r="I415" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="416" spans="1:9" outlineLevel="2">
       <c r="A416" s="1"/>
       <c r="B416" s="1">
-        <v>25371</v>
+        <v>25642</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>432</v>
+        <v>424</v>
       </c>
       <c r="D416" s="1">
         <v>8443999090</v>
       </c>
       <c r="E416" s="1">
         <v>1</v>
       </c>
       <c r="F416" s="1">
-        <v>127.54</v>
+        <v>150.32</v>
       </c>
       <c r="G416" s="1"/>
-      <c r="H416" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H416" s="1"/>
       <c r="I416" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="417" spans="1:9" outlineLevel="2">
       <c r="A417" s="1"/>
       <c r="B417" s="1">
-        <v>27837</v>
+        <v>25371</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>433</v>
+        <v>425</v>
       </c>
       <c r="D417" s="1">
         <v>8443999090</v>
       </c>
       <c r="E417" s="1">
         <v>1</v>
       </c>
       <c r="F417" s="1">
-        <v>156.63</v>
+        <v>129.82</v>
       </c>
       <c r="G417" s="1"/>
-      <c r="H417" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H417" s="1"/>
       <c r="I417" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="418" spans="1:9" outlineLevel="2">
       <c r="A418" s="1"/>
       <c r="B418" s="1">
-        <v>12163</v>
+        <v>27837</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>434</v>
+        <v>426</v>
       </c>
       <c r="D418" s="1">
         <v>8443999090</v>
       </c>
       <c r="E418" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F418" s="1">
-        <v>140.96</v>
+        <v>159.43</v>
       </c>
       <c r="G418" s="1"/>
-      <c r="H418" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H418" s="1"/>
       <c r="I418" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="419" spans="1:9" outlineLevel="2">
       <c r="A419" s="1"/>
       <c r="B419" s="1">
-        <v>15884</v>
+        <v>12163</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>435</v>
+        <v>427</v>
       </c>
       <c r="D419" s="1">
         <v>8443999090</v>
       </c>
       <c r="E419" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="F419" s="1">
-        <v>46.09</v>
+        <v>143.48</v>
       </c>
       <c r="G419" s="1"/>
-      <c r="H419" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H419" s="1"/>
+      <c r="I419" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="420" spans="1:9" outlineLevel="2">
       <c r="A420" s="1"/>
       <c r="B420" s="1">
-        <v>29771</v>
+        <v>15884</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>436</v>
+        <v>428</v>
       </c>
       <c r="D420" s="1">
         <v>8443999090</v>
       </c>
       <c r="E420" s="1">
         <v>100</v>
       </c>
       <c r="F420" s="1">
-        <v>51.46</v>
+        <v>46.92</v>
       </c>
       <c r="G420" s="1"/>
-      <c r="H420" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H420" s="1"/>
+      <c r="I420" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="421" spans="1:9" outlineLevel="2">
       <c r="A421" s="1"/>
       <c r="B421" s="1">
-        <v>19605</v>
+        <v>29771</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>437</v>
+        <v>429</v>
       </c>
       <c r="D421" s="1">
         <v>8443999090</v>
       </c>
       <c r="E421" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F421" s="1">
-        <v>97.56</v>
+        <v>52.38</v>
       </c>
       <c r="G421" s="1"/>
-      <c r="H421" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H421" s="1"/>
       <c r="I421" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="422" spans="1:9" outlineLevel="2">
       <c r="A422" s="1"/>
       <c r="B422" s="1">
-        <v>28373</v>
+        <v>19605</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>438</v>
+        <v>430</v>
       </c>
       <c r="D422" s="1">
         <v>8443999090</v>
       </c>
       <c r="E422" s="1">
         <v>1</v>
       </c>
       <c r="F422" s="1">
-        <v>62.65</v>
+        <v>99.3</v>
       </c>
       <c r="G422" s="1"/>
-      <c r="H422" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H422" s="1"/>
       <c r="I422" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="423" spans="1:9" outlineLevel="2">
       <c r="A423" s="1"/>
       <c r="B423" s="1">
-        <v>25643</v>
+        <v>28373</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>439</v>
+        <v>431</v>
       </c>
       <c r="D423" s="1">
         <v>8443999090</v>
       </c>
       <c r="E423" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F423" s="1">
-        <v>54.15</v>
+        <v>63.77</v>
       </c>
       <c r="G423" s="1"/>
-      <c r="H423" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H423" s="1"/>
       <c r="I423" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="424" spans="1:9" outlineLevel="2">
       <c r="A424" s="1"/>
       <c r="B424" s="1">
-        <v>28374</v>
+        <v>25643</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>440</v>
+        <v>432</v>
       </c>
       <c r="D424" s="1">
         <v>8443999090</v>
       </c>
       <c r="E424" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F424" s="1">
-        <v>57.28</v>
+        <v>55.12</v>
       </c>
       <c r="G424" s="1"/>
-      <c r="H424" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H424" s="1"/>
       <c r="I424" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="425" spans="1:9" outlineLevel="2">
       <c r="A425" s="1"/>
       <c r="B425" s="1">
-        <v>28226</v>
+        <v>28374</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>441</v>
+        <v>433</v>
       </c>
       <c r="D425" s="1">
         <v>8443999090</v>
       </c>
       <c r="E425" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F425" s="1">
-        <v>67.13</v>
+        <v>58.3</v>
       </c>
       <c r="G425" s="1"/>
-      <c r="H425" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H425" s="1"/>
       <c r="I425" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="426" spans="1:9" outlineLevel="2">
       <c r="A426" s="1"/>
       <c r="B426" s="1">
-        <v>28225</v>
+        <v>28226</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>442</v>
+        <v>434</v>
       </c>
       <c r="D426" s="1">
         <v>8443999090</v>
       </c>
       <c r="E426" s="1">
         <v>100</v>
       </c>
       <c r="F426" s="1">
-        <v>61.76</v>
+        <v>68.33</v>
       </c>
       <c r="G426" s="1"/>
-      <c r="H426" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H426" s="1"/>
       <c r="I426" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="427" spans="1:9" outlineLevel="2">
       <c r="A427" s="1"/>
       <c r="B427" s="1">
-        <v>28227</v>
+        <v>28225</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>443</v>
+        <v>435</v>
       </c>
       <c r="D427" s="1">
         <v>8443999090</v>
       </c>
       <c r="E427" s="1">
         <v>100</v>
       </c>
       <c r="F427" s="1">
-        <v>64.44</v>
+        <v>62.86</v>
       </c>
       <c r="G427" s="1"/>
-      <c r="H427" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H427" s="1"/>
       <c r="I427" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="428" spans="1:9" outlineLevel="2">
       <c r="A428" s="1"/>
       <c r="B428" s="1">
-        <v>33879</v>
+        <v>28227</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>444</v>
+        <v>436</v>
       </c>
       <c r="D428" s="1">
         <v>8443999090</v>
       </c>
       <c r="E428" s="1">
         <v>100</v>
       </c>
       <c r="F428" s="1">
-        <v>69.81</v>
+        <v>65.59</v>
       </c>
       <c r="G428" s="1"/>
-      <c r="H428" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H428" s="1"/>
       <c r="I428" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="429" spans="1:9" outlineLevel="2">
       <c r="A429" s="1"/>
       <c r="B429" s="1">
-        <v>29827</v>
+        <v>33879</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>445</v>
+        <v>437</v>
       </c>
       <c r="D429" s="1">
         <v>8443999090</v>
       </c>
       <c r="E429" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F429" s="1">
-        <v>50.57</v>
+        <v>71.06</v>
       </c>
       <c r="G429" s="1"/>
-      <c r="H429" s="1" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="H429" s="1"/>
+      <c r="I429" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="430" spans="1:9" outlineLevel="2">
       <c r="A430" s="1"/>
       <c r="B430" s="1">
-        <v>16352</v>
+        <v>29827</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>447</v>
+        <v>438</v>
       </c>
       <c r="D430" s="1">
         <v>8443999090</v>
       </c>
       <c r="E430" s="1">
         <v>1</v>
       </c>
       <c r="F430" s="1">
-        <v>272.08</v>
+        <v>51.47</v>
       </c>
       <c r="G430" s="1"/>
-      <c r="H430" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H430" s="1"/>
+      <c r="I430" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="431" spans="1:9" outlineLevel="2">
       <c r="A431" s="1"/>
       <c r="B431" s="1">
-        <v>15775</v>
+        <v>16352</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>448</v>
+        <v>439</v>
       </c>
       <c r="D431" s="1">
         <v>8443999090</v>
       </c>
       <c r="E431" s="1">
         <v>1</v>
       </c>
       <c r="F431" s="1">
-        <v>91.29000000000001</v>
+        <v>276.94</v>
       </c>
       <c r="G431" s="1"/>
-      <c r="H431" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H431" s="1"/>
+      <c r="I431" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="432" spans="1:9" outlineLevel="2">
       <c r="A432" s="1"/>
       <c r="B432" s="1">
-        <v>29775</v>
+        <v>15775</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>449</v>
+        <v>440</v>
       </c>
       <c r="D432" s="1">
         <v>8443999090</v>
       </c>
       <c r="E432" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F432" s="1">
-        <v>99.79000000000001</v>
+        <v>92.92</v>
       </c>
       <c r="G432" s="1"/>
-      <c r="H432" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H432" s="1"/>
+      <c r="I432" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="433" spans="1:9" outlineLevel="2">
       <c r="A433" s="1"/>
       <c r="B433" s="1">
-        <v>28376</v>
+        <v>29775</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="D433" s="1">
         <v>8443999090</v>
       </c>
       <c r="E433" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F433" s="1">
-        <v>0</v>
+        <v>101.58</v>
       </c>
       <c r="G433" s="1"/>
-      <c r="H433" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H433" s="1"/>
       <c r="I433" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="434" spans="1:9" outlineLevel="2">
       <c r="A434" s="1"/>
       <c r="B434" s="1">
-        <v>30459</v>
+        <v>28376</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>451</v>
+        <v>442</v>
       </c>
       <c r="D434" s="1">
         <v>8443999090</v>
       </c>
       <c r="E434" s="1">
         <v>1</v>
       </c>
       <c r="F434" s="1">
-        <v>92.63</v>
+        <v>0</v>
       </c>
       <c r="G434" s="1"/>
-      <c r="H434" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H434" s="1"/>
+      <c r="I434" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="435" spans="1:9" outlineLevel="2">
       <c r="A435" s="1"/>
       <c r="B435" s="1">
-        <v>27305</v>
+        <v>30459</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>452</v>
+        <v>443</v>
       </c>
       <c r="D435" s="1">
         <v>8443999090</v>
       </c>
       <c r="E435" s="1">
         <v>1</v>
       </c>
       <c r="F435" s="1">
-        <v>273.87</v>
+        <v>94.29000000000001</v>
       </c>
       <c r="G435" s="1"/>
-      <c r="H435" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H435" s="1"/>
+      <c r="I435" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="436" spans="1:9" outlineLevel="2">
       <c r="A436" s="1"/>
       <c r="B436" s="1">
-        <v>28422</v>
+        <v>27305</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>453</v>
+        <v>444</v>
       </c>
       <c r="D436" s="1">
         <v>8443999090</v>
       </c>
       <c r="E436" s="1">
         <v>1</v>
       </c>
       <c r="F436" s="1">
-        <v>272.08</v>
+        <v>278.77</v>
       </c>
       <c r="G436" s="1"/>
-      <c r="H436" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H436" s="1"/>
       <c r="I436" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="437" spans="1:9" outlineLevel="2">
       <c r="A437" s="1"/>
       <c r="B437" s="1">
-        <v>24947</v>
+        <v>28422</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>454</v>
+        <v>445</v>
       </c>
       <c r="D437" s="1">
         <v>8443999090</v>
       </c>
       <c r="E437" s="1">
         <v>1</v>
       </c>
       <c r="F437" s="1">
-        <v>252.39</v>
+        <v>276.94</v>
       </c>
       <c r="G437" s="1"/>
-      <c r="H437" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H437" s="1"/>
+      <c r="I437" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="438" spans="1:9" outlineLevel="2">
       <c r="A438" s="1"/>
       <c r="B438" s="1">
-        <v>27838</v>
+        <v>24947</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>455</v>
+        <v>446</v>
       </c>
       <c r="D438" s="1">
         <v>8443999090</v>
       </c>
       <c r="E438" s="1">
         <v>1</v>
       </c>
       <c r="F438" s="1">
-        <v>294.01</v>
+        <v>256.9</v>
       </c>
       <c r="G438" s="1"/>
-      <c r="H438" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H438" s="1"/>
+      <c r="I438" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="439" spans="1:9" outlineLevel="2">
       <c r="A439" s="1"/>
       <c r="B439" s="1">
-        <v>27304</v>
+        <v>27838</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>456</v>
+        <v>447</v>
       </c>
       <c r="D439" s="1">
         <v>8443999090</v>
       </c>
       <c r="E439" s="1">
         <v>1</v>
       </c>
       <c r="F439" s="1">
-        <v>280.14</v>
+        <v>299.26</v>
       </c>
       <c r="G439" s="1"/>
-      <c r="H439" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H439" s="1"/>
       <c r="I439" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="440" spans="1:9" outlineLevel="2">
       <c r="A440" s="1"/>
       <c r="B440" s="1">
-        <v>27839</v>
+        <v>27304</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>457</v>
+        <v>448</v>
       </c>
       <c r="D440" s="1">
         <v>8443999090</v>
       </c>
       <c r="E440" s="1">
         <v>1</v>
       </c>
       <c r="F440" s="1">
-        <v>363.82</v>
+        <v>285.14</v>
       </c>
       <c r="G440" s="1"/>
-      <c r="H440" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H440" s="1"/>
       <c r="I440" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="441" spans="1:9" outlineLevel="2">
       <c r="A441" s="1"/>
       <c r="B441" s="1">
-        <v>21116</v>
+        <v>27839</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>458</v>
+        <v>449</v>
       </c>
       <c r="D441" s="1">
         <v>8443999090</v>
       </c>
       <c r="E441" s="1">
         <v>1</v>
       </c>
       <c r="F441" s="1">
-        <v>127.99</v>
+        <v>370.32</v>
       </c>
       <c r="G441" s="1"/>
-      <c r="H441" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H441" s="1"/>
+      <c r="I441" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="442" spans="1:9" outlineLevel="2">
       <c r="A442" s="1"/>
       <c r="B442" s="1">
-        <v>24949</v>
+        <v>21116</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>459</v>
+        <v>450</v>
       </c>
       <c r="D442" s="1">
         <v>8443999090</v>
       </c>
       <c r="E442" s="1">
         <v>1</v>
       </c>
       <c r="F442" s="1">
-        <v>113.67</v>
+        <v>130.27</v>
       </c>
       <c r="G442" s="1"/>
-      <c r="H442" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H442" s="1"/>
+      <c r="I442" s="1" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="443" spans="1:9" outlineLevel="2">
       <c r="A443" s="1"/>
       <c r="B443" s="1">
-        <v>30208</v>
+        <v>24949</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>460</v>
+        <v>451</v>
       </c>
       <c r="D443" s="1">
         <v>8443999090</v>
       </c>
       <c r="E443" s="1">
         <v>1</v>
       </c>
       <c r="F443" s="1">
-        <v>127.99</v>
+        <v>115.7</v>
       </c>
       <c r="G443" s="1"/>
-      <c r="H443" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H443" s="1"/>
       <c r="I443" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="444" spans="1:9" outlineLevel="2">
       <c r="A444" s="1"/>
       <c r="B444" s="1">
-        <v>21932</v>
+        <v>30208</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>461</v>
+        <v>452</v>
       </c>
       <c r="D444" s="1">
         <v>8443999090</v>
       </c>
       <c r="E444" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F444" s="1">
-        <v>313.7</v>
+        <v>130.27</v>
       </c>
       <c r="G444" s="1"/>
-      <c r="H444" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H444" s="1"/>
       <c r="I444" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="445" spans="1:9" outlineLevel="2">
       <c r="A445" s="1"/>
       <c r="B445" s="1">
-        <v>25449</v>
+        <v>21932</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>462</v>
+        <v>453</v>
       </c>
       <c r="D445" s="1">
         <v>8443999090</v>
       </c>
       <c r="E445" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F445" s="1">
-        <v>110.98</v>
+        <v>319.31</v>
       </c>
       <c r="G445" s="1"/>
-      <c r="H445" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H445" s="1"/>
       <c r="I445" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="446" spans="1:9" outlineLevel="2">
       <c r="A446" s="1"/>
       <c r="B446" s="1">
-        <v>28997</v>
+        <v>25449</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>463</v>
+        <v>454</v>
       </c>
       <c r="D446" s="1">
         <v>8443999090</v>
       </c>
       <c r="E446" s="1">
         <v>1</v>
       </c>
       <c r="F446" s="1">
-        <v>306.09</v>
+        <v>112.96</v>
       </c>
       <c r="G446" s="1"/>
-      <c r="H446" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H446" s="1"/>
       <c r="I446" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="447" spans="1:9" outlineLevel="2">
       <c r="A447" s="1"/>
       <c r="B447" s="1">
-        <v>24384</v>
+        <v>28997</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>464</v>
+        <v>455</v>
       </c>
       <c r="D447" s="1">
         <v>8443999090</v>
       </c>
       <c r="E447" s="1">
         <v>1</v>
       </c>
       <c r="F447" s="1">
-        <v>363.82</v>
+        <v>311.56</v>
       </c>
       <c r="G447" s="1"/>
-      <c r="H447" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H447" s="1"/>
       <c r="I447" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="448" spans="1:9" outlineLevel="2">
       <c r="A448" s="1"/>
       <c r="B448" s="1">
-        <v>22587</v>
+        <v>24384</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>465</v>
+        <v>456</v>
       </c>
       <c r="D448" s="1">
         <v>8443999090</v>
       </c>
       <c r="E448" s="1">
         <v>1</v>
       </c>
       <c r="F448" s="1">
-        <v>182.58</v>
+        <v>370.32</v>
       </c>
       <c r="G448" s="1"/>
-      <c r="H448" s="5" t="s">
-[...3 lines deleted...]
-        <v>49</v>
+      <c r="H448" s="1"/>
+      <c r="I448" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="449" spans="1:9" outlineLevel="2">
       <c r="A449" s="1"/>
       <c r="B449" s="1">
-        <v>20765</v>
+        <v>22587</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>466</v>
+        <v>457</v>
       </c>
       <c r="D449" s="1">
         <v>8443999090</v>
       </c>
       <c r="E449" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F449" s="1">
-        <v>73.39</v>
+        <v>188.12</v>
       </c>
       <c r="G449" s="1"/>
-      <c r="H449" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H449" s="1"/>
       <c r="I449" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="450" spans="1:9" outlineLevel="2">
       <c r="A450" s="1"/>
       <c r="B450" s="1">
-        <v>29777</v>
+        <v>20765</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>467</v>
+        <v>458</v>
       </c>
       <c r="D450" s="1">
         <v>8443999090</v>
       </c>
       <c r="E450" s="1">
         <v>100</v>
       </c>
       <c r="F450" s="1">
-        <v>74.29000000000001</v>
+        <v>71.97</v>
       </c>
       <c r="G450" s="1"/>
-      <c r="H450" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H450" s="1"/>
+      <c r="I450" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="451" spans="1:9" outlineLevel="2">
       <c r="A451" s="1"/>
       <c r="B451" s="1">
-        <v>25645</v>
+        <v>29777</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>468</v>
+        <v>459</v>
       </c>
       <c r="D451" s="1">
         <v>8443999090</v>
       </c>
       <c r="E451" s="1">
         <v>100</v>
       </c>
       <c r="F451" s="1">
-        <v>78.31</v>
+        <v>75.61</v>
       </c>
       <c r="G451" s="1"/>
-      <c r="H451" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H451" s="1"/>
       <c r="I451" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="452" spans="1:9" outlineLevel="2">
       <c r="A452" s="1"/>
       <c r="B452" s="1">
-        <v>20516</v>
+        <v>25645</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>469</v>
+        <v>460</v>
       </c>
       <c r="D452" s="1">
         <v>8443999090</v>
       </c>
       <c r="E452" s="1">
-        <v>5</v>
+        <v>100</v>
       </c>
       <c r="F452" s="1">
-        <v>172.29</v>
+        <v>79.70999999999999</v>
       </c>
       <c r="G452" s="1"/>
-      <c r="H452" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H452" s="1"/>
       <c r="I452" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="453" spans="1:9" outlineLevel="2">
       <c r="A453" s="1"/>
       <c r="B453" s="1">
-        <v>28070</v>
+        <v>20516</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>470</v>
+        <v>461</v>
       </c>
       <c r="D453" s="1">
         <v>8443999090</v>
       </c>
       <c r="E453" s="1">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="F453" s="1">
-        <v>77.87</v>
+        <v>175.37</v>
       </c>
       <c r="G453" s="1"/>
-      <c r="H453" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H453" s="1"/>
       <c r="I453" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="454" spans="1:9" outlineLevel="2">
       <c r="A454" s="1"/>
       <c r="B454" s="1">
-        <v>29843</v>
+        <v>28070</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>471</v>
+        <v>462</v>
       </c>
       <c r="D454" s="1">
         <v>8443999090</v>
       </c>
       <c r="E454" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F454" s="1">
-        <v>64.44</v>
+        <v>79.26000000000001</v>
       </c>
       <c r="G454" s="1"/>
-      <c r="H454" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H454" s="1"/>
       <c r="I454" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="455" spans="1:9" outlineLevel="2">
       <c r="A455" s="1"/>
       <c r="B455" s="1">
-        <v>21682</v>
+        <v>29843</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>472</v>
+        <v>463</v>
       </c>
       <c r="D455" s="1">
         <v>8443999090</v>
       </c>
       <c r="E455" s="1">
         <v>1</v>
       </c>
       <c r="F455" s="1">
-        <v>247.02</v>
+        <v>71.97</v>
       </c>
       <c r="G455" s="1"/>
-      <c r="H455" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H455" s="1"/>
+      <c r="I455" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="456" spans="1:9" outlineLevel="2">
       <c r="A456" s="1"/>
       <c r="B456" s="1">
-        <v>24522</v>
+        <v>21682</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>473</v>
+        <v>464</v>
       </c>
       <c r="D456" s="1">
         <v>8443999090</v>
       </c>
       <c r="E456" s="1">
         <v>1</v>
       </c>
       <c r="F456" s="1">
-        <v>98.90000000000001</v>
+        <v>251.44</v>
       </c>
       <c r="G456" s="1"/>
-      <c r="H456" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H456" s="1"/>
       <c r="I456" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="457" spans="1:9" outlineLevel="2">
       <c r="A457" s="1"/>
       <c r="B457" s="1">
-        <v>23970</v>
+        <v>24522</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>474</v>
+        <v>465</v>
       </c>
       <c r="D457" s="1">
         <v>8443999090</v>
       </c>
       <c r="E457" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F457" s="1">
-        <v>72.5</v>
+        <v>100.67</v>
       </c>
       <c r="G457" s="1"/>
-      <c r="H457" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H457" s="1"/>
       <c r="I457" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="458" spans="1:9" outlineLevel="2">
       <c r="A458" s="1"/>
       <c r="B458" s="1">
-        <v>33123</v>
+        <v>23970</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>475</v>
+        <v>466</v>
       </c>
       <c r="D458" s="1">
         <v>8443999090</v>
       </c>
       <c r="E458" s="1">
         <v>100</v>
       </c>
       <c r="F458" s="1">
-        <v>77.42</v>
+        <v>73.79000000000001</v>
       </c>
       <c r="G458" s="1"/>
-      <c r="H458" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H458" s="1"/>
       <c r="I458" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="459" spans="1:9" outlineLevel="2">
       <c r="A459" s="1"/>
       <c r="B459" s="1">
-        <v>29844</v>
+        <v>33123</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>476</v>
+        <v>467</v>
       </c>
       <c r="D459" s="1">
         <v>8443999090</v>
       </c>
       <c r="E459" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F459" s="1">
-        <v>74.29000000000001</v>
+        <v>75.61</v>
       </c>
       <c r="G459" s="1"/>
-      <c r="H459" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H459" s="1"/>
       <c r="I459" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="460" spans="1:9" outlineLevel="2">
       <c r="A460" s="1"/>
       <c r="B460" s="1">
         <v>28069</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>477</v>
+        <v>468</v>
       </c>
       <c r="D460" s="1">
         <v>8443999090</v>
       </c>
       <c r="E460" s="1">
         <v>100</v>
       </c>
       <c r="F460" s="1">
-        <v>85.92</v>
+        <v>81.98999999999999</v>
       </c>
       <c r="G460" s="1"/>
-      <c r="H460" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H460" s="1"/>
       <c r="I460" s="1" t="s">
-        <v>32</v>
+        <v>469</v>
       </c>
     </row>
     <row r="461" spans="1:9" outlineLevel="2">
       <c r="A461" s="1"/>
       <c r="B461" s="1">
         <v>14209</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>478</v>
+        <v>470</v>
       </c>
       <c r="D461" s="1">
         <v>8443999090</v>
       </c>
       <c r="E461" s="1">
         <v>1</v>
       </c>
       <c r="F461" s="1">
-        <v>4318.38</v>
+        <v>4395.58</v>
       </c>
       <c r="G461" s="1"/>
-      <c r="H461" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H461" s="1"/>
       <c r="I461" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="462" spans="1:9" outlineLevel="2">
       <c r="A462" s="1"/>
       <c r="B462" s="1">
         <v>20218</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="D462" s="1">
         <v>8443999090</v>
       </c>
       <c r="E462" s="1">
         <v>1</v>
       </c>
       <c r="F462" s="1">
-        <v>811.77</v>
+        <v>826.28</v>
       </c>
       <c r="G462" s="1"/>
-      <c r="H462" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H462" s="1"/>
       <c r="I462" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="463" spans="1:9" outlineLevel="2">
       <c r="A463" s="1"/>
       <c r="B463" s="1">
         <v>15673</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
       <c r="D463" s="1">
         <v>8443999090</v>
       </c>
       <c r="E463" s="1">
         <v>1</v>
       </c>
       <c r="F463" s="1">
-        <v>1628.45</v>
+        <v>1657.56</v>
       </c>
       <c r="G463" s="1"/>
-      <c r="H463" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H463" s="1"/>
       <c r="I463" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="464" spans="1:9" outlineLevel="2">
       <c r="A464" s="1"/>
       <c r="B464" s="1">
         <v>24952</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>481</v>
+        <v>473</v>
       </c>
       <c r="D464" s="1">
         <v>8443999090</v>
       </c>
       <c r="E464" s="1">
         <v>1</v>
       </c>
       <c r="F464" s="1">
-        <v>202.27</v>
+        <v>205.89</v>
       </c>
       <c r="G464" s="1"/>
-      <c r="H464" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H464" s="1"/>
       <c r="I464" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="465" spans="1:9" outlineLevel="2">
       <c r="A465" s="1"/>
       <c r="B465" s="1">
         <v>28459</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>482</v>
+        <v>474</v>
       </c>
       <c r="D465" s="1">
         <v>8443999090</v>
       </c>
       <c r="E465" s="1">
         <v>1</v>
       </c>
       <c r="F465" s="1">
-        <v>494.04</v>
+        <v>502.87</v>
       </c>
       <c r="G465" s="1"/>
-      <c r="H465" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H465" s="1"/>
       <c r="I465" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="466" spans="1:9" outlineLevel="2">
       <c r="A466" s="1"/>
       <c r="B466" s="1">
         <v>22884</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
       <c r="D466" s="1">
         <v>8443999090</v>
       </c>
       <c r="E466" s="1">
         <v>1</v>
       </c>
       <c r="F466" s="1">
-        <v>6824.38</v>
+        <v>6946.38</v>
       </c>
       <c r="G466" s="1"/>
-      <c r="H466" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H466" s="1"/>
       <c r="I466" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="467" spans="1:9" outlineLevel="2">
       <c r="A467" s="1"/>
       <c r="B467" s="1">
         <v>25745</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="D467" s="1">
         <v>8443999090</v>
       </c>
       <c r="E467" s="1">
         <v>1</v>
       </c>
       <c r="F467" s="1">
-        <v>1684.39</v>
+        <v>1714.5</v>
       </c>
       <c r="G467" s="1"/>
-      <c r="H467" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H467" s="1"/>
       <c r="I467" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="468" spans="1:9" outlineLevel="2">
       <c r="A468" s="1"/>
       <c r="B468" s="1">
         <v>11827</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="D468" s="1">
         <v>8443999090</v>
       </c>
       <c r="E468" s="1">
         <v>1</v>
       </c>
       <c r="F468" s="1">
-        <v>5666.25</v>
+        <v>5767.54</v>
       </c>
       <c r="G468" s="1"/>
-      <c r="H468" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H468" s="1"/>
       <c r="I468" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="469" spans="1:9" outlineLevel="2">
       <c r="A469" s="1"/>
       <c r="B469" s="1">
         <v>25918</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="D469" s="1">
         <v>8443999090</v>
       </c>
       <c r="E469" s="1">
         <v>1</v>
       </c>
       <c r="F469" s="1">
-        <v>352.63</v>
+        <v>358.93</v>
       </c>
       <c r="G469" s="1"/>
-      <c r="H469" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H469" s="1"/>
       <c r="I469" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="470" spans="1:9" outlineLevel="2">
       <c r="A470" s="1"/>
       <c r="B470" s="1">
         <v>23076</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>487</v>
+        <v>479</v>
       </c>
       <c r="D470" s="1">
         <v>8443999090</v>
       </c>
       <c r="E470" s="1">
         <v>1</v>
       </c>
       <c r="F470" s="1">
-        <v>729.87</v>
+        <v>742.92</v>
       </c>
       <c r="G470" s="1"/>
-      <c r="H470" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H470" s="1"/>
       <c r="I470" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="471" spans="1:9" outlineLevel="2">
       <c r="A471" s="1"/>
       <c r="B471" s="1">
         <v>21825</v>
       </c>
       <c r="C471" s="1" t="s">
-        <v>488</v>
+        <v>480</v>
       </c>
       <c r="D471" s="1">
         <v>8443999090</v>
       </c>
       <c r="E471" s="1">
         <v>1</v>
       </c>
       <c r="F471" s="1">
-        <v>1285.67</v>
+        <v>1308.65</v>
       </c>
       <c r="G471" s="1"/>
-      <c r="H471" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H471" s="1"/>
       <c r="I471" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="472" spans="1:9" outlineLevel="2">
       <c r="A472" s="1"/>
       <c r="B472" s="1">
         <v>32069</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>489</v>
+        <v>481</v>
       </c>
       <c r="D472" s="1">
         <v>8443999090</v>
       </c>
       <c r="E472" s="1">
         <v>1</v>
       </c>
       <c r="F472" s="1">
-        <v>558.48</v>
+        <v>568.46</v>
       </c>
       <c r="G472" s="1"/>
-      <c r="H472" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H472" s="1"/>
       <c r="I472" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="473" spans="1:9" outlineLevel="2">
       <c r="A473" s="1"/>
       <c r="B473" s="1">
         <v>34553</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>490</v>
+        <v>482</v>
       </c>
       <c r="D473" s="1">
         <v>8443999090</v>
       </c>
       <c r="E473" s="1">
         <v>1</v>
       </c>
       <c r="F473" s="1">
-        <v>515.52</v>
+        <v>524.74</v>
       </c>
       <c r="G473" s="1"/>
-      <c r="H473" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H473" s="1"/>
       <c r="I473" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="474" spans="1:9" outlineLevel="2">
       <c r="A474" s="1"/>
       <c r="B474" s="1">
         <v>32070</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>491</v>
+        <v>483</v>
       </c>
       <c r="D474" s="1">
         <v>8443999090</v>
       </c>
       <c r="E474" s="1">
         <v>1</v>
       </c>
       <c r="F474" s="1">
-        <v>558.48</v>
+        <v>568.46</v>
       </c>
       <c r="G474" s="1"/>
-      <c r="H474" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H474" s="1"/>
       <c r="I474" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="475" spans="1:9" outlineLevel="2">
       <c r="A475" s="1"/>
       <c r="B475" s="1">
         <v>34554</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>492</v>
+        <v>484</v>
       </c>
       <c r="D475" s="1">
         <v>8443999090</v>
       </c>
       <c r="E475" s="1">
         <v>1</v>
       </c>
       <c r="F475" s="1">
-        <v>515.52</v>
+        <v>524.74</v>
       </c>
       <c r="G475" s="1"/>
-      <c r="H475" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H475" s="1"/>
       <c r="I475" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="476" spans="1:9" outlineLevel="2">
       <c r="A476" s="1"/>
       <c r="B476" s="1">
         <v>21396</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>493</v>
+        <v>485</v>
       </c>
       <c r="D476" s="1">
         <v>8443999090</v>
       </c>
       <c r="E476" s="1">
         <v>50</v>
       </c>
       <c r="F476" s="1">
-        <v>604.13</v>
+        <v>614.9299999999999</v>
       </c>
       <c r="G476" s="1"/>
-      <c r="H476" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H476" s="1"/>
       <c r="I476" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="477" spans="1:9" outlineLevel="2">
       <c r="A477" s="1"/>
       <c r="B477" s="1">
         <v>26365</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>494</v>
+        <v>486</v>
       </c>
       <c r="D477" s="1">
         <v>8443999090</v>
       </c>
       <c r="E477" s="1">
         <v>1</v>
       </c>
       <c r="F477" s="1">
-        <v>691.39</v>
+        <v>703.75</v>
       </c>
       <c r="G477" s="1"/>
-      <c r="H477" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H477" s="1"/>
       <c r="I477" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="478" spans="1:9" outlineLevel="2">
       <c r="A478" s="1"/>
       <c r="B478" s="1">
         <v>17029</v>
       </c>
       <c r="C478" s="1" t="s">
-        <v>495</v>
+        <v>487</v>
       </c>
       <c r="D478" s="1">
         <v>8443999090</v>
       </c>
       <c r="E478" s="1">
         <v>1</v>
       </c>
       <c r="F478" s="1">
-        <v>800.13</v>
+        <v>814.4299999999999</v>
       </c>
       <c r="G478" s="1"/>
-      <c r="H478" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H478" s="1"/>
       <c r="I478" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="479" spans="1:9" outlineLevel="2">
       <c r="A479" s="1"/>
       <c r="B479" s="1">
         <v>25292</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>496</v>
+        <v>488</v>
       </c>
       <c r="D479" s="1">
         <v>8443999090</v>
       </c>
       <c r="E479" s="1">
         <v>1</v>
       </c>
       <c r="F479" s="1">
-        <v>1476.75</v>
+        <v>1503.15</v>
       </c>
       <c r="G479" s="1"/>
-      <c r="H479" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H479" s="1"/>
       <c r="I479" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="480" spans="1:9" outlineLevel="2">
       <c r="A480" s="1"/>
       <c r="B480" s="1">
         <v>25293</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>497</v>
+        <v>489</v>
       </c>
       <c r="D480" s="1">
         <v>8443999090</v>
       </c>
       <c r="E480" s="1">
         <v>1</v>
       </c>
       <c r="F480" s="1">
-        <v>2327</v>
+        <v>2368.6</v>
       </c>
       <c r="G480" s="1"/>
-      <c r="H480" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H480" s="1"/>
       <c r="I480" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="481" spans="1:9" outlineLevel="2">
       <c r="A481" s="1"/>
       <c r="B481" s="1">
         <v>27530</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>498</v>
+        <v>490</v>
       </c>
       <c r="D481" s="1">
         <v>8443999090</v>
       </c>
       <c r="E481" s="1">
         <v>1</v>
       </c>
       <c r="F481" s="1">
-        <v>2912.78</v>
+        <v>2964.85</v>
       </c>
       <c r="G481" s="1"/>
-      <c r="H481" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H481" s="1"/>
       <c r="I481" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="482" spans="1:9" outlineLevel="2">
       <c r="A482" s="1"/>
       <c r="B482" s="1">
         <v>14207</v>
       </c>
       <c r="C482" s="1" t="s">
-        <v>499</v>
+        <v>491</v>
       </c>
       <c r="D482" s="1">
         <v>8443999090</v>
       </c>
       <c r="E482" s="1">
         <v>50</v>
       </c>
       <c r="F482" s="1">
-        <v>4654</v>
+        <v>4737.2</v>
       </c>
       <c r="G482" s="1"/>
-      <c r="H482" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H482" s="1"/>
       <c r="I482" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="483" spans="1:9" outlineLevel="2">
       <c r="A483" s="1"/>
       <c r="B483" s="1">
         <v>8860</v>
       </c>
       <c r="C483" s="1" t="s">
-        <v>500</v>
+        <v>492</v>
       </c>
       <c r="D483" s="1">
         <v>8443999090</v>
       </c>
       <c r="E483" s="1">
         <v>1</v>
       </c>
       <c r="F483" s="1">
-        <v>1536.27</v>
+        <v>1563.73</v>
       </c>
       <c r="G483" s="1"/>
-      <c r="H483" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H483" s="1"/>
       <c r="I483" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="484" spans="1:9" outlineLevel="2">
       <c r="A484" s="1"/>
       <c r="B484" s="1">
         <v>15887</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>501</v>
+        <v>493</v>
       </c>
       <c r="D484" s="1">
         <v>8443999090</v>
       </c>
       <c r="E484" s="1">
         <v>1</v>
       </c>
       <c r="F484" s="1">
-        <v>204.06</v>
+        <v>207.71</v>
       </c>
       <c r="G484" s="1"/>
-      <c r="H484" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H484" s="1"/>
       <c r="I484" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="485" spans="1:9" outlineLevel="2">
       <c r="A485" s="1"/>
       <c r="B485" s="1">
         <v>33885</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>502</v>
+        <v>494</v>
       </c>
       <c r="D485" s="1">
         <v>8443999090</v>
       </c>
       <c r="E485" s="1">
         <v>1</v>
       </c>
       <c r="F485" s="1">
-        <v>263.13</v>
+        <v>267.83</v>
       </c>
       <c r="G485" s="1"/>
-      <c r="H485" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H485" s="1"/>
       <c r="I485" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="486" spans="1:9" outlineLevel="2">
       <c r="A486" s="1"/>
       <c r="B486" s="1">
         <v>29823</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>503</v>
+        <v>495</v>
       </c>
       <c r="D486" s="1">
         <v>8443999090</v>
       </c>
       <c r="E486" s="1">
         <v>1</v>
       </c>
       <c r="F486" s="1">
-        <v>204.06</v>
+        <v>207.71</v>
       </c>
       <c r="G486" s="1"/>
-      <c r="H486" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H486" s="1"/>
+      <c r="I486" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="487" spans="1:9" outlineLevel="2">
       <c r="A487" s="1"/>
       <c r="B487" s="1">
         <v>33887</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>504</v>
+        <v>496</v>
       </c>
       <c r="D487" s="1">
         <v>8443999090</v>
       </c>
       <c r="E487" s="1">
         <v>1</v>
       </c>
       <c r="F487" s="1">
-        <v>241.65</v>
+        <v>245.97</v>
       </c>
       <c r="G487" s="1"/>
-      <c r="H487" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H487" s="1"/>
       <c r="I487" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="488" spans="1:9" outlineLevel="2">
       <c r="A488" s="1"/>
       <c r="B488" s="1">
         <v>33886</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>505</v>
+        <v>497</v>
       </c>
       <c r="D488" s="1">
         <v>8443999090</v>
       </c>
       <c r="E488" s="1">
         <v>1</v>
       </c>
       <c r="F488" s="1">
-        <v>257.76</v>
+        <v>262.37</v>
       </c>
       <c r="G488" s="1"/>
-      <c r="H488" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H488" s="1"/>
       <c r="I488" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="489" spans="1:9" outlineLevel="2">
       <c r="A489" s="1"/>
       <c r="B489" s="1">
         <v>23101</v>
       </c>
       <c r="C489" s="1" t="s">
-        <v>506</v>
+        <v>498</v>
       </c>
       <c r="D489" s="1">
         <v>8443999090</v>
       </c>
       <c r="E489" s="1">
         <v>1</v>
       </c>
       <c r="F489" s="1">
-        <v>534.3200000000001</v>
+        <v>543.87</v>
       </c>
       <c r="G489" s="1"/>
-      <c r="H489" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H489" s="1"/>
       <c r="I489" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="490" spans="1:9" outlineLevel="2">
       <c r="A490" s="1"/>
       <c r="B490" s="1">
         <v>24389</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>507</v>
+        <v>499</v>
       </c>
       <c r="D490" s="1">
         <v>8443999090</v>
       </c>
       <c r="E490" s="1">
         <v>1</v>
       </c>
       <c r="F490" s="1">
-        <v>542.37</v>
+        <v>552.0700000000001</v>
       </c>
       <c r="G490" s="1"/>
-      <c r="H490" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H490" s="1"/>
       <c r="I490" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="491" spans="1:9" outlineLevel="2">
       <c r="A491" s="1"/>
       <c r="B491" s="1">
         <v>28750</v>
       </c>
       <c r="C491" s="1" t="s">
-        <v>508</v>
+        <v>500</v>
       </c>
       <c r="D491" s="1">
         <v>8443999090</v>
       </c>
       <c r="E491" s="1">
         <v>50</v>
       </c>
       <c r="F491" s="1">
-        <v>232.25</v>
+        <v>236.4</v>
       </c>
       <c r="G491" s="1"/>
-      <c r="H491" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H491" s="1"/>
       <c r="I491" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="492" spans="1:9" outlineLevel="2">
       <c r="A492" s="1"/>
       <c r="B492" s="1">
         <v>15883</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>509</v>
+        <v>501</v>
       </c>
       <c r="D492" s="1">
         <v>8443999090</v>
       </c>
       <c r="E492" s="1">
         <v>50</v>
       </c>
       <c r="F492" s="1">
-        <v>116.8</v>
+        <v>118.89</v>
       </c>
       <c r="G492" s="1"/>
-      <c r="H492" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H492" s="1"/>
       <c r="I492" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="493" spans="1:9" outlineLevel="2">
       <c r="A493" s="1"/>
       <c r="B493" s="1">
         <v>15219</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>510</v>
+        <v>502</v>
       </c>
       <c r="D493" s="1">
         <v>8443999090</v>
       </c>
       <c r="E493" s="1">
         <v>1</v>
       </c>
       <c r="F493" s="1">
-        <v>741.96</v>
+        <v>755.22</v>
       </c>
       <c r="G493" s="1"/>
-      <c r="H493" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H493" s="1"/>
       <c r="I493" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="494" spans="1:9" outlineLevel="2">
       <c r="A494" s="1"/>
       <c r="B494" s="1">
         <v>9399</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>511</v>
+        <v>503</v>
       </c>
       <c r="D494" s="1">
         <v>8443999090</v>
       </c>
       <c r="E494" s="1">
         <v>1</v>
       </c>
       <c r="F494" s="1">
-        <v>223.75</v>
+        <v>227.75</v>
       </c>
       <c r="G494" s="1"/>
-      <c r="H494" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H494" s="1"/>
       <c r="I494" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="495" spans="1:9" outlineLevel="2">
       <c r="A495" s="1"/>
       <c r="B495" s="1">
         <v>27780</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>512</v>
+        <v>504</v>
       </c>
       <c r="D495" s="1">
         <v>8443991000</v>
       </c>
       <c r="E495" s="1">
         <v>1</v>
       </c>
       <c r="F495" s="1">
-        <v>8011.59</v>
+        <v>8154.82</v>
       </c>
       <c r="G495" s="1"/>
-      <c r="H495" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H495" s="1"/>
       <c r="I495" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="496" spans="1:9" outlineLevel="2">
       <c r="A496" s="1"/>
       <c r="B496" s="1">
         <v>33889</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>513</v>
+        <v>505</v>
       </c>
       <c r="D496" s="1">
         <v>8443999090</v>
       </c>
       <c r="E496" s="1">
         <v>1</v>
       </c>
       <c r="F496" s="1">
-        <v>402.75</v>
+        <v>409.95</v>
       </c>
       <c r="G496" s="1"/>
-      <c r="H496" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H496" s="1"/>
       <c r="I496" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="497" spans="1:9" outlineLevel="2">
       <c r="A497" s="1"/>
       <c r="B497" s="1">
         <v>17876</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>514</v>
+        <v>506</v>
       </c>
       <c r="D497" s="1">
         <v>8443999090</v>
       </c>
       <c r="E497" s="1">
         <v>1</v>
       </c>
       <c r="F497" s="1">
-        <v>1622.64</v>
+        <v>1651.64</v>
       </c>
       <c r="G497" s="1"/>
-      <c r="H497" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H497" s="1"/>
       <c r="I497" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="498" spans="1:9" outlineLevel="2">
       <c r="A498" s="1"/>
       <c r="B498" s="1">
         <v>22979</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>515</v>
+        <v>507</v>
       </c>
       <c r="D498" s="1">
         <v>8443999090</v>
       </c>
       <c r="E498" s="1">
         <v>1</v>
       </c>
       <c r="F498" s="1">
-        <v>872.63</v>
+        <v>888.23</v>
       </c>
       <c r="G498" s="1"/>
-      <c r="H498" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H498" s="1"/>
       <c r="I498" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="499" spans="1:9" outlineLevel="2">
       <c r="A499" s="1"/>
       <c r="B499" s="1">
         <v>24950</v>
       </c>
       <c r="C499" s="1" t="s">
-        <v>516</v>
+        <v>508</v>
       </c>
       <c r="D499" s="1">
         <v>8443999090</v>
       </c>
       <c r="E499" s="1">
         <v>1</v>
       </c>
       <c r="F499" s="1">
-        <v>142.75</v>
+        <v>145.3</v>
       </c>
       <c r="G499" s="1"/>
-      <c r="H499" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H499" s="1"/>
       <c r="I499" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="500" spans="1:9" outlineLevel="2">
       <c r="A500" s="1"/>
       <c r="B500" s="1">
         <v>21119</v>
       </c>
       <c r="C500" s="1" t="s">
-        <v>517</v>
+        <v>509</v>
       </c>
       <c r="D500" s="1">
         <v>8443999090</v>
       </c>
       <c r="E500" s="1">
         <v>100</v>
       </c>
       <c r="F500" s="1">
-        <v>197.35</v>
+        <v>200.88</v>
       </c>
       <c r="G500" s="1"/>
-      <c r="H500" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H500" s="1"/>
       <c r="I500" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="501" spans="1:9" outlineLevel="2">
       <c r="A501" s="1"/>
       <c r="B501" s="1">
         <v>20873</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>518</v>
+        <v>510</v>
       </c>
       <c r="D501" s="1">
         <v>8443999090</v>
       </c>
       <c r="E501" s="1">
         <v>1</v>
       </c>
       <c r="F501" s="1">
-        <v>268.5</v>
+        <v>273.3</v>
       </c>
       <c r="G501" s="1"/>
-      <c r="H501" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H501" s="1"/>
       <c r="I501" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="502" spans="1:9" outlineLevel="2">
       <c r="A502" s="1"/>
       <c r="B502" s="1">
         <v>33891</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>519</v>
+        <v>511</v>
       </c>
       <c r="D502" s="1">
         <v>8443999090</v>
       </c>
       <c r="E502" s="1">
         <v>1</v>
       </c>
       <c r="F502" s="1">
-        <v>257.76</v>
+        <v>262.37</v>
       </c>
       <c r="G502" s="1"/>
-      <c r="H502" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H502" s="1"/>
       <c r="I502" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="503" spans="1:9" outlineLevel="2">
       <c r="A503" s="1"/>
       <c r="B503" s="1">
         <v>25176</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>520</v>
+        <v>512</v>
       </c>
       <c r="D503" s="1">
         <v>8443999090</v>
       </c>
       <c r="E503" s="1">
         <v>1</v>
       </c>
       <c r="F503" s="1">
-        <v>1162.16</v>
+        <v>1182.93</v>
       </c>
       <c r="G503" s="1"/>
-      <c r="H503" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H503" s="1"/>
       <c r="I503" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="504" spans="1:9" outlineLevel="2">
       <c r="A504" s="1"/>
       <c r="B504" s="1">
         <v>27298</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>521</v>
+        <v>513</v>
       </c>
       <c r="D504" s="1">
         <v>8443999090</v>
       </c>
       <c r="E504" s="1">
         <v>1</v>
       </c>
       <c r="F504" s="1">
-        <v>413.49</v>
+        <v>420.88</v>
       </c>
       <c r="G504" s="1"/>
-      <c r="H504" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H504" s="1"/>
       <c r="I504" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="505" spans="1:9" outlineLevel="2">
       <c r="A505" s="1"/>
       <c r="B505" s="1">
         <v>33892</v>
       </c>
       <c r="C505" s="1" t="s">
-        <v>522</v>
+        <v>514</v>
       </c>
       <c r="D505" s="1">
         <v>8443999090</v>
       </c>
       <c r="E505" s="1">
         <v>1</v>
       </c>
       <c r="F505" s="1">
-        <v>480.62</v>
+        <v>489.21</v>
       </c>
       <c r="G505" s="1"/>
-      <c r="H505" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H505" s="1"/>
       <c r="I505" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="506" spans="1:9" outlineLevel="2">
       <c r="A506" s="1"/>
       <c r="B506" s="1">
         <v>26468</v>
       </c>
       <c r="C506" s="1" t="s">
-        <v>523</v>
+        <v>515</v>
       </c>
       <c r="D506" s="1">
         <v>8443999090</v>
       </c>
       <c r="E506" s="1">
         <v>1</v>
       </c>
       <c r="F506" s="1">
-        <v>330.7</v>
+        <v>336.61</v>
       </c>
       <c r="G506" s="1"/>
-      <c r="H506" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H506" s="1"/>
       <c r="I506" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="507" spans="1:9" outlineLevel="2">
       <c r="A507" s="1"/>
       <c r="B507" s="1">
         <v>21436</v>
       </c>
       <c r="C507" s="1" t="s">
-        <v>524</v>
+        <v>516</v>
       </c>
       <c r="D507" s="1">
         <v>8443999090</v>
       </c>
       <c r="E507" s="1">
         <v>1</v>
       </c>
       <c r="F507" s="1">
-        <v>318.17</v>
+        <v>323.86</v>
       </c>
       <c r="G507" s="1"/>
-      <c r="H507" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H507" s="1"/>
       <c r="I507" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="508" spans="1:9" outlineLevel="2">
       <c r="A508" s="1"/>
       <c r="B508" s="1">
         <v>34660</v>
       </c>
       <c r="C508" s="1" t="s">
-        <v>525</v>
+        <v>517</v>
       </c>
       <c r="D508" s="1">
         <v>8443999090</v>
       </c>
       <c r="E508" s="1">
         <v>1</v>
       </c>
       <c r="F508" s="1">
-        <v>8120.34</v>
+        <v>8265.5</v>
       </c>
       <c r="G508" s="1"/>
-      <c r="H508" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H508" s="1"/>
       <c r="I508" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="509" spans="1:9" outlineLevel="2">
       <c r="A509" s="1"/>
       <c r="B509" s="1">
         <v>30141</v>
       </c>
       <c r="C509" s="1" t="s">
-        <v>526</v>
+        <v>518</v>
       </c>
       <c r="D509" s="1">
         <v>8443999090</v>
       </c>
       <c r="E509" s="1">
         <v>1</v>
       </c>
       <c r="F509" s="1">
-        <v>6546.93</v>
+        <v>5604.93</v>
       </c>
       <c r="G509" s="1"/>
-      <c r="H509" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H509" s="1"/>
       <c r="I509" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="510" spans="1:9" outlineLevel="2">
       <c r="A510" s="1"/>
       <c r="B510" s="1">
         <v>26189</v>
       </c>
       <c r="C510" s="1" t="s">
-        <v>527</v>
+        <v>519</v>
       </c>
       <c r="D510" s="1">
         <v>8443999090</v>
       </c>
       <c r="E510" s="1">
         <v>1</v>
       </c>
       <c r="F510" s="1">
-        <v>745.09</v>
+        <v>758.41</v>
       </c>
       <c r="G510" s="1"/>
-      <c r="H510" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H510" s="1"/>
       <c r="I510" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="511" spans="1:9" outlineLevel="2">
       <c r="A511" s="1"/>
       <c r="B511" s="1">
         <v>24951</v>
       </c>
       <c r="C511" s="1" t="s">
-        <v>528</v>
+        <v>520</v>
       </c>
       <c r="D511" s="1">
         <v>8443999090</v>
       </c>
       <c r="E511" s="1">
         <v>1</v>
       </c>
       <c r="F511" s="1">
-        <v>308.33</v>
+        <v>313.84</v>
       </c>
       <c r="G511" s="1"/>
-      <c r="H511" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H511" s="1"/>
       <c r="I511" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="512" spans="1:9" outlineLevel="2">
       <c r="A512" s="1"/>
       <c r="B512" s="1">
         <v>31175</v>
       </c>
       <c r="C512" s="1" t="s">
-        <v>529</v>
+        <v>521</v>
       </c>
       <c r="D512" s="1">
         <v>8443999090</v>
       </c>
       <c r="E512" s="1">
         <v>1</v>
       </c>
       <c r="F512" s="1">
-        <v>531.63</v>
+        <v>541.13</v>
       </c>
       <c r="G512" s="1"/>
-      <c r="H512" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H512" s="1"/>
       <c r="I512" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="513" spans="1:9" outlineLevel="2">
       <c r="A513" s="1"/>
       <c r="B513" s="1">
         <v>23630</v>
       </c>
       <c r="C513" s="1" t="s">
-        <v>530</v>
+        <v>522</v>
       </c>
       <c r="D513" s="1">
         <v>8443999090</v>
       </c>
       <c r="E513" s="1">
         <v>1</v>
       </c>
       <c r="F513" s="1">
-        <v>1126.36</v>
+        <v>1146.49</v>
       </c>
       <c r="G513" s="1"/>
-      <c r="H513" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H513" s="1"/>
       <c r="I513" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="514" spans="1:9" outlineLevel="2">
       <c r="A514" s="1"/>
       <c r="B514" s="1">
         <v>32429</v>
       </c>
       <c r="C514" s="1" t="s">
-        <v>531</v>
+        <v>523</v>
       </c>
       <c r="D514" s="1">
         <v>8443999090</v>
       </c>
       <c r="E514" s="1">
         <v>1</v>
       </c>
       <c r="F514" s="1">
-        <v>1363.53</v>
+        <v>1387.91</v>
       </c>
       <c r="G514" s="1"/>
-      <c r="H514" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H514" s="1"/>
       <c r="I514" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="515" spans="1:9" outlineLevel="2">
       <c r="A515" s="1"/>
       <c r="B515" s="1">
         <v>30103</v>
       </c>
       <c r="C515" s="1" t="s">
-        <v>532</v>
+        <v>524</v>
       </c>
       <c r="D515" s="1">
         <v>8443999090</v>
       </c>
       <c r="E515" s="1">
         <v>1</v>
       </c>
       <c r="F515" s="1">
-        <v>563.85</v>
+        <v>573.9299999999999</v>
       </c>
       <c r="G515" s="1"/>
-      <c r="H515" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H515" s="1"/>
       <c r="I515" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="516" spans="1:9" outlineLevel="2">
       <c r="A516" s="1"/>
       <c r="B516" s="1">
         <v>33888</v>
       </c>
       <c r="C516" s="1" t="s">
-        <v>533</v>
+        <v>525</v>
       </c>
       <c r="D516" s="1">
         <v>8443999090</v>
       </c>
       <c r="E516" s="1">
         <v>1</v>
       </c>
       <c r="F516" s="1">
-        <v>563.85</v>
+        <v>573.9299999999999</v>
       </c>
       <c r="G516" s="1"/>
-      <c r="H516" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H516" s="1"/>
       <c r="I516" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="517" spans="1:9" outlineLevel="2">
       <c r="A517" s="1"/>
       <c r="B517" s="1">
         <v>33507</v>
       </c>
       <c r="C517" s="1" t="s">
-        <v>534</v>
+        <v>526</v>
       </c>
       <c r="D517" s="1">
         <v>8443999090</v>
       </c>
       <c r="E517" s="1">
         <v>1</v>
       </c>
       <c r="F517" s="1">
-        <v>391.56</v>
+        <v>398.56</v>
       </c>
       <c r="G517" s="1"/>
-      <c r="H517" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H517" s="1"/>
       <c r="I517" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="518" spans="1:9" outlineLevel="2">
       <c r="A518" s="1"/>
       <c r="B518" s="1">
         <v>23629</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>535</v>
+        <v>527</v>
       </c>
       <c r="D518" s="1">
         <v>8443999090</v>
       </c>
       <c r="E518" s="1">
         <v>1</v>
       </c>
       <c r="F518" s="1">
-        <v>1363.53</v>
+        <v>1387.91</v>
       </c>
       <c r="G518" s="1"/>
-      <c r="H518" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H518" s="1"/>
+      <c r="I518" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="519" spans="1:9" outlineLevel="2">
       <c r="A519" s="1"/>
       <c r="B519" s="1">
         <v>30574</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>536</v>
+        <v>528</v>
       </c>
       <c r="D519" s="1">
         <v>8443999090</v>
       </c>
       <c r="E519" s="1">
         <v>1</v>
       </c>
       <c r="F519" s="1">
-        <v>2531.96</v>
+        <v>2577.22</v>
       </c>
       <c r="G519" s="1"/>
-      <c r="H519" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H519" s="1"/>
       <c r="I519" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="520" spans="1:9" outlineLevel="2">
       <c r="A520" s="1"/>
       <c r="B520" s="1">
         <v>19307</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>537</v>
+        <v>529</v>
       </c>
       <c r="D520" s="1">
         <v>8443999090</v>
       </c>
       <c r="E520" s="1">
         <v>1</v>
       </c>
       <c r="F520" s="1">
-        <v>408.12</v>
+        <v>415.42</v>
       </c>
       <c r="G520" s="1"/>
-      <c r="H520" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H520" s="1"/>
       <c r="I520" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="521" spans="1:9" outlineLevel="2">
       <c r="A521" s="1"/>
       <c r="B521" s="1">
         <v>30184</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>538</v>
+        <v>530</v>
       </c>
       <c r="D521" s="1">
         <v>8443999090</v>
       </c>
       <c r="E521" s="1">
         <v>1</v>
       </c>
       <c r="F521" s="1">
-        <v>441.68</v>
+        <v>449.58</v>
       </c>
       <c r="G521" s="1"/>
-      <c r="H521" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H521" s="1"/>
       <c r="I521" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="522" spans="1:9" outlineLevel="2">
       <c r="A522" s="1"/>
       <c r="B522" s="1">
         <v>23429</v>
       </c>
       <c r="C522" s="1" t="s">
-        <v>539</v>
+        <v>531</v>
       </c>
       <c r="D522" s="1">
         <v>8443999090</v>
       </c>
       <c r="E522" s="1">
         <v>1</v>
       </c>
       <c r="F522" s="1">
-        <v>523.58</v>
+        <v>532.9400000000001</v>
       </c>
       <c r="G522" s="1"/>
-      <c r="H522" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H522" s="1"/>
       <c r="I522" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="523" spans="1:9" outlineLevel="2">
       <c r="A523" s="1"/>
       <c r="B523" s="1">
         <v>25894</v>
       </c>
       <c r="C523" s="1" t="s">
-        <v>540</v>
+        <v>532</v>
       </c>
       <c r="D523" s="1">
         <v>8443999090</v>
       </c>
       <c r="E523" s="1">
         <v>1</v>
       </c>
       <c r="F523" s="1">
-        <v>2029.86</v>
+        <v>2066.15</v>
       </c>
       <c r="G523" s="1"/>
-      <c r="H523" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H523" s="1"/>
       <c r="I523" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="524" spans="1:9" outlineLevel="2">
       <c r="A524" s="1"/>
       <c r="B524" s="1">
         <v>13477</v>
       </c>
       <c r="C524" s="1" t="s">
-        <v>541</v>
+        <v>533</v>
       </c>
       <c r="D524" s="1">
         <v>8443999090</v>
       </c>
       <c r="E524" s="1">
         <v>1</v>
       </c>
       <c r="F524" s="1">
-        <v>371.87</v>
+        <v>378.52</v>
       </c>
       <c r="G524" s="1"/>
-      <c r="H524" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H524" s="1"/>
       <c r="I524" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="525" spans="1:9" outlineLevel="2">
       <c r="A525" s="1"/>
       <c r="B525" s="1">
         <v>13479</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>542</v>
+        <v>534</v>
       </c>
       <c r="D525" s="1">
         <v>8443999090</v>
       </c>
       <c r="E525" s="1">
         <v>100</v>
       </c>
       <c r="F525" s="1">
-        <v>438.1</v>
+        <v>445.93</v>
       </c>
       <c r="G525" s="1"/>
-      <c r="H525" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H525" s="1"/>
       <c r="I525" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="526" spans="1:9" outlineLevel="2">
       <c r="A526" s="1"/>
       <c r="B526" s="1">
         <v>7375</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>543</v>
+        <v>535</v>
       </c>
       <c r="D526" s="1">
         <v>8443999090</v>
       </c>
       <c r="E526" s="1">
         <v>1</v>
       </c>
       <c r="F526" s="1">
-        <v>371.87</v>
+        <v>378.52</v>
       </c>
       <c r="G526" s="1"/>
-      <c r="H526" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H526" s="1"/>
       <c r="I526" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="527" spans="1:9" outlineLevel="2">
       <c r="A527" s="1"/>
       <c r="B527" s="1">
         <v>18485</v>
       </c>
       <c r="C527" s="1" t="s">
-        <v>544</v>
+        <v>536</v>
       </c>
       <c r="D527" s="1">
         <v>8443999090</v>
       </c>
       <c r="E527" s="1">
         <v>1</v>
       </c>
       <c r="F527" s="1">
-        <v>371.87</v>
+        <v>378.52</v>
       </c>
       <c r="G527" s="1"/>
-      <c r="H527" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H527" s="1"/>
       <c r="I527" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="528" spans="1:9" outlineLevel="2">
       <c r="A528" s="1"/>
       <c r="B528" s="1">
         <v>29856</v>
       </c>
       <c r="C528" s="1" t="s">
-        <v>545</v>
+        <v>537</v>
       </c>
       <c r="D528" s="1">
         <v>8443999090</v>
       </c>
       <c r="E528" s="1">
         <v>1</v>
       </c>
       <c r="F528" s="1">
-        <v>290.88</v>
+        <v>296.08</v>
       </c>
       <c r="G528" s="1"/>
-      <c r="H528" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H528" s="1"/>
       <c r="I528" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="529" spans="1:9" outlineLevel="2">
       <c r="A529" s="1"/>
       <c r="B529" s="1">
         <v>29854</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>546</v>
+        <v>538</v>
       </c>
       <c r="D529" s="1">
         <v>8443999090</v>
       </c>
       <c r="E529" s="1">
         <v>1</v>
       </c>
       <c r="F529" s="1">
-        <v>112.32</v>
+        <v>114.33</v>
       </c>
       <c r="G529" s="1"/>
-      <c r="H529" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H529" s="1"/>
       <c r="I529" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="530" spans="1:9" outlineLevel="2">
       <c r="A530" s="1"/>
       <c r="B530" s="1">
         <v>17027</v>
       </c>
       <c r="C530" s="1" t="s">
-        <v>547</v>
+        <v>539</v>
       </c>
       <c r="D530" s="1">
         <v>8443999090</v>
       </c>
       <c r="E530" s="1">
         <v>1</v>
       </c>
       <c r="F530" s="1">
-        <v>392.91</v>
+        <v>399.93</v>
       </c>
       <c r="G530" s="1"/>
-      <c r="H530" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H530" s="1"/>
       <c r="I530" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="531" spans="1:9" outlineLevel="2">
       <c r="A531" s="1"/>
       <c r="B531" s="1">
         <v>29855</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>548</v>
+        <v>540</v>
       </c>
       <c r="D531" s="1">
         <v>8443999090</v>
       </c>
       <c r="E531" s="1">
         <v>1</v>
       </c>
       <c r="F531" s="1">
-        <v>112.32</v>
+        <v>114.33</v>
       </c>
       <c r="G531" s="1"/>
-      <c r="H531" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H531" s="1"/>
       <c r="I531" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="532" spans="1:9" outlineLevel="2">
       <c r="A532" s="1"/>
       <c r="B532" s="1">
         <v>22871</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>549</v>
+        <v>541</v>
       </c>
       <c r="D532" s="1">
         <v>8443999090</v>
       </c>
       <c r="E532" s="1">
         <v>1</v>
       </c>
       <c r="F532" s="1">
-        <v>354.42</v>
+        <v>360.76</v>
       </c>
       <c r="G532" s="1"/>
-      <c r="H532" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H532" s="1"/>
       <c r="I532" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="533" spans="1:9" outlineLevel="2">
       <c r="A533" s="1"/>
       <c r="B533" s="1">
         <v>17053</v>
       </c>
       <c r="C533" s="1" t="s">
-        <v>550</v>
+        <v>542</v>
       </c>
       <c r="D533" s="1">
         <v>8443999090</v>
       </c>
       <c r="E533" s="1">
         <v>10</v>
       </c>
       <c r="F533" s="1">
-        <v>649.77</v>
+        <v>661.39</v>
       </c>
       <c r="G533" s="1"/>
-      <c r="H533" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H533" s="1"/>
       <c r="I533" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="534" spans="1:9" outlineLevel="2">
       <c r="A534" s="1"/>
       <c r="B534" s="1">
         <v>21078</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>551</v>
+        <v>543</v>
       </c>
       <c r="D534" s="1">
         <v>8443999090</v>
       </c>
       <c r="E534" s="1">
         <v>5</v>
       </c>
       <c r="F534" s="1">
-        <v>525.8099999999999</v>
+        <v>535.21</v>
       </c>
       <c r="G534" s="1"/>
-      <c r="H534" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H534" s="1"/>
       <c r="I534" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="535" spans="1:9" outlineLevel="2">
       <c r="A535" s="1"/>
       <c r="B535" s="1">
         <v>24387</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>552</v>
+        <v>544</v>
       </c>
       <c r="D535" s="1">
         <v>8443999090</v>
       </c>
       <c r="E535" s="1">
         <v>1</v>
       </c>
       <c r="F535" s="1">
-        <v>548.1900000000001</v>
+        <v>557.99</v>
       </c>
       <c r="G535" s="1"/>
-      <c r="H535" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H535" s="1"/>
       <c r="I535" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="536" spans="1:9" outlineLevel="2">
       <c r="A536" s="1"/>
       <c r="B536" s="1">
         <v>18392</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>553</v>
+        <v>545</v>
       </c>
       <c r="D536" s="1">
         <v>8443999090</v>
       </c>
       <c r="E536" s="1">
         <v>1</v>
       </c>
       <c r="F536" s="1">
-        <v>286.4</v>
+        <v>291.52</v>
       </c>
       <c r="G536" s="1"/>
-      <c r="H536" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H536" s="1"/>
       <c r="I536" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="537" spans="1:9" outlineLevel="2">
       <c r="A537" s="1"/>
       <c r="B537" s="1">
         <v>6957</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>554</v>
+        <v>546</v>
       </c>
       <c r="D537" s="1">
         <v>8443999090</v>
       </c>
       <c r="E537" s="1">
         <v>1</v>
       </c>
       <c r="F537" s="1">
-        <v>711.08</v>
+        <v>723.79</v>
       </c>
       <c r="G537" s="1"/>
-      <c r="H537" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H537" s="1"/>
       <c r="I537" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="538" spans="1:9" outlineLevel="2">
       <c r="A538" s="1"/>
       <c r="B538" s="1">
         <v>18486</v>
       </c>
       <c r="C538" s="1" t="s">
-        <v>555</v>
+        <v>547</v>
       </c>
       <c r="D538" s="1">
         <v>8443999090</v>
       </c>
       <c r="E538" s="1">
         <v>1</v>
       </c>
       <c r="F538" s="1">
-        <v>371.87</v>
+        <v>378.52</v>
       </c>
       <c r="G538" s="1"/>
-      <c r="H538" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H538" s="1"/>
       <c r="I538" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="539" spans="1:9" outlineLevel="2">
       <c r="A539" s="1"/>
       <c r="B539" s="1">
         <v>17028</v>
       </c>
       <c r="C539" s="1" t="s">
-        <v>556</v>
+        <v>548</v>
       </c>
       <c r="D539" s="1">
         <v>8443999090</v>
       </c>
       <c r="E539" s="1">
         <v>1</v>
       </c>
       <c r="F539" s="1">
-        <v>422.44</v>
+        <v>429.99</v>
       </c>
       <c r="G539" s="1"/>
-      <c r="H539" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H539" s="1"/>
       <c r="I539" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="540" spans="1:9" outlineLevel="2">
       <c r="A540" s="1"/>
       <c r="B540" s="1">
         <v>17969</v>
       </c>
       <c r="C540" s="1" t="s">
-        <v>557</v>
+        <v>549</v>
       </c>
       <c r="D540" s="1">
         <v>8443999090</v>
       </c>
       <c r="E540" s="1">
         <v>1</v>
       </c>
       <c r="F540" s="1">
-        <v>447.5</v>
+        <v>455.5</v>
       </c>
       <c r="G540" s="1"/>
-      <c r="H540" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H540" s="1"/>
       <c r="I540" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="541" spans="1:9" outlineLevel="2">
       <c r="A541" s="1"/>
       <c r="B541" s="1">
         <v>22624</v>
       </c>
       <c r="C541" s="1" t="s">
-        <v>558</v>
+        <v>550</v>
       </c>
       <c r="D541" s="1">
         <v>8443999090</v>
       </c>
       <c r="E541" s="1">
         <v>5</v>
       </c>
       <c r="F541" s="1">
-        <v>371.87</v>
+        <v>378.52</v>
       </c>
       <c r="G541" s="1"/>
-      <c r="H541" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H541" s="1"/>
       <c r="I541" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="542" spans="1:9" outlineLevel="2">
       <c r="A542" s="1"/>
       <c r="B542" s="1">
         <v>18487</v>
       </c>
       <c r="C542" s="1" t="s">
-        <v>559</v>
+        <v>551</v>
       </c>
       <c r="D542" s="1">
         <v>8443999090</v>
       </c>
       <c r="E542" s="1">
         <v>1</v>
       </c>
       <c r="F542" s="1">
-        <v>371.87</v>
+        <v>378.52</v>
       </c>
       <c r="G542" s="1"/>
-      <c r="H542" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H542" s="1"/>
       <c r="I542" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="543" spans="1:9" outlineLevel="2">
       <c r="A543" s="1"/>
       <c r="B543" s="1">
         <v>24388</v>
       </c>
       <c r="C543" s="1" t="s">
-        <v>560</v>
+        <v>552</v>
       </c>
       <c r="D543" s="1">
         <v>8443999090</v>
       </c>
       <c r="E543" s="1">
         <v>1</v>
       </c>
       <c r="F543" s="1">
-        <v>394.7</v>
+        <v>401.75</v>
       </c>
       <c r="G543" s="1"/>
-      <c r="H543" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H543" s="1"/>
       <c r="I543" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="544" spans="1:9" outlineLevel="2">
       <c r="A544" s="1"/>
       <c r="B544" s="1">
         <v>26018</v>
       </c>
       <c r="C544" s="1" t="s">
-        <v>561</v>
+        <v>553</v>
       </c>
       <c r="D544" s="1">
         <v>8443999090</v>
       </c>
       <c r="E544" s="1">
         <v>1</v>
       </c>
       <c r="F544" s="1">
-        <v>23791.34</v>
+        <v>24216.66</v>
       </c>
       <c r="G544" s="1"/>
-      <c r="H544" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H544" s="1"/>
       <c r="I544" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="545" spans="1:9" outlineLevel="2">
       <c r="A545" s="1"/>
       <c r="B545" s="1">
         <v>17054</v>
       </c>
       <c r="C545" s="1" t="s">
-        <v>562</v>
+        <v>554</v>
       </c>
       <c r="D545" s="1">
         <v>8443999090</v>
       </c>
       <c r="E545" s="1">
         <v>10</v>
       </c>
       <c r="F545" s="1">
-        <v>470.32</v>
+        <v>478.73</v>
       </c>
       <c r="G545" s="1"/>
-      <c r="H545" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H545" s="1"/>
       <c r="I545" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="546" spans="1:9" outlineLevel="2">
       <c r="A546" s="1"/>
       <c r="B546" s="1">
         <v>24953</v>
       </c>
       <c r="C546" s="1" t="s">
-        <v>563</v>
+        <v>555</v>
       </c>
       <c r="D546" s="1">
         <v>8443999090</v>
       </c>
       <c r="E546" s="1">
         <v>1</v>
       </c>
       <c r="F546" s="1">
-        <v>311.46</v>
+        <v>317.03</v>
       </c>
       <c r="G546" s="1"/>
-      <c r="H546" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H546" s="1"/>
       <c r="I546" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="547" spans="1:9" outlineLevel="2">
       <c r="A547" s="1"/>
       <c r="B547" s="1">
         <v>32734</v>
       </c>
       <c r="C547" s="1" t="s">
-        <v>564</v>
+        <v>556</v>
       </c>
       <c r="D547" s="1">
         <v>8443999090</v>
       </c>
       <c r="E547" s="1">
         <v>1</v>
       </c>
       <c r="F547" s="1">
-        <v>160.21</v>
+        <v>163.07</v>
       </c>
       <c r="G547" s="1"/>
-      <c r="H547" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H547" s="1"/>
       <c r="I547" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="548" spans="1:9" outlineLevel="2">
       <c r="A548" s="1"/>
       <c r="B548" s="1">
         <v>27297</v>
       </c>
       <c r="C548" s="1" t="s">
-        <v>565</v>
+        <v>557</v>
       </c>
       <c r="D548" s="1">
         <v>8443999090</v>
       </c>
       <c r="E548" s="1">
         <v>1</v>
       </c>
       <c r="F548" s="1">
-        <v>380.82</v>
+        <v>387.63</v>
       </c>
       <c r="G548" s="1"/>
-      <c r="H548" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H548" s="1"/>
       <c r="I548" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="549" spans="1:9" outlineLevel="2">
       <c r="A549" s="1"/>
       <c r="B549" s="1">
         <v>22870</v>
       </c>
       <c r="C549" s="1" t="s">
-        <v>566</v>
+        <v>558</v>
       </c>
       <c r="D549" s="1">
         <v>8443999090</v>
       </c>
       <c r="E549" s="1">
         <v>1</v>
       </c>
       <c r="F549" s="1">
-        <v>242.1</v>
+        <v>246.43</v>
       </c>
       <c r="G549" s="1"/>
-      <c r="H549" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H549" s="1"/>
       <c r="I549" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="550" spans="1:9" outlineLevel="2">
       <c r="A550" s="1"/>
       <c r="B550" s="1">
         <v>27295</v>
       </c>
       <c r="C550" s="1" t="s">
-        <v>567</v>
+        <v>559</v>
       </c>
       <c r="D550" s="1">
         <v>8443999090</v>
       </c>
       <c r="E550" s="1">
         <v>1</v>
       </c>
       <c r="F550" s="1">
-        <v>299.83</v>
+        <v>305.19</v>
       </c>
       <c r="G550" s="1"/>
-      <c r="H550" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H550" s="1"/>
       <c r="I550" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="551" spans="1:9" outlineLevel="2">
       <c r="A551" s="1"/>
       <c r="B551" s="1">
         <v>27296</v>
       </c>
       <c r="C551" s="1" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="D551" s="1">
         <v>8443999090</v>
       </c>
       <c r="E551" s="1">
         <v>1</v>
       </c>
       <c r="F551" s="1">
-        <v>347.26</v>
+        <v>353.47</v>
       </c>
       <c r="G551" s="1"/>
-      <c r="H551" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H551" s="1"/>
       <c r="I551" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="552" spans="1:9" outlineLevel="2">
       <c r="A552" s="1"/>
       <c r="B552" s="1">
         <v>32735</v>
       </c>
       <c r="C552" s="1" t="s">
-        <v>569</v>
+        <v>561</v>
       </c>
       <c r="D552" s="1">
         <v>8443999090</v>
       </c>
       <c r="E552" s="1">
         <v>1</v>
       </c>
       <c r="F552" s="1">
-        <v>157.07</v>
+        <v>157.15</v>
       </c>
       <c r="G552" s="1"/>
-      <c r="H552" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H552" s="1"/>
       <c r="I552" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="553" spans="1:9" outlineLevel="2">
       <c r="A553" s="1"/>
       <c r="B553" s="1">
         <v>26004</v>
       </c>
       <c r="C553" s="1" t="s">
-        <v>570</v>
+        <v>562</v>
       </c>
       <c r="D553" s="1">
         <v>8443999090</v>
       </c>
       <c r="E553" s="1">
         <v>1</v>
       </c>
       <c r="F553" s="1">
-        <v>225.54</v>
+        <v>229.57</v>
       </c>
       <c r="G553" s="1"/>
-      <c r="H553" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H553" s="1"/>
       <c r="I553" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="554" spans="1:9" outlineLevel="2">
       <c r="A554" s="1"/>
       <c r="B554" s="1">
         <v>23348</v>
       </c>
       <c r="C554" s="1" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="D554" s="1">
         <v>8443999090</v>
       </c>
       <c r="E554" s="1">
         <v>1</v>
       </c>
       <c r="F554" s="1">
-        <v>242.99</v>
+        <v>247.34</v>
       </c>
       <c r="G554" s="1"/>
-      <c r="H554" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H554" s="1"/>
       <c r="I554" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="555" spans="1:9" outlineLevel="2">
       <c r="A555" s="1"/>
       <c r="B555" s="1">
         <v>15748</v>
       </c>
       <c r="C555" s="1" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
       <c r="D555" s="1">
         <v>8443999090</v>
       </c>
       <c r="E555" s="1">
         <v>10</v>
       </c>
       <c r="F555" s="1">
-        <v>404.54</v>
+        <v>411.77</v>
       </c>
       <c r="G555" s="1"/>
-      <c r="H555" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H555" s="1"/>
       <c r="I555" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="556" spans="1:9" outlineLevel="2">
       <c r="A556" s="1"/>
       <c r="B556" s="1">
         <v>29095</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>573</v>
+        <v>565</v>
       </c>
       <c r="D556" s="1">
         <v>8443999090</v>
       </c>
       <c r="E556" s="1">
         <v>1</v>
       </c>
       <c r="F556" s="1">
-        <v>291.32</v>
+        <v>296.53</v>
       </c>
       <c r="G556" s="1"/>
-      <c r="H556" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H556" s="1"/>
       <c r="I556" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="557" spans="1:9" outlineLevel="2">
       <c r="A557" s="1"/>
       <c r="B557" s="1">
         <v>15523</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>574</v>
+        <v>566</v>
       </c>
       <c r="D557" s="1">
         <v>8443999090</v>
       </c>
       <c r="E557" s="1">
         <v>1</v>
       </c>
       <c r="F557" s="1">
-        <v>394.7</v>
+        <v>401.75</v>
       </c>
       <c r="G557" s="1"/>
-      <c r="H557" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H557" s="1"/>
       <c r="I557" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="558" spans="1:9" outlineLevel="2">
       <c r="A558" s="1"/>
       <c r="B558" s="1">
         <v>24954</v>
       </c>
       <c r="C558" s="1" t="s">
-        <v>575</v>
+        <v>567</v>
       </c>
       <c r="D558" s="1">
         <v>8443999090</v>
       </c>
       <c r="E558" s="1">
         <v>1</v>
       </c>
       <c r="F558" s="1">
-        <v>328.91</v>
+        <v>334.79</v>
       </c>
       <c r="G558" s="1"/>
-      <c r="H558" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H558" s="1"/>
       <c r="I558" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="559" spans="1:9" outlineLevel="2">
       <c r="A559" s="1"/>
       <c r="B559" s="1">
         <v>7370</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>576</v>
+        <v>568</v>
       </c>
       <c r="D559" s="1">
         <v>8443999090</v>
       </c>
       <c r="E559" s="1">
         <v>1</v>
       </c>
       <c r="F559" s="1">
-        <v>626.5</v>
+        <v>637.7</v>
       </c>
       <c r="G559" s="1"/>
-      <c r="H559" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H559" s="1"/>
       <c r="I559" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="560" spans="1:9" outlineLevel="2">
       <c r="A560" s="1"/>
       <c r="B560" s="1">
         <v>32849</v>
       </c>
       <c r="C560" s="1" t="s">
-        <v>577</v>
+        <v>569</v>
       </c>
       <c r="D560" s="1">
         <v>8443999090</v>
       </c>
       <c r="E560" s="1">
         <v>1</v>
       </c>
       <c r="F560" s="1">
-        <v>604.5700000000001</v>
+        <v>615.38</v>
       </c>
       <c r="G560" s="1"/>
-      <c r="H560" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H560" s="1"/>
       <c r="I560" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="561" spans="1:9" outlineLevel="2">
       <c r="A561" s="1"/>
       <c r="B561" s="1">
         <v>31642</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>578</v>
+        <v>570</v>
       </c>
       <c r="D561" s="1">
         <v>8443999090</v>
       </c>
       <c r="E561" s="1">
         <v>1</v>
       </c>
       <c r="F561" s="1">
-        <v>559.38</v>
+        <v>569.38</v>
       </c>
       <c r="G561" s="1"/>
-      <c r="H561" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H561" s="1"/>
       <c r="I561" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="562" spans="1:9" outlineLevel="2">
       <c r="A562" s="1"/>
       <c r="B562" s="1">
         <v>7371</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>579</v>
+        <v>571</v>
       </c>
       <c r="D562" s="1">
         <v>8443999090</v>
       </c>
       <c r="E562" s="1">
         <v>1</v>
       </c>
       <c r="F562" s="1">
-        <v>290.88</v>
+        <v>296.08</v>
       </c>
       <c r="G562" s="1"/>
-      <c r="H562" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H562" s="1"/>
       <c r="I562" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="563" spans="1:9" outlineLevel="2">
       <c r="A563" s="1"/>
       <c r="B563" s="1">
         <v>6958</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>580</v>
+        <v>572</v>
       </c>
       <c r="D563" s="1">
         <v>8443999090</v>
       </c>
       <c r="E563" s="1">
         <v>1</v>
       </c>
       <c r="F563" s="1">
         <v>0</v>
       </c>
       <c r="G563" s="1"/>
-      <c r="H563" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H563" s="1"/>
       <c r="I563" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="564" spans="1:9" outlineLevel="2">
       <c r="A564" s="1"/>
       <c r="B564" s="1">
         <v>18443</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>581</v>
+        <v>573</v>
       </c>
       <c r="D564" s="1">
         <v>8443999090</v>
       </c>
       <c r="E564" s="1">
         <v>1</v>
       </c>
       <c r="F564" s="1">
-        <v>419.76</v>
+        <v>427.26</v>
       </c>
       <c r="G564" s="1"/>
-      <c r="H564" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H564" s="1"/>
       <c r="I564" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="565" spans="1:9" outlineLevel="2">
       <c r="A565" s="1"/>
       <c r="B565" s="1">
         <v>18035</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>582</v>
+        <v>574</v>
       </c>
       <c r="D565" s="1">
         <v>8443999090</v>
       </c>
       <c r="E565" s="1">
         <v>1</v>
       </c>
       <c r="F565" s="1">
-        <v>1973.92</v>
+        <v>2009.21</v>
       </c>
       <c r="G565" s="1"/>
-      <c r="H565" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H565" s="1"/>
       <c r="I565" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="566" spans="1:9" outlineLevel="2">
       <c r="A566" s="1"/>
       <c r="B566" s="1">
         <v>26190</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
       <c r="D566" s="1">
         <v>8443999090</v>
       </c>
       <c r="E566" s="1">
         <v>1</v>
       </c>
       <c r="F566" s="1">
-        <v>235.39</v>
+        <v>239.59</v>
       </c>
       <c r="G566" s="1"/>
-      <c r="H566" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H566" s="1"/>
       <c r="I566" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="567" spans="1:9" outlineLevel="2">
       <c r="A567" s="1"/>
       <c r="B567" s="1">
         <v>26191</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>584</v>
+        <v>576</v>
       </c>
       <c r="D567" s="1">
         <v>8443999090</v>
       </c>
       <c r="E567" s="1">
         <v>1</v>
       </c>
       <c r="F567" s="1">
-        <v>275.66</v>
+        <v>280.59</v>
       </c>
       <c r="G567" s="1"/>
-      <c r="H567" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H567" s="1"/>
       <c r="I567" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="568" spans="1:9" outlineLevel="2">
       <c r="A568" s="1"/>
       <c r="B568" s="1">
         <v>31482</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>585</v>
+        <v>577</v>
       </c>
       <c r="D568" s="1">
         <v>8443999090</v>
       </c>
       <c r="E568" s="1">
         <v>1</v>
       </c>
       <c r="F568" s="1">
-        <v>829.22</v>
+        <v>844.04</v>
       </c>
       <c r="G568" s="1"/>
-      <c r="H568" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H568" s="1"/>
       <c r="I568" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="569" spans="1:9" outlineLevel="2">
       <c r="A569" s="1"/>
       <c r="B569" s="1">
         <v>31481</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>586</v>
+        <v>578</v>
       </c>
       <c r="D569" s="1">
         <v>8443999090</v>
       </c>
       <c r="E569" s="1">
         <v>1</v>
       </c>
       <c r="F569" s="1">
-        <v>386.19</v>
+        <v>393.1</v>
       </c>
       <c r="G569" s="1"/>
-      <c r="H569" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H569" s="1"/>
       <c r="I569" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="570" spans="1:9" outlineLevel="2">
       <c r="A570" s="1"/>
       <c r="B570" s="1">
         <v>9229</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>587</v>
+        <v>579</v>
       </c>
       <c r="D570" s="1">
         <v>8443999090</v>
       </c>
       <c r="E570" s="1">
         <v>1</v>
       </c>
       <c r="F570" s="1">
-        <v>2066.11</v>
+        <v>2103.04</v>
       </c>
       <c r="G570" s="1"/>
-      <c r="H570" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H570" s="1"/>
       <c r="I570" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="571" spans="1:9" outlineLevel="2">
       <c r="A571" s="1"/>
       <c r="B571" s="1">
         <v>21453</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>588</v>
+        <v>580</v>
       </c>
       <c r="D571" s="1">
         <v>8443999090</v>
       </c>
       <c r="E571" s="1">
         <v>1</v>
       </c>
       <c r="F571" s="1">
-        <v>220.62</v>
+        <v>224.56</v>
       </c>
       <c r="G571" s="1"/>
-      <c r="H571" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H571" s="1"/>
       <c r="I571" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="572" spans="1:9" outlineLevel="2">
       <c r="A572" s="1"/>
       <c r="B572" s="1">
         <v>15711</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
       <c r="D572" s="1">
         <v>8443999090</v>
       </c>
       <c r="E572" s="1">
         <v>1</v>
       </c>
       <c r="F572" s="1">
-        <v>1857.57</v>
+        <v>1890.78</v>
       </c>
       <c r="G572" s="1"/>
-      <c r="H572" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H572" s="1"/>
       <c r="I572" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="573" spans="1:9" outlineLevel="2">
       <c r="A573" s="1"/>
       <c r="B573" s="1">
         <v>24955</v>
       </c>
       <c r="C573" s="1" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="D573" s="1">
         <v>8443999090</v>
       </c>
       <c r="E573" s="1">
         <v>1</v>
       </c>
       <c r="F573" s="1">
-        <v>71.15000000000001</v>
+        <v>72.42</v>
       </c>
       <c r="G573" s="1"/>
-      <c r="H573" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H573" s="1"/>
       <c r="I573" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="574" spans="1:9" outlineLevel="2">
       <c r="A574" s="1"/>
       <c r="B574" s="1">
         <v>4176</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
       <c r="D574" s="1">
         <v>8443999090</v>
       </c>
       <c r="E574" s="1">
         <v>1</v>
       </c>
       <c r="F574" s="1">
-        <v>2422.77</v>
+        <v>2466.08</v>
       </c>
       <c r="G574" s="1"/>
-      <c r="H574" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H574" s="1"/>
       <c r="I574" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="575" spans="1:9" outlineLevel="2">
       <c r="A575" s="1"/>
       <c r="B575" s="1">
         <v>15949</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="D575" s="1">
         <v>8443999090</v>
       </c>
       <c r="E575" s="1">
         <v>1</v>
       </c>
       <c r="F575" s="1">
-        <v>537.45</v>
+        <v>547.0599999999999</v>
       </c>
       <c r="G575" s="1"/>
-      <c r="H575" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H575" s="1"/>
       <c r="I575" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="576" spans="1:9" outlineLevel="2">
       <c r="A576" s="1"/>
       <c r="B576" s="1">
         <v>16206</v>
       </c>
       <c r="C576" s="1" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
       <c r="D576" s="1">
         <v>8443999090</v>
       </c>
       <c r="E576" s="1">
         <v>100</v>
       </c>
       <c r="F576" s="1">
-        <v>378.59</v>
+        <v>385.35</v>
       </c>
       <c r="G576" s="1"/>
-      <c r="H576" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H576" s="1"/>
       <c r="I576" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="577" spans="1:9" outlineLevel="2">
       <c r="A577" s="1"/>
       <c r="B577" s="1">
         <v>15948</v>
       </c>
       <c r="C577" s="1" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="D577" s="1">
         <v>8443999090</v>
       </c>
       <c r="E577" s="1">
         <v>1</v>
       </c>
       <c r="F577" s="1">
-        <v>223.75</v>
+        <v>227.75</v>
       </c>
       <c r="G577" s="1"/>
-      <c r="H577" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H577" s="1"/>
       <c r="I577" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="578" spans="1:9" outlineLevel="2">
       <c r="A578" s="1"/>
       <c r="B578" s="1">
         <v>25651</v>
       </c>
       <c r="C578" s="1" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
       <c r="D578" s="1">
         <v>8443999090</v>
       </c>
       <c r="E578" s="1">
         <v>1</v>
       </c>
       <c r="F578" s="1">
-        <v>159.76</v>
+        <v>162.61</v>
       </c>
       <c r="G578" s="1"/>
-      <c r="H578" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H578" s="1"/>
       <c r="I578" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="579" spans="1:9" outlineLevel="2">
       <c r="A579" s="1"/>
       <c r="B579" s="1">
         <v>32825</v>
       </c>
       <c r="C579" s="1" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="D579" s="1">
         <v>8443999090</v>
       </c>
       <c r="E579" s="1">
         <v>1</v>
       </c>
       <c r="F579" s="1">
-        <v>349.05</v>
+        <v>355.29</v>
       </c>
       <c r="G579" s="1"/>
-      <c r="H579" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H579" s="1"/>
       <c r="I579" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="580" spans="1:9" outlineLevel="2">
       <c r="A580" s="1"/>
       <c r="B580" s="1">
         <v>30975</v>
       </c>
       <c r="C580" s="1" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="D580" s="1">
         <v>8443999090</v>
       </c>
       <c r="E580" s="1">
         <v>1</v>
       </c>
       <c r="F580" s="1">
-        <v>280.14</v>
+        <v>285.14</v>
       </c>
       <c r="G580" s="1"/>
-      <c r="H580" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H580" s="1"/>
       <c r="I580" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="581" spans="1:9" outlineLevel="2">
       <c r="A581" s="1"/>
       <c r="B581" s="1">
         <v>25917</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
       <c r="D581" s="1">
         <v>8443999090</v>
       </c>
       <c r="E581" s="1">
         <v>1</v>
       </c>
       <c r="F581" s="1">
-        <v>363.82</v>
+        <v>370.32</v>
       </c>
       <c r="G581" s="5" t="s">
-        <v>182</v>
-[...3 lines deleted...]
-      </c>
+        <v>185</v>
+      </c>
+      <c r="H581" s="1"/>
       <c r="I581" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="582" spans="1:9" outlineLevel="2">
       <c r="A582" s="1"/>
       <c r="B582" s="1">
-        <v>32591</v>
+        <v>28892</v>
       </c>
       <c r="C582" s="1" t="s">
-        <v>599</v>
+        <v>591</v>
       </c>
       <c r="D582" s="1">
         <v>8443999090</v>
       </c>
       <c r="E582" s="1">
         <v>1</v>
       </c>
       <c r="F582" s="1">
-        <v>149.91</v>
+        <v>145.76</v>
       </c>
       <c r="G582" s="1"/>
-      <c r="H582" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H582" s="1"/>
       <c r="I582" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="583" spans="1:9" outlineLevel="2">
       <c r="A583" s="1"/>
       <c r="B583" s="1">
-        <v>28892</v>
+        <v>32073</v>
       </c>
       <c r="C583" s="1" t="s">
-        <v>600</v>
+        <v>592</v>
       </c>
       <c r="D583" s="1">
         <v>8443999090</v>
       </c>
       <c r="E583" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F583" s="1">
-        <v>143.2</v>
+        <v>94.29000000000001</v>
       </c>
       <c r="G583" s="1"/>
-      <c r="H583" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H583" s="1"/>
       <c r="I583" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="584" spans="1:9" outlineLevel="2">
       <c r="A584" s="1"/>
       <c r="B584" s="1">
-        <v>32073</v>
+        <v>28891</v>
       </c>
       <c r="C584" s="1" t="s">
-        <v>601</v>
+        <v>593</v>
       </c>
       <c r="D584" s="1">
         <v>8443999090</v>
       </c>
       <c r="E584" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F584" s="1">
-        <v>92.63</v>
+        <v>94.29000000000001</v>
       </c>
       <c r="G584" s="1"/>
-      <c r="H584" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H584" s="1"/>
       <c r="I584" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="585" spans="1:9" outlineLevel="2">
       <c r="A585" s="1"/>
       <c r="B585" s="1">
-        <v>28891</v>
+        <v>33050</v>
       </c>
       <c r="C585" s="1" t="s">
-        <v>602</v>
+        <v>594</v>
       </c>
       <c r="D585" s="1">
         <v>8443999090</v>
       </c>
       <c r="E585" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F585" s="1">
-        <v>92.63</v>
+        <v>67.41</v>
       </c>
       <c r="G585" s="1"/>
-      <c r="H585" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H585" s="1"/>
+      <c r="I585" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="586" spans="1:9" outlineLevel="2">
       <c r="A586" s="1"/>
       <c r="B586" s="1">
-        <v>33050</v>
+        <v>29857</v>
       </c>
       <c r="C586" s="1" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
       <c r="D586" s="1">
         <v>8443999090</v>
       </c>
       <c r="E586" s="1">
         <v>100</v>
       </c>
       <c r="F586" s="1">
-        <v>74.73</v>
+        <v>104.77</v>
       </c>
       <c r="G586" s="1"/>
-      <c r="H586" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H586" s="1"/>
       <c r="I586" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="587" spans="1:9" outlineLevel="2">
       <c r="A587" s="1"/>
       <c r="B587" s="1">
-        <v>29857</v>
+        <v>33159</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>604</v>
+        <v>596</v>
       </c>
       <c r="D587" s="1">
         <v>8443999090</v>
       </c>
       <c r="E587" s="1">
         <v>100</v>
       </c>
       <c r="F587" s="1">
-        <v>102.93</v>
+        <v>90.19</v>
       </c>
       <c r="G587" s="1"/>
-      <c r="H587" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H587" s="1"/>
+      <c r="I587" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="588" spans="1:9" outlineLevel="2">
       <c r="A588" s="1"/>
       <c r="B588" s="1">
-        <v>33159</v>
+        <v>32591</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>605</v>
+        <v>597</v>
       </c>
       <c r="D588" s="1">
         <v>8443999090</v>
       </c>
       <c r="E588" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F588" s="1">
-        <v>88.61</v>
+        <v>90.19</v>
       </c>
       <c r="G588" s="1"/>
-      <c r="H588" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H588" s="1"/>
       <c r="I588" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="589" spans="1:9" outlineLevel="2">
       <c r="A589" s="1"/>
       <c r="B589" s="1">
         <v>34781</v>
       </c>
       <c r="C589" s="1" t="s">
-        <v>606</v>
+        <v>598</v>
       </c>
       <c r="D589" s="1">
         <v>8443999090</v>
       </c>
       <c r="E589" s="1">
         <v>100</v>
       </c>
       <c r="F589" s="1">
-        <v>78.76000000000001</v>
+        <v>80.17</v>
       </c>
       <c r="G589" s="1"/>
-      <c r="H589" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H589" s="1"/>
       <c r="I589" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="590" spans="1:9" outlineLevel="2">
       <c r="A590" s="1"/>
       <c r="B590" s="1">
         <v>25914</v>
       </c>
       <c r="C590" s="1" t="s">
-        <v>607</v>
+        <v>599</v>
       </c>
       <c r="D590" s="1">
         <v>8443999090</v>
       </c>
       <c r="E590" s="1">
         <v>1</v>
       </c>
       <c r="F590" s="1">
-        <v>671.25</v>
+        <v>683.25</v>
       </c>
       <c r="G590" s="1"/>
-      <c r="H590" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H590" s="1"/>
       <c r="I590" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="591" spans="1:9" outlineLevel="2">
       <c r="A591" s="1"/>
       <c r="B591" s="1">
         <v>28118</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
       <c r="D591" s="1">
         <v>8443999090</v>
       </c>
       <c r="E591" s="1">
         <v>1</v>
       </c>
       <c r="F591" s="1">
-        <v>151.26</v>
+        <v>153.96</v>
       </c>
       <c r="G591" s="1"/>
-      <c r="H591" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H591" s="1"/>
       <c r="I591" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="592" spans="1:9" outlineLevel="2">
       <c r="A592" s="1"/>
       <c r="B592" s="1">
         <v>32076</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="D592" s="1">
         <v>8443999090</v>
       </c>
       <c r="E592" s="1">
         <v>1</v>
       </c>
       <c r="F592" s="1">
-        <v>144.99</v>
+        <v>147.58</v>
       </c>
       <c r="G592" s="1"/>
-      <c r="H592" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H592" s="1"/>
+      <c r="I592" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="593" spans="1:9" outlineLevel="2">
       <c r="A593" s="1"/>
       <c r="B593" s="1">
         <v>28896</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="D593" s="1">
         <v>8443999090</v>
       </c>
       <c r="E593" s="1">
         <v>1</v>
       </c>
       <c r="F593" s="1">
-        <v>144.99</v>
+        <v>147.58</v>
       </c>
       <c r="G593" s="1"/>
-      <c r="H593" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H593" s="1"/>
       <c r="I593" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="594" spans="1:9" outlineLevel="2">
       <c r="A594" s="1"/>
       <c r="B594" s="1">
-        <v>31434</v>
+        <v>35384</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
       <c r="D594" s="1">
         <v>8443999090</v>
       </c>
       <c r="E594" s="1">
         <v>1</v>
       </c>
       <c r="F594" s="1">
-        <v>89.5</v>
+        <v>108.41</v>
       </c>
       <c r="G594" s="1"/>
-      <c r="H594" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H594" s="1"/>
+      <c r="I594" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="595" spans="1:9" outlineLevel="2">
       <c r="A595" s="1"/>
       <c r="B595" s="1">
         <v>21450</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="D595" s="1">
         <v>8443999090</v>
       </c>
       <c r="E595" s="1">
         <v>1</v>
       </c>
       <c r="F595" s="1">
-        <v>175.42</v>
+        <v>178.56</v>
       </c>
       <c r="G595" s="1"/>
-      <c r="H595" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H595" s="1"/>
       <c r="I595" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="596" spans="1:9" outlineLevel="2">
       <c r="A596" s="1"/>
       <c r="B596" s="1">
         <v>21399</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>613</v>
+        <v>605</v>
       </c>
       <c r="D596" s="1">
         <v>8443999090</v>
       </c>
       <c r="E596" s="1">
         <v>50</v>
       </c>
       <c r="F596" s="1">
-        <v>427.36</v>
+        <v>435</v>
       </c>
       <c r="G596" s="1"/>
-      <c r="H596" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H596" s="1"/>
       <c r="I596" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="597" spans="1:9" outlineLevel="2">
       <c r="A597" s="1"/>
       <c r="B597" s="1">
         <v>25627</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
       <c r="D597" s="1">
         <v>8443999090</v>
       </c>
       <c r="E597" s="1">
         <v>1</v>
       </c>
       <c r="F597" s="1">
-        <v>204.06</v>
+        <v>207.71</v>
       </c>
       <c r="G597" s="1"/>
-      <c r="H597" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H597" s="1"/>
       <c r="I597" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="598" spans="1:9" outlineLevel="2">
       <c r="A598" s="1"/>
       <c r="B598" s="1">
         <v>19310</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>615</v>
+        <v>607</v>
       </c>
       <c r="D598" s="1">
         <v>8443999090</v>
       </c>
       <c r="E598" s="1">
         <v>1</v>
       </c>
       <c r="F598" s="1">
-        <v>563.85</v>
+        <v>573.9299999999999</v>
       </c>
       <c r="G598" s="1"/>
-      <c r="H598" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H598" s="1"/>
       <c r="I598" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="599" spans="1:9" outlineLevel="2">
       <c r="A599" s="1"/>
       <c r="B599" s="1">
         <v>17446</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>616</v>
+        <v>608</v>
       </c>
       <c r="D599" s="1">
         <v>8443999090</v>
       </c>
       <c r="E599" s="1">
         <v>1</v>
       </c>
       <c r="F599" s="1">
-        <v>1396.2</v>
+        <v>1421.16</v>
       </c>
       <c r="G599" s="1"/>
-      <c r="H599" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H599" s="1"/>
       <c r="I599" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="600" spans="1:9" outlineLevel="2">
       <c r="A600" s="1"/>
       <c r="B600" s="1">
         <v>10072</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>617</v>
+        <v>609</v>
       </c>
       <c r="D600" s="1">
         <v>8443999090</v>
       </c>
       <c r="E600" s="1">
         <v>1</v>
       </c>
       <c r="F600" s="1">
-        <v>1609.21</v>
+        <v>1637.98</v>
       </c>
       <c r="G600" s="1"/>
-      <c r="H600" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H600" s="1"/>
       <c r="I600" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="601" spans="1:9" outlineLevel="2">
       <c r="A601" s="1"/>
       <c r="B601" s="1">
         <v>19393</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>618</v>
+        <v>610</v>
       </c>
       <c r="D601" s="1">
         <v>8443999090</v>
       </c>
       <c r="E601" s="1">
         <v>1</v>
       </c>
       <c r="F601" s="1">
-        <v>232.25</v>
+        <v>236.4</v>
       </c>
       <c r="G601" s="1"/>
-      <c r="H601" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H601" s="1"/>
       <c r="I601" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="602" spans="1:9" outlineLevel="2">
       <c r="A602" s="1"/>
       <c r="B602" s="1">
         <v>26460</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>619</v>
+        <v>611</v>
       </c>
       <c r="D602" s="1">
         <v>8443999090</v>
       </c>
       <c r="E602" s="1">
         <v>1</v>
       </c>
       <c r="F602" s="1">
-        <v>1843.25</v>
+        <v>1876.2</v>
       </c>
       <c r="G602" s="1"/>
-      <c r="H602" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H602" s="1"/>
       <c r="I602" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="603" spans="1:9" outlineLevel="2">
       <c r="A603" s="1"/>
       <c r="B603" s="1">
         <v>25006</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>620</v>
+        <v>612</v>
       </c>
       <c r="D603" s="1">
         <v>8443999090</v>
       </c>
       <c r="E603" s="1">
         <v>1</v>
       </c>
       <c r="F603" s="1">
-        <v>492.25</v>
+        <v>501.05</v>
       </c>
       <c r="G603" s="1"/>
-      <c r="H603" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H603" s="1"/>
       <c r="I603" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="604" spans="1:9" outlineLevel="2">
       <c r="A604" s="1"/>
       <c r="B604" s="1">
         <v>20425</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>621</v>
+        <v>613</v>
       </c>
       <c r="D604" s="1">
         <v>8443999090</v>
       </c>
       <c r="E604" s="1">
         <v>1</v>
       </c>
       <c r="F604" s="1">
-        <v>1964.97</v>
+        <v>2000.1</v>
       </c>
       <c r="G604" s="1"/>
-      <c r="H604" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H604" s="1"/>
       <c r="I604" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="605" spans="1:9" outlineLevel="2">
       <c r="A605" s="1"/>
       <c r="B605" s="1">
         <v>25363</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>622</v>
+        <v>614</v>
       </c>
       <c r="D605" s="1">
         <v>8443999090</v>
       </c>
       <c r="E605" s="1">
         <v>12</v>
       </c>
       <c r="F605" s="1">
-        <v>1960.05</v>
+        <v>1995.09</v>
       </c>
       <c r="G605" s="1"/>
-      <c r="H605" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H605" s="1"/>
       <c r="I605" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="606" spans="1:9" outlineLevel="2">
       <c r="A606" s="1"/>
       <c r="B606" s="1">
         <v>25912</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>623</v>
+        <v>615</v>
       </c>
       <c r="D606" s="1">
         <v>8443999090</v>
       </c>
       <c r="E606" s="1">
         <v>1</v>
       </c>
       <c r="F606" s="1">
-        <v>1104.88</v>
+        <v>1124.63</v>
       </c>
       <c r="G606" s="1"/>
-      <c r="H606" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H606" s="1"/>
       <c r="I606" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="607" spans="1:9" outlineLevel="2">
       <c r="A607" s="1"/>
       <c r="B607" s="1">
         <v>24956</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>624</v>
+        <v>616</v>
       </c>
       <c r="D607" s="1">
         <v>8443999090</v>
       </c>
       <c r="E607" s="1">
         <v>1</v>
       </c>
       <c r="F607" s="1">
-        <v>1328.63</v>
+        <v>1352.38</v>
       </c>
       <c r="G607" s="1"/>
-      <c r="H607" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H607" s="1"/>
       <c r="I607" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="608" spans="1:9" outlineLevel="2">
       <c r="A608" s="1"/>
       <c r="B608" s="1">
         <v>25364</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>625</v>
+        <v>617</v>
       </c>
       <c r="D608" s="1">
         <v>8443999090</v>
       </c>
       <c r="E608" s="1">
         <v>9</v>
       </c>
       <c r="F608" s="1">
-        <v>2075.51</v>
+        <v>2112.61</v>
       </c>
       <c r="G608" s="1"/>
-      <c r="H608" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H608" s="1"/>
       <c r="I608" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="609" spans="1:9" outlineLevel="2">
       <c r="A609" s="1"/>
       <c r="B609" s="1">
         <v>11495</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>626</v>
+        <v>618</v>
       </c>
       <c r="D609" s="1">
         <v>8443999090</v>
       </c>
       <c r="E609" s="1">
         <v>1</v>
       </c>
       <c r="F609" s="1">
-        <v>1398.44</v>
+        <v>1423.44</v>
       </c>
       <c r="G609" s="1"/>
-      <c r="H609" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H609" s="1"/>
       <c r="I609" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="610" spans="1:9" outlineLevel="2">
       <c r="A610" s="1"/>
       <c r="B610" s="1">
         <v>25177</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>627</v>
+        <v>619</v>
       </c>
       <c r="D610" s="1">
         <v>8443999090</v>
       </c>
       <c r="E610" s="1">
         <v>1</v>
       </c>
       <c r="F610" s="1">
-        <v>552.66</v>
+        <v>562.54</v>
       </c>
       <c r="G610" s="1"/>
-      <c r="H610" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H610" s="1"/>
       <c r="I610" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="611" spans="1:9" outlineLevel="2">
       <c r="A611" s="1"/>
       <c r="B611" s="1">
         <v>9809</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>628</v>
+        <v>620</v>
       </c>
       <c r="D611" s="1">
         <v>8443999090</v>
       </c>
       <c r="E611" s="1">
         <v>1</v>
       </c>
       <c r="F611" s="1">
-        <v>777.76</v>
+        <v>791.66</v>
       </c>
       <c r="G611" s="1"/>
-      <c r="H611" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H611" s="1"/>
       <c r="I611" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="612" spans="1:9" outlineLevel="2">
       <c r="A612" s="1"/>
       <c r="B612" s="1">
         <v>16182</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>629</v>
+        <v>621</v>
       </c>
       <c r="D612" s="1">
         <v>8443999090</v>
       </c>
       <c r="E612" s="1">
         <v>1</v>
       </c>
       <c r="F612" s="1">
-        <v>3629.23</v>
+        <v>3694.11</v>
       </c>
       <c r="G612" s="1"/>
-      <c r="H612" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H612" s="1"/>
       <c r="I612" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="613" spans="1:9" outlineLevel="2">
       <c r="A613" s="1"/>
       <c r="B613" s="1">
         <v>22226</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>630</v>
+        <v>622</v>
       </c>
       <c r="D613" s="1">
         <v>8443999090</v>
       </c>
       <c r="E613" s="1">
         <v>1</v>
       </c>
       <c r="F613" s="1">
-        <v>1134.41</v>
+        <v>1154.69</v>
       </c>
       <c r="G613" s="1"/>
-      <c r="H613" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H613" s="1"/>
       <c r="I613" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="614" spans="1:9" outlineLevel="2">
       <c r="A614" s="1"/>
       <c r="B614" s="1">
         <v>10913</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>631</v>
+        <v>623</v>
       </c>
       <c r="D614" s="1">
         <v>8443999090</v>
       </c>
       <c r="E614" s="1">
         <v>1</v>
       </c>
       <c r="F614" s="1">
-        <v>6074.81</v>
+        <v>6183.41</v>
       </c>
       <c r="G614" s="1"/>
-      <c r="H614" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H614" s="1"/>
       <c r="I614" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="615" spans="1:9" outlineLevel="2">
       <c r="A615" s="1"/>
       <c r="B615" s="1">
         <v>25365</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>632</v>
+        <v>624</v>
       </c>
       <c r="D615" s="1">
         <v>8443999090</v>
       </c>
       <c r="E615" s="1">
         <v>12</v>
       </c>
       <c r="F615" s="1">
-        <v>1940.36</v>
+        <v>1975.05</v>
       </c>
       <c r="G615" s="1"/>
-      <c r="H615" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H615" s="1"/>
       <c r="I615" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="616" spans="1:9" outlineLevel="2">
       <c r="A616" s="1"/>
       <c r="B616" s="1">
         <v>26367</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>633</v>
+        <v>625</v>
       </c>
       <c r="D616" s="1">
         <v>8443999090</v>
       </c>
       <c r="E616" s="1">
         <v>1</v>
       </c>
       <c r="F616" s="1">
-        <v>2648.75</v>
+        <v>2696.1</v>
       </c>
       <c r="G616" s="1"/>
-      <c r="H616" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H616" s="1"/>
       <c r="I616" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="617" spans="1:9" outlineLevel="2">
       <c r="A617" s="1"/>
       <c r="B617" s="1">
         <v>25366</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="D617" s="1">
         <v>8443999090</v>
       </c>
       <c r="E617" s="1">
         <v>9</v>
       </c>
       <c r="F617" s="1">
-        <v>7761.89</v>
+        <v>7900.65</v>
       </c>
       <c r="G617" s="1"/>
-      <c r="H617" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H617" s="1"/>
       <c r="I617" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="618" spans="1:9" outlineLevel="2">
       <c r="A618" s="1"/>
       <c r="B618" s="1">
         <v>33508</v>
       </c>
       <c r="C618" s="1" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="D618" s="1">
         <v>8443999090</v>
       </c>
       <c r="E618" s="1">
         <v>1</v>
       </c>
       <c r="F618" s="1">
-        <v>402.75</v>
+        <v>409.95</v>
       </c>
       <c r="G618" s="1"/>
-      <c r="H618" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H618" s="1"/>
       <c r="I618" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="619" spans="1:9" outlineLevel="2">
       <c r="A619" s="1"/>
       <c r="B619" s="1">
         <v>17064</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
       <c r="D619" s="1">
         <v>8443999090</v>
       </c>
       <c r="E619" s="1">
         <v>1</v>
       </c>
       <c r="F619" s="1">
-        <v>363.82</v>
+        <v>370.32</v>
       </c>
       <c r="G619" s="1"/>
-      <c r="H619" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H619" s="1"/>
       <c r="I619" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="620" spans="1:9" outlineLevel="2">
       <c r="A620" s="1"/>
       <c r="B620" s="1">
         <v>21449</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="D620" s="1">
         <v>8443999090</v>
       </c>
       <c r="E620" s="1">
         <v>1</v>
       </c>
       <c r="F620" s="1">
-        <v>167.37</v>
+        <v>170.36</v>
       </c>
       <c r="G620" s="1"/>
-      <c r="H620" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H620" s="1"/>
       <c r="I620" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="621" spans="1:9" outlineLevel="2">
       <c r="A621" s="1"/>
       <c r="B621" s="1">
         <v>18584</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>638</v>
+        <v>630</v>
       </c>
       <c r="D621" s="1">
         <v>8443999090</v>
       </c>
       <c r="E621" s="1">
         <v>1</v>
       </c>
       <c r="F621" s="1">
-        <v>1178.27</v>
+        <v>1199.33</v>
       </c>
       <c r="G621" s="1"/>
-      <c r="H621" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H621" s="1"/>
       <c r="I621" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="622" spans="1:9" outlineLevel="2">
       <c r="A622" s="1"/>
       <c r="B622" s="1">
         <v>16940</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>639</v>
+        <v>631</v>
       </c>
       <c r="D622" s="1">
         <v>8443999090</v>
       </c>
       <c r="E622" s="1">
         <v>1</v>
       </c>
       <c r="F622" s="1">
-        <v>127.54</v>
+        <v>129.82</v>
       </c>
       <c r="G622" s="1"/>
-      <c r="H622" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H622" s="1"/>
       <c r="I622" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="623" spans="1:9" outlineLevel="2">
       <c r="A623" s="1"/>
       <c r="B623" s="1">
         <v>21437</v>
       </c>
       <c r="C623" s="1" t="s">
-        <v>640</v>
+        <v>632</v>
       </c>
       <c r="D623" s="1">
         <v>8443999090</v>
       </c>
       <c r="E623" s="1">
         <v>1</v>
       </c>
       <c r="F623" s="1">
-        <v>132.46</v>
+        <v>134.83</v>
       </c>
       <c r="G623" s="1"/>
-      <c r="H623" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H623" s="1"/>
       <c r="I623" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="624" spans="1:9" outlineLevel="2">
       <c r="A624" s="1"/>
       <c r="B624" s="1">
         <v>17036</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="D624" s="1">
         <v>8443999090</v>
       </c>
       <c r="E624" s="1">
         <v>1</v>
       </c>
       <c r="F624" s="1">
-        <v>371.87</v>
+        <v>378.52</v>
       </c>
       <c r="G624" s="1"/>
-      <c r="H624" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H624" s="1"/>
       <c r="I624" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="625" spans="1:9" outlineLevel="2">
       <c r="A625" s="1"/>
       <c r="B625" s="1">
         <v>23115</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="D625" s="1">
         <v>8443999090</v>
       </c>
       <c r="E625" s="1">
         <v>1</v>
       </c>
       <c r="F625" s="1">
-        <v>251.94</v>
+        <v>256.45</v>
       </c>
       <c r="G625" s="1"/>
-      <c r="H625" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H625" s="1"/>
       <c r="I625" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="626" spans="1:9" outlineLevel="2">
       <c r="A626" s="1"/>
       <c r="B626" s="1">
         <v>18558</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
       <c r="D626" s="1">
         <v>8443999090</v>
       </c>
       <c r="E626" s="1">
         <v>1</v>
       </c>
       <c r="F626" s="1">
-        <v>319.52</v>
+        <v>325.23</v>
       </c>
       <c r="G626" s="1"/>
-      <c r="H626" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H626" s="1"/>
       <c r="I626" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="627" spans="1:9" outlineLevel="2">
       <c r="A627" s="1"/>
       <c r="B627" s="1">
         <v>25362</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="D627" s="1">
         <v>8443999090</v>
       </c>
       <c r="E627" s="1">
         <v>50</v>
       </c>
       <c r="F627" s="1">
-        <v>367.4</v>
+        <v>373.97</v>
       </c>
       <c r="G627" s="1"/>
-      <c r="H627" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H627" s="1"/>
       <c r="I627" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="628" spans="1:9" outlineLevel="2">
       <c r="A628" s="1"/>
       <c r="B628" s="1">
         <v>21442</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="D628" s="1">
         <v>8443999090</v>
       </c>
       <c r="E628" s="1">
         <v>50</v>
       </c>
       <c r="F628" s="1">
-        <v>121.72</v>
+        <v>123.9</v>
       </c>
       <c r="G628" s="1"/>
-      <c r="H628" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H628" s="1"/>
       <c r="I628" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="629" spans="1:9" outlineLevel="2">
       <c r="A629" s="1"/>
       <c r="B629" s="1">
         <v>29790</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
       <c r="D629" s="1">
         <v>8443999090</v>
       </c>
       <c r="E629" s="1">
         <v>100</v>
       </c>
       <c r="F629" s="1">
-        <v>187.06</v>
+        <v>190.4</v>
       </c>
       <c r="G629" s="1"/>
-      <c r="H629" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H629" s="1"/>
       <c r="I629" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="630" spans="1:9" outlineLevel="2">
       <c r="A630" s="1"/>
       <c r="B630" s="1">
         <v>16932</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="D630" s="1">
         <v>8443999090</v>
       </c>
       <c r="E630" s="1">
         <v>50</v>
       </c>
       <c r="F630" s="1">
-        <v>277.45</v>
+        <v>282.41</v>
       </c>
       <c r="G630" s="1"/>
-      <c r="H630" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H630" s="1"/>
       <c r="I630" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="631" spans="1:9" outlineLevel="2">
       <c r="A631" s="1"/>
       <c r="B631" s="1">
         <v>28421</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="D631" s="1">
         <v>8443999090</v>
       </c>
       <c r="E631" s="1">
         <v>1</v>
       </c>
       <c r="F631" s="1">
-        <v>212.12</v>
+        <v>215.91</v>
       </c>
       <c r="G631" s="1"/>
-      <c r="H631" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H631" s="1"/>
       <c r="I631" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="632" spans="1:9" outlineLevel="2">
       <c r="A632" s="1"/>
       <c r="B632" s="1">
         <v>23202</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="D632" s="1">
         <v>8443999090</v>
       </c>
       <c r="E632" s="1">
         <v>50</v>
       </c>
       <c r="F632" s="1">
-        <v>170.5</v>
+        <v>173.55</v>
       </c>
       <c r="G632" s="1"/>
-      <c r="H632" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H632" s="1"/>
       <c r="I632" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="633" spans="1:9" outlineLevel="2">
       <c r="A633" s="1"/>
       <c r="B633" s="1">
         <v>33453</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
       <c r="D633" s="1">
         <v>8443999090</v>
       </c>
       <c r="E633" s="1">
         <v>1</v>
       </c>
       <c r="F633" s="1">
-        <v>185.71</v>
+        <v>189.03</v>
       </c>
       <c r="G633" s="1"/>
-      <c r="H633" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H633" s="1"/>
       <c r="I633" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="634" spans="1:9" outlineLevel="2">
       <c r="A634" s="1"/>
       <c r="B634" s="1">
         <v>23174</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="D634" s="1">
         <v>8443999090</v>
       </c>
       <c r="E634" s="1">
         <v>1</v>
       </c>
       <c r="F634" s="1">
-        <v>273.87</v>
+        <v>278.77</v>
       </c>
       <c r="G634" s="1"/>
-      <c r="H634" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H634" s="1"/>
       <c r="I634" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="635" spans="1:9" outlineLevel="2">
       <c r="A635" s="1"/>
       <c r="B635" s="1">
         <v>35224</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="D635" s="1">
         <v>8443999090</v>
       </c>
       <c r="E635" s="1">
         <v>1</v>
       </c>
       <c r="F635" s="1">
-        <v>220.17</v>
+        <v>224.11</v>
       </c>
       <c r="G635" s="1"/>
-      <c r="H635" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H635" s="1"/>
       <c r="I635" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="636" spans="1:9" outlineLevel="2">
       <c r="A636" s="1"/>
       <c r="B636" s="1">
         <v>17055</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
       <c r="D636" s="1">
         <v>8443999090</v>
       </c>
       <c r="E636" s="1">
         <v>1</v>
       </c>
       <c r="F636" s="1">
-        <v>179</v>
+        <v>182.2</v>
       </c>
       <c r="G636" s="1"/>
-      <c r="H636" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H636" s="1"/>
       <c r="I636" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="637" spans="1:9" outlineLevel="2">
       <c r="A637" s="1"/>
       <c r="B637" s="1">
         <v>23175</v>
       </c>
       <c r="C637" s="1" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="D637" s="1">
         <v>8443999090</v>
       </c>
       <c r="E637" s="1">
         <v>1</v>
       </c>
       <c r="F637" s="1">
-        <v>523.58</v>
+        <v>532.9400000000001</v>
       </c>
       <c r="G637" s="1"/>
-      <c r="H637" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H637" s="1"/>
       <c r="I637" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="638" spans="1:9" outlineLevel="2">
       <c r="A638" s="1"/>
       <c r="B638" s="1">
         <v>5110</v>
       </c>
       <c r="C638" s="1" t="s">
-        <v>655</v>
+        <v>647</v>
       </c>
       <c r="D638" s="1">
         <v>8443999090</v>
       </c>
       <c r="E638" s="1">
         <v>1</v>
       </c>
       <c r="F638" s="1">
-        <v>2331.48</v>
+        <v>2373.16</v>
       </c>
       <c r="G638" s="1"/>
-      <c r="H638" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H638" s="1"/>
       <c r="I638" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="639" spans="1:9" outlineLevel="2">
       <c r="A639" s="1"/>
       <c r="B639" s="1">
         <v>22271</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>656</v>
+        <v>648</v>
       </c>
       <c r="D639" s="1">
         <v>8443999090</v>
       </c>
       <c r="E639" s="1">
         <v>1</v>
       </c>
       <c r="F639" s="1">
-        <v>4083.44</v>
+        <v>4156.44</v>
       </c>
       <c r="G639" s="1"/>
-      <c r="H639" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H639" s="1"/>
       <c r="I639" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="640" spans="1:9" outlineLevel="2">
       <c r="A640" s="1"/>
       <c r="B640" s="1">
         <v>25361</v>
       </c>
       <c r="C640" s="1" t="s">
-        <v>657</v>
+        <v>649</v>
       </c>
       <c r="D640" s="1">
         <v>8443999090</v>
       </c>
       <c r="E640" s="1">
         <v>1</v>
       </c>
       <c r="F640" s="1">
-        <v>896.34</v>
+        <v>912.37</v>
       </c>
       <c r="G640" s="1"/>
-      <c r="H640" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H640" s="1"/>
       <c r="I640" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="641" spans="1:9" outlineLevel="2">
       <c r="A641" s="1"/>
       <c r="B641" s="1">
         <v>25910</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>658</v>
+        <v>650</v>
       </c>
       <c r="D641" s="1">
         <v>8443999090</v>
       </c>
       <c r="E641" s="1">
         <v>1</v>
       </c>
       <c r="F641" s="1">
-        <v>1815.96</v>
+        <v>1848.42</v>
       </c>
       <c r="G641" s="1"/>
-      <c r="H641" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H641" s="1"/>
       <c r="I641" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="642" spans="1:9" outlineLevel="2">
       <c r="A642" s="1"/>
       <c r="B642" s="1">
         <v>25911</v>
       </c>
       <c r="C642" s="1" t="s">
-        <v>659</v>
+        <v>651</v>
       </c>
       <c r="D642" s="1">
         <v>8443999090</v>
       </c>
       <c r="E642" s="1">
         <v>1</v>
       </c>
       <c r="F642" s="1">
-        <v>1398.44</v>
+        <v>1423.44</v>
       </c>
       <c r="G642" s="1"/>
-      <c r="H642" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H642" s="1"/>
       <c r="I642" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="643" spans="1:9" outlineLevel="2">
       <c r="A643" s="1"/>
       <c r="B643" s="1">
         <v>16327</v>
       </c>
       <c r="C643" s="1" t="s">
-        <v>660</v>
+        <v>652</v>
       </c>
       <c r="D643" s="1">
         <v>8443999090</v>
       </c>
       <c r="E643" s="1">
         <v>1</v>
       </c>
       <c r="F643" s="1">
-        <v>784.92</v>
+        <v>798.95</v>
       </c>
       <c r="G643" s="1"/>
-      <c r="H643" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H643" s="1"/>
       <c r="I643" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="644" spans="1:9" outlineLevel="2">
       <c r="A644" s="1"/>
       <c r="B644" s="1">
         <v>18491</v>
       </c>
       <c r="C644" s="1" t="s">
-        <v>661</v>
+        <v>653</v>
       </c>
       <c r="D644" s="1">
         <v>8443999090</v>
       </c>
       <c r="E644" s="1">
         <v>1</v>
       </c>
       <c r="F644" s="1">
-        <v>426.92</v>
+        <v>434.55</v>
       </c>
       <c r="G644" s="1"/>
-      <c r="H644" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H644" s="1"/>
       <c r="I644" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="645" spans="1:9" outlineLevel="2">
       <c r="A645" s="1"/>
       <c r="B645" s="1">
         <v>17037</v>
       </c>
       <c r="C645" s="1" t="s">
-        <v>662</v>
+        <v>654</v>
       </c>
       <c r="D645" s="1">
         <v>8443999090</v>
       </c>
       <c r="E645" s="1">
         <v>1</v>
       </c>
       <c r="F645" s="1">
-        <v>603.6799999999999</v>
+        <v>614.47</v>
       </c>
       <c r="G645" s="1"/>
-      <c r="H645" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H645" s="1"/>
       <c r="I645" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="646" spans="1:9" outlineLevel="2">
       <c r="A646" s="1"/>
       <c r="B646" s="1">
         <v>21443</v>
       </c>
       <c r="C646" s="1" t="s">
-        <v>663</v>
+        <v>655</v>
       </c>
       <c r="D646" s="1">
         <v>8443999090</v>
       </c>
       <c r="E646" s="1">
         <v>100</v>
       </c>
       <c r="F646" s="1">
-        <v>907.53</v>
+        <v>923.75</v>
       </c>
       <c r="G646" s="1"/>
-      <c r="H646" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H646" s="1"/>
       <c r="I646" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="647" spans="1:9" outlineLevel="2">
       <c r="A647" s="1"/>
       <c r="B647" s="1">
         <v>31438</v>
       </c>
       <c r="C647" s="1" t="s">
-        <v>664</v>
+        <v>656</v>
       </c>
       <c r="D647" s="1">
         <v>8443999090</v>
       </c>
       <c r="E647" s="1">
         <v>1</v>
       </c>
       <c r="F647" s="1">
-        <v>785.36</v>
+        <v>799.4</v>
       </c>
       <c r="G647" s="1"/>
-      <c r="H647" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H647" s="1"/>
       <c r="I647" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="648" spans="1:9" outlineLevel="2">
       <c r="A648" s="1"/>
       <c r="B648" s="1">
         <v>20872</v>
       </c>
       <c r="C648" s="1" t="s">
-        <v>665</v>
+        <v>657</v>
       </c>
       <c r="D648" s="1">
         <v>8443999090</v>
       </c>
       <c r="E648" s="1">
         <v>1</v>
       </c>
       <c r="F648" s="1">
-        <v>1279.4</v>
+        <v>1302.27</v>
       </c>
       <c r="G648" s="1"/>
-      <c r="H648" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H648" s="1"/>
       <c r="I648" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="649" spans="1:9" outlineLevel="2">
       <c r="A649" s="1"/>
       <c r="B649" s="1">
         <v>30360</v>
       </c>
       <c r="C649" s="1" t="s">
-        <v>666</v>
+        <v>658</v>
       </c>
       <c r="D649" s="1">
         <v>8443999090</v>
       </c>
       <c r="E649" s="1">
         <v>1</v>
       </c>
       <c r="F649" s="1">
-        <v>989.42</v>
+        <v>1007.11</v>
       </c>
       <c r="G649" s="1"/>
-      <c r="H649" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H649" s="1"/>
       <c r="I649" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="650" spans="1:9" outlineLevel="2">
       <c r="A650" s="1"/>
       <c r="B650" s="1">
         <v>20521</v>
       </c>
       <c r="C650" s="1" t="s">
-        <v>667</v>
+        <v>659</v>
       </c>
       <c r="D650" s="1">
         <v>8443999090</v>
       </c>
       <c r="E650" s="1">
         <v>1</v>
       </c>
       <c r="F650" s="1">
-        <v>1862.05</v>
+        <v>1895.34</v>
       </c>
       <c r="G650" s="1"/>
-      <c r="H650" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H650" s="1"/>
       <c r="I650" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="651" spans="1:9" outlineLevel="2">
       <c r="A651" s="1"/>
       <c r="B651" s="1">
         <v>30266</v>
       </c>
       <c r="C651" s="1" t="s">
-        <v>668</v>
+        <v>660</v>
       </c>
       <c r="D651" s="1">
         <v>8443999090</v>
       </c>
       <c r="E651" s="1">
         <v>1</v>
       </c>
       <c r="F651" s="1">
-        <v>962.13</v>
+        <v>979.33</v>
       </c>
       <c r="G651" s="1"/>
-      <c r="H651" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H651" s="1"/>
       <c r="I651" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="652" spans="1:9" outlineLevel="2">
       <c r="A652" s="1"/>
       <c r="B652" s="1">
         <v>21444</v>
       </c>
       <c r="C652" s="1" t="s">
-        <v>669</v>
+        <v>661</v>
       </c>
       <c r="D652" s="1">
         <v>8443999090</v>
       </c>
       <c r="E652" s="1">
         <v>100</v>
       </c>
       <c r="F652" s="1">
-        <v>912.9</v>
+        <v>929.22</v>
       </c>
       <c r="G652" s="1"/>
-      <c r="H652" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H652" s="1"/>
       <c r="I652" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="653" spans="1:9" outlineLevel="2">
       <c r="A653" s="1"/>
       <c r="B653" s="1">
         <v>35082</v>
       </c>
       <c r="C653" s="1" t="s">
-        <v>670</v>
+        <v>662</v>
       </c>
       <c r="D653" s="1">
         <v>8443999090</v>
       </c>
       <c r="E653" s="1">
         <v>1</v>
       </c>
       <c r="F653" s="1">
-        <v>945.12</v>
+        <v>962.02</v>
       </c>
       <c r="G653" s="1"/>
-      <c r="H653" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H653" s="1"/>
       <c r="I653" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="654" spans="1:9" outlineLevel="2">
       <c r="A654" s="1"/>
       <c r="B654" s="1">
         <v>31439</v>
       </c>
       <c r="C654" s="1" t="s">
-        <v>671</v>
+        <v>663</v>
       </c>
       <c r="D654" s="1">
         <v>8443999090</v>
       </c>
       <c r="E654" s="1">
         <v>100</v>
       </c>
       <c r="F654" s="1">
-        <v>724.95</v>
+        <v>737.91</v>
       </c>
       <c r="G654" s="1"/>
-      <c r="H654" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H654" s="1"/>
       <c r="I654" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="655" spans="1:9" outlineLevel="2">
       <c r="A655" s="1"/>
       <c r="B655" s="1">
         <v>27655</v>
       </c>
       <c r="C655" s="1" t="s">
-        <v>672</v>
+        <v>664</v>
       </c>
       <c r="D655" s="1">
         <v>8443999090</v>
       </c>
       <c r="E655" s="1">
         <v>1</v>
       </c>
       <c r="F655" s="1">
-        <v>97.11</v>
+        <v>98.84</v>
       </c>
       <c r="G655" s="1"/>
-      <c r="H655" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H655" s="1"/>
       <c r="I655" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="656" spans="1:9" outlineLevel="2">
       <c r="A656" s="1"/>
       <c r="B656" s="1">
         <v>17056</v>
       </c>
       <c r="C656" s="1" t="s">
-        <v>673</v>
+        <v>665</v>
       </c>
       <c r="D656" s="1">
         <v>8443999090</v>
       </c>
       <c r="E656" s="1">
         <v>1</v>
       </c>
       <c r="F656" s="1">
-        <v>89.5</v>
+        <v>91.09999999999999</v>
       </c>
       <c r="G656" s="1"/>
-      <c r="H656" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H656" s="1"/>
       <c r="I656" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="657" spans="1:9" outlineLevel="2">
       <c r="A657" s="1"/>
       <c r="B657" s="1">
         <v>17038</v>
       </c>
       <c r="C657" s="1" t="s">
-        <v>674</v>
+        <v>666</v>
       </c>
       <c r="D657" s="1">
         <v>8443999090</v>
       </c>
       <c r="E657" s="1">
         <v>150</v>
       </c>
       <c r="F657" s="1">
-        <v>513.28</v>
+        <v>522.46</v>
       </c>
       <c r="G657" s="1"/>
-      <c r="H657" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H657" s="1"/>
       <c r="I657" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="658" spans="1:9" outlineLevel="2">
       <c r="A658" s="1"/>
       <c r="B658" s="1">
         <v>18492</v>
       </c>
       <c r="C658" s="1" t="s">
-        <v>675</v>
+        <v>667</v>
       </c>
       <c r="D658" s="1">
         <v>8443999090</v>
       </c>
       <c r="E658" s="1">
         <v>1</v>
       </c>
       <c r="F658" s="1">
-        <v>383.51</v>
+        <v>390.36</v>
       </c>
       <c r="G658" s="1"/>
-      <c r="H658" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H658" s="1"/>
       <c r="I658" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="659" spans="1:9" outlineLevel="2">
       <c r="A659" s="1"/>
       <c r="B659" s="1">
         <v>17943</v>
       </c>
       <c r="C659" s="1" t="s">
-        <v>676</v>
+        <v>668</v>
       </c>
       <c r="D659" s="1">
         <v>8443999090</v>
       </c>
       <c r="E659" s="1">
         <v>150</v>
       </c>
       <c r="F659" s="1">
-        <v>453.32</v>
+        <v>461.42</v>
       </c>
       <c r="G659" s="1"/>
-      <c r="H659" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H659" s="1"/>
       <c r="I659" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="660" spans="1:9" outlineLevel="2">
       <c r="A660" s="1"/>
       <c r="B660" s="1">
         <v>18494</v>
       </c>
       <c r="C660" s="1" t="s">
-        <v>677</v>
+        <v>669</v>
       </c>
       <c r="D660" s="1">
         <v>8443999090</v>
       </c>
       <c r="E660" s="1">
         <v>1</v>
       </c>
       <c r="F660" s="1">
-        <v>179</v>
+        <v>182.2</v>
       </c>
       <c r="G660" s="1"/>
-      <c r="H660" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H660" s="1"/>
       <c r="I660" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="661" spans="1:9" outlineLevel="2">
       <c r="A661" s="1"/>
       <c r="B661" s="1">
         <v>35225</v>
       </c>
       <c r="C661" s="1" t="s">
-        <v>678</v>
+        <v>670</v>
       </c>
       <c r="D661" s="1">
         <v>8443999090</v>
       </c>
       <c r="E661" s="1">
         <v>100</v>
       </c>
       <c r="F661" s="1">
-        <v>93.98</v>
+        <v>95.66</v>
       </c>
       <c r="G661" s="1"/>
-      <c r="H661" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H661" s="1"/>
       <c r="I661" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="662" spans="1:9" outlineLevel="2">
       <c r="A662" s="1"/>
       <c r="B662" s="1">
         <v>27283</v>
       </c>
       <c r="C662" s="1" t="s">
-        <v>679</v>
+        <v>671</v>
       </c>
       <c r="D662" s="1">
         <v>8443999090</v>
       </c>
       <c r="E662" s="1">
         <v>1</v>
       </c>
       <c r="F662" s="1">
-        <v>174.53</v>
+        <v>177.65</v>
       </c>
       <c r="G662" s="1"/>
-      <c r="H662" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H662" s="1"/>
       <c r="I662" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="663" spans="1:9" outlineLevel="2">
       <c r="A663" s="1"/>
       <c r="B663" s="1">
         <v>17368</v>
       </c>
       <c r="C663" s="1" t="s">
-        <v>680</v>
+        <v>672</v>
       </c>
       <c r="D663" s="1">
         <v>8443999090</v>
       </c>
       <c r="E663" s="1">
         <v>150</v>
       </c>
       <c r="F663" s="1">
-        <v>574.14</v>
+        <v>584.41</v>
       </c>
       <c r="G663" s="1"/>
-      <c r="H663" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H663" s="1"/>
       <c r="I663" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="664" spans="1:9" outlineLevel="2">
       <c r="A664" s="1"/>
       <c r="B664" s="1">
         <v>21178</v>
       </c>
       <c r="C664" s="1" t="s">
-        <v>681</v>
+        <v>673</v>
       </c>
       <c r="D664" s="1">
         <v>8443999090</v>
       </c>
       <c r="E664" s="1">
         <v>100</v>
       </c>
       <c r="F664" s="1">
-        <v>61.76</v>
+        <v>62.86</v>
       </c>
       <c r="G664" s="1"/>
-      <c r="H664" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H664" s="1"/>
       <c r="I664" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="665" spans="1:9" outlineLevel="2">
       <c r="A665" s="1"/>
       <c r="B665" s="1">
         <v>14144</v>
       </c>
       <c r="C665" s="1" t="s">
-        <v>682</v>
+        <v>674</v>
       </c>
       <c r="D665" s="1">
         <v>8443999090</v>
       </c>
       <c r="E665" s="1">
         <v>150</v>
       </c>
       <c r="F665" s="1">
-        <v>80.55</v>
+        <v>81.98999999999999</v>
       </c>
       <c r="G665" s="5" t="s">
-        <v>182</v>
-[...3 lines deleted...]
-      </c>
+        <v>185</v>
+      </c>
+      <c r="H665" s="1"/>
       <c r="I665" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="666" spans="1:9" outlineLevel="2">
       <c r="A666" s="1"/>
       <c r="B666" s="1">
         <v>15874</v>
       </c>
       <c r="C666" s="1" t="s">
-        <v>683</v>
+        <v>675</v>
       </c>
       <c r="D666" s="1">
         <v>8443999090</v>
       </c>
       <c r="E666" s="1">
         <v>100</v>
       </c>
       <c r="F666" s="1">
-        <v>46.99</v>
+        <v>47.83</v>
       </c>
       <c r="G666" s="1"/>
-      <c r="H666" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H666" s="1"/>
       <c r="I666" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="667" spans="1:9" outlineLevel="2">
       <c r="A667" s="1"/>
       <c r="B667" s="1">
         <v>29860</v>
       </c>
       <c r="C667" s="1" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="D667" s="1">
         <v>8443999090</v>
       </c>
       <c r="E667" s="1">
         <v>1</v>
       </c>
       <c r="F667" s="1">
-        <v>48.33</v>
+        <v>49.19</v>
       </c>
       <c r="G667" s="1"/>
-      <c r="H667" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H667" s="1"/>
       <c r="I667" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="668" spans="1:9" outlineLevel="2">
       <c r="A668" s="1"/>
       <c r="B668" s="1">
         <v>6655</v>
       </c>
       <c r="C668" s="1" t="s">
-        <v>685</v>
+        <v>677</v>
       </c>
       <c r="D668" s="1">
         <v>8443999090</v>
       </c>
       <c r="E668" s="1">
         <v>100</v>
       </c>
       <c r="F668" s="1">
-        <v>162.89</v>
+        <v>165.8</v>
       </c>
       <c r="G668" s="1"/>
-      <c r="H668" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H668" s="1"/>
       <c r="I668" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="669" spans="1:9" outlineLevel="2">
       <c r="A669" s="1"/>
       <c r="B669" s="1">
         <v>29780</v>
       </c>
       <c r="C669" s="1" t="s">
-        <v>686</v>
+        <v>678</v>
       </c>
       <c r="D669" s="1">
         <v>8443999090</v>
       </c>
       <c r="E669" s="1">
         <v>100</v>
       </c>
       <c r="F669" s="1">
-        <v>48.78</v>
+        <v>49.65</v>
       </c>
       <c r="G669" s="1"/>
-      <c r="H669" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H669" s="1"/>
       <c r="I669" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="670" spans="1:9" outlineLevel="2">
       <c r="A670" s="1"/>
       <c r="B670" s="1">
         <v>21179</v>
       </c>
       <c r="C670" s="1" t="s">
-        <v>687</v>
+        <v>679</v>
       </c>
       <c r="D670" s="1">
         <v>8443999090</v>
       </c>
       <c r="E670" s="1">
         <v>100</v>
       </c>
       <c r="F670" s="1">
-        <v>47.88</v>
+        <v>48.74</v>
       </c>
       <c r="G670" s="1"/>
-      <c r="H670" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H670" s="1"/>
       <c r="I670" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="671" spans="1:9" outlineLevel="2">
       <c r="A671" s="1"/>
       <c r="B671" s="1">
         <v>14145</v>
       </c>
       <c r="C671" s="1" t="s">
-        <v>688</v>
+        <v>680</v>
       </c>
       <c r="D671" s="1">
         <v>8443999090</v>
       </c>
       <c r="E671" s="1">
         <v>150</v>
       </c>
       <c r="F671" s="1">
-        <v>99.34999999999999</v>
+        <v>101.12</v>
       </c>
       <c r="G671" s="1"/>
-      <c r="H671" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H671" s="1"/>
       <c r="I671" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="672" spans="1:9" outlineLevel="2">
       <c r="A672" s="1"/>
       <c r="B672" s="1">
         <v>15527</v>
       </c>
       <c r="C672" s="1" t="s">
-        <v>689</v>
+        <v>681</v>
       </c>
       <c r="D672" s="1">
         <v>8443999090</v>
       </c>
       <c r="E672" s="1">
         <v>100</v>
       </c>
       <c r="F672" s="1">
-        <v>46.99</v>
+        <v>47.83</v>
       </c>
       <c r="G672" s="1"/>
-      <c r="H672" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H672" s="1"/>
       <c r="I672" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="673" spans="1:9" outlineLevel="2">
       <c r="A673" s="1"/>
       <c r="B673" s="1">
         <v>19606</v>
       </c>
       <c r="C673" s="1" t="s">
-        <v>690</v>
+        <v>682</v>
       </c>
       <c r="D673" s="1">
         <v>8443999090</v>
       </c>
       <c r="E673" s="1">
         <v>1</v>
       </c>
       <c r="F673" s="1">
-        <v>89.05</v>
+        <v>90.64</v>
       </c>
       <c r="G673" s="1"/>
-      <c r="H673" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H673" s="1"/>
       <c r="I673" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="674" spans="1:9" outlineLevel="2">
       <c r="A674" s="1"/>
       <c r="B674" s="1">
         <v>29861</v>
       </c>
       <c r="C674" s="1" t="s">
-        <v>691</v>
+        <v>683</v>
       </c>
       <c r="D674" s="1">
         <v>8443999090</v>
       </c>
       <c r="E674" s="1">
         <v>1</v>
       </c>
       <c r="F674" s="1">
-        <v>48.33</v>
+        <v>47.83</v>
       </c>
       <c r="G674" s="1"/>
-      <c r="H674" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H674" s="1"/>
       <c r="I674" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="675" spans="1:9" outlineLevel="2">
       <c r="A675" s="1"/>
       <c r="B675" s="1">
         <v>33736</v>
       </c>
       <c r="C675" s="1" t="s">
-        <v>692</v>
+        <v>684</v>
       </c>
       <c r="D675" s="1">
         <v>8443999090</v>
       </c>
       <c r="E675" s="1">
         <v>100</v>
       </c>
       <c r="F675" s="1">
-        <v>51.02</v>
+        <v>51.93</v>
       </c>
       <c r="G675" s="1"/>
-      <c r="H675" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H675" s="1"/>
       <c r="I675" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="676" spans="1:9" outlineLevel="2">
       <c r="A676" s="1"/>
       <c r="B676" s="1">
         <v>33893</v>
       </c>
       <c r="C676" s="1" t="s">
-        <v>693</v>
+        <v>685</v>
       </c>
       <c r="D676" s="1">
         <v>8443999090</v>
       </c>
       <c r="E676" s="1">
         <v>100</v>
       </c>
       <c r="F676" s="1">
-        <v>75.18000000000001</v>
+        <v>76.52</v>
       </c>
       <c r="G676" s="1"/>
-      <c r="H676" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H676" s="1"/>
       <c r="I676" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="677" spans="1:9" outlineLevel="2">
       <c r="A677" s="1"/>
       <c r="B677" s="1">
         <v>13420</v>
       </c>
       <c r="C677" s="1" t="s">
-        <v>694</v>
+        <v>686</v>
       </c>
       <c r="D677" s="1">
         <v>8443999090</v>
       </c>
       <c r="E677" s="1">
         <v>1</v>
       </c>
       <c r="F677" s="1">
-        <v>127.54</v>
+        <v>129.82</v>
       </c>
       <c r="G677" s="1"/>
-      <c r="H677" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H677" s="1"/>
       <c r="I677" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="678" spans="1:9" outlineLevel="2">
       <c r="A678" s="1"/>
       <c r="B678" s="1">
         <v>29781</v>
       </c>
       <c r="C678" s="1" t="s">
-        <v>695</v>
+        <v>687</v>
       </c>
       <c r="D678" s="1">
         <v>8443999090</v>
       </c>
       <c r="E678" s="1">
         <v>100</v>
       </c>
       <c r="F678" s="1">
-        <v>48.78</v>
+        <v>49.65</v>
       </c>
       <c r="G678" s="1"/>
-      <c r="H678" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H678" s="1"/>
       <c r="I678" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="679" spans="1:9" outlineLevel="2">
       <c r="A679" s="1"/>
       <c r="B679" s="1">
         <v>21180</v>
       </c>
       <c r="C679" s="1" t="s">
-        <v>696</v>
+        <v>688</v>
       </c>
       <c r="D679" s="1">
         <v>8443999090</v>
       </c>
       <c r="E679" s="1">
         <v>100</v>
       </c>
       <c r="F679" s="1">
-        <v>48.78</v>
+        <v>49.65</v>
       </c>
       <c r="G679" s="1"/>
-      <c r="H679" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H679" s="1"/>
       <c r="I679" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="680" spans="1:9" outlineLevel="2">
       <c r="A680" s="1"/>
       <c r="B680" s="1">
         <v>15533</v>
       </c>
       <c r="C680" s="1" t="s">
-        <v>697</v>
+        <v>689</v>
       </c>
       <c r="D680" s="1">
         <v>8443999090</v>
       </c>
       <c r="E680" s="1">
         <v>1</v>
       </c>
       <c r="F680" s="1">
-        <v>45.2</v>
+        <v>46.01</v>
       </c>
       <c r="G680" s="1"/>
-      <c r="H680" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H680" s="1"/>
       <c r="I680" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="681" spans="1:9" outlineLevel="2">
       <c r="A681" s="1"/>
       <c r="B681" s="1">
         <v>19607</v>
       </c>
       <c r="C681" s="1" t="s">
-        <v>698</v>
+        <v>690</v>
       </c>
       <c r="D681" s="1">
         <v>8443999090</v>
       </c>
       <c r="E681" s="1">
         <v>1</v>
       </c>
       <c r="F681" s="1">
-        <v>89.05</v>
+        <v>90.64</v>
       </c>
       <c r="G681" s="1"/>
-      <c r="H681" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H681" s="1"/>
       <c r="I681" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="682" spans="1:9" outlineLevel="2">
       <c r="A682" s="1"/>
       <c r="B682" s="1">
         <v>29858</v>
       </c>
       <c r="C682" s="1" t="s">
-        <v>699</v>
+        <v>691</v>
       </c>
       <c r="D682" s="1">
         <v>8443999090</v>
       </c>
       <c r="E682" s="1">
         <v>100</v>
       </c>
       <c r="F682" s="1">
-        <v>48.33</v>
+        <v>47.83</v>
       </c>
       <c r="G682" s="1"/>
-      <c r="H682" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H682" s="1"/>
       <c r="I682" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="683" spans="1:9" outlineLevel="2">
       <c r="A683" s="1"/>
       <c r="B683" s="1">
         <v>33215</v>
       </c>
       <c r="C683" s="1" t="s">
-        <v>700</v>
+        <v>692</v>
       </c>
       <c r="D683" s="1">
         <v>8443999090</v>
       </c>
       <c r="E683" s="1">
         <v>100</v>
       </c>
       <c r="F683" s="1">
-        <v>51.02</v>
+        <v>51.93</v>
       </c>
       <c r="G683" s="1"/>
-      <c r="H683" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H683" s="1"/>
+      <c r="I683" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="684" spans="1:9" outlineLevel="2">
       <c r="A684" s="1"/>
       <c r="B684" s="1">
         <v>15147</v>
       </c>
       <c r="C684" s="1" t="s">
-        <v>701</v>
+        <v>693</v>
       </c>
       <c r="D684" s="1">
         <v>8443999090</v>
       </c>
       <c r="E684" s="1">
         <v>100</v>
       </c>
       <c r="F684" s="1">
-        <v>166.47</v>
+        <v>169.45</v>
       </c>
       <c r="G684" s="1"/>
-      <c r="H684" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H684" s="1"/>
       <c r="I684" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="685" spans="1:9" outlineLevel="2">
       <c r="A685" s="1"/>
       <c r="B685" s="1">
         <v>7801</v>
       </c>
       <c r="C685" s="1" t="s">
-        <v>702</v>
+        <v>694</v>
       </c>
       <c r="D685" s="1">
         <v>8443999090</v>
       </c>
       <c r="E685" s="1">
         <v>50</v>
       </c>
       <c r="F685" s="1">
-        <v>78.76000000000001</v>
+        <v>80.17</v>
       </c>
       <c r="G685" s="1"/>
-      <c r="H685" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H685" s="1"/>
       <c r="I685" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="686" spans="1:9" outlineLevel="2">
       <c r="A686" s="1"/>
       <c r="B686" s="1">
         <v>5528</v>
       </c>
       <c r="C686" s="1" t="s">
-        <v>703</v>
+        <v>695</v>
       </c>
       <c r="D686" s="1">
         <v>8443999090</v>
       </c>
       <c r="E686" s="1">
         <v>100</v>
       </c>
       <c r="F686" s="1">
-        <v>157.97</v>
+        <v>160.79</v>
       </c>
       <c r="G686" s="1"/>
-      <c r="H686" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H686" s="1"/>
       <c r="I686" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="687" spans="1:9" outlineLevel="2">
       <c r="A687" s="1"/>
       <c r="B687" s="1">
         <v>29783</v>
       </c>
       <c r="C687" s="1" t="s">
-        <v>704</v>
+        <v>696</v>
       </c>
       <c r="D687" s="1">
         <v>8443999090</v>
       </c>
       <c r="E687" s="1">
         <v>100</v>
       </c>
       <c r="F687" s="1">
-        <v>52.81</v>
+        <v>53.75</v>
       </c>
       <c r="G687" s="1"/>
-      <c r="H687" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H687" s="1"/>
       <c r="I687" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="688" spans="1:9" outlineLevel="2">
       <c r="A688" s="1"/>
       <c r="B688" s="1">
         <v>21181</v>
       </c>
       <c r="C688" s="1" t="s">
-        <v>705</v>
+        <v>697</v>
       </c>
       <c r="D688" s="1">
         <v>8443999090</v>
       </c>
       <c r="E688" s="1">
         <v>100</v>
       </c>
       <c r="F688" s="1">
-        <v>46.09</v>
+        <v>46.92</v>
       </c>
       <c r="G688" s="1"/>
-      <c r="H688" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H688" s="1"/>
       <c r="I688" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="689" spans="1:9" outlineLevel="2">
       <c r="A689" s="1"/>
       <c r="B689" s="1">
         <v>14147</v>
       </c>
       <c r="C689" s="1" t="s">
-        <v>706</v>
+        <v>698</v>
       </c>
       <c r="D689" s="1">
         <v>8443999090</v>
       </c>
       <c r="E689" s="1">
         <v>150</v>
       </c>
       <c r="F689" s="1">
-        <v>80.55</v>
+        <v>81.98999999999999</v>
       </c>
       <c r="G689" s="5" t="s">
-        <v>182</v>
-[...3 lines deleted...]
-      </c>
+        <v>185</v>
+      </c>
+      <c r="H689" s="1"/>
       <c r="I689" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="690" spans="1:9" outlineLevel="2">
       <c r="A690" s="1"/>
       <c r="B690" s="1">
         <v>15875</v>
       </c>
       <c r="C690" s="1" t="s">
-        <v>707</v>
+        <v>699</v>
       </c>
       <c r="D690" s="1">
         <v>8443999090</v>
       </c>
       <c r="E690" s="1">
         <v>100</v>
       </c>
       <c r="F690" s="1">
-        <v>46.99</v>
+        <v>47.83</v>
       </c>
       <c r="G690" s="1"/>
-      <c r="H690" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H690" s="1"/>
       <c r="I690" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="691" spans="1:9" outlineLevel="2">
       <c r="A691" s="1"/>
       <c r="B691" s="1">
         <v>29862</v>
       </c>
       <c r="C691" s="1" t="s">
-        <v>708</v>
+        <v>700</v>
       </c>
       <c r="D691" s="1">
         <v>8443999090</v>
       </c>
       <c r="E691" s="1">
         <v>1</v>
       </c>
       <c r="F691" s="1">
-        <v>45.65</v>
+        <v>47.83</v>
       </c>
       <c r="G691" s="1"/>
-      <c r="H691" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H691" s="1"/>
       <c r="I691" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="692" spans="1:9" outlineLevel="2">
       <c r="A692" s="1"/>
       <c r="B692" s="1">
         <v>33737</v>
       </c>
       <c r="C692" s="1" t="s">
-        <v>709</v>
+        <v>701</v>
       </c>
       <c r="D692" s="1">
         <v>8443999090</v>
       </c>
       <c r="E692" s="1">
         <v>100</v>
       </c>
       <c r="F692" s="1">
-        <v>51.02</v>
+        <v>51.93</v>
       </c>
       <c r="G692" s="1"/>
-      <c r="H692" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H692" s="1"/>
       <c r="I692" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="693" spans="1:9" outlineLevel="2">
       <c r="A693" s="1"/>
       <c r="B693" s="1">
         <v>15124</v>
       </c>
       <c r="C693" s="1" t="s">
-        <v>710</v>
+        <v>702</v>
       </c>
       <c r="D693" s="1">
         <v>8443999090</v>
       </c>
       <c r="E693" s="1">
         <v>1</v>
       </c>
       <c r="F693" s="1">
-        <v>78.76000000000001</v>
+        <v>80.17</v>
       </c>
       <c r="G693" s="1"/>
-      <c r="H693" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H693" s="1"/>
       <c r="I693" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="694" spans="1:9" outlineLevel="2">
       <c r="A694" s="1"/>
       <c r="B694" s="1">
         <v>21445</v>
       </c>
       <c r="C694" s="1" t="s">
-        <v>711</v>
+        <v>703</v>
       </c>
       <c r="D694" s="1">
         <v>8443999090</v>
       </c>
       <c r="E694" s="1">
         <v>100</v>
       </c>
       <c r="F694" s="1">
-        <v>80.09999999999999</v>
+        <v>81.53</v>
       </c>
       <c r="G694" s="1"/>
-      <c r="H694" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H694" s="1"/>
       <c r="I694" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="695" spans="1:9" outlineLevel="2">
       <c r="A695" s="1"/>
       <c r="B695" s="1">
         <v>16156</v>
       </c>
       <c r="C695" s="1" t="s">
-        <v>712</v>
+        <v>704</v>
       </c>
       <c r="D695" s="1">
         <v>8443999090</v>
       </c>
       <c r="E695" s="1">
         <v>1</v>
       </c>
       <c r="F695" s="1">
-        <v>99.79000000000001</v>
+        <v>101.58</v>
       </c>
       <c r="G695" s="1"/>
-      <c r="H695" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H695" s="1"/>
       <c r="I695" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="696" spans="1:9" outlineLevel="2">
       <c r="A696" s="1"/>
       <c r="B696" s="1">
         <v>15486</v>
       </c>
       <c r="C696" s="1" t="s">
-        <v>713</v>
+        <v>705</v>
       </c>
       <c r="D696" s="1">
         <v>8443999090</v>
       </c>
       <c r="E696" s="1">
         <v>100</v>
       </c>
       <c r="F696" s="1">
-        <v>162.44</v>
+        <v>165.35</v>
       </c>
       <c r="G696" s="1"/>
-      <c r="H696" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H696" s="1"/>
       <c r="I696" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="697" spans="1:9" outlineLevel="2">
       <c r="A697" s="1"/>
       <c r="B697" s="1">
         <v>21182</v>
       </c>
       <c r="C697" s="1" t="s">
-        <v>714</v>
+        <v>706</v>
       </c>
       <c r="D697" s="1">
         <v>8443999090</v>
       </c>
       <c r="E697" s="1">
         <v>100</v>
       </c>
       <c r="F697" s="1">
-        <v>47.88</v>
+        <v>48.74</v>
       </c>
       <c r="G697" s="1"/>
-      <c r="H697" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H697" s="1"/>
       <c r="I697" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="698" spans="1:9" outlineLevel="2">
       <c r="A698" s="1"/>
       <c r="B698" s="1">
         <v>29980</v>
       </c>
       <c r="C698" s="1" t="s">
-        <v>715</v>
+        <v>707</v>
       </c>
       <c r="D698" s="1">
         <v>8443999090</v>
       </c>
       <c r="E698" s="1">
         <v>1</v>
       </c>
       <c r="F698" s="1">
-        <v>53.25</v>
+        <v>54.2</v>
       </c>
       <c r="G698" s="1"/>
-      <c r="H698" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H698" s="1"/>
       <c r="I698" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="699" spans="1:9" outlineLevel="2">
       <c r="A699" s="1"/>
       <c r="B699" s="1">
         <v>30036</v>
       </c>
       <c r="C699" s="1" t="s">
-        <v>716</v>
+        <v>708</v>
       </c>
       <c r="D699" s="1">
         <v>8443999090</v>
       </c>
       <c r="E699" s="1">
         <v>100</v>
       </c>
       <c r="F699" s="1">
-        <v>53.7</v>
+        <v>54.66</v>
       </c>
       <c r="G699" s="1"/>
-      <c r="H699" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H699" s="1"/>
       <c r="I699" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="700" spans="1:9" outlineLevel="2">
       <c r="A700" s="1"/>
       <c r="B700" s="1">
         <v>19612</v>
       </c>
       <c r="C700" s="1" t="s">
-        <v>717</v>
+        <v>709</v>
       </c>
       <c r="D700" s="1">
         <v>8443999090</v>
       </c>
       <c r="E700" s="1">
         <v>100</v>
       </c>
       <c r="F700" s="1">
-        <v>102.03</v>
+        <v>103.85</v>
       </c>
       <c r="G700" s="1"/>
-      <c r="H700" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H700" s="1"/>
       <c r="I700" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="701" spans="1:9" outlineLevel="2">
       <c r="A701" s="1"/>
       <c r="B701" s="1">
-        <v>29863</v>
+        <v>35423</v>
       </c>
       <c r="C701" s="1" t="s">
-        <v>718</v>
+        <v>710</v>
       </c>
       <c r="D701" s="1">
         <v>8443999090</v>
       </c>
       <c r="E701" s="1">
         <v>100</v>
       </c>
       <c r="F701" s="1">
-        <v>45.65</v>
+        <v>46.01</v>
       </c>
       <c r="G701" s="1"/>
-      <c r="H701" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H701" s="1"/>
       <c r="I701" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="702" spans="1:9" outlineLevel="2">
       <c r="A702" s="1"/>
       <c r="B702" s="1">
         <v>26426</v>
       </c>
       <c r="C702" s="1" t="s">
-        <v>719</v>
+        <v>711</v>
       </c>
       <c r="D702" s="1">
         <v>8443999090</v>
       </c>
       <c r="E702" s="1">
         <v>100</v>
       </c>
       <c r="F702" s="1">
-        <v>55.04</v>
+        <v>56.03</v>
       </c>
       <c r="G702" s="1"/>
-      <c r="H702" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H702" s="1"/>
       <c r="I702" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="703" spans="1:9" outlineLevel="2">
       <c r="A703" s="1"/>
       <c r="B703" s="1">
         <v>33734</v>
       </c>
       <c r="C703" s="1" t="s">
-        <v>720</v>
+        <v>712</v>
       </c>
       <c r="D703" s="1">
         <v>8443999090</v>
       </c>
       <c r="E703" s="1">
         <v>100</v>
       </c>
       <c r="F703" s="1">
-        <v>51.02</v>
+        <v>50.11</v>
       </c>
       <c r="G703" s="1"/>
-      <c r="H703" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H703" s="1"/>
       <c r="I703" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="704" spans="1:9" outlineLevel="2">
       <c r="A704" s="1"/>
       <c r="B704" s="1">
         <v>29779</v>
       </c>
       <c r="C704" s="1" t="s">
-        <v>721</v>
+        <v>713</v>
       </c>
       <c r="D704" s="1">
         <v>8443999090</v>
       </c>
       <c r="E704" s="1">
         <v>100</v>
       </c>
       <c r="F704" s="1">
-        <v>46.99</v>
+        <v>47.83</v>
       </c>
       <c r="G704" s="1"/>
-      <c r="H704" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H704" s="1"/>
+      <c r="I704" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="705" spans="1:9" outlineLevel="2">
       <c r="A705" s="1"/>
       <c r="B705" s="1">
         <v>15885</v>
       </c>
       <c r="C705" s="1" t="s">
-        <v>722</v>
+        <v>714</v>
       </c>
       <c r="D705" s="1">
         <v>8443999090</v>
       </c>
       <c r="E705" s="1">
         <v>100</v>
       </c>
       <c r="F705" s="1">
-        <v>43.41</v>
+        <v>44.18</v>
       </c>
       <c r="G705" s="1"/>
-      <c r="H705" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H705" s="1"/>
       <c r="I705" s="1" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
     </row>
     <row r="706" spans="1:9" outlineLevel="2">
       <c r="A706" s="1"/>
       <c r="B706" s="1">
         <v>29000</v>
       </c>
       <c r="C706" s="1" t="s">
-        <v>723</v>
+        <v>715</v>
       </c>
       <c r="D706" s="1">
         <v>8443999090</v>
       </c>
       <c r="E706" s="1">
         <v>100</v>
       </c>
       <c r="F706" s="1">
-        <v>51.46</v>
+        <v>52.38</v>
       </c>
       <c r="G706" s="1"/>
-      <c r="H706" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H706" s="1"/>
       <c r="I706" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="707" spans="1:9" outlineLevel="2">
       <c r="A707" s="1"/>
       <c r="B707" s="1">
         <v>32738</v>
       </c>
       <c r="C707" s="1" t="s">
-        <v>724</v>
+        <v>716</v>
       </c>
       <c r="D707" s="1">
         <v>8443999090</v>
       </c>
       <c r="E707" s="1">
         <v>100</v>
       </c>
       <c r="F707" s="1">
-        <v>51.46</v>
+        <v>52.38</v>
       </c>
       <c r="G707" s="1"/>
-      <c r="H707" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H707" s="1"/>
       <c r="I707" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="708" spans="1:9" outlineLevel="2">
       <c r="A708" s="1"/>
       <c r="B708" s="1">
         <v>11181</v>
       </c>
       <c r="C708" s="1" t="s">
-        <v>725</v>
+        <v>717</v>
       </c>
       <c r="D708" s="1">
         <v>8443999090</v>
       </c>
       <c r="E708" s="1">
         <v>50</v>
       </c>
       <c r="F708" s="1">
-        <v>81.89</v>
+        <v>83.36</v>
       </c>
       <c r="G708" s="1"/>
-      <c r="H708" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H708" s="1"/>
       <c r="I708" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="709" spans="1:9" outlineLevel="2">
       <c r="A709" s="1"/>
       <c r="B709" s="1">
         <v>15876</v>
       </c>
       <c r="C709" s="1" t="s">
-        <v>726</v>
+        <v>718</v>
       </c>
       <c r="D709" s="1">
         <v>8443999090</v>
       </c>
       <c r="E709" s="1">
         <v>50</v>
       </c>
       <c r="F709" s="1">
-        <v>51.46</v>
+        <v>52.38</v>
       </c>
       <c r="G709" s="1"/>
-      <c r="H709" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H709" s="1"/>
       <c r="I709" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="710" spans="1:9" outlineLevel="2">
       <c r="A710" s="1"/>
       <c r="B710" s="1">
         <v>6793</v>
       </c>
       <c r="C710" s="1" t="s">
-        <v>727</v>
+        <v>719</v>
       </c>
       <c r="D710" s="1">
         <v>8443999090</v>
       </c>
       <c r="E710" s="1">
         <v>100</v>
       </c>
       <c r="F710" s="1">
-        <v>211.67</v>
+        <v>215.45</v>
       </c>
       <c r="G710" s="1"/>
-      <c r="H710" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H710" s="1"/>
       <c r="I710" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="711" spans="1:9" outlineLevel="2">
       <c r="A711" s="1"/>
       <c r="B711" s="1">
         <v>13357</v>
       </c>
       <c r="C711" s="1" t="s">
-        <v>728</v>
+        <v>720</v>
       </c>
       <c r="D711" s="1">
         <v>8443999090</v>
       </c>
       <c r="E711" s="1">
         <v>1</v>
       </c>
       <c r="F711" s="1">
-        <v>92.63</v>
+        <v>94.29000000000001</v>
       </c>
       <c r="G711" s="1"/>
-      <c r="H711" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H711" s="1"/>
       <c r="I711" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="712" spans="1:9" outlineLevel="2">
       <c r="A712" s="1"/>
       <c r="B712" s="1">
         <v>10118</v>
       </c>
       <c r="C712" s="1" t="s">
-        <v>729</v>
+        <v>721</v>
       </c>
       <c r="D712" s="1">
         <v>8443999090</v>
       </c>
       <c r="E712" s="1">
         <v>100</v>
       </c>
       <c r="F712" s="1">
-        <v>61.76</v>
+        <v>62.86</v>
       </c>
       <c r="G712" s="1"/>
-      <c r="H712" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H712" s="1"/>
       <c r="I712" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="713" spans="1:9" outlineLevel="2">
       <c r="A713" s="1"/>
       <c r="B713" s="1">
         <v>29784</v>
       </c>
       <c r="C713" s="1" t="s">
-        <v>730</v>
+        <v>722</v>
       </c>
       <c r="D713" s="1">
         <v>8443999090</v>
       </c>
       <c r="E713" s="1">
         <v>100</v>
       </c>
       <c r="F713" s="1">
-        <v>48.33</v>
+        <v>49.19</v>
       </c>
       <c r="G713" s="1"/>
-      <c r="H713" s="5" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="H713" s="1"/>
+      <c r="I713" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="714" spans="1:9" outlineLevel="2">
       <c r="A714" s="1"/>
       <c r="B714" s="1">
         <v>21183</v>
       </c>
       <c r="C714" s="1" t="s">
-        <v>731</v>
+        <v>723</v>
       </c>
       <c r="D714" s="1">
         <v>8443999090</v>
       </c>
       <c r="E714" s="1">
         <v>100</v>
       </c>
       <c r="F714" s="1">
-        <v>46.09</v>
+        <v>46.92</v>
       </c>
       <c r="G714" s="1"/>
-      <c r="H714" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H714" s="1"/>
       <c r="I714" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="715" spans="1:9" outlineLevel="2">
       <c r="A715" s="1"/>
       <c r="B715" s="1">
         <v>27397</v>
       </c>
       <c r="C715" s="1" t="s">
-        <v>732</v>
+        <v>724</v>
       </c>
       <c r="D715" s="1">
         <v>8443999090</v>
       </c>
       <c r="E715" s="1">
         <v>1</v>
       </c>
       <c r="F715" s="1">
-        <v>55.94</v>
+        <v>56.94</v>
       </c>
       <c r="G715" s="1"/>
-      <c r="H715" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H715" s="1"/>
       <c r="I715" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="716" spans="1:9" outlineLevel="2">
       <c r="A716" s="1"/>
       <c r="B716" s="1">
         <v>15528</v>
       </c>
       <c r="C716" s="1" t="s">
-        <v>733</v>
+        <v>725</v>
       </c>
       <c r="D716" s="1">
         <v>8443999090</v>
       </c>
       <c r="E716" s="1">
         <v>100</v>
       </c>
       <c r="F716" s="1">
-        <v>43.41</v>
+        <v>44.18</v>
       </c>
       <c r="G716" s="1"/>
-      <c r="H716" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H716" s="1"/>
       <c r="I716" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="717" spans="1:9" outlineLevel="2">
       <c r="A717" s="1"/>
       <c r="B717" s="1">
         <v>19609</v>
       </c>
       <c r="C717" s="1" t="s">
-        <v>734</v>
+        <v>726</v>
       </c>
       <c r="D717" s="1">
         <v>8443999090</v>
       </c>
       <c r="E717" s="1">
         <v>1</v>
       </c>
       <c r="F717" s="1">
-        <v>135.59</v>
+        <v>138.02</v>
       </c>
       <c r="G717" s="1"/>
-      <c r="H717" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H717" s="1"/>
       <c r="I717" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="718" spans="1:9" outlineLevel="2">
       <c r="A718" s="1"/>
       <c r="B718" s="1">
         <v>29859</v>
       </c>
       <c r="C718" s="1" t="s">
-        <v>735</v>
+        <v>727</v>
       </c>
       <c r="D718" s="1">
         <v>8443999090</v>
       </c>
       <c r="E718" s="1">
         <v>1</v>
       </c>
       <c r="F718" s="1">
-        <v>48.33</v>
+        <v>47.83</v>
       </c>
       <c r="G718" s="1"/>
-      <c r="H718" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H718" s="1"/>
       <c r="I718" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="719" spans="1:9" outlineLevel="2">
       <c r="A719" s="1"/>
       <c r="B719" s="1">
         <v>33732</v>
       </c>
       <c r="C719" s="1" t="s">
-        <v>736</v>
+        <v>728</v>
       </c>
       <c r="D719" s="1">
         <v>8443999090</v>
       </c>
       <c r="E719" s="1">
         <v>100</v>
       </c>
       <c r="F719" s="1">
-        <v>49.67</v>
+        <v>50.56</v>
       </c>
       <c r="G719" s="1"/>
-      <c r="H719" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H719" s="1"/>
       <c r="I719" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="720" spans="1:9" outlineLevel="2">
       <c r="A720" s="1"/>
       <c r="B720" s="1">
         <v>15760</v>
       </c>
       <c r="C720" s="1" t="s">
-        <v>737</v>
+        <v>729</v>
       </c>
       <c r="D720" s="1">
         <v>8443999090</v>
       </c>
       <c r="E720" s="1">
         <v>100</v>
       </c>
       <c r="F720" s="1">
-        <v>85.92</v>
+        <v>87.45999999999999</v>
       </c>
       <c r="G720" s="1"/>
-      <c r="H720" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H720" s="1"/>
       <c r="I720" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="721" spans="1:9" outlineLevel="2">
       <c r="A721" s="1"/>
       <c r="B721" s="1">
         <v>15640</v>
       </c>
       <c r="C721" s="1" t="s">
-        <v>738</v>
+        <v>730</v>
       </c>
       <c r="D721" s="1">
         <v>8443999090</v>
       </c>
       <c r="E721" s="1">
         <v>1</v>
       </c>
       <c r="F721" s="1">
-        <v>237.18</v>
+        <v>241.42</v>
       </c>
       <c r="G721" s="1"/>
-      <c r="H721" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H721" s="1"/>
       <c r="I721" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="722" spans="1:9" outlineLevel="2">
       <c r="A722" s="1"/>
       <c r="B722" s="1">
         <v>25652</v>
       </c>
       <c r="C722" s="1" t="s">
-        <v>739</v>
+        <v>731</v>
       </c>
       <c r="D722" s="1">
         <v>8443999090</v>
       </c>
       <c r="E722" s="1">
         <v>100</v>
       </c>
       <c r="F722" s="1">
-        <v>54.6</v>
+        <v>55.57</v>
       </c>
       <c r="G722" s="1"/>
-      <c r="H722" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H722" s="1"/>
       <c r="I722" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="723" spans="1:9" outlineLevel="2">
       <c r="A723" s="1"/>
       <c r="B723" s="1">
         <v>15886</v>
       </c>
       <c r="C723" s="1" t="s">
-        <v>740</v>
+        <v>732</v>
       </c>
       <c r="D723" s="1">
         <v>8443999090</v>
       </c>
       <c r="E723" s="1">
         <v>100</v>
       </c>
       <c r="F723" s="1">
-        <v>50.12</v>
+        <v>51.02</v>
       </c>
       <c r="G723" s="1"/>
-      <c r="H723" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H723" s="1"/>
       <c r="I723" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="724" spans="1:9" outlineLevel="2">
       <c r="A724" s="1"/>
       <c r="B724" s="1">
         <v>29864</v>
       </c>
       <c r="C724" s="1" t="s">
-        <v>741</v>
+        <v>733</v>
       </c>
       <c r="D724" s="1">
         <v>8443999090</v>
       </c>
       <c r="E724" s="1">
         <v>100</v>
       </c>
       <c r="F724" s="1">
-        <v>48.33</v>
+        <v>49.19</v>
       </c>
       <c r="G724" s="1"/>
-      <c r="H724" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H724" s="1"/>
       <c r="I724" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="725" spans="1:9" outlineLevel="2">
       <c r="A725" s="1"/>
       <c r="B725" s="1">
         <v>21610</v>
       </c>
       <c r="C725" s="1" t="s">
-        <v>742</v>
+        <v>734</v>
       </c>
       <c r="D725" s="1">
         <v>8443999090</v>
       </c>
       <c r="E725" s="1">
         <v>100</v>
       </c>
       <c r="F725" s="1">
-        <v>74.73</v>
+        <v>76.06999999999999</v>
       </c>
       <c r="G725" s="1"/>
-      <c r="H725" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H725" s="1"/>
       <c r="I725" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="726" spans="1:9" outlineLevel="2">
       <c r="A726" s="1"/>
       <c r="B726" s="1">
         <v>33733</v>
       </c>
       <c r="C726" s="1" t="s">
-        <v>743</v>
+        <v>735</v>
       </c>
       <c r="D726" s="1">
         <v>8443999090</v>
       </c>
       <c r="E726" s="1">
         <v>100</v>
       </c>
       <c r="F726" s="1">
-        <v>53.7</v>
+        <v>54.66</v>
       </c>
       <c r="G726" s="1"/>
-      <c r="H726" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H726" s="1"/>
+      <c r="I726" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="727" spans="1:9" outlineLevel="2">
       <c r="A727" s="1"/>
       <c r="B727" s="1">
         <v>15877</v>
       </c>
       <c r="C727" s="1" t="s">
-        <v>744</v>
+        <v>736</v>
       </c>
       <c r="D727" s="1">
         <v>8443999090</v>
       </c>
       <c r="E727" s="1">
         <v>100</v>
       </c>
       <c r="F727" s="1">
-        <v>51.46</v>
+        <v>52.38</v>
       </c>
       <c r="G727" s="1"/>
-      <c r="H727" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H727" s="1"/>
       <c r="I727" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="728" spans="1:9" outlineLevel="2">
       <c r="A728" s="1"/>
       <c r="B728" s="1">
         <v>16354</v>
       </c>
       <c r="C728" s="1" t="s">
-        <v>745</v>
+        <v>737</v>
       </c>
       <c r="D728" s="1">
         <v>8443999090</v>
       </c>
       <c r="E728" s="1">
         <v>1</v>
       </c>
       <c r="F728" s="1">
-        <v>80.55</v>
+        <v>81.98999999999999</v>
       </c>
       <c r="G728" s="1"/>
-      <c r="H728" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H728" s="1"/>
       <c r="I728" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="729" spans="1:9" outlineLevel="2">
       <c r="A729" s="1"/>
       <c r="B729" s="1">
         <v>29792</v>
       </c>
       <c r="C729" s="1" t="s">
-        <v>746</v>
+        <v>738</v>
       </c>
       <c r="D729" s="1">
         <v>8443999090</v>
       </c>
       <c r="E729" s="1">
         <v>1</v>
       </c>
       <c r="F729" s="1">
-        <v>59.07</v>
+        <v>60.13</v>
       </c>
       <c r="G729" s="1"/>
-      <c r="H729" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H729" s="1"/>
       <c r="I729" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="730" spans="1:9" outlineLevel="2">
       <c r="A730" s="1"/>
       <c r="B730" s="1">
         <v>19611</v>
       </c>
       <c r="C730" s="1" t="s">
-        <v>747</v>
+        <v>739</v>
       </c>
       <c r="D730" s="1">
         <v>8443999090</v>
       </c>
       <c r="E730" s="1">
         <v>1</v>
       </c>
       <c r="F730" s="1">
-        <v>123.51</v>
+        <v>125.72</v>
       </c>
       <c r="G730" s="1"/>
-      <c r="H730" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H730" s="1"/>
       <c r="I730" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="731" spans="1:9" outlineLevel="2">
       <c r="A731" s="1"/>
       <c r="B731" s="1">
         <v>21184</v>
       </c>
       <c r="C731" s="1" t="s">
-        <v>748</v>
+        <v>740</v>
       </c>
       <c r="D731" s="1">
         <v>8443999090</v>
       </c>
       <c r="E731" s="1">
         <v>100</v>
       </c>
       <c r="F731" s="1">
-        <v>48.78</v>
+        <v>49.65</v>
       </c>
       <c r="G731" s="1"/>
-      <c r="H731" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H731" s="1"/>
       <c r="I731" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="732" spans="1:9" outlineLevel="2">
       <c r="A732" s="1"/>
       <c r="B732" s="1">
         <v>14149</v>
       </c>
       <c r="C732" s="1" t="s">
-        <v>749</v>
+        <v>741</v>
       </c>
       <c r="D732" s="1">
         <v>8443999090</v>
       </c>
       <c r="E732" s="1">
         <v>150</v>
       </c>
       <c r="F732" s="1">
-        <v>85.03</v>
+        <v>86.55</v>
       </c>
       <c r="G732" s="1"/>
-      <c r="H732" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H732" s="1"/>
       <c r="I732" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="733" spans="1:9" outlineLevel="2">
       <c r="A733" s="1"/>
       <c r="B733" s="1">
         <v>10740</v>
       </c>
       <c r="C733" s="1" t="s">
-        <v>750</v>
+        <v>742</v>
       </c>
       <c r="D733" s="1">
         <v>8443999090</v>
       </c>
       <c r="E733" s="1">
         <v>100</v>
       </c>
       <c r="F733" s="1">
-        <v>166.02</v>
+        <v>168.99</v>
       </c>
       <c r="G733" s="1"/>
-      <c r="H733" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H733" s="1"/>
       <c r="I733" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="734" spans="1:9" outlineLevel="2">
       <c r="A734" s="1"/>
       <c r="B734" s="1">
         <v>24958</v>
       </c>
       <c r="C734" s="1" t="s">
-        <v>751</v>
+        <v>743</v>
       </c>
       <c r="D734" s="1">
         <v>8443999090</v>
       </c>
       <c r="E734" s="1">
         <v>1</v>
       </c>
       <c r="F734" s="1">
-        <v>41.17</v>
+        <v>41.91</v>
       </c>
       <c r="G734" s="5" t="s">
-        <v>182</v>
-[...3 lines deleted...]
-      </c>
+        <v>185</v>
+      </c>
+      <c r="H734" s="1"/>
       <c r="I734" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="735" spans="1:9" outlineLevel="2">
       <c r="A735" s="1"/>
       <c r="B735" s="1">
         <v>29791</v>
       </c>
       <c r="C735" s="1" t="s">
-        <v>752</v>
+        <v>744</v>
       </c>
       <c r="D735" s="1">
         <v>8443999090</v>
       </c>
       <c r="E735" s="1">
         <v>1</v>
       </c>
       <c r="F735" s="1">
-        <v>48.78</v>
+        <v>49.65</v>
       </c>
       <c r="G735" s="1"/>
-      <c r="H735" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H735" s="1"/>
       <c r="I735" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="736" spans="1:9" outlineLevel="2">
       <c r="A736" s="1"/>
       <c r="B736" s="1">
         <v>29786</v>
       </c>
       <c r="C736" s="1" t="s">
-        <v>753</v>
+        <v>745</v>
       </c>
       <c r="D736" s="1">
         <v>8443999090</v>
       </c>
       <c r="E736" s="1">
         <v>1</v>
       </c>
       <c r="F736" s="1">
-        <v>163.34</v>
+        <v>166.26</v>
       </c>
       <c r="G736" s="1"/>
-      <c r="H736" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H736" s="1"/>
       <c r="I736" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="737" spans="1:9" outlineLevel="2">
       <c r="A737" s="1"/>
       <c r="B737" s="1">
         <v>21185</v>
       </c>
       <c r="C737" s="1" t="s">
-        <v>754</v>
+        <v>746</v>
       </c>
       <c r="D737" s="1">
         <v>8443999090</v>
       </c>
       <c r="E737" s="1">
         <v>100</v>
       </c>
       <c r="F737" s="1">
-        <v>46.99</v>
+        <v>47.83</v>
       </c>
       <c r="G737" s="1"/>
-      <c r="H737" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H737" s="1"/>
       <c r="I737" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="738" spans="1:9" outlineLevel="2">
       <c r="A738" s="1"/>
       <c r="B738" s="1">
         <v>15542</v>
       </c>
       <c r="C738" s="1" t="s">
-        <v>755</v>
+        <v>747</v>
       </c>
       <c r="D738" s="1">
         <v>8443999090</v>
       </c>
       <c r="E738" s="1">
         <v>100</v>
       </c>
       <c r="F738" s="1">
-        <v>46.99</v>
+        <v>47.83</v>
       </c>
       <c r="G738" s="1"/>
-      <c r="H738" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H738" s="1"/>
       <c r="I738" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="739" spans="1:9" outlineLevel="2">
       <c r="A739" s="1"/>
       <c r="B739" s="1">
-        <v>33739</v>
+        <v>35440</v>
       </c>
       <c r="C739" s="1" t="s">
-        <v>756</v>
+        <v>748</v>
       </c>
       <c r="D739" s="1">
         <v>8443999090</v>
       </c>
       <c r="E739" s="1">
         <v>100</v>
       </c>
       <c r="F739" s="1">
-        <v>53.7</v>
+        <v>47.83</v>
       </c>
       <c r="G739" s="1"/>
       <c r="H739" s="5" t="s">
-        <v>15</v>
+        <v>153</v>
       </c>
       <c r="I739" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="740" spans="1:9" outlineLevel="2">
       <c r="A740" s="1"/>
       <c r="B740" s="1">
-        <v>27391</v>
+        <v>33739</v>
       </c>
       <c r="C740" s="1" t="s">
-        <v>757</v>
+        <v>749</v>
       </c>
       <c r="D740" s="1">
         <v>8443999090</v>
       </c>
       <c r="E740" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F740" s="1">
-        <v>78.76000000000001</v>
+        <v>54.66</v>
       </c>
       <c r="G740" s="1"/>
-      <c r="H740" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H740" s="1"/>
+      <c r="I740" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="741" spans="1:9" outlineLevel="2">
       <c r="A741" s="1"/>
       <c r="B741" s="1">
-        <v>13842</v>
+        <v>27391</v>
       </c>
       <c r="C741" s="1" t="s">
-        <v>758</v>
+        <v>750</v>
       </c>
       <c r="D741" s="1">
         <v>8443999090</v>
       </c>
       <c r="E741" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F741" s="1">
-        <v>162.44</v>
+        <v>80.17</v>
       </c>
       <c r="G741" s="1"/>
-      <c r="H741" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H741" s="1"/>
       <c r="I741" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="742" spans="1:9" outlineLevel="2">
       <c r="A742" s="1"/>
       <c r="B742" s="1">
-        <v>26449</v>
+        <v>13842</v>
       </c>
       <c r="C742" s="1" t="s">
-        <v>759</v>
+        <v>751</v>
       </c>
       <c r="D742" s="1">
         <v>8443999090</v>
       </c>
       <c r="E742" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="F742" s="1">
-        <v>47.88</v>
+        <v>165.35</v>
       </c>
       <c r="G742" s="1"/>
-      <c r="H742" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H742" s="1"/>
+      <c r="I742" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="743" spans="1:9" outlineLevel="2">
       <c r="A743" s="1"/>
       <c r="B743" s="1">
-        <v>19676</v>
+        <v>26449</v>
       </c>
       <c r="C743" s="1" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="D743" s="1">
         <v>8443999090</v>
       </c>
       <c r="E743" s="1">
         <v>100</v>
       </c>
       <c r="F743" s="1">
-        <v>46.99</v>
+        <v>48.74</v>
       </c>
       <c r="G743" s="1"/>
-      <c r="H743" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H743" s="1"/>
       <c r="I743" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="744" spans="1:9" outlineLevel="2">
       <c r="A744" s="1"/>
       <c r="B744" s="1">
-        <v>19614</v>
+        <v>19676</v>
       </c>
       <c r="C744" s="1" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
       <c r="D744" s="1">
         <v>8443999090</v>
       </c>
       <c r="E744" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F744" s="1">
-        <v>118.14</v>
+        <v>47.83</v>
       </c>
       <c r="G744" s="1"/>
-      <c r="H744" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H744" s="1"/>
+      <c r="I744" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="745" spans="1:9" outlineLevel="2">
       <c r="A745" s="1"/>
       <c r="B745" s="1">
-        <v>28033</v>
+        <v>19614</v>
       </c>
       <c r="C745" s="1" t="s">
-        <v>762</v>
+        <v>754</v>
       </c>
       <c r="D745" s="1">
         <v>8443999090</v>
       </c>
       <c r="E745" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F745" s="1">
-        <v>69.81</v>
+        <v>120.25</v>
       </c>
       <c r="G745" s="1"/>
-      <c r="H745" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H745" s="1"/>
       <c r="I745" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="746" spans="1:9" outlineLevel="2">
       <c r="A746" s="1"/>
       <c r="B746" s="1">
-        <v>29865</v>
+        <v>28033</v>
       </c>
       <c r="C746" s="1" t="s">
-        <v>763</v>
+        <v>755</v>
       </c>
       <c r="D746" s="1">
         <v>8443999090</v>
       </c>
       <c r="E746" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F746" s="1">
-        <v>48.33</v>
+        <v>71.06</v>
       </c>
       <c r="G746" s="1"/>
-      <c r="H746" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H746" s="1"/>
+      <c r="I746" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="747" spans="1:9" outlineLevel="2">
       <c r="A747" s="1"/>
       <c r="B747" s="1">
-        <v>33738</v>
+        <v>29865</v>
       </c>
       <c r="C747" s="1" t="s">
-        <v>764</v>
+        <v>756</v>
       </c>
       <c r="D747" s="1">
         <v>8443999090</v>
       </c>
       <c r="E747" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F747" s="1">
-        <v>53.7</v>
+        <v>49.19</v>
       </c>
       <c r="G747" s="1"/>
-      <c r="H747" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H747" s="1"/>
+      <c r="I747" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="748" spans="1:9" outlineLevel="2">
       <c r="A748" s="1"/>
       <c r="B748" s="1">
-        <v>33894</v>
+        <v>33738</v>
       </c>
       <c r="C748" s="1" t="s">
-        <v>765</v>
+        <v>757</v>
       </c>
       <c r="D748" s="1">
         <v>8443999090</v>
       </c>
       <c r="E748" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="F748" s="1">
-        <v>61.76</v>
+        <v>54.66</v>
       </c>
       <c r="G748" s="1"/>
-      <c r="H748" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H748" s="1"/>
       <c r="I748" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="749" spans="1:9" outlineLevel="2">
       <c r="A749" s="1"/>
       <c r="B749" s="1">
-        <v>21446</v>
+        <v>33894</v>
       </c>
       <c r="C749" s="1" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="D749" s="1">
         <v>8443999090</v>
       </c>
       <c r="E749" s="1">
         <v>50</v>
       </c>
       <c r="F749" s="1">
-        <v>123.51</v>
+        <v>62.86</v>
       </c>
       <c r="G749" s="1"/>
-      <c r="H749" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H749" s="1"/>
       <c r="I749" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="750" spans="1:9" outlineLevel="2">
       <c r="A750" s="1"/>
       <c r="B750" s="1">
-        <v>8146</v>
+        <v>21446</v>
       </c>
       <c r="C750" s="1" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
       <c r="D750" s="1">
         <v>8443999090</v>
       </c>
       <c r="E750" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F750" s="1">
-        <v>370.08</v>
+        <v>125.72</v>
       </c>
       <c r="G750" s="1"/>
-      <c r="H750" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H750" s="1"/>
       <c r="I750" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="751" spans="1:9" outlineLevel="2">
       <c r="A751" s="1"/>
       <c r="B751" s="1">
-        <v>23027</v>
+        <v>8146</v>
       </c>
       <c r="C751" s="1" t="s">
-        <v>768</v>
+        <v>760</v>
       </c>
       <c r="D751" s="1">
         <v>8443999090</v>
       </c>
       <c r="E751" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F751" s="1">
-        <v>71.15000000000001</v>
+        <v>376.7</v>
       </c>
       <c r="G751" s="1"/>
-      <c r="H751" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H751" s="1"/>
       <c r="I751" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="752" spans="1:9" outlineLevel="2">
       <c r="A752" s="1"/>
       <c r="B752" s="1">
-        <v>17042</v>
+        <v>23027</v>
       </c>
       <c r="C752" s="1" t="s">
-        <v>769</v>
+        <v>761</v>
       </c>
       <c r="D752" s="1">
         <v>8443999090</v>
       </c>
       <c r="E752" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F752" s="1">
-        <v>292.67</v>
+        <v>72.42</v>
       </c>
       <c r="G752" s="1"/>
-      <c r="H752" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H752" s="1"/>
       <c r="I752" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="753" spans="1:9" outlineLevel="2">
       <c r="A753" s="1"/>
       <c r="B753" s="1">
-        <v>17057</v>
+        <v>17042</v>
       </c>
       <c r="C753" s="1" t="s">
-        <v>770</v>
+        <v>762</v>
       </c>
       <c r="D753" s="1">
         <v>8443999090</v>
       </c>
       <c r="E753" s="1">
         <v>1</v>
       </c>
       <c r="F753" s="1">
-        <v>134.25</v>
+        <v>297.9</v>
       </c>
       <c r="G753" s="1"/>
-      <c r="H753" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H753" s="1"/>
+      <c r="I753" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="754" spans="1:9" outlineLevel="2">
       <c r="A754" s="1"/>
       <c r="B754" s="1">
-        <v>15676</v>
+        <v>17057</v>
       </c>
       <c r="C754" s="1" t="s">
-        <v>771</v>
+        <v>763</v>
       </c>
       <c r="D754" s="1">
         <v>8443999090</v>
       </c>
       <c r="E754" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F754" s="1">
-        <v>156.63</v>
+        <v>136.65</v>
       </c>
       <c r="G754" s="1"/>
-      <c r="H754" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H754" s="1"/>
       <c r="I754" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="755" spans="1:9" outlineLevel="2">
       <c r="A755" s="1"/>
       <c r="B755" s="1">
-        <v>18495</v>
+        <v>15676</v>
       </c>
       <c r="C755" s="1" t="s">
-        <v>772</v>
+        <v>764</v>
       </c>
       <c r="D755" s="1">
         <v>8443999090</v>
       </c>
       <c r="E755" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F755" s="1">
-        <v>143.65</v>
+        <v>159.43</v>
       </c>
       <c r="G755" s="1"/>
-      <c r="H755" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H755" s="1"/>
+      <c r="I755" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="756" spans="1:9" outlineLevel="2">
       <c r="A756" s="1"/>
       <c r="B756" s="1">
-        <v>25117</v>
+        <v>18495</v>
       </c>
       <c r="C756" s="1" t="s">
-        <v>773</v>
+        <v>765</v>
       </c>
       <c r="D756" s="1">
         <v>8443999090</v>
       </c>
       <c r="E756" s="1">
         <v>1</v>
       </c>
       <c r="F756" s="1">
-        <v>88.16</v>
+        <v>146.22</v>
       </c>
       <c r="G756" s="1"/>
-      <c r="H756" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H756" s="1"/>
       <c r="I756" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="757" spans="1:9" outlineLevel="2">
       <c r="A757" s="1"/>
       <c r="B757" s="1">
-        <v>6076</v>
+        <v>25117</v>
       </c>
       <c r="C757" s="1" t="s">
-        <v>774</v>
+        <v>766</v>
       </c>
       <c r="D757" s="1">
         <v>8443999090</v>
       </c>
       <c r="E757" s="1">
         <v>1</v>
       </c>
       <c r="F757" s="1">
-        <v>302.06</v>
+        <v>89.73</v>
       </c>
       <c r="G757" s="1"/>
-      <c r="H757" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H757" s="1"/>
       <c r="I757" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="758" spans="1:9" outlineLevel="2">
       <c r="A758" s="1"/>
       <c r="B758" s="1">
-        <v>24390</v>
+        <v>6076</v>
       </c>
       <c r="C758" s="1" t="s">
-        <v>775</v>
+        <v>767</v>
       </c>
       <c r="D758" s="1">
         <v>8443999090</v>
       </c>
       <c r="E758" s="1">
         <v>1</v>
       </c>
       <c r="F758" s="1">
-        <v>375.9</v>
+        <v>307.46</v>
       </c>
       <c r="G758" s="1"/>
-      <c r="H758" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H758" s="1"/>
       <c r="I758" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="759" spans="1:9" outlineLevel="2">
       <c r="A759" s="1"/>
       <c r="B759" s="1">
-        <v>6077</v>
+        <v>24390</v>
       </c>
       <c r="C759" s="1" t="s">
-        <v>776</v>
+        <v>768</v>
       </c>
       <c r="D759" s="1">
         <v>8443999090</v>
       </c>
       <c r="E759" s="1">
         <v>1</v>
       </c>
       <c r="F759" s="1">
-        <v>283.27</v>
+        <v>382.62</v>
       </c>
       <c r="G759" s="1"/>
-      <c r="H759" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H759" s="1"/>
       <c r="I759" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="760" spans="1:9" outlineLevel="2">
       <c r="A760" s="1"/>
       <c r="B760" s="1">
-        <v>24064</v>
+        <v>6077</v>
       </c>
       <c r="C760" s="1" t="s">
-        <v>777</v>
+        <v>769</v>
       </c>
       <c r="D760" s="1">
         <v>8443999090</v>
       </c>
       <c r="E760" s="1">
         <v>1</v>
       </c>
       <c r="F760" s="1">
-        <v>217.49</v>
+        <v>288.33</v>
       </c>
       <c r="G760" s="1"/>
-      <c r="H760" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H760" s="1"/>
       <c r="I760" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="761" spans="1:9" outlineLevel="2">
       <c r="A761" s="1"/>
       <c r="B761" s="1">
-        <v>8147</v>
+        <v>24064</v>
       </c>
       <c r="C761" s="1" t="s">
-        <v>778</v>
+        <v>770</v>
       </c>
       <c r="D761" s="1">
         <v>8443999090</v>
       </c>
       <c r="E761" s="1">
         <v>1</v>
       </c>
       <c r="F761" s="1">
-        <v>223.75</v>
+        <v>221.37</v>
       </c>
       <c r="G761" s="1"/>
-      <c r="H761" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H761" s="1"/>
+      <c r="I761" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="762" spans="1:9" outlineLevel="2">
       <c r="A762" s="1"/>
       <c r="B762" s="1">
-        <v>17043</v>
+        <v>8147</v>
       </c>
       <c r="C762" s="1" t="s">
-        <v>779</v>
+        <v>771</v>
       </c>
       <c r="D762" s="1">
         <v>8443999090</v>
       </c>
       <c r="E762" s="1">
         <v>1</v>
       </c>
       <c r="F762" s="1">
-        <v>206.75</v>
+        <v>227.75</v>
       </c>
       <c r="G762" s="1"/>
-      <c r="H762" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H762" s="1"/>
+      <c r="I762" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="763" spans="1:9" outlineLevel="2">
       <c r="A763" s="1"/>
       <c r="B763" s="1">
-        <v>32923</v>
+        <v>17043</v>
       </c>
       <c r="C763" s="1" t="s">
-        <v>780</v>
+        <v>772</v>
       </c>
       <c r="D763" s="1">
         <v>8443999090</v>
       </c>
       <c r="E763" s="1">
         <v>1</v>
       </c>
       <c r="F763" s="1">
-        <v>68.47</v>
+        <v>210.44</v>
       </c>
       <c r="G763" s="1"/>
-      <c r="H763" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H763" s="1"/>
       <c r="I763" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="764" spans="1:9" outlineLevel="2">
       <c r="A764" s="1"/>
       <c r="B764" s="1">
-        <v>24959</v>
+        <v>32923</v>
       </c>
       <c r="C764" s="1" t="s">
-        <v>781</v>
+        <v>773</v>
       </c>
       <c r="D764" s="1">
         <v>8443999090</v>
       </c>
       <c r="E764" s="1">
         <v>1</v>
       </c>
       <c r="F764" s="1">
-        <v>71.15000000000001</v>
+        <v>69.69</v>
       </c>
       <c r="G764" s="1"/>
-      <c r="H764" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H764" s="1"/>
       <c r="I764" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="765" spans="1:9" outlineLevel="2">
       <c r="A765" s="1"/>
       <c r="B765" s="1">
-        <v>17369</v>
+        <v>24959</v>
       </c>
       <c r="C765" s="1" t="s">
-        <v>782</v>
+        <v>774</v>
       </c>
       <c r="D765" s="1">
         <v>8443999090</v>
       </c>
       <c r="E765" s="1">
         <v>1</v>
       </c>
       <c r="F765" s="1">
-        <v>574.14</v>
+        <v>72.42</v>
       </c>
       <c r="G765" s="1"/>
-      <c r="H765" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H765" s="1"/>
       <c r="I765" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="766" spans="1:9" outlineLevel="2">
       <c r="A766" s="1"/>
       <c r="B766" s="1">
-        <v>23176</v>
+        <v>17369</v>
       </c>
       <c r="C766" s="1" t="s">
-        <v>783</v>
+        <v>775</v>
       </c>
       <c r="D766" s="1">
         <v>8443999090</v>
       </c>
       <c r="E766" s="1">
         <v>1</v>
       </c>
       <c r="F766" s="1">
-        <v>523.58</v>
+        <v>584.41</v>
       </c>
       <c r="G766" s="1"/>
-      <c r="H766" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H766" s="1"/>
       <c r="I766" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="767" spans="1:9" outlineLevel="2">
       <c r="A767" s="1"/>
       <c r="B767" s="1">
-        <v>17044</v>
+        <v>23176</v>
       </c>
       <c r="C767" s="1" t="s">
-        <v>784</v>
+        <v>776</v>
       </c>
       <c r="D767" s="1">
         <v>8443999090</v>
       </c>
       <c r="E767" s="1">
         <v>1</v>
       </c>
       <c r="F767" s="1">
-        <v>800.13</v>
+        <v>532.9400000000001</v>
       </c>
       <c r="G767" s="1"/>
-      <c r="H767" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H767" s="1"/>
       <c r="I767" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="768" spans="1:9" outlineLevel="2">
       <c r="A768" s="1"/>
       <c r="B768" s="1">
-        <v>20554</v>
+        <v>17044</v>
       </c>
       <c r="C768" s="1" t="s">
-        <v>785</v>
+        <v>777</v>
       </c>
       <c r="D768" s="1">
         <v>8443999090</v>
       </c>
       <c r="E768" s="1">
         <v>1</v>
       </c>
       <c r="F768" s="1">
-        <v>120.38</v>
+        <v>814.4299999999999</v>
       </c>
       <c r="G768" s="1"/>
-      <c r="H768" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H768" s="1"/>
       <c r="I768" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="769" spans="1:9" outlineLevel="2">
       <c r="A769" s="1"/>
       <c r="B769" s="1">
-        <v>23772</v>
+        <v>20554</v>
       </c>
       <c r="C769" s="1" t="s">
-        <v>786</v>
+        <v>778</v>
       </c>
       <c r="D769" s="1">
         <v>8443999090</v>
       </c>
       <c r="E769" s="1">
         <v>1</v>
       </c>
       <c r="F769" s="1">
-        <v>234.94</v>
+        <v>122.53</v>
       </c>
       <c r="G769" s="1"/>
-      <c r="H769" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H769" s="1"/>
       <c r="I769" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="770" spans="1:9" outlineLevel="2">
       <c r="A770" s="1"/>
       <c r="B770" s="1">
-        <v>29824</v>
+        <v>23772</v>
       </c>
       <c r="C770" s="1" t="s">
-        <v>787</v>
+        <v>779</v>
       </c>
       <c r="D770" s="1">
         <v>8443999090</v>
       </c>
       <c r="E770" s="1">
         <v>1</v>
       </c>
       <c r="F770" s="1">
-        <v>117.69</v>
+        <v>239.14</v>
       </c>
       <c r="G770" s="1"/>
-      <c r="H770" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H770" s="1"/>
       <c r="I770" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="771" spans="1:9" outlineLevel="2">
       <c r="A771" s="1"/>
       <c r="B771" s="1">
-        <v>16943</v>
+        <v>29824</v>
       </c>
       <c r="C771" s="1" t="s">
-        <v>788</v>
+        <v>780</v>
       </c>
       <c r="D771" s="1">
         <v>8443999090</v>
       </c>
       <c r="E771" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F771" s="1">
-        <v>105.16</v>
+        <v>119.8</v>
       </c>
       <c r="G771" s="1"/>
-      <c r="H771" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H771" s="1"/>
       <c r="I771" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="772" spans="1:9" outlineLevel="2">
       <c r="A772" s="1"/>
       <c r="B772" s="1">
-        <v>27398</v>
+        <v>16943</v>
       </c>
       <c r="C772" s="1" t="s">
-        <v>789</v>
+        <v>781</v>
       </c>
       <c r="D772" s="1">
         <v>8443999090</v>
       </c>
       <c r="E772" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F772" s="1">
-        <v>279.24</v>
+        <v>107.04</v>
       </c>
       <c r="G772" s="1"/>
-      <c r="H772" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H772" s="1"/>
       <c r="I772" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="773" spans="1:9" outlineLevel="2">
       <c r="A773" s="1"/>
       <c r="B773" s="1">
-        <v>23774</v>
+        <v>27398</v>
       </c>
       <c r="C773" s="1" t="s">
-        <v>790</v>
+        <v>782</v>
       </c>
       <c r="D773" s="1">
         <v>8443999090</v>
       </c>
       <c r="E773" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F773" s="1">
-        <v>319.52</v>
+        <v>284.23</v>
       </c>
       <c r="G773" s="1"/>
-      <c r="H773" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H773" s="1"/>
       <c r="I773" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="774" spans="1:9" outlineLevel="2">
       <c r="A774" s="1"/>
       <c r="B774" s="1">
-        <v>17259</v>
+        <v>23774</v>
       </c>
       <c r="C774" s="1" t="s">
-        <v>791</v>
+        <v>783</v>
       </c>
       <c r="D774" s="1">
         <v>8443999090</v>
       </c>
       <c r="E774" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F774" s="1">
-        <v>2013.75</v>
+        <v>325.23</v>
       </c>
       <c r="G774" s="1"/>
-      <c r="H774" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H774" s="1"/>
       <c r="I774" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="775" spans="1:9" outlineLevel="2">
       <c r="A775" s="1"/>
       <c r="B775" s="1">
-        <v>25628</v>
+        <v>17259</v>
       </c>
       <c r="C775" s="1" t="s">
-        <v>792</v>
+        <v>784</v>
       </c>
       <c r="D775" s="1">
         <v>8443999090</v>
       </c>
       <c r="E775" s="1">
         <v>1</v>
       </c>
       <c r="F775" s="1">
-        <v>196.01</v>
+        <v>2049.75</v>
       </c>
       <c r="G775" s="1"/>
-      <c r="H775" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H775" s="1"/>
       <c r="I775" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="776" spans="1:9" outlineLevel="2">
       <c r="A776" s="1"/>
       <c r="B776" s="1">
-        <v>18262</v>
+        <v>25628</v>
       </c>
       <c r="C776" s="1" t="s">
-        <v>793</v>
+        <v>785</v>
       </c>
       <c r="D776" s="1">
         <v>8443999090</v>
       </c>
       <c r="E776" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F776" s="1">
-        <v>213.46</v>
+        <v>199.51</v>
       </c>
       <c r="G776" s="1"/>
-      <c r="H776" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H776" s="1"/>
       <c r="I776" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="777" spans="1:9" outlineLevel="2">
       <c r="A777" s="1"/>
       <c r="B777" s="1">
-        <v>29825</v>
+        <v>18262</v>
       </c>
       <c r="C777" s="1" t="s">
-        <v>794</v>
+        <v>786</v>
       </c>
       <c r="D777" s="1">
         <v>8443999090</v>
       </c>
       <c r="E777" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F777" s="1">
-        <v>145.89</v>
+        <v>217.27</v>
       </c>
       <c r="G777" s="1"/>
-      <c r="H777" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H777" s="1"/>
       <c r="I777" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="778" spans="1:9" outlineLevel="2">
       <c r="A778" s="1"/>
       <c r="B778" s="1">
-        <v>25007</v>
+        <v>29825</v>
       </c>
       <c r="C778" s="1" t="s">
-        <v>795</v>
+        <v>787</v>
       </c>
       <c r="D778" s="1">
         <v>8443999090</v>
       </c>
       <c r="E778" s="1">
         <v>1</v>
       </c>
       <c r="F778" s="1">
-        <v>569.67</v>
+        <v>148.49</v>
       </c>
       <c r="G778" s="1"/>
-      <c r="H778" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H778" s="1"/>
       <c r="I778" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="779" spans="1:9" outlineLevel="2">
       <c r="A779" s="1"/>
       <c r="B779" s="1">
-        <v>20555</v>
+        <v>25007</v>
       </c>
       <c r="C779" s="1" t="s">
-        <v>796</v>
+        <v>788</v>
       </c>
       <c r="D779" s="1">
         <v>8443999090</v>
       </c>
       <c r="E779" s="1">
         <v>1</v>
       </c>
       <c r="F779" s="1">
-        <v>200.93</v>
+        <v>579.85</v>
       </c>
       <c r="G779" s="1"/>
-      <c r="H779" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H779" s="1"/>
       <c r="I779" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="780" spans="1:9" outlineLevel="2">
       <c r="A780" s="1"/>
       <c r="B780" s="1">
-        <v>23775</v>
+        <v>20555</v>
       </c>
       <c r="C780" s="1" t="s">
-        <v>797</v>
+        <v>789</v>
       </c>
       <c r="D780" s="1">
         <v>8443999090</v>
       </c>
       <c r="E780" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F780" s="1">
-        <v>307.43</v>
+        <v>204.52</v>
       </c>
       <c r="G780" s="1"/>
-      <c r="H780" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H780" s="1"/>
       <c r="I780" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="781" spans="1:9" outlineLevel="2">
       <c r="A781" s="1"/>
       <c r="B781" s="1">
-        <v>26651</v>
+        <v>23775</v>
       </c>
       <c r="C781" s="1" t="s">
-        <v>798</v>
+        <v>790</v>
       </c>
       <c r="D781" s="1">
         <v>8443999090</v>
       </c>
       <c r="E781" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F781" s="1">
-        <v>697.65</v>
+        <v>312.93</v>
       </c>
       <c r="G781" s="1"/>
-      <c r="H781" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H781" s="1"/>
       <c r="I781" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="782" spans="1:9" outlineLevel="2">
       <c r="A782" s="1"/>
       <c r="B782" s="1">
-        <v>17260</v>
+        <v>26651</v>
       </c>
       <c r="C782" s="1" t="s">
-        <v>799</v>
+        <v>791</v>
       </c>
       <c r="D782" s="1">
         <v>8443999090</v>
       </c>
       <c r="E782" s="1">
         <v>1</v>
       </c>
       <c r="F782" s="1">
-        <v>304.3</v>
+        <v>710.12</v>
       </c>
       <c r="G782" s="1"/>
-      <c r="H782" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H782" s="1"/>
+      <c r="I782" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="783" spans="1:9" outlineLevel="2">
       <c r="A783" s="1"/>
       <c r="B783" s="1">
-        <v>27590</v>
+        <v>17260</v>
       </c>
       <c r="C783" s="1" t="s">
-        <v>800</v>
+        <v>792</v>
       </c>
       <c r="D783" s="1">
         <v>8443999090</v>
       </c>
       <c r="E783" s="1">
         <v>1</v>
       </c>
       <c r="F783" s="1">
-        <v>1632.03</v>
+        <v>309.74</v>
       </c>
       <c r="G783" s="1"/>
-      <c r="H783" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H783" s="1"/>
+      <c r="I783" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="784" spans="1:9" outlineLevel="2">
       <c r="A784" s="1"/>
       <c r="B784" s="1">
-        <v>31489</v>
+        <v>27590</v>
       </c>
       <c r="C784" s="1" t="s">
-        <v>801</v>
+        <v>793</v>
       </c>
       <c r="D784" s="1">
         <v>8443999090</v>
       </c>
       <c r="E784" s="1">
         <v>1</v>
       </c>
       <c r="F784" s="1">
-        <v>761.65</v>
+        <v>1661.21</v>
       </c>
       <c r="G784" s="1"/>
-      <c r="H784" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H784" s="1"/>
       <c r="I784" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="785" spans="1:9" outlineLevel="2">
       <c r="A785" s="1"/>
       <c r="B785" s="1">
-        <v>31490</v>
+        <v>31489</v>
       </c>
       <c r="C785" s="1" t="s">
-        <v>802</v>
+        <v>794</v>
       </c>
       <c r="D785" s="1">
         <v>8443999090</v>
       </c>
       <c r="E785" s="1">
         <v>1</v>
       </c>
       <c r="F785" s="1">
-        <v>307.43</v>
+        <v>775.26</v>
       </c>
       <c r="G785" s="1"/>
-      <c r="H785" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H785" s="1"/>
       <c r="I785" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="786" spans="1:9" outlineLevel="2">
       <c r="A786" s="1"/>
       <c r="B786" s="1">
-        <v>31491</v>
+        <v>31490</v>
       </c>
       <c r="C786" s="1" t="s">
-        <v>803</v>
+        <v>795</v>
       </c>
       <c r="D786" s="1">
         <v>8443999090</v>
       </c>
       <c r="E786" s="1">
         <v>1</v>
       </c>
       <c r="F786" s="1">
-        <v>307.43</v>
+        <v>312.93</v>
       </c>
       <c r="G786" s="1"/>
-      <c r="H786" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H786" s="1"/>
       <c r="I786" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="787" spans="1:9" outlineLevel="2">
       <c r="A787" s="1"/>
       <c r="B787" s="1">
-        <v>5089</v>
+        <v>31491</v>
       </c>
       <c r="C787" s="1" t="s">
-        <v>804</v>
+        <v>796</v>
       </c>
       <c r="D787" s="1">
         <v>8443999090</v>
       </c>
       <c r="E787" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F787" s="1">
-        <v>223.75</v>
+        <v>312.93</v>
       </c>
       <c r="G787" s="1"/>
-      <c r="H787" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H787" s="1"/>
+      <c r="I787" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="788" spans="1:9" outlineLevel="2">
       <c r="A788" s="1"/>
       <c r="B788" s="1">
-        <v>32214</v>
+        <v>5089</v>
       </c>
       <c r="C788" s="1" t="s">
-        <v>805</v>
+        <v>797</v>
       </c>
       <c r="D788" s="1">
         <v>8443999090</v>
       </c>
       <c r="E788" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F788" s="1">
-        <v>206.75</v>
+        <v>227.75</v>
       </c>
       <c r="G788" s="1"/>
-      <c r="H788" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H788" s="1"/>
+      <c r="I788" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="789" spans="1:9" outlineLevel="2">
       <c r="A789" s="1"/>
       <c r="B789" s="1">
-        <v>32679</v>
+        <v>32214</v>
       </c>
       <c r="C789" s="1" t="s">
-        <v>806</v>
+        <v>798</v>
       </c>
       <c r="D789" s="1">
         <v>8443999090</v>
       </c>
       <c r="E789" s="1">
         <v>1</v>
       </c>
       <c r="F789" s="1">
-        <v>729.87</v>
+        <v>210.44</v>
       </c>
       <c r="G789" s="1"/>
-      <c r="H789" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H789" s="1"/>
       <c r="I789" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="790" spans="1:9" outlineLevel="2">
       <c r="A790" s="1"/>
       <c r="B790" s="1">
-        <v>22236</v>
+        <v>32679</v>
       </c>
       <c r="C790" s="1" t="s">
-        <v>807</v>
+        <v>799</v>
       </c>
       <c r="D790" s="1">
         <v>8443999090</v>
       </c>
       <c r="E790" s="1">
         <v>1</v>
       </c>
       <c r="F790" s="1">
-        <v>817.58</v>
+        <v>742.92</v>
       </c>
       <c r="G790" s="1"/>
-      <c r="H790" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H790" s="1"/>
+      <c r="I790" s="1" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="791" spans="1:9" outlineLevel="2">
       <c r="A791" s="1"/>
       <c r="B791" s="1">
-        <v>14163</v>
+        <v>22236</v>
       </c>
       <c r="C791" s="1" t="s">
-        <v>808</v>
+        <v>800</v>
       </c>
       <c r="D791" s="1">
         <v>8443999090</v>
       </c>
       <c r="E791" s="1">
         <v>1</v>
       </c>
       <c r="F791" s="1">
-        <v>2587</v>
+        <v>832.2</v>
       </c>
       <c r="G791" s="1"/>
-      <c r="H791" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H791" s="1"/>
       <c r="I791" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="792" spans="1:9" outlineLevel="2">
       <c r="A792" s="1"/>
       <c r="B792" s="1">
-        <v>28592</v>
+        <v>14163</v>
       </c>
       <c r="C792" s="1" t="s">
-        <v>809</v>
+        <v>801</v>
       </c>
       <c r="D792" s="1">
         <v>8443999090</v>
       </c>
       <c r="E792" s="1">
         <v>1</v>
       </c>
       <c r="F792" s="1">
-        <v>1288.35</v>
+        <v>2633.25</v>
       </c>
       <c r="G792" s="1"/>
-      <c r="H792" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H792" s="1"/>
       <c r="I792" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="793" spans="1:9" outlineLevel="2">
       <c r="A793" s="1"/>
       <c r="B793" s="1">
-        <v>2262</v>
+        <v>28592</v>
       </c>
       <c r="C793" s="1" t="s">
-        <v>810</v>
+        <v>802</v>
       </c>
       <c r="D793" s="1">
         <v>8443999090</v>
       </c>
       <c r="E793" s="1">
         <v>1</v>
       </c>
       <c r="F793" s="1">
-        <v>223.75</v>
+        <v>1311.38</v>
       </c>
       <c r="G793" s="1"/>
-      <c r="H793" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H793" s="1"/>
+      <c r="I793" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="794" spans="1:9" outlineLevel="2">
       <c r="A794" s="1"/>
       <c r="B794" s="1">
-        <v>20205</v>
+        <v>2262</v>
       </c>
       <c r="C794" s="1" t="s">
-        <v>811</v>
+        <v>803</v>
       </c>
       <c r="D794" s="1">
         <v>8443999090</v>
       </c>
       <c r="E794" s="1">
         <v>1</v>
       </c>
       <c r="F794" s="1">
-        <v>256.42</v>
+        <v>227.75</v>
       </c>
       <c r="G794" s="1"/>
-      <c r="H794" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H794" s="1"/>
+      <c r="I794" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="795" spans="1:9" outlineLevel="2">
       <c r="A795" s="1"/>
       <c r="B795" s="1">
-        <v>28184</v>
+        <v>20205</v>
       </c>
       <c r="C795" s="1" t="s">
-        <v>812</v>
+        <v>804</v>
       </c>
       <c r="D795" s="1">
         <v>8443999090</v>
       </c>
       <c r="E795" s="1">
         <v>1</v>
       </c>
       <c r="F795" s="1">
-        <v>279.24</v>
+        <v>261</v>
       </c>
       <c r="G795" s="1"/>
-      <c r="H795" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H795" s="1"/>
       <c r="I795" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="796" spans="1:9" outlineLevel="2">
       <c r="A796" s="1"/>
       <c r="B796" s="1">
-        <v>16944</v>
+        <v>28184</v>
       </c>
       <c r="C796" s="1" t="s">
-        <v>813</v>
+        <v>805</v>
       </c>
       <c r="D796" s="1">
         <v>8443999090</v>
       </c>
       <c r="E796" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F796" s="1">
-        <v>253.29</v>
+        <v>284.23</v>
       </c>
       <c r="G796" s="1"/>
-      <c r="H796" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H796" s="1"/>
+      <c r="I796" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="797" spans="1:9" outlineLevel="2">
       <c r="A797" s="1"/>
       <c r="B797" s="1">
-        <v>29826</v>
+        <v>16944</v>
       </c>
       <c r="C797" s="1" t="s">
-        <v>814</v>
+        <v>806</v>
       </c>
       <c r="D797" s="1">
         <v>8443999090</v>
       </c>
       <c r="E797" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F797" s="1">
-        <v>196.01</v>
+        <v>257.81</v>
       </c>
       <c r="G797" s="1"/>
-      <c r="H797" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H797" s="1"/>
       <c r="I797" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="798" spans="1:9" outlineLevel="2">
       <c r="A798" s="1"/>
       <c r="B798" s="1">
-        <v>21589</v>
+        <v>29826</v>
       </c>
       <c r="C798" s="1" t="s">
-        <v>815</v>
+        <v>807</v>
       </c>
       <c r="D798" s="1">
         <v>8443999090</v>
       </c>
       <c r="E798" s="1">
         <v>1</v>
       </c>
       <c r="F798" s="1">
-        <v>619.34</v>
+        <v>199.51</v>
       </c>
       <c r="G798" s="1"/>
-      <c r="H798" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H798" s="1"/>
+      <c r="I798" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="799" spans="1:9" outlineLevel="2">
       <c r="A799" s="1"/>
       <c r="B799" s="1">
-        <v>6504</v>
+        <v>21589</v>
       </c>
       <c r="C799" s="1" t="s">
-        <v>816</v>
+        <v>808</v>
       </c>
       <c r="D799" s="1">
         <v>8443999090</v>
       </c>
       <c r="E799" s="1">
         <v>1</v>
       </c>
       <c r="F799" s="1">
-        <v>2094.3</v>
+        <v>630.41</v>
       </c>
       <c r="G799" s="1"/>
-      <c r="H799" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H799" s="1"/>
+      <c r="I799" s="1" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="800" spans="1:9" outlineLevel="2">
       <c r="A800" s="1"/>
       <c r="B800" s="1">
-        <v>16244</v>
+        <v>6504</v>
       </c>
       <c r="C800" s="1" t="s">
-        <v>817</v>
+        <v>809</v>
       </c>
       <c r="D800" s="1">
         <v>8443999090</v>
       </c>
       <c r="E800" s="1">
         <v>1</v>
       </c>
       <c r="F800" s="1">
-        <v>412.15</v>
+        <v>2131.74</v>
       </c>
       <c r="G800" s="1"/>
-      <c r="H800" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H800" s="1"/>
       <c r="I800" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="801" spans="1:9" outlineLevel="2">
       <c r="A801" s="1"/>
       <c r="B801" s="1">
-        <v>23769</v>
+        <v>16244</v>
       </c>
       <c r="C801" s="1" t="s">
-        <v>818</v>
+        <v>810</v>
       </c>
       <c r="D801" s="1">
         <v>8443999090</v>
       </c>
       <c r="E801" s="1">
         <v>1</v>
       </c>
       <c r="F801" s="1">
-        <v>391.56</v>
+        <v>419.52</v>
       </c>
       <c r="G801" s="1"/>
-      <c r="H801" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H801" s="1"/>
       <c r="I801" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="802" spans="1:9" outlineLevel="2">
       <c r="A802" s="1"/>
       <c r="B802" s="1">
-        <v>19587</v>
+        <v>23769</v>
       </c>
       <c r="C802" s="1" t="s">
-        <v>819</v>
+        <v>811</v>
       </c>
       <c r="D802" s="1">
         <v>8443999090</v>
       </c>
       <c r="E802" s="1">
         <v>1</v>
       </c>
       <c r="F802" s="1">
-        <v>906.1900000000001</v>
+        <v>398.56</v>
       </c>
       <c r="G802" s="1"/>
-      <c r="H802" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H802" s="1"/>
       <c r="I802" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="803" spans="1:9" outlineLevel="2">
       <c r="A803" s="1"/>
       <c r="B803" s="1">
-        <v>19585</v>
+        <v>19587</v>
       </c>
       <c r="C803" s="1" t="s">
-        <v>820</v>
+        <v>812</v>
       </c>
       <c r="D803" s="1">
         <v>8443999090</v>
       </c>
       <c r="E803" s="1">
         <v>1</v>
       </c>
       <c r="F803" s="1">
-        <v>891.87</v>
+        <v>922.39</v>
       </c>
       <c r="G803" s="1"/>
-      <c r="H803" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H803" s="1"/>
       <c r="I803" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="804" spans="1:9" outlineLevel="2">
       <c r="A804" s="1"/>
       <c r="B804" s="1">
-        <v>30252</v>
+        <v>19585</v>
       </c>
       <c r="C804" s="1" t="s">
-        <v>821</v>
+        <v>813</v>
       </c>
       <c r="D804" s="1">
         <v>8443999090</v>
       </c>
       <c r="E804" s="1">
         <v>1</v>
       </c>
       <c r="F804" s="1">
-        <v>1127.7</v>
+        <v>907.8099999999999</v>
       </c>
       <c r="G804" s="1"/>
-      <c r="H804" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H804" s="1"/>
       <c r="I804" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="805" spans="1:9" outlineLevel="2">
       <c r="A805" s="1"/>
       <c r="B805" s="1">
-        <v>11816</v>
+        <v>30252</v>
       </c>
       <c r="C805" s="1" t="s">
-        <v>822</v>
+        <v>814</v>
       </c>
       <c r="D805" s="1">
         <v>8443999090</v>
       </c>
       <c r="E805" s="1">
         <v>1</v>
       </c>
       <c r="F805" s="1">
-        <v>4107.6</v>
+        <v>1147.86</v>
       </c>
       <c r="G805" s="1"/>
-      <c r="H805" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H805" s="1"/>
       <c r="I805" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="806" spans="1:9" outlineLevel="2">
       <c r="A806" s="1"/>
       <c r="B806" s="1">
-        <v>25805</v>
+        <v>11816</v>
       </c>
       <c r="C806" s="1" t="s">
-        <v>823</v>
+        <v>815</v>
       </c>
       <c r="D806" s="1">
         <v>8443999090</v>
       </c>
       <c r="E806" s="1">
         <v>1</v>
       </c>
       <c r="F806" s="1">
-        <v>2086.69</v>
+        <v>4181.03</v>
       </c>
       <c r="G806" s="1"/>
-      <c r="H806" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H806" s="1"/>
       <c r="I806" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="807" spans="1:9" outlineLevel="2">
       <c r="A807" s="1"/>
       <c r="B807" s="1">
-        <v>6393</v>
+        <v>25805</v>
       </c>
       <c r="C807" s="1" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
       <c r="D807" s="1">
         <v>8443999090</v>
       </c>
       <c r="E807" s="1">
         <v>1</v>
       </c>
       <c r="F807" s="1">
-        <v>562.96</v>
+        <v>2124</v>
       </c>
       <c r="G807" s="1"/>
-      <c r="H807" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H807" s="1"/>
       <c r="I807" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="808" spans="1:9" outlineLevel="2">
       <c r="A808" s="1"/>
       <c r="B808" s="1">
-        <v>14449</v>
+        <v>6393</v>
       </c>
       <c r="C808" s="1" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="D808" s="1">
         <v>8443999090</v>
       </c>
       <c r="E808" s="1">
         <v>1</v>
       </c>
       <c r="F808" s="1">
-        <v>26939.5</v>
+        <v>573.02</v>
       </c>
       <c r="G808" s="1"/>
-      <c r="H808" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H808" s="1"/>
       <c r="I808" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="809" spans="1:9" outlineLevel="2">
       <c r="A809" s="1"/>
       <c r="B809" s="1">
-        <v>32255</v>
+        <v>14449</v>
       </c>
       <c r="C809" s="1" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="D809" s="1">
         <v>8443999090</v>
       </c>
       <c r="E809" s="1">
         <v>1</v>
       </c>
       <c r="F809" s="1">
-        <v>1070.42</v>
+        <v>27421.1</v>
       </c>
       <c r="G809" s="1"/>
-      <c r="H809" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H809" s="1"/>
       <c r="I809" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="810" spans="1:9" outlineLevel="2">
       <c r="A810" s="1"/>
       <c r="B810" s="1">
-        <v>34088</v>
+        <v>32255</v>
       </c>
       <c r="C810" s="1" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
       <c r="D810" s="1">
         <v>8443999090</v>
       </c>
       <c r="E810" s="1">
         <v>1</v>
       </c>
       <c r="F810" s="1">
-        <v>1476.75</v>
+        <v>1089.56</v>
       </c>
       <c r="G810" s="1"/>
-      <c r="H810" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H810" s="1"/>
       <c r="I810" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="811" spans="1:9" outlineLevel="2">
       <c r="A811" s="1"/>
       <c r="B811" s="1">
-        <v>33626</v>
+        <v>34088</v>
       </c>
       <c r="C811" s="1" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="D811" s="1">
         <v>8443999090</v>
       </c>
       <c r="E811" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F811" s="1">
-        <v>463.16</v>
+        <v>1503.15</v>
       </c>
       <c r="G811" s="1"/>
-      <c r="H811" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H811" s="1"/>
       <c r="I811" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="812" spans="1:9" outlineLevel="2">
       <c r="A812" s="1"/>
       <c r="B812" s="1">
-        <v>20196</v>
+        <v>33626</v>
       </c>
       <c r="C812" s="1" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="D812" s="1">
         <v>8443999090</v>
       </c>
       <c r="E812" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F812" s="1">
-        <v>588.02</v>
+        <v>471.44</v>
       </c>
       <c r="G812" s="1"/>
-      <c r="H812" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H812" s="1"/>
       <c r="I812" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="813" spans="1:9" outlineLevel="2">
       <c r="A813" s="1"/>
       <c r="B813" s="1">
-        <v>7188</v>
+        <v>20196</v>
       </c>
       <c r="C813" s="1" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
       <c r="D813" s="1">
         <v>8443999090</v>
       </c>
       <c r="E813" s="1">
         <v>1</v>
       </c>
       <c r="F813" s="1">
-        <v>610.84</v>
+        <v>598.53</v>
       </c>
       <c r="G813" s="1"/>
-      <c r="H813" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H813" s="1"/>
       <c r="I813" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="814" spans="1:9" outlineLevel="2">
       <c r="A814" s="1"/>
       <c r="B814" s="1">
-        <v>26019</v>
+        <v>7188</v>
       </c>
       <c r="C814" s="1" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="D814" s="1">
         <v>8443999090</v>
       </c>
       <c r="E814" s="1">
         <v>1</v>
       </c>
       <c r="F814" s="1">
-        <v>439</v>
+        <v>621.76</v>
       </c>
       <c r="G814" s="1"/>
-      <c r="H814" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H814" s="1"/>
       <c r="I814" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="815" spans="1:9" outlineLevel="2">
       <c r="A815" s="1"/>
       <c r="B815" s="1">
-        <v>25118</v>
+        <v>26019</v>
       </c>
       <c r="C815" s="1" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="D815" s="1">
         <v>8443999090</v>
       </c>
       <c r="E815" s="1">
         <v>1</v>
       </c>
       <c r="F815" s="1">
-        <v>232.25</v>
+        <v>446.85</v>
       </c>
       <c r="G815" s="1"/>
-      <c r="H815" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H815" s="1"/>
       <c r="I815" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="816" spans="1:9" outlineLevel="2">
       <c r="A816" s="1"/>
       <c r="B816" s="1">
-        <v>21447</v>
+        <v>25118</v>
       </c>
       <c r="C816" s="1" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="D816" s="1">
         <v>8443999090</v>
       </c>
       <c r="E816" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F816" s="1">
-        <v>137.38</v>
+        <v>236.4</v>
       </c>
       <c r="G816" s="1"/>
-      <c r="H816" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H816" s="1"/>
       <c r="I816" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="817" spans="1:9" outlineLevel="2">
       <c r="A817" s="1"/>
       <c r="B817" s="1">
-        <v>13405</v>
+        <v>21447</v>
       </c>
       <c r="C817" s="1" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
       <c r="D817" s="1">
         <v>8443999090</v>
       </c>
       <c r="E817" s="1">
         <v>50</v>
       </c>
       <c r="F817" s="1">
-        <v>273.87</v>
+        <v>139.84</v>
       </c>
       <c r="G817" s="1"/>
-      <c r="H817" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H817" s="1"/>
       <c r="I817" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="818" spans="1:9" outlineLevel="2">
       <c r="A818" s="1"/>
       <c r="B818" s="1">
-        <v>29002</v>
+        <v>13405</v>
       </c>
       <c r="C818" s="1" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="D818" s="1">
         <v>8443999090</v>
       </c>
       <c r="E818" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F818" s="1">
-        <v>370.53</v>
+        <v>278.77</v>
       </c>
       <c r="G818" s="1"/>
-      <c r="H818" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H818" s="1"/>
       <c r="I818" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="819" spans="1:9" outlineLevel="2">
       <c r="A819" s="1"/>
       <c r="B819" s="1">
-        <v>24391</v>
+        <v>29002</v>
       </c>
       <c r="C819" s="1" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="D819" s="1">
         <v>8443999090</v>
       </c>
       <c r="E819" s="1">
         <v>1</v>
       </c>
       <c r="F819" s="1">
-        <v>428.26</v>
+        <v>377.15</v>
       </c>
       <c r="G819" s="1"/>
-      <c r="H819" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H819" s="1"/>
       <c r="I819" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="820" spans="1:9" outlineLevel="2">
       <c r="A820" s="1"/>
       <c r="B820" s="1">
-        <v>35213</v>
+        <v>24391</v>
       </c>
       <c r="C820" s="1" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
       <c r="D820" s="1">
         <v>8443999090</v>
       </c>
       <c r="E820" s="1">
         <v>1</v>
       </c>
       <c r="F820" s="1">
-        <v>380.82</v>
+        <v>435.91</v>
       </c>
       <c r="G820" s="1"/>
-      <c r="H820" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H820" s="1"/>
       <c r="I820" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="821" spans="1:9" outlineLevel="2">
       <c r="A821" s="1"/>
       <c r="B821" s="1">
-        <v>22919</v>
+        <v>35213</v>
       </c>
       <c r="C821" s="1" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="D821" s="1">
         <v>8443999090</v>
       </c>
       <c r="E821" s="1">
         <v>1</v>
       </c>
       <c r="F821" s="1">
-        <v>181.69</v>
+        <v>387.63</v>
       </c>
       <c r="G821" s="1"/>
-      <c r="H821" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H821" s="1"/>
       <c r="I821" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="822" spans="1:9" outlineLevel="2">
       <c r="A822" s="1"/>
       <c r="B822" s="1">
-        <v>24960</v>
+        <v>22919</v>
       </c>
       <c r="C822" s="1" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="D822" s="1">
         <v>8443999090</v>
       </c>
       <c r="E822" s="1">
         <v>1</v>
       </c>
       <c r="F822" s="1">
-        <v>142.75</v>
+        <v>184.93</v>
       </c>
       <c r="G822" s="1"/>
-      <c r="H822" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H822" s="1"/>
       <c r="I822" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="823" spans="1:9" outlineLevel="2">
       <c r="A823" s="1"/>
       <c r="B823" s="1">
-        <v>22659</v>
+        <v>24960</v>
       </c>
       <c r="C823" s="1" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="D823" s="1">
         <v>8443999090</v>
       </c>
       <c r="E823" s="1">
         <v>1</v>
       </c>
       <c r="F823" s="1">
-        <v>209.43</v>
+        <v>145.3</v>
       </c>
       <c r="G823" s="1"/>
-      <c r="H823" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="H823" s="1"/>
+      <c r="I823" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="824" spans="1:9" outlineLevel="2">
       <c r="A824" s="1"/>
       <c r="B824" s="1">
-        <v>20643</v>
+        <v>22659</v>
       </c>
       <c r="C824" s="1" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="D824" s="1">
         <v>8443999090</v>
       </c>
       <c r="E824" s="1">
         <v>1</v>
       </c>
       <c r="F824" s="1">
-        <v>378.59</v>
+        <v>213.17</v>
       </c>
       <c r="G824" s="1"/>
-      <c r="H824" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H824" s="1"/>
+      <c r="I824" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="825" spans="1:9" outlineLevel="2">
       <c r="A825" s="1"/>
       <c r="B825" s="1">
-        <v>15236</v>
+        <v>20643</v>
       </c>
       <c r="C825" s="1" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="D825" s="1">
         <v>8443999090</v>
       </c>
       <c r="E825" s="1">
         <v>1</v>
       </c>
       <c r="F825" s="1">
-        <v>523.58</v>
+        <v>385.35</v>
       </c>
       <c r="G825" s="1"/>
-      <c r="H825" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H825" s="1"/>
       <c r="I825" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="826" spans="1:9" outlineLevel="2">
       <c r="A826" s="1"/>
       <c r="B826" s="1">
-        <v>33627</v>
+        <v>15236</v>
       </c>
       <c r="C826" s="1" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="D826" s="1">
         <v>8443999090</v>
       </c>
       <c r="E826" s="1">
         <v>1</v>
       </c>
       <c r="F826" s="1">
-        <v>1852.65</v>
+        <v>532.9400000000001</v>
       </c>
       <c r="G826" s="1"/>
-      <c r="H826" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H826" s="1"/>
       <c r="I826" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="827" spans="1:9" outlineLevel="2">
       <c r="A827" s="1"/>
       <c r="B827" s="1">
-        <v>33630</v>
+        <v>33627</v>
       </c>
       <c r="C827" s="1" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="D827" s="1">
         <v>8443999090</v>
       </c>
       <c r="E827" s="1">
         <v>1</v>
       </c>
       <c r="F827" s="1">
-        <v>1543.88</v>
+        <v>1885.77</v>
       </c>
       <c r="G827" s="1"/>
-      <c r="H827" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H827" s="1"/>
       <c r="I827" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="828" spans="1:9" outlineLevel="2">
       <c r="A828" s="1"/>
       <c r="B828" s="1">
-        <v>19710</v>
+        <v>33630</v>
       </c>
       <c r="C828" s="1" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="D828" s="1">
         <v>8443999090</v>
       </c>
       <c r="E828" s="1">
         <v>1</v>
       </c>
       <c r="F828" s="1">
-        <v>669.91</v>
+        <v>1571.48</v>
       </c>
       <c r="G828" s="1"/>
-      <c r="H828" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H828" s="1"/>
       <c r="I828" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="829" spans="1:9" outlineLevel="2">
       <c r="A829" s="1"/>
       <c r="B829" s="1">
-        <v>24369</v>
+        <v>19710</v>
       </c>
       <c r="C829" s="1" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="D829" s="1">
         <v>8443999090</v>
       </c>
       <c r="E829" s="1">
         <v>1</v>
       </c>
       <c r="F829" s="1">
-        <v>324.44</v>
+        <v>681.88</v>
       </c>
       <c r="G829" s="1"/>
-      <c r="H829" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H829" s="1"/>
       <c r="I829" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="830" spans="1:9" outlineLevel="2">
       <c r="A830" s="1"/>
       <c r="B830" s="1">
-        <v>31834</v>
+        <v>24369</v>
       </c>
       <c r="C830" s="1" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="D830" s="1">
         <v>8443999090</v>
       </c>
       <c r="E830" s="1">
         <v>1</v>
       </c>
       <c r="F830" s="1">
-        <v>483.3</v>
+        <v>330.24</v>
       </c>
       <c r="G830" s="1"/>
-      <c r="H830" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H830" s="1"/>
       <c r="I830" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="831" spans="1:9" outlineLevel="2">
       <c r="A831" s="1"/>
       <c r="B831" s="1">
-        <v>19312</v>
+        <v>31834</v>
       </c>
       <c r="C831" s="1" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="D831" s="1">
         <v>8443999090</v>
       </c>
       <c r="E831" s="1">
         <v>1</v>
       </c>
       <c r="F831" s="1">
-        <v>755.38</v>
+        <v>491.94</v>
       </c>
       <c r="G831" s="1"/>
-      <c r="H831" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H831" s="1"/>
       <c r="I831" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="832" spans="1:9" outlineLevel="2">
       <c r="A832" s="1"/>
       <c r="B832" s="1">
-        <v>14339</v>
+        <v>19312</v>
       </c>
       <c r="C832" s="1" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="D832" s="1">
         <v>8443999090</v>
       </c>
       <c r="E832" s="1">
         <v>1</v>
       </c>
       <c r="F832" s="1">
-        <v>240.31</v>
+        <v>768.88</v>
       </c>
       <c r="G832" s="1"/>
-      <c r="H832" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H832" s="1"/>
       <c r="I832" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="833" spans="1:9" outlineLevel="2">
       <c r="A833" s="1"/>
       <c r="B833" s="1">
-        <v>33714</v>
+        <v>14339</v>
       </c>
       <c r="C833" s="1" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="D833" s="1">
         <v>8443999090</v>
       </c>
       <c r="E833" s="1">
         <v>1</v>
       </c>
       <c r="F833" s="1">
-        <v>213.01</v>
+        <v>244.6</v>
       </c>
       <c r="G833" s="1"/>
-      <c r="H833" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H833" s="1"/>
       <c r="I833" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="834" spans="1:9" outlineLevel="2">
       <c r="A834" s="1"/>
       <c r="B834" s="1">
-        <v>16751</v>
+        <v>33714</v>
       </c>
       <c r="C834" s="1" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
       <c r="D834" s="1">
         <v>8443999090</v>
       </c>
       <c r="E834" s="1">
         <v>1</v>
       </c>
       <c r="F834" s="1">
-        <v>906.1900000000001</v>
+        <v>216.82</v>
       </c>
       <c r="G834" s="1"/>
-      <c r="H834" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H834" s="1"/>
       <c r="I834" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="835" spans="1:9" outlineLevel="2">
       <c r="A835" s="1"/>
       <c r="B835" s="1">
-        <v>23433</v>
+        <v>16751</v>
       </c>
       <c r="C835" s="1" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="D835" s="1">
         <v>8443999090</v>
       </c>
       <c r="E835" s="1">
         <v>1</v>
       </c>
       <c r="F835" s="1">
-        <v>785.36</v>
+        <v>922.39</v>
       </c>
       <c r="G835" s="1"/>
-      <c r="H835" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H835" s="1"/>
       <c r="I835" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="836" spans="1:9" outlineLevel="2">
       <c r="A836" s="1"/>
       <c r="B836" s="1">
-        <v>23655</v>
+        <v>23433</v>
       </c>
       <c r="C836" s="1" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="D836" s="1">
         <v>8443999090</v>
       </c>
       <c r="E836" s="1">
         <v>1</v>
       </c>
       <c r="F836" s="1">
-        <v>1329.97</v>
+        <v>799.4</v>
       </c>
       <c r="G836" s="1"/>
-      <c r="H836" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H836" s="1"/>
       <c r="I836" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="837" spans="1:9" outlineLevel="2">
       <c r="A837" s="1"/>
       <c r="B837" s="1">
-        <v>32072</v>
+        <v>23655</v>
       </c>
       <c r="C837" s="1" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="D837" s="1">
         <v>8443999090</v>
       </c>
       <c r="E837" s="1">
         <v>1</v>
       </c>
       <c r="F837" s="1">
-        <v>660.51</v>
+        <v>1353.75</v>
       </c>
       <c r="G837" s="1"/>
-      <c r="H837" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H837" s="1"/>
       <c r="I837" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="838" spans="1:9" outlineLevel="2">
       <c r="A838" s="1"/>
       <c r="B838" s="1">
-        <v>32071</v>
+        <v>32072</v>
       </c>
       <c r="C838" s="1" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="D838" s="1">
         <v>8443999090</v>
       </c>
       <c r="E838" s="1">
         <v>1</v>
       </c>
       <c r="F838" s="1">
-        <v>859.2</v>
+        <v>672.3200000000001</v>
       </c>
       <c r="G838" s="1"/>
-      <c r="H838" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H838" s="1"/>
       <c r="I838" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="839" spans="1:9" outlineLevel="2">
       <c r="A839" s="1"/>
       <c r="B839" s="1">
-        <v>35214</v>
+        <v>32071</v>
       </c>
       <c r="C839" s="1" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="D839" s="1">
         <v>8443999090</v>
       </c>
       <c r="E839" s="1">
         <v>1</v>
       </c>
       <c r="F839" s="1">
-        <v>891.42</v>
+        <v>874.5599999999999</v>
       </c>
       <c r="G839" s="1"/>
-      <c r="H839" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H839" s="1"/>
       <c r="I839" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="840" spans="1:9" outlineLevel="2">
       <c r="A840" s="1"/>
       <c r="B840" s="1">
-        <v>32667</v>
+        <v>35214</v>
       </c>
       <c r="C840" s="1" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="D840" s="1">
         <v>8443999090</v>
       </c>
       <c r="E840" s="1">
         <v>1</v>
       </c>
       <c r="F840" s="1">
-        <v>1315.65</v>
+        <v>907.36</v>
       </c>
       <c r="G840" s="1"/>
-      <c r="H840" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H840" s="1"/>
       <c r="I840" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="841" spans="1:9" outlineLevel="2">
       <c r="A841" s="1"/>
       <c r="B841" s="1">
-        <v>27528</v>
+        <v>32667</v>
       </c>
       <c r="C841" s="1" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="D841" s="1">
         <v>8443999090</v>
       </c>
       <c r="E841" s="1">
         <v>1</v>
       </c>
       <c r="F841" s="1">
-        <v>3326.72</v>
+        <v>1339.17</v>
       </c>
       <c r="G841" s="1"/>
-      <c r="H841" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H841" s="1"/>
       <c r="I841" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="842" spans="1:9" outlineLevel="2">
       <c r="A842" s="1"/>
       <c r="B842" s="1">
-        <v>17045</v>
+        <v>27528</v>
       </c>
       <c r="C842" s="1" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="D842" s="1">
         <v>8443999090</v>
       </c>
       <c r="E842" s="1">
         <v>1</v>
       </c>
       <c r="F842" s="1">
-        <v>825.1900000000001</v>
+        <v>3386.19</v>
       </c>
       <c r="G842" s="1"/>
-      <c r="H842" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H842" s="1"/>
       <c r="I842" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="843" spans="1:9" outlineLevel="2">
       <c r="A843" s="1"/>
       <c r="B843" s="1">
-        <v>29081</v>
+        <v>17045</v>
       </c>
       <c r="C843" s="1" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
       <c r="D843" s="1">
         <v>8443999090</v>
       </c>
       <c r="E843" s="1">
         <v>1</v>
       </c>
       <c r="F843" s="1">
-        <v>507.91</v>
+        <v>839.9400000000001</v>
       </c>
       <c r="G843" s="1"/>
-      <c r="H843" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H843" s="1"/>
       <c r="I843" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="844" spans="1:9" outlineLevel="2">
       <c r="A844" s="1"/>
       <c r="B844" s="1">
-        <v>30037</v>
+        <v>29081</v>
       </c>
       <c r="C844" s="1" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="D844" s="1">
         <v>8443999090</v>
       </c>
       <c r="E844" s="1">
         <v>1</v>
       </c>
       <c r="F844" s="1">
-        <v>483.3</v>
+        <v>516.99</v>
       </c>
       <c r="G844" s="1"/>
-      <c r="H844" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H844" s="1"/>
       <c r="I844" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="845" spans="1:9" outlineLevel="2">
       <c r="A845" s="1"/>
       <c r="B845" s="1">
-        <v>25776</v>
+        <v>30037</v>
       </c>
       <c r="C845" s="1" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="D845" s="1">
         <v>8443999090</v>
       </c>
       <c r="E845" s="1">
         <v>1</v>
       </c>
       <c r="F845" s="1">
-        <v>510.15</v>
+        <v>491.94</v>
       </c>
       <c r="G845" s="1"/>
-      <c r="H845" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H845" s="1"/>
       <c r="I845" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="846" spans="1:9" outlineLevel="2">
       <c r="A846" s="1"/>
       <c r="B846" s="1">
-        <v>24336</v>
+        <v>25776</v>
       </c>
       <c r="C846" s="1" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
       <c r="D846" s="1">
         <v>8443999090</v>
       </c>
       <c r="E846" s="1">
         <v>1</v>
       </c>
       <c r="F846" s="1">
-        <v>456.45</v>
+        <v>519.27</v>
       </c>
       <c r="G846" s="1"/>
-      <c r="H846" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H846" s="1"/>
       <c r="I846" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="847" spans="1:9" outlineLevel="2">
       <c r="A847" s="1"/>
       <c r="B847" s="1">
-        <v>30038</v>
+        <v>24336</v>
       </c>
       <c r="C847" s="1" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="D847" s="1">
         <v>8443999090</v>
       </c>
       <c r="E847" s="1">
         <v>1</v>
       </c>
       <c r="F847" s="1">
-        <v>590.7</v>
+        <v>464.61</v>
       </c>
       <c r="G847" s="1"/>
-      <c r="H847" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H847" s="1"/>
       <c r="I847" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="848" spans="1:9" outlineLevel="2">
       <c r="A848" s="1"/>
       <c r="B848" s="1">
-        <v>26361</v>
+        <v>30038</v>
       </c>
       <c r="C848" s="1" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="D848" s="1">
         <v>8443999090</v>
       </c>
       <c r="E848" s="1">
         <v>1</v>
       </c>
       <c r="F848" s="1">
-        <v>1556.41</v>
+        <v>601.26</v>
       </c>
       <c r="G848" s="1"/>
-      <c r="H848" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H848" s="1"/>
       <c r="I848" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="849" spans="1:9" outlineLevel="2">
       <c r="A849" s="1"/>
       <c r="B849" s="1">
-        <v>26782</v>
+        <v>26361</v>
       </c>
       <c r="C849" s="1" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
       <c r="D849" s="1">
         <v>8443999090</v>
       </c>
       <c r="E849" s="1">
         <v>1</v>
       </c>
       <c r="F849" s="1">
-        <v>4108.05</v>
+        <v>1584.23</v>
       </c>
       <c r="G849" s="1"/>
-      <c r="H849" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H849" s="1"/>
       <c r="I849" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="850" spans="1:9" outlineLevel="2">
       <c r="A850" s="1"/>
       <c r="B850" s="1">
-        <v>26781</v>
+        <v>26782</v>
       </c>
       <c r="C850" s="1" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="D850" s="1">
         <v>8443999090</v>
       </c>
       <c r="E850" s="1">
         <v>1</v>
       </c>
       <c r="F850" s="1">
-        <v>3918.76</v>
+        <v>4181.49</v>
       </c>
       <c r="G850" s="1"/>
-      <c r="H850" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H850" s="1"/>
       <c r="I850" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="851" spans="1:9" outlineLevel="2">
       <c r="A851" s="1"/>
       <c r="B851" s="1">
-        <v>33722</v>
+        <v>26781</v>
       </c>
       <c r="C851" s="1" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="D851" s="1">
         <v>8443999090</v>
       </c>
       <c r="E851" s="1">
         <v>1</v>
       </c>
       <c r="F851" s="1">
-        <v>2573.13</v>
+        <v>3988.81</v>
       </c>
       <c r="G851" s="1"/>
-      <c r="H851" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H851" s="1"/>
       <c r="I851" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="852" spans="1:9" outlineLevel="2">
       <c r="A852" s="1"/>
       <c r="B852" s="1">
-        <v>25799</v>
+        <v>33722</v>
       </c>
       <c r="C852" s="1" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
       <c r="D852" s="1">
         <v>8443999090</v>
       </c>
       <c r="E852" s="1">
         <v>1</v>
       </c>
       <c r="F852" s="1">
-        <v>3788.98</v>
+        <v>2619.13</v>
       </c>
       <c r="G852" s="1"/>
-      <c r="H852" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H852" s="1"/>
       <c r="I852" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="853" spans="1:9" outlineLevel="2">
       <c r="A853" s="1"/>
       <c r="B853" s="1">
-        <v>33723</v>
+        <v>25799</v>
       </c>
       <c r="C853" s="1" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="D853" s="1">
         <v>8443999090</v>
       </c>
       <c r="E853" s="1">
         <v>1</v>
       </c>
       <c r="F853" s="1">
-        <v>805.5</v>
+        <v>3856.72</v>
       </c>
       <c r="G853" s="1"/>
-      <c r="H853" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H853" s="1"/>
       <c r="I853" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="854" spans="1:9" outlineLevel="2">
       <c r="A854" s="1"/>
       <c r="B854" s="1">
-        <v>20440</v>
+        <v>33723</v>
       </c>
       <c r="C854" s="1" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="D854" s="1">
         <v>8443999090</v>
       </c>
       <c r="E854" s="1">
         <v>1</v>
       </c>
       <c r="F854" s="1">
-        <v>745.09</v>
+        <v>819.9</v>
       </c>
       <c r="G854" s="1"/>
-      <c r="H854" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H854" s="1"/>
       <c r="I854" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="855" spans="1:9" outlineLevel="2">
       <c r="A855" s="1"/>
       <c r="B855" s="1">
+        <v>20440</v>
+      </c>
+      <c r="C855" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="D855" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E855" s="1">
+        <v>1</v>
+      </c>
+      <c r="F855" s="1">
+        <v>758.41</v>
+      </c>
+      <c r="G855" s="1"/>
+      <c r="H855" s="1"/>
+      <c r="I855" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="856" spans="1:9" outlineLevel="2">
+      <c r="A856" s="1"/>
+      <c r="B856" s="1">
         <v>23414</v>
       </c>
-      <c r="C855" s="1" t="s">
-[...25 lines deleted...]
-      <c r="F856" s="1"/>
+      <c r="C856" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="D856" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E856" s="1">
+        <v>1</v>
+      </c>
+      <c r="F856" s="1">
+        <v>1595.16</v>
+      </c>
       <c r="G856" s="1"/>
       <c r="H856" s="1"/>
-      <c r="I856" s="1"/>
+      <c r="I856" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="857" spans="1:9">
+      <c r="A857" s="1"/>
+      <c r="B857" s="1"/>
+      <c r="C857" s="1"/>
+      <c r="D857" s="1"/>
+      <c r="E857" s="1"/>
+      <c r="F857" s="1"/>
+      <c r="G857" s="1"/>
+      <c r="H857" s="1"/>
+      <c r="I857" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>