--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -2118,11625 +2118,11710 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR ADVANCE C3325i/3330i/3320/3320L/3320iiR ADVANCE C3520i/3525i/3530i</t>
         </r>
       </text>
     </comment>
     <comment ref="C140" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">CANON: iR ADVANCE C3320, iR ADVANCE C3320i, iR ADVANCE C3320L, iR ADVANCE C3325i, iR ADVANCE C3330i, iR ADVANCE DX C3720i, iR ADVANCE DX C3725i, iR ADVANCE DX C3730i, iR ADVANCE DX C3826i, iR ADVANCE DX C3830i, iR ADVANCE DX C3835i, iR ADVANCE DX C3922i, iR ADVANCE DX C3926i, iR ADVANCE DX C3930i, iR ADVANCE DX C3935i, iR C3025, iR C3025i, iR C3125i, iR C3130L, iR C3222L, iR C3322L, iR C3326i, iR C3330L
+OEM ? GPR-53, NPG-67, C-EXV49, 54-Drum</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C141" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Canon iR Advance C3320/3325/3330/3520/3525/C-EXV49/NGP-67</t>
         </r>
       </text>
     </comment>
-    <comment ref="C141" authorId="0">
+    <comment ref="C142" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon IR-C4080/4580/5180/5185 IRC2620 GPR11</t>
         </r>
       </text>
     </comment>
-    <comment ref="C142" authorId="0">
+    <comment ref="C143" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR C5030/5035/5045/5051/5235/5240/5250/NPG-46/GPR-31/2778B004BA</t>
         </r>
       </text>
     </comment>
-    <comment ref="C143" authorId="0">
+    <comment ref="C144" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR C5030/5035/5045/5051/5235/5240/5250 / NPG-46 / GPR-31/27 78B004BA, EMERALD Color, Висока якість, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C144" authorId="0">
+    <comment ref="C145" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Canon LBP-3600/3700/3800/2630/5323/5326/5329/ MF-7100/7200/7280/7460/EP66  OEM Style  *KOREA* гарантия качества! 100шт/уп</t>
         </r>
       </text>
     </comment>
-    <comment ref="C145" authorId="0">
+    <comment ref="C146" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon NP 3325 , NP 3825 , NP 3825 II , NP 6825 DADF , NP 6826 DADF</t>
         </r>
       </text>
     </comment>
-    <comment ref="C146" authorId="0">
+    <comment ref="C147" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">NP1015/1215/1218/1318/1510/1520/1530/1550/2010/2020/2120/6020/6116/6216/6220/6317/6320; OlivettiCopia7039/7031/7047/7139/8015/8021OLI-7039</t>
         </r>
       </text>
     </comment>
-    <comment ref="C147" authorId="0">
+    <comment ref="C148" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">NP1015/1215/1218/1318/1510/1520/1530/1550/2010/2020/2120/6020/6116/6216/6220/6317/6320; OlivettiCopia7039/7031/7047/7139/8015/8021OLI-7039</t>
         </r>
       </text>
     </comment>
-    <comment ref="C148" authorId="0">
+    <comment ref="C149" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OPC Drum Kit содержит:
  1  OPC-барабан
  1  лезвие очистки барабана
  1  черный проявитель
  2  инструкции
  1  чистящие салфетки для зарядного вала
  1  уплотнение блока проявки
 Для использования в: NP 6012 , NP 6112 , NP 6212 , NP 6312 , NP 6612 , NP 7130 F , Olivetti Lexikon COPIA 8012 , COPIA 8512</t>
         </r>
       </text>
     </comment>
-    <comment ref="C149" authorId="0">
+    <comment ref="C150" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon NP-7163/NP7161/NP7164/NP7124</t>
         </r>
       </text>
     </comment>
-    <comment ref="C150" authorId="0">
+    <comment ref="C151" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Minolta Color QMS 2200/Epson AcuLaser C1000/2000/LP-2000/3000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C151" authorId="0">
+    <comment ref="C152" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson AcuLaser C900/1900/Minolta Color QMS2300/2350/2400  Color Drum</t>
         </r>
       </text>
     </comment>
-    <comment ref="C152" authorId="0">
+    <comment ref="C153" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж 659X чорний HP  W2010X 
 Картридж 659X блакитний HP  W2011X 
 Картридж 659X жовтий HP  W2012X 
 Картридж 659X пурпуровий HP  W2013X 
 Картридж 659A чорний HP  W2010A 
 Картридж 659A блакитний HP  W2011A 
 Картридж 659A жовтий HP  W2012A 
 Картридж 659A пурпурний HP  W2013A 
 Принтер лазерний COLOR LJ Enterprise M856 HP
 Принтер лазерний COLOR LJ Enterprise M776 HP
 БФП Color LaserJet Enterprise M776dn A3 HP  T3U55A 
 БФП Color LaserJet Enterprise M776z A3, Wi-Fi HP  3WT91A 
 БФП Color LaserJet Enterprise M776zs A3, Wi-Fi HP  T3U56A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C153" authorId="0">
+    <comment ref="C154" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ CP6015/CM6030/6040/M855/M880, CB384A/CB385A/CB386A/CB387A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C154" authorId="0">
+    <comment ref="C155" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для HP LJ 1010/1012/1015/1020/1022/3020/3030/3015/3020/3030/3052 /Q2612A/Canon i-SENSYS MF4010/ 4018/4120/4140/4150/4270/4320/ 4330/4340/4350/4370/4380/4660/4690/LBP-2900/3000/Canon 703/FX-10</t>
         </r>
       </text>
     </comment>
-    <comment ref="C155" authorId="0">
+    <comment ref="C156" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3052/ 3055  Q2612A/ X , M1005/ 1319 ; CANON LBP-2900/ 3000  703, FX-10</t>
         </r>
       </text>
     </comment>
-    <comment ref="C156" authorId="0">
+    <comment ref="C157" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3052/3055  Q2612A/X , M1005/1319 ; CANON LBP-2900/3000  703, FX-10   OEM-like color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C157" authorId="0">
+    <comment ref="C158" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Контрастная печать  LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3052/3055  Q2612A/X , M1005/1319 ; CANON LBP-2900/3000  703, FX-10   High Density</t>
         </r>
       </text>
     </comment>
-    <comment ref="C158" authorId="0">
+    <comment ref="C159" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для HP LJ 1010/1012/1015/1020/1022/3020/3030/3015/3020/3030/3052 /Q2612A/Canon i-SENSYS MF4010/ 4018/4120/4140/4150/4270/4320/ 4330/4340/4350/4370/4380/4660/4690/LBP-2900/3000/Canon 703/FX-10</t>
         </r>
       </text>
     </comment>
-    <comment ref="C159" authorId="0">
+    <comment ref="C160" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3052/3055  Q2612A/X , M1005/1319 ; CANON LBP-2900/3000  703, FX-10</t>
         </r>
       </text>
     </comment>
-    <comment ref="C160" authorId="0">
+    <comment ref="C161" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3052/ 3055  Q2612A/ X , M1005/ 1319 ; CANON LBP-2900/ 3000  703, FX-10</t>
         </r>
       </text>
     </comment>
-    <comment ref="C161" authorId="0">
+    <comment ref="C162" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/1020/1022/3020/3030/3015/3020/3030/3052/3055/M1005/1319/Canon MF-4010/4012/4018/4120/4122/4140/4150/4270/4320/4322/4330/4340/4350/4370/4380/4660/4680/4690/6530/6540/6550/LBP2900/3000/FAX-L100/120/140/160/Canon 703/FX10/Q2612A, OEM Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C162" authorId="0">
+    <comment ref="C163" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/1020/1022/3015/3020/3030/3052/3055/M1319/Canon LBP2900/3000/MF-4000/4010/4018/4100/4120/4140/4150/4200/4270/4300/4320/4330/4340/4350/4370/4380/4600/4660/4690/FAX L-100/120/140/160/230/Q2612A/Canon 703/FX9/FX10, BLUE Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C163" authorId="0">
+    <comment ref="C164" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3052/3055  Q2612A/X , M1005/1319 ; CANON LBP-2900/3000  703, FX-10   Green color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C164" authorId="0">
+    <comment ref="C165" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet 1010/1012/1015/1018/1020/1022/1022n/1022nw/M1319f/3020/3030/3050/3050z/3052/3055/M1005/M1005 MFP;Canon Laser Shot LBP 2900/3000; FAX-L100/L100J/L120/L120J/L140/L140G/L160/L160G; iC MF4010/MF4010B/MF4012/MF4012G/MF4012B/MF4120 /4122/MF4140/4150/MF4270/MF4320d/MF4322d/MF4322dG /MF4330d/MF4330dG/ MF4350d/MF4350dG/MF4370dn/MF4370dnG/MF4680;i- SENSYS MF4010 ,LaserBase MF 6530/6540PL/6550/6560PL/6580PL Фотобарабан для картриджей: Q2612A CANON FX10  Green color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C165" authorId="0">
+    <comment ref="C166" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet 1010/1012/1015/1018/1020/1022/1022n/1022nw/M1319f/3 020/3030/3050/3050z/3052/3055/M1005/M1005 MFP;Canon Laser Shot LBP 2900/3000; FAX-L100/L100J/L120/L120J/L140/L140G/L160/L160G; iC MF4010/MF4010B/MF4012/MF4012G/MF4012B/MF4120 /4122/MF4140/4150/MF4270/MF4320d/MF4322d/MF4322dG /MF4330d/MF4330dG/ MF4350d/MF4350dG/MF4370dn/MF4370dnG/MF4680;i- SENSYS MF4010 ,LaserBase MF 6530/6540PL/6550/6560PL/6580PL Фотобарабан для картриджей: Q2612A CANON FX10  Green color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C166" authorId="0">
+    <comment ref="C167" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/1020/1022/3020/3030/3015/3020/3030/3052/3055/M1005/1319/Canon MF-4010/4012/4018/4120/4122/4140/4150/4270/4320/4322/4330/4340/4350/4370/4380/4660/4680/4690/6530/6540/6550/LBP2900/3000/FAX-L100/120/140/160/Canon 703/FX10/Q2612A, GREEN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C167" authorId="0">
+    <comment ref="C168" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/1020/1022/3020/3030/3015/3020/3030/3052/3055/M1005/1319/Canon LBP2900/3000/MF-4010/4012/4018/4120/4122/4140/4150/4270/4320/4322/4330/4340/4350/4370/4380/4660/4680/4690/6530/6540/6550/FAX-L100/120/140/160/Canon 703/FX10/Q2612A, GREEN Color, висока якість, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C168" authorId="0">
+    <comment ref="C169" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet 1010/1012/1015/1018/1020/1022/1022n/1022nw/M1319f/3020/3030/3050/3050z/3052/3055/M1005/M1005 MFP;Canon Laser Shot LBP 2900/3000; FAX-L100/L100J/L120/L120J/L140/L140G/L160/L160G; iC MF4010/MF4010B/MF4012/MF4012G/MF4012B/MF4120 /4122/MF4140/4150/MF4270/MF4320d/MF4322d/MF4322dG /MF4330d/MF4330dG/ MF4350d/MF4350dG/MF4370dn/MF4370dnG/MF4680;i- SENSYS MF4010 ,LaserBase MF 6530/6540PL/6550/6560PL/6580PL Фотобарабан для картриджей: Q2612A CANON FX10 фіолетовий LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C169" authorId="0">
+    <comment ref="C170" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet 1010/1012/1015/1018/1020/1022/1022n/1022nw/M1319f/3020/3030/3050/3050z/3052/3055/M1005/M1005 MFP;Canon Laser Shot LBP 2900/3000; FAX-L100/L100J/L120/L120J/L140/L140G/L160/L160G; iC MF4010/MF4010B/MF4012/MF4012G/MF4012B/MF4120 /4122/MF4140/4150/MF4270/MF4320d/MF4322d/MF4322dG /MF4330d/MF4330dG/ MF4350d/MF4350dG/MF4370dn/MF4370dnG/MF4680;i- SENSYS MF4010 ,LaserBase MF 6530/6540PL/6550/6560PL/6580PL Фотобарабан для картриджей: Q2612A CANON FX10  Purple color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C170" authorId="0">
+    <comment ref="C171" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3052/ 3055  Q2612A/ X , M1005/ 1319 ; CANON LBP-2900/ 3000  703, FX-10  PURPLE Color LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C171" authorId="0">
+    <comment ref="C172" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5L/6L/1100/3100/3150/3200  C3906A,C4092A ; Canon LBP-460/465/660/1120/800/810/3200, Fax L-200/240/280/300/350, MP L-60/90  AX, EP-22, FX-3</t>
         </r>
       </text>
     </comment>
-    <comment ref="G171" authorId="0">
+    <comment ref="G172" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C172" authorId="0">
+    <comment ref="C173" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5L/ 6L/ 1100/ 3100/ 3150/ 3200  C3906A,C4092A ; CANON LBP-460/ 465/ 660/ 1120/ 800/ 810/ 3200, Fax L-200/ 240/ 280/ 300/ 350, MP L-60/ 90  AX, EP-22, FX-3</t>
         </r>
       </text>
     </comment>
-    <comment ref="C173" authorId="0">
+    <comment ref="C174" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5L/6L/1100/3100/3150/3200  C3906A,C4092A ; Canon LBP-460/465/660/1120/800/810/3200, Fax L-200/240/280/300/350, MP L-60/90  AX, EP-22, FX-3   OEM-like color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C174" authorId="0">
+    <comment ref="C175" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5L/ 6L/ 1100/ 3100/ 3150/ 3200  C3906A,C4092A ; CANON LBP-460/ 465/ 660/ 1120/ 800/ 810/ 3200, Fax L-200/ 240/ 280/ 300/ 350, MP L-60/ 90  AX, EP-22, FX-3</t>
         </r>
       </text>
     </comment>
-    <comment ref="C175" authorId="0">
+    <comment ref="C176" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5L/6L/1100/3100/3150/3200  C3906A,C4092A ; Canon LBP-460/465/660/1120/800/810/3200, Fax L-200/240/280/300/350, MP L-60/90  AX, EP-22, FX-3</t>
         </r>
       </text>
     </comment>
-    <comment ref="C176" authorId="0">
+    <comment ref="C177" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5L/6L/1100/3100/3150/3200  C3906A,C4092A ; Canon LBP-460/465/660/1120/800/810/3200, Fax L-200/240/280/300/350, MP L-60/90  AX, EP-22, FX-3</t>
         </r>
       </text>
     </comment>
-    <comment ref="C177" authorId="0">
+    <comment ref="C178" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1160/1320/3390/3392, P2015/2014, M2727; Canon LBP-3300/3360  Q5949A/X, Q7553A/X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C178" authorId="0">
+    <comment ref="C179" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1160/1320/3390/3392, P2015/2014, M2727; Canon LBP-3300/3360  Q5949A/X, Q7553A/X   OEM-like color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C179" authorId="0">
+    <comment ref="C180" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1160/1320/3390/3392, P2015/2014, M2727; Canon LBP-3300/3360  Q5949A/X, Q7553A/X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C180" authorId="0">
+    <comment ref="C181" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1160/1320/3390/3392, P2015/2014, M2727; Canon LBP-3300/3360  Q5949A/X, Q7553A/X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C181" authorId="0">
+    <comment ref="C182" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1160/ 1320/ 3390/ 3392, P2015/ 2014, M2727; CANON LBP-3300/ 3360  Q5949A/ X, Q7553A/ X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C182" authorId="0">
+    <comment ref="C183" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1160/1320/3390/3392, P2015/2014, M2727; Canon LBP-3300/3360  Q5949A/X, Q7553A/X   OEM C olor</t>
         </r>
       </text>
     </comment>
-    <comment ref="C183" authorId="0">
+    <comment ref="C184" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1160/1320/3390/3392/P2015/2014/M2727/Canon LBP3300/3361/Q5949A/Q7553A, BLUE Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C184" authorId="0">
+    <comment ref="C185" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1160/1320/3390/3392, P2015/2014, M2727; Canon LBP-3300/3360  Q5949A/X, Q7553A/X  EMERALD Color, Высокое качество, LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C185" authorId="0">
+    <comment ref="C186" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1160/1320/3390/3392, P2015/2014, M2727; Canon LBP-3300/3360  Q5949A/X, Q7553A/X  фіолетовий LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C186" authorId="0">
+    <comment ref="C187" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1160/1320/3390/3392, P2015/2014, M2727; Canon LBP-3300/3360  Q5949A/X, Q7553A/X   Long life Purple Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C187" authorId="0">
+    <comment ref="C188" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1160/1320/3390/3392, P2015/2014, M2727; Canon LBP-3300/3360  Q5949A/X, Q7553A/X   Green color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C188" authorId="0">
+    <comment ref="C189" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1160/1320/3390/3392, P2015/2014, M2727; Canon LBP-3300/3360  Q5949A/X, Q7553A/X   Green color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C189" authorId="0">
+    <comment ref="C190" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1160/1320/3390/3392, P2015/2014, M2727; Canon LBP-3300/3360  Q5949A/X, Q7553A/X</t>
         </r>
       </text>
     </comment>
-    <comment ref="G189" authorId="0">
+    <comment ref="G190" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт  -1%, 20шт -2%, 30шт -3%, 40шт -4%, 50шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C190" authorId="0">
+    <comment ref="C191" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1160/1320/3390/3392, P2015/2014, M2727; Canon LBP-3300/3360  Q5949A/X, Q7553A/X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C191" authorId="0">
+    <comment ref="C192" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/05w/1150/1200/20/1300/3300/10/20/30/80  C7115A, Q2613A/X, Q2624A ; Canon FAX-L400, LBP-1210, PC-D320/340, MF3110/3220/28/40/5530/50/5630/5730/50/70  EP-25, EP-27</t>
         </r>
       </text>
     </comment>
-    <comment ref="C192" authorId="0">
+    <comment ref="C193" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/05w/1150/1200/20/1300/3300/10/20/30/80  C7115A, Q2613A/X, Q2624A ; Canon FAX-L400, LBP-1210, PC-D320/340, MF3110/3220/28/40/5530/50/5630/5730/50/70  EP-25, EP-27</t>
         </r>
       </text>
     </comment>
-    <comment ref="C193" authorId="0">
+    <comment ref="C194" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/05w/1150/1200/20/1300/3300/10/20/30/80  C7115A, Q2613A/X, Q2624A ; Canon FAX-L400, LBP-1210, PC-D320/340, MF3110/3220/28/40/5530/50/5630/5730/50/70  EP-25, EP-27</t>
         </r>
       </text>
     </comment>
-    <comment ref="C194" authorId="0">
+    <comment ref="C195" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/05w/1150/1200/20/1300/3300/10/20/30/80  C7115A, Q2613A/X, Q2624A ; Canon FAX-L400, LBP-1210, PC-D320/340, MF3110/3220/28/40/5530/50/5630/5730/50/70  EP-25, EP-27   OEM-like color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C195" authorId="0">
+    <comment ref="C196" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/05w/1150/1200/20/1300/3300/10/20/30/80  C7115A, Q2613A/X, Q2624A ; Canon FAX-L400, LBP-1210, PC-D320/340, MF3110/3220/28/40/5530/50/5630/5730/50/70  EP-25, EP-27</t>
         </r>
       </text>
     </comment>
-    <comment ref="C196" authorId="0">
+    <comment ref="C197" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/05w/1150/1200/20/1300/3300/10/20/30/80  C7115A, Q2613A/X, Q2624A ; Canon FAX-L400, LBP-1210, PC-D320/340, MF3110/3220/28/40/5530/50/5630/5730/50/70  EP-25, EP-27</t>
         </r>
       </text>
     </comment>
-    <comment ref="C197" authorId="0">
+    <comment ref="C198" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/05w/1150/1200/20/1300/3300/10/20/30/80  C7115A, Q2613A/X, Q2624A ; Canon FAX-L400, LBP-1210, PC-D320/340, MF3110/3220/28/40/5530/50/5630/5730/50/70  EP-25, EP-27   Green color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C198" authorId="0">
+    <comment ref="C199" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/05w/1150/1200/20/1300/3300/10/20/30/80  C7115A, Q2613A/X, Q2624A ; Canon FAX-L400, LBP-1210, PC-D320/340, MF3110/3220/28/40/5530/50/5630/5730/50/70  EP-25, EP-27   Green color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C199" authorId="0">
+    <comment ref="C200" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/05w/1150/1200/20/1300/3300/10/20/30/80  C7115A, Q2613A/X, Q2624A ; Canon FAX-L400, LBP-1210, PC-D320/340, MF3110/3220/28/40/5530/50/5630/5730/50/70  EP-25, EP-27  фіолетовий LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C200" authorId="0">
+    <comment ref="C201" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 2100/2200  C4096A ; Canon  PC-1210D/1230D/1270D,LBP-1000  EP-32   OEM-like color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C201" authorId="0">
+    <comment ref="C202" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon P100/LBP-32X/470/1000/1310,Canon LBP-1310, L-50 EP-32; HP-2100/2100 M/2100TN/2100se/2100xi/2100m,HP-2200, FX7 Troy System MICR 2200.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C202" authorId="0">
+    <comment ref="C203" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 2300 Series  Q2610A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C203" authorId="0">
+    <comment ref="C204" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 2300/Q2610/Canon PC1210/1230/Canon M  Q2610A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C204" authorId="0">
+    <comment ref="C205" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 2400/ 2410/ 2420/ 2430, P3005, M3027/ 3035  Q6511A/ X, Q7551A/ X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C205" authorId="0">
+    <comment ref="C206" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 2400/ 2410/ 2420/ 2430, P3005, M3027/ 3035  Q6511A/ X, Q7551A/ X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C206" authorId="0">
+    <comment ref="C207" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 2400/ 2410/ 2420/ 2430, P3005, M3027/ 3035  Q6511A/ X, Q7551A/ X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C207" authorId="0">
+    <comment ref="C208" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 2400/ 2410/ 2420/ 2430, P3005, M3027/ 3035  Q6511A/ X, Q7551A/ X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C208" authorId="0">
+    <comment ref="C209" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4/M/C,4M+,4+,5,5M,5N; Canon LBP-8 IV,860,1260  EPE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C209" authorId="0">
+    <comment ref="C210" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4000/ 4050  C4127A/ X ; CANON LBP-1760  EP-52 ; Brother HL -2460</t>
         </r>
       </text>
     </comment>
-    <comment ref="C210" authorId="0">
+    <comment ref="C211" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4000/4050 Series; Canon LBP-1760  EP-52</t>
         </r>
       </text>
     </comment>
-    <comment ref="C211" authorId="0">
+    <comment ref="C212" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 4000, OEM Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C212" authorId="0">
+    <comment ref="C213" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4100 Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C213" authorId="0">
+    <comment ref="C214" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4100 Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C214" authorId="0">
+    <comment ref="C215" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 4100, OEM Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C215" authorId="0">
+    <comment ref="C216" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Фотобарабан  OPC Drum  торговой марки Mitsubishi производства компании Mitsubishi Kagaku Imaging Corporation для использования в картриджах HP Q1338A, Q1339A , Q5942A, Q5942X, Q5942XD.
 Фотобарабаны Mitsubishi отличает высокий срок безупречной работы  long-life time warranty  и превосходное качество передачи отпечатка на бумаге.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C216" authorId="0">
+    <comment ref="C217" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4200/4300/4250/4350, M4345/4350  Q1338A, Q5942A,Q5945A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C217" authorId="0">
+    <comment ref="C218" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4200/4300/4250/4350, M4345/4350  Q1338A, Q5942A,Q5945A   OEM-like color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C218" authorId="0">
+    <comment ref="C219" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4200/4300/4250/4350, M4345/4350  Q1338A, Q5942A,Q5945A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C219" authorId="0">
+    <comment ref="C220" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4200/ 4300/ 4250/ 4350/ 4345  Q1338A, Q1339A, Q5942A, Q5945A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C220" authorId="0">
+    <comment ref="C221" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4200/4300/4250/4350, M4345/4350  Q1338A, Q5942A,Q5945A   Green color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C221" authorId="0">
+    <comment ref="C222" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4200/4300/4250/4350, M4345/4350  Q1338A, Q5942A,Q5945A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C222" authorId="0">
+    <comment ref="C223" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4L/P,4ML,4MP,4I; CANON LBP-4U,4I,430  EPP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C223" authorId="0">
+    <comment ref="C224" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4L/P,4ML,4MP,4I; Canon LBP-4U,4I,430  EPP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C224" authorId="0">
+    <comment ref="C225" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5000/5100  C4129X ; Canon LBP-1610/20/1810/20/62X/840/850/870/880/910  EP-62</t>
         </r>
       </text>
     </comment>
-    <comment ref="C225" authorId="0">
+    <comment ref="C226" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5000/ 5100  C4129X ; CANON LBP-1610/ 20/ 1810/ 20/ 62X/ 840/ 850/ 870/ 880/ 910  EP-62</t>
         </r>
       </text>
     </comment>
-    <comment ref="C226" authorId="0">
+    <comment ref="C227" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5000/5100  C4129X ; Canon LBP-1610/20/1810/20/62X/840/850/870/880/910  EP-62</t>
         </r>
       </text>
     </comment>
-    <comment ref="C227" authorId="0">
+    <comment ref="C228" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5000/5100/Canon LBP-62X/840/850/870/880/910/1610/1620/1810/1820, EP-62/C4129A, GREEN Color.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C228" authorId="0">
+    <comment ref="C229" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5000/5100/Canon LBP-62X/840/850/870/880/910/1610/1620/1810/1820, EP-62/C4129A, GREEN Color, высокое качество, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C229" authorId="0">
+    <comment ref="C230" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5000/5100  C4129X ; Canon LBP-1610/20/1810/20/62X/840/850/870/880/910  EP-62</t>
         </r>
       </text>
     </comment>
-    <comment ref="C230" authorId="0">
+    <comment ref="C231" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5000/5100  C4129X ; Canon LBP-1610/20/1810/20/62X/840/850/870/880/910  EP-62 . Фотобарабан Odyssey HP LJ 5000/5100 з запатентованою технологією Gear ZeroTwist ™ призначений для картриджів, використовуваних в родинах принтерів HP 5000/5100, Canon EP-62 і їх аналогів. Cпроектований і розроблений для оптимальної роботи з усіма компонентами для передачі зображення. Продуктивність друку порівнянна з ОЕМ при використанні з тонерами, очисними лезами і чіпами від Static Control. Static Control отримав два патенти США на приводні механізми для фотобарабанів. Таким чином, застосування фотобарабана Static Control з запатентованою технологією ZeroTwist Gear виключає ризик порушення патентів для приводних механізмів Canon.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C231" authorId="0">
+    <comment ref="C232" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5200/5300/M5025/5035/Enterprise 700 M712/725/Pro 400 M435 MFP/Pro M701/Canon LBP3500/3900/3910/3920/3930/3950/3970/8610/8620/8630/8730/Q7570A/Q7516A/CF214A/CZ192A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C232" authorId="0">
+    <comment ref="C233" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5200/5300/M5025/5035/Enterprise 700 M712/725/Pro 400 M435 MFP/Pro M701/Canon LBP3500/3900/3910/3920/3930/3950/3970/8610/8620/8630/8730/Q7570A/Q7516A/CF214A/CZ192A  OEM-like color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C233" authorId="0">
+    <comment ref="C234" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5200/5300/M5025/5035/Enterprise 700 M712/725/Pro 400 M435 MFP/Pro M701/Canon LBP3500/3900/3910/3920/3930/3950/3970/8610/8620/8630/8730/Q7570A/Q7516A/CF214A/CZ192A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C234" authorId="0">
+    <comment ref="C235" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5200/5300/M5025/5035/Enterprise 700 M712/725/Pro 400 M435 MFP/Pro M701/Canon LBP3500/3900/3910/3920/3930/3950/3970/8610/8620/8630/8730/Q7570A/Q7516A/CF214A/CZ192A, EMERALD Color, Высокое качество, LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C235" authorId="0">
+    <comment ref="C236" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5200/5300/M5025/5035/Enterprise 700 M712/725/Pro 400 M435 MFP/Pro M701/Canon LBP3500/3900/3910/3920/3930/3950/3970/8610/8620/8630/8730/Q7570A/Q7516A/CF214A/CZ192A, GREEN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C236" authorId="0">
+    <comment ref="C237" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5200/5300/M5025/5035/Enterprise 700 M712/725/Pro 400 M435 MFP/Pro M701/Canon LBP3500/3900/3910/3920/3930/3950/3970/8610/8620/8630/8730/Q7570A/Q7516A/CF214A/CZ192A, GREEN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C237" authorId="0">
+    <comment ref="C238" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5200/LBP-3500/3900/3950/M5025/5035  Q7516A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C238" authorId="0">
+    <comment ref="C239" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line HP LJ 5200/5300/M5025/5035/Enterprise 700 M712/725/Pro 400 M435 MFP/ro M701/Canon LBP3500/3900/3910/3920/3930/3950/3970/8610/8620/8630/8730/Q7570A/Q7516A/CF214A/CZ192A, OEM Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C239" authorId="0">
+    <comment ref="C240" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-VX/FX4/430/LC-9000/FAX L800/900/HP LJ 5P/5MP/6P/6MP/FX4  Blue Color Drum</t>
         </r>
       </text>
     </comment>
-    <comment ref="C240" authorId="0">
+    <comment ref="C241" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 8100/8150  C4182X ; Canon IR 3250  EP-72</t>
         </r>
       </text>
     </comment>
-    <comment ref="C241" authorId="0">
+    <comment ref="C242" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 8100/8150  C4182X ; Canon IR 3250  EP-72</t>
         </r>
       </text>
     </comment>
-    <comment ref="C242" authorId="0">
+    <comment ref="C243" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 8100/8150  C4182X ; Canon IR 3250  EP-72</t>
         </r>
       </text>
     </comment>
-    <comment ref="C243" authorId="0">
+    <comment ref="C244" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 8100/8150, OEM Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C244" authorId="0">
+    <comment ref="C245" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 9000/9040/9050</t>
         </r>
       </text>
     </comment>
-    <comment ref="C245" authorId="0">
+    <comment ref="C246" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 9000/ 9040/ 9050  C8543X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C246" authorId="0">
+    <comment ref="C247" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 9000/ 9040/ 9050  C8543X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C247" authorId="0">
+    <comment ref="C248" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M506/527, CF287A, EMERALD Color, висока якість, LONG LIFE + втулка!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C248" authorId="0">
+    <comment ref="C249" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M607/608/609/M631/632/633/634/635/636/CF237A/CF237X/W1470A/147A/W1470X/147X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C249" authorId="0">
+    <comment ref="C250" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M607/608/609/M631/632/633/634/635/636/CF237A/CF237X/W1470A/147A/W1470X/147X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C250" authorId="0">
+    <comment ref="C251" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M607/608/609/M631/632/633/634/635/636/CF237A/CF237X/W1470A/147A/W1470X/147X, + втулка, OEM Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C251" authorId="0">
+    <comment ref="C252" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M607/608/609/M631/632/633/634/635/636/CF237A/CF237X/W1470A/147A/W1470X/147X, высокое качество, LONG LIFE! З втулкою</t>
         </r>
       </text>
     </comment>
-    <comment ref="C252" authorId="0">
+    <comment ref="C253" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ECO Line HP LJ Enterprise M607/608/609/M631/632/633/634/635/636/CF237A/CF237X/W1470A/147A + втулка, OEM Color, LONG LIFE!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C254" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M607/608/609/M631/632/633/634/635/636/CF237A/CF237X/W1470A/147A/W1470X/147X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C253" authorId="0">
+    <comment ref="C255" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M607/608/609/M631/632/633/634/635/636/CF237A/CF237X/W1470A/147A/W1470X/147X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C254" authorId="0">
+    <comment ref="C256" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M607/608/609/M631/632/633/634/635/636/CF237A/CF237X/W1470A/147A/W1470X/147X без приводної шестерні.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C255" authorId="0">
+    <comment ref="C257" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M607/608/609/M631/632/633/634/635/636/CF237A/CF237X/W1470A/147A/W1470X/147X, высокое качество, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C256" authorId="0">
+    <comment ref="C258" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Enterprise MFP M633fh, LaserJet Enterprise MFP M632h, LaserJet Enterprise MFP M632fht, LaserJet Enterprise MFP M631z, LaserJet Enterprise MFP M631dn, LaserJet Enterprise M609x, LaserJet Enterprise M609dn, LaserJet LaserJet Enterprise M608n, LaserJet Enterprise M608dn, LaserJet Enterprise M607dn, LaserJet Enterprise Flow MFP M633z, LaserJet Enterprise Flow MFP M632z, CANON DX 719iF, iR ADVANCE DX 717iFZ, iR ADVANCE DX 717iF, iR ADVANCE DX 715iF II, iR ADVANCE DX 715iF II, iR ADVANCE DX 619iFZ, iR 617iFZ, iR ADVANCE DX 617iF, iR ADVANCE DX 615iFZ III, iR ADVANCE DX 615iF II, iR ADVANCE DX 529iFZ, iR ADVANCE DX 529iF, iR ADVANCE DX 529iF DX 527iF, iR ADVANCE DX 525iFZ III, iR ADVANCE DX 525iFZ II, iR ADVANCE DX 525iF II
 OEM № CF237Y-Drum, T03-Drum</t>
         </r>
       </text>
     </comment>
-    <comment ref="C257" authorId="0">
+    <comment ref="C259" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1005/1006/1007/1008/1102/1108/1505/1560/1566/1600/1606/M1120/1132/1212/1213/1216/113 2/1136/1522/1530/1536/1319/M125/127/M201/225/Canon i-SENSYS MF4410/4412/4420/4430/4450/4550/4570/4580/LBP-3010/3018/3020 /3050/3100/3108/6000/6200/M211/212/216/217/220/226/229/M12/M26/D520, Canon 712/725/726/728/737/CB435A/CB436A/CC388A/CE278A/CE285A/CF283A/CF283X/CF279A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C258" authorId="0">
+    <comment ref="C260" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1005/1006/1007/1008/1102/1108/1505/1560/1566/1600/1606/M1120/1132/1212/1213/1216/113 2/1136/1522/1530/1536/1319/M125/127/M201/225/Canon i-SENSYS MF4410/4412/4420/4430/4450/4550/4570/4580/LBP-3010/3018/3020 /3050/3100/3108/6000/6200/M211/212/216/217/220/226/229/M12/M26/D520, Canon 712/725/726/728/737/CB435A/CB436A/CC388A/CE278A/CE285A/CF283A/CF283X/CF279A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C259" authorId="0">
+    <comment ref="C261" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1005/1006/1007/1008/1102/1108/1505/1560/1566/1600/1606/M1120/1132/1212/1213/1216/113 2/1136/1522/1530/1536/1319/M125/127/M201/225/Canon i-SENSYS MF4410/4412/4420/4430/4450/4550/4570/4580/LBP-3010/3018/3020 /3050/3100/3108/6000/6200/M211/212/216/217/220/226/229/M12/M26/D520, Canon 712/725/726/728/737/CB435A/CB436A/CC388A/CE278A/CE285A/CF283A/CF283X/CF279A  OEM-like color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C260" authorId="0">
+    <comment ref="C262" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Контрастная печать  LJ P1005/1006/1007/1008/1102/1108/1505/1560/1566/1600/1606/M1120/1132/1212/1213/1216/113 2/1136/1522/1530/1536/1319/M125/127/M201/225/Canon i-SENSYS MF4410/4412/4420/4430/4450/4550/4570/4580/LBP-3010/3018/3020 /3050/3100/3108/6000/6200/M211/212/216/217/220/226/229/M12/M26/D520, Canon 712/725/726/728/737/CB435A/CB436A/CC388A/CE278A/CE285A/CF283A/CF283X/CF279A High Density</t>
         </r>
       </text>
     </comment>
-    <comment ref="C261" authorId="0">
+    <comment ref="C263" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1005/1006/1007/1008/1102/1108/1505/1560/1566/1600/1606/M1120/1132/1212/1213/1216/113 2/1136/1522/1530/1536/1319/M125/127/M201/225/Canon i-SENSYS MF4410/4412/4420/4430/4450/4550/4570/4580/LBP-3010/3018/3020 /3050/3100/3108/6000/6200/M211/212/216/217/220/226/229/M12/M26/D520, Canon 712/725/726/728/737/CB435A/CB436A/CC388A/CE278A/CE285A/CF283A/CF283X/CF279A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C262" authorId="0">
+    <comment ref="C264" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1005/1006/1007/1008/1102/1108/1505/1560/1566/1600/1606/M1120/1132/1212/1213/1216/113 2/1136/1522/1530/1536/1319/M125/127/M201/225/Canon i-SENSYS MF4410/4412/4420/4430/4450/4550/4570/4580/LBP-3010/3018/3020 /3050/3100/3108/6000/6200/M211/212/216/217/220/226/229/M12/M26/D520, Canon 712/725/726/728/737/CB435A/CB436A/CC388A/CE278A/CE285A/CF283A/CF283X/CF279A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C263" authorId="0">
+    <comment ref="C265" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1005/1006/1007/1008/1102/1108/1505/1560/1566/1600/1606/M1120/1132/1212/1213/1216/113 2/1136/1522/1530/1536/1319/M125/127/M201/225/Canon i-SENSYS MF4410/4412/4420/4430/4450/4550/4570/4580/LBP-3010/3018/3020 /3050/3100/3108/6000/6200/M211/212/216/217/220/226/229/M12/M26/D520, Canon 712/725/726/728/737/CB435A/CB436A/CC388A/CE278A/CE285A/CF283A/CF283X/CF279A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C264" authorId="0">
+    <comment ref="C266" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line HP LJ P1005/1006/1007/1008/1102/1108/1505/1560/1566/1600/1606/M1120/1132/1212/1213 /1216/1132/1136/1522/1530/1536 /1319/M125/127/M201/225/Canon i-SENSYS MF4410/4412/4420/4430/4450/4550/4570/4580/LBP-3010/3018/3020/3050/3100/3108/6000/6200/M211/212/216/217/220/226/229/D520, Canon 712/725/726/728/737/CB435A/CB436A/CC388A/CE278A/CE285A/CF283A/CF283X, OEM Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C265" authorId="0">
+    <comment ref="C267" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1005/1006/1007/1008/1102 /1108/1505/1560/1566/1600/1606 /M1120/1132/1136/1212/1213/1216/1319/1522/1530/1536/Pro M12/26/COLOR Pro M125/127/201/225/ Canon LBP3010/3018/3020/3050/3100/3108/6000/6200/MF-211/212/ 216/217/220/226/229/4410/4412/ 4420/4430/4450/4550/4570/4580/ PC-D520/Canon 712/725/726/728/ 737/CB435A/CB436A/CC388A/CE278 A/CE285A/CF283A/CF283X/CF279A, GREEN Color, SUPER HD DETAIL-супер висока щільність друку/чорнота та якість відбитка!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C266" authorId="0">
+    <comment ref="C268" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1005/1006/1007/1008/1102/1108/1505/1560/1566/1600/1606/M1120/1132/1136/1212/1213/1216/1319/1522/1530/1536/Pro M12/26/COLOR Pro M125/127/201/225/Canon LBP3010/3018/3020/3050/3100/3108/6000/6200/MF211/212/216/217/220/226/229/4410/4412/4420/4430/4450/4550/4570/4580/PC-D520/Canon 712/725/726/728/737/CB435A/CB436A/CC388A/CE278A/CE285A/CF283A/CF283X/CF279A, GREEN Color, SUPER HD+ DETAIL - супер висока щільність друку/чорнота та якість відбитка!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C267" authorId="0">
+    <comment ref="C269" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1005/1006/1007/1008/1102/1108/1505/1560/1566/1600/1606/M1120/1132/1212/1213/1216/113 2/1136/1522/1530/1536/1319/M125/127/M201/225/Canon i-SENSYS MF4410/4412/4420/4430/4450/4550/4570/4580/LBP-3010/3018/3020 /3050/3100/3108/6000/6200/M211/212/216/217/220/226/229/M12/M26/D520, Canon 712/725/726/728/737/CB435A/CB436A/CC388A/CE278A/CE285A/CF283A/CF283X/CF279A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C268" authorId="0">
+    <comment ref="C270" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: Canon 712  1870B002 , 713  1871B002  , 725  3484B002 , 726  3483B002 , 728  3500B002 , 737  9435B002 , HP CB435A, CB436A, CE278A, CE285A, CF283A, CF283X
 Сумісні пристрої: Canon LBP-3010, LBP-3100, LBP-3250, F-158200, LBP-6000, LBP-6020, LBP-6030, MF-3010, LBP-6200, LBP-6230, FAX-L150, FAX-L170, FAX-L410, MF-4410, MF-4430, MF-4450, MF-4550, MF-4570, MF-4580, MF-4730, MF-4750, MF-4780, MF-4870, MF-4890, PC-D520, PC-D550, LBP-151, MF-211, MF-212, MF-216, MF-217, MF-226, MF-229, MF-231, MF-232, MF-237, MF-244, MF-247, MF-249, HP LJ P1000, P1002, P1003, P1004, P1005, P1006, P1007, P1008, P1009, M1120, M1522, P1500, P1505, M1530, M1536, P1560, P1566, P1600, P1606, P1100, P1101, P1102, P1103, P1104, P1106, P1108, P1109, M1130, M1132, M1136, M1137, M1210, M1212, M1213, M1214, M1216, M1217, M125, M126, M127, M128, M201, M225.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C269" authorId="0">
+    <comment ref="C271" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1005/1006/1007/1008/1102/1505/1560/1566/1606/M201/202/211/212/216/217/220/225/226/1120/1132/1136/1212/1213/1522/1530/1536/MFP M12/26/125/127/225/226/Canon LBP3010/3020/3050/3100/3150/6000/6200/MF-4410/4430/4450/4550/4570/4580/4750/4820/4830/4870/4890/CB435A/CB436A/CE278A/CE285A/CF283A/Canon 712/725/726/728/737, BLUE Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C270" authorId="0">
+    <comment ref="C272" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1005/1006/1007/1008/1102/1108/1505/1560/1566/1600/1606/M1120/1132/1212/1213/1216/113 2/1136/1522/1530/1536/1319/M125/127/M201/225/Canon i-SENSYS MF4410/4412/4420/4430/4450/4550/4570/4580/LBP-3010/3018/3020 /3050/3100/3108/6000/6200/M211/212/216/217/220/226/229/M12/M26/D520, Canon 712/725/726/728/737/CB435A/CB436A/CC388A/CE278A/CE285A/CF283A/CF283X/CF279A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C271" authorId="0">
+    <comment ref="C273" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1005/1006/1007/1008/1102/1108/1505/1560/1566/1600/1606/M1120/1132/1212/1213/1216/113 2/1136/1522/1530/1536/1319/M125/127/M201/225/Canon i-SENSYS MF4410/4412/4420/4430/4450/4550/4570/4580/LBP-3010/3018/3020 /3050/3100/3108/6000/6200/M211/212/216/217/220/226/229/M12/M26/D520, Canon 712/725/726/728/737/CB435A/CB436A/CC388A/CE278A/CE285A/CF283A/CF283X/CF279A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C272" authorId="0">
+    <comment ref="C274" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1005/1006/1007/1008/1102/1108/1505/1560/1566/1600/1606/M1120/1132/1212/1213/1216/113 2/1136/1522/1530/1536/1319/M125/127/M201/225/Canon i-SENSYS MF4410/4412/4420/4430/4450/4550/4570/4580/LBP-3010/3018/3020 /3050/3100/3108/6000/6200/M211/212/216/217/220/226/229/M12/M26/D520, Canon 712/725/726/728/737/CB435A/CB436A/CC388A/CE278A/CE285A/CF283A/CF283X/CF279A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C273" authorId="0">
+    <comment ref="C275" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ P1005/1006/1007/1008/1102/1108/1505/1560/1566/1600/1606/M1120/1132/1212/1213/1216/113 2/1136/1522/1530/1536/1319/M125/127/M201/225/Canon i-SENSYS MF4410/4412/4420/4430/4450/4550/4570/4580/LBP-3010/3018/3020 /3050/3100/3108/6000/6200/M211/212/216/217/220/226/229/M12/M26/D520, Canon 712/725/726/728/737/CB435A/CB436A/CC388A/CE278A/CE285A/CF283A/CF283X/CF279A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C276" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1005/1006/1007/1008/1102/1108/1505/1560/1566/1600/1606/M1120/1132/1212/1213/1216/113 2/1136/1522/1530/1536/1319/M125/127/M201/225/Canon i-SENSYS MF4410/4412/4420/4430/4450/4550/4570/4580/LBP-3010/3018/3020 /3050/3100/3108/6000/6200/M211/212/216/217/220/226/229/M12/M26/D520, Canon 712/725/726/728/737/CB435A/CB436A/CC388A/CE278A/CE285A/CF283A/CF283X/CF279A, GREEN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C274" authorId="0">
+    <comment ref="C277" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1005/1006/1007/1008/1102/1108/1505/1560/1566/1600/1606/M1120/1132/1136/1212/1213/1216/1319/1522/1530/1536/Pro M12/26/COLOR Pro M125/127/201/225/Canon LBP3010/3018/3020/3050/3100/3108/6000/6200/MF-211/212/216/217/220/226/229/4410/4412/4420/4430/4450/4550/4570/4580/PC-D520/Canon 712/725/726/728/737/CB435A/CB436A/CC388A/CE278A/CE285A/CF283A/CF283X/CF279A, GREEN Color, HD - висока щільність друку/чорнота!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C275" authorId="0">
+    <comment ref="C278" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1005/1006/1007/1008/1102/1108/1505/1560/1566/1600/1606/M1120/1132/1136/1212/1213/121 6/1319/1522/1530/1536/Pro M12/26/COLOR Pro M125/127/201/225/ Canon LBP3010/3018/3020/3050/3100/3108/6000/6200/MF-211/212/ 216/217/220/226/229/4410/4412/4420/4430/4450/4550/4570/4580/ PC-D520/Canon 712/725/726/728/737/CB435A/CB436A/CC388A/CE278A/CE285A/CF283A/CF283X/CF279A, GREEN Color, висока якість, LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C276" authorId="0">
+    <comment ref="C279" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1005/1006/1007/1008/1102/1108/1505/1560/1566/1600/1606/M1120/1132/1136/1212/1213/121 6/1319/1522/1530/1536/Pro M12/26/COLOR Pro M125/127/201/225/ Canon LBP3010/3018/3020/3050/3100/3108/6000/6200/MF-211/212/ 216/217/220/226/229/4410/4412/4420/4430/4450/4550/4570/4580/ PC-D520/Canon 712/725/726/728/737/CB435A/CB436A/CC388A/CE278A/CE285A/CF283A/CF283X/CF279A, фіолетовий LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C277" authorId="0">
+    <comment ref="C280" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1005/1006/1007/1008/1102/1108/1505/1560/1566/1600/1606/M1120/1132/1212/1213/1216/113 2/1136/1522/1530/1536/1319/M125/127/M201/225/Canon i-SENSYS MF4410/4412/4420/4430/4450/4550/4570/4580/LBP-3010/3018/3020 /3050/3100/3108/6000/6200/M211/212/216/217/220/226/229/M12/M26/D520, Canon 712/725/726/728/737/CB435A/CB436A/CC388A/CE278A/CE285A/CF283A/CF283X/CF279A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C278" authorId="0">
+    <comment ref="C281" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1005/1006/1007/1008/1102/1108/1505/1560/1566/1600/1606/M1120/1132/1136/1212/1213/121 6/1319/1522/1530/1536/Pro M12/26/COLOR Pro M125/127/201/225/ Canon LBP3010/3018/3020/3050/3100/3108/6000/6200/MF-211/212/ 216/217/220/226/229/4410/4412/4420/4430/4450/4550/4570/4580/ PC-D520/Canon 712/725/726/728/737/CB435A/CB436A/CC388A/CE278A/CE285A/CF283A/CF283X/CF279A, PURPLE Color LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C279" authorId="0">
+    <comment ref="C282" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Pro 400 M401/425/Canon LBP-3470/3480/6300/6650/6670/6680/MF5850/5870/5880/5940/5950/5960/5980/6680/6780/CE505A/CF280A /Canon 719/Canon IR- 1133 / 1133A / 1133iF</t>
         </r>
       </text>
     </comment>
-    <comment ref="C280" authorId="0">
+    <comment ref="C283" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Pro 400 M401/425/Canon LBP-3470/3480/6300/6650/6670/6680/MF5850/5870/5880/5940/5950/5960/5980/6680/6780/CE505A/CF280A /Canon 719/Canon IR- 1133 / 1133A / 1133iF Long life</t>
         </r>
       </text>
     </comment>
-    <comment ref="C281" authorId="0">
+    <comment ref="C284" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Pro 400 M401/425/Canon LBP-3470/3480/6300/6650/6670/6680/MF5850/5870/5880/5940/5950/5960/5980/6680/6780/CE505A/CF280A /Canon 719/Canon IR- 1133 / 1133A / 1133iF  OEM-like color   + втулка</t>
         </r>
       </text>
     </comment>
-    <comment ref="C282" authorId="0">
+    <comment ref="C285" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Контрастная печать  high density  HP LJ P2035/2055/2030/2050/Pro 400 M401/425/Canon LBP-3470/3480/6300/6650/6670/6680/MF5850/5870/5880/5940/5950/5960/5980/6680/6780/CE505A/CF280A /Canon 719/Canon IR- 1133 / 1133A / 1133iF  OEM-like color   + втулка</t>
         </r>
       </text>
     </comment>
-    <comment ref="C283" authorId="0">
+    <comment ref="C286" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Pro 400 M401/425/Canon LBP-3470/3480/6300/6650/6670/6680/MF5850/5870/5880/5940/5950/5960/5980/6680/6780/CE505A/CF280A /Canon 719/Canon IR- 1133 / 1133A / 1133iF</t>
         </r>
       </text>
     </comment>
-    <comment ref="C284" authorId="0">
+    <comment ref="C287" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P2035/ 2055  CE505A/ X , LJ PRO400/ M401/ M425 MFP /Canon IR- 1133 / 1133A / 1133iF; LaserBase MF5580dn / MF5840dn; i-Sensys LBP-6300dn / LBP-6310DN / LBP-6650dn / LBP-6670DN / LBP-6680x / MF5940DN / MF5980DW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C285" authorId="0">
+    <comment ref="C288" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Pro 400 M401/425/Canon LBP-3470/3480/6300/6650/6670/6680/MF5850/5870/5880/5940/5950/5960/5980/6680/6780/CE505A/CF280A /Canon 719/Canon IR- 1133 / 1133A / 1133iF</t>
         </r>
       </text>
     </comment>
-    <comment ref="C286" authorId="0">
+    <comment ref="C289" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2030/2035/2050/2055/Pro400 M401/425/Canon LBP6300/6303/6310/6650/6653/6670/6680/MF5580/5840/5850/5870/5880/5940/5950/5960/5980/6680/6780/iR1133/Image CLASS D1120/1150/1170/1180/CE505A/CE505X/CF280A/Canon 719 + втулка і шестерня, BLUE Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C287" authorId="0">
+    <comment ref="C290" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Pro 400 M401/425/Canon LBP-3470/3480/6300/6650/6670/6680/MF5850/5870/5880/5940/5950/5960/5980/6680/6780/CE505A/CF280A /Canon 719/Canon IR- 1133 / 1133A / 1133iF  Green</t>
         </r>
       </text>
     </comment>
-    <comment ref="C288" authorId="0">
+    <comment ref="C291" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Pro 400 M401/425/Canon LBP-3470/3480/6300/6650/6670/6680/MF5850/5870/5880/5940/5950/5960/5980/6680/6780/CE505A/CF280A /Canon 719/Canon IR- 1133 / 1133A / 1133iF  Green color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C289" authorId="0">
+    <comment ref="C292" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для принтерів: HP LaserJet P2030, P2035 P2035n, P2050, P2055d P2055n P2055x. HP LaserJet Pro 400 MFP M425dw M425dn M401dn M401n M401d HP2035 / HP 2035 Картриджі: Canon 719, HP CE505A, CE505X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C290" authorId="0">
+    <comment ref="C293" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Pro 400 M401/425/Canon LBP-3470/3480/6300/6650/6670/6680/MF5850/5870/5880/5940/5950/5960/5980/6680/6780/D1120, Canon 719/CE505A/CF280A, GREEN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C291" authorId="0">
+    <comment ref="C294" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Pro 400 M401/425/Canon LBP-3470/3480/6300/6650/6670/6680/MF5850/5870/5880/5940/5950/5960/5980/6680/6780/D1120, Canon 719/CE505A/CF280A, + втулка, GREEN Color, HD - висока щільність друку/чорнота</t>
         </r>
       </text>
     </comment>
-    <comment ref="C292" authorId="0">
+    <comment ref="C295" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Pro 400 M401/425/Canon LBP3470/3480/6300/6650/6670/6680/MF5850/5870/5880/5940/5950/5960/5980/6680/6780/D1120/iR1133/Canon 719/CE505A/CF280A + втулка, GREEN Color, висока якість, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="G292" authorId="0">
+    <comment ref="G295" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 20шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C293" authorId="0">
+    <comment ref="C296" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet P2030,P2035 P2035n,P2050,P2055d P2055n P2055x. HP LaserJet Pro 400 MFP M425dw M425dn M401dn M401n M401d HP2035 / HP 2035 CANON I-SENSYS LBP: 251DW , 252DW , 253X , 6300DN , 6310DN , 6650DN , 6670DN , 6680X CANON imageRUNNER: 1133A , 1133IF , 1133 Для Картриджей: Canon 719, HP CE505A, CE505X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C294" authorId="0">
+    <comment ref="C297" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line HP LJ P2035/2055/2030/2050/Pro 400 M401/425/Canon LBP3470/3480/6300/6650/6670/6680/MF5850/5870/5880/5940/5950/5960/5980/6680/6780/D1120/iR1133/Canon 719/CE505A/CF280A + втулка, OEM Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C295" authorId="0">
+    <comment ref="C298" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Pro 400 M401/425/Canon LBP-3470/3480/6300/6650/6670/6680/MF5850/5870/5880/5940/5950/5960/5980/6680/6780/CE505A/CF280A /Canon 719/Canon IR- 1133 / 1133A / 1133iF Long Life, фіолетовий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C296" authorId="0">
+    <comment ref="C299" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Pro 400 M401/425/Canon LBP-3470/3480/6300/6650/6670/6680/MF5850/5870/5880/5940/5950/5960/5980/6680/6780/CE505A/CF280A /Canon 719/Canon IR- 1133 / 1133A / 1133iF  Purple color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C297" authorId="0">
+    <comment ref="C300" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Pro 400 M401/425/Canon LBP-3470/3480/6300/6650/6670/6680/MF5850/5870/5880/5940/5950/5960/5980/6680/6780/CE505A/CF280A /Canon 719/Canon IR- 1133 / 1133A / 1133iF PURPLE Color LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C298" authorId="0">
+    <comment ref="C301" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P3015/3016/Canon LBP-6750,  CE255A/Canon 724</t>
         </r>
       </text>
     </comment>
-    <comment ref="C299" authorId="0">
+    <comment ref="C302" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P3015/3016/Canon LBP-6750,  CE255A/Canon 724  з карданом</t>
         </r>
       </text>
     </comment>
-    <comment ref="C300" authorId="0">
+    <comment ref="C303" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P3015/3016/Canon LBP-6750,  CE255A/Canon 724  з карданом</t>
         </r>
       </text>
     </comment>
-    <comment ref="C301" authorId="0">
+    <comment ref="C304" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P3015/3016/Canon LBP-6750,  CE255A/Canon 724</t>
         </r>
       </text>
     </comment>
-    <comment ref="C302" authorId="0">
+    <comment ref="C305" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P3015/3016/Canon LBP-6750,  CE255A/Canon 724</t>
         </r>
       </text>
     </comment>
-    <comment ref="C303" authorId="0">
+    <comment ref="C306" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P3015/3016/Canon LBP-6750,  CE255A/Canon 724  з карданом</t>
         </r>
       </text>
     </comment>
-    <comment ref="C304" authorId="0">
+    <comment ref="C307" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P 3015 , M521, M525, Canon LBP-3560, LBP-6700, Для принтера: HP LJ P3010, P3011, P3015, P3015d, P3015dn, P3015x; HP LaserJet Pro 500 M521dn, M521dw Enterprise; HP LJ M525, M525dn, M525f; Canon LBP-6780, LBP-6750, LBP-6710, LBP-6700, LBP-3580, LBP-3560 Для картриджа: Canon 724, HP CE255A, CE255X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C305" authorId="0">
+    <comment ref="C308" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3015/Enterprise 500 M525/COLOR Pro M521/Canon LBP3580/3560/6700/6750/6780/MF-512/515/Canon 724H/324H/CE25 5A/CE255X, EMERALD Color з карданом</t>
         </r>
       </text>
     </comment>
-    <comment ref="C306" authorId="0">
+    <comment ref="C309" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3015/Enterprise 500 M525/COLOR Pro M521/Canon LBP3580/3560/6700/6750/6780/MF-512/515/Canon 724H/324H/CE25 5A/CE255X, Green Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C307" authorId="0">
+    <comment ref="C310" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3015/Enterprise 500 M525/COLOR Pro M521/Canon LBP3580/3560/6700/6750/6780/MF-512/515/Canon 724H/324H/CE25 5A/CE255X, Green Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C308" authorId="0">
+    <comment ref="C311" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3015/Enterprise 500 M525/COLOR Pro M521/Canon LBP3580/3560/6700/6750/6780/MF-512/515/Canon 724H/324H/CE25 5A/CE255X, GREEN Color з карданом</t>
         </r>
       </text>
     </comment>
-    <comment ref="C309" authorId="0">
+    <comment ref="C312" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3011/P3015</t>
         </r>
       </text>
     </comment>
-    <comment ref="C310" authorId="0">
+    <comment ref="C313" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P3015/3016/Canon LBP-6750,  CE255A/Canon 724 . Фотобарабан Odyssey SafeDrive HP LJ P3015 має запатентовану технологію передачі SafeDrive. Ця система характеризується кнопковим механізмом для плавного зняття і легкої, простої установки шестерні фотобарабана при встановленні картриджа у принтер. Альтернативні продукти на ринку можуть викликати появу клацань, застрявання паперу, пошкодження картриджа. Фотобарабан Odyssey SafeDrive HP LJ P3015 і шестерня зібрані разом, до них додається планка з підшипником. При відновленні картриджа підшипник ОЕМ видаляється і замінюється за допомогою 2 гвинтів, які так само йдуть в поставці з фотобарабаном.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C311" authorId="0">
+    <comment ref="C314" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3015/Enterprise 500 M525/COLOR Pro M521/Canon LBP3580/3560/6700/6750/6780/MF-512/515/Canon 724H/324H/CE25 5A/CE255X, OEM Color з карданом</t>
         </r>
       </text>
     </comment>
-    <comment ref="C312" authorId="0">
+    <comment ref="C315" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P3015/3016/Canon LBP-6750,  CE255A/Canon 724  з карданом. Long Llife, фіолетовий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C313" authorId="0">
+    <comment ref="C316" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3015/Enterprise 500 M525/COLOR Pro M521/Canon LBP3580/3560/6700/6750/6780/MF-512/515/Canon 724H/324H/CE25 5A/CE255X, PURPLE Color з карданом</t>
         </r>
       </text>
     </comment>
-    <comment ref="C314" authorId="0">
+    <comment ref="C317" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтерів: HP4014 / HP 4014 / HP4015 / HP 4015 / HP LaserJet P4014 / P4014n / P4015n / P4015tn / P4015x / P4515 / P4515n / P4515x. HP 600 M602n / M602dn / M602x / 600, M601n / M601dn / M603n / M603dn, HP M4555 / M4555h / M4555fskm / M4555f MFP. Для картриджів: CE390A  HP 90A , CE390X  HP 90X , CF281A  HP 81A , CF281X  HP 81X , CC364A, CC364X, Canon 039, 039H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C315" authorId="0">
+    <comment ref="C318" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтерів: HP4014 / HP 4014 / HP4015 / HP 4015 / HP LaserJet P4014 / P4014n / P4015n / P4015tn / P4015x / P4515 / P4515n / P4515x. HP 600 M602n / M602dn / M602x / 600, M601n / M601dn / M603n / M603dn, HP M4555 / M4555h / M4555fskm / M4555f MFP. Для картриджів: CE390A  HP 90A , CE390X  HP 90X , CF281A  HP 81A , CF281X  HP 81X , CC364A, CC364X, Canon 039, 039H  OEM-like color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C316" authorId="0">
+    <comment ref="C319" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтерів: HP4014 / HP 4014 / HP4015 / HP 4015 / HP LaserJet P4014 / P4014n / P4015n / P4015tn / P4015x / P4515 / P4515n / P4515x. HP 600 M602n / M602dn / M602x / 600, M601n / M601dn / M603n / M603dn, HP M4555 / M4555h / M4555fskm / M4555f MFP. Для картриджів: CE390A  HP 90A , CE390X  HP 90X , CF281A  HP 81A , CF281X  HP 81X , CC364A, CC364X, Canon 039, 039H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C317" authorId="0">
+    <comment ref="C320" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтерів: HP4014 / HP 4014 / HP4015 / HP 4015 / HP LaserJet P4014 / P4014n / P4015n / P4015tn / P4015x / P4515 / P4515n / P4515x. HP 600 M602n / M602dn / M602x / 600, M601n / M601dn / M603n / M603dn, HP M4555 / M4555h / M4555fskm / M4555f MFP. Для картриджів: CE390A  HP 90A , CE390X  HP 90X , CF281A  HP 81A , CF281X  HP 81X , CC364A, CC364X, Canon 039, 039H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C318" authorId="0">
+    <comment ref="C321" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтерів: HP4014 / HP 4014 / HP4015 / HP 4015 / HP LaserJet P4014 / P4014n / P4015n / P4015tn / P4015x / P4515 / P4515n / P4515x. HP 600 M602n / M602dn / M602x / 600, M601n / M601dn / M603n / M603dn, HP M4555 / M4555h / M4555fskm / M4555f MFP. Для картриджів: CE390A  HP 90A , CE390X  HP 90X , CF281A  HP 81A , CF281X  HP 81X , CC364A, CC364X, Canon 039, 039H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C319" authorId="0">
+    <comment ref="C322" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP4014 / HP 4014 / HP4015 / HP 4015 / HP LaserJet P4014/P4014n/P4015n/P4015tn/P4015x/P4515/P4515n/P4515x. HP 600 M602n/M602dn/M602x/600,M601n/M601dn/M603n/M603dn,HP M4555/M4555h/M4555fskm/M4555f MFP Фотобарабан для картриджей: CE390A  HP 90A , CE390X  HP 90X , CF281A  HP 81A , CF281X  HP 81X , CC364A, CC364X, Canon 039, 039H</t>
         </r>
       </text>
     </comment>
-    <comment ref="G319" authorId="0">
+    <comment ref="G322" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C320" authorId="0">
+    <comment ref="C323" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтерів: HP4014 / HP 4014 / HP4015 / HP 4015 / HP LaserJet P4014 / P4014n / P4015n / P4015tn / P4015x / P4515 / P4515n / P4515x. HP 600 M602n / M602dn / M602x / 600, M601n / M601dn / M603n / M603dn, HP M4555 / M4555h / M4555fskm / M4555f MFP. Для картриджів: CE390A  HP 90A , CE390X  HP 90X , CF281A  HP 81A , CF281X  HP 81X , CC364A, CC364X, Canon 039, 039H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C321" authorId="0">
+    <comment ref="C324" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтерів: HP4014 / HP 4014 / HP4015 / HP 4015 / HP LaserJet P4014 / P4014n / P4015n / P4015tn / P4015x / P4515 / P4515n / P4515x. HP 600 M602n / M602dn / M602x / 600, M601n / M601dn / M603n / M603dn, HP M4555 / M4555h / M4555fskm / M4555f MFP. Для картриджів: CE390A  HP 90A , CE390X  HP 90X , CF281A  HP 81A , CF281X  HP 81X , CC364A, CC364X, Canon 039, 039H, EMERALD Color, высокое качество, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C322" authorId="0">
+    <comment ref="C325" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP4014 / HP 4014 / HP4015 / HP 4015 / HP LaserJet P4014/P4014n/P4015n/P4015tn/P4015x/P4515/P4515n/P4515x. HP 600 M602n/M602dn/M602x/600,M601n/M601dn/M603n/M603dn,HP M4555/M4555h/M4555fskm/M4555f MFP Фотобарабан для картриджей: CE390A  HP 90A , CE390X  HP 90X , CF281A  HP 81A , CF281X  HP 81X , CC364A, CC364X, Canon 039, 039H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C323" authorId="0">
+    <comment ref="C326" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP4014 / HP 4014 / HP4015 / HP 4015 / HP LaserJet P4014/P4014n/P4015n/P4015tn/P4015x/P4515/P4515n/P4515x. HP 600 M602n/M602dn/M602x/600,M601n/M601dn/M603n/M603dn,HP M4555/M4555h/M4555fskm/M4555f MFP Фотобарабан для картриджей: CE390A  HP 90A , CE390X  HP 90X , CF281A  HP 81A , CF281X  HP 81X , CC364A, CC364X, Canon 039, 039H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C324" authorId="0">
+    <comment ref="C327" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтерів: HP4014 / HP 4014 / HP4015 / HP 4015 / HP LaserJet P4014 / P4014n / P4015n / P4015tn / P4015x / P4515 / P4515n / P4515x. HP 600 M602n / M602dn / M602x / 600, M601n / M601dn / M603n / M603dn, HP M4555 / M4555h / M4555fskm / M4555f MFP. Для картриджів: CE390A  HP 90A , CE390X  HP 90X , CF281A  HP 81A , CF281X  HP 81X , CC364A, CC364X, Canon 039, 039H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C325" authorId="0">
+    <comment ref="C328" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP4014 / HP 4014 / HP4015 / HP 4015 / HP LaserJet P4014/P4014n/P4015n/P4015tn/P4015x/P4515/P4515n/P4515x. HP 600 M602n/M602dn/M602x/600,M601n/M601dn/M603n/M603dn,HP M4555/M4555h/M4555fskm/M4555f MFP Фотобарабан для картриджей: CE390A  HP 90A , CE390X  HP 90X , CF281A  HP 81A , CF281X  HP 81X , CC364A, CC364X, Canon 039, 039H. Long Life, фіолетовий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C326" authorId="0">
+    <comment ref="C329" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP4014 / HP 4014 / HP4015 / HP 4015 / HP LaserJet P4014/P4014n/P4015n/P4015tn/P4015x/P4515/P4515n/P4515x. HP 600 M602n/M602dn/M602x/600,M601n/M601dn/M603n/M603dn,HP M4555/M4555h/M4555fskm/M4555f MFP Фотобарабан для картриджей: CE390A  HP 90A , CE390X  HP 90X , CF281A  HP 81A , CF281X  HP 81X , CC364A, CC364X, Canon 039, 039H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C327" authorId="0">
+    <comment ref="C330" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтерів: HP4014 / HP 4014 / HP4015 / HP 4015 / HP LaserJet P4014 / P4014n / P4015n / P4015tn / P4015x / P4515 / P4515n / P4515x. HP 600 M602n / M602dn / M602x / 600, M601n / M601dn / M603n / M603dn, HP M4555 / M4555h / M4555fskm / M4555f MFP. Для картриджів: CE390A  HP 90A , CE390X  HP 90X , CF281A  HP 81A , CF281X  HP 81X , CC364A, CC364X, Canon 039, 039H, PURPLE Color, LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C328" authorId="0">
+    <comment ref="C331" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro 3103fdw/3003dn/3003dw/3103fdn. 142A  W1420A , 145A  W1450A , 145X  W1450X , 135A  W1350A , 135X  W1350X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C329" authorId="0">
+    <comment ref="C332" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M102/104/130/132/M203/227/277/Ultra M134/106/105/M206/230/227. Canon LBP-110/112/113/M F110/112/113  049 /LBP160 /LBP162 /LBP113 /MF112 / MF264DW / MF267DW / MF269DW. CF219A/CF218A/CF232A/CF233A/CF234A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C330" authorId="0">
+    <comment ref="C333" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M102/104/130/132/M203/227/277/Ultra M134/106/105/M206/230/227. Canon LBP-110/112/113/M F110/112/113  049 /LBP160 /LBP162 /LBP113 /MF112 / MF264DW / MF267DW / MF269DW. CF219A/CF218A/CF232A/CF233A/CF234A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C331" authorId="0">
+    <comment ref="C334" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M102/104/130/132/M203/227/277/Ultra M134/106/105/M206/230/227. Canon LBP-110/112/113/M F110/112/113  049 /LBP160 /LBP162 /LBP113 /MF112 / MF264DW / MF267DW / MF269DW. CF219A/CF218A/CF232A/CF233A/CF234A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C332" authorId="0">
+    <comment ref="C335" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M102/104/130/132/M203/227/277/Ultra M134/106/105/M206/230/227. Canon LBP-110/112/113/M F110/112/113  049 /LBP160 /LBP162 /LBP113 /MF112 / MF264DW / MF267DW / MF269DW. CF219A/CF218A/CF232A/CF233A/CF234A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C333" authorId="0">
+    <comment ref="C336" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M102/104/130/132/M203/227/277/Ultra M134/106/105/M206/230/227. Canon LBP-110/112/113/M F110/112/113  049 /LBP160 /LBP162 /LBP113 /MF112 / MF264DW / MF267DW / MF269DW. CF219A/CF218A/CF232A/CF233A/CF234A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C334" authorId="0">
+    <comment ref="C337" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M102/104/130/132/M203/227/277/Ultra M134/106/105/M206/230/227. Canon LBP-110/112/113/M F110/112/113  049 /LBP160 /LBP162 /LBP113 /MF112 / MF264DW / MF267DW / MF269DW. CF219A/CF218A/CF232A/CF233A/CF234A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C335" authorId="0">
+    <comment ref="C338" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M102/104/130/132/M203/227/277/Ultra M134/106/105/M206/230/227. Canon LBP-110/112/113/M F110/112/113  049 /LBP160 /LBP162 /LBP113 /MF112 / MF264DW / MF267DW / MF269DW. CF219A/CF218A/CF232A/CF233A/CF234A OEM Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C336" authorId="0">
+    <comment ref="C339" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M102/104/130/132/M203/227/277/Ultra M134/106/105/M206/230/227. Canon LBP-110/112/113/M F110/112/113  049 /LBP160 /LBP162 /LBP113 /MF112 / MF264DW / MF267DW / MF269DW. CF219A/CF218A/CF232A/CF233A/CF234A Long Life</t>
         </r>
       </text>
     </comment>
-    <comment ref="C337" authorId="0">
+    <comment ref="C340" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M102/104/130/132/M203/227/277/Ultra M134/106/105/M206/230/227. Canon LBP-110/112/113/M F110/112/113  049 /LBP160 /LBP162 /LBP113 /MF112 / MF264DW / MF267DW / MF269DW. CF219A/CF218A/CF232A/CF233A/CF234A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C338" authorId="0">
+    <comment ref="C341" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M102/104/130/132/M203/227/277/Ultra M134/106/105/M206/230/227. Canon LBP-110/112/113/M F110/112/113  049 /LBP160 /LBP162 /LBP113 /MF112 / MF264DW / MF267DW / MF269DW. CF219A/CF218A/CF232A/CF233A/CF234A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C339" authorId="0">
+    <comment ref="C342" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M102/104/130/132/M203/227/277/Ultra M134/106/105/M206/230/227. Canon LBP-110/112/113/M F110/112/113  049 /LBP160 /LBP162 /LBP113 /MF112 / MF264DW / MF267DW / MF269DW. CF219A/CF218A/CF232A/CF233A/CF234A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C340" authorId="0">
+    <comment ref="C343" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M102/104/130/132/M203/227/277/Ultra M134/106/105/M206/230/227. Canon LBP-110/112/113/M F110/112/113  049 /LBP160 /LBP162 /LBP113 /MF112 / MF264DW / MF267DW / MF269DW. CF219A/CF218A/CF232A/CF233A/CF234A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C341" authorId="0">
+    <comment ref="C344" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M102/104/130/132/M203/227/277/Ultra M134/106/105/M206/230/227. Canon LBP-110/112/113/M F110/112/113  049 /LBP160 /LBP162 /LBP113 /MF112 / MF264DW / MF267DW / MF269DW. CF219A/CF218A/CF232A/CF233A/CF234A Long Life PURPLE Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C342" authorId="0">
+    <comment ref="C345" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	047  2164C002 , 049  2165C001 , 051  2168C002 , 051 Drum  2170C001 , 051H  2169C002 , CF217A, CF219A, CF230A, CF230X, CF231A, CF232A, CF233A, CF234A
 Сумісні пристрої	Canon LBP-110, Canon LBP-112, Canon LBP-113, Canon MF-110, Canon MF-112, Canon MF-113, Canon LBP-160, Canon LBP-162, Canon MF-260, Canon MF-264, Canon MF-267, Canon MF-269, HP LJ Pro M101, HP LJ Pro M102, HP LJ Pro M129, HP LJ Pro M130, HP LJ Pro M103, HP LJ Pro M104, HP LJ Pro M132, HP LJ Pro M203, HP LJ Pro M227, HP LJ Pro M206, HP LJ Pro M230, HP LJ Pro M105, HP LJ Pro M106, HP LJ Pro M133, HP LJ Pro M134</t>
         </r>
       </text>
     </comment>
-    <comment ref="C343" authorId="0">
+    <comment ref="C346" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M15/16/28/29/30/211/212/236/110/111/139е/142е/140/209/234/Canon LBP-122/272/275/CF244A/W1350A 135A /W1360A 136A /W1420A 142A /Canon 071</t>
         </r>
       </text>
     </comment>
-    <comment ref="C344" authorId="0">
+    <comment ref="C347" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M15/16/28/29/30/211/212/236/110/111/139е/142е/140/209/234/Canon LBP-122/272/275/CF244A/W1350A 135A /W1360A 136A /W1420A 142A /Canon 071</t>
         </r>
       </text>
     </comment>
-    <comment ref="C345" authorId="0">
+    <comment ref="C348" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M15/16/28/29/30/211/212/236/110/111/139е/142е/140/209/234/Canon LBP-122/272/275/CF244A/W1350A 135A /W1360A 136A /W1420A 142A /Canon 071</t>
         </r>
       </text>
     </comment>
-    <comment ref="C346" authorId="0">
+    <comment ref="C349" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line HP LJ Pro M15/16/28/29/30/211/212/236/110/111/139е/142е/140/209/234/Canon LBP-122/272/275/CF244A/W1350A 135A /W1360A 136A /W1420A 142A /Canon 071
 , OEM Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C347" authorId="0">
+    <comment ref="C350" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M15/16/28/29/30/211/212/236/110/111/139е/142е/140/209/234/Canon LBP-122/272/275/CF244A/W1350A 135A /W1360A 136A /W1420A 142A /Canon 071</t>
         </r>
       </text>
     </comment>
-    <comment ref="C348" authorId="0">
+    <comment ref="C351" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M15/16/28/29/30/211/212/236/110/111/139е/142е/140/209/234/Canon LBP-122/272/275/CF244A/W1350A 135A /W1360A 136A /W1420A 142A /Canon 071</t>
         </r>
       </text>
     </comment>
-    <comment ref="C349" authorId="0">
+    <comment ref="C352" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M15/16/28/29/30/211/212/236/110/111/139е/142е/140/209/234/Canon LBP-122/272/275/CF244A/W1350A 135A /W1360A 136A /W1420A 142A /Canon 071</t>
         </r>
       </text>
     </comment>
-    <comment ref="C350" authorId="0">
+    <comment ref="C353" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line HP LJ Pro M15/16/28/29/30/211/212/236/110/111/139е/142е/140/209/234/Canon LBP-122/272/275/CF244A/W1350A 135A /W1360A 136A /W1420A 142A /Canon 071
 , OEM Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C351" authorId="0">
+    <comment ref="C354" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M15/16/28/29/30/211/212/236/110/111/139е/142е/140/209/234/Canon LBP-122/272/275/CF244A/W1350A 135A /W1360A 136A /W1420A 142A /Canon 071. Long Life, фіолетовий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C352" authorId="0">
+    <comment ref="C355" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M15/16/28/29/30/211/212/236/110/111/139е/142е/140/209/234/Canon LBP-122/272/275/CF244A/W1350A 135A /W1360A 136A /W1420A 142A /Canon 071</t>
         </r>
       </text>
     </comment>
-    <comment ref="C353" authorId="0">
+    <comment ref="C356" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M15/16/28/29/30/211/212/236/110/111/139е/142е/140/209/234/Canon LBP-122/272/275/CF244A/W1350A 135A /W1360A 136A /W1420A 142A /Canon 071, OEM Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C354" authorId="0">
+    <comment ref="C357" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro MFPM427fdn/M427dw/M427fdw/M403/M402dw/M402n/M402dn/M426fdw/M426fdn;HP LaserJet EnterpriseM506dn/M506n/M506X/M527f/M527dn/M527z CF228A/CF228X/CF226A/CF226X/CF259A/CF259X/CF287A/CF287X Canon 052/ 052H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C355" authorId="0">
+    <comment ref="C358" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro MFPM427fdn/M427dw/M427fdw/M403/M402dw/M402n/M402dn/M426fdw/M426fdn;HP LaserJet EnterpriseM506dn/M506n/M506X/M527f/M527dn/M527z CF228A/CF228X/CF226A/CF226X/CF259A/CF259X/CF287A/CF287X Canon 052/ 052H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C356" authorId="0">
+    <comment ref="C359" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro MFPM427fdn/M427dw/M427fdw/M403/M402dw/M402n/M402dn/M426fdw/M426fdn;HP LaserJet EnterpriseM506dn/M506n/M506X/M527f/M527dn/M527z CF228A/CF228X/CF226A/CF226X/CF259A/CF259X/CF287A/CF287X Canon 052/ 052H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C357" authorId="0">
+    <comment ref="C360" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro MFPM427fdn/M427dw/M427fdw/M403/M402dw/M402n/M402dn/M426fdw/M426fdn;HP LaserJet EnterpriseM506dn/M506n/M506X/M527f/M527dn/M527z CF228A/CF228X/CF226A/CF226X/CF259A/CF259X/CF287A/CF287X Canon 052/ 052H. З хвостовиком.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C358" authorId="0">
+    <comment ref="C361" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro MFPM427fdn/M427dw/M427fdw/M403/M402dw/M402n/M402dn/M426fdw/M426fdn;HP LaserJet EnterpriseM506dn/M506n/M506X/M527f/M527dn/M527z CF228A/CF228X/CF226A/CF226X/CF259A/CF259X/CF287A/CF287X Canon 052/ 052H EMERALD Color, LONG LIFE. З втулкою</t>
         </r>
       </text>
     </comment>
-    <comment ref="C359" authorId="0">
+    <comment ref="C362" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/404/403/426/427/428/4002/4003/MFP4102/4103/Enterprise M501/506/527/Canon iR1643, CF226/CF287/CF259/W1490A 149A /W1510A 151A /Canon 052/Canon 057/Canon 070 + втулка і шестерня, BLUE Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C360" authorId="0">
+    <comment ref="C363" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M402/404/403/426/427/428/4002/4003/MFP4102/4103/Enterprise M501/506/527/Canon iR1643, CF226/CF287/CF259/W1490A 149A /W1510A 151A /Canon 052/Canon 057/Canon 070, BLUE Color</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C364" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro MFPM427fdn/M427dw/M427fdw/M403/M402dw/M402n/M402dn/M426fdw/M426fdn;HP LaserJet EnterpriseM506dn/M506n/M506X/M527f/M527dn/M527z CF228A/CF228X/CF226A/CF226X/CF259A/CF259X/CF287A/CF287X Canon 052/ 052H. Green Color.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C361" authorId="0">
+    <comment ref="C365" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro MFPM427fdn/M427dw/M427fdw/M403/M402dw/M402n/M402dn/M426fdw/M426fdn;HP LaserJet EnterpriseM506dn/M506n/M506X/M527f/M527dn/M527z CF228A/CF228X/CF226A/CF226X/CF259A/CF259X/CF287A/CF287X Canon 052/ 052H. Green Color.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C362" authorId="0">
+    <comment ref="C366" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro MFPM427fdn/M427dw/M427fdw/M403/M402dw/M402n/M402dn/M426fdw/M426fdn;HP LaserJet EnterpriseM506dn/M506n/M506X/M527f/M527dn/M527z CF228A/CF228X/CF226A/CF226X/CF259A/CF259X/CF287A/CF287X Canon 052/ 052H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C363" authorId="0">
+    <comment ref="C367" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/404/403/426/427/428/4002/4003/MFP4102/4103/Enterprise M501/506/527/Canon iR1643, CF226/CF287/CF259/W1490A 149A /W1510A 151A /Canon 052/Canon 057/Canon 070 + втулка та шестерня, GREEN Color, HD, для ОРИГІНАЛЬНИХ картриджів!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C364" authorId="0">
+    <comment ref="C368" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro MFPM427fdn/M427dw/M427fdw/M403/M402dw/M402n/M402dn/M426fdw/M426fdn;HP LaserJet EnterpriseM506dn/M506n/M506X/M527f/M527dn/M527z CF228A/CF228X/CF226A/CF226X/CF259A/CF259X/CF287A/CF287X Canon 052/ 052H. Long Life, фіолетовий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C365" authorId="0">
+    <comment ref="C369" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro MFPM427fdn/M427dw/M427fdw/M403/M402dw/M402n/M402dn/M426fdw/M426fdn;HP LaserJet EnterpriseM506dn/M506n/M506X/M527f/M527dn/M527z CF228A/CF228X/CF226A/CF226X/CF259A/CF259X/CF287A/CF287X Canon 052/ 052H. PURPLE Color, LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C366" authorId="0">
+    <comment ref="C370" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro MFPM427fdn/M427dw/M427fdw/M403/M402dw/M402n/M402dn/M426fdw/M426fdn;HP LaserJet EnterpriseM506dn/M506n/M506X/M527f/M527dn/M527z CF228A/CF228X/CF226A/CF226X/CF259A/CF259X/CF287A/CF287X Canon 052/ 052H. PURPLE Color, LONG LIFE! З втулкою</t>
         </r>
       </text>
     </comment>
-    <comment ref="C367" authorId="0">
+    <comment ref="C371" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro MFPM427fdn/M427dw/M427fdw/M403/M402dw/M402n/M402dn/M426fdw/M426fdn;HP LaserJet EnterpriseM506dn/M506n/M506X/M527f/M527dn/M527z CF228A/CF228X/CF226A/CF226X/CF259A/CF259X/CF287A/CF287X Canon 052/ 052H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C368" authorId="0">
+    <comment ref="C372" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro MFPM427fdn/M427dw/M427fdw/M403/M402dw/M402n/M402dn/M426fdw/M426fdn;HP LaserJet EnterpriseM506dn/M506n/M506X/M527f/M527dn/M527z CF228A/CF228X/CF226A/CF226X/CF259A/CF259X/CF287A/CF287X Canon 052/ 052H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C369" authorId="0">
+    <comment ref="C373" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro MFPM427fdn/M427dw/M427fdw/M403/M402dw/M402n/M402dn/M426fdw/M426fdn;HP LaserJet EnterpriseM506dn/M506n/M506X/M527f/M527dn/M527z CF228A/CF228X/CF226A/CF226X/CF259A/CF259X/CF287A/CF287X Canon 052/ 052H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C370" authorId="0">
+    <comment ref="C374" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line HP LJ Pro M402/404/403/426/427/428/4002/4003/MFP4102/4103/Enterprise M501/506/527/Canon iR1643, CF226/CF287/CF259/W1490A 149A /W1510A 151A /Canon 052/Canon 057/Canon 070 + втулка та шестерня, OEM Color, для оригінальних картриджів!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C371" authorId="0">
+    <comment ref="C375" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro MFPM427fdn/M427dw/M427fdw/M403/M402dw/M402n/M402dn/M426fdw/M426fdn;HP LaserJet EnterpriseM506dn/M506n/M506X/M527f/M527dn/M527z CF228A/CF228X/CF226A/CF226X/CF259A/CF259X/CF287A/CF287X Canon 052/ 052H OEM Color, HD. З втулкою</t>
         </r>
       </text>
     </comment>
-    <comment ref="C372" authorId="0">
+    <comment ref="C376" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/426/427/CF226A + втулка та шестерня, OEM Color, HD, для СУМІСНИХ/КИТАЙСЬКИХ картриджів!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C373" authorId="0">
+    <comment ref="C377" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet MFP M433a/436dn/436n/437nda</t>
         </r>
       </text>
     </comment>
-    <comment ref="C374" authorId="0">
+    <comment ref="C378" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M433/M436/M437/M438/M439/M440/M442/M443, Samsung SL-K2200, CF257A/MLT-R707, Xerox B1022/B1025</t>
         </r>
       </text>
     </comment>
-    <comment ref="C375" authorId="0">
+    <comment ref="C379" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M433/M436/437/438/439/440/442/443/M42523/M42525/Xerox B1022/B1025/Samsung MultiXpress SL-K2200/CF257A/013R00679/MLT-R707 Drum, GREEN Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C376" authorId="0">
+    <comment ref="C380" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M433/M436/M437/M438/M439/M440/M442/M443, Samsung SL-K2200, CF257A/MLT-R707, Xerox B1022/B1025</t>
         </r>
       </text>
     </comment>
-    <comment ref="C377" authorId="0">
+    <comment ref="C381" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Tank 1005/1020/2506/2606, HP 158A/W1580A, Emerald Color, Long Life</t>
         </r>
       </text>
     </comment>
-    <comment ref="C378" authorId="0">
+    <comment ref="C382" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Tank 1005/1020/1602/1604/2602/2603/2604/2605/2606, HP 158A/W1580A, OEM Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C379" authorId="0">
+    <comment ref="C383" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Neverstop Laser 1000/1200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C380" authorId="0">
+    <comment ref="C384" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line HP Neverstop Laser 1000/1200MFP/W1104A, GREEN Color, LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C381" authorId="0">
+    <comment ref="C385" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Neverstop Laser 1000/1200/W1104A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C382" authorId="0">
+    <comment ref="C386" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Laser 107a/107r/107w/135a/135r/135W/137fnw W1106A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C383" authorId="0">
+    <comment ref="C387" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Laser 103/107/108/135/137/W1106A, Special model, GREEN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C384" authorId="0">
+    <comment ref="C388" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP673/MF-752/754/HP COLOR LJ Pro 4203/4303/Canon 069/HP W2300A/W2301A/W2302A/W2303A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C385" authorId="0">
+    <comment ref="C389" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP673/MF-752/754/HP COLOR LJ Pro 4203/4303/Canon 069/HP W2300A/W2301A/W2302A/W2303A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C386" authorId="0">
+    <comment ref="C390" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP673/MF-752/754/HP COLOR LJ Pro 4203/4303/Canon 069/HP W2300A/W2301A/W2302A/W2303A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C391" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-Sensys LBP673/MF750/752/754/HP COLOR LJ Pro 4203/MFP4303/Canon 069/HP W2300A/W2301A/W2302A/W2303A 230A , BLUE Color, HD Detail - висока щільність друку/чорнота та якість відбитка!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C387" authorId="0">
+    <comment ref="C392" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP673/MF-752/754/HP COLOR LJ Pro 4203/4303/Canon 069/HP W2300A/W2301A/W2302A/W2303A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C388" authorId="0">
+    <comment ref="C393" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP673/MF-752/754/HP COLOR LJ Pro 4203/4303/Canon 069/HP W2300A/W2301A/W2302A/W2303A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C389" authorId="0">
+    <comment ref="C394" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line Canon i-Sensys LBP673/MF750/752/754/HP COLOR LJ Pro 4203/MFP4303/Canon 069/HP W2300A/W2301A/W2302A/W2303A 230A , OEM Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C390" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C391" authorId="0">
+    <comment ref="C395" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP673/MF-752/754/HP COLOR LJ Pro 4203/4303/Canon 069/HP W2300A/W2301A/W2302A/W2303A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C392" authorId="0">
+    <comment ref="C396" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP СLJ 1600/2600/2605/Canon LBP-5000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C393" authorId="0">
+    <comment ref="C397" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP СLJ 1600/2600/2605/Canon LBP-5000  OEM-like color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C394" authorId="0">
+    <comment ref="C398" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ1600/2600/2605DN/2605DTN HP ColorLaserJet CM1015MFP/1017MFP Canon LBP5000 / HP2600 / HP 2600</t>
         </r>
       </text>
     </comment>
-    <comment ref="C395" authorId="0">
+    <comment ref="C399" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP СLJ 1600/2600/2605/Canon LBP-5000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C396" authorId="0">
+    <comment ref="C400" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color 2700/3000/3600/3800</t>
         </r>
       </text>
     </comment>
-    <comment ref="C397" authorId="0">
+    <comment ref="C401" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color 2700/3000/3600/3800</t>
         </r>
       </text>
     </comment>
-    <comment ref="C398" authorId="0">
+    <comment ref="C402" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP СLJ 3500/3550/3700</t>
         </r>
       </text>
     </comment>
-    <comment ref="C399" authorId="0">
+    <comment ref="C403" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ 4600/4600DN/4600DTN/4650/Canon LBP 2510/5500/EP-85  Blue Color Drum</t>
         </r>
       </text>
     </comment>
-    <comment ref="C400" authorId="0">
+    <comment ref="C404" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">фотобарабан PhotoPrecise c шестеренками HP CLJ 4600</t>
         </r>
       </text>
     </comment>
-    <comment ref="C401" authorId="0">
+    <comment ref="C405" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color 4700/4730/CP4005</t>
         </r>
       </text>
     </comment>
-    <comment ref="C402" authorId="0">
+    <comment ref="C406" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color 4700/4730/CP4005</t>
         </r>
       </text>
     </comment>
-    <comment ref="C403" authorId="0">
+    <comment ref="C407" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ 4700/4730/CP4005, OEM Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C404" authorId="0">
+    <comment ref="C408" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP5500 / HP 5500 /5500N/5500DN/5500DTH/5500HDN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C405" authorId="0">
+    <comment ref="C409" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color 5500/5550  OEM-like color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C406" authorId="0">
+    <comment ref="C410" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color 5500/5550</t>
         </r>
       </text>
     </comment>
-    <comment ref="C407" authorId="0">
+    <comment ref="C411" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для HP LJ COLOR 9500/Canon iR-C2620/3200/3220  OEM Style  *KOREA* гарантия качества! 150шт/уп</t>
         </r>
       </text>
     </comment>
-    <comment ref="C408" authorId="0">
+    <comment ref="C412" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ CP1025, HP CLJ Pro M175a, M175nw, HP TopShot LJ Pro M275; CE314A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C409" authorId="0">
+    <comment ref="C413" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ CP1025, CLJ Pro M175a, M175nw, M177, HP TopShot LJ Pro M275</t>
         </r>
       </text>
     </comment>
-    <comment ref="C410" authorId="0">
+    <comment ref="C414" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ CP1025, CLJ Pro M175a, M175nw, M177, HP TopShot LJ Pro M275  Green color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C411" authorId="0">
+    <comment ref="C415" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP C CP1025 series/Color LJ Pro M175 series/CE314A: Image Drum HP for LJC CP1025</t>
         </r>
       </text>
     </comment>
-    <comment ref="C412" authorId="0">
+    <comment ref="C416" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro CP1020/CP1025nw/CP1025, HP LaserJet Pro 100 Color MFP M175nw/MFP M175a, TopShot LaserJet Pro M275 MFP CE314A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C413" authorId="0">
+    <comment ref="C417" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ CP1025/Pro 100 M175/176/177/275/Canon LBP7010/7016/126A, OEM Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C414" authorId="0">
+    <comment ref="C418" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджа: Canon 716, Canon 718; HP CC530A, CC531A, CC532A, CC533A; CF210A, CF211A, CF212A, CF213A; CB540A, CB541A, CB542A, CB543A; CE320A, CE321A, CE322A, CE323A; CE410A, CE411A, CE412A, CE413A Для принтера: HP CLJ Pro 200 M251/ M276; Pro 300 M351/ M375; Pro 400 M451/ M475, CP1525, CP2025, CM1415, CM1312, CM2320; Canon LBP-5050, LBP-7200; MF8330, MF8350, MF8230, MF8280, LBP-7100CN, LBP-7110CW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C415" authorId="0">
+    <comment ref="C419" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ CP1215/1210/1515/1518/1510/1525/2020/2025/CM1300/1312/1415/2320/Pro 200 M251/M276/Pro 300 M351/375/Pro 400 M451/475/Canon LBP7100/7110/7200/7600/5050/MF-8230/8280/8330/8350/Canon 716/718/CB540A/CB541A/CB542A/CB543A/CC530A/531A/532A/533A/CE410A/CE411A/CE412A/CE413A/CE320A/CE321A/CE322A/CE323A/CF210A/CF211A/CF212A/CF213A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C416" authorId="0">
+    <comment ref="C420" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color CP1215/1515/1518/1510/1525/2025/ CM1312/2320/Pro 200 M251/M276/M475/M476/CB540A/ CB541A/ CB542A/ CB543A/ CF380A/ CF381A/ CF382A/ CF383A. Canon LBP5050/7100/7200/CC530A/531A/532A/533A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C417" authorId="0">
+    <comment ref="C421" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color CP1215/1515/1518/1510/1525/2025/ CM1312/2320/Pro 200 M251/M276/Canon LBP7200/CC530A/531A/532A/533A   Green color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C418" authorId="0">
+    <comment ref="C422" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Фотобарабан для принтеров : HP CLJ Pro 200 M251/ M276; Pro 300 M351/ M375; Pro 400 M451/ M475, HP1215 / HP 1215/CP1525, CP2025, CM1415, CM1312, CM2320. Фотобарабан для картриджей: Canon 716, Canon 718; HP CC530A, CC531A, CC532A, CC533A; CF210A, CF211A, CF212A, CF213A; CB540A, CB541A, CB542A, CB543A; CE320A, CE321A, CE322A, CE323A; CE410A, CE411A, CE412A, CE413A Canon LBP-5050, LBP-7200; MF8330, MF8350, MF8230, MF8280, LBP-7100CN, LBP-7110CW Green Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C419" authorId="0">
+    <comment ref="C423" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color CP1215/1515/1518/1510/1525/2025/ CM1312/2320/Pro 200 M251/M276/M475/M476/CB540A/ CB541A/ CB542A/ CB543A/ CF380A/ CF381A/ CF382A/ CF383A. Canon LBP5050/7100/7200/CC530A/531A/532A/533A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C420" authorId="0">
+    <comment ref="C424" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Фотобарабан для принтеров : HP CLJ Pro 200 M251/ M276; Pro 300 M351/ M375; Pro 400 M451/ M475, HP1215 / HP 1215/CP1525, CP2025, CM1415, CM1312, CM2320. Фотобарабан для картриджей: Canon 716, Canon 718; HP CC530A, CC531A, CC532A, CC533A; CF210A, CF211A, CF212A, CF213A; CB540A, CB541A, CB542A, CB543A; CE320A, CE321A, CE322A, CE323A; CE410A, CE411A, CE412A, CE413A Canon LBP-5050, LBP-7200; MF8330, MF8350, MF8230, MF8280, LBP-7100CN, LBP-7110CW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C421" authorId="0">
+    <comment ref="C425" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ CP1215/1210/1515/1518/1510/1525/2020/2025/CM1300/1312/1415/2320/Pro 200 M251/M276/Pro 300 M351/375/Pro 400 M451/475/Canon LBP7100/7110/7200/7600/5050/MF-8230/8280/8330/8350/Canon 716/718/CB540A/CB541A/CB542A/CB543A/CC530A/531A/532A/533A/CE410A/CE411A/CE412A/CE413A/CE320A/CE321A/CE322A/CE323A/CF210A/CF211A/CF212A/CF213A, GREEN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C422" authorId="0">
+    <comment ref="C426" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ CP1215/1210/1515/1518/1510/1525/2020/2025/CM1300/1312/1415/2320/Pro 200 M251/M276/Pro 300 M351/375/Pro 400 M451/475/Canon LBP7100/7110/7200/7600/5050/MF-8230/8280/8330/8350/Canon 716/718/CB540A/CB541A/CB542A/CB543A/CC530A/531A/532A/533A/CE410A/CE411A/CE412A/CE413A/CE320A/CE321A/CE322A/CE323A/CF210A/CF211A/CF212A/CF213A, GREEN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C423" authorId="0">
+    <comment ref="C427" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP COLOR LJ CP1215/1210/1515/1518/1510/1525/2020/2025/CM1300/1312/1415/2320/Pro 200 M251/M276/Pro 300 M351/375/Pro 400 M451/475/Canon LBP7100/7110/7200/7600/5050/MF-8230/8280/8330/8350/Canon 716/718/CB540A/CB541A/CB542A/CB543A/CC530A/531A/532A/533A/CE410A/CE411A/CE412A/CE413A/CE320A/CE321A/CE322A/CE323A/CF210A/CF211A/CF212A/CF213A, EMERALD Color, Висока якість, LONG LIFE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C428" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP COLOR LJ CP2025/CM2320/CP1215/1515/1518/1510/1525/CM1312/1415/Pro 200 M251/M276/Pro 300 M351/375/Pro 400 M451/475/Canon LBP5050/7100/7200/7600/MF-8030/8040/8050/8080/8230/8280/8330/8350/CB540A/CB541A/CB542A/CB543A/CC530A/531A/532A/533A/CE410A/CE411A/CE412A/CE413A/CE320A/CE321A/CE322A/CE323A/CF210A/CF211A/CF212A/CF213A/Canon 716/718, GREEN Color</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C429" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Фотобарабан для принтеров : HP CLJ Pro 200 M251/ M276; Pro 300 M351/ M375; Pro 400 M451/ M475, HP1215 / HP 1215/CP1525, CP2025, CM1415, CM1312, CM2320. Фотобарабан для картриджей: Canon 716, Canon 718; HP CC530A, CC531A, CC532A, CC533A; CF210A, CF211A, CF212A, CF213A; CB540A, CB541A, CB542A, CB543A; CE320A, CE321A, CE322A, CE323A; CE410A, CE411A, CE412A, CE413A Canon LBP-5050, LBP-7200; MF8330, MF8350, MF8230, MF8280, LBP-7100CN, LBP-7110CW Green Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C424" authorId="0">
-[...31 lines deleted...]
-    <comment ref="C426" authorId="0">
+    <comment ref="C430" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP3525 / HP 3525  CP4025, CP4525, M551, M575, M651, M680 Canon LBP-5460, LBP-7700C, LBP-7750C, LBP-7780C, HP Color LaserJet CM3530 MFP, Enterprise 500 M551, M575 MFP, CM4540 MFP, CP4025, M651, M680 MFP, Pro 500 M570 MFP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C427" authorId="0">
+    <comment ref="C431" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для HP COLOR LJ CP3520/3523/3525/ 3527/3529/4025/4525/CM3530/M551/Canon LBP7700/7750, для картриджей HP CE250A, CE250X, CE251A, CE252A, CE253A, CE260A, CE260X, CE261A, CE262A, CE263A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C428" authorId="0">
+    <comment ref="C432" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для HP COLOR LJ CP3520/3523/3525/ 3527/3529/4025/4525/CM3530/M551/Canon LBP7700/7750, для картриджей HP CE250A, CE250X, CE251A, CE252A, CE253A, CE260A, CE260X, CE261A, CE262A, CE263A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C429" authorId="0">
+    <comment ref="C433" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP3525 / HP 3525 HP CLJ-CP3520/CP3525/CM3530 CP4025/CP4525 Со сменой шестеренки ставят Aficio MP C 305 SP/C305SPF Для картриджа: HP CE250A, CE250X, CE251A, CE252A, CE253A; CE260A, CE260X, CE261A, CE262A, CE263A; CE400A, CE401A, CE402A, CE403A; Canon 723; HP CF320A, CF321A, CF322A, CF323A, Canon 732</t>
         </r>
       </text>
     </comment>
-    <comment ref="C430" authorId="0">
+    <comment ref="C434" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для HP COLOR LJ CP3520/3523/3525/ 3527/3529/4025/4525/CM3530/M551/Canon LBP7700/7750, для картриджей HP CE250A, CE250X, CE251A, CE252A, CE253A, CE260A, CE260X, CE261A, CE262A, CE263A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C431" authorId="0">
+    <comment ref="C435" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ CP5225/5220/5525/ Enterprise 700 Color M775/Canon LBP-9100/9500/9600/CE740A/CE 741A/CE742A/CE743A/CRG-322</t>
         </r>
       </text>
     </comment>
-    <comment ref="C432" authorId="0">
+    <comment ref="C436" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: CE270A, CE271A, CE272A, CE273A, CE340A, CE341A, CE342A, CE343A, CE740A, CE741A, CE742A, CE743A
 Сумісні пристрої: HP CLJ CP5520, HP CLJ CP5525, HP CLJ M750, HP CLJ M775, HP CLJ Pro CP5220, HP CLJ Pro CP5225</t>
         </r>
       </text>
     </comment>
-    <comment ref="C433" authorId="0">
+    <comment ref="C437" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ CP5225/5220/5525/ Enterprise 700 Color M775/Canon LBP-9100/9500/9600/CE740A/CE741A/CE742A/CE743A/CRG-322</t>
         </r>
       </text>
     </comment>
-    <comment ref="C434" authorId="0">
+    <comment ref="C438" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ CP5225 / 5220/5525 / Enterprise 700 Color M775 / CE740A / CE741A / CE742A / CE743A, EMERALD Color, Висока якість, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C435" authorId="0">
+    <comment ref="C439" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line HP COLOR LJ CP5225/5220/5525/Enterprise 700 Color M775/CE740A/CE741A/CE742A/CE743A , OEM Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C436" authorId="0">
+    <comment ref="C440" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ CP6015/CM6030/6040/CB384A/CB385A/CB386A/CB387A, OEM Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C437" authorId="0">
+    <comment ref="C441" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ CF360A/361A/362A/363A/HP 508A Color LaserJet HP M553dn/M552dn/M553/M554/M555/M570/M577</t>
         </r>
       </text>
     </comment>
-    <comment ref="C438" authorId="0">
+    <comment ref="C442" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ CF360A/361A/362A/363A/HP 508A Color LaserJet HP M553dn/M552dn/M553/M554/M555/M570/M577</t>
         </r>
       </text>
     </comment>
-    <comment ref="C439" authorId="0">
+    <comment ref="C443" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ CF360A/361A/362A/363A/HP 508A Color LaserJet HP M553dn/M552dn/M553/M554/M555/M570/M577</t>
         </r>
       </text>
     </comment>
-    <comment ref="C440" authorId="0">
+    <comment ref="C444" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ CF360A/361A/362A/363A/HP 508A Color LaserJet HP M553dn/M552dn/M553/M554/M555/M570/M577 Odyssey  технология ZeroTwist Gear</t>
         </r>
       </text>
     </comment>
-    <comment ref="C441" authorId="0">
+    <comment ref="C445" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Enterprise M652/M653/M681/M682, Emerald Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C442" authorId="0">
+    <comment ref="C446" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Enterprise M652/653 /681/682</t>
         </r>
       </text>
     </comment>
-    <comment ref="C443" authorId="0">
+    <comment ref="C447" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Enterprise M652/653/681/682, Emerald Color, высокое качество, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C444" authorId="0">
+    <comment ref="C448" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: LJ Pro Color HP 201A/X CLJ M 252/M254/M274/M277/M280/M281/M452/M477CLJ/M479fdn/M180/M181/M182/M183/Canon MF631/632/633/634/635 LBP611/612/613Canon LBP650/MF730/LBP654CX/LBP663Cdw/MF641CW/MF643Cdw/MF645Cx/MF742CDW/MF744CDW/MF746CX/LBP611CN/LBP613CDW/LBP621Cw/LBP623Cdw/LBP653Cdw/M480f. Для картриджа: Canon 045/046/054/054H/055/055H, HP CF365A/380A/380X/CF381A/CF382A/CF383A/CF400A/CF400X/W2001X/W2002A/W2002X/W2003A/W2003X/W2004A/W2010A/W2010X/W2013A/W2013X/W2030A/W2030X/W2031X/W2032X/W2033X/W2070A/W2071A.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C445" authorId="0">
+    <comment ref="C449" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: LJ Pro Color HP 201A/X CLJ M 252/M254/M274/M277/M280/M281/M452/M477CLJ/M479fdn/M180/M181/M182/M183/Canon MF631/632/633/634/635 LBP611/612/613Canon LBP650/MF730/LBP654CX/LBP663Cdw/MF641CW/MF643Cdw/MF645Cx/MF742CDW/MF744CDW/MF746CX/LBP611CN/LBP613CDW/LBP621Cw/LBP623Cdw/LBP653Cdw/M480f. Для картриджа: Canon 045/046/054/054H/055/055H, HP CF365A/380A/380X/CF381A/CF382A/CF383A/CF400A/CF400X/W2001X/W2002A/W2002X/W2003A/W2003X/W2004A/W2010A/W2010X/W2013A/W2013X/W2030A/W2030X/W2031X/W2032X/W2033X/W2070A/W2071A.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C446" authorId="0">
+    <comment ref="C450" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: LJ Pro Color HP 201A/X CLJ M 252/M254/M274/M277/M280/M281/M452/M477CLJ/M479fdn/M180/M181/M182/M183/Canon MF631/632/633/634/635 LBP611/612/613Canon LBP650/MF730/LBP654CX/LBP663Cdw/MF641CW/MF643Cdw/MF645Cx/MF742CDW/MF744CDW/MF746CX/LBP611CN/LBP613CDW/LBP621Cw/LBP623Cdw/LBP653Cdw/M480f. Для картриджа: Canon 045/046/054/054H/055/055H, HP CF365A/380A/380X/CF381A/CF382A/CF383A/CF400A/CF400X/W2001X/W2002A/W2002X/W2003A/W2003X/W2004A/W2010A/W2010X/W2013A/W2013X/W2030A/W2030X/W2031X/W2032X/W2033X/W2070A/W2071A.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C447" authorId="0">
+    <comment ref="C451" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: LJ Pro Color HP 201A/X CLJ M 252/M254/M274/M277/M280/M281/M452/M477CLJ/M479fdn/M180/M181/M182/M183/Canon MF631/632/633/634/635 LBP611/612/613Canon LBP650/MF730/LBP654CX/LBP663Cdw/MF641CW/MF643Cdw/MF645Cx/MF742CDW/MF744CDW/MF746CX/LBP611CN/LBP613CDW/LBP621Cw/LBP623Cdw/LBP653Cdw/M480f. Для картриджа: Canon 045/046/054/054H/055/055H, HP CF365A/380A/380X/CF381A/CF382A/CF383A/CF400A/CF400X/W2001X/W2002A/W2002X/W2003A/W2003X/W2004A/W2010A/W2010X/W2013A/W2013X/W2030A/W2030X/W2031X/W2032X/W2033X/W2070A/W2071A.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C448" authorId="0">
+    <comment ref="C452" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: LJ Pro Color HP 201A/X CLJ M 252/M254/M274/M277/M280/M281/M452/M477CLJ/M479fdn/M180/M181/M182/M183/Canon MF631/632/633/634/635 LBP611/612/613Canon LBP650/MF730/LBP654CX/LBP663Cdw/MF641CW/MF643Cdw/MF645Cx/MF742CDW/MF744CDW/MF746CX/LBP611CN/LBP613CDW/LBP621Cw/LBP623Cdw/LBP653Cdw/M480f. Для картриджа: Canon 045/046/054/054H/055/055H, HP CF365A/380A/380X/CF381A/CF382A/CF383A/CF400A/CF400X/W2001X/W2002A/W2002X/W2003A/W2003X/W2004A/W2010A/W2010X/W2013A/W2013X/W2030A/W2030X/W2031X/W2032X/W2033X/W2070A/W2071A.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C449" authorId="0">
+    <comment ref="C453" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: LJ Pro Color HP 201A/X CLJ M 252/M254/M274/M277/M280/M281/M452/M477CLJ/M479fdn/M180/M181/M182/M183/Canon MF631/632/633/634/635 LBP611/612/613Canon LBP650/MF730/LBP654CX/LBP663Cdw/MF641CW/MF643Cdw/MF645Cx/MF742CDW/MF744CDW/MF746CX/LBP611CN/LBP613CDW/LBP621Cw/LBP623Cdw/LBP653Cdw/M480f. Для картриджа: Canon 045/046/054/054H/055/055H, HP CF365A/380A/380X/CF381A/CF382A/CF383A/CF400A/CF400X/W2001X/W2002A/W2002X/W2003A/W2003X/W2004A/W2010A/W2010X/W2013A/W2013X/W2030A/W2030X/W2031X/W2032X/W2033X/W2070A/W2071A. EMERALD Color, LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C450" authorId="0">
+    <comment ref="C454" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: LJ Pro Color HP 201A/X CLJ M 252/M254/M274/M277/M280/M281/M452/M477CLJ/M479fdn/M180/M181/M182/M183/Canon MF631/632/633/634/635 LBP611/612/613Canon LBP650/MF730/LBP654CX/LBP663Cdw/MF641CW/MF643Cdw/MF645Cx/MF742CDW/MF744CDW/MF746CX/LBP611CN/LBP613CDW/LBP621Cw/LBP623Cdw/LBP653Cdw/M480f. Для картриджа: Canon 045/046/054/054H/055/055H, HP CF365A/380A/380X/CF381A/CF382A/CF383A/CF400A/CF400X/W2001X/W2002A/W2002X/W2003A/W2003X/W2004A/W2010A/W2010X/W2013A/W2013X/W2030A/W2030X/W2031X/W2032X/W2033X/W2070A/W2071A.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C451" authorId="0">
+    <comment ref="C455" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Фотобарабан Odyssey HP CLJ Pro M452 обеспечивает ОЕМ сопоставимую производительность. Для пристроїв: LJ Pro Color HP 201A/X CLJ M 252/M254/M274/M277/M280/M281/M452/M477CLJ/M479fdn/M180/M181/M182/M183/Canon MF631/632/633/634/635 LBP611/612/613Canon LBP650/MF730/LBP654CX/LBP663Cdw/MF641CW/MF643Cdw/MF645Cx/MF742CDW/MF744CDW/MF746CX/LBP611CN/LBP613CDW/LBP621Cw/LBP623Cdw/LBP653Cdw/M480f. Для картриджа: Canon 045/046/054/054H/055/055H, HP CF365A/380A/380X/CF381A/CF382A/CF383A/CF400A/CF400X/W2001X/W2002A/W2002X/W2003A/W2003X/W2004A/W2010A/W2010X/W2013A/W2013X/W2030A/W2030X/W2031X/W2032X/W2033X/W2070A/W2071A.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C452" authorId="0">
+    <comment ref="C456" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: LJ Pro Color HP 201A/X CLJ M 252/M254/M274/M277/M280/M281/M452/M477CLJ/M479fdn/M180/M181/M182/M183/Canon MF631/632/633/634/635 LBP611/612/613Canon LBP650/MF730/LBP654CX/LBP663Cdw/MF641CW/MF643Cdw/MF645Cx/MF742CDW/MF744CDW/MF746CX/LBP611CN/LBP613CDW/LBP621Cw/LBP623Cdw/LBP653Cdw/M480f. Для картриджа: Canon 045/046/054/054H/055/055H, HP CF365A/380A/380X/CF381A/CF382A/CF383A/CF400A/CF400X/W2001X/W2002A/W2002X/W2003A/W2003X/W2004A/W2010A/W2010X/W2013A/W2013X/W2030A/W2030X/W2031X/W2032X/W2033X/W2070A/W2071A.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C453" authorId="0">
+    <comment ref="C457" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line HP COLOR LJ Pro M154/180/181/252/254/274/277/281/452/477/Canon LBP611/612/613/621/623/640/MF631/632/633/634/635/MF641/642/643/645/651/652/MF731/733/735, CF400A/401A/402A/403A/410A/411A/412A/413A/CF500A/501A/502A/503A/CF510A/511A/512A/513A/CF540/W2030/W2031/W2032/W2033/W2210/W2211/W2212/W2213/W2410/W2411/W2412/W2413/Canon 045/046/054/055/067, OEM Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C454" authorId="0">
+    <comment ref="C458" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: LJ Pro Color HP 201A/X CLJ M 252/M254/M274/M277/M280/M281/M452/M477CLJ/M479fdn/M180/M181/M182/M183/Canon MF631/632/633/634/635 LBP611/612/613Canon LBP650/MF730/LBP654CX/LBP663Cdw/MF641CW/MF643Cdw/MF645Cx/MF742CDW/MF744CDW/MF746CX/LBP611CN/LBP613CDW/LBP621Cw/LBP623Cdw/LBP653Cdw/M480f. Для картриджа: Canon 045/046/054/054H/055/055H, HP CF365A/380A/380X/CF381A/CF382A/CF383A/CF400A/CF400X/W2001X/W2002A/W2002X/W2003A/W2003X/W2004A/W2010A/W2010X/W2013A/W2013X/W2030A/W2030X/W2031X/W2032X/W2033X/W2070A/W2071A. Long Life, фіолетовий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C455" authorId="0">
+    <comment ref="C459" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: LJ Pro Color HP 201A/X CLJ M 252/M254/M274/M277/M280/M281/M452/M477CLJ/M479fdn/M180/M181/M182/M183/Canon MF631/632/633/634/635 LBP611/612/613Canon LBP650/MF730/LBP654CX/LBP663Cdw/MF641CW/MF643Cdw/MF645Cx/MF742CDW/MF744CDW/MF746CX/LBP611CN/LBP613CDW/LBP621Cw/LBP623Cdw/LBP653Cdw/M480f. Для картриджа: Canon 045/046/054/054H/055/055H, HP CF365A/380A/380X/CF381A/CF382A/CF383A/CF400A/CF400X/W2001X/W2002A/W2002X/W2003A/W2003X/W2004A/W2010A/W2010X/W2013A/W2013X/W2030A/W2030X/W2031X/W2032X/W2033X/W2070A/W2071A.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C456" authorId="0">
+    <comment ref="C460" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: LJ Pro Color HP 201A/X CLJ M 252/M254/M274/M277/M280/M281/M452/M477CLJ/M479fdn/M180/M181/M182/M183/Canon MF631/632/633/634/635 LBP611/612/613Canon LBP650/MF730/LBP654CX/LBP663Cdw/MF641CW/MF643Cdw/MF645Cx/MF742CDW/MF744CDW/MF746CX/LBP611CN/LBP613CDW/LBP621Cw/LBP623Cdw/LBP653Cdw/M480f. Для картриджа: Canon 045/046/054/054H/055/055H, HP CF365A/380A/380X/CF381A/CF382A/CF383A/CF400A/CF400X/W2001X/W2002A/W2002X/W2003A/W2003X/W2004A/W2010A/W2010X/W2013A/W2013X/W2030A/W2030X/W2031X/W2032X/W2033X/W2070A/W2071A. PURPLE Color, LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C457" authorId="0">
+    <comment ref="C461" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta bizhub 223/283/363/423  DR-411 , 100 000к.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C458" authorId="0">
+    <comment ref="C462" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: Bizhub 222, Bizhub 282, Bizhub 362, Bizhub 223, Bizhub 283, Bizhub 363, Bizhub 423, Bizhub 200, Bizhub 250, Bizhub 350. DR411
 . 120000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C459" authorId="0">
+    <comment ref="C463" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">BIZHUB 222/282/362/223/283/363/423 DEVELOP 223/ 283/ 363/ 423/Lexmark Optra W810/SINDORICOH N600  Blue Color  *KOREA* гарантия качества!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C460" authorId="0">
+    <comment ref="C464" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Minolta Di250/350/251/351/2510/3510;Bizhub222/282/362/7722/7728; Bizhub 223/283/287/363/423/7828</t>
         </r>
       </text>
     </comment>
-    <comment ref="C461" authorId="0">
+    <comment ref="C465" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Minolta Di250/350/251/351/2510/3510;Bizhub222/282/362/7722/7728; Bizhub 223/283/287/363/423/7828 GREEN Color, LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C462" authorId="0">
+    <comment ref="C466" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta A7Y00RD bizhub 227/ 287/ 367</t>
         </r>
       </text>
     </comment>
-    <comment ref="C463" authorId="0">
+    <comment ref="C467" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: Bizhub 227, Bizhub 287, Bizhub 367
 / DR312-Drum
 /</t>
         </r>
       </text>
     </comment>
-    <comment ref="C464" authorId="0">
+    <comment ref="C468" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">bizhub 250/350/222/282/362  DR-310   4068613</t>
         </r>
       </text>
     </comment>
-    <comment ref="C465" authorId="0">
+    <comment ref="C469" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Minolta Bizhub C203/253/353/A0DE0HF, GREEN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C466" authorId="0">
+    <comment ref="C470" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для MINOLTA Bizhub C203/ 253/ 353/ Japan/ 50 K/ U-313K/ CET3723</t>
         </r>
       </text>
     </comment>
-    <comment ref="C467" authorId="0">
+    <comment ref="C471" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: Bizhub C220, Bizhub C280, Bizhub C360, Bizhub C224, Bizhub C284, Bizhub C364, Bizhub C454, Bizhub C554, Bizhub 224E, Bizhub 284E, Bizhub 364E, Bizhub 454E, Bizhub 554E, Bizhub C224e, Bizhub C284e, Bizhub C364e, Bizhub C454e, Bizhub C554e, Bizhub C221, Bizhub C221s, Bizhub C281, Bizhub C7122, Bizhub C7128, Bizhub C458, Bizhub C558, Bizhub C658, Bizhub C226, Bizhub C256, Bizhub C266. DR-512 DR-311 DR-313K
 . Ресурс 130 000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C468" authorId="0">
+    <comment ref="C472" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line Konica Minolta Bizhub C224/284/364, Black, GREEN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C469" authorId="0">
+    <comment ref="C473" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta Bizhub C224/284/364, Black, GREEN Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C470" authorId="0">
+    <comment ref="C474" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line Konica Minolta Bizhub C224/284/364, CMY, GREEN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C471" authorId="0">
+    <comment ref="C475" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta Bizhub C224/284/364, CMY, GREEN Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C472" authorId="0">
+    <comment ref="C476" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: Bizhub C250, Bizhub C252, Bizhub C300, Bizhub C352. IU-210K-Drum
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C473" authorId="0">
+    <comment ref="C477" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: Bizhub C250, Bizhub C252, Bizhub C300, Bizhub C352. IU-210K-Drum
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C474" authorId="0">
+    <comment ref="C478" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Minolta Bizhub C353  Blue Color  *KOREA*</t>
         </r>
       </text>
     </comment>
-    <comment ref="C475" authorId="0">
+    <comment ref="C479" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: Bizhub C451, Bizhub C550, Bizhub C650, Bizhub C452, Bizhub C552, Bizhub C652, Bizhub C654, Bizhub C754, Bizhub C654e, Bizhub C754e</t>
         </r>
       </text>
     </comment>
-    <comment ref="C476" authorId="0">
+    <comment ref="C480" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: Bizhub C451, Bizhub C550, Bizhub C650, Bizhub C452, Bizhub C552, Bizhub C652, Bizhub 654, Bizhub 754, Bizhub C654, Bizhub C754, Bizhub C654e, Bizhub C754e, KONICA MINOLTA: Bizhub 502, Bizhub 552, Bizhub 602, Bizhub 652</t>
         </r>
       </text>
     </comment>
-    <comment ref="C477" authorId="0">
+    <comment ref="C481" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: ColorFORCE 8050, Bizhub Pro C65hc, Bizhub Pro C6501P, Bizhub Pro C6501, Bizhub Pro C6500, Bizhub Pro C5501, Bizhub Pro C5500, Bizhub Pro C500, Bizhub Press CF5001, Bizhub Press C8050, Bizhub PRESS C70hc, Bizhub PRESS C7000P, Bizhub PRESS C7000, Bizhub PRESS C6000. DR610, DU104-Drum
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C478" authorId="0">
+    <comment ref="C482" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta 7115/7118/7216/7220, Di 152/161/183, bizhub 162/163/164/165/185/211/215/226  DR-114   55000 копий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C479" authorId="0">
+    <comment ref="C483" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta 7115/7118/7216/7220, Di 152/161/183, bizhub 162/163/164/165/185/211/215/226  DR-114 ; OCE MP 1116/1120</t>
         </r>
       </text>
     </comment>
-    <comment ref="C480" authorId="0">
+    <comment ref="C484" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">7115/7118, Di 152/183, Bizhub 162/163/164/165/180/181/184/185/195/210/211, DI 1611/2011, Develop INEO 161/163/164/210/213  DR-114</t>
         </r>
       </text>
     </comment>
-    <comment ref="C481" authorId="0">
+    <comment ref="C485" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta Bizhub 162/163/164/165/180/181/184/185/195/210/211/215/235/Di152/183/250/1611/1811/2011/QMS 7115/7118/7216/7218/7220/DR-113/114/4021029201/4021029701, GREEN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C482" authorId="0">
+    <comment ref="C486" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">7115/7118, Di 152/183, Bizhub 162/163/164/165/180/181/184/185/195/210/211, DI 1611/2011, Develop INEO 161/163/164/210/213  DR-114</t>
         </r>
       </text>
     </comment>
-    <comment ref="C483" authorId="0">
+    <comment ref="C487" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta Bizhub 162/163/164/165/180/181/183/184/185/195/210/211/213/215/226/235/266/306/Di152/183/250/350/7115/7118/7216/7218/7220/7521/7622/Toshiba e-Studio 2500/OCE MP1116/1120/DR-114/4021029201/4021029701, GREEN Color, висока якість, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C484" authorId="0">
+    <comment ref="C488" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line Konica Minolta Bizhub 152/153/162/163/164/165/180/181/183/184/185/195/210/211/213/215/226/235/266/306/Di152/183/250/350/1611/2011/7115/7118/7216/7218/7220/7516/7521/7616/7622/Toshiba e-Studio 2500/OCE MP1116/1120/DR-114/4021029201/4021029701, OEM Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C485" authorId="0">
+    <comment ref="C489" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: Di152, Di183, Di1611, Di1811, Di2011, Bizhub 162, Bizhub 163, Bizhub 164, Bizhub 184, Bizhub 185, Bizhub 195, Bizhub 210, Bizhub 211, Bizhub 215, Bizhub 226, Bizhub 235, Bizhub 266, Bizhub 7719, Bizhub 7721, Bizhub 7723, Bizhub 7216, Bizhub 7218, Bizhub 7220, Bizhub 306,  DR-114</t>
         </r>
       </text>
     </comment>
-    <comment ref="C486" authorId="0">
+    <comment ref="C490" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Minolta Di450/470/550, Emerald Color, высокое качество, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C487" authorId="0">
+    <comment ref="C491" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Lexmark Optra E ; Epson EPL-5500/5700/5800/5900/6100/6200; KonicaMinolta Fax2900/3000 Minolta QMS PagePro 6/8/1100/1200; Minolta QMS PagePro 1300/1350/1380/1390,  DI 1610 GREEN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C488" authorId="0">
+    <comment ref="C492" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Lexmark Optra E ; Epson EPL-5500/5700/5800/5900/6100/6200; KonicaMinolta Fax2900/3000 Minolta QMS PagePro 6/8/1100/1200; Minolta QMS PagePro 1300/1350/1380/1390,  DI 1610</t>
         </r>
       </text>
     </comment>
-    <comment ref="C489" authorId="0">
+    <comment ref="C493" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Lexmark Optra E ; Epson EPL-5500/5700/5800/5900/6100/6200; KonicaMinolta Fax2900/3000 Minolta QMS PagePro 6/8/1100/1200; Minolta QMS PagePro 1300/1350/1380/1390,  DI 1610</t>
         </r>
       </text>
     </comment>
-    <comment ref="C490" authorId="0">
+    <comment ref="C494" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DC 111/111C/114</t>
         </r>
       </text>
     </comment>
-    <comment ref="C491" authorId="0">
+    <comment ref="C495" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA DK-3170 E , 302T993060 для ECOSYS P3045dn.  Ресурс: 300 000 страниц формата А4. 302T993060/302T993061</t>
         </r>
       </text>
     </comment>
-    <comment ref="C492" authorId="0">
+    <comment ref="C496" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS P6035/6130/6230/6235/M6030/6035/6235/6530/6535/6630/6635/DR-5140, BROWN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C493" authorId="0">
+    <comment ref="C497" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera-Mita FS-1000/1010/1018/1020/1030D/KM-1500/, ресурс до 30000 копий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C494" authorId="0">
+    <comment ref="C498" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera-Mita FS-1000/1010/1018/1020/1050/1118/KM-1500/TK-17/18/100</t>
         </r>
       </text>
     </comment>
-    <comment ref="C495" authorId="0">
+    <comment ref="C499" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтеров Kyocera FS-1040, FS-1060, FS-1020mfp, FS-1120mfp, FS-1025mfp, FS-1125mfp FS1020, FS1025, FS1040, FS1060, FS1120, FS1125 Для блока фотобарабана  Drum Unit  Kyocera DK-1110, DK1110 TK-1110</t>
         </r>
       </text>
     </comment>
-    <comment ref="C496" authorId="0">
+    <comment ref="C500" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera FS-1040, FS-1060, FS-1020mfp, FS-1120mfp, FS-1025mfp, FS-1125mfp FS1020, FS1025, FS1040, FS1060, FS1120, FS1125 Для блока фотобарабана  Drum Unit  Kyocera DK-1110, DK1110 TK-1110</t>
         </r>
       </text>
     </comment>
-    <comment ref="C497" authorId="0">
+    <comment ref="C501" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera FS-1040/1060/1020MFP/1025MFP/1120MFP/1125MFP/DK-1110, BROWN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C498" authorId="0">
+    <comment ref="C502" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera FS-1040/1060/1020MFP/1025MFP/1120MFP/1125MFP/DK-1110, BROWN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C499" authorId="0">
+    <comment ref="C503" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: ECOSYS M2035DN, ECOSYS M2030DN, ECOSYS M2530DN, ECOSYS M2535DN, ECOSYS P2035D, ECOSYS P2135DN, FS-1016MFP, FS-1100, FS-1300D, FS-1028, FS-1128MFP, FS-1035MFP, FS-1030MFP, FS-1135MFP, FS-1120D, FS-1320D, FS-1370DN, KM-2810, KM-2820MFP, FS-1350DN, FS-1110, ECOSYS P2135d, FS-1024MFP, FS-1124MFP. DK-110 DK-130 DK-150 DK-170 DK-1105.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C500" authorId="0">
+    <comment ref="C504" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line Kyocera FS-720/820/920/1016/1028/1030MFP/1035/1100/1110/1116/1120/1128/1130/1135/1300/1320/1350/1370/2810/2820/M2030/2035/2530/2535/TK-1140/DK-110/DK-130/DK-170, Deep RED Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C501" authorId="0">
+    <comment ref="C505" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera FS-720/820/920/1016/1028/1030MFP/1035/1100/1110/1116/1120/1128/1130/1135/1300/1320/1350/1370/M2030/2035/2530/2535/Epson M2000/2300/240/KM-2810/2820/TK-1140/DK-110/DK-130/DK-170, 36 teeth, BROWN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C502" authorId="0">
+    <comment ref="C506" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera FS-720/820/920/1016/1028/1030MFP/1035/1100/1110/1116/1120/1128/1130/1135/1300/1320/1350/1370/2810/2820/M2030/2035/2530/2535/TK-1140/DK-110/DK-130/DK-170, 36 зубьев, BROWN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C503" authorId="0">
+    <comment ref="C507" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ecosys M2030DN, M2030, M2035DN, M2035, M2530DN, M2530, M2535DN, M2535, P2035, P2035D, P2035DN, P2135, P2135D, P2135DN Fs-1016MFP, Fs-1025MFP, Fs-1025, Fs-1100, Fs-1100N, Fs-1116MFP, Fs-1116, Fs-1300, Fs-1300D, Fs-1300DN, Fs-720, Fs-820, Fs-920, Fs-1028, Fs-1028MFP, Fs-1028MFP/DP, Fs-1128MFP, Fs-1128, Fs-1030MFP, Fs-1030, Fs-1035MFP, Fs-1035, Fs-1130MFP, Fs-1130, Fs-1110, Fs-1024MFP, Fs-1024, Fs-1124MFP, Fs-1124, Fs-1135MFP, Fs-1135, Fs-1120D, Fs-1120, Fs-1120DN, Fs-1320D, Fs-1320, Fs-1350DN, Fs-1350, Fs-1370DN, Fs-1370, KM-2810, KM-2820 Utax : CD 1028 , CD 1128 , LP 3128 , LP 3228 , LP 3230 , CD 5135 , CD 5235 , LP 3135 , LP 3335 , LP 3128 , LP 3228 для восстановления драм-юнитов  барабанов  DK-110, DK-130, DK-140, DK-150 , DK-170 , DK-1105, DK-1140</t>
         </r>
       </text>
     </comment>
-    <comment ref="C504" authorId="0">
+    <comment ref="C508" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: FS-4300DN, FS-4200DN, FS-4100DN, FS-2100DN, ECOSYS PA5500x, ECOSYS PA4500x, ECOSYS PA4500x, ECOSYS P3150dn, ECO 50DN, ECOSYS P3045DN, ECOSYS MA6000ifx, ECOSYS MA5500ifx, ECOSYS MA4500x, ECOSYS M3860idnf, ECOSYS M3860idn, ECOSYS M3660idn, ECOSYS M3645idn, ECOSYS M3560idn, ECOSYS M3550idn, ECOSYS M3540idn, ECOSYS M3145idn, ECOSYS M3040idn, ECOSYS M3040DN, RICOH: SP5310DN, MP0 1SPF, M600SRF, M600RFG, M600F, M550F, M500FG
 OEM № DK-3172-Drum, DK-3192-Drum, DK-3100-Drum, DK-3130-Drum, M2813041-Drum, M0CH3050-Drum, DK-3150-Drum, DK-3160-Drum, DK-31D</t>
         </r>
       </text>
     </comment>
-    <comment ref="C505" authorId="0">
+    <comment ref="C509" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera FS-2100/4100/4200/4300/M3040/3145/3540/3645/3550/3655/P3045/3050/3055/3060/P3145/3150/3155/3260, DK-3100/3130/3170/3190, оригінальний відновлений, ресурс як у нового оригінального фотобарабана! Гарантія якості!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C506" authorId="0">
+    <comment ref="C510" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA MITA KM1525/1530/1570/2030/2070</t>
         </r>
       </text>
     </comment>
-    <comment ref="C507" authorId="0">
+    <comment ref="C511" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA MITA KM1525/1530/1570/2030/2070</t>
         </r>
       </text>
     </comment>
-    <comment ref="C508" authorId="0">
+    <comment ref="C512" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera KM-1620/1635/1 650/2035/2050/Utax CD1116/1216 /1016/1120, BLACK Color, LONG LIFE, Super Quality!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C509" authorId="0">
+    <comment ref="C513" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KM-1620/1650/2020/2050</t>
         </r>
       </text>
     </comment>
-    <comment ref="C510" authorId="0">
+    <comment ref="C514" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS P5018cdn,ECOSYS P5021cdn,ECOSYS P5021cdw,ECOSYS P5026cdn,ECOSYS P5026cdw,ECOSYS M5521cdn,ECOSYS M5521cdw,ECOSYS M5526cdn,ECOSYS M5526cdw,PA2100CX,PA2100CWX,MA2100CX,MA2100CFX</t>
         </r>
       </text>
     </comment>
-    <comment ref="C511" authorId="0">
+    <comment ref="C515" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line Kyocera ECOSYS M2040/2135/2540/2635/2735/2835/P2040/2235/2335/DK-1150, BLACK Color, LONG LIFE. СУПЕР ЯКІСТЬ.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C512" authorId="0">
+    <comment ref="C516" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Ecosys P2040/2235/M2040/2135/2540/2635/2640/2735/DK-1150, BROWN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C513" authorId="0">
+    <comment ref="C517" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS M2040/2135/2540/2635/2735/2835/P2040/2235/2335/DK-1150, BROWN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C514" authorId="0">
+    <comment ref="C518" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: ECOSYS P2235dn, ECOSYS P2235dw, ECOSYS P2040dn, ECOSYS P2040dw, ECOSYS M2135dn, ECOSYS M2635dn, ECOSYS M2635dw, ECOSYS M2735dw, ECOSYS M2040dn, ECOSYS M2540dn, ECOSYS M2540dw, ECOSYS M2640idw, ECOSYS M2235dn, ECOSYS P2335d, ECOSYS P2335dn, ECOSYS P2335dw, ECOSYS M2735dn, ECOSYS M2835dw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C515" authorId="0">
+    <comment ref="C519" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS P5018CDN ECOSYS P5021cdn/5021cdw ECOSYS P5026cdn/5026cdw ECOSYS M5521cdn/5521cdw ECOSYS M5526cdn/5526cdw ECOSYS P5018CDN PA2100CX/2100CWX MA2100CX/2100CFX</t>
         </r>
       </text>
     </comment>
-    <comment ref="C516" authorId="0">
+    <comment ref="C520" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita TASKalfa 180/181/220/221</t>
         </r>
       </text>
     </comment>
-    <comment ref="C517" authorId="0">
+    <comment ref="C521" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera TASKalfa 180/181/220/221, Utax CD 1118/1218/1222 для MK-460, Black Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C518" authorId="0">
+    <comment ref="C522" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera-Mita Taskalfa 1800/1801/2200/2201</t>
         </r>
       </text>
     </comment>
-    <comment ref="C519" authorId="0">
+    <comment ref="C523" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: TASKalfa 1800, TASKalfa 1801, TASKalfa 2200, TASKalfa 2201, TASKalfa 2010, TASKalfa 2011, TASKalfa 2210, TASKalfa 2211</t>
         </r>
       </text>
     </comment>
-    <comment ref="C520" authorId="0">
+    <comment ref="C524" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Lexmark Optra E220/320/321/322/323, SINDORICOH LP1600/1900/ Toshiba E-Studio 190P/Dell P1500/IBM Infoprint 1116/1312</t>
         </r>
       </text>
     </comment>
-    <comment ref="C521" authorId="0">
+    <comment ref="C525" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Lexmark E220/320/322/Toshiba e-Studio 190P/IBM Infoprint 1116/1312</t>
         </r>
       </text>
     </comment>
-    <comment ref="C522" authorId="0">
+    <comment ref="C526" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Lexmark OPTRA E230/232/330/332/342/Dell 1700/1720  Blue Color Drum</t>
         </r>
       </text>
     </comment>
-    <comment ref="C523" authorId="0">
+    <comment ref="C527" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Lexmark OPTRA E250/350/352/450</t>
         </r>
       </text>
     </comment>
-    <comment ref="C524" authorId="0">
+    <comment ref="C528" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Lexmark Optra E260/360/460/X264/363/364/463/464/466</t>
         </r>
       </text>
     </comment>
-    <comment ref="C525" authorId="0">
+    <comment ref="C529" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Lexmark Optra E260/360/460/X264/363/364/463/464/466</t>
         </r>
       </text>
     </comment>
-    <comment ref="C526" authorId="0">
+    <comment ref="C530" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Lexmark E330/332/350/450/230/232/250/X340/342  Blue Color  *KOREA* гарантия качества!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C527" authorId="0">
+    <comment ref="C531" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Lexmark E650/652/654</t>
         </r>
       </text>
     </comment>
-    <comment ref="C528" authorId="0">
+    <comment ref="C532" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LEXMARK MS310/410/MX310</t>
         </r>
       </text>
     </comment>
-    <comment ref="C529" authorId="0">
+    <comment ref="C533" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MS310/410/510/610/710/711/810/811/812/MX310/410/510/511/610/611/710/711/810/811/812</t>
         </r>
       </text>
     </comment>
-    <comment ref="C530" authorId="0">
+    <comment ref="C534" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Lexmark LaserPrinter-MX812, Lexmark LaserPrinter-MX811, Lexmark LaserPrinter-MX810, Lexmark LaserPrinter-MX711, Lexmark LaserPrinter-MX710, Lexmark LaserPrinter-MS711, Lexmark LaserPrinter-MS710, Lexmark LaserPrinter-MX611, Lexmark LaserPrinter-MX511, Lexmark LaserPrinter-MX510, Lexmark LaserPrinter-MX410, Lexmark LaserPrinter-MX310, Lexmark LaserPrinter-MS610, Lexmark LaserPrinter-MS510, Lexmark LaserPrinter-MS415, Lexmark LaserPrinter-MS410, Lexmark LaserPrinter-MS312, Lexmark LaserPrinter-MS310. 50F5000 , 50F5H00 , 60F0HA0 , 60F5H00 , 52D0HAL , 52D5H0L , 62D5000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C531" authorId="0">
+    <comment ref="C535" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Lexmark MS710/711/810/811/812/817/818/MX710/711/717/718/810/811/812, GREEN Color, высокое качество, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C532" authorId="0">
+    <comment ref="C536" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Lexmark OPTRA E120</t>
         </r>
       </text>
     </comment>
-    <comment ref="C533" authorId="0">
+    <comment ref="C537" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Lexmark Optra T420/Optra X422/Toshiba e-Studio 220P</t>
         </r>
       </text>
     </comment>
-    <comment ref="C534" authorId="0">
+    <comment ref="C538" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Lexmark OPTRA T420/430/X422/Toshiba eStudio 220P/Dell S2500 /IBM 1222</t>
         </r>
       </text>
     </comment>
-    <comment ref="C535" authorId="0">
+    <comment ref="C539" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Lexmark T630/632/634/622/620/520/522/OPTRA S/T/S1250/1620/1855/2420/2450/4059  Blue Color  *KOREA* гарантия качества!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C536" authorId="0">
+    <comment ref="C540" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтеров Lexmark OPTRA T640/642/644/630/Sindoricoh LP4500. Для картриджей 64016HE/ 64036HE/ 64436XE/ 64416XE/ X644H11E/ X644H21E/ 12A0725/ 12A0829/ 12A0825/ 12A5845/ 12A5849/ 12A5745/ 12A5840/ 12A5740/ 12A5140/ 12A5140/ 12A6735/ 12A6835/ 12A6839/ 12A6865/ 12A6860/ 12A6869/ 12A6765/ 12A6865/ 12A7462/ 12A7460/ 12A7360/ 12A7468/ 12A7362.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C537" authorId="0">
+    <comment ref="C541" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтеров Lexmark OPTRA T640/642/644/630/Sindoricoh LP4500. Для картриджей 64016HE/ 64036HE/ 64436XE/ 64416XE/ X644H11E/ X644H21E/ 12A0725/ 12A0829/ 12A0825/ 12A5845/ 12A5849/ 12A5745/ 12A5840/ 12A5740/ 12A5140/ 12A5140/ 12A6735/ 12A6835/ 12A6839/ 12A6865/ 12A6860/ 12A6869/ 12A6765/ 12A6865/ 12A7462/ 12A7460/ 12A7360/ 12A7468/ 12A7362.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C538" authorId="0">
+    <comment ref="C542" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Lexmark OPTRA T650/652/654</t>
         </r>
       </text>
     </comment>
-    <comment ref="C539" authorId="0">
+    <comment ref="C543" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Minolta Bizhub С350/351/450/CF2203/Konica 8022, GREEN Color, высокое качество, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C540" authorId="0">
+    <comment ref="C544" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OCE TDS400/600/700, Emerald Color, высокое качество, LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C541" authorId="0">
+    <comment ref="C545" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: OKI B401/B411/B412/B431/B432/B512/B721/MB461/MB471/MB472/MB491/MB492/MB562; Сумісні картриджі: 44574302, 44574307</t>
         </r>
       </text>
     </comment>
-    <comment ref="C542" authorId="0">
+    <comment ref="C546" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: OKI B401/B411/B412/B431/B432/B512/B721/MB461/MB471/MB472/MB491/MB492/MB562; Сумісні картриджі: 44574302, 44574307</t>
         </r>
       </text>
     </comment>
-    <comment ref="C543" authorId="0">
+    <comment ref="C547" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: OKI B401/B411/B412/B431/B432/B512/B721/MB461/MB471/MB472/MB491/MB492/MB562; Сумісні картриджі: 44574302, 44574307</t>
         </r>
       </text>
     </comment>
-    <comment ref="C544" authorId="0">
+    <comment ref="C548" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: OKI B401/B411/B412/B431/B432/B512/B721/MB461/MB471/MB472/MB491/MB492/MB562; Сумісні картриджі: 44574302, 44574307. GREEN Color, высокое качество, LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C545" authorId="0">
+    <comment ref="C549" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: OKI B401/B411/B412/B431/B432/B512/B721/MB461/MB471/MB472/MB491/MB492/MB562; Сумісні картриджі: 44574302, 44574307</t>
         </r>
       </text>
     </comment>
-    <comment ref="C546" authorId="0">
+    <comment ref="C550" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: OKI B401/B411/B412/B431/B432/B512/B721/MB461/MB471/MB472/MB491/MB492/MB562; Сумісні картриджі: 44574302, 44574307</t>
         </r>
       </text>
     </comment>
-    <comment ref="C547" authorId="0">
+    <comment ref="C551" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: OKI B401/B411/B412/B431/B432/B512/B721/MB461/MB471/MB472/MB491/MB492/MB562; Сумісні картриджі: 44574302, 44574307</t>
         </r>
       </text>
     </comment>
-    <comment ref="C548" authorId="0">
+    <comment ref="C552" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для OKI B4400/4500/4550/4600/410/430/440/MB460/470/480/SINDORICOH LP-410/415/430</t>
         </r>
       </text>
     </comment>
-    <comment ref="C549" authorId="0">
+    <comment ref="C553" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для OKI B4400/4500/4550/4600/410/430/440/MB460/470/480/SINDORICOH LP-410/415/430</t>
         </r>
       </text>
     </comment>
-    <comment ref="C550" authorId="0">
+    <comment ref="C554" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для OKI B4400/4500/4550/4600/410/430/440/MB460/470/480/SINDORICOH LP-410/415/430</t>
         </r>
       </text>
     </comment>
-    <comment ref="C551" authorId="0">
+    <comment ref="C555" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для OKI B4400/4500/4550/4600/410/430/440/MB460/470/480/SINDORICOH LP-410/415/430</t>
         </r>
       </text>
     </comment>
-    <comment ref="C552" authorId="0">
+    <comment ref="C556" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI B4100/4200/4300/4350 Type 9</t>
         </r>
       </text>
     </comment>
-    <comment ref="C553" authorId="0">
+    <comment ref="C557" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI C3300/3400/3450/3530  OEM Style</t>
         </r>
       </text>
     </comment>
-    <comment ref="C554" authorId="0">
+    <comment ref="C558" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для OKI C 5400</t>
         </r>
       </text>
     </comment>
-    <comment ref="C555" authorId="0">
+    <comment ref="C559" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI Color C7100/7300/7350/7500/7550/Type C4/Lotte Canon CLBP-5204</t>
         </r>
       </text>
     </comment>
-    <comment ref="C556" authorId="0">
+    <comment ref="C560" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI C8600/8800/800/801/821/830/851/860/861/862/MC860/B820/840/Ricoh SP C710/720, GREEN COLOR, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C557" authorId="0">
+    <comment ref="C561" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI C8600/C8800/C800/C801/C821/C830/C831/C851/C860/C861/C862/B820/B840/Ric oh SP C710</t>
         </r>
       </text>
     </comment>
-    <comment ref="C558" authorId="0">
+    <comment ref="C562" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI C9000/9200/9300/9500/Xerox Phaser 7300/Minolta KL-7830</t>
         </r>
       </text>
     </comment>
-    <comment ref="C560" authorId="0">
+    <comment ref="C564" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для OKI C9600/9650/9700/9800/Xerox Phaser 7400</t>
         </r>
       </text>
     </comment>
-    <comment ref="C561" authorId="0">
+    <comment ref="C565" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DP-1515  60000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C562" authorId="0">
+    <comment ref="C566" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DP-1515</t>
         </r>
       </text>
     </comment>
-    <comment ref="C563" authorId="0">
+    <comment ref="C567" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Panasonic DP-1520/1820/8016/8020</t>
         </r>
       </text>
     </comment>
-    <comment ref="C564" authorId="0">
+    <comment ref="C568" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Panasonic DP-1520/1820/8016/8020</t>
         </r>
       </text>
     </comment>
-    <comment ref="C565" authorId="0">
+    <comment ref="C569" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line Panasonic DP-1520/1820/2010/8016/8020/DQ-H60J-PU, GREEN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C566" authorId="0">
+    <comment ref="C570" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Panasonic DP 1520P/1820E/1820P/ DP-8016P/DP-8020E/DP-8020P</t>
         </r>
       </text>
     </comment>
-    <comment ref="C567" authorId="0">
+    <comment ref="C571" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Panasonic DP-1520/1820/2310/8016/8020</t>
         </r>
       </text>
     </comment>
-    <comment ref="C568" authorId="0">
+    <comment ref="C572" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Фотобарабан для DP-1520/DP-1820X/DP-8016/8020X на 60 000 стр. при 6-ти процентном заполнении документа формата А4.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C569" authorId="0">
+    <comment ref="C573" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Panasonic DP 1810/2000/2010/2500/3000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C570" authorId="0">
+    <comment ref="C574" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FP 7113/FP7115/FP7713/FP7715</t>
         </r>
       </text>
     </comment>
-    <comment ref="C571" authorId="0">
+    <comment ref="C575" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Panasonic KX-FAB801/811/851/881</t>
         </r>
       </text>
     </comment>
-    <comment ref="C572" authorId="0">
+    <comment ref="C576" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Panasonic KX-FL313/318/401/402/403/411/412/413/421/422/423/ FLC411/412/413/MB1900/2000/2010/2016/2025/2030/2061/2081, KX -FAD89/KX-FAD91</t>
         </r>
       </text>
     </comment>
-    <comment ref="C573" authorId="0">
+    <comment ref="C577" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Panasonic KX-FL501/502/503/523/KX-FLM551/552/553/KX-FLB751/752/753/755/756/758, KX-FA77</t>
         </r>
       </text>
     </comment>
-    <comment ref="C574" authorId="0">
+    <comment ref="C578" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Panasonic KX-FL511/512/513/543/613/653/FLM668/678</t>
         </r>
       </text>
     </comment>
-    <comment ref="C575" authorId="0">
+    <comment ref="C579" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Panasonic KX-MB1500, MB1520, MB1530, MB1536 / KX-FAT410A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C576" authorId="0">
+    <comment ref="C580" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line Panasonic KX-MB1500/1507/1520/FAT400A7/FAT410A7, GRE EN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C577" authorId="0">
+    <comment ref="C581" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum P1000L/1000/1050/1060/2000/2040/M5000/5000L/5100/5200/5250, з шестернею, GREEN Color, LONG LIFE  WDDP100LECO</t>
         </r>
       </text>
     </comment>
-    <comment ref="G577" authorId="0">
+    <comment ref="G581" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C578" authorId="0">
+    <comment ref="C582" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum P2200/2500/2505/2550/M500/550/6200/6500/6505/6550/6600/6607/PD-201/202/203/205/206/208/PA-210/PB-210/PC-210/211, GREEN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C579" authorId="0">
+    <comment ref="C583" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum P2200/2500/2505/2550/M500/550/M6200/6500/6505/6550/6600, PD-201/202/203/205/206/208/PA-210/PB-210/PC-210/211, GREEN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C580" authorId="0">
+    <comment ref="C584" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum P2200,P2207,P2507, P2500W,P2500NW, M6500,M6500W,M6500NW,M6550NW,M6607NW, PD-201/202/203/205/206/208/PA-210/PB-210/PC-210/211</t>
         </r>
       </text>
     </comment>
-    <comment ref="C581" authorId="0">
+    <comment ref="C585" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum P2200,P2207,P2507, P2500W,P2500NW, M6500,M6500W,M6500NW,M6550NW,M6607NW, PD-201/202/203/205/206/208/PA-210/PB-210/PC-210/211</t>
         </r>
       </text>
     </comment>
-    <comment ref="C582" authorId="0">
+    <comment ref="C586" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum P2200/2500/2505/2550/M500/550/M6200/6500/6505/6550/6600, PD-201/202/203/205/206/208/PA-210/PB-210/PC-210/211, Green Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C583" authorId="0">
+    <comment ref="C587" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum P2200/2500/2505/2550/M500/550/M6200/6500/6505/6550/6600, PD-201/202/203/205/206/208/PA-210/PB-210/PC-210/211, Green Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C584" authorId="0">
+    <comment ref="C588" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum P2200/2500/2505/2550/M500/550/M6200/6500/6505/6550/6600, PD-201/202/203/205/206/208/PA-210/PB-210/PC-210/211, Green Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C585" authorId="0">
+    <comment ref="C589" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum P2200/2500/2505/2550/M5000/5005/6200/M6500/6505/6550/6600/6607, PD-201/202/203/205/206/208/PA-210/PB-210/PC-211/210, GREEN Color - для картриджів виробництва Pantum!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C586" authorId="0">
+    <comment ref="C590" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum P3000/3050/3100/3100/3200/3205/3225/3255/3500, PD-300, з шестернею, GREEN Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C587" authorId="0">
+    <comment ref="C591" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum M6700, Pantum M7100, Pantum M7300, Pantum P3010, Pantum P3020, Pantum P3300, Pantum P3302, Pantum BM5100ADN, Pantum BP5100DW, DL-420/DL-5120, PD-400, з шестернею, GREEN Color.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C588" authorId="0">
+    <comment ref="C592" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum M6700, Pantum M7100, Pantum M7300, Pantum P3010, Pantum P3020, Pantum P3300, Pantum P3302, Pantum BM5100ADN, Pantum BP5100DW, DL-420/DL-5120</t>
         </r>
       </text>
     </comment>
-    <comment ref="C589" authorId="0">
+    <comment ref="C593" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum M6700, Pantum M7100, Pantum M7300, Pantum P3010, Pantum P3020, Pantum P3300, Pantum P3302, Pantum BM5100ADN, Pantum BP5100DW, DL-420/DL-5120</t>
         </r>
       </text>
     </comment>
-    <comment ref="C590" authorId="0">
+    <comment ref="C594" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum M6700, Pantum M7100, Pantum M7300, Pantum P3010, Pantum P3020, Pantum P3300, Pantum P3302, Pantum BM5100ADN, Pantum BP5100DW, DL-420/DL-5120</t>
         </r>
       </text>
     </comment>
-    <comment ref="C591" authorId="0">
+    <comment ref="C595" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RICOH AFICIO 1013/120/3310/4410/4420/1515/MP161F/MP301SP/MP301PF Gestetner MP 161, Gestetner MP171, Gestetner MP 171</t>
         </r>
       </text>
     </comment>
-    <comment ref="C592" authorId="0">
+    <comment ref="C596" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Ricoh Aficio 1015/1018/1022/1027/1113/2015/2016/2018/2020/2022/2027/2032/3025/3030/MP1500/1600/1800/1900/2000/2352/2500/2510/2550/2851/2852/3010/3350/3351/3352/Aficio 220/270/NX800 /Type 320/Gestetner 1312/1502/1802/2212/2712/Dsm615/616/618/620/622/625/715/716/721/725/730/Type 2220D/DMU21/B0399510</t>
         </r>
       </text>
     </comment>
-    <comment ref="C593" authorId="0">
+    <comment ref="C597" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Ricoh Aficio 1015/1018/1022/1027/1113/2015/2016/2018/2020/2022/2027/2032/3025/3030/MP1500/1600/1800/1900/2000/2352/2500/2510/2550/2851/2852/3010/3350/3351/3352/Aficio 220/270/NX800 /Type 320/Gestetner 1312/1502/1802/2212/2712/Dsm615/616/618/620/622/625/715/716/721/725/730/Type 2220D/DMU21/B0399510</t>
         </r>
       </text>
     </comment>
-    <comment ref="C594" authorId="0">
+    <comment ref="C598" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Ricoh Aficio 1015/1018/1022/1027/1113/2015/2016/2018/2020/2022/2027/2032/3025/3030/MP1500/1600/1800/1900/2000/2352/2500/2510/2550/2851/2852/3010/3350 /3351/3352/Aficio 220/270/NX800/Type 320/Gestetner 1312/1502/1802/2212/2712/Dsm615/616/618/620/622/625/715/716/721/725/730/Type 2220D/DMU21/B0399510</t>
         </r>
       </text>
     </comment>
-    <comment ref="C595" authorId="0">
+    <comment ref="C599" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1015/1018/1113/2015/2016/2018/2020/ 3025/3030/MP1500/1600/1900/2000/2352/2500/ 2510/2550/2851/2852/3010/3350/3351/3352/Gestetner 1312/1502/1802/DSm615/616/618/620/625/ 715/716/721/725/730/TYPE 2220D</t>
         </r>
       </text>
     </comment>
-    <comment ref="C596" authorId="0">
+    <comment ref="C600" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1015/1018/1113/2015/2016/2018/2020/ 3025/3030/MP1500/1600/1900/2000/2352/2500/ 2510/2550/2851/2852/3010/3350/3351/3352/Gestetner 1312/1502/1802/DSm615/616/618/620/625/ 715/716/721/725/730/TYPE 2220D, Access</t>
         </r>
       </text>
     </comment>
-    <comment ref="C597" authorId="0">
+    <comment ref="C601" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1015/1018/1113/2015/2016/2018/2020/ 3025/3030/MP1500/1600/1900/2000/2352/2500/ 2510/2550/2851/2852/3010/3350/3351/3352/Gestetner 1312/1502/1802/DSm615/616/618/620/625/ 715/716/721/725/730/TYPE 2220D</t>
         </r>
       </text>
     </comment>
-    <comment ref="C598" authorId="0">
+    <comment ref="C602" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RICOH: Aficio 1015, Aficio 1018, Aficio 1022, Aficio 1027, Aficio 1032, Aficio 2015, Aficio 2016, Aficio 2018, Aficio 2020, Aficio 2022, Aficio 2027, Aficio 2032, Aficio 3025, Aficio 3030, Aficio MP1600, Aficio MP1800, Aficio MP2000, Aficio MP2352SP, Aficio MP2500, Aficio MP2510, Aficio MP2550, Aficio MP2851, Aficio MP2852, Aficio MP3010, Aficio MP3350, Aficio MP3351, Aficio MP3352, MP2001, MP2014, MP2501, MP2553, MP3053, MP3553. B039-9510
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C599" authorId="0">
+    <comment ref="C603" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RICOH: Aficio 1015, Aficio 1018, Aficio 1022, Aficio 1027, Aficio 1032, Aficio 2015, Aficio 2016, Aficio 2018, Aficio 2020, Aficio 2022, Aficio 2027, Aficio 2032, Aficio 3025, Aficio 3030, Aficio MP1600, Aficio MP1800, Aficio MP2000, Aficio MP2352SP, Aficio MP2500, Aficio MP2510, Aficio MP2550, Aficio MP2851, Aficio MP2852, Aficio MP3010, Aficio MP3350, Aficio MP3351, Aficio MP3352, MP2001, MP2014, MP2501, MP2553, MP3053, MP3553. B039-9510
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C600" authorId="0">
+    <comment ref="C604" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">AFICIO 1035, 2035 , 2045 , 3035 , AFICIO 340 , 350 , AP 4500 , AFICIO AP 4510 , AFICIO MP 3500 , AFICIO MP 3500 AD , AFICIO MP 3500 ADR , AFICIO MP, Фотобарабан   3502/ 4502/ 3532/ 4532/ P7145/ SP8100dn/ DSm635/ DSm645/ DSm735/ DSm745/ MP3500/ MP4500/ 340/ 350/ 450</t>
         </r>
       </text>
     </comment>
-    <comment ref="C601" authorId="0">
+    <comment ref="C605" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">AFICIO 1035, 2035 , 2045 , 3035 , AFICIO 340 , 350 , AP 4500 , AFICIO AP 4510 , AFICIO MP 3500 , AFICIO MP 3500 AD , AFICIO MP 3500 ADR , AFICIO MP, Фотобарабан   3502/ 4502/ 3532/ 4532/ P7145/ SP8100dn/ DSm635/ DSm645/ DSm735/ DSm745/ MP3500/ MP4500/ 340/ 350/ 450 . A230-9510.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C602" authorId="0">
+    <comment ref="C606" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RICOH AFICIO 340/350/450/1035/1045/2035/2035e/2045/2045e/3035/3045/MP 3500/4500 /AP4500; AP4510; Imagio 4570; Imagio MF 3530; Aficio 3035; Aficio 3045 / AD / P; Aficio SP8100DN; Danka infotec 4351/4352MF/4353MF/4451MF/4452MF;Danka IS 2035/2045; Gestetner 2535/2545/3502/3532/4245/4502/4235G/DSM635/DSM645/P7145/DSM735/DSM745; Lanier 2145/5235/5245/5635/5645/5435MFD/5445MFD/LD035/LD045/LD135/LD145/LD235/LD245; Nashuatec PrintStation P7145/DocuStation DSm 635/645/735/745; Nashuatec DocuStation 3252/3525/4525; Rex Rotary Colour PrintStation P7145;Rex Rotary DocuStation DSm 635/645/735/745;Rex Rotary DocuStation 3508/4508; Savin 2235/2245/2535/2545/4035/4045/4135eG/g/4135g/4145g/mlp45/8045 OPC Drum Ricoh AFICIO 1035/350/450/3045 GREEN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C603" authorId="0">
+    <comment ref="C607" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RICOH AFICIO 340/350/450/1035/1045/2035/2035e/2045/2045e/3035/3045/MP 3500/4500 /AP4500; AP4510; Imagio 4570; Imagio MF 3530; Aficio 3035; Aficio 3045 / AD / P; Aficio SP8100DN; Danka infotec 4351/4352MF/4353MF/4451MF/4452MF;Danka IS 2035/2045; Gestetner 2535/2545/3502/3532/4245/4502/4235G/DSM635/DSM645/P7145/DSM735/DSM745; Lanier 2145/5235/5245/5635/5645/5435MFD/5445MFD/LD035/LD045/LD135/LD145/LD235/LD245; Nashuatec PrintStation P7145/DocuStation DSm 635/645/735/745; Nashuatec DocuStation 3252/3525/4525; Rex Rotary Colour PrintStation P7145;Rex Rotary DocuStation DSm 635/645/735/745;Rex Rotary DocuStation 3508/4508; Savin 2235/2245/2535/2545/4035/4045/4135eG/g/4135g/4145g/mlp45/8045 OPC Drum Ricoh AFICIO 1035/350/450/3045  AG-EDG-RC350  Yield: 200K pages.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C604" authorId="0">
+    <comment ref="C608" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RICOH: Aficio 1065, Aficio 1075, Aficio 2060, Aficio 2075, Aficio MP5500, Aficio MP6500, Aficio MP7500, Aficio MP6000, Aficio MP7000, Aficio MP8000, Aficio MP6001, Aficio MP7001, Aficio MP8001, Aficio MP9001, Aficio MP6002, Aficio MP6002SP, Aficio MP7502, Aficio MP7502, Aficio MP9002, Aficio MP6002, Aficio MP7502. B246-9510 B070-9510 A294-9510.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C605" authorId="0">
+    <comment ref="C609" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1515, Gestetner DSm415/MP161/MP161L/MP161LN   1  OPC Drum  1  Drum Cleaning Blade  1  Charge Roller Wipe  1  Developer Measuring Cup  1  Rebuild Instructions</t>
         </r>
       </text>
     </comment>
-    <comment ref="C606" authorId="0">
+    <comment ref="C610" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RICOH: Aficio 1515, Aficio MP161F, Aficio MP171, Aficio MP201SPF, Aficio MP301SP, Aficio MP301SPF</t>
         </r>
       </text>
     </comment>
-    <comment ref="C607" authorId="0">
+    <comment ref="C611" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh {Aficio 1022/Aficio 1027/Aficio 220/Aficio 270} /NX800  Type 320 / Gestetner 2212/2712/DSm622/DSm725/DSm730</t>
         </r>
       </text>
     </comment>
-    <comment ref="C608" authorId="0">
+    <comment ref="C612" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для RICOH AFICIO 1035/ 1045/ 2035/ 2045/ 3035/ 3045/ 340/ 350/ 450/ AP 4500/ AP 4510/ MP 3500/ MP 4500/ SP 8100 DN/ Gestetner 3502/4502/DSm635/DSm645/DSm735/DSm745</t>
         </r>
       </text>
     </comment>
-    <comment ref="C609" authorId="0">
+    <comment ref="C613" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для RICOH AFICIO 1035/ 1045/ 2035/ 2045/ 3035/ 3045/ 340/ 350/ 450/ AP 4500/ AP 4510/ MP 3500/ MP 4500/ SP 8100 DN/ Gestetner 3502/4502/DSm635/DSm645/DSm735/DSm745</t>
         </r>
       </text>
     </comment>
-    <comment ref="C610" authorId="0">
+    <comment ref="C614" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Aficio 1050/Aficio 1055/Aficio 1060/Aficio 1085/Aficio 1105/Aficio 2051/Aficio 2060/Aficio 2075/Aficio 2090/Aficio 550/Aficio 551/Aficio 551 P/Aficio 650/Aficio 700/Aficio 700 P/Aficio 850} / Gestetner DSM 651/660/675 Access</t>
         </r>
       </text>
     </comment>
-    <comment ref="C611" authorId="0">
+    <comment ref="C615" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RICOH: Aficio MP4000, Aficio MP4001G, Aficio MP4002, Aficio MP5000, Aficio MP5001G, Aficio MP5002.D009-9510
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C612" authorId="0">
+    <comment ref="C616" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Aficio MP4000/4001G/4002
 Aficio MP5000/5001G/5002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C613" authorId="0">
+    <comment ref="C617" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RICOH: Aficio MP9000, Aficio MP1100, Aficio MP1350, Pro 907, Pro 907EX, Pro 1107, Pro 1107EX, Pro 1357, Pro 1357EX, Pro 1106EX, Pro 1356EX, Pro 906EX. B234-9510 D059-9510
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C614" authorId="0">
+    <comment ref="C618" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh MP 2554/2555/3054/3055/3554/3555/4054/4055/5054/5055/6054/6055/IM 2500/3000/3500/4000/5000/6000/D1979510, EMERALD Color, Висока якість, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C615" authorId="0">
+    <comment ref="C619" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Ricoh IPSIO SP C220/221/222/Aficio SP C310/Kyocera Mita TK150</t>
         </r>
       </text>
     </comment>
-    <comment ref="C616" authorId="0">
+    <comment ref="C620" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio SP C220 / C240, Aficio SP C320 / C231 / C232 MFP / C242 MFP / C311 / C312, Ricoh SP C252 Kyocera TK-150K, TK-150C, TK-150M, TK-150Y, Ricoh 406052 / 406053 / 406054 / 406055, Aficio 406348 / 406349 / 406350 / 406351, Ricoh 407716 / 407717 / 407718</t>
         </r>
       </text>
     </comment>
-    <comment ref="C617" authorId="0">
+    <comment ref="C621" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Ricoh Aficio SP C810/820  OEM Style  *KOREA* гарантия качес тва!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C618" authorId="0">
+    <comment ref="C622" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SP 100/111/200/201/202/203/210</t>
         </r>
       </text>
     </comment>
-    <comment ref="C619" authorId="0">
+    <comment ref="C623" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RICOH SP100/SP100SU/SP100SF/ SP110/SP111/SP111SU,SP111SF RICOH SP 200/201/202 SP200 SP201 SP202</t>
         </r>
       </text>
     </comment>
-    <comment ref="C620" authorId="0">
+    <comment ref="C624" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Ricoh Aficio SP 100/ 200/ 201/ 202/ 203  Blue Color  *KOREA*</t>
         </r>
       </text>
     </comment>
-    <comment ref="C621" authorId="0">
+    <comment ref="C625" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio SP150/Lenovo LJ2208/2218/M7208/2218/Ricoh 407971/SP150LE/LD228, GREEN Color, высокое качество, LONG LIFE  WDDR150L</t>
         </r>
       </text>
     </comment>
-    <comment ref="C622" authorId="0">
+    <comment ref="C626" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Ricoh Aficio SP203/204 *KOREA* гарантия качества!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C623" authorId="0">
+    <comment ref="C627" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RICOH: Aficio SP3400SF, Aficio SP3410SF, Aficio SP3500SF, Aficio SP3510SF, Aficio SP300, Aficio SP311. SP3400HA
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C624" authorId="0">
+    <comment ref="C628" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SP3400/3410/3500 /3510/2100</t>
         </r>
       </text>
     </comment>
-    <comment ref="C625" authorId="0">
+    <comment ref="C629" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SP3400/3410/3500 /3510/2100</t>
         </r>
       </text>
     </comment>
-    <comment ref="C626" authorId="0">
+    <comment ref="C630" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Ricoh SP3410/3400</t>
         </r>
       </text>
     </comment>
-    <comment ref="C627" authorId="0">
+    <comment ref="C631" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio SP3400, SP3410, SP3500, SP3510, SP300, SP310, SP311, SP2100 Картриджи: Ricoh 406956, 407646, 407246, 406522, 406523, 406990</t>
         </r>
       </text>
     </comment>
-    <comment ref="C628" authorId="0">
+    <comment ref="C632" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SP 3400/3500/3510N</t>
         </r>
       </text>
     </comment>
-    <comment ref="C629" authorId="0">
+    <comment ref="C633" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio SP 300/310/311/325/377/3400/3410/3500/3510/3710/2100, для сумісних картриджів із віссю 5мм, EMERALD Color, Висока якість, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C630" authorId="0">
+    <comment ref="C634" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh SP4500/4510/4520/3600/3610/Fujitsu LB110/XL4400</t>
         </r>
       </text>
     </comment>
-    <comment ref="C631" authorId="0">
+    <comment ref="C635" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Aficio SP5200DN/5200SAficio SP5210DN/5210SF/5210SR</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C636" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Ricoh Aficio SP5200/5210</t>
         </r>
       </text>
     </comment>
-    <comment ref="C632" authorId="0">
+    <comment ref="C637" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh SP6410/6420/6430/6440</t>
         </r>
       </text>
     </comment>
-    <comment ref="C633" authorId="0">
+    <comment ref="C638" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">3813/4015/4018/4615/4618, Gestetner 2913</t>
         </r>
       </text>
     </comment>
-    <comment ref="C634" authorId="0">
+    <comment ref="C639" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh MP2014/ MP1500/ MP1900/ MP1600/ MP2000/ MP2001/ MP2501/ MP2352/ MP2852/ MP3352/ B0399510</t>
         </r>
       </text>
     </comment>
-    <comment ref="C635" authorId="0">
+    <comment ref="C640" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RICOH: MP401SPF, SP4510DN, SP4510SF, SP4520DN, SP3600DN, SP3600SF, SP3610DN, SP3610SF, MP402SPF.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C636" authorId="0">
+    <comment ref="C641" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RICOH: Aficio MPC2500, Aficio MPC2800, Aficio MPC3300, Aficio MPC4000, Aficio MPC5000, Aficio MPC3500, Aficio MPC4500, Aficio MPC3001, Aficio MPC3501, Aficio MPC3002, Aficio MPC3502, Aficio MPC4501, Aficio MPC5501, Aficio MPC4502, Aficio MPC5502, Aficio SPC811DN, Aficio SPC830DN, Aficio SPC831DN, Aficio MPC2000, Aficio MPC3000. B223-2044 C223-2250 B223-2043.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C637" authorId="0">
+    <comment ref="C642" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RICOH: Aficio MPC2500, Aficio MPC2800, Aficio MPC3300, Aficio MPC4000, Aficio MPC5000, Aficio MPC3500, Aficio MPC4500, Aficio MPC3001, Aficio MPC3501, Aficio MPC3002, Aficio MPC3502, Aficio MPC4501, Aficio MPC5501, Aficio MPC4502, Aficio MPC5502, Aficio SPC811DN, Aficio SPC830DN, Aficio SPC831DN, Aficio MPC2000, Aficio MPC3000. B223-2044 C223-2250 B223-2043.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C638" authorId="0">
+    <comment ref="C643" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Ricoh NX720/620/AP610/2600/SP6100/Sindoricoh LP3320/Samsung ML-8400/8851  Blue Color  *KOREA* гарантия качества!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C639" authorId="0">
+    <comment ref="C644" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Ricoh NX85/SP4000/4010/4100/4110/4210/Sindoricoh LP2250/AP400/Aficio 410</t>
         </r>
       </text>
     </comment>
-    <comment ref="C640" authorId="0">
+    <comment ref="C645" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Ricoh Satelio A400/401/402/405/406/407  Blue Color  *KOREA*</t>
         </r>
       </text>
     </comment>
-    <comment ref="C641" authorId="0">
+    <comment ref="C646" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-300/ 310/ 315/ 320/ 325/ 350;CLX-2160/ 3160/ 3170/ 3175/ 3180;Dell 1230/ 1235; Xerox Phaser 6110</t>
         </r>
       </text>
     </comment>
-    <comment ref="C642" authorId="0">
+    <comment ref="C647" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-300/ 310/ 315/ 320/ 325/ 350;CLX-2160/ 3160/ 3170/ 3175/ 3180;Dell 1230/ 1235; Xerox Phaser 6110</t>
         </r>
       </text>
     </comment>
-    <comment ref="C643" authorId="0">
+    <comment ref="C648" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR CLP-310/315/320/321/325/326/300/CLX-3160/3170/3175/3185/3186/3285/Xerox Phaser 6110, GREEN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C644" authorId="0">
+    <comment ref="C649" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR CLP-310/315/320/321/325/326/300/CLX-3160/3170/3175/3185/3186/3285/Xerox Phaser 6110, GREEN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C645" authorId="0">
+    <comment ref="C650" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">фотобарабан Odyssey c шестеренками Samsung CLP-310/CLP-320/CLP-321/CLP-325/CLP-326/CLX-3180 MFP/CLX-3185 MFP/CLX-3186 MFP, CLT-R407/SEE/ CLT-R409/SEE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C646" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C647" authorId="0">
+    <comment ref="C651" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR CLP-360/365/366/CLX-3300/3305/3306/Xpress SL-C410/430/460/480. HP color Laser 150a, 150nw,178nw,179fnw,W1120A, GREEN Color, LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C648" authorId="0">
+    <comment ref="C652" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR CLP-360/365/366/CLX-3300/3305/3306/Xpress SL-C410/430/460/480. HP color Laser 150a, 150nw,178nw,179fnw,W1120A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C649" authorId="0">
+    <comment ref="C653" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung COLOR CLP-360/365/366/CLX-3300/3305/3306/Xpress SL-C410/430/460/480/HP CLJ 150a/150nw/MFP 178nw/179fnw, W1120A/W2080A, GREEN Color</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C654" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR CLP-360/365/366/CLX-3300/3305/3306/Xpress SL-C410/430/460/480. HP color Laser 150a, 150nw,178nw,179fnw,W1120A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C650" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C651" authorId="0">
+    <comment ref="C655" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung COLOR CLP-415/680/CLX-4195/4192/6260, GREEN Color</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C656" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Samsung COLOR CLP415/680/CLX-4195/4192/6260/KCMY</t>
         </r>
       </text>
     </comment>
-    <comment ref="C652" authorId="0">
+    <comment ref="C657" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Samsung COLOR CLP415/680/CLX-4195/KCMY  OEM Style  *KOREA* гарантия качества! 150шт/уп</t>
         </r>
       </text>
     </comment>
-    <comment ref="C653" authorId="0">
+    <comment ref="C658" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Samsung COLOR CLP600/650/607</t>
         </r>
       </text>
     </comment>
-    <comment ref="C654" authorId="0">
+    <comment ref="C659" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Samsung COLOR CLP600/650/607   OEM Style</t>
         </r>
       </text>
     </comment>
-    <comment ref="C655" authorId="0">
+    <comment ref="C660" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Samsung COLOR CLP660/605/610/611/615/620/661/670/770/775/CLX-6210/6220/6240</t>
         </r>
       </text>
     </comment>
-    <comment ref="C656" authorId="0">
+    <comment ref="C661" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ® CLP-x506. CLP-415, SL-C1810, SL-C1860, CLX-4195, CLX-6260, CLP-680, CLX-6260, CLP-680</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C662" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Фотобарабан Odyssey Samsung CLP-680 / CLX-6260 з шестернями призначений для картриджів, використовуваних в родинах принтерів Samsung ® CLP-x506. CLP-415, SL-C1810, SL-C1860, CLX-4195, CLX-6260, CLP-680, CLX-6260, CLP-680.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C657" authorId="0">
+    <comment ref="C663" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Samsung COLOR CLX9201/9251/9301/KCMY/CLT-R809  Blue Color  *KOREA* гарантия качества! 150шт/уп</t>
         </r>
       </text>
     </comment>
-    <comment ref="C658" authorId="0">
+    <comment ref="C664" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1010/ 1020M/ 1210/ 1220M/ 1250/ 1430/ 1550/ 4500/ 4600, SF-5100; LEXMARK E210; XEROX 4525, Phaser 3110/ 3210  ML-1210, ML-4500  HGOA-ML1210 / HGOA-ML4500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C659" authorId="0">
+    <comment ref="C665" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1010/ 1020M/ 1210/ 1220M/ 1250/ 1430/ 1550/ 4500/ 4600, SF-5100; LEXMARK E210; XEROX 4525, Phaser 3110/ 3210  ML-1210, ML-4500</t>
         </r>
       </text>
     </comment>
-    <comment ref="G659" authorId="0">
+    <comment ref="G665" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C660" authorId="0">
+    <comment ref="C666" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1010/ 1020M/ 1210/ 1220M/ 1250/ 1430/ 1550/ 4500/ 4600, SF-5100; LEXMARK E210; XEROX 4525, Phaser 3110/ 3210  ML-1210, ML-4500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C661" authorId="0">
+    <comment ref="C667" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1010/ 1020M/ 1210/ 1220M/ 1250/ 1430/ 1550/ 4500/ 4600, SF-5100; LEXMARK E210; XEROX 4525, Phaser 3110/ 3210  ML-1210, ML-4500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C662" authorId="0">
+    <comment ref="C668" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-1610/ 1615/ 1640/ 1641/ 2010/ 2015/ 2240/ 2241/ 2510/ 2570/ 2571, SCX-4321/ 4521; XEROX Phaser 3117/ 3122/ 3124, PE220; Dell 1100  ML-1610, ML-2010, MLT-D108S, SCX-4521, SCX-D4725  MLT-D117S  SCX-4650/SCX-4655</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C669" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-1610/ 1615/ 1640/ 1641/ 2010/ 2015/ 2240/ 2241/ 2510/ 2570/ 2571, SCX-4321/ 4521; XEROX Phaser 3117/ 3122/ 3124, PE220; Dell 1100  ML-1610, ML-2010, MLT-D108S, SCX-4521, SCX-D4725  MLT-D117S  SCX-4650/SCX-4655</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C670" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-1610/ 1615/ 1640/ 1641/ 2010/ 2015/ 2240/ 2241/ 2510/ 2570/ 2571, SCX-4321/ 4521; XEROX Phaser 3117/ 3122/ 3124, PE220; Dell 1100  ML-1610, ML-2010, MLT-D108S, SCX-4521, SCX-D4725  MLT-D117S  SCX-4650/SCX-4655</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C671" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1610/1615/1640/1641/2010/2015/2240/2241/2510/2570/2571, SCX-4321/4521; Xerox Phaser 3117/3122/3124, PE220; Dell 1100  ML-1610, ML-2010, MLT-D108S, SCX-4521, SCX-D4725</t>
         </r>
       </text>
     </comment>
-    <comment ref="C663" authorId="0">
+    <comment ref="C672" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1610/ 1615/ 1640/ 1641/ 2010/ 2015/ 2240/ 2241/ 2510/ 2570/ 2571, SCX-4321/ 4521; XEROX Phaser 3117/ 3122/ 3124, PE220; Dell 1100  ML-1610, ML-2010, MLT-D108S, SCX-4521, SCX-D4725  MLT-D117S  SCX-4650/SCX-4655</t>
         </r>
       </text>
     </comment>
-    <comment ref="C664" authorId="0">
-[...31 lines deleted...]
-    <comment ref="C666" authorId="0">
+    <comment ref="C673" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1610/1615/1640/1641/2010/2015/2240/2241/2510/2570/2571, SCX-4321/4521; Xerox Phaser 3117/3122/3124, PE220; Dell 1100  ML-1610, ML-2010, MLT-D108S, SCX-4521, SCX-D4725</t>
         </r>
       </text>
     </comment>
-    <comment ref="C667" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C668" authorId="0">
+    <comment ref="C674" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1610/1615/1640/1641/2010/2015/2240/2241/2510/2570/2571, SCX-4321/4521; Xerox Phaser 3117/3122/3124, PE220; Dell 1100  ML-1610, ML-2010, MLT-D108S, SCX-4521, SCX-D4725</t>
         </r>
       </text>
     </comment>
-    <comment ref="C669" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C670" authorId="0">
+    <comment ref="C675" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line Samsung ML-1610/1615/1640/1641/2010/2240/2241/2510/2570/2571/SCX-4321/4521/4650/4652/4725/Xerox Phaser 3117/3122/3124/3125/3200/WorkCentre Pe220/Dell 1100/1110, GREEN Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C671" authorId="0">
+    <comment ref="C676" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1610/1615/1640/1641/1642/1652/2010/2240/2241/2245/2510/2570/2571/SCX-4321/4521/4650/4652/4655/Xerox Phaser 3117/3122/3124/3125/3200/WorkCentre Pe220/Dell 1100/1110/ML-2010D3/MLT- D108/MLT-D117/MLT-R106, GREEN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C672" authorId="0">
+    <comment ref="C677" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1630/1660/1665/1667/1661/1670/1671/1675/1672/1676/1677/1860/1861/1865/1866/1867, SCX-3200/3205/3207/4500/4501  ML-D1630A, MLT-D104S, MLT-D1043S / HP Laser 107a/107r/107w/135a/135r/135W/137fnw  W1106A .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C673" authorId="0">
+    <comment ref="C678" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1630/1660/1665/1667/1661/1670/1671/1675/1672/1676/1677/1860/1861/1865/1866/1867, SCX-3200/3205/3207/4500/4501  ML-D1630A, MLT-D104S, MLT-D1043S / HP Laser 107a/107r/107w/135a/135r/135W/137fnw  W1106A .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C674" authorId="0">
+    <comment ref="C679" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1630/1660/1665/1667/1661/1670/1671/1675/1672/1676/1677/1860/1861/1865/1866/1867, SCX-3200/3205/3207/4500/4501  ML-D1630A, MLT-D104S, MLT-D1043S / HP Laser 107a/107r/107w/135a/135r/135W/137fnw  W1106A .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C675" authorId="0">
+    <comment ref="C680" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1630/1660/1665/1667/1661/1670/1671/1675/1672/1676/1677/1860/1861/1865/1866/1867, SCX-3200/3205/3207/4500/4501  ML-D1630A, MLT-D104S, MLT-D1043S / HP Laser 107a/107r/107w/135a/135r/135W/137fnw  W1106A .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C676" authorId="0">
+    <comment ref="C681" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1630/1660/1665/1667/1661/1670/1671/1675/1672/1676/1677/1860/1861/1865/1866/1867, SCX-3200/3205/3207/4500/4501  ML-D1630A, MLT-D104S, MLT-D1043S / HP Laser 107a/107r/107w/135a/135r/135W/137fnw  W1106A .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C677" authorId="0">
+    <comment ref="C682" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1630/1660/1665/1667/1661/1670/1671/1675/1672/1676/1677/1860/1861/1865/1866/1867, SCX-3200/3205/3207/4500/4501  ML-D1630A, MLT-D104S, MLT-D1043S / HP Laser 107a/107r/107w/135a/135r/135W/137fnw  W1106A .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C678" authorId="0">
+    <comment ref="C683" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line Samsung ML-1630/1631/1660/1661/1665/1666/1667/1670/1671/1675/1676/1860/1861/1864/1865/1866/SCX-3205/3207/3210/3217/3200/4500/4501/Toshiba e-Studio 220s/HP LJ M107a/M135/M137/ML-D1630A/MLT-D104/D1043/HP 106A/W1106A, GREEN Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C679" authorId="0">
+    <comment ref="C684" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1630/ 1660/ 1665/ 1667/ 1661/ 1670/ 1671/ 1675/ 1672/ 1676/ 1677/ 1860/ 1861/ 1865/ 1866/ 1867, SCX-3200/ 3205/ 3207/ 4500/ 4501  ML-D1630A, MLT-D104S, MLT-D1043S  Laser 107/135/137  W1106A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C680" authorId="0">
+    <comment ref="C685" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1510/1520/1710/P/1740/1745/1750, SCX-4016/4100/4116/4200/4220/4216F/4300/4520/4720, SF-560/565P/750/755P; Lexmark X215; Xerox Phaser 3114/3115/3119/3120/3121/3130/3210, WC PE16  ML-1520, ML-1710, MLT-D109S, SCX-D4200, SCX-4216, SCX-4100 , Gestetner DSM 516</t>
         </r>
       </text>
     </comment>
-    <comment ref="C681" authorId="0">
+    <comment ref="C686" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1510/1520/1710/P/1740/1745/1750, SCX-4016/4100/4116/4200/4220/4216F/4300/4520/4720, SF-560/565P/750/755P; Lexmark X215; Xerox Phaser 3114/3115/3119/3120/3121/3130/3210, WC PE16  ML-1520, ML-1710, MLT-D109S, SCX-D4200, SCX-4216, SCX-4100 , Gestetner DSM 516</t>
         </r>
       </text>
     </comment>
-    <comment ref="C682" authorId="0">
+    <comment ref="C687" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1510/1520/1710/P/1740/1745/1750, SCX-4016/4100/4116/4200/4220/4216F/4300/4520/4720, SF-560/565P/750/755P; Lexmark X215; Xerox Phaser 3114/3115/3119/3120/3121/3130/3210, WC PE16  ML-1520, ML-1710, MLT-D109S, SCX-D4200, SCX-4216, SCX-4100 , Gestetner DSM 516</t>
         </r>
       </text>
     </comment>
-    <comment ref="C683" authorId="0">
+    <comment ref="C688" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1510/ 1520/ 1710/ P/ 1740/ 1745/ 1750, SCX-4016/ 4100/ 4116/ 4200/ 4220/ 4216F/ 4300, SF-560/ 565P/ 750/ 755P; LEXMARK X215; XEROX Phaser 3114/ 3115/ 3119/ 3120/ 3121/ 3130/, WC PE16  ML-1520, ML-1710, MLT-D109S, SCX-D4200, SCX-4216, SCX-4100</t>
         </r>
       </text>
     </comment>
-    <comment ref="C684" authorId="0">
+    <comment ref="C689" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML1710/1510/1750/ SCX4 016/4100/4116/4200/4216/Xerox Phaser 3115/3116/3120/3121/313 0/WC 3119/Pe16/Pe114e  OEM Style</t>
         </r>
       </text>
     </comment>
-    <comment ref="G684" authorId="0">
+    <comment ref="G689" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 20шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C685" authorId="0">
+    <comment ref="C690" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1510/1520/1710/P/1740/1745/1750, SCX-4016/4100/4116/4200/4220/4216F/4300/4520/4720, SF-560/565P/750/755P; Lexmark X215; Xerox Phaser 3114/3115/3119/3120/3121/3130/3210, WC PE16  ML-1520, ML-1710, MLT-D109S, SCX-D4200, SCX-4216, SCX-4100 , Gestetner DSM 516  Green color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C686" authorId="0">
+    <comment ref="C691" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1510/ 1520/ 1710/ P/ 1740/ 1745/ 1750, SCX-4016/ 4100/ 4116/ 4200/ 4220/ 4216F/ 4300, SF-560/ 565P/ 750/ 755P; LEXMARK X215; XEROX Phaser 3114/ 3115/ 3119/ 3120/ 3121/ 3130/, WC PE16  ML-1520, ML-1710, MLT-D109S, SCX-D4200, SCX-4216, SCX-4100</t>
         </r>
       </text>
     </comment>
-    <comment ref="C687" authorId="0">
+    <comment ref="C692" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line Samsung ML-1710/1740/1745/1750/1510/1520/SCX-4016/4100/4116/4200/4216/4300/SF-750/755/Lexmark X215/Gestetner DSm516/Xerox Phaser 3114/3115/3116/3119/3120/3121/3130/WorkCentre Pe16/114e, OEM Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C688" authorId="0">
+    <comment ref="C693" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2150/N/2151N/2152W/2550/2551N/2552W; Tally/Genicom T 9220; Xerox Phaser 3400/3420/3425/3450</t>
         </r>
       </text>
     </comment>
-    <comment ref="C689" authorId="0">
+    <comment ref="C694" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2150/N/2151N/2152W/2550/2551N/2552W; Tally/Genicom T 9220; XEROX Phaser 3400/3420/3425/3450  ML-2150, ML-2550</t>
         </r>
       </text>
     </comment>
-    <comment ref="C690" authorId="0">
+    <comment ref="C695" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2160/2161/2162/2165/2166/2168/SCX-3400/3401/3405/3406/SL-M2020/2021/2028/2070/2071/2074/2078/Xerox Phaser 3020/WorkCentre 3025/SF760/761, MLT-D101/D111</t>
         </r>
       </text>
     </comment>
-    <comment ref="C691" authorId="0">
+    <comment ref="C696" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2160/2161/2162/2165/2166/2168/SCX-3400/3401/3405/3406/SL-M2020/2021/2028/2070/2071/2074/2078/Xerox Phaser 3020/WorkCentre 3025/SF760/761, MLT-D101/D111</t>
         </r>
       </text>
     </comment>
-    <comment ref="C692" authorId="0">
+    <comment ref="C697" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2160/2161/2162/2165/2166/2168/SCX-3400/3401/3405/3406/SL-M2020/2021/2028/2070/2071/2074/2078/Xerox Phaser 3020/WorkCentre 3025/SF760/761, MLT-D101/D111</t>
         </r>
       </text>
     </comment>
-    <comment ref="C693" authorId="0">
+    <comment ref="C698" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line Samsung ML-2160/2161/2162/2165/2166/2168/SCX-3400/3401/3405/3406/Xpress SL-M2020/2 021/2028/2070/2071/2074/2074 30 25/SF-760/761/MLT-D101/D111, GREEN Color, УВАГА - ТІЛЬКИ для Китайських картриджів  не для ОЕМ !</t>
         </r>
       </text>
     </comment>
-    <comment ref="C694" authorId="0">
+    <comment ref="C699" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2160/2161/2162/2165/2166/2168/SCX-3400/3401/3405/3406/Xpress SL-M2020/2021/2028/ 2070/2071/2074/2078 / 761/MLT-D101/D111, GREEN Color, HD Detail - висока щільність друку/чорнота та якість від друку!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C695" authorId="0">
+    <comment ref="C700" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2160/2161/2162/2165/2166/2168/SCX-3400/3401/3405/3406/SL-M2020/2021/2028/2070/2071/2074/2078/Xerox Phaser 3020/WorkCentre 3025/SF760/761, MLT-D101/D111 Green color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C696" authorId="0">
+    <comment ref="C701" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2160/2161/2162/2165/2166/2168/SCX-3400/3401/3405/3406/SL-M2020/2021/2028/2070/2071/2074/2078/Xerox Phaser 3020/WorkCentre 3025/SF760/761, MLT-D101/D111 Green color, HD</t>
         </r>
       </text>
     </comment>
-    <comment ref="C697" authorId="0">
+    <comment ref="C702" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтерів: ML-2165, ML-2160. Для картриджів: SCX-3400F, SCX-3400, SCX-3405FW, SCX-3405, SCX-3405W, Xpress SL-M2020, SL-M2022, SL-M2070, Xerox Phaser 3020, WorkCentre 3025, MLT-D101S / SEE, MLT -D111S, 101</t>
         </r>
       </text>
     </comment>
-    <comment ref="C698" authorId="0">
+    <comment ref="C703" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line Samsung ML-2160/2161/2162/2165/2166/2168/SCX-3400/3401/3405/3406/Xpress SL-M2020/2021/2028/2070/2071/2074/2078/Xerox Phaser 3020/WorkCentre 3025/SF-760/761/MLT-D101/D111, GREEN Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C699" authorId="0">
+    <comment ref="C704" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2160/2161/2162/2165/2166/2168/SCX-3400/3401/3405/3406/SL-M2020/2021/2028/2070/2071/2074/2078/Xerox Phaser 3020/WorkCentre 3025/SF760/761, MLT-D101/D111</t>
         </r>
       </text>
     </comment>
-    <comment ref="C700" authorId="0">
+    <comment ref="C705" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2160/2161/2162/2165/2166/2168/SCX-3400/3401/3405/3406/SL-M2020/2021/2028/2070/2071/2074/2078/Xerox Phaser 3020/WorkCentre 3025/SF760/761, MLT-D101/D111</t>
         </r>
       </text>
     </comment>
-    <comment ref="C701" authorId="0">
+    <comment ref="C706" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2160/2161/2162/2165/2166/2168/SCX-3400/3401/3405/3406/SL-M2020/2021/2028/2070/2071/2074/2078/Xerox Phaser 3020/WorkCentre 3025/SF760/761, MLT-D101/D111</t>
         </r>
       </text>
     </comment>
-    <comment ref="C702" authorId="0">
+    <comment ref="C707" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2160/2161/2162/2165/2166/2168/SCX-3400/3401/3405/3406/SL-M2020/2021/2028/2070/2071/2074/2078/Xerox Phaser 3020/WorkCentre 3025/SF760/761, MLT-D101/D111</t>
         </r>
       </text>
     </comment>
-    <comment ref="C703" authorId="0">
+    <comment ref="C708" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2250/ 2251/ 2252, SCX-4520/ 4720; XEROX Phaser 3122/ 3150, WC PE120; Dell 1600  ML-2250, SCX-4720</t>
         </r>
       </text>
     </comment>
-    <comment ref="C704" authorId="0">
+    <comment ref="C709" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2250/ 2251/ 2252, SCX-4520/ 4720; XEROX Phaser 3122/ 3150, WC PE120; Dell 1600  ML-2250, SCX-4720</t>
         </r>
       </text>
     </comment>
-    <comment ref="C705" authorId="0">
+    <comment ref="C710" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2250/ 2251/ 2252, SCX-4520/ 4720; XEROX Phaser 3122/ 3150, WC PE120; Dell 1600  ML-2250, SCX-4720</t>
         </r>
       </text>
     </comment>
-    <comment ref="C706" authorId="0">
+    <comment ref="C711" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1910/ 1915/ 2525/ 2580/ 2851/ 2855, SCX-4600/ 4623/ 4828/ 4824, SF-650 Series; XEROX Phaser 3140/ 3155/ 3160/ 3250, WC3210/ 3220, Dell 1130/1135  MLT-D105L/ S, MLT-D209L/ S,106R01485</t>
         </r>
       </text>
     </comment>
-    <comment ref="C707" authorId="0">
+    <comment ref="C712" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2850/2851/2852/2855/SCX-4824/4828/4858/Xerox Phaser 3250/WorkCentre 3210/3220/ML-D2850A/B/MLT-D209L, GREEN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C708" authorId="0">
+    <comment ref="C713" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1910/ 1915/ 2525/ 2580/ 2851/ 2855, SCX-4600/ 4623/ 4828/ 4824, SF-650 Series; XEROX Phaser 3140/ 3155/ 3160/ 3250, WC3210/ 3220  MLT-D105L/S, MLT-D209L/S,106R01485</t>
         </r>
       </text>
     </comment>
-    <comment ref="C709" authorId="0">
+    <comment ref="C714" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1910/ 1915/ 2525/ 2580/ 2851/ 2855, SCX-4600/ 4623/ 4828/ 4824, SF-650 Series; XEROX Phaser 3140/ 3155/ 3160/ 3250, WC3210/ 3220, Dell 1130/1135  MLT-D105L/ S, MLT-D209L/ S,106R01485</t>
         </r>
       </text>
     </comment>
-    <comment ref="C710" authorId="0">
+    <comment ref="C715" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNGML1915/1911/1910/2526/2525/2580/2581SCX4600/SCX4623fh/4601/4605/4600/4606/2526/SF651/650/651P/650P ,CF650,MLT-D105/1052/1053,Dell 1130/1135 Фотобарабан для картриджей: Samsung SCX-4828/4858,Samsung ML2850/2851/2852/2855NDK,XEROX PHASER 3140/3155/3160/3250,Fuji Xerox WC3210/3220 Samsung SCX-4824, Xerox Phaser 3250</t>
         </r>
       </text>
     </comment>
-    <comment ref="C711" authorId="0">
+    <comment ref="C716" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1910/ 1915/ 2525/ 2580/ 2851/ 2855, SCX-4600/ 4623/ 4828/ 4824, SF-650 Series; XEROX Phaser 3140/ 3155/ 3160/ 3250, WC3210/ 3220  MLT-D105L/S, MLT-D209L/S,106R01485</t>
         </r>
       </text>
     </comment>
-    <comment ref="C712" authorId="0">
+    <comment ref="C717" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1910/ 1915/ 2525/ 2580/ 2851/ 2855, SCX-4600/ 4623/ 4828/ 4824, SF-650 Series; XEROX Phaser 3140/ 3155/ 3160/ 3250, WC3210/ 3220, Dell 1130/1135  MLT-D105L/ S, MLT-D209L/ S,106R01485</t>
         </r>
       </text>
     </comment>
-    <comment ref="C713" authorId="0">
+    <comment ref="C718" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1910/ 1915/ 2525/ 2580/ 2851/ 2855, SCX-4600/ 4623/ 4828/ 4824, SF-650 Series; XEROX Phaser 3140/ 3155/ 3160/ 3250, WC3210/ 3220, Dell 1130/1135  MLT-D105L/ S, MLT-D209L/ S,106R01485</t>
         </r>
       </text>
     </comment>
-    <comment ref="C714" authorId="0">
+    <comment ref="C719" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line Samsung ML-1910/1915/1916/2525/2526/2540/2580/2581/2850/2851/2852/2855/SCX-4600/4601/4605/4606/4623/4610/4824/4828/4858/SF-650/651/CF-650/Xerox Phaser 3140/3155/3160/3250/WorkCentre 3210/3220/Dell 1130/1135, GREEN Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C715" authorId="0">
+    <comment ref="C720" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML2950/2951/2955/2545/2540/SCX-4728/M2620/2625/2670/2820/2870/2880/MLT-D103/D115/D116 Xerox 3052/3260, WC 3215/3225, Xerox B205/B210/B215 101R00664</t>
         </r>
       </text>
     </comment>
-    <comment ref="C716" authorId="0">
+    <comment ref="C721" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML2950/2951/2955/2545/2540/SCX-4728/M2620/2625/2670/2820/2870/2880/MLT-D103/D115/D116 Xerox 3052/3260, WC 3215/3225, Xerox B205/B210/B215 101R00664</t>
         </r>
       </text>
     </comment>
-    <comment ref="C717" authorId="0">
+    <comment ref="C722" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML2950/2951/2955/2545/2540/SCX-4728/M2620/2625/2670/2820/2870/2880/MLT-D103/D115/D116 Xerox 3052/3260, WC 3215/3225, Xerox B205/B210/B215 101R00664</t>
         </r>
       </text>
     </comment>
-    <comment ref="C718" authorId="0">
+    <comment ref="C723" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML2950/2951/2955/2545/2540/SCX-4728/M2620/2625/2670/2820/2870/2880/MLT-D103/D115/D116 Xerox 3052/3260, WC 3215/3225, Xerox B205/B210/B215 101R00664</t>
         </r>
       </text>
     </comment>
-    <comment ref="C719" authorId="0">
+    <comment ref="C724" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML2950/2951/2955/2545/2540/SCX-4728/M2620/2625/2670/2820/2870/2880/MLT-D103/D115/D116 Xerox 3052/3260, WC 3215/3225, Xerox B205/B210/B215 101R00664</t>
         </r>
       </text>
     </comment>
-    <comment ref="C720" authorId="0">
+    <comment ref="C725" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML2950/2951/2955/2545/2540/SCX-4728/M2620/2625/2670/2820/2870/2880/MLT-D103/D115/D116 Xerox 3052/3260, WC 3215/3225, Xerox B205/B210/B215 101R00664</t>
         </r>
       </text>
     </comment>
-    <comment ref="C721" authorId="0">
+    <comment ref="C726" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line Samsung ML-2950/2951/2955/SCX-4729/4728/4727/4705/Xpress SL-M2620/2625/2626/2670/2675/2676/2820/2825/2826/2870/2875/2876/2880/Xerox Phaser 3052/3260/WorkCentre 3215/3225/MLT-D115/D116/D103, GREEN Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C722" authorId="0">
+    <comment ref="C727" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML3050/3051/3470/3471/3472/3475/SCX-4725/5365/5530/5635/5835/5935/Xerox Phaser 3200/3428/3435/Work Centre 3550/ Dell 1815/2335MFP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C723" authorId="0">
+    <comment ref="C728" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML3050/3051/3470/3471/3472/3475/SCX-4725/5365/5530/5635/5835/5935/Xerox Phaser 3200/3428/3435/Work Centre 3550/ Dell 1815/2335MFP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C724" authorId="0">
+    <comment ref="C729" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML3050/3051/3470/3475 /SCX-5530/ 5635/Xerox Phaser 3428/3435/Work Centre 3550</t>
         </r>
       </text>
     </comment>
-    <comment ref="C725" authorId="0">
+    <comment ref="C730" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML3050/3051/3470/3475 /SCX-5530/ 5635/Xerox Phaser 3428/3435/Work Centre 3550, Green color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C726" authorId="0">
+    <comment ref="C731" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML3050/3051/3470/3471/3472/3475/SCX-4725/5365/5530/5635/5835/5935/Xerox Phaser 3200/3428/3435/Work Centre 3550/ Dell 1815/2335MFP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C727" authorId="0">
+    <comment ref="C732" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML3050/3051/3470/3471/3472/3475/SCX-5530/ 5635/5835/Phaser 3428/3435/Work Centre 3550/Dell 1815  OEM Style  *KOREA* гарантия качества! 150шт/уп</t>
         </r>
       </text>
     </comment>
-    <comment ref="C728" authorId="0">
+    <comment ref="C733" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML3050/3051/3470/3471/3472/3475/SCX-4725/5365/5530/5635/5835/5935/Xerox Phaser 3200/3428/3435/Work Centre 3550/ Dell 1815/2335MFP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C729" authorId="0">
+    <comment ref="C734" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML3050/3051/3470/3471/3472/3475/SCX-4725/5365/5530/5635/5835/5935/Xerox Phaser 3200/3428/3435/Work Centre 3550/ Dell 1815/2335MFP</t>
         </r>
       </text>
     </comment>
-    <comment ref="G729" authorId="0">
+    <comment ref="G734" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C730" authorId="0">
+    <comment ref="C735" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser-3320, WorkCentre-3315, WorkCentre-3325, Samsung ML-3310/ML-3312/ML-3710
 /ML-3712/ML-3750, Samsung SCX-4833/SCX-4835/SCX-5639/SCX-5637/SCX-5737/SCX-5739. Для картриджей 106R02304, 106R02306, 106R02308, 106R02310, MLT-D205E, MLT-D205L, MLT-D205S, MLT-D305L.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C731" authorId="0">
+    <comment ref="C736" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser-3320, WorkCentre-3315, WorkCentre-3325, Samsung ML-3310/ML-3312/ML-3710
 /ML-3712/ML-3750, Samsung SCX-4833/SCX-4835/SCX-5639/SCX-5637/SCX-5737/SCX-5739. Для картриджей 106R02304, 106R02306, 106R02308, 106R02310, MLT-D205E, MLT-D205L, MLT-D205S, MLT-D305L.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C732" authorId="0">
+    <comment ref="C737" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML3310/3710/SCX-4833/5637/5639/5737/5739 MLT-D205  39 зубов  Xpress SL-M3320/3325/3370/ 3375/3820/3825/3870/3875/ 4020/4025/4070/4075 Xerox Work Centre 3312/3315/ 3325</t>
         </r>
       </text>
     </comment>
-    <comment ref="C733" authorId="0">
+    <comment ref="C738" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML3310/3710/SCX-4833/5637/5639/5737/5739 MLT-D205  39 зубців  Xpress SL-M3320/3325/3370/ 3375/3820/3825/3870/3875/ 4020/4025/4070/4075 Xerox Work Centre 3312/3315/ 3325</t>
         </r>
       </text>
     </comment>
-    <comment ref="C734" authorId="0">
+    <comment ref="C739" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line Samsung ML-3310/3710/3750/3753/SCX-4833/5637/5737/ProXpress SL-M3320/3325/3370/3375/3820/3825/3870/3875/4020/4070/Xerox Phaser 3320/3330/WorkCentre 3312/3315/3325/3335/3345/MLT-D203/D205/D305/106R02310/106R02312, 59 зубів, GREEN Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C735" authorId="0">
+    <comment ref="C740" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3310D/3310ND/3710D/3710ND/SCX-4833/5637/5737 Samsung ML-3753/3750 Samsung M3320nd,M3370nd/fd M3820dw M3870dw/fw,M4020nd/nx M4070fr/nd; Samsung M3375/3875/4075  Green Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C736" authorId="0">
+    <comment ref="C741" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML3310/3710/SCX-4833/5637/5639/5737/5739 MLT-D205  39 зубов  Xpress SL-M3320/3325/3370/ 3375/3820/3825/3870/3875/4020/4025/4070/4075 Xerox Work Centre 3312/3315/ 3325</t>
         </r>
       </text>
     </comment>
-    <comment ref="C737" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C738" authorId="0">
+    <comment ref="C742" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML3310/3710/SCX-4833/ 5637/5639/5737/Xpress SL-M3320/3325/3370/3375/3820/3825/3870/3875/4020/4025/4070/4075/Xerox Phaser 3320/Phaser 3330/WorkCentre 3315/3325/3335/3345/MLT-D203/D205/D305/R204/106R02310/106R02312/106R03623, 59 зубьев на шестерне. HGOA-ML305S / HGOA-ML3710</t>
         </r>
       </text>
     </comment>
-    <comment ref="C739" authorId="0">
+    <comment ref="C743" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML3310/3710/SCX-4833/ 5637/5639/5737/Xpress SL-M3320/3325/3370/3375/3820/3825/3870/3875/4020/4025/4070/4075/Xerox Phaser 3320/Phaser 3330/WorkCentre 3315/3325/3335/3345/MLT-D203/D205/D305/R204/106R02310/106R02312/106R03623, 59 зубьев на шестерне.  Green Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C740" authorId="0">
+    <comment ref="C744" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML3310/3710/SCX-4833/ 5637/5639/5737/Xpress SL-M3320/3325/3370/3375/3820/3825/3870/3875/4020/4025/4070/4075/Xerox Phaser 3320/Phaser 3330/WorkCentre 3315/3325/3335/3345/MLT-D203/D205/D305/R204/106R02310/106R02312/106R03623, 59 зубьев на шестерне.  Green Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C741" authorId="0">
+    <comment ref="C745" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3310D/3310ND/3710D/3710ND/SCX-4833/5637/5737 Samsung ML-3753/3750 Samsung M3320nd,M3370nd/fd M3820dw M3870dw/fw,M4020nd/nx M4070fr/nd; Samsung M3375/3875/4075 Xerox WC 3315/3325</t>
         </r>
       </text>
     </comment>
-    <comment ref="C742" authorId="0">
+    <comment ref="C746" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3310D/3310ND/3710D/3710ND/SCX-4833/5637/5737 Samsung ML-3753/3750 Samsung M3320nd,M3370nd/fd M3820dw M3870dw/fw,M4020nd/nx M4070fr/nd; Samsung M3375/3875/4075  16015   Green Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C743" authorId="0">
+    <comment ref="C747" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line Samsung ML-3310/3710/3750/3753/SCX-4833/5637/5737/ProXpress SL-M3320/3325/3370/3375/3820/3825/3870/3875/4020/4070/Xerox Phaser 3320/3330/WorkCentre 3312/3315/3325/3335/3345/MLT-D203/D205/D305/106R02310/106R02312, 59 зубів, GREEN Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C744" authorId="0">
+    <comment ref="C748" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3310/3710/SCX-4833/5637/5639/5737/ProXpress SL-M3320/3325/3370/3375/3820/3825/3870/3875/4020/4025/4030/4070/4075/4080/Xerox Phaser 3320/3330/WorkCentre 3315/3325/3335/3345/MLT-201/D203/D205/D305/R204/106R02310/106R02312, 59 зубів, GREEN Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C745" authorId="0">
+    <comment ref="C749" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML3560/4050/4550/Phaser 3500/3600/3635/Dell 5330</t>
         </r>
       </text>
     </comment>
-    <comment ref="C746" authorId="0">
+    <comment ref="C750" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Samsung ML3560/3561/4050/4555/D4550</t>
         </r>
       </text>
     </comment>
-    <comment ref="C747" authorId="0">
+    <comment ref="C751" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML3560/4050/4550/Phaser 3500/3600/3635/Dell 5330</t>
         </r>
       </text>
     </comment>
-    <comment ref="C748" authorId="0">
+    <comment ref="C752" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Samsung ML3560/3561/4050/4555/D4550  OEM Style  *KOREA*</t>
         </r>
       </text>
     </comment>
-    <comment ref="C749" authorId="0">
+    <comment ref="C753" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Samsung ML3750/3753/MLT-D305 39 зубів</t>
         </r>
       </text>
     </comment>
-    <comment ref="C750" authorId="0">
+    <comment ref="C754" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Samsung ML3750/MLT-D305  OEM Style  *KOREA* гарантия качества! 100шт/уп</t>
         </r>
       </text>
     </comment>
-    <comment ref="C751" authorId="0">
+    <comment ref="C755" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML6510/5510/4510/4512 /5010/5015/SCX-6545/6555/MLT-R 309/Xerox 4600/4620/WorkCentre 4150/4250/4260</t>
         </r>
       </text>
     </comment>
-    <comment ref="C752" authorId="0">
+    <comment ref="C756" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1440/1450/1650/1651/6040/6060/6080/Xerox DP P1210/Phaser 3310/3400</t>
         </r>
       </text>
     </comment>
-    <comment ref="C753" authorId="0">
+    <comment ref="C757" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1440/1450/1650/1651/6040/6060/6080/Xerox DP P1210/Phaser 3310/3400</t>
         </r>
       </text>
     </comment>
-    <comment ref="C754" authorId="0">
+    <comment ref="C758" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX-4645/6545/6555/6811, GREEN Color, высокое качество, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C755" authorId="0">
+    <comment ref="C759" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Samsung SCX-5112/5115/5312/5315/SF830/835/WorkCentre Pro 312 /412/M15/151/Fax F12</t>
         </r>
       </text>
     </comment>
-    <comment ref="C756" authorId="0">
+    <comment ref="C760" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Samsung SCX-5112/5115/5312/5315/SF830/835/WorkCentre Pro 312 /412/M15/151/Fax F12</t>
         </r>
       </text>
     </comment>
-    <comment ref="C757" authorId="0">
+    <comment ref="C761" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Samsung SCX-6120/6220/6320/6322/6520/Xerox WC M20/4118</t>
         </r>
       </text>
     </comment>
-    <comment ref="C758" authorId="0">
+    <comment ref="C762" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Samsung SCX-6220/6320/Xerox WC M20/CC C20  Blue Color  *KOREA*</t>
         </r>
       </text>
     </comment>
-    <comment ref="C759" authorId="0">
+    <comment ref="C763" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX6145/6245/6345/6545/6555</t>
         </r>
       </text>
     </comment>
-    <comment ref="C760" authorId="0">
+    <comment ref="C764" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX6145/6245/6345/6545/6555</t>
         </r>
       </text>
     </comment>
-    <comment ref="C761" authorId="0">
+    <comment ref="C765" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Samsung SCX-8123/8128  Blue Color  *KOREA* гарантия качества!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C762" authorId="0">
+    <comment ref="C766" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SL-M4530/4580/4583/MLT-R303/304</t>
         </r>
       </text>
     </comment>
-    <comment ref="C763" authorId="0">
+    <comment ref="C767" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Samsung Xpress SL-2625/2626/2825/2826/M2675/2676/2875/2876  Blue Color  *KOREA*</t>
         </r>
       </text>
     </comment>
-    <comment ref="C764" authorId="0">
+    <comment ref="C768" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR-150/151/152/153/155/156/157/168/208/F151/152/DM1500/1505/MX-B200/201/AL-1000/1010/ 1020/1041/1200/1215/1220/1250/1251/1340/1451/1521/1530/1540/1551/1631/1641/1642/1651/1655/ 1661/Toshiba E-Studio 12/15/12 0/150/162/202/203/Xerox WorkCentre Pro 16/XD100/Duplo MD-161 , AR-152DR/AR152DR</t>
         </r>
       </text>
     </comment>
-    <comment ref="C765" authorId="0">
+    <comment ref="C769" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line Sharp AR-150/151/152/153/155/156/157/168/208/F151/152/DM1500/1505/MX-B200/201/AL-1000/1010/1020/1041/1200/1215/1220/1250/1251/1340/1451/1521/1530/1540/1551/1631/1641/1642/1651/1655/1661/Toshiba e-Studio 12/15/120/150/162/202/203/Xerox WorkCentre Pro 16/XD100/Duplo MD-161/AR-152DR/AR152DR, OEM Color, LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C766" authorId="0">
+    <comment ref="C770" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR120/121/122/123/150/151/152/153/155/156/157/168/208/AR-M150/155/200/201/ AL1000/1200/MX-B200/AR-150/AR-152/Toshiba e-Studio 12/15/120/150</t>
         </r>
       </text>
     </comment>
-    <comment ref="C767" authorId="0">
+    <comment ref="C771" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR120/121/122/123/150/151/152/153/155/156/157/168/208/AR-M150/155/200/201/ AL1000/1200/MX-B200/AR-150/AR-152/Toshiba e-Studio 12/15/120/150</t>
         </r>
       </text>
     </comment>
-    <comment ref="C768" authorId="0">
+    <comment ref="C772" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR235/236/256/267/275/276/310/5625/5631,M316/M318</t>
         </r>
       </text>
     </comment>
-    <comment ref="C769" authorId="0">
+    <comment ref="C773" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line Sharp AR-215/235/236/270/271/275/5127/M208/236/237/255/257/275/276/277/N275/AR-270 /AR-271/AR-275, HD, OEM Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C770" authorId="0">
+    <comment ref="C774" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Sharp AR5625/M256;100K-AR5631/M316</t>
         </r>
       </text>
     </comment>
-    <comment ref="C771" authorId="0">
+    <comment ref="C775" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR 160/161/162/163/200/201/205/206/207/5015/5120/5316/5516/5320/5520/5618, AR M160/М162/М205/М207  AR-201DR, AR-202DR , Toshiba E-STUDIO 161</t>
         </r>
       </text>
     </comment>
-    <comment ref="C772" authorId="0">
+    <comment ref="C776" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR 160/161/162/163/200/201/205/206/207/5015/5120/5316/5516/5320/5520/5618, AR M160/М162/М205/М207  AR-201DR, AR-202DR , Toshiba E-STUDIO 161</t>
         </r>
       </text>
     </comment>
-    <comment ref="C773" authorId="0">
+    <comment ref="C777" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR 160/161/162/163/200/201/205/206/207/5015/5120/5316/5516/5320/5520/5618, AR M160/М162/М205/М207  AR-201DR, AR-202DR , Toshiba E-STUDIO 161</t>
         </r>
       </text>
     </comment>
-    <comment ref="C774" authorId="0">
+    <comment ref="C778" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SHARP: MX-M232D, MX-M202, MX-M200D, MX-M182, DM2015, DM2010, DM2005, DM2000, ARM207, ARM205, ARM201, ARM165, ARM162, ARM160, ARF201, AR5623, AR5620, AR5618, AR5520, AR5516, AR5320D, AR5316, AR5120, AR5015, AR207, AR206, AR205, AR201, AR200, AR164, AR163, AR162, AR161, AR160, AL1670, AL1650, AL1640, AL1621, AL1620, AL1610, AL1600, TOSHIBA: E STUDIO 161. AR-200MR, AR-201DR, AR-202DR, AR-205DR.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C775" authorId="0">
+    <comment ref="C779" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Sharp AR-161/200/162/163/1640/1650/1670/200/201/205/207/AR-163/201/206,AR-163N/201N/206N,AR-1818/1820/AR-M160/205,AR-2818  OEM-like Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C776" authorId="0">
+    <comment ref="C780" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line Sharp AR-350/450/M280/350/351/355/450/451/455/P350/450/MX-M350/450/AR-450/AR-451/AR-455, HD, OEM Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C777" authorId="0">
+    <comment ref="C781" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SHARP: ARM256, ARM258, ARM316, ARM318
 . AR-310DR
 . Ресурс 30000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C778" authorId="0">
+    <comment ref="C782" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Sharp AR-250/280/285/286/287/335/336/337/P350/450/M280/350/450/Oki B8300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C779" authorId="0">
+    <comment ref="C783" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">AR55XX/AR56XX/MXM160D/MXM200D  50K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C780" authorId="0">
+    <comment ref="C784" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">AR-2048S/2048D/2048N/2348D/2348N/2648N/3148NARM208/235/270/275ARM236/237/276/277MX-M260/264NMX-M310/314N/354NMX-M3558N/3158N/2658NMX-M3158U/2658U</t>
         </r>
       </text>
     </comment>
-    <comment ref="C781" authorId="0">
+    <comment ref="C785" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">AR-215/235/236/270/271/275/5127/M208/236/237/255/257/275/276/277/N275/AR-270/AR-271/AR-275, GREEN Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C782" authorId="0">
+    <comment ref="C786" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line Sharp AR-215/235/236/270/271/275/5127/M208/236/237/255/257/275/276/277/N275/AR-270/AR-271/AR-275, OEM Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C783" authorId="0">
+    <comment ref="C787" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SF-2010/14,2114,2214  БАРАБАН+РАКЕЛЬ</t>
         </r>
       </text>
     </comment>
-    <comment ref="C784" authorId="0">
+    <comment ref="C788" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba E-STUDIO 168/158/169/208/230/280/182/212/242/232/282/233</t>
         </r>
       </text>
     </comment>
-    <comment ref="C785" authorId="0">
+    <comment ref="C789" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">E-Studio 205/255/305/355/455E-Studio 205SE/255SE/305SEE-Studio 355SE/455SEE-Studio 206L/256/306E-Studio 356/456/506E-Studio 2008A/2508AE-Studio 3008A/3008AGE-Studio 3508A/3508AG/4508AE-Studio 4508AG/5008A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C786" authorId="0">
+    <comment ref="C790" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TOSHIBA E-Studio 205/ 255/ 305/ 355/ 455/ 206L/ 256/ 306/ 356/ 456/ 506/ Long Life/ 100k/ OD4530/ CET7413</t>
         </r>
       </text>
     </comment>
-    <comment ref="C787" authorId="0">
+    <comment ref="C791" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TOSHIBA e-STUDIO 205/255/305/355/455  OD4530</t>
         </r>
       </text>
     </comment>
-    <comment ref="C788" authorId="0">
+    <comment ref="C792" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TOSHIBA: E-Studio 5055C, E-Studio 5005AC, E-Studio 4555C, E-Studio 4505AC, E-Studio 3555C, E-Studio 3505AC, E-Studio 3055C, E-Studio 3005AC, E-Studio 2555C, E-Studio 2551C, E-Studio 2550C, E-Studio 2050C. 6LJ70402200, 6LJ70402000, 6LJ7059800, D-FC30, OD-FC50O</t>
         </r>
       </text>
     </comment>
-    <comment ref="C789" authorId="0">
+    <comment ref="C793" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">BD-1340/1350/1360/1370; LANIER 6613/6713/7213/7216</t>
         </r>
       </text>
     </comment>
-    <comment ref="C790" authorId="0">
+    <comment ref="C794" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для TOSHIBA E-Studio 160/163/165/166/167/181/182/195/200/202/203/205/206/207/212/223/225/230/ 232/233/237/242/245/250/280/28 2/283/16/20/25/Xerox WC Pro 416/421/Samsung SCX-7300/7323/7328, OD-1600</t>
         </r>
       </text>
     </comment>
-    <comment ref="C791" authorId="0">
+    <comment ref="C795" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba e-Studio 160/163/165/166/167/168/169/181/182 /195/200/202/203/205/206/207/208/209/211/212/223/225/230/232/233/237/242/245/250/258/259/280/282/283/16/20/25/Xerox Work Centre Pro 416/421/Samsung SCX -7300/7323/7328/OD-1600, GREEN Color, LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C792" authorId="0">
+    <comment ref="C796" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">E-Studio 160/163/165/166/167/ 181/182/195/200/202/203/205/206/207/212/223/225/230/ 232/233/237/242/245/250/280/28 2/283/16/20/25/Xerox WC Pro 41 6/421/Samsung SCX-7300/7323/7328, OD-1600</t>
         </r>
       </text>
     </comment>
-    <comment ref="C793" authorId="0">
+    <comment ref="C797" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">E-Studio 160/163/165/166/167/ 181/182/195/200/202/203/205/206/207/212/223/225/230/ 232/233/237/242/245/250/280/28 2/283/16/20/25/Xerox WC Pro 41 6/421/Samsung SCX-7300/7323/7328, OD-1600</t>
         </r>
       </text>
     </comment>
-    <comment ref="C794" authorId="0">
+    <comment ref="C798" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для TOSHIBA E-Studio 160/163/165/166/167/181/182/195/200/202/203/205/206/207/212/223/225/230/ 232/233/237/242/245/250/280/28 2/283/16/20/25/Xerox WC Pro 416/421/Samsung SCX-7300/7323/7328, OD-1600</t>
         </r>
       </text>
     </comment>
-    <comment ref="C795" authorId="0">
+    <comment ref="C799" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">e-Studio 16/16s/160//20/20s/25/25s/163/165/18/181/182/203/205/167/207   72 000 стр.  41303611000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C796" authorId="0">
+    <comment ref="C800" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Toshiba e-163/165/166/167/203/205/206/207/237/181/182/211/212/168/169/208/209/258/259, Xerox WORKCENTRE PRO 416 , WORKCENTRE PRO 416 DC , WORKCENTRE PRO 416 DE , WORKCENTRE PRO 416 E , WORKCENTRE PRO 416 P</t>
         </r>
       </text>
     </comment>
-    <comment ref="C797" authorId="0">
+    <comment ref="C801" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line TOSHIBA: E-Studio 2006, E-Studio 2306, E-Studio 2506, E-Studio 2007, E-Studio 2307, E-Studio 2507, TOSHIBA: E-Studio 2303A, E-Studio 2309A, E-Studio 2809A/ T-2507E, HD, OEM Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C798" authorId="0">
+    <comment ref="C802" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba e-Studio 2505/2006/2303/2309/2323/2329/2506/2007/2507/2523/2802/2803/2809/2822/2823/2829/OD2505/6LJ83358000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C799" authorId="0">
+    <comment ref="C803" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TOSHIBA: E-Studio 2006, E-Studio 2306, E-Studio 2506, E-Studio 2007, E-Studio 2307, E-Studio 2507, TOSHIBA: E-Studio 2303A, E-Studio 2309A, E-Studio 2809A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C800" authorId="0">
+    <comment ref="C804" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba e-Studio 28/35/45/258/288/350/352/353/358/450/452/453/458/DP2060/2800/3500/4500/Pitney Bowes iM3530/4530, GREEN Color, Висока якість, LONG L IFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C801" authorId="0">
+    <comment ref="C805" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">e-STUDIO28/e-STUDIO35/e-STUDIO350/e-STUDIO352/e-STUDIO353/e-STUDIO45/e-STUDIO450/e-STUDIO452/e-STUDIO453,  OD-3500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C802" authorId="0">
+    <comment ref="C806" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TOSHIBA: E-Studio 352, E-Studio 353, E-Studio 358, E-Studio 452, E-Studio 453, E-Studio 458. OD3500
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C803" authorId="0">
+    <comment ref="C807" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Panafax UX-755/Pitney Bowes 9700/Fuji-Xerox 5/10/4505/4510  Green Color Drum</t>
         </r>
       </text>
     </comment>
-    <comment ref="C804" authorId="0">
+    <comment ref="C808" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ресурс: 36к п.м.
 Совместимость: 6204</t>
         </r>
       </text>
     </comment>
-    <comment ref="C805" authorId="0">
+    <comment ref="C809" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісність з лазерними БФП
 WC 7425,WC 7428,WC 7435,WC 7525,WC 7530,WC 7535,WC 7556,WC PRO 35,WC PRO 45,WC C7545,WC 7830,WC 7835,WC 7845,ALTALINK C8030,ALTALINK C8035,WC 7855,WC 7970,AltaLink C8045,AltaLink C8055,AltaLink C8070
 Сумісність з лазерними принтерами
 Ph 7500DN,Ph 7500N</t>
         </r>
       </text>
     </comment>
-    <comment ref="C806" authorId="0">
+    <comment ref="C810" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B305/B310/B315</t>
         </r>
       </text>
     </comment>
-    <comment ref="C807" authorId="0">
+    <comment ref="C811" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox DocuCentre 235/245/255/285/423/428, PURPLE Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C808" authorId="0">
+    <comment ref="C812" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Xerox Docuprint 205/255/305/3000/3100/Epson LP-6100/7900/9100/EPL-N2500/2550/2180/2020/S2000/3000/4200 / Fujitsu XL-5370/5400/5770/5900/LB-315/317</t>
         </r>
       </text>
     </comment>
-    <comment ref="C809" authorId="0">
+    <comment ref="C813" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox DC220/230/332/340/400/425/432/440/N24/N32/N40/1312/3225/4025/4525/XL6700/Epson LP-9600/EPL-N4000/QMS3260/4032/Dataproducts DDS32/40/Compaq LN32 /Fujitsu LB303/306/Genlcom mic rolaser 320/Compaq LN32/Panafax GX-3100/Fuji Xerox 128/Laser press 4410/4210/Laser Wind 3210/Able 1220/1320/3221/3321/3401/Hodaka 2</t>
         </r>
       </text>
     </comment>
-    <comment ref="C810" authorId="0">
+    <comment ref="C814" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox DC220/230/332/340/400/425/432/440/N24/N32/N40/1312/3225/4025/4525/XL6700/Epson LP-9600/EPL-N4000/QMS3260/4032/Dataproducts DDS32/40/Compaq LN32 /Fujitsu LB303/306/Genlcom mic rolaser 320/Compaq LN32/Panafax GX-3100/Fuji Xerox 128/Laser press 4410/4210/Laser Wind 3210/Able 1220/1320/3221/3321/3401/Hodaka 2 Emerald Color, высокое качество, LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C811" authorId="0">
+    <comment ref="C815" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 3100/Minolta 1480/1490/Ricoh 1435/1900/2000/SP1000/Oki B2500/B260/LF1200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C812" authorId="0">
+    <comment ref="C816" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 3100/Minolta 1480/1490/Ricoh 1435/1900/2000/SP1000/Oki B2500/B260/LF1200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C813" authorId="0">
+    <comment ref="C817" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 3100/Minolta 1480/1490/Ricoh 1435/1900/2000/SP1000/Oki B2500/B260/LF1200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C814" authorId="0">
+    <comment ref="C818" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 3610/DocuPrint P350/355/450/455/M355, 113R00773/ CT201938</t>
         </r>
       </text>
     </comment>
-    <comment ref="C815" authorId="0">
+    <comment ref="C819" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 3610/DocuPrint P350/355/450/455/M355, 113R00773/ CT201938, Emerald Color, высокое качество, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C816" authorId="0">
+    <comment ref="C820" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ECO Line Xerox Phaser 3610/WorkCentre 3615/3655/VersaLink B400/B405/DocuPrint P350/355/450/455/M355/113R00773/CT201938, GREEN Color</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C821" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Xerox DP-240/340/PHASER 4500/ Minolta PP4650/5650/Brother HL-8050/Oki B6200/6300/Epson EPL-N3000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C817" authorId="0">
+    <comment ref="C822" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Xerox DP-240/340/PHASER 4500/ Minolta PP4650/5650/Brother HL-8050/Oki B6200/6300/Epson EPL-N3000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C818" authorId="0">
+    <comment ref="C823" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Xerox Phaser 4510/Oki B6500/B710/720/730/Minolta 5650/Epson M4000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C819" authorId="0">
+    <comment ref="C824" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Xerox Phaser 4510/Oki B6500/B710/720/730/Minolta 5650/Epson M4000, с шестерней!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C820" authorId="0">
+    <comment ref="C825" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Xerox Phaser 4510/Oki B6500/B710/720/730/Minolta 5650/Epson M4000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C821" authorId="0">
+    <comment ref="C826" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 5400/DocuColor 240/242/250/252/260/5065/5540/6500/6550/7550/WorkCentre 7655/7665/7675/7755/7765/7775/Color 550/560/570/C60/C70, PURPLE Color,  OPC DRUM-BLACK</t>
         </r>
       </text>
     </comment>
-    <comment ref="C822" authorId="0">
+    <comment ref="C827" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 5400/DocuColor 240/242/250/252/260/5065/5540/6500/6550/7550/WorkCentre 7655/7665/7675/7755/7765/7775/Color 550/560/570/C60/C70, PURPLE Color, CMY  OPC DRUM-COLOR</t>
         </r>
       </text>
     </comment>
-    <comment ref="C823" authorId="0">
+    <comment ref="C828" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX C118/M118/C123/PH 5500 /DC156/186/236/286 с шестерней Long Life OPC Drum 50k page CET3529</t>
         </r>
       </text>
     </comment>
-    <comment ref="C824" authorId="0">
+    <comment ref="C829" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Docuprint 405/505 DC 156/186/236/286/336, Phaser 5500, WC 5225/5230/5325/5335, DC 2005/2055/3005/2007/3007, Lexmark W840</t>
         </r>
       </text>
     </comment>
-    <comment ref="C825" authorId="0">
+    <comment ref="C830" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 5500/WorkCentre 5225/5230/5325/5335/M118/123/128/CopyCentre C118/123/128/DocuCentre 236/286/336/DP-405/505/2005/2055/3005/2007/3007/Lexmark W840, PURPLE Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C826" authorId="0">
+    <comment ref="C831" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Xerox Phaser 6130/6140/6128/6125/DocuPrint C1110/Dell 1320</t>
         </r>
       </text>
     </comment>
-    <comment ref="C827" authorId="0">
+    <comment ref="C832" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Xerox Phaser 6180/6280/Epson C2800/3800/Dell 31110/3115/3130</t>
         </r>
       </text>
     </comment>
-    <comment ref="C828" authorId="0">
+    <comment ref="C833" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 6180/6280/DocuPrint C2100/2200/3210/3290/Dell 3110/3115/3130/Epson C2800/3800, CMYK, PURPLE Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C829" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C830" authorId="0">
+    <comment ref="C834" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Xerox Phaser 6300/6350/6360, 108R00645  Blue Color  *KOREA*</t>
         </r>
       </text>
     </comment>
-    <comment ref="C831" authorId="0">
+    <comment ref="C835" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 6700</t>
         </r>
       </text>
     </comment>
-    <comment ref="C832" authorId="0">
+    <comment ref="C836" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX PHASER 7500/7800 WC 7425/7428/7525/7530/7535</t>
         </r>
       </text>
     </comment>
-    <comment ref="C833" authorId="0">
+    <comment ref="C837" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line Xerox Phaser 7500/WorkCentre 7425/7428/7435/7525/7530/7535/7545/7556/7830/7835/7845/7855/ApeosPort IV C2270/C2275/C3370/C3371/C3373/C3375/C4470/C4475/C5570/C5575/V C2275/C3373/C3375/C4475/C5575/C6675/C7775/DocuCentre IV C2270/C2275/C3370/C3371/C3373/C3375/C4470/C4475/C5570/C5575/DocuCentre V C2275/C3373/C3375/C4475/C5575/C6675/C7775/AltaLink C8030/C8035/C8045/C8055/C8070, PURPLE Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C834" authorId="0">
+    <comment ref="C838" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line Xerox VersaLink C7000/7020/7025/7030/DocuCentre IV C2260/2263/2265/113R00780, PURPLE Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C835" authorId="0">
+    <comment ref="C839" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">XEROX: WorkCentre 3655X, WorkCentre 3655S, WorkCentre 3615DN, VersaLink B405, VersaLink B400, Phaser 3610N, Phaser 3610DN
+OEM № 101R00554-Drum</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C840" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">VERSALINK B7025,VERSALINK B7030,VersaLink B7035</t>
         </r>
       </text>
     </comment>
-    <comment ref="C836" authorId="0">
+    <comment ref="C841" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: WorkCentre 4595, WorkCentre 4590, WorkCentre 4127, WorkCentre 4112, WorkCentre 4110, DocuCentre-II 7000, DocuCentre-II 6000, DocuCentre 900, DocuCentre 1100, ApeosPort-II 7000, ApeosPort-II 6000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C837" authorId="0">
+    <comment ref="C842" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Xerox DC-230/235/280/285/WC 423/428  Blue Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C838" authorId="0">
+    <comment ref="C843" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line Xerox WorkCentre 5016/5020/Pro 315/320/415/420/DocuCentre 1080/2003, PURPLE Color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C839" authorId="0">
+    <comment ref="C844" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECO Line Xerox WorkCentre 5016/5020/Pro 315/320/415/420/DocuCentre 1080/2003, PURPLE Color, Long Life.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C840" authorId="0">
+    <comment ref="C845" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Docucentre S1810/2010/2220/2420/WC5019/5021 Purple Color, 48 зубьев, 70k, LONG LIFE PURPLE Color!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C841" authorId="0">
+    <comment ref="C846" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Docucentre S1810/2010/2220/2420/WC5019/5021 Eco Line 56 зубьев, 40k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C842" authorId="0">
+    <comment ref="C847" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Docucentre S1810/2010/2220/2420/WC5019/5021 Eco Line 56 зубьев, 70k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C843" authorId="0">
+    <comment ref="C848" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: DC2056, DC2058, DC450i, DC550i, IV2060, IV3060, IV3065, IV3070, IV4070, IV5070, WorkCentre 5325, WorkCentre 5330, WorkCentre 5335, WorkCentre Pro 123, WorkCentre 128, WorkCentre Pro133 DADF, WorkCentre C118. CT350413 CT350938</t>
         </r>
       </text>
     </comment>
-    <comment ref="C844" authorId="0">
+    <comment ref="C849" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: CopyCentre 245, CopyCentre 255, CopyCentre 265, CopyCentre 275, CopyCentre C165, CopyCentre C175, WorkCentre 245, WorkCentre 255, WorkCentre 265, WorkCentre 275, WorkCentre 5150, WorkCentre 5645, WorkCentre 5655, WorkCentre 5665, WorkCentre 5675, WorkCentre 5687, WorkCentre 5735, WorkCentre 5740, WorkCentre 5745, WorkCentre 5755, WorkCentre 5765, WorkCentre 5775, WorkCentre 5790, WorkCentre 5845, WorkCentre 5855, WorkCentre 5865, WorkCentre 5875, WorkCentre 5890, WorkCentre M165, WorkCentre M175, WorkCentre Pro 165, WorkCentre Pro 245, WorkCentre Pro 255, WorkCentre Pro 265, WorkCentre Pro 275. 113R00672. GREEN Color, высокое качество, LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C845" authorId="0">
+    <comment ref="C850" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: CopyCentre 245, CopyCentre 255, CopyCentre 265, CopyCentre 275, CopyCentre C165, CopyCentre C175, WorkCentre 245, WorkCentre 255, WorkCentre 265, WorkCentre 275, WorkCentre 5150, WorkCentre 5645, WorkCentre 5655, WorkCentre 5665, WorkCentre 5675, WorkCentre 5687, WorkCentre 5735, WorkCentre 5740, WorkCentre 5745, WorkCentre 5755, WorkCentre 5765, WorkCentre 5775, WorkCentre 5790, WorkCentre 5845, WorkCentre 5855, WorkCentre 5865, WorkCentre 5875, WorkCentre 5890, WorkCentre M165, WorkCentre M175, WorkCentre Pro 165, WorkCentre Pro 245, WorkCentre Pro 255, WorkCentre Pro 265, WorkCentre Pro 275</t>
         </r>
       </text>
     </comment>
-    <comment ref="C846" authorId="0">
+    <comment ref="C851" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WorkCentre 5945/5955, PURPLE Color, LONG LIFE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C847" authorId="0">
+    <comment ref="C852" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XEROX: WorkCentre 5945i, WorkCentre 5955i, WorkCentre 5945, WorkCentre 5955, AltaLink B8045, AltaLink B8055, AltaLink B8065, AltaLink B8075, AltaLink B8090</t>
         </r>
       </text>
     </comment>
-    <comment ref="C848" authorId="0">
+    <comment ref="C853" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre 7120/7125/DocuPrint C2260, PURPLE Color, LONG LIFE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C849" authorId="0">
+    <comment ref="C854" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Xerox WorkCentre 7120/7125/DocuPrint C2260  OEM Style  *KOREA* гарантия качества!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C850" authorId="0">
+    <comment ref="C855" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DocuCentre IVC2260/2263/2265 WorkCentre 7120/7125/7220/7220T/7225/7225T</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="861">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="873">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Фотобарабани</t>
   </si>
   <si>
     <t>Комплект відновлення барабана Kyocera P2040/P2235 Японія 150K  DK1150  CET501024</t>
+  </si>
+  <si>
+    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Комплект відновлення драм картриджа Canon iR ADVANCE C3325i/3330i/3320/3320L/3320i  GPR53-Kit  110K
  CET5279</t>
   </si>
   <si>
     <t>Комплект відновлення драм картриджа Canon iR ADVANCE C5030/5035/5045/5051  GPR30/31-Kit  150K
  CET5234</t>
   </si>
   <si>
     <t>Комплект відновлення драм картриджа Canon iR1435/1435i/1435iF/1435P  C-EXV50-Kit  30k CET5280N</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Комплект відновлення драм картриджа Canon iR1730/1740/1750  GPR39-Kit  100K
  CET5180N</t>
   </si>
   <si>
     <t>Комплект відновлення драм картриджа Canon iR1730/1740/1750  GPR39-Kit  100K
  CET5218</t>
@@ -13776,71 +13861,77 @@
   <si>
     <t>Металева деталь фотобарабану HP LJ P2050/2055/2030/2035, Hanp</t>
   </si>
   <si>
     <t>Металева деталь фотобарабану HP LJ P2050/2055/2030/2035, WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан Brother 1030/1240  WDDB6000ECO  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан Brother 1030/1240, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-1110/1112  WDDB1075ECO  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-1110/1112,  DR-1075   14043  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-1110/1112,  DR-1075   HGOA-DR1035  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-1110/1112,  DR-1075  Brown  DR1035  CEE</t>
   </si>
   <si>
+    <t>очікується 18-09</t>
+  </si>
+  <si>
     <t>Фотобарабан Brother HL-1110/1112,  DR-1075 , GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-1110/1112,  DR-1075 , Micrographic PLUS</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-1110/1112, Brown color  DMDR1035G-1  Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-1110/1112, Brown color  WDDBDR1075  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-1110/1112, DEEP RED color  WDDB1075HDS  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-2040/DR-2075  19704  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-2040/DR-2075  DRGR-B350   Elephant  Static Control</t>
   </si>
   <si>
+    <t>у резерві</t>
+  </si>
+  <si>
     <t>Фотобарабан Brother HL-2040/DR-2075  OPCHL2040  Micrographic PLUS</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-2040/DR-2075  PAD-DR350  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-2040/DR-2075 Brown  DR350  CEE</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-2240/DR-2275  14041/16020  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-2240/DR-2275  DRGR-B2275   Elephant  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-2240/DR-2275  OPCHL2200PLUS  Micrographic PLUS</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-2240/DR-2275  PAD-DR420  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-2240/DR-2275 Brown Color  DMDR2200G  Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-2240/DR-2275 Brown Color  DR420  CEE</t>
@@ -14094,92 +14185,92 @@
   <si>
     <t>Фотобарабан Canon IR2520/2535 Green  OPC-IR2520  CEE</t>
   </si>
   <si>
     <t>Фотобарабан Canon IR2520/2535 Green  OPCIR2520PLUS-G  Micrographic PLUS</t>
   </si>
   <si>
     <t>Фотобарабан Canon IR2520/2535 Японія 125K CET5229</t>
   </si>
   <si>
     <t>Фотобарабан Canon IR2520/2535, Micrographic PLUS</t>
   </si>
   <si>
     <t>Фотобарабан Canon iRC 2020, iR-C2220, NPG-52 milky blue  OPC-IRC2020  CEE</t>
   </si>
   <si>
     <t>Фотобарабан Canon iRC 2550/2880 milky blue  OPC-IRC2880  CEE</t>
   </si>
   <si>
     <t>Фотобарабан Canon iRC 3200/3220/2600 milky blue  OPC-IRC3200  CEE</t>
   </si>
   <si>
     <t>Фотобарабан Canon iRC 3320/3325/3330/NGP-67, 110K, з чипом CET  CET5225/CET101051</t>
   </si>
   <si>
+    <t>Фотобарабан Canon iRC 3320/3325i  DAD-NPG67-1  Goldengreen  SGT</t>
+  </si>
+  <si>
     <t>Фотобарабан Canon iRC 3320/3325i milky blue  OPC-IRC3320  CEE</t>
   </si>
   <si>
     <t>Фотобарабан Canon iRC 4080/4580 milky blue  OPC-IRC4080  CEE</t>
   </si>
   <si>
     <t>Фотобарабан Canon IRC 5030  OPC-IRC5030  milky bluee CEE</t>
   </si>
   <si>
     <t>Фотобарабан Canon IRC 5030/5035/5045  WDDC5030L  WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан Canon LBP-3600/MF-7100  EP66 , ULC</t>
   </si>
   <si>
     <t>Фотобарабан Canon NP 3325/3825 KATUN</t>
   </si>
   <si>
     <t>Фотобарабан Canon NP-1215/1550  19066  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан Canon NP-1215/1550 Purple  OPC-NP1215  CEE</t>
   </si>
   <si>
     <t>Фотобарабан Canon NP-6012  комплект , KATUN</t>
   </si>
   <si>
     <t>Фотобарабан Canon NP-7161 Purple  OPC-NP7161  CEE</t>
   </si>
   <si>
     <t>Фотобарабан Epson AcuLaser C1000/2000  Color Drum , Hanp РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Фотобарабан Epson AcuLaser C900/1900/Minolta Color QMS2300/2400  Color Drum , Hanp</t>
   </si>
   <si>
     <t>Фотобарабан HP CLJ Enterprise M776  DAD-C751M  Goldengreen  SGT</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>Фотобарабан HP CP6015/M880  DAD-C6015  Goldengreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1010  19342/19106  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1010  DAL-1010  GoldenGreen  SGT  Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1010  DAS-1010  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1010  DAS-1010H  GoldenGreen  SGT  HD</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1010  DMHP1010PG-1  Hanp</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1010  DRGR-H1012   Elephant  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1010  HGOA-12A  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1010  WDDH1010ECO  WELLDO ECO Line</t>
@@ -14298,50 +14389,53 @@
   <si>
     <t>Фотобарабан HP LJ 1200 Green  OPC-HP1200  CEE</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1200 Purple Color  OPC-HP-1200-P-GT  Gantech Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 2100  DAD-2100  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 2100  OPCLJ2100  Micrographic</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 2300  19739  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 2300  DAD-2300  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 2420  19858/19358  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 2420  DAD-2420  GoldenGreen  SGT</t>
   </si>
   <si>
+    <t>-6.28%</t>
+  </si>
+  <si>
     <t>Фотобарабан HP LJ 2420  DRGR-H2430   Elephant  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 2420  HGOA-11A  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 4, Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 4000  19113/19724  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 4000  DAD-4000  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 4000, OEM Color WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 4100  19763  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 4100  DAD-4100  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 4100 OEM Color  WDDH4100  WELLDO</t>
@@ -14379,51 +14473,51 @@
   <si>
     <t>Фотобарабан HP LJ 5000  DAD-5000  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 5000  Green Premium , ULC</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 5000  WDDH5000  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 5000  WDDH5000L  WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 5000 Hanp  High Density</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 5000 Odyssey  технологія ZeroTwist Gear  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 5200  19806/19857  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 5200  DAD-5200  GoldenGreen  SGT</t>
   </si>
   <si>
-    <t>Фотобарабан HP LJ 5200 Blue  5200  CEE</t>
+    <t>Фотобарабан HP LJ 5200 Blue Color  5200  CEE</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 5200 EMERALD Color  WDDH5200L  WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 5200 Green Color  WDDH5200  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 5200 Hanp</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 5200 OEM Color  WDDH5200LECO  WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 5P, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 8100  19067  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 8100  DAD-8100  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 8100  DMHP8100G-2  Hanp</t>
   </si>
@@ -14433,134 +14527,149 @@
   <si>
     <t>Фотобарабан HP LJ 9000  19258/19758  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 9000  DAD-9000  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 9000 Blue  OPC-HP9000  CEE</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Enterprise M506  WDDH527L  WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Enterprise M607  HGOA-CF237  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Enterprise M607  OPCPM607PLUS  Micrographic Plus</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Enterprise M607  WDDH608ECO  WELLDO ECO Line</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Enterprise M607  WDDH608L  WELLDO Long life</t>
   </si>
   <si>
+    <t>Фотобарабан HP LJ Enterprise M607  WDDH608LECO  WELLDO ECO Line Long Life</t>
+  </si>
+  <si>
     <t>Фотобарабан HP LJ Enterprise M607 Green  OPC-HPM607  CEE</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Enterprise M607 milky blue  OPC-HPM607L  CEE Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Enterprise M607 без кардана  19271  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Enterprise M607,  DAL-607  GoldenGreen  SGT  Long Life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Enterprise M607, 51,5 K  DAL-607  CET  CET101095</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P1005  19295/19356  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P1005  DAL-1505  GoldenGreen  SGT  Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P1005  DAS-1505  GoldenGreen  SGT</t>
   </si>
   <si>
+    <t>-2.56%</t>
+  </si>
+  <si>
     <t>Фотобарабан HP LJ P1005  DAS-1505H-1  GoldenGreen  SGT  HD</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P1005  DMHPP1005PG-3  Hanp HD</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P1005  DRGR-H1505   Elephant  Static Control</t>
   </si>
   <si>
+    <t>у резерві очікується 18-09</t>
+  </si>
+  <si>
     <t>Фотобарабан HP LJ P1005  HGOA-35A  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P1005  WDDH1505ECO  WELLDO ECO Line</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P1005  WDDH1505HDS  WELLDO SUPER HD DETAIL</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P1005  WDDH1505HDSD  WELLDO SUPER HD+ DETAIL</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P1005  технологія ZeroTwist Gear   PGDRHP1505-2  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P1005  технологія ZeroTwist Gear, Green   PGDRH1606OGR  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P1005 Blue Color  DMHPP1005G-2  Hanp</t>
   </si>
   <si>
+    <t>Фотобарабан HP LJ P1005 Blue Color  OPC-1005  CEE</t>
+  </si>
+  <si>
+    <t>100.00%</t>
+  </si>
+  <si>
     <t>Фотобарабан HP LJ P1005 Green  GNT-HP-P1005-GR-OPC  Gantech</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P1005 Green  OPC-HP1505  CEE</t>
   </si>
   <si>
+    <t>3.45%</t>
+  </si>
+  <si>
     <t>Фотобарабан HP LJ P1005 Green  OPCLJP1005PLUS-G  Micrographic Plus</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P1005 Green  WDDH1505  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P1005 Green  WDDH1505HD  WELLDO HD</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P1005 Green  WDDH1505L  WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P1005 Purple Color  OPC-HP-1005-P-GT  Gantech Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P1005 Purple Color  OPC-HP1505L  CEE Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P1005 Purple Color  WDDH1505LECO  WELLDO Long life</t>
   </si>
   <si>
-    <t>у резерві</t>
-[...1 lines deleted...]
-  <si>
     <t>Фотобарабан HP LJ P2035/P2055  19330/19333/19633  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P2035/P2055  DAL-2035-1  GoldenGreen  SGT  Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P2035/P2055  DAS-2035-1  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P2035/P2055  DAS-2035H-1  GoldenGreen  SGT  HD</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P2035/P2055  DRH2055   Elephant  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P2035/P2055  HGOA-505X  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P2035/P2055  ZMN-HP-P2055-OPC  Makkon</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P2035/P2055 Blue Color  DMHPP2055G1-1  Hanp</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P2035/P2055 Green  DRH2055-OGR5  Static Control</t>
@@ -14757,59 +14866,68 @@
   <si>
     <t>Фотобарабан HP LJ Pro M15A Purple Color  OPC-HP-CF244-P-GT  Gantech Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M15A Purple Color  OPC-HPCF244L  CEE Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M15A Purple Color  WDDH244LECO  ECO Line, WELLDO Long Life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M402  DAD-427  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M402  DAD-427H-5  GoldenGreen  SGT  HD</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M402  HGOA-HP402B  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M402  PG2DRHM402   Elephant  з хвостовиком Static Control</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M402  WDDH426L , EMERALD Color, WELLDO Long life</t>
   </si>
   <si>
-    <t>Фотобарабан HP LJ Pro M402 Blue  DMHPM402G-2  Hanp</t>
+    <t>Фотобарабан HP LJ Pro M402 Blue Color  DMHPM402G-2  Hanp</t>
+  </si>
+  <si>
+    <t>Фотобарабан HP LJ Pro M402 Blue Color  OPC-M402  CEE</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M402 Green Color  GNT-HP-M402-GR-OPC  Gantech</t>
   </si>
   <si>
+    <t>-9.62%</t>
+  </si>
+  <si>
     <t>Фотобарабан HP LJ Pro M402 Green Color  OPC-HPCF226  CEE</t>
   </si>
   <si>
+    <t>4.00%</t>
+  </si>
+  <si>
     <t>Фотобарабан HP LJ Pro M402 Green Color  OPCPM402PLUS-G  Micrographic Plus</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M402 Green Color  WDDH426HDS  WELLDO HD</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M402 Purple Color  OPC-HP-M402-P-GT  Gantech Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M402 Purple Color  OPC-HPCF226L  CEE Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M402 Purple Color  WDDH426LECO  WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M402 без кардана  19250  Mitsubishi РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M402 для сумісних корпусів  DAD-427-1  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M402, OEM Color  OPCPM402PLUS  Micrographic Plus</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M402, OEM Color  WDDH426ECO  WELLDO</t>
@@ -14829,77 +14947,74 @@
   <si>
     <t>Фотобарабан HP LJ Pro M433/M436  CF257A  Green Color, ECO Line  WDDH436LECO  WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M433/M436  DAL-M436  Goldengreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Tank 1005/1020/2506/2606, HP 158A/W1580A, Emerald color  WDDH158L  WELLDO Long Life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Tank 1005/1020/2506/2606, HP 158A/W1580A, OEM Color  WDDH158LECO  WELLDO Long Life</t>
   </si>
   <si>
     <t>Фотобарабан HP Neverstop Laser 1000/1200  W1104A   YADW-NS1020  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP Neverstop Laser 1000/1200  W1104A  ECO Line  WDDH1000LECO  WELLDO Long Life</t>
   </si>
   <si>
     <t>Фотобарабан HP Neverstop Laser 1000/1200  W1104A  Green  OPC-HPN1000  CEE</t>
   </si>
   <si>
     <t>Фотобарабан HP W1106A  YADW-108  GoldenGreen SGT</t>
   </si>
   <si>
-    <t>у резерві очікується 03-08</t>
-[...1 lines deleted...]
-  <si>
     <t>Фотобарабан HP W1106A, Special model, Green  WDDH107  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан HP W2300, Canon 069  DAL-C673  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP W2300, Canon 069,  OPC-C069PLUS  Micrographic Plus</t>
   </si>
   <si>
-    <t>Фотобарабан HP W2300, Canon 069, BLUE Color  WDDC069HDS  WELLDO HD Detail</t>
+    <t>Фотобарабан HP W2300, Canon 069, Blue Color  OPC-HPW2300/069  CEE</t>
+  </si>
+  <si>
+    <t>Фотобарабан HP W2300, Canon 069, Blue Color  WDDC069HDS  WELLDO HD Detail</t>
   </si>
   <si>
     <t>Фотобарабан HP W2300, Canon 069, EMERALD Color  WDDC673  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан HP W2300, Canon 069, Green  OPC-HPW2300  CEE</t>
   </si>
   <si>
     <t>Фотобарабан HP W2300, Canon 069, OEM Color  WDDC673ECO  WELLDO</t>
   </si>
   <si>
-    <t>Фотобарабан HP W2300, Canon 069, OEM Color  WDDC673LECO  WELLDO Long Life</t>
-[...1 lines deleted...]
-  <si>
     <t>Фотобарабан HP W2300, Canon 069, Purple  OPC-HPW2300L  CEE Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ 1600/2600  19294  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ 1600/2600  DAD-C2600-2  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ 1600/2600,  OPCCLJ2600PLUS  Micrographic PLUS</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ 1600/2600, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ 2700/3000/3600/3800, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ 2700/3000/3600/3800, Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ 3500/3550/3700  DMHP3500G  Hanp РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ 4600/4650, Hanp</t>
@@ -14952,57 +15067,60 @@
   <si>
     <t>Фотобарабан HP СLJ CP1215  DAD-C1515  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP1215  DRGR-H2025   Elephant  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP1215  Green   DRH2025-OGR5  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP1215  Green   OPCCP1215PLUS-G  Micrographic PLUS</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP1215  HGOA-CP1215  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP1215  OPCCP1215PLUS  Micrographic PLUS</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP1215  WDDH1515  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP1215  WDDH1515ECO  WELLDO ECO Line</t>
   </si>
   <si>
-    <t>Фотобарабан HP СLJ CP1215 Blue  OPC-HP1215  CEE</t>
-[...1 lines deleted...]
-  <si>
     <t>Фотобарабан HP СLJ CP1215 EMERALD Color  WDDH1515  WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP1215 Green Color  DMHPCP2025PG1-1  Hanp</t>
+  </si>
+  <si>
+    <t>Фотобарабан HP СLJ CP1215 Green Color  OPC-HP1215  CEE</t>
+  </si>
+  <si>
+    <t>-0.88%</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP3520/M551  19860  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP3520/M551  DAD-C3525H-1  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP3520/M551  DRGR-H4525   Elephant  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP3520/M551  OPCCP4525PLUS  Micrographic PLUS</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP3520/M551 Blue  CP3525  CEE</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP5225/5220/5525  DAL-C5225-1  Goldengreen</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP5225/5220/5525  HGOA-C5525  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ CP5225/5220/5525  OPCCP5225PLUS  Micrographic Plus</t>
   </si>
@@ -15431,53 +15549,50 @@
   <si>
     <t>Фотобарабан Panasonic KX-FL511/512/513/543/613/653, KX-FA84A  HGOA-84E  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан Panasonic KX-MB1500 KX-FAT410A  1000176</t>
   </si>
   <si>
     <t>Фотобарабан Panasonic KX-MB1500 KX-FAT410A ECO Line  WDDP1500ECO  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан Pantum P1000L/1000/1050/1060/2000/2040/M5000/5000L/5100/5200/5250, з шестернею, WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан Pantum P2200  PC-211EV   WDDP210  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан Pantum P2200  PC-211EV   WDDP210ECO  WELLDO ECO Line</t>
   </si>
   <si>
     <t>Фотобарабан Pantum P2200  PC-211EV   YAD-SR602  GoldenGreen SGT</t>
   </si>
   <si>
     <t>Фотобарабан Pantum P2200  PC-211EV   ZMN-PANT-P2200-OPC  Makkon</t>
   </si>
   <si>
-    <t>очікується</t>
-[...1 lines deleted...]
-  <si>
     <t>Фотобарабан Pantum P2200  PC-211EV  Green  OPC-211  CEE</t>
   </si>
   <si>
     <t>Фотобарабан Pantum P2200  PC-211EV  Green  OPC-PC-210/211  CEE</t>
   </si>
   <si>
     <t>Фотобарабан Pantum P2200  PC-211EV  Green  OPCP2500PLUS-G  Micrographic Plus</t>
   </si>
   <si>
     <t>Фотобарабан Pantum P2200  PC-211EV  Green  WDDP211HDSO  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан Pantum P3000/3050/3100/3100/3200/3205/3225/3255/3500, PD-300, з шестернею, WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан Pantum P3010D, DL-420  WDDP400ECO  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан Pantum P3010D, DL-420  YAD-SR604  Goldengreen SGT</t>
   </si>
   <si>
     <t>Фотобарабан Pantum P3010D, DL-420  ZMN-PANT-P3010-OPC  Makkon</t>
   </si>
   <si>
     <t>Фотобарабан Pantum P3010D, DL-420/DL-5120 Green  OPC-P3010  CEE</t>
@@ -15579,149 +15694,152 @@
     <t>Фотобарабан Ricoh Aficio SP203/204, ULC</t>
   </si>
   <si>
     <t>Фотобарабан Ricoh Aficio SP3410/3400 Японія 50K CET6059N</t>
   </si>
   <si>
     <t>Фотобарабан Ricoh Aficio SP3410/3400,  DAL-RC3510  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан Ricoh Aficio SP3410/3400,  DRGR-R3400   Elephant  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан Ricoh Aficio SP3410/3400, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Ricoh Aficio SP3410/3400, HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан Ricoh Aficio SP3410/3400, Micrographic Plus</t>
   </si>
   <si>
     <t>Фотобарабан Ricoh Aficio SP3410/3400, для сумісних картриджів із віссю 5мм, EMERALD Color,  WDDR3510CL  WELLDO Long Life</t>
   </si>
   <si>
     <t>Фотобарабан Ricoh Aficio SP4500/4510/4520/3600/3610, Hanp</t>
+  </si>
+  <si>
+    <t>Фотобарабан Ricoh Aficio SP5200  YAL-RC5200  Goldengreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан Ricoh Aficio SP5200/5210  DMSP5200G  Hanp РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Фотобарабан Ricoh Aficio SP6410/6420/6430/6440, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Ricoh FT 3613/3813/4015/4018/4615/4618, KATUN</t>
   </si>
   <si>
     <t>Фотобарабан Ricoh MP2014/ MP1500/ MP1900  B0399510</t>
   </si>
   <si>
     <t>Фотобарабан Ricoh MP401/SP4510 Японія 40K
  CET6228</t>
   </si>
   <si>
     <t>Фотобарабан Ricoh MPC2500  B2232043/B2232044/C2232250  100K CET6163</t>
   </si>
   <si>
     <t>Фотобарабан Ricoh MPC2500  B2232043/B2232044/C2232250  WELLDO ECO Line</t>
   </si>
   <si>
     <t>Фотобарабан Ricoh NX720/620/AP610/2600/SP6100, ULC</t>
   </si>
   <si>
     <t>Фотобарабан Ricoh NX85/SP4000/Aficio 410, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Ricoh Satelio A400/401/402/405/406/407, ULC</t>
   </si>
   <si>
     <t>Фотобарабан Samsung CLP-310/CLP-320  YAL-SS C326  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан Samsung CLP-310/CLP-320 Green  OPC-CLP310  CEE</t>
   </si>
   <si>
     <t>Фотобарабан Samsung CLP-310/CLP-320,  WDDS407  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан Samsung CLP-310/CLP-320, Green Color  WDDS407ECO  WELLDO ECO Line</t>
   </si>
   <si>
     <t>Фотобарабан Samsung CLP-310/CLP-320, Static Control</t>
   </si>
   <si>
-    <t>Фотобарабан Samsung CLP-360/365  WDDS406  WELLDO</t>
-[...1 lines deleted...]
-  <si>
     <t>Фотобарабан Samsung CLP-360/365  WDDS406L  WELLDO Long Life</t>
   </si>
   <si>
     <t>Фотобарабан Samsung CLP-360/365  YAL-SS C360  GoldenGreen  SGT</t>
   </si>
   <si>
-    <t>Фотобарабан Samsung CLP-360/365 Green  OPC-CLP360  CEE</t>
-[...2 lines deleted...]
-    <t>Фотобарабан Samsung CLP-415/680/CLX-4 195/4192/6260  WDDS415  WELLDO Green Color</t>
+    <t>Фотобарабан Samsung CLP-360/365 Green Color   WDDS406ECO  WELLDO ECO Line</t>
+  </si>
+  <si>
+    <t>Фотобарабан Samsung CLP-360/365 Green Color  OPC-CLP360  CEE</t>
+  </si>
+  <si>
+    <t>Фотобарабан Samsung CLP-415 Green Color  WDDS415  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан Samsung CLP-415/680/CLX-4195/KCMY, Hanp РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Фотобарабан Samsung CLP-415/680/CLX-4195/KCMY, ULC</t>
   </si>
   <si>
     <t>Фотобарабан Samsung CLP-600/650/607, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Samsung CLP-600/650/607, ULC</t>
   </si>
   <si>
     <t>Фотобарабан Samsung CLP-610/615/620/660, CLX-6210, Hanp РОЗПРОДАЖ!</t>
   </si>
   <si>
+    <t>Фотобарабан Samsung CLP-680/CLX-6260  YAD-SS C415  GoldenGreen  SGT</t>
+  </si>
+  <si>
     <t>Фотобарабан Samsung CLP-680/CLX-6260 Odyssey  DRSAM506  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан Samsung CLX-9201/9251/9301/KCMY/CLT-R809, ULC</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-1210  HGOA-ML4500  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-1210  OEM Style   ULC  Long life</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-1210  YAD-SS1210  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-1210 Green  OPC-ML1210  CEE</t>
   </si>
   <si>
-    <t>Фотобарабан Samsung ML-1610  16100/14056  Mitsubishi</t>
-[...1 lines deleted...]
-  <si>
     <t>Фотобарабан Samsung ML-1610  DMML1610G-5  Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-1610  DRGR-S1610   Elephant  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-1610  HGOA-ML1610  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-1610  OEM Style   ULC  Long life</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-1610  YAD-SS1610  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-1610 Green  DRSAM1610-GR5  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-1610 Green  OPC-ML1610  CEE</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-1610 Green  WDDS1610LECO  WELLDO Long Life</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-1610 Green Color  DMML1610G1-7  Hanp</t>
@@ -15900,53 +16018,50 @@
   <si>
     <t>Фотобарабан Samsung ML-3050/Phaser 3428, Micrographic</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3310/3710  39 зубців   DRGR-S205N   Elephant  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3310/3710  39 зубців   DRSAM305-GR  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3310/3710  39 зубців   HGOA-ML3310  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3310/3710  39 зубців   YAD-SS3310  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3310/3710  39 зубців  Green,  WDDS3310LECO  WELLDO Long Life</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3310/3710  39 зубців , Green  OPCML3310PLUS-1  Micrographic Plus</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3310/3710  39 зубців , Hanp</t>
   </si>
   <si>
-    <t>Фотобарабан Samsung ML-3310/3710  59 зубців   16015/16036  Mitsubishi</t>
-[...1 lines deleted...]
-  <si>
     <t>Фотобарабан Samsung ML-3310/3710  59 зубців   HGOA-ML3710  HG-drum</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3310/3710  59 зубців   YAD-SS3825  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3310/3710  59 зубців  Green  DRSAM203-GR  Static Control</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3310/3710  59 зубців  Green  OPCML3310PLUS  Micrographic Plus</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3310/3710  59 зубців  Green,  OPC-MLT203  CEE</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3310/3710  59 зубців  Green,  WDDS3820LECO  WELLDO Long Life</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3310/3710  59 зубців ,Green Color  DMSLM3825G  Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3560/3561  YAD-SS3560  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3560/3561 Hanp</t>
@@ -16137,105 +16252,108 @@
   <si>
     <t>Фотобарабан Xerox DP 205/255/305/3000/3100, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Xerox N32/24/40/N4525, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Xerox N32/24/40/N4525, WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан Xerox Phaser 3100, Minolta PP1480  16016  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан Xerox Phaser 3100, Minolta PP1480,  YADW-RC1000  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан Xerox Phaser 3100, Minolta PP1480, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Xerox Phaser 3610,  DAL-XE355  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Фотобарабан Xerox Phaser 3610,  WDDX355L  WELLDO Long life</t>
   </si>
   <si>
+    <t>Фотобарабан Xerox Phaser 3610, Green Color  WDDX355ECO  WELLDO</t>
+  </si>
+  <si>
     <t>Фотобарабан Xerox Phaser 4500/OKI B6200/6300, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Xerox Phaser 4500/OKI B6200/6300, Micrographic</t>
   </si>
   <si>
     <t>Фотобарабан Xerox Phaser 4510/OKI B6500/OKI B710,  OPCXP4510PLUS  Micrographic PLUS</t>
   </si>
   <si>
     <t>Фотобарабан Xerox Phaser 4510/OKI B6500/OKI B710, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Xerox Phaser 4510/OKI B6500/OKI B710, Static Control</t>
   </si>
   <si>
     <t>Фотобарабан Xerox Phaser 5400/DocuColor 240, OPC DRUM-BLACK, PURPLE Color  WDDX5400ECOB  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан Xerox Phaser 5400/DocuColor 240, OPC DRUM-COLOR, PURPLE Color  WDDX5400ECOC  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан Xerox Phaser 5500/C118/M118/C123, CET3529N</t>
   </si>
   <si>
     <t>Фотобарабан Xerox Phaser 5500/C118/M118/C123, Micrographic</t>
   </si>
   <si>
     <t>Фотобарабан Xerox Phaser 5500/C118/M118/C123, PURPLE Color,  WDDX5500LECO  WELLDO Long Life</t>
   </si>
   <si>
     <t>Фотобарабан Xerox Phaser 6130/6140/6128/6125, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Xerox Phaser 6180/Epson AL-C2800/3800/KCMY, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Xerox Phaser 6180/Epson AL-C2800/3800/KCMY, Purple  WDDX6180LECO  WELLDO Long Life</t>
   </si>
   <si>
-    <t>Фотобарабан Xerox Phaser 6180/Epson AL-C2800/3800/KCMY, ULC Long Life РОЗПРОДАЖ!</t>
-[...1 lines deleted...]
-  <si>
     <t>Фотобарабан Xerox Phaser 6300/6350/6360, 108R00645, ULC</t>
   </si>
   <si>
     <t>Фотобарабан Xerox Phaser 6700, Hanp</t>
   </si>
   <si>
     <t>Фотобарабан Xerox Phaser 7500/7800 WC 7425/7428/7525/7530/7535  CET7963/CET7791</t>
   </si>
   <si>
     <t>Фотобарабан Xerox Phaser 7500/WorkCentre 7425 ECO Line, PURPLE Color  WDDX7500LECO  WELLDO Long Life</t>
   </si>
   <si>
     <t>Фотобарабан Xerox VersaLink 7000/7020/7025/7030 ECO Line, PURPLE Color  WDDX7020LECO  WELLDO Long Liife</t>
+  </si>
+  <si>
+    <t>Фотобарабан Xerox VersaLink B400/B405, Phaser 3610DN 101R00554-Drum 85К CET  CET101088</t>
   </si>
   <si>
     <t>Фотобарабан Xerox VersaLink B7025, 80K CET  CET101014</t>
   </si>
   <si>
     <t>Фотобарабан Xerox WorkCentre 4110/4112/4127/4590/4595 Японія 40K CET7932</t>
   </si>
   <si>
     <t>Фотобарабан Xerox WorkCentre 423/428, ULC</t>
   </si>
   <si>
     <t>Фотобарабан Xerox WorkCentre 5016/5020/Pro 315 Purple Color  WDDX420ECO  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан Xerox WorkCentre 5016/5020/Pro 315 Purple Color  WDDX420LECO  WELLDO Long Life</t>
   </si>
   <si>
     <t>Фотобарабан Xerox WorkCentre 5019/5021/5022/5024 48 зубьев, 70k, Purple Color  WDDX5019LECO  WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан Xerox WorkCentre 5019/5021/5022/5024 56 зубьев, 40k Purple Color  WDDX5019AECO  WELLDO</t>
   </si>
   <si>
     <t>Фотобарабан Xerox WorkCentre 5019/5021/5022/5024 56 зубьев, 70k Purple Color  WDDX5019ALECO  WELLDO Long Life</t>
   </si>
@@ -16688,51 +16806,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I851"/>
+  <dimension ref="A1:I856"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -16861,19389 +16979,21184 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>31704</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>1961.79</v>
+        <v>1959.6</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>25359</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>12</v>
       </c>
       <c r="F12" s="1">
-        <v>3745.28</v>
+        <v>3741.1</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>25360</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>12</v>
       </c>
       <c r="F13" s="1">
-        <v>4488.06</v>
+        <v>4483.06</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>25351</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>12</v>
       </c>
       <c r="F14" s="1">
-        <v>1265.15</v>
+        <v>1263.74</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>25354</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>12</v>
       </c>
       <c r="F15" s="1">
-        <v>2624.38</v>
+        <v>2621.46</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>25353</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>12</v>
       </c>
       <c r="F16" s="1">
-        <v>2244.48</v>
+        <v>2241.98</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>25355</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>12</v>
       </c>
       <c r="F17" s="1">
-        <v>1085.95</v>
+        <v>1084.74</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>25356</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>12</v>
       </c>
       <c r="F18" s="1">
-        <v>1951.04</v>
+        <v>1948.86</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>25357</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>12</v>
       </c>
       <c r="F19" s="1">
-        <v>2438.91</v>
+        <v>2436.19</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>25358</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>12</v>
       </c>
       <c r="F20" s="1">
-        <v>2232.83</v>
+        <v>2230.34</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>25626</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>969.92</v>
+        <v>968.84</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>27129</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>1724.35</v>
+        <v>1722.43</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>25893</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>3990.34</v>
+        <v>3985.88</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>34663</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>7934.08</v>
+        <v>7925.23</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>8059</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>134.4</v>
+        <v>134.25</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>12281</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>17.92</v>
+        <v>17.9</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>25866</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
         <v>5.82</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>28300</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>209.66</v>
+        <v>209.43</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>6210</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>414.4</v>
+        <v>413.94</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>33647</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>96.77</v>
+        <v>96.66</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>26649</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>157.25</v>
+        <v>157.07</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>25629</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>100</v>
       </c>
       <c r="F32" s="1">
-        <v>100.35</v>
+        <v>100.24</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>30453</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>100</v>
       </c>
       <c r="F33" s="1">
-        <v>84.22</v>
+        <v>84.13</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I33" s="1" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>19580</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>100</v>
       </c>
       <c r="F34" s="1">
-        <v>96.77</v>
+        <v>96.66</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I34" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>24889</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>100</v>
       </c>
       <c r="F35" s="1">
-        <v>118.27</v>
+        <v>118.14</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>33812</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>147.84</v>
+        <v>147.68</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>20870</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>129.02</v>
+        <v>128.88</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>34391</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>103.49</v>
+        <v>103.37</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I38" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>17386</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>100</v>
       </c>
       <c r="F39" s="1">
-        <v>139.78</v>
+        <v>139.62</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>29788</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>100</v>
       </c>
       <c r="F40" s="1">
-        <v>102.59</v>
+        <v>102.48</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I40" s="1" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>18563</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>117.82</v>
+        <v>117.69</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>19674</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>100</v>
       </c>
       <c r="F42" s="1">
-        <v>100.8</v>
+        <v>100.69</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I42" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>30454</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>100</v>
       </c>
       <c r="F43" s="1">
-        <v>84.22</v>
+        <v>80.55</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I43" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>26660</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>204.29</v>
+        <v>204.06</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>29787</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>100</v>
       </c>
       <c r="F45" s="1">
-        <v>107.52</v>
+        <v>107.4</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>25290</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>100</v>
       </c>
       <c r="F46" s="1">
-        <v>162.62</v>
+        <v>162.44</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I46" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>19756</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>100</v>
       </c>
       <c r="F47" s="1">
-        <v>125.89</v>
+        <v>118.14</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I47" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>15668</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>177.41</v>
+        <v>177.21</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I48" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>30455</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>100</v>
       </c>
       <c r="F49" s="1">
-        <v>100.8</v>
+        <v>100.69</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I49" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>20757</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>137.09</v>
+        <v>136.94</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I50" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>17346</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>223.1</v>
+        <v>222.86</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I51" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>28428</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>155.9</v>
+        <v>155.73</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>17050</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>218.18</v>
+        <v>217.93</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I53" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>26017</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>155.9</v>
+        <v>155.73</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I54" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>17359</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>224</v>
+        <v>223.75</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
+      <c r="H55" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I55" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>15669</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>349.44</v>
+        <v>349.05</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I56" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>15945</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>215.04</v>
+        <v>214.8</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
+      <c r="H57" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I57" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>17976</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>474.43</v>
+        <v>473.9</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I58" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>17526</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>559.55</v>
+        <v>558.9299999999999</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I59" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>20890</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>100</v>
       </c>
       <c r="F60" s="1">
-        <v>466.37</v>
+        <v>465.85</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="1"/>
+      <c r="H60" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I60" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>10131</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>400.06</v>
+        <v>399.62</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I61" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>24092</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>5</v>
       </c>
       <c r="F62" s="1">
-        <v>324.35</v>
+        <v>323.99</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I62" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>25632</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>100</v>
       </c>
       <c r="F63" s="1">
-        <v>131.71</v>
+        <v>131.57</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="1"/>
+      <c r="H63" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I63" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>24899</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>158.59</v>
+        <v>158.42</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="1"/>
+      <c r="H64" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I64" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>19673</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>100</v>
       </c>
       <c r="F65" s="1">
-        <v>125.89</v>
+        <v>125.75</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="1"/>
+      <c r="H65" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I65" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>30456</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>100</v>
       </c>
       <c r="F66" s="1">
-        <v>100.8</v>
+        <v>100.69</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="1"/>
+      <c r="H66" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I66" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>21401</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>100</v>
       </c>
       <c r="F67" s="1">
-        <v>129.02</v>
+        <v>124.41</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I67" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>28355</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>100</v>
       </c>
       <c r="F68" s="1">
-        <v>196.22</v>
+        <v>196.01</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
+      <c r="H68" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I68" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>28356</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>100</v>
       </c>
       <c r="F69" s="1">
-        <v>224</v>
+        <v>223.75</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="1"/>
+      <c r="H69" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I69" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>26648</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>196.22</v>
+        <v>196.01</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="1"/>
+      <c r="H70" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I70" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>24900</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>164.86</v>
+        <v>164.68</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="1"/>
+      <c r="H71" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I71" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>21117</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>125.89</v>
+        <v>119.04</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="1"/>
+      <c r="H72" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I72" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>33876</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>168</v>
+        <v>167.81</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="1"/>
+      <c r="H73" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I73" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>30458</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>100</v>
       </c>
       <c r="F74" s="1">
-        <v>92.73999999999999</v>
+        <v>92.63</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="1"/>
+      <c r="H74" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I74" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>26016</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>134.4</v>
+        <v>134.25</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H75" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I75" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>34392</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>123.2</v>
+        <v>118.14</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="1"/>
+      <c r="H76" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I76" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>25919</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>252.67</v>
+        <v>143.65</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="1"/>
+      <c r="H77" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I77" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>32833</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>155.9</v>
+        <v>155.73</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="1"/>
+      <c r="H78" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I78" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>32832</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>151.42</v>
+        <v>151.26</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="1"/>
+      <c r="H79" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I79" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>33878</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>188.16</v>
+        <v>187.95</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="1"/>
+      <c r="H80" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I80" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>30457</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>98.11</v>
+        <v>98</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="1"/>
+      <c r="H81" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I81" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>30568</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>182.78</v>
+        <v>174.97</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="1"/>
+      <c r="H82" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I82" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>2266</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>50</v>
       </c>
       <c r="F83" s="1">
-        <v>270.59</v>
+        <v>270.29</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="1"/>
+      <c r="H83" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I83" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>22658</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>255.36</v>
+        <v>255.08</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="1"/>
+      <c r="H84" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I84" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>30973</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>221.31</v>
+        <v>221.07</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="1"/>
+      <c r="H85" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I85" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>29148</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>811.78</v>
+        <v>810.87</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="1"/>
+      <c r="H86" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I86" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>24132</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>430.53</v>
+        <v>430.05</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="1"/>
+      <c r="H87" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I87" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>29802</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>209.22</v>
+        <v>208.98</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="1"/>
+      <c r="H88" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I88" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>33505</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>100</v>
       </c>
       <c r="F89" s="1">
-        <v>575.23</v>
+        <v>574.59</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="1"/>
+      <c r="H89" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I89" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>15534</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>133.95</v>
+        <v>133.8</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="1"/>
+      <c r="H90" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I90" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>29804</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>139.78</v>
+        <v>139.62</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="1"/>
+      <c r="H91" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I91" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>24901</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>131.26</v>
+        <v>131.12</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="1"/>
+      <c r="H92" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I92" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>32068</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>106.18</v>
+        <v>106.06</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="1"/>
+      <c r="H93" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I93" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>9846</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>407.23</v>
+        <v>406.78</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="1"/>
+      <c r="H94" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I94" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>24876</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>403.2</v>
+        <v>402.75</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="1"/>
+      <c r="H95" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I95" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>11453</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>244.61</v>
+        <v>244.34</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="1"/>
+      <c r="H96" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I96" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>14138</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>100</v>
       </c>
       <c r="F97" s="1">
-        <v>197.57</v>
+        <v>197.35</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="1"/>
+      <c r="H97" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I97" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>26726</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>153.66</v>
+        <v>153.49</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="1"/>
+      <c r="H98" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I98" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>7388</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>1859.2</v>
+        <v>1857.13</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="1"/>
+      <c r="H99" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I99" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>20641</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>556.86</v>
+        <v>556.24</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="1"/>
+      <c r="H100" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I100" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>23495</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>698.88</v>
+        <v>698.1</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="1"/>
+      <c r="H101" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I101" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>24485</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>241.47</v>
+        <v>241.2</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="1"/>
+      <c r="H102" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I102" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>23032</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>595.39</v>
+        <v>594.73</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="1"/>
+      <c r="H103" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I103" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>29805</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>193.98</v>
+        <v>193.77</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="1"/>
+      <c r="H104" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I104" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>23762</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>306.43</v>
+        <v>306.09</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="1"/>
+      <c r="H105" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I105" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>15535</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>170.24</v>
+        <v>170.05</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="1"/>
+      <c r="H106" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I106" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>32211</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>204.29</v>
+        <v>204.06</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="1"/>
+      <c r="H107" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I107" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>29811</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>143.36</v>
+        <v>143.2</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="1"/>
+      <c r="H108" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I108" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>24902</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
         <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>195.78</v>
+        <v>195.56</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="1"/>
+      <c r="H109" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I109" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>15536</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>100</v>
       </c>
       <c r="F110" s="1">
-        <v>151.87</v>
+        <v>151.7</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="1"/>
+      <c r="H110" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I110" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>10984</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>276.86</v>
+        <v>276.56</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="1"/>
+      <c r="H111" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I111" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>29785</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>100</v>
       </c>
       <c r="F112" s="1">
-        <v>159.94</v>
+        <v>159.76</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H112" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I112" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>29812</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>143.36</v>
+        <v>143.2</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H113" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I113" s="1" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>29094</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>196.22</v>
+        <v>196.01</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="1"/>
+      <c r="H114" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I114" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>33597</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>225.79</v>
+        <v>225.54</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="1"/>
+      <c r="H115" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I115" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>24877</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>567.17</v>
+        <v>566.54</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="1"/>
+      <c r="H116" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I116" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>24903</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>196.22</v>
+        <v>196.01</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="1"/>
+      <c r="H117" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I117" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>26187</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>204.29</v>
+        <v>204.06</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="1"/>
+      <c r="H118" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I118" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>5907</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>2493.12</v>
+        <v>2490.34</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="1"/>
+      <c r="H119" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I119" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>27834</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="D120" s="1">
         <v>8443999090</v>
       </c>
       <c r="E120" s="1">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>215.04</v>
+        <v>214.8</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="1"/>
+      <c r="H120" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I120" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>21397</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
         <v>100</v>
       </c>
       <c r="F121" s="1">
-        <v>149.63</v>
+        <v>149.47</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="1"/>
+      <c r="H121" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I121" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>32212</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>223.1</v>
+        <v>222.86</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="1"/>
+      <c r="H122" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I122" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>29813</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>162.62</v>
+        <v>162.44</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="1"/>
+      <c r="H123" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I123" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>24945</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
         <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>159.94</v>
+        <v>159.76</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="1"/>
+      <c r="H124" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I124" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>27835</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>256.7</v>
+        <v>256.42</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="1"/>
+      <c r="H125" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I125" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>32483</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
         <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>596.74</v>
+        <v>596.0700000000001</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="1"/>
+      <c r="H126" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I126" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>21398</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
         <v>100</v>
       </c>
       <c r="F127" s="1">
-        <v>150.08</v>
+        <v>149.91</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="1"/>
+      <c r="H127" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I127" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>29793</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="D128" s="1">
         <v>8443999090</v>
       </c>
       <c r="E128" s="1">
         <v>100</v>
       </c>
       <c r="F128" s="1">
-        <v>206.53</v>
+        <v>165.13</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="1"/>
+      <c r="H128" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I128" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>26188</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
         <v>100</v>
       </c>
       <c r="F129" s="1">
-        <v>172.93</v>
+        <v>172.74</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="1"/>
+      <c r="H129" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I129" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>20953</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
         <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>246.85</v>
+        <v>246.57</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="1"/>
+      <c r="H130" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I130" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>32213</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>268.8</v>
+        <v>268.5</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="1"/>
+      <c r="H131" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I131" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>29814</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>161.28</v>
+        <v>161.1</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H132" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I132" s="1" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>27392</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="D133" s="1">
         <v>8443999090</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>215.94</v>
+        <v>215.7</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="1"/>
+      <c r="H133" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I133" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>24878</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="D134" s="1">
         <v>8443999090</v>
       </c>
       <c r="E134" s="1">
         <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>1118.21</v>
+        <v>1116.96</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="1"/>
+      <c r="H134" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I134" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>24946</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>194.88</v>
+        <v>194.66</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="1"/>
+      <c r="H135" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I135" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>29816</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>280.45</v>
+        <v>280.14</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="1"/>
+      <c r="H136" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I136" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>29817</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
         <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>280.45</v>
+        <v>280.14</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="1"/>
+      <c r="H137" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I137" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
         <v>29818</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>279.55</v>
+        <v>279.24</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="1"/>
+      <c r="H138" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I138" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>24180</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>1803.2</v>
+        <v>1801.19</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="1"/>
+      <c r="H139" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I139" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
-        <v>29819</v>
+        <v>35223</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>279.55</v>
+        <v>354.42</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="1"/>
+      <c r="H140" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I140" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
-        <v>29820</v>
+        <v>29819</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>291.65</v>
+        <v>279.24</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="1"/>
+      <c r="H141" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I141" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
-        <v>29815</v>
+        <v>29820</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>237.89</v>
+        <v>291.32</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="1"/>
+      <c r="H142" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I142" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
-        <v>27833</v>
+        <v>29815</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>475.78</v>
+        <v>237.62</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="1"/>
+      <c r="H143" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I143" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
-        <v>17020</v>
+        <v>27833</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>499.52</v>
+        <v>475.25</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="1"/>
+      <c r="H144" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I144" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
-        <v>24178</v>
+        <v>17020</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F145" s="1">
-        <v>1848</v>
+        <v>498.96</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="1"/>
+      <c r="H145" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I145" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
-        <v>2891</v>
+        <v>24178</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>162.62</v>
+        <v>1845.94</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="1"/>
+      <c r="H146" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I146" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
-        <v>29821</v>
+        <v>2891</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F147" s="1">
-        <v>392</v>
+        <v>162.44</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="1"/>
+      <c r="H147" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I147" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
-        <v>17243</v>
+        <v>29821</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>1521.86</v>
+        <v>391.56</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="1"/>
+      <c r="H148" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I148" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
-        <v>29822</v>
+        <v>17243</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>392</v>
+        <v>1520.16</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="1"/>
+      <c r="H149" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I149" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
-        <v>6960</v>
+        <v>29822</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>582.4</v>
+        <v>391.56</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H150" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I150" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
-        <v>6777</v>
+        <v>6960</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>862.4</v>
+        <v>581.75</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H151" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I151" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
-        <v>34836</v>
+        <v>6777</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="D152" s="1">
         <v>8443999090</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>215.04</v>
+        <v>861.4400000000001</v>
       </c>
       <c r="G152" s="1"/>
       <c r="H152" s="5" t="s">
-        <v>159</v>
+        <v>15</v>
       </c>
       <c r="I152" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
-        <v>34835</v>
+        <v>34836</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D153" s="1">
         <v>8443999090</v>
       </c>
       <c r="E153" s="1">
         <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>370.94</v>
+        <v>214.8</v>
       </c>
       <c r="G153" s="1"/>
       <c r="H153" s="5" t="s">
-        <v>159</v>
+        <v>15</v>
       </c>
       <c r="I153" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
-        <v>4243</v>
+        <v>34835</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D154" s="1">
         <v>8443999090</v>
       </c>
       <c r="E154" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>73.92</v>
+        <v>370.53</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H154" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I154" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
-        <v>22003</v>
+        <v>4243</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D155" s="1">
         <v>8443999090</v>
       </c>
       <c r="E155" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="F155" s="1">
-        <v>48.83</v>
+        <v>71.59999999999999</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="1"/>
+      <c r="H155" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I155" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
-        <v>15530</v>
+        <v>22003</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="D156" s="1">
         <v>8443999090</v>
       </c>
       <c r="E156" s="1">
         <v>100</v>
       </c>
       <c r="F156" s="1">
-        <v>35.84</v>
+        <v>50.12</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="1"/>
+      <c r="H156" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I156" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
-        <v>21113</v>
+        <v>15530</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
         <v>100</v>
       </c>
       <c r="F157" s="1">
-        <v>36.29</v>
+        <v>35.8</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="1"/>
+      <c r="H157" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I157" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
-        <v>5515</v>
+        <v>21113</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F158" s="1">
-        <v>105.28</v>
+        <v>36.25</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H158" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I158" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
-        <v>29767</v>
+        <v>5515</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D159" s="1">
         <v>8443999090</v>
       </c>
       <c r="E159" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>39.87</v>
+        <v>105.16</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H159" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I159" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
-        <v>21167</v>
+        <v>29767</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
         <v>100</v>
       </c>
       <c r="F160" s="1">
-        <v>40.32</v>
+        <v>38.49</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H160" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I160" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
-        <v>28208</v>
+        <v>21167</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
         <v>100</v>
       </c>
       <c r="F161" s="1">
-        <v>42.56</v>
+        <v>40.28</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="1"/>
+      <c r="H161" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I161" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
-        <v>33880</v>
+        <v>28208</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="D162" s="1">
         <v>8443999090</v>
       </c>
       <c r="E162" s="1">
         <v>100</v>
       </c>
       <c r="F162" s="1">
-        <v>53.76</v>
+        <v>42.51</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H162" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I162" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
-        <v>19601</v>
+        <v>33880</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
         <v>100</v>
       </c>
       <c r="F163" s="1">
-        <v>64.51000000000001</v>
+        <v>53.7</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H163" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I163" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
-        <v>29834</v>
+        <v>19601</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D164" s="1">
         <v>8443999090</v>
       </c>
       <c r="E164" s="1">
         <v>100</v>
       </c>
       <c r="F164" s="1">
-        <v>38.98</v>
+        <v>64.44</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="1"/>
+      <c r="H164" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I164" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
-        <v>27390</v>
+        <v>29834</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F165" s="1">
-        <v>49.73</v>
+        <v>38.93</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="1"/>
+      <c r="H165" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I165" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
-        <v>28209</v>
+        <v>27390</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>43.9</v>
+        <v>49.67</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H166" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I166" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
-        <v>28210</v>
+        <v>28209</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
         <v>100</v>
       </c>
       <c r="F167" s="1">
-        <v>51.07</v>
+        <v>43.86</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H167" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I167" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
-        <v>33115</v>
+        <v>28210</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
         <v>100</v>
       </c>
       <c r="F168" s="1">
-        <v>45.25</v>
+        <v>51.02</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="1"/>
+      <c r="H168" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I168" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
-        <v>29828</v>
+        <v>33115</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F169" s="1">
-        <v>43.01</v>
+        <v>45.2</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H169" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I169" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
-        <v>28071</v>
+        <v>29828</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="D170" s="1">
         <v>8443999090</v>
       </c>
       <c r="E170" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F170" s="1">
-        <v>48.38</v>
+        <v>42.96</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H170" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I170" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
-        <v>232</v>
+        <v>28071</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="D171" s="1">
         <v>8443999090</v>
       </c>
       <c r="E171" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="F171" s="1">
-        <v>78.84999999999999</v>
-[...4 lines deleted...]
-      <c r="H171" s="1"/>
+        <v>48.33</v>
+      </c>
+      <c r="G171" s="1"/>
+      <c r="H171" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I171" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
-        <v>22005</v>
+        <v>232</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D172" s="1">
         <v>8443999090</v>
       </c>
       <c r="E172" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="F172" s="1">
-        <v>55.1</v>
-[...4 lines deleted...]
-        <v>31</v>
+        <v>78.76000000000001</v>
+      </c>
+      <c r="G172" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="H172" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I172" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
-        <v>15529</v>
+        <v>22005</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D173" s="1">
         <v>8443999090</v>
       </c>
       <c r="E173" s="1">
         <v>100</v>
       </c>
       <c r="F173" s="1">
-        <v>47.49</v>
+        <v>55.04</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="1"/>
+      <c r="H173" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I173" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
-        <v>21172</v>
+        <v>15529</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D174" s="1">
         <v>8443999090</v>
       </c>
       <c r="E174" s="1">
         <v>100</v>
       </c>
       <c r="F174" s="1">
-        <v>44.8</v>
+        <v>47.44</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H174" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I174" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
-        <v>29829</v>
+        <v>21172</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
         <v>100</v>
       </c>
       <c r="F175" s="1">
-        <v>43.01</v>
+        <v>44.75</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="1"/>
+      <c r="H175" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I175" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
-        <v>5519</v>
+        <v>29829</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
         <v>100</v>
       </c>
       <c r="F176" s="1">
-        <v>107.52</v>
+        <v>42.96</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="1"/>
+      <c r="H176" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I176" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
-        <v>6755</v>
+        <v>5519</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D177" s="1">
         <v>8443999090</v>
       </c>
       <c r="E177" s="1">
         <v>100</v>
       </c>
       <c r="F177" s="1">
-        <v>71.68000000000001</v>
+        <v>107.4</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H177" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I177" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
-        <v>15537</v>
+        <v>6755</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="D178" s="1">
         <v>8443999090</v>
       </c>
       <c r="E178" s="1">
         <v>100</v>
       </c>
       <c r="F178" s="1">
-        <v>43.01</v>
+        <v>71.59999999999999</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="1"/>
+      <c r="H178" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I178" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
-        <v>22002</v>
+        <v>15537</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
         <v>100</v>
       </c>
       <c r="F179" s="1">
-        <v>53.76</v>
+        <v>42.96</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="1"/>
+      <c r="H179" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I179" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
-        <v>29770</v>
+        <v>22002</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="D180" s="1">
         <v>8443999090</v>
       </c>
       <c r="E180" s="1">
         <v>100</v>
       </c>
       <c r="F180" s="1">
-        <v>56.9</v>
+        <v>53.7</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H180" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I180" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
-        <v>21168</v>
+        <v>29770</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D181" s="1">
         <v>8443999090</v>
       </c>
       <c r="E181" s="1">
         <v>100</v>
       </c>
       <c r="F181" s="1">
-        <v>43.01</v>
+        <v>56.83</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="1"/>
+      <c r="H181" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I181" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
-        <v>28211</v>
+        <v>21168</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="D182" s="1">
         <v>8443999090</v>
       </c>
       <c r="E182" s="1">
         <v>100</v>
       </c>
       <c r="F182" s="1">
-        <v>45.7</v>
+        <v>42.96</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="1"/>
+      <c r="H182" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I182" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
-        <v>33882</v>
+        <v>28211</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="D183" s="1">
         <v>8443999090</v>
       </c>
       <c r="E183" s="1">
         <v>100</v>
       </c>
       <c r="F183" s="1">
-        <v>56.9</v>
+        <v>45.65</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="1"/>
+      <c r="H183" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I183" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
-        <v>28212</v>
+        <v>33882</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>100</v>
       </c>
       <c r="F184" s="1">
-        <v>56.9</v>
+        <v>56.83</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="1"/>
+      <c r="H184" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I184" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
-        <v>33117</v>
+        <v>28212</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D185" s="1">
         <v>8443999090</v>
       </c>
       <c r="E185" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F185" s="1">
-        <v>50.18</v>
+        <v>56.83</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="1"/>
+      <c r="H185" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I185" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
-        <v>29831</v>
+        <v>33117</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="D186" s="1">
         <v>8443999090</v>
       </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
       <c r="F186" s="1">
-        <v>48.38</v>
+        <v>50.12</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H186" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I186" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
-        <v>19602</v>
+        <v>29831</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="D187" s="1">
         <v>8443999090</v>
       </c>
       <c r="E187" s="1">
         <v>1</v>
       </c>
       <c r="F187" s="1">
-        <v>99.45999999999999</v>
+        <v>48.33</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H187" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I187" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
-        <v>29830</v>
+        <v>19602</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="D188" s="1">
         <v>8443999090</v>
       </c>
       <c r="E188" s="1">
         <v>1</v>
       </c>
       <c r="F188" s="1">
-        <v>42.11</v>
+        <v>99.34999999999999</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H188" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I188" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
-        <v>14139</v>
+        <v>29830</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D189" s="1">
         <v>8443999090</v>
       </c>
       <c r="E189" s="1">
-        <v>150</v>
+        <v>1</v>
       </c>
       <c r="F189" s="1">
-        <v>59.58</v>
-[...6 lines deleted...]
-        <v>19</v>
+        <v>42.07</v>
+      </c>
+      <c r="G189" s="1"/>
+      <c r="H189" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I189" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
-        <v>5516</v>
+        <v>14139</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="D190" s="1">
         <v>8443999090</v>
       </c>
       <c r="E190" s="1">
-        <v>1</v>
+        <v>150</v>
       </c>
       <c r="F190" s="1">
-        <v>110.21</v>
-[...2 lines deleted...]
-      <c r="H190" s="1"/>
+        <v>59.52</v>
+      </c>
+      <c r="G190" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="H190" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I190" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
-        <v>3361</v>
+        <v>5516</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D191" s="1">
         <v>8443999090</v>
       </c>
       <c r="E191" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>82.88</v>
+        <v>110.09</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="1"/>
+      <c r="H191" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I191" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
-        <v>19435</v>
+        <v>3361</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="D192" s="1">
         <v>8443999090</v>
       </c>
       <c r="E192" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F192" s="1">
-        <v>87.36</v>
+        <v>82.79000000000001</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="1"/>
+      <c r="H192" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I192" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="2">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
-        <v>22004</v>
+        <v>19435</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D193" s="1">
         <v>8443999090</v>
       </c>
       <c r="E193" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>51.52</v>
+        <v>87.26000000000001</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H193" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I193" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
-        <v>15531</v>
+        <v>22004</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="D194" s="1">
         <v>8443999090</v>
       </c>
       <c r="E194" s="1">
         <v>100</v>
       </c>
       <c r="F194" s="1">
-        <v>43.01</v>
+        <v>51.46</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="1"/>
+      <c r="H194" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I194" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
-        <v>29768</v>
+        <v>15531</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="D195" s="1">
         <v>8443999090</v>
       </c>
       <c r="E195" s="1">
         <v>100</v>
       </c>
       <c r="F195" s="1">
-        <v>45.25</v>
+        <v>42.96</v>
       </c>
       <c r="G195" s="1"/>
-      <c r="H195" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H195" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I195" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
-        <v>21169</v>
+        <v>29768</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D196" s="1">
         <v>8443999090</v>
       </c>
       <c r="E196" s="1">
         <v>100</v>
       </c>
       <c r="F196" s="1">
-        <v>43.01</v>
+        <v>45.2</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H196" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I196" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
-        <v>19603</v>
+        <v>21169</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D197" s="1">
         <v>8443999090</v>
       </c>
       <c r="E197" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F197" s="1">
-        <v>82.43000000000001</v>
+        <v>42.96</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="1"/>
+      <c r="H197" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I197" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
-        <v>29832</v>
+        <v>19603</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D198" s="1">
         <v>8443999090</v>
       </c>
       <c r="E198" s="1">
         <v>1</v>
       </c>
       <c r="F198" s="1">
-        <v>42.56</v>
+        <v>82.34</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="1"/>
+      <c r="H198" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I198" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
-        <v>33116</v>
+        <v>29832</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="D199" s="1">
         <v>8443999090</v>
       </c>
       <c r="E199" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F199" s="1">
-        <v>54.21</v>
+        <v>42.51</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="1"/>
+      <c r="H199" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I199" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
-        <v>15538</v>
+        <v>33116</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D200" s="1">
         <v>8443999090</v>
       </c>
       <c r="E200" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F200" s="1">
-        <v>99.90000000000001</v>
+        <v>54.15</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="1"/>
+      <c r="H200" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I200" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
-        <v>24948</v>
+        <v>15538</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="D201" s="1">
         <v>8443999090</v>
       </c>
       <c r="E201" s="1">
         <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>66.75</v>
+        <v>99.79000000000001</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="1"/>
+      <c r="H201" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I201" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
-        <v>4244</v>
+        <v>24948</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>212.35</v>
+        <v>66.68000000000001</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="1"/>
+      <c r="H202" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I202" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
-        <v>15880</v>
+        <v>4244</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D203" s="1">
         <v>8443999090</v>
       </c>
       <c r="E203" s="1">
         <v>50</v>
       </c>
       <c r="F203" s="1">
-        <v>99.90000000000001</v>
+        <v>212.12</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="1"/>
+      <c r="H203" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I203" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="2">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
-        <v>6756</v>
+        <v>15880</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D204" s="1">
         <v>8443999090</v>
       </c>
       <c r="E204" s="1">
         <v>50</v>
       </c>
       <c r="F204" s="1">
-        <v>174.72</v>
+        <v>99.79000000000001</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="1"/>
+      <c r="H204" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I204" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
-        <v>15539</v>
+        <v>6756</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="D205" s="1">
         <v>8443999090</v>
       </c>
       <c r="E205" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F205" s="1">
-        <v>99.90000000000001</v>
+        <v>174.53</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H205" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I205" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
-        <v>29789</v>
+        <v>15539</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="D206" s="1">
         <v>8443999090</v>
       </c>
       <c r="E206" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F206" s="1">
-        <v>106.18</v>
+        <v>93.53</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H206" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="I206" s="1" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
-        <v>21170</v>
+        <v>29789</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="D207" s="1">
         <v>8443999090</v>
       </c>
       <c r="E207" s="1">
         <v>100</v>
       </c>
       <c r="F207" s="1">
-        <v>92.73999999999999</v>
+        <v>106.06</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="1"/>
+      <c r="H207" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I207" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
-        <v>15257</v>
+        <v>21170</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D208" s="1">
         <v>8443999090</v>
       </c>
       <c r="E208" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F208" s="1">
-        <v>258.94</v>
+        <v>92.63</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="1"/>
+      <c r="H208" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I208" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
-        <v>227</v>
+        <v>15257</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="D209" s="1">
         <v>8443999090</v>
       </c>
       <c r="E209" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F209" s="1">
-        <v>94.08</v>
+        <v>258.66</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="1"/>
+      <c r="H209" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I209" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
-        <v>16934</v>
+        <v>227</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="D210" s="1">
         <v>8443999090</v>
       </c>
       <c r="E210" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F210" s="1">
-        <v>120.51</v>
+        <v>93.98</v>
       </c>
       <c r="G210" s="1"/>
-      <c r="H210" s="1"/>
+      <c r="H210" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I210" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="2">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
-        <v>27840</v>
+        <v>16934</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="D211" s="1">
         <v>8443999090</v>
       </c>
       <c r="E211" s="1">
         <v>1</v>
       </c>
       <c r="F211" s="1">
-        <v>156.8</v>
+        <v>90.84</v>
       </c>
       <c r="G211" s="1"/>
-      <c r="H211" s="1"/>
+      <c r="H211" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I211" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="2">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
-        <v>5875</v>
+        <v>27840</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="D212" s="1"/>
+        <v>223</v>
+      </c>
+      <c r="D212" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E212" s="1">
         <v>1</v>
       </c>
       <c r="F212" s="1">
-        <v>94.08</v>
+        <v>156.63</v>
       </c>
       <c r="G212" s="1"/>
-      <c r="H212" s="1"/>
+      <c r="H212" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I212" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="2">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
-        <v>19675</v>
+        <v>5875</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>221</v>
-[...3 lines deleted...]
-      </c>
+        <v>224</v>
+      </c>
+      <c r="D213" s="1"/>
       <c r="E213" s="1">
         <v>1</v>
       </c>
       <c r="F213" s="1">
-        <v>95.42</v>
+        <v>93.98</v>
       </c>
       <c r="G213" s="1"/>
-      <c r="H213" s="1"/>
+      <c r="H213" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I213" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="2">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
-        <v>27841</v>
+        <v>19675</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="D214" s="1">
         <v>8443999090</v>
       </c>
       <c r="E214" s="1">
         <v>1</v>
       </c>
       <c r="F214" s="1">
-        <v>112.45</v>
+        <v>95.31999999999999</v>
       </c>
       <c r="G214" s="1"/>
-      <c r="H214" s="1"/>
+      <c r="H214" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I214" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="2">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
-        <v>26979</v>
+        <v>27841</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="D215" s="1">
         <v>8443999090</v>
       </c>
       <c r="E215" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F215" s="1">
-        <v>99.45999999999999</v>
+        <v>112.32</v>
       </c>
       <c r="G215" s="1"/>
-      <c r="H215" s="1"/>
+      <c r="H215" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I215" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="2">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
-        <v>6757</v>
+        <v>26979</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="D216" s="1">
         <v>8443999090</v>
       </c>
       <c r="E216" s="1">
         <v>50</v>
       </c>
       <c r="F216" s="1">
-        <v>154.56</v>
+        <v>99.34999999999999</v>
       </c>
       <c r="G216" s="1"/>
-      <c r="H216" s="1"/>
+      <c r="H216" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I216" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="2">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
-        <v>15881</v>
+        <v>6757</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="D217" s="1">
         <v>8443999090</v>
       </c>
       <c r="E217" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="F217" s="1">
-        <v>99.90000000000001</v>
+        <v>154.39</v>
       </c>
       <c r="G217" s="1"/>
-      <c r="H217" s="1"/>
+      <c r="H217" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I217" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="218" spans="1:9" outlineLevel="2">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
-        <v>29772</v>
+        <v>15881</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="D218" s="1">
         <v>8443999090</v>
       </c>
       <c r="E218" s="1">
         <v>100</v>
       </c>
       <c r="F218" s="1">
-        <v>118.72</v>
+        <v>99.79000000000001</v>
       </c>
       <c r="G218" s="1"/>
-      <c r="H218" s="1"/>
+      <c r="H218" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I218" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="2">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
-        <v>21171</v>
+        <v>29772</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="D219" s="1">
         <v>8443999090</v>
       </c>
       <c r="E219" s="1">
         <v>100</v>
       </c>
       <c r="F219" s="1">
-        <v>104.38</v>
+        <v>118.59</v>
       </c>
       <c r="G219" s="1"/>
-      <c r="H219" s="1"/>
+      <c r="H219" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I219" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="2">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
-        <v>29835</v>
+        <v>21171</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="D220" s="1">
         <v>8443999090</v>
       </c>
       <c r="E220" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F220" s="1">
-        <v>89.59999999999999</v>
+        <v>104.27</v>
       </c>
       <c r="G220" s="1"/>
-      <c r="H220" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H220" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I220" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="2">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
-        <v>6955</v>
+        <v>29835</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="D221" s="1">
         <v>8443999090</v>
       </c>
       <c r="E221" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F221" s="1">
-        <v>209.66</v>
+        <v>89.5</v>
       </c>
       <c r="G221" s="1"/>
-      <c r="H221" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H221" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I221" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="2">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
-        <v>5098</v>
+        <v>6955</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="D222" s="1">
         <v>8443999090</v>
       </c>
       <c r="E222" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F222" s="1">
-        <v>53.76</v>
+        <v>209.43</v>
       </c>
       <c r="G222" s="1"/>
-      <c r="H222" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H222" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I222" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="2">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
-        <v>13606</v>
+        <v>5098</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="D223" s="1">
         <v>8443999090</v>
       </c>
       <c r="E223" s="1">
         <v>1</v>
       </c>
       <c r="F223" s="1">
-        <v>227.14</v>
+        <v>53.7</v>
       </c>
       <c r="G223" s="1"/>
-      <c r="H223" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H223" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I223" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="2">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
-        <v>4036</v>
+        <v>13606</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="D224" s="1">
         <v>8443999090</v>
       </c>
       <c r="E224" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F224" s="1">
-        <v>224.45</v>
+        <v>226.88</v>
       </c>
       <c r="G224" s="1"/>
-      <c r="H224" s="1"/>
+      <c r="H224" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I224" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="2">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
-        <v>15543</v>
+        <v>4036</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="D225" s="1">
         <v>8443999090</v>
       </c>
       <c r="E225" s="1">
         <v>50</v>
       </c>
       <c r="F225" s="1">
-        <v>132.16</v>
+        <v>224.2</v>
       </c>
       <c r="G225" s="1"/>
-      <c r="H225" s="1"/>
+      <c r="H225" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I225" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="2">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
-        <v>19440</v>
+        <v>15543</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="D226" s="1">
         <v>8443999090</v>
       </c>
       <c r="E226" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F226" s="1">
-        <v>291.2</v>
+        <v>132.01</v>
       </c>
       <c r="G226" s="1"/>
-      <c r="H226" s="1"/>
+      <c r="H226" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I226" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="2">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
-        <v>28221</v>
+        <v>19440</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="D227" s="1">
         <v>8443999090</v>
       </c>
       <c r="E227" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F227" s="1">
-        <v>159.94</v>
+        <v>290.88</v>
       </c>
       <c r="G227" s="1"/>
-      <c r="H227" s="1"/>
+      <c r="H227" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I227" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="2">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
-        <v>24214</v>
+        <v>28221</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="D228" s="1">
         <v>8443999090</v>
       </c>
       <c r="E228" s="1">
         <v>100</v>
       </c>
       <c r="F228" s="1">
-        <v>176.96</v>
+        <v>159.76</v>
       </c>
       <c r="G228" s="1"/>
-      <c r="H228" s="1"/>
+      <c r="H228" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I228" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="2">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
-        <v>7384</v>
+        <v>24214</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="D229" s="1">
         <v>8443999090</v>
       </c>
       <c r="E229" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F229" s="1">
-        <v>311.81</v>
+        <v>176.76</v>
       </c>
       <c r="G229" s="1"/>
-      <c r="H229" s="1"/>
+      <c r="H229" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I229" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="2">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
-        <v>25559</v>
+        <v>7384</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="D230" s="1">
         <v>8443999090</v>
       </c>
       <c r="E230" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F230" s="1">
-        <v>327.94</v>
+        <v>311.46</v>
       </c>
       <c r="G230" s="1"/>
-      <c r="H230" s="1"/>
+      <c r="H230" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I230" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="2">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
-        <v>16353</v>
+        <v>25559</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="D231" s="1">
         <v>8443999090</v>
       </c>
       <c r="E231" s="1">
-        <v>50</v>
+        <v>5</v>
       </c>
       <c r="F231" s="1">
-        <v>224.45</v>
+        <v>327.57</v>
       </c>
       <c r="G231" s="1"/>
-      <c r="H231" s="1"/>
+      <c r="H231" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I231" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="2">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
-        <v>15544</v>
+        <v>16353</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="D232" s="1">
         <v>8443999090</v>
       </c>
       <c r="E232" s="1">
         <v>50</v>
       </c>
       <c r="F232" s="1">
-        <v>132.16</v>
+        <v>224.2</v>
       </c>
       <c r="G232" s="1"/>
-      <c r="H232" s="1"/>
+      <c r="H232" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I232" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="233" spans="1:9" outlineLevel="2">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
-        <v>30460</v>
+        <v>15544</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="D233" s="1">
         <v>8443999090</v>
       </c>
       <c r="E233" s="1">
         <v>50</v>
       </c>
       <c r="F233" s="1">
-        <v>131.71</v>
+        <v>132.01</v>
       </c>
       <c r="G233" s="1"/>
-      <c r="H233" s="1"/>
+      <c r="H233" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I233" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="234" spans="1:9" outlineLevel="2">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
-        <v>28183</v>
+        <v>30460</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="D234" s="1">
         <v>8443999090</v>
       </c>
       <c r="E234" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F234" s="1">
-        <v>146.05</v>
+        <v>131.57</v>
       </c>
       <c r="G234" s="1"/>
-      <c r="H234" s="1"/>
+      <c r="H234" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I234" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="235" spans="1:9" outlineLevel="2">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
-        <v>28182</v>
+        <v>28183</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="D235" s="1">
         <v>8443999090</v>
       </c>
       <c r="E235" s="1">
         <v>1</v>
       </c>
       <c r="F235" s="1">
-        <v>159.94</v>
+        <v>145.89</v>
       </c>
       <c r="G235" s="1"/>
-      <c r="H235" s="1"/>
+      <c r="H235" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I235" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="236" spans="1:9" outlineLevel="2">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
-        <v>34582</v>
+        <v>28182</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="D236" s="1">
         <v>8443999090</v>
       </c>
       <c r="E236" s="1">
         <v>1</v>
       </c>
       <c r="F236" s="1">
-        <v>139.78</v>
+        <v>159.76</v>
       </c>
       <c r="G236" s="1"/>
-      <c r="H236" s="1"/>
+      <c r="H236" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I236" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="237" spans="1:9" outlineLevel="2">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
-        <v>7867</v>
+        <v>34582</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="D237" s="1">
         <v>8443999090</v>
       </c>
       <c r="E237" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F237" s="1">
-        <v>218.62</v>
+        <v>139.62</v>
       </c>
       <c r="G237" s="1"/>
-      <c r="H237" s="1"/>
+      <c r="H237" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I237" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="238" spans="1:9" outlineLevel="2">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
-        <v>34581</v>
+        <v>7867</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="D238" s="1">
         <v>8443999090</v>
       </c>
       <c r="E238" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F238" s="1">
-        <v>137.09</v>
+        <v>218.38</v>
       </c>
       <c r="G238" s="1"/>
-      <c r="H238" s="1"/>
+      <c r="H238" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I238" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="239" spans="1:9" outlineLevel="2">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
-        <v>8917</v>
+        <v>34581</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D239" s="1">
         <v>8443999090</v>
       </c>
       <c r="E239" s="1">
         <v>1</v>
       </c>
       <c r="F239" s="1">
-        <v>229.82</v>
+        <v>136.94</v>
       </c>
       <c r="G239" s="1"/>
-      <c r="H239" s="1"/>
+      <c r="H239" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I239" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="240" spans="1:9" outlineLevel="2">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
-        <v>6380</v>
+        <v>8917</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="D240" s="1">
         <v>8443999090</v>
       </c>
       <c r="E240" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F240" s="1">
-        <v>94.08</v>
+        <v>229.57</v>
       </c>
       <c r="G240" s="1"/>
-      <c r="H240" s="1"/>
+      <c r="H240" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I240" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="241" spans="1:9" outlineLevel="2">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
-        <v>15882</v>
+        <v>6380</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="D241" s="1">
         <v>8443999090</v>
       </c>
       <c r="E241" s="1">
         <v>50</v>
       </c>
       <c r="F241" s="1">
-        <v>159.49</v>
+        <v>93.98</v>
       </c>
       <c r="G241" s="1"/>
-      <c r="H241" s="1"/>
+      <c r="H241" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I241" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="242" spans="1:9" outlineLevel="2">
       <c r="A242" s="1"/>
       <c r="B242" s="1">
-        <v>13349</v>
+        <v>15882</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="D242" s="1">
         <v>8443999090</v>
       </c>
       <c r="E242" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F242" s="1">
-        <v>419.33</v>
+        <v>159.31</v>
       </c>
       <c r="G242" s="1"/>
-      <c r="H242" s="1"/>
+      <c r="H242" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I242" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="243" spans="1:9" outlineLevel="2">
       <c r="A243" s="1"/>
       <c r="B243" s="1">
-        <v>27842</v>
+        <v>13349</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="D243" s="1">
         <v>8443999090</v>
       </c>
       <c r="E243" s="1">
         <v>1</v>
       </c>
       <c r="F243" s="1">
-        <v>224</v>
+        <v>418.86</v>
       </c>
       <c r="G243" s="1"/>
-      <c r="H243" s="1"/>
+      <c r="H243" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I243" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="244" spans="1:9" outlineLevel="2">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
-        <v>11436</v>
+        <v>27842</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="D244" s="1">
         <v>8443999090</v>
       </c>
       <c r="E244" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F244" s="1">
-        <v>292.1</v>
+        <v>223.75</v>
       </c>
       <c r="G244" s="1"/>
-      <c r="H244" s="1"/>
+      <c r="H244" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I244" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="245" spans="1:9" outlineLevel="2">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
-        <v>15873</v>
+        <v>11436</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="D245" s="1">
         <v>8443999090</v>
       </c>
       <c r="E245" s="1">
         <v>50</v>
       </c>
       <c r="F245" s="1">
-        <v>164.42</v>
+        <v>291.77</v>
       </c>
       <c r="G245" s="1"/>
-      <c r="H245" s="1"/>
+      <c r="H245" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I245" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="246" spans="1:9" outlineLevel="2">
       <c r="A246" s="1"/>
       <c r="B246" s="1">
-        <v>31435</v>
+        <v>15873</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="D246" s="1">
         <v>8443999090</v>
       </c>
       <c r="E246" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F246" s="1">
-        <v>148.74</v>
+        <v>164.23</v>
       </c>
       <c r="G246" s="1"/>
-      <c r="H246" s="1"/>
+      <c r="H246" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I246" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="247" spans="1:9" outlineLevel="2">
       <c r="A247" s="1"/>
       <c r="B247" s="1">
-        <v>20967</v>
+        <v>31435</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="D247" s="1">
         <v>8443999090</v>
       </c>
       <c r="E247" s="1">
         <v>1</v>
       </c>
       <c r="F247" s="1">
-        <v>115.14</v>
+        <v>148.57</v>
       </c>
       <c r="G247" s="1"/>
-      <c r="H247" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H247" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I247" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="248" spans="1:9" outlineLevel="2">
       <c r="A248" s="1"/>
       <c r="B248" s="1">
-        <v>25650</v>
+        <v>20967</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="D248" s="1">
         <v>8443999090</v>
       </c>
       <c r="E248" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F248" s="1">
-        <v>179.2</v>
+        <v>115.01</v>
       </c>
       <c r="G248" s="1"/>
-      <c r="H248" s="1"/>
+      <c r="H248" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I248" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="249" spans="1:9" outlineLevel="2">
       <c r="A249" s="1"/>
       <c r="B249" s="1">
-        <v>24484</v>
+        <v>25650</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="D249" s="1">
         <v>8443999090</v>
       </c>
       <c r="E249" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F249" s="1">
-        <v>159.49</v>
+        <v>179</v>
       </c>
       <c r="G249" s="1"/>
-      <c r="H249" s="1"/>
+      <c r="H249" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I249" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="250" spans="1:9" outlineLevel="2">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
-        <v>28222</v>
+        <v>24484</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="D250" s="1">
         <v>8443999090</v>
       </c>
       <c r="E250" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F250" s="1">
-        <v>155.9</v>
+        <v>159.31</v>
       </c>
       <c r="G250" s="1"/>
-      <c r="H250" s="1"/>
+      <c r="H250" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I250" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="251" spans="1:9" outlineLevel="2">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
-        <v>22984</v>
+        <v>28222</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="D251" s="1">
         <v>8443999090</v>
       </c>
       <c r="E251" s="1">
         <v>100</v>
       </c>
       <c r="F251" s="1">
-        <v>158.59</v>
+        <v>155.73</v>
       </c>
       <c r="G251" s="1"/>
-      <c r="H251" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H251" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I251" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="252" spans="1:9" outlineLevel="2">
       <c r="A252" s="1"/>
       <c r="B252" s="1">
-        <v>29849</v>
+        <v>22984</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="D252" s="1">
         <v>8443999090</v>
       </c>
       <c r="E252" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F252" s="1">
-        <v>134.4</v>
+        <v>158.42</v>
       </c>
       <c r="G252" s="1"/>
-      <c r="H252" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H252" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I252" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="253" spans="1:9" outlineLevel="2">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
-        <v>29850</v>
+        <v>35289</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="D253" s="1">
         <v>8443999090</v>
       </c>
       <c r="E253" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F253" s="1">
-        <v>137.09</v>
+        <v>147.68</v>
       </c>
       <c r="G253" s="1"/>
-      <c r="H253" s="1"/>
+      <c r="H253" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I253" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="254" spans="1:9" outlineLevel="2">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
-        <v>25448</v>
+        <v>29849</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="D254" s="1">
         <v>8443999090</v>
       </c>
       <c r="E254" s="1">
         <v>1</v>
       </c>
       <c r="F254" s="1">
-        <v>91.39</v>
+        <v>128.88</v>
       </c>
       <c r="G254" s="1"/>
-      <c r="H254" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H254" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I254" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="255" spans="1:9" outlineLevel="2">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
-        <v>23104</v>
+        <v>29850</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D255" s="1">
         <v>8443999090</v>
       </c>
       <c r="E255" s="1">
         <v>1</v>
       </c>
       <c r="F255" s="1">
-        <v>153.66</v>
+        <v>139.62</v>
       </c>
       <c r="G255" s="1"/>
-      <c r="H255" s="1"/>
+      <c r="H255" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I255" s="1" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
     </row>
     <row r="256" spans="1:9" outlineLevel="2">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
-        <v>33646</v>
+        <v>25448</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="D256" s="1">
         <v>8443999090</v>
       </c>
       <c r="E256" s="1">
         <v>1</v>
       </c>
       <c r="F256" s="1">
-        <v>591.36</v>
+        <v>91.29000000000001</v>
       </c>
       <c r="G256" s="1"/>
-      <c r="H256" s="1"/>
+      <c r="H256" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I256" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="257" spans="1:9" outlineLevel="2">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
-        <v>9624</v>
+        <v>23104</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="D257" s="1">
         <v>8443999090</v>
       </c>
       <c r="E257" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F257" s="1">
-        <v>79.3</v>
+        <v>149.02</v>
       </c>
       <c r="G257" s="1"/>
-      <c r="H257" s="1"/>
+      <c r="H257" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I257" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="258" spans="1:9" outlineLevel="2">
       <c r="A258" s="1"/>
       <c r="B258" s="1">
-        <v>22006</v>
+        <v>33646</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="D258" s="1">
         <v>8443999090</v>
       </c>
       <c r="E258" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F258" s="1">
-        <v>51.07</v>
+        <v>590.7</v>
       </c>
       <c r="G258" s="1"/>
-      <c r="H258" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H258" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I258" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="259" spans="1:9" outlineLevel="2">
       <c r="A259" s="1"/>
       <c r="B259" s="1">
-        <v>15516</v>
+        <v>9624</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="D259" s="1">
         <v>8443999090</v>
       </c>
       <c r="E259" s="1">
         <v>100</v>
       </c>
       <c r="F259" s="1">
-        <v>35.84</v>
+        <v>79.20999999999999</v>
       </c>
       <c r="G259" s="1"/>
-      <c r="H259" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H259" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I259" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="260" spans="1:9" outlineLevel="2">
       <c r="A260" s="1"/>
       <c r="B260" s="1">
-        <v>21114</v>
+        <v>22006</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="D260" s="1">
         <v>8443999090</v>
       </c>
       <c r="E260" s="1">
         <v>100</v>
       </c>
       <c r="F260" s="1">
-        <v>35.84</v>
+        <v>42.96</v>
       </c>
       <c r="G260" s="1"/>
-      <c r="H260" s="1"/>
+      <c r="H260" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I260" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="261" spans="1:9" outlineLevel="2">
       <c r="A261" s="1"/>
       <c r="B261" s="1">
-        <v>9367</v>
+        <v>15516</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="D261" s="1">
         <v>8443999090</v>
       </c>
       <c r="E261" s="1">
         <v>100</v>
       </c>
       <c r="F261" s="1">
-        <v>101.25</v>
+        <v>34.01</v>
       </c>
       <c r="G261" s="1"/>
-      <c r="H261" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H261" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="I261" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="262" spans="1:9" outlineLevel="2">
       <c r="A262" s="1"/>
       <c r="B262" s="1">
-        <v>29769</v>
+        <v>21114</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="D262" s="1">
         <v>8443999090</v>
       </c>
       <c r="E262" s="1">
         <v>100</v>
       </c>
       <c r="F262" s="1">
-        <v>38.08</v>
+        <v>34.01</v>
       </c>
       <c r="G262" s="1"/>
-      <c r="H262" s="1"/>
+      <c r="H262" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I262" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="263" spans="1:9" outlineLevel="2">
       <c r="A263" s="1"/>
       <c r="B263" s="1">
-        <v>21173</v>
+        <v>9367</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="D263" s="1">
         <v>8443999090</v>
       </c>
       <c r="E263" s="1">
         <v>100</v>
       </c>
       <c r="F263" s="1">
-        <v>36.29</v>
+        <v>101.14</v>
       </c>
       <c r="G263" s="1"/>
-      <c r="H263" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H263" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I263" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="264" spans="1:9" outlineLevel="2">
       <c r="A264" s="1"/>
       <c r="B264" s="1">
-        <v>24085</v>
+        <v>29769</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="D264" s="1">
         <v>8443999090</v>
       </c>
       <c r="E264" s="1">
         <v>100</v>
       </c>
       <c r="F264" s="1">
-        <v>38.08</v>
+        <v>37.59</v>
       </c>
       <c r="G264" s="1"/>
-      <c r="H264" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H264" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I264" s="1" t="s">
+        <v>276</v>
       </c>
     </row>
     <row r="265" spans="1:9" outlineLevel="2">
       <c r="A265" s="1"/>
       <c r="B265" s="1">
-        <v>28446</v>
+        <v>21173</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="D265" s="1">
         <v>8443999090</v>
       </c>
       <c r="E265" s="1">
         <v>100</v>
       </c>
       <c r="F265" s="1">
-        <v>38.53</v>
+        <v>36.25</v>
       </c>
       <c r="G265" s="1"/>
-      <c r="H265" s="1"/>
+      <c r="H265" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I265" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="266" spans="1:9" outlineLevel="2">
       <c r="A266" s="1"/>
       <c r="B266" s="1">
-        <v>34031</v>
+        <v>24085</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="D266" s="1">
         <v>8443999090</v>
       </c>
       <c r="E266" s="1">
         <v>100</v>
       </c>
       <c r="F266" s="1">
-        <v>38.53</v>
+        <v>38.04</v>
       </c>
       <c r="G266" s="1"/>
-      <c r="H266" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H266" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I266" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="267" spans="1:9" outlineLevel="2">
       <c r="A267" s="1"/>
       <c r="B267" s="1">
-        <v>29796</v>
+        <v>28446</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="D267" s="1">
         <v>8443999090</v>
       </c>
       <c r="E267" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F267" s="1">
-        <v>146.05</v>
+        <v>38.49</v>
       </c>
       <c r="G267" s="1"/>
-      <c r="H267" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H267" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I267" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="268" spans="1:9" outlineLevel="2">
       <c r="A268" s="1"/>
       <c r="B268" s="1">
-        <v>31613</v>
+        <v>34031</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="D268" s="1">
         <v>8443999090</v>
       </c>
       <c r="E268" s="1">
         <v>100</v>
       </c>
       <c r="F268" s="1">
-        <v>72.13</v>
+        <v>38.49</v>
       </c>
       <c r="G268" s="1"/>
-      <c r="H268" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H268" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I268" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="269" spans="1:9" outlineLevel="2">
       <c r="A269" s="1"/>
       <c r="B269" s="1">
-        <v>33883</v>
+        <v>29796</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="D269" s="1">
         <v>8443999090</v>
       </c>
       <c r="E269" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F269" s="1">
-        <v>52.86</v>
+        <v>145.89</v>
       </c>
       <c r="G269" s="1"/>
-      <c r="H269" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H269" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I269" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="270" spans="1:9" outlineLevel="2">
       <c r="A270" s="1"/>
       <c r="B270" s="1">
-        <v>34822</v>
+        <v>31613</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="D270" s="1">
         <v>8443999090</v>
       </c>
       <c r="E270" s="1">
         <v>100</v>
       </c>
       <c r="F270" s="1">
-        <v>36.29</v>
+        <v>72.05</v>
       </c>
       <c r="G270" s="1"/>
       <c r="H270" s="5" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>15</v>
+      </c>
+      <c r="I270" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="271" spans="1:9" outlineLevel="2">
       <c r="A271" s="1"/>
       <c r="B271" s="1">
-        <v>29837</v>
+        <v>33883</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="D271" s="1">
         <v>8443999090</v>
       </c>
       <c r="E271" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F271" s="1">
-        <v>38.98</v>
+        <v>51.02</v>
       </c>
       <c r="G271" s="1"/>
-      <c r="H271" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H271" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I271" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="272" spans="1:9" outlineLevel="2">
       <c r="A272" s="1"/>
       <c r="B272" s="1">
-        <v>27400</v>
+        <v>35221</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="D272" s="1">
         <v>8443999090</v>
       </c>
       <c r="E272" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F272" s="1">
-        <v>49.73</v>
+        <v>34.91</v>
       </c>
       <c r="G272" s="1"/>
-      <c r="H272" s="1"/>
+      <c r="H272" s="5" t="s">
+        <v>285</v>
+      </c>
       <c r="I272" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="273" spans="1:9" outlineLevel="2">
       <c r="A273" s="1"/>
       <c r="B273" s="1">
-        <v>21515</v>
+        <v>34822</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="D273" s="1">
         <v>8443999090</v>
       </c>
       <c r="E273" s="1">
         <v>100</v>
       </c>
       <c r="F273" s="1">
-        <v>37.63</v>
+        <v>34.01</v>
       </c>
       <c r="G273" s="1"/>
-      <c r="H273" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H273" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I273" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="274" spans="1:9" outlineLevel="2">
       <c r="A274" s="1"/>
       <c r="B274" s="1">
-        <v>20927</v>
+        <v>29837</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="D274" s="1">
         <v>8443999090</v>
       </c>
       <c r="E274" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F274" s="1">
-        <v>41.22</v>
+        <v>40.28</v>
       </c>
       <c r="G274" s="1"/>
-      <c r="H274" s="1"/>
+      <c r="H274" s="5" t="s">
+        <v>288</v>
+      </c>
       <c r="I274" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="275" spans="1:9" outlineLevel="2">
       <c r="A275" s="1"/>
       <c r="B275" s="1">
-        <v>28068</v>
+        <v>27400</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>282</v>
+        <v>289</v>
       </c>
       <c r="D275" s="1">
         <v>8443999090</v>
       </c>
       <c r="E275" s="1">
         <v>100</v>
       </c>
       <c r="F275" s="1">
-        <v>48.38</v>
+        <v>49.67</v>
       </c>
       <c r="G275" s="1"/>
-      <c r="H275" s="1"/>
+      <c r="H275" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I275" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="276" spans="1:9" outlineLevel="2">
       <c r="A276" s="1"/>
       <c r="B276" s="1">
-        <v>33114</v>
+        <v>21515</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
       <c r="D276" s="1">
         <v>8443999090</v>
       </c>
       <c r="E276" s="1">
         <v>100</v>
       </c>
       <c r="F276" s="1">
-        <v>44.35</v>
+        <v>37.59</v>
       </c>
       <c r="G276" s="1"/>
-      <c r="H276" s="1"/>
+      <c r="H276" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I276" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="277" spans="1:9" outlineLevel="2">
       <c r="A277" s="1"/>
       <c r="B277" s="1">
-        <v>29836</v>
+        <v>20927</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>284</v>
+        <v>291</v>
       </c>
       <c r="D277" s="1">
         <v>8443999090</v>
       </c>
       <c r="E277" s="1">
         <v>100</v>
       </c>
       <c r="F277" s="1">
-        <v>43.9</v>
+        <v>41.17</v>
       </c>
       <c r="G277" s="1"/>
-      <c r="H277" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H277" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I277" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="278" spans="1:9" outlineLevel="2">
       <c r="A278" s="1"/>
       <c r="B278" s="1">
-        <v>28072</v>
+        <v>28068</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>285</v>
+        <v>292</v>
       </c>
       <c r="D278" s="1">
         <v>8443999090</v>
       </c>
       <c r="E278" s="1">
         <v>100</v>
       </c>
       <c r="F278" s="1">
-        <v>46.59</v>
+        <v>48.33</v>
       </c>
       <c r="G278" s="1"/>
-      <c r="H278" s="1"/>
-[...1 lines deleted...]
-        <v>286</v>
+      <c r="H278" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I278" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="279" spans="1:9" outlineLevel="2">
       <c r="A279" s="1"/>
       <c r="B279" s="1">
-        <v>10667</v>
+        <v>33114</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="D279" s="1">
         <v>8443999090</v>
       </c>
       <c r="E279" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="F279" s="1">
-        <v>153.66</v>
+        <v>41.17</v>
       </c>
       <c r="G279" s="1"/>
-      <c r="H279" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H279" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I279" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="280" spans="1:9" outlineLevel="2">
       <c r="A280" s="1"/>
       <c r="B280" s="1">
-        <v>22007</v>
+        <v>29836</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="D280" s="1">
         <v>8443999090</v>
       </c>
       <c r="E280" s="1">
         <v>100</v>
       </c>
       <c r="F280" s="1">
-        <v>54.66</v>
+        <v>40.72</v>
       </c>
       <c r="G280" s="1"/>
-      <c r="H280" s="1"/>
+      <c r="H280" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I280" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="281" spans="1:9" outlineLevel="2">
       <c r="A281" s="1"/>
       <c r="B281" s="1">
-        <v>15526</v>
+        <v>28072</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="D281" s="1">
         <v>8443999090</v>
       </c>
       <c r="E281" s="1">
         <v>100</v>
       </c>
       <c r="F281" s="1">
-        <v>41.22</v>
+        <v>46.99</v>
       </c>
       <c r="G281" s="1"/>
-      <c r="H281" s="1"/>
+      <c r="H281" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I281" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="282" spans="1:9" outlineLevel="2">
       <c r="A282" s="1"/>
       <c r="B282" s="1">
-        <v>21574</v>
+        <v>10667</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="D282" s="1">
         <v>8443999090</v>
       </c>
       <c r="E282" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="F282" s="1">
-        <v>42.11</v>
+        <v>153.49</v>
       </c>
       <c r="G282" s="1"/>
-      <c r="H282" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H282" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I282" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="283" spans="1:9" outlineLevel="2">
       <c r="A283" s="1"/>
       <c r="B283" s="1">
-        <v>29794</v>
+        <v>22007</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="D283" s="1">
         <v>8443999090</v>
       </c>
       <c r="E283" s="1">
         <v>100</v>
       </c>
       <c r="F283" s="1">
-        <v>61.82</v>
+        <v>52.36</v>
       </c>
       <c r="G283" s="1"/>
-      <c r="H283" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H283" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I283" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="284" spans="1:9" outlineLevel="2">
       <c r="A284" s="1"/>
       <c r="B284" s="1">
-        <v>21174</v>
+        <v>15526</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="D284" s="1">
         <v>8443999090</v>
       </c>
       <c r="E284" s="1">
         <v>100</v>
       </c>
       <c r="F284" s="1">
-        <v>43.01</v>
+        <v>41.17</v>
       </c>
       <c r="G284" s="1"/>
-      <c r="H284" s="1"/>
+      <c r="H284" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I284" s="1" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
     </row>
     <row r="285" spans="1:9" outlineLevel="2">
       <c r="A285" s="1"/>
       <c r="B285" s="1">
-        <v>30707</v>
+        <v>21574</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="D285" s="1">
         <v>8443999090</v>
       </c>
       <c r="E285" s="1">
         <v>100</v>
       </c>
       <c r="F285" s="1">
-        <v>45.7</v>
+        <v>40.72</v>
       </c>
       <c r="G285" s="1"/>
-      <c r="H285" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H285" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I285" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="286" spans="1:9" outlineLevel="2">
       <c r="A286" s="1"/>
       <c r="B286" s="1">
-        <v>10790</v>
+        <v>29794</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="D286" s="1">
         <v>8443999090</v>
       </c>
       <c r="E286" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="F286" s="1">
-        <v>59.14</v>
+        <v>61.76</v>
       </c>
       <c r="G286" s="1"/>
-      <c r="H286" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H286" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I286" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="287" spans="1:9" outlineLevel="2">
       <c r="A287" s="1"/>
       <c r="B287" s="1">
-        <v>19600</v>
+        <v>21174</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="D287" s="1">
         <v>8443999090</v>
       </c>
       <c r="E287" s="1">
         <v>100</v>
       </c>
       <c r="F287" s="1">
-        <v>71.23</v>
+        <v>42.96</v>
       </c>
       <c r="G287" s="1"/>
-      <c r="H287" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H287" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I287" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="288" spans="1:9" outlineLevel="2">
       <c r="A288" s="1"/>
       <c r="B288" s="1">
-        <v>29839</v>
+        <v>30707</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="D288" s="1">
         <v>8443999090</v>
       </c>
       <c r="E288" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F288" s="1">
-        <v>43.01</v>
+        <v>45.65</v>
       </c>
       <c r="G288" s="1"/>
-      <c r="H288" s="1"/>
+      <c r="H288" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I288" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="289" spans="1:9" outlineLevel="2">
       <c r="A289" s="1"/>
       <c r="B289" s="1">
-        <v>29093</v>
+        <v>10790</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="D289" s="1">
         <v>8443999090</v>
       </c>
       <c r="E289" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F289" s="1">
-        <v>59.14</v>
+        <v>59.07</v>
       </c>
       <c r="G289" s="1"/>
-      <c r="H289" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H289" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I289" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="290" spans="1:9" outlineLevel="2">
       <c r="A290" s="1"/>
       <c r="B290" s="1">
-        <v>22441</v>
+        <v>19600</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="D290" s="1">
         <v>8443999090</v>
       </c>
       <c r="E290" s="1">
         <v>100</v>
       </c>
       <c r="F290" s="1">
-        <v>48.83</v>
+        <v>71.15000000000001</v>
       </c>
       <c r="G290" s="1"/>
-      <c r="H290" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H290" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I290" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="291" spans="1:9" outlineLevel="2">
       <c r="A291" s="1"/>
       <c r="B291" s="1">
-        <v>23428</v>
+        <v>29839</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="D291" s="1">
         <v>8443999090</v>
       </c>
       <c r="E291" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F291" s="1">
-        <v>50.62</v>
+        <v>42.96</v>
       </c>
       <c r="G291" s="1"/>
-      <c r="H291" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H291" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I291" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="292" spans="1:9" outlineLevel="2">
       <c r="A292" s="1"/>
       <c r="B292" s="1">
-        <v>28213</v>
+        <v>29093</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="D292" s="1">
         <v>8443999090</v>
       </c>
       <c r="E292" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F292" s="1">
-        <v>61.82</v>
-[...4 lines deleted...]
-      <c r="H292" s="1"/>
+        <v>59.07</v>
+      </c>
+      <c r="G292" s="1"/>
+      <c r="H292" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I292" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="293" spans="1:9" outlineLevel="2">
       <c r="A293" s="1"/>
       <c r="B293" s="1">
-        <v>34598</v>
+        <v>22441</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="D293" s="1">
         <v>8443999090</v>
       </c>
       <c r="E293" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F293" s="1">
-        <v>55.1</v>
+        <v>48.78</v>
       </c>
       <c r="G293" s="1"/>
-      <c r="H293" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H293" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I293" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="294" spans="1:9" outlineLevel="2">
       <c r="A294" s="1"/>
       <c r="B294" s="1">
-        <v>28214</v>
+        <v>23428</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="D294" s="1">
         <v>8443999090</v>
       </c>
       <c r="E294" s="1">
         <v>100</v>
       </c>
       <c r="F294" s="1">
-        <v>45.25</v>
+        <v>50.57</v>
       </c>
       <c r="G294" s="1"/>
-      <c r="H294" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H294" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I294" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="295" spans="1:9" outlineLevel="2">
       <c r="A295" s="1"/>
       <c r="B295" s="1">
-        <v>33118</v>
+        <v>28213</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="D295" s="1">
         <v>8443999090</v>
       </c>
       <c r="E295" s="1">
         <v>100</v>
       </c>
       <c r="F295" s="1">
-        <v>51.52</v>
-[...2 lines deleted...]
-      <c r="H295" s="1"/>
+        <v>61.76</v>
+      </c>
+      <c r="G295" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="H295" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I295" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="296" spans="1:9" outlineLevel="2">
       <c r="A296" s="1"/>
       <c r="B296" s="1">
-        <v>29838</v>
+        <v>34598</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="D296" s="1">
         <v>8443999090</v>
       </c>
       <c r="E296" s="1">
         <v>1</v>
       </c>
       <c r="F296" s="1">
-        <v>52.42</v>
+        <v>55.04</v>
       </c>
       <c r="G296" s="1"/>
-      <c r="H296" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H296" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I296" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="297" spans="1:9" outlineLevel="2">
       <c r="A297" s="1"/>
       <c r="B297" s="1">
-        <v>28073</v>
+        <v>28214</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="D297" s="1">
         <v>8443999090</v>
       </c>
       <c r="E297" s="1">
         <v>100</v>
       </c>
       <c r="F297" s="1">
-        <v>56.9</v>
+        <v>45.2</v>
       </c>
       <c r="G297" s="1"/>
-      <c r="H297" s="1"/>
+      <c r="H297" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I297" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="298" spans="1:9" outlineLevel="2">
       <c r="A298" s="1"/>
       <c r="B298" s="1">
-        <v>11470</v>
+        <v>33118</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="D298" s="1">
         <v>8443999090</v>
       </c>
       <c r="E298" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="F298" s="1">
-        <v>168</v>
+        <v>51.46</v>
       </c>
       <c r="G298" s="1"/>
-      <c r="H298" s="1"/>
+      <c r="H298" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I298" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="299" spans="1:9" outlineLevel="2">
       <c r="A299" s="1"/>
       <c r="B299" s="1">
-        <v>15532</v>
+        <v>29838</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="D299" s="1">
         <v>8443999090</v>
       </c>
       <c r="E299" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F299" s="1">
-        <v>105.28</v>
+        <v>52.36</v>
       </c>
       <c r="G299" s="1"/>
-      <c r="H299" s="1"/>
+      <c r="H299" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I299" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="300" spans="1:9" outlineLevel="2">
       <c r="A300" s="1"/>
       <c r="B300" s="1">
-        <v>28998</v>
+        <v>28073</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="D300" s="1">
         <v>8443999090</v>
       </c>
       <c r="E300" s="1">
         <v>100</v>
       </c>
       <c r="F300" s="1">
-        <v>115.58</v>
+        <v>56.83</v>
       </c>
       <c r="G300" s="1"/>
-      <c r="H300" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H300" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I300" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="301" spans="1:9" outlineLevel="2">
       <c r="A301" s="1"/>
       <c r="B301" s="1">
-        <v>29795</v>
+        <v>11470</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="D301" s="1">
         <v>8443999090</v>
       </c>
       <c r="E301" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F301" s="1">
-        <v>110.21</v>
+        <v>167.81</v>
       </c>
       <c r="G301" s="1"/>
-      <c r="H301" s="1"/>
+      <c r="H301" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I301" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="302" spans="1:9" outlineLevel="2">
       <c r="A302" s="1"/>
       <c r="B302" s="1">
-        <v>29766</v>
+        <v>15532</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="D302" s="1">
         <v>8443999090</v>
       </c>
       <c r="E302" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F302" s="1">
-        <v>215.94</v>
+        <v>105.16</v>
       </c>
       <c r="G302" s="1"/>
-      <c r="H302" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H302" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I302" s="1" t="s">
+        <v>276</v>
       </c>
     </row>
     <row r="303" spans="1:9" outlineLevel="2">
       <c r="A303" s="1"/>
       <c r="B303" s="1">
-        <v>21175</v>
+        <v>28998</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="D303" s="1">
         <v>8443999090</v>
       </c>
       <c r="E303" s="1">
         <v>100</v>
       </c>
       <c r="F303" s="1">
-        <v>103.04</v>
+        <v>115.46</v>
       </c>
       <c r="G303" s="1"/>
-      <c r="H303" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H303" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I303" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="304" spans="1:9" outlineLevel="2">
       <c r="A304" s="1"/>
       <c r="B304" s="1">
-        <v>27748</v>
+        <v>29795</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="D304" s="1">
         <v>8443999090</v>
       </c>
       <c r="E304" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F304" s="1">
-        <v>100.35</v>
+        <v>110.09</v>
       </c>
       <c r="G304" s="1"/>
-      <c r="H304" s="1"/>
+      <c r="H304" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I304" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="305" spans="1:9" outlineLevel="2">
       <c r="A305" s="1"/>
       <c r="B305" s="1">
-        <v>28618</v>
+        <v>29766</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="D305" s="1">
         <v>8443999090</v>
       </c>
       <c r="E305" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F305" s="1">
-        <v>123.2</v>
+        <v>215.7</v>
       </c>
       <c r="G305" s="1"/>
-      <c r="H305" s="1"/>
+      <c r="H305" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I305" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="306" spans="1:9" outlineLevel="2">
       <c r="A306" s="1"/>
       <c r="B306" s="1">
-        <v>29840</v>
+        <v>21175</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="D306" s="1">
         <v>8443999090</v>
       </c>
       <c r="E306" s="1">
         <v>100</v>
       </c>
       <c r="F306" s="1">
-        <v>86.02</v>
+        <v>102.93</v>
       </c>
       <c r="G306" s="1"/>
-      <c r="H306" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H306" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I306" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="307" spans="1:9" outlineLevel="2">
       <c r="A307" s="1"/>
       <c r="B307" s="1">
-        <v>34039</v>
+        <v>27748</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="D307" s="1">
         <v>8443999090</v>
       </c>
       <c r="E307" s="1">
         <v>100</v>
       </c>
       <c r="F307" s="1">
-        <v>105.28</v>
+        <v>100.24</v>
       </c>
       <c r="G307" s="1"/>
-      <c r="H307" s="1"/>
+      <c r="H307" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I307" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="308" spans="1:9" outlineLevel="2">
       <c r="A308" s="1"/>
       <c r="B308" s="1">
-        <v>28620</v>
+        <v>28618</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="D308" s="1">
         <v>8443999090</v>
       </c>
       <c r="E308" s="1">
         <v>100</v>
       </c>
       <c r="F308" s="1">
-        <v>109.76</v>
+        <v>123.06</v>
       </c>
       <c r="G308" s="1"/>
-      <c r="H308" s="1"/>
+      <c r="H308" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I308" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="309" spans="1:9" outlineLevel="2">
       <c r="A309" s="1"/>
       <c r="B309" s="1">
-        <v>11067</v>
+        <v>29840</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="D309" s="1">
         <v>8443999090</v>
       </c>
       <c r="E309" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F309" s="1">
-        <v>232.06</v>
+        <v>85.92</v>
       </c>
       <c r="G309" s="1"/>
-      <c r="H309" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H309" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I309" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="310" spans="1:9" outlineLevel="2">
       <c r="A310" s="1"/>
       <c r="B310" s="1">
-        <v>31310</v>
+        <v>34039</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="D310" s="1">
         <v>8443999090</v>
       </c>
       <c r="E310" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F310" s="1">
-        <v>213.7</v>
+        <v>105.16</v>
       </c>
       <c r="G310" s="1"/>
-      <c r="H310" s="1"/>
+      <c r="H310" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I310" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="311" spans="1:9" outlineLevel="2">
       <c r="A311" s="1"/>
       <c r="B311" s="1">
-        <v>28616</v>
+        <v>28620</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="D311" s="1">
         <v>8443999090</v>
       </c>
       <c r="E311" s="1">
         <v>100</v>
       </c>
       <c r="F311" s="1">
-        <v>107.52</v>
+        <v>109.64</v>
       </c>
       <c r="G311" s="1"/>
-      <c r="H311" s="1"/>
+      <c r="H311" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I311" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="312" spans="1:9" outlineLevel="2">
       <c r="A312" s="1"/>
       <c r="B312" s="1">
-        <v>33119</v>
+        <v>11067</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="D312" s="1">
         <v>8443999090</v>
       </c>
       <c r="E312" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F312" s="1">
-        <v>103.04</v>
+        <v>231.81</v>
       </c>
       <c r="G312" s="1"/>
-      <c r="H312" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H312" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I312" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="313" spans="1:9" outlineLevel="2">
       <c r="A313" s="1"/>
       <c r="B313" s="1">
-        <v>28617</v>
+        <v>31310</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="D313" s="1">
         <v>8443999090</v>
       </c>
       <c r="E313" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F313" s="1">
-        <v>118.27</v>
+        <v>213.46</v>
       </c>
       <c r="G313" s="1"/>
-      <c r="H313" s="1"/>
+      <c r="H313" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I313" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="314" spans="1:9" outlineLevel="2">
       <c r="A314" s="1"/>
       <c r="B314" s="1">
-        <v>10666</v>
+        <v>28616</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="D314" s="1">
         <v>8443999090</v>
       </c>
       <c r="E314" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="F314" s="1">
-        <v>220.42</v>
+        <v>107.4</v>
       </c>
       <c r="G314" s="1"/>
-      <c r="H314" s="1"/>
+      <c r="H314" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I314" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="315" spans="1:9" outlineLevel="2">
       <c r="A315" s="1"/>
       <c r="B315" s="1">
-        <v>15872</v>
+        <v>33119</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="D315" s="1">
         <v>8443999090</v>
       </c>
       <c r="E315" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="F315" s="1">
-        <v>95.42</v>
+        <v>102.93</v>
       </c>
       <c r="G315" s="1"/>
-      <c r="H315" s="1"/>
+      <c r="H315" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I315" s="1" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
     </row>
     <row r="316" spans="1:9" outlineLevel="2">
       <c r="A316" s="1"/>
       <c r="B316" s="1">
-        <v>28999</v>
+        <v>28617</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="D316" s="1">
         <v>8443999090</v>
       </c>
       <c r="E316" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="F316" s="1">
-        <v>112.9</v>
+        <v>118.14</v>
       </c>
       <c r="G316" s="1"/>
-      <c r="H316" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H316" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I316" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="317" spans="1:9" outlineLevel="2">
       <c r="A317" s="1"/>
       <c r="B317" s="1">
-        <v>29774</v>
+        <v>10666</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="D317" s="1">
         <v>8443999090</v>
       </c>
       <c r="E317" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="F317" s="1">
-        <v>105.28</v>
+        <v>220.17</v>
       </c>
       <c r="G317" s="1"/>
-      <c r="H317" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H317" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I317" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="318" spans="1:9" outlineLevel="2">
       <c r="A318" s="1"/>
       <c r="B318" s="1">
-        <v>21176</v>
+        <v>15872</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="D318" s="1">
         <v>8443999090</v>
       </c>
       <c r="E318" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="F318" s="1">
-        <v>99.90000000000001</v>
+        <v>99.79000000000001</v>
       </c>
       <c r="G318" s="1"/>
-      <c r="H318" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H318" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I318" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="319" spans="1:9" outlineLevel="2">
       <c r="A319" s="1"/>
       <c r="B319" s="1">
-        <v>26425</v>
+        <v>28999</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="D319" s="1">
         <v>8443999090</v>
       </c>
       <c r="E319" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="F319" s="1">
-        <v>101.25</v>
-[...6 lines deleted...]
-        <v>19</v>
+        <v>112.77</v>
+      </c>
+      <c r="G319" s="1"/>
+      <c r="H319" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I319" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="320" spans="1:9" outlineLevel="2">
       <c r="A320" s="1"/>
       <c r="B320" s="1">
-        <v>24786</v>
+        <v>29774</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="D320" s="1">
         <v>8443999090</v>
       </c>
       <c r="E320" s="1">
         <v>100</v>
       </c>
       <c r="F320" s="1">
-        <v>109.76</v>
+        <v>103.82</v>
       </c>
       <c r="G320" s="1"/>
-      <c r="H320" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H320" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I320" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="321" spans="1:9" outlineLevel="2">
       <c r="A321" s="1"/>
       <c r="B321" s="1">
-        <v>23194</v>
+        <v>21176</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="D321" s="1">
         <v>8443999090</v>
       </c>
       <c r="E321" s="1">
         <v>100</v>
       </c>
       <c r="F321" s="1">
-        <v>127.68</v>
+        <v>99.79000000000001</v>
       </c>
       <c r="G321" s="1"/>
-      <c r="H321" s="1"/>
+      <c r="H321" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I321" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="322" spans="1:9" outlineLevel="2">
       <c r="A322" s="1"/>
       <c r="B322" s="1">
-        <v>29841</v>
+        <v>26425</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="D322" s="1">
         <v>8443999090</v>
       </c>
       <c r="E322" s="1">
         <v>100</v>
       </c>
       <c r="F322" s="1">
-        <v>96.31999999999999</v>
-[...2 lines deleted...]
-      <c r="H322" s="1"/>
+        <v>101.14</v>
+      </c>
+      <c r="G322" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="H322" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I322" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="323" spans="1:9" outlineLevel="2">
       <c r="A323" s="1"/>
       <c r="B323" s="1">
-        <v>27399</v>
+        <v>24786</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="D323" s="1">
         <v>8443999090</v>
       </c>
       <c r="E323" s="1">
         <v>100</v>
       </c>
       <c r="F323" s="1">
-        <v>115.14</v>
+        <v>109.64</v>
       </c>
       <c r="G323" s="1"/>
-      <c r="H323" s="1"/>
+      <c r="H323" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I323" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="324" spans="1:9" outlineLevel="2">
       <c r="A324" s="1"/>
       <c r="B324" s="1">
-        <v>27801</v>
+        <v>23194</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="D324" s="1">
         <v>8443999090</v>
       </c>
       <c r="E324" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F324" s="1">
-        <v>336</v>
+        <v>127.54</v>
       </c>
       <c r="G324" s="1"/>
-      <c r="H324" s="1"/>
+      <c r="H324" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I324" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="325" spans="1:9" outlineLevel="2">
       <c r="A325" s="1"/>
       <c r="B325" s="1">
-        <v>33120</v>
+        <v>29841</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="D325" s="1">
         <v>8443999090</v>
       </c>
       <c r="E325" s="1">
         <v>100</v>
       </c>
       <c r="F325" s="1">
-        <v>94.08</v>
+        <v>96.20999999999999</v>
       </c>
       <c r="G325" s="1"/>
-      <c r="H325" s="1"/>
+      <c r="H325" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I325" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="326" spans="1:9" outlineLevel="2">
       <c r="A326" s="1"/>
       <c r="B326" s="1">
-        <v>31442</v>
+        <v>27399</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="D326" s="1">
         <v>8443999090</v>
       </c>
       <c r="E326" s="1">
         <v>100</v>
       </c>
       <c r="F326" s="1">
-        <v>94.08</v>
+        <v>115.01</v>
       </c>
       <c r="G326" s="1"/>
-      <c r="H326" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H326" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I326" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="327" spans="1:9" outlineLevel="2">
       <c r="A327" s="1"/>
       <c r="B327" s="1">
-        <v>29455</v>
+        <v>27801</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="D327" s="1">
         <v>8443999090</v>
       </c>
       <c r="E327" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F327" s="1">
-        <v>112.9</v>
+        <v>335.63</v>
       </c>
       <c r="G327" s="1"/>
-      <c r="H327" s="1"/>
+      <c r="H327" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I327" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="328" spans="1:9" outlineLevel="2">
       <c r="A328" s="1"/>
       <c r="B328" s="1">
-        <v>33713</v>
+        <v>33120</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="D328" s="1">
         <v>8443999090</v>
       </c>
       <c r="E328" s="1">
         <v>100</v>
       </c>
       <c r="F328" s="1">
-        <v>129.02</v>
+        <v>93.98</v>
       </c>
       <c r="G328" s="1"/>
-      <c r="H328" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H328" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I328" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="329" spans="1:9" outlineLevel="2">
       <c r="A329" s="1"/>
       <c r="B329" s="1">
-        <v>25116</v>
+        <v>31442</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="D329" s="1">
         <v>8443999090</v>
       </c>
       <c r="E329" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F329" s="1">
-        <v>112.45</v>
+        <v>93.98</v>
       </c>
       <c r="G329" s="1"/>
-      <c r="H329" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H329" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I329" s="1" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="330" spans="1:9" outlineLevel="2">
       <c r="A330" s="1"/>
       <c r="B330" s="1">
-        <v>21093</v>
+        <v>29455</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="D330" s="1">
         <v>8443999090</v>
       </c>
       <c r="E330" s="1">
+        <v>100</v>
+      </c>
+      <c r="F330" s="1">
+        <v>112.77</v>
+      </c>
+      <c r="G330" s="1"/>
+      <c r="H330" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I330" s="5" t="s">
         <v>20</v>
-      </c>
-[...6 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="331" spans="1:9" outlineLevel="2">
       <c r="A331" s="1"/>
       <c r="B331" s="1">
-        <v>23136</v>
+        <v>33713</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="D331" s="1">
         <v>8443999090</v>
       </c>
       <c r="E331" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F331" s="1">
-        <v>218.62</v>
+        <v>128.88</v>
       </c>
       <c r="G331" s="1"/>
-      <c r="H331" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H331" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I331" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="332" spans="1:9" outlineLevel="2">
       <c r="A332" s="1"/>
       <c r="B332" s="1">
-        <v>29776</v>
+        <v>25116</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="D332" s="1">
         <v>8443999090</v>
       </c>
       <c r="E332" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F332" s="1">
-        <v>87.81</v>
+        <v>112.32</v>
       </c>
       <c r="G332" s="1"/>
-      <c r="H332" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H332" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I332" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="333" spans="1:9" outlineLevel="2">
       <c r="A333" s="1"/>
       <c r="B333" s="1">
-        <v>25649</v>
+        <v>21093</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="D333" s="1">
         <v>8443999090</v>
       </c>
       <c r="E333" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F333" s="1">
-        <v>79.3</v>
+        <v>82.34</v>
       </c>
       <c r="G333" s="1"/>
-      <c r="H333" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H333" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I333" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="334" spans="1:9" outlineLevel="2">
       <c r="A334" s="1"/>
       <c r="B334" s="1">
-        <v>26600</v>
+        <v>23136</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="D334" s="1">
         <v>8443999090</v>
       </c>
       <c r="E334" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F334" s="1">
-        <v>159.49</v>
+        <v>218.38</v>
       </c>
       <c r="G334" s="1"/>
-      <c r="H334" s="1"/>
+      <c r="H334" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I334" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="335" spans="1:9" outlineLevel="2">
       <c r="A335" s="1"/>
       <c r="B335" s="1">
-        <v>28224</v>
+        <v>29776</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="D335" s="1">
         <v>8443999090</v>
       </c>
       <c r="E335" s="1">
         <v>100</v>
       </c>
       <c r="F335" s="1">
-        <v>81.54000000000001</v>
+        <v>87.70999999999999</v>
       </c>
       <c r="G335" s="1"/>
-      <c r="H335" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H335" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I335" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="336" spans="1:9" outlineLevel="2">
       <c r="A336" s="1"/>
       <c r="B336" s="1">
-        <v>23290</v>
+        <v>25649</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="D336" s="1">
         <v>8443999090</v>
       </c>
       <c r="E336" s="1">
         <v>100</v>
       </c>
       <c r="F336" s="1">
-        <v>89.15000000000001</v>
+        <v>79.20999999999999</v>
       </c>
       <c r="G336" s="1"/>
-      <c r="H336" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H336" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I336" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="337" spans="1:9" outlineLevel="2">
       <c r="A337" s="1"/>
       <c r="B337" s="1">
-        <v>29852</v>
+        <v>26600</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="D337" s="1">
         <v>8443999090</v>
       </c>
       <c r="E337" s="1">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="F337" s="1">
-        <v>69.89</v>
+        <v>159.31</v>
       </c>
       <c r="G337" s="1"/>
-      <c r="H337" s="1"/>
-[...1 lines deleted...]
-        <v>286</v>
+      <c r="H337" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I337" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="338" spans="1:9" outlineLevel="2">
       <c r="A338" s="1"/>
       <c r="B338" s="1">
-        <v>21828</v>
+        <v>28224</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="D338" s="1">
         <v>8443999090</v>
       </c>
       <c r="E338" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F338" s="1">
-        <v>86.02</v>
+        <v>81.45</v>
       </c>
       <c r="G338" s="1"/>
-      <c r="H338" s="1"/>
+      <c r="H338" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I338" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="339" spans="1:9" outlineLevel="2">
       <c r="A339" s="1"/>
       <c r="B339" s="1">
-        <v>27477</v>
+        <v>23290</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="D339" s="1">
         <v>8443999090</v>
       </c>
       <c r="E339" s="1">
         <v>100</v>
       </c>
       <c r="F339" s="1">
-        <v>88.26000000000001</v>
+        <v>89.05</v>
       </c>
       <c r="G339" s="1"/>
-      <c r="H339" s="1"/>
+      <c r="H339" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I339" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="340" spans="1:9" outlineLevel="2">
       <c r="A340" s="1"/>
       <c r="B340" s="1">
-        <v>32725</v>
+        <v>29852</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="D340" s="1">
         <v>8443999090</v>
       </c>
       <c r="E340" s="1">
         <v>100</v>
       </c>
       <c r="F340" s="1">
-        <v>72.58</v>
+        <v>67.13</v>
       </c>
       <c r="G340" s="1"/>
-      <c r="H340" s="1"/>
+      <c r="H340" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I340" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="341" spans="1:9" outlineLevel="2">
       <c r="A341" s="1"/>
       <c r="B341" s="1">
-        <v>28223</v>
+        <v>21828</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="D341" s="1">
         <v>8443999090</v>
       </c>
       <c r="E341" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F341" s="1">
-        <v>79.3</v>
+        <v>85.92</v>
       </c>
       <c r="G341" s="1"/>
-      <c r="H341" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H341" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I341" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="342" spans="1:9" outlineLevel="2">
       <c r="A342" s="1"/>
       <c r="B342" s="1">
-        <v>34270</v>
+        <v>27477</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="D342" s="1">
         <v>8443999090</v>
       </c>
       <c r="E342" s="1">
         <v>100</v>
       </c>
       <c r="F342" s="1">
-        <v>82.43000000000001</v>
+        <v>88.16</v>
       </c>
       <c r="G342" s="1"/>
-      <c r="H342" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H342" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I342" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="343" spans="1:9" outlineLevel="2">
       <c r="A343" s="1"/>
       <c r="B343" s="1">
-        <v>26650</v>
+        <v>32725</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="D343" s="1">
         <v>8443999090</v>
       </c>
       <c r="E343" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F343" s="1">
-        <v>258.5</v>
+        <v>72.5</v>
       </c>
       <c r="G343" s="1"/>
-      <c r="H343" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H343" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I343" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="344" spans="1:9" outlineLevel="2">
       <c r="A344" s="1"/>
       <c r="B344" s="1">
-        <v>24269</v>
+        <v>28223</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>352</v>
+        <v>358</v>
       </c>
       <c r="D344" s="1">
         <v>8443999090</v>
       </c>
       <c r="E344" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F344" s="1">
-        <v>71.68000000000001</v>
+        <v>79.20999999999999</v>
       </c>
       <c r="G344" s="1"/>
-      <c r="H344" s="1"/>
+      <c r="H344" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I344" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="345" spans="1:9" outlineLevel="2">
       <c r="A345" s="1"/>
       <c r="B345" s="1">
-        <v>25647</v>
+        <v>34270</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="D345" s="1">
         <v>8443999090</v>
       </c>
       <c r="E345" s="1">
         <v>100</v>
       </c>
       <c r="F345" s="1">
-        <v>69.89</v>
+        <v>78.76000000000001</v>
       </c>
       <c r="G345" s="1"/>
-      <c r="H345" s="1"/>
+      <c r="H345" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I345" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="346" spans="1:9" outlineLevel="2">
       <c r="A346" s="1"/>
       <c r="B346" s="1">
-        <v>29415</v>
+        <v>26650</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="D346" s="1">
         <v>8443999090</v>
       </c>
       <c r="E346" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F346" s="1">
-        <v>69.89</v>
+        <v>238.97</v>
       </c>
       <c r="G346" s="1"/>
-      <c r="H346" s="1"/>
+      <c r="H346" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I346" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="347" spans="1:9" outlineLevel="2">
       <c r="A347" s="1"/>
       <c r="B347" s="1">
-        <v>28232</v>
+        <v>24269</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="D347" s="1">
         <v>8443999090</v>
       </c>
       <c r="E347" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F347" s="1">
-        <v>75.26000000000001</v>
+        <v>63.1</v>
       </c>
       <c r="G347" s="1"/>
-      <c r="H347" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H347" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I347" s="1" t="s">
+        <v>276</v>
       </c>
     </row>
     <row r="348" spans="1:9" outlineLevel="2">
       <c r="A348" s="1"/>
       <c r="B348" s="1">
-        <v>29846</v>
+        <v>25647</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="D348" s="1">
         <v>8443999090</v>
       </c>
       <c r="E348" s="1">
         <v>100</v>
       </c>
       <c r="F348" s="1">
-        <v>59.14</v>
+        <v>69.81</v>
       </c>
       <c r="G348" s="1"/>
-      <c r="H348" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H348" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I348" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="349" spans="1:9" outlineLevel="2">
       <c r="A349" s="1"/>
       <c r="B349" s="1">
-        <v>24179</v>
+        <v>29415</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="D349" s="1">
         <v>8443999090</v>
       </c>
       <c r="E349" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F349" s="1">
-        <v>76.16</v>
+        <v>69.81</v>
       </c>
       <c r="G349" s="1"/>
-      <c r="H349" s="1"/>
+      <c r="H349" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I349" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="350" spans="1:9" outlineLevel="2">
       <c r="A350" s="1"/>
       <c r="B350" s="1">
-        <v>23745</v>
+        <v>28232</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="D350" s="1">
         <v>8443999090</v>
       </c>
       <c r="E350" s="1">
         <v>100</v>
       </c>
       <c r="F350" s="1">
-        <v>64.51000000000001</v>
+        <v>75.18000000000001</v>
       </c>
       <c r="G350" s="1"/>
-      <c r="H350" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H350" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I350" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="351" spans="1:9" outlineLevel="2">
       <c r="A351" s="1"/>
       <c r="B351" s="1">
-        <v>33122</v>
+        <v>29846</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D351" s="1">
         <v>8443999090</v>
       </c>
       <c r="E351" s="1">
         <v>100</v>
       </c>
       <c r="F351" s="1">
-        <v>76.16</v>
+        <v>59.07</v>
       </c>
       <c r="G351" s="1"/>
-      <c r="H351" s="1"/>
+      <c r="H351" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I351" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="352" spans="1:9" outlineLevel="2">
       <c r="A352" s="1"/>
       <c r="B352" s="1">
-        <v>29845</v>
+        <v>24179</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="D352" s="1">
         <v>8443999090</v>
       </c>
       <c r="E352" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F352" s="1">
-        <v>72.58</v>
+        <v>76.08</v>
       </c>
       <c r="G352" s="1"/>
-      <c r="H352" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H352" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I352" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="353" spans="1:9" outlineLevel="2">
       <c r="A353" s="1"/>
       <c r="B353" s="1">
-        <v>32848</v>
+        <v>23745</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="D353" s="1">
         <v>8443999090</v>
       </c>
       <c r="E353" s="1">
         <v>100</v>
       </c>
       <c r="F353" s="1">
-        <v>69.89</v>
+        <v>64.44</v>
       </c>
       <c r="G353" s="1"/>
-      <c r="H353" s="1"/>
+      <c r="H353" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I353" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="354" spans="1:9" outlineLevel="2">
       <c r="A354" s="1"/>
       <c r="B354" s="1">
-        <v>20270</v>
+        <v>33122</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="D354" s="1">
         <v>8443999090</v>
       </c>
       <c r="E354" s="1">
         <v>100</v>
       </c>
       <c r="F354" s="1">
-        <v>69.89</v>
+        <v>76.08</v>
       </c>
       <c r="G354" s="1"/>
-      <c r="H354" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H354" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I354" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="355" spans="1:9" outlineLevel="2">
       <c r="A355" s="1"/>
       <c r="B355" s="1">
-        <v>29763</v>
+        <v>29845</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="D355" s="1">
         <v>8443999090</v>
       </c>
       <c r="E355" s="1">
         <v>100</v>
       </c>
       <c r="F355" s="1">
-        <v>73.02</v>
+        <v>72.5</v>
       </c>
       <c r="G355" s="1"/>
-      <c r="H355" s="1"/>
+      <c r="H355" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I355" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="356" spans="1:9" outlineLevel="2">
       <c r="A356" s="1"/>
       <c r="B356" s="1">
-        <v>25648</v>
+        <v>32848</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="D356" s="1">
         <v>8443999090</v>
       </c>
       <c r="E356" s="1">
         <v>100</v>
       </c>
       <c r="F356" s="1">
-        <v>78.84999999999999</v>
+        <v>69.81</v>
       </c>
       <c r="G356" s="1"/>
-      <c r="H356" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H356" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I356" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="357" spans="1:9" outlineLevel="2">
       <c r="A357" s="1"/>
       <c r="B357" s="1">
-        <v>23263</v>
+        <v>20270</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="D357" s="1">
         <v>8443999090</v>
       </c>
       <c r="E357" s="1">
         <v>100</v>
       </c>
       <c r="F357" s="1">
-        <v>76.61</v>
+        <v>60.41</v>
       </c>
       <c r="G357" s="1"/>
-      <c r="H357" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H357" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I357" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="358" spans="1:9" outlineLevel="2">
       <c r="A358" s="1"/>
       <c r="B358" s="1">
-        <v>20813</v>
+        <v>29763</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="D358" s="1">
         <v>8443999090</v>
       </c>
       <c r="E358" s="1">
         <v>100</v>
       </c>
       <c r="F358" s="1">
-        <v>73.02</v>
+        <v>61.76</v>
       </c>
       <c r="G358" s="1"/>
-      <c r="H358" s="1"/>
+      <c r="H358" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I358" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="359" spans="1:9" outlineLevel="2">
       <c r="A359" s="1"/>
       <c r="B359" s="1">
-        <v>33720</v>
+        <v>25648</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="D359" s="1">
         <v>8443999090</v>
       </c>
       <c r="E359" s="1">
         <v>100</v>
       </c>
       <c r="F359" s="1">
-        <v>73.02</v>
+        <v>78.76000000000001</v>
       </c>
       <c r="G359" s="1"/>
-      <c r="H359" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H359" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I359" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="360" spans="1:9" outlineLevel="2">
       <c r="A360" s="1"/>
       <c r="B360" s="1">
-        <v>34821</v>
+        <v>23263</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="D360" s="1">
         <v>8443999090</v>
       </c>
       <c r="E360" s="1">
         <v>100</v>
       </c>
       <c r="F360" s="1">
-        <v>73.02</v>
+        <v>66.23</v>
       </c>
       <c r="G360" s="1"/>
       <c r="H360" s="5" t="s">
-        <v>159</v>
+        <v>15</v>
       </c>
       <c r="I360" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="361" spans="1:9" outlineLevel="2">
       <c r="A361" s="1"/>
       <c r="B361" s="1">
-        <v>29851</v>
+        <v>20813</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="D361" s="1">
         <v>8443999090</v>
       </c>
       <c r="E361" s="1">
         <v>100</v>
       </c>
       <c r="F361" s="1">
-        <v>67.2</v>
+        <v>72.94</v>
       </c>
       <c r="G361" s="1"/>
-      <c r="H361" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H361" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I361" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="362" spans="1:9" outlineLevel="2">
       <c r="A362" s="1"/>
       <c r="B362" s="1">
-        <v>25373</v>
+        <v>33720</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="D362" s="1">
         <v>8443999090</v>
       </c>
       <c r="E362" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F362" s="1">
-        <v>89.59999999999999</v>
+        <v>67.13</v>
       </c>
       <c r="G362" s="1"/>
-      <c r="H362" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H362" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I362" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="363" spans="1:9" outlineLevel="2">
       <c r="A363" s="1"/>
       <c r="B363" s="1">
-        <v>34772</v>
+        <v>35274</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="D363" s="1">
         <v>8443999090</v>
       </c>
       <c r="E363" s="1">
         <v>100</v>
       </c>
       <c r="F363" s="1">
-        <v>69.89</v>
+        <v>53.25</v>
       </c>
       <c r="G363" s="1"/>
-      <c r="H363" s="1"/>
+      <c r="H363" s="5" t="s">
+        <v>285</v>
+      </c>
       <c r="I363" s="1" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
     </row>
     <row r="364" spans="1:9" outlineLevel="2">
       <c r="A364" s="1"/>
       <c r="B364" s="1">
-        <v>33121</v>
+        <v>34821</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
       <c r="D364" s="1">
         <v>8443999090</v>
       </c>
       <c r="E364" s="1">
         <v>100</v>
       </c>
       <c r="F364" s="1">
-        <v>71.68000000000001</v>
+        <v>63.1</v>
       </c>
       <c r="G364" s="1"/>
-      <c r="H364" s="1"/>
+      <c r="H364" s="1" t="s">
+        <v>379</v>
+      </c>
       <c r="I364" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="365" spans="1:9" outlineLevel="2">
       <c r="A365" s="1"/>
       <c r="B365" s="1">
-        <v>29847</v>
+        <v>29851</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>373</v>
+        <v>380</v>
       </c>
       <c r="D365" s="1">
         <v>8443999090</v>
       </c>
       <c r="E365" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F365" s="1">
-        <v>69.44</v>
+        <v>69.81</v>
       </c>
       <c r="G365" s="1"/>
-      <c r="H365" s="1"/>
+      <c r="H365" s="5" t="s">
+        <v>381</v>
+      </c>
       <c r="I365" s="1" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
     </row>
     <row r="366" spans="1:9" outlineLevel="2">
       <c r="A366" s="1"/>
       <c r="B366" s="1">
-        <v>28285</v>
+        <v>25373</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>374</v>
+        <v>382</v>
       </c>
       <c r="D366" s="1">
         <v>8443999090</v>
       </c>
       <c r="E366" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F366" s="1">
-        <v>69.89</v>
+        <v>89.5</v>
       </c>
       <c r="G366" s="1"/>
-      <c r="H366" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H366" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I366" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="367" spans="1:9" outlineLevel="2">
       <c r="A367" s="1"/>
       <c r="B367" s="1">
-        <v>22915</v>
+        <v>34772</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>375</v>
+        <v>383</v>
       </c>
       <c r="D367" s="1">
         <v>8443999090</v>
       </c>
       <c r="E367" s="1">
         <v>100</v>
       </c>
       <c r="F367" s="1">
-        <v>35.39</v>
+        <v>69.81</v>
       </c>
       <c r="G367" s="1"/>
-      <c r="H367" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H367" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I367" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="368" spans="1:9" outlineLevel="2">
       <c r="A368" s="1"/>
       <c r="B368" s="1">
-        <v>26257</v>
+        <v>33121</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>376</v>
+        <v>384</v>
       </c>
       <c r="D368" s="1">
         <v>8443999090</v>
       </c>
       <c r="E368" s="1">
         <v>100</v>
       </c>
       <c r="F368" s="1">
-        <v>87.81</v>
+        <v>69.81</v>
       </c>
       <c r="G368" s="1"/>
-      <c r="H368" s="1"/>
+      <c r="H368" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I368" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="369" spans="1:9" outlineLevel="2">
       <c r="A369" s="1"/>
       <c r="B369" s="1">
-        <v>21056</v>
+        <v>29847</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>377</v>
+        <v>385</v>
       </c>
       <c r="D369" s="1">
         <v>8443999090</v>
       </c>
       <c r="E369" s="1">
         <v>1</v>
       </c>
       <c r="F369" s="1">
-        <v>69.89</v>
+        <v>67.13</v>
       </c>
       <c r="G369" s="1"/>
-      <c r="H369" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H369" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I369" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="370" spans="1:9" outlineLevel="2">
       <c r="A370" s="1"/>
       <c r="B370" s="1">
-        <v>24197</v>
+        <v>28285</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>378</v>
+        <v>386</v>
       </c>
       <c r="D370" s="1">
         <v>8443999090</v>
       </c>
       <c r="E370" s="1">
         <v>100</v>
       </c>
       <c r="F370" s="1">
-        <v>60.48</v>
+        <v>69.81</v>
       </c>
       <c r="G370" s="1"/>
-      <c r="H370" s="1"/>
+      <c r="H370" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I370" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="371" spans="1:9" outlineLevel="2">
       <c r="A371" s="1"/>
       <c r="B371" s="1">
-        <v>29376</v>
+        <v>22915</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>379</v>
+        <v>387</v>
       </c>
       <c r="D371" s="1">
         <v>8443999090</v>
       </c>
       <c r="E371" s="1">
         <v>100</v>
       </c>
       <c r="F371" s="1">
-        <v>72.13</v>
+        <v>35.35</v>
       </c>
       <c r="G371" s="1"/>
-      <c r="H371" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H371" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I371" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="372" spans="1:9" outlineLevel="2">
       <c r="A372" s="1"/>
       <c r="B372" s="1">
-        <v>31364</v>
+        <v>26257</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>380</v>
+        <v>388</v>
       </c>
       <c r="D372" s="1">
         <v>8443999090</v>
       </c>
       <c r="E372" s="1">
         <v>100</v>
       </c>
       <c r="F372" s="1">
-        <v>76.16</v>
+        <v>63.1</v>
       </c>
       <c r="G372" s="1"/>
-      <c r="H372" s="1"/>
+      <c r="H372" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I372" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="373" spans="1:9" outlineLevel="2">
       <c r="A373" s="1"/>
       <c r="B373" s="1">
-        <v>27749</v>
+        <v>21056</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>381</v>
+        <v>389</v>
       </c>
       <c r="D373" s="1">
         <v>8443999090</v>
       </c>
       <c r="E373" s="1">
         <v>1</v>
       </c>
       <c r="F373" s="1">
-        <v>576.13</v>
+        <v>69.81</v>
       </c>
       <c r="G373" s="1"/>
-      <c r="H373" s="1"/>
+      <c r="H373" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I373" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="374" spans="1:9" outlineLevel="2">
       <c r="A374" s="1"/>
       <c r="B374" s="1">
-        <v>26102</v>
+        <v>24197</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
       <c r="D374" s="1">
         <v>8443999090</v>
       </c>
       <c r="E374" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F374" s="1">
-        <v>299.71</v>
+        <v>60.41</v>
       </c>
       <c r="G374" s="1"/>
-      <c r="H374" s="1"/>
+      <c r="H374" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I374" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="375" spans="1:9" outlineLevel="2">
       <c r="A375" s="1"/>
       <c r="B375" s="1">
-        <v>33569</v>
+        <v>29376</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>383</v>
+        <v>391</v>
       </c>
       <c r="D375" s="1">
         <v>8443999090</v>
       </c>
       <c r="E375" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F375" s="1">
-        <v>294.34</v>
+        <v>72.05</v>
       </c>
       <c r="G375" s="1"/>
-      <c r="H375" s="1"/>
+      <c r="H375" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I375" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="376" spans="1:9" outlineLevel="2">
       <c r="A376" s="1"/>
       <c r="B376" s="1">
-        <v>27753</v>
+        <v>31364</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="D376" s="1">
         <v>8443999090</v>
       </c>
       <c r="E376" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F376" s="1">
-        <v>333.31</v>
+        <v>76.08</v>
       </c>
       <c r="G376" s="1"/>
-      <c r="H376" s="1"/>
+      <c r="H376" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I376" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="377" spans="1:9" outlineLevel="2">
       <c r="A377" s="1"/>
       <c r="B377" s="1">
-        <v>33504</v>
+        <v>27749</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="D377" s="1">
         <v>8443999090</v>
       </c>
       <c r="E377" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F377" s="1">
-        <v>142.46</v>
+        <v>575.49</v>
       </c>
       <c r="G377" s="1"/>
-      <c r="H377" s="1"/>
+      <c r="H377" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I377" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="378" spans="1:9" outlineLevel="2">
       <c r="A378" s="1"/>
       <c r="B378" s="1">
-        <v>34286</v>
+        <v>26102</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
       <c r="D378" s="1">
         <v>8443999090</v>
       </c>
       <c r="E378" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F378" s="1">
-        <v>145.6</v>
+        <v>299.38</v>
       </c>
       <c r="G378" s="1"/>
-      <c r="H378" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H378" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I378" s="1" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="379" spans="1:9" outlineLevel="2">
       <c r="A379" s="1"/>
       <c r="B379" s="1">
-        <v>25406</v>
+        <v>33569</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>387</v>
+        <v>395</v>
       </c>
       <c r="D379" s="1">
         <v>8443999090</v>
       </c>
       <c r="E379" s="1">
         <v>1</v>
       </c>
       <c r="F379" s="1">
-        <v>110.66</v>
+        <v>294.01</v>
       </c>
       <c r="G379" s="1"/>
-      <c r="H379" s="1"/>
+      <c r="H379" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I379" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="380" spans="1:9" outlineLevel="2">
       <c r="A380" s="1"/>
       <c r="B380" s="1">
-        <v>30974</v>
+        <v>27753</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>388</v>
+        <v>396</v>
       </c>
       <c r="D380" s="1">
         <v>8443999090</v>
       </c>
       <c r="E380" s="1">
         <v>1</v>
       </c>
       <c r="F380" s="1">
-        <v>100.8</v>
+        <v>252.39</v>
       </c>
       <c r="G380" s="1"/>
-      <c r="H380" s="1"/>
+      <c r="H380" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I380" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="381" spans="1:9" outlineLevel="2">
       <c r="A381" s="1"/>
       <c r="B381" s="1">
-        <v>31437</v>
+        <v>33504</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
       <c r="D381" s="1">
         <v>8443999090</v>
       </c>
       <c r="E381" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F381" s="1">
-        <v>89.59999999999999</v>
+        <v>142.31</v>
       </c>
       <c r="G381" s="1"/>
-      <c r="H381" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H381" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I381" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="382" spans="1:9" outlineLevel="2">
       <c r="A382" s="1"/>
       <c r="B382" s="1">
-        <v>32797</v>
+        <v>34286</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>390</v>
+        <v>398</v>
       </c>
       <c r="D382" s="1">
         <v>8443999090</v>
       </c>
       <c r="E382" s="1">
         <v>100</v>
       </c>
       <c r="F382" s="1">
-        <v>45.25</v>
+        <v>145.44</v>
       </c>
       <c r="G382" s="1"/>
-      <c r="H382" s="1"/>
-[...1 lines deleted...]
-        <v>391</v>
+      <c r="H382" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I382" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="383" spans="1:9" outlineLevel="2">
       <c r="A383" s="1"/>
       <c r="B383" s="1">
-        <v>33506</v>
+        <v>25406</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>392</v>
+        <v>399</v>
       </c>
       <c r="D383" s="1">
         <v>8443999090</v>
       </c>
       <c r="E383" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F383" s="1">
-        <v>64.51000000000001</v>
+        <v>110.53</v>
       </c>
       <c r="G383" s="1"/>
-      <c r="H383" s="1"/>
+      <c r="H383" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I383" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="384" spans="1:9" outlineLevel="2">
       <c r="A384" s="1"/>
       <c r="B384" s="1">
-        <v>31922</v>
+        <v>30974</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>393</v>
+        <v>400</v>
       </c>
       <c r="D384" s="1">
         <v>8443999090</v>
       </c>
       <c r="E384" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F384" s="1">
-        <v>360.64</v>
+        <v>100.69</v>
       </c>
       <c r="G384" s="1"/>
-      <c r="H384" s="1"/>
+      <c r="H384" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I384" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="385" spans="1:9" outlineLevel="2">
       <c r="A385" s="1"/>
       <c r="B385" s="1">
-        <v>33158</v>
+        <v>31437</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>394</v>
+        <v>401</v>
       </c>
       <c r="D385" s="1">
         <v>8443999090</v>
       </c>
       <c r="E385" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F385" s="1">
-        <v>134.4</v>
+        <v>89.5</v>
       </c>
       <c r="G385" s="1"/>
-      <c r="H385" s="1"/>
+      <c r="H385" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I385" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="386" spans="1:9" outlineLevel="2">
       <c r="A386" s="1"/>
       <c r="B386" s="1">
-        <v>34394</v>
+        <v>32797</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>395</v>
+        <v>402</v>
       </c>
       <c r="D386" s="1">
         <v>8443999090</v>
       </c>
       <c r="E386" s="1">
         <v>100</v>
       </c>
       <c r="F386" s="1">
-        <v>170.24</v>
+        <v>45.2</v>
       </c>
       <c r="G386" s="1"/>
-      <c r="H386" s="1"/>
+      <c r="H386" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I386" s="1" t="s">
-        <v>286</v>
+        <v>41</v>
       </c>
     </row>
     <row r="387" spans="1:9" outlineLevel="2">
       <c r="A387" s="1"/>
       <c r="B387" s="1">
-        <v>31923</v>
+        <v>33506</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>396</v>
+        <v>403</v>
       </c>
       <c r="D387" s="1">
         <v>8443999090</v>
       </c>
       <c r="E387" s="1">
         <v>100</v>
       </c>
       <c r="F387" s="1">
-        <v>182.78</v>
+        <v>64.44</v>
       </c>
       <c r="G387" s="1"/>
-      <c r="H387" s="1"/>
+      <c r="H387" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I387" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="388" spans="1:9" outlineLevel="2">
       <c r="A388" s="1"/>
       <c r="B388" s="1">
-        <v>32732</v>
+        <v>31922</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>397</v>
+        <v>404</v>
       </c>
       <c r="D388" s="1">
         <v>8443999090</v>
       </c>
       <c r="E388" s="1">
         <v>100</v>
       </c>
       <c r="F388" s="1">
-        <v>145.15</v>
+        <v>162.44</v>
       </c>
       <c r="G388" s="1"/>
-      <c r="H388" s="1"/>
+      <c r="H388" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I388" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="389" spans="1:9" outlineLevel="2">
       <c r="A389" s="1"/>
       <c r="B389" s="1">
-        <v>34601</v>
+        <v>33158</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="D389" s="1">
         <v>8443999090</v>
       </c>
       <c r="E389" s="1">
         <v>100</v>
       </c>
       <c r="F389" s="1">
-        <v>168</v>
+        <v>129.78</v>
       </c>
       <c r="G389" s="1"/>
-      <c r="H389" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H389" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I389" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="390" spans="1:9" outlineLevel="2">
       <c r="A390" s="1"/>
       <c r="B390" s="1">
-        <v>31924</v>
+        <v>35220</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>399</v>
+        <v>406</v>
       </c>
       <c r="D390" s="1">
         <v>8443999090</v>
       </c>
       <c r="E390" s="1">
         <v>100</v>
       </c>
       <c r="F390" s="1">
-        <v>215.04</v>
+        <v>124.85</v>
       </c>
       <c r="G390" s="1"/>
-      <c r="H390" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H390" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="I390" s="1" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="391" spans="1:9" outlineLevel="2">
       <c r="A391" s="1"/>
       <c r="B391" s="1">
-        <v>32733</v>
+        <v>34394</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>400</v>
+        <v>407</v>
       </c>
       <c r="D391" s="1">
         <v>8443999090</v>
       </c>
       <c r="E391" s="1">
         <v>100</v>
       </c>
       <c r="F391" s="1">
-        <v>294.34</v>
+        <v>170.05</v>
       </c>
       <c r="G391" s="1"/>
-      <c r="H391" s="1"/>
+      <c r="H391" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I391" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="392" spans="1:9" outlineLevel="2">
       <c r="A392" s="1"/>
       <c r="B392" s="1">
-        <v>13971</v>
+        <v>31923</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="D392" s="1">
         <v>8443999090</v>
       </c>
       <c r="E392" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F392" s="1">
-        <v>174.72</v>
+        <v>182.58</v>
       </c>
       <c r="G392" s="1"/>
-      <c r="H392" s="1"/>
+      <c r="H392" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I392" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="393" spans="1:9" outlineLevel="2">
       <c r="A393" s="1"/>
       <c r="B393" s="1">
-        <v>15878</v>
+        <v>32732</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>402</v>
+        <v>409</v>
       </c>
       <c r="D393" s="1">
         <v>8443999090</v>
       </c>
       <c r="E393" s="1">
         <v>100</v>
       </c>
       <c r="F393" s="1">
-        <v>92.29000000000001</v>
+        <v>144.99</v>
       </c>
       <c r="G393" s="1"/>
-      <c r="H393" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H393" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I393" s="1" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="394" spans="1:9" outlineLevel="2">
       <c r="A394" s="1"/>
       <c r="B394" s="1">
-        <v>28372</v>
+        <v>34601</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>403</v>
+        <v>410</v>
       </c>
       <c r="D394" s="1">
         <v>8443999090</v>
       </c>
       <c r="E394" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F394" s="1">
-        <v>92.73999999999999</v>
+        <v>167.81</v>
       </c>
       <c r="G394" s="1"/>
-      <c r="H394" s="1"/>
+      <c r="H394" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I394" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="395" spans="1:9" outlineLevel="2">
       <c r="A395" s="1"/>
       <c r="B395" s="1">
-        <v>7376</v>
+        <v>32733</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>404</v>
+        <v>411</v>
       </c>
       <c r="D395" s="1">
         <v>8443999090</v>
       </c>
       <c r="E395" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F395" s="1">
-        <v>204.29</v>
+        <v>294.01</v>
       </c>
       <c r="G395" s="1"/>
-      <c r="H395" s="1"/>
+      <c r="H395" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I395" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="396" spans="1:9" outlineLevel="2">
       <c r="A396" s="1"/>
       <c r="B396" s="1">
-        <v>7868</v>
+        <v>13971</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>405</v>
+        <v>412</v>
       </c>
       <c r="D396" s="1">
         <v>8443999090</v>
       </c>
       <c r="E396" s="1">
         <v>1</v>
       </c>
       <c r="F396" s="1">
-        <v>332.42</v>
+        <v>174.53</v>
       </c>
       <c r="G396" s="1"/>
-      <c r="H396" s="1"/>
+      <c r="H396" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I396" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="397" spans="1:9" outlineLevel="2">
       <c r="A397" s="1"/>
       <c r="B397" s="1">
-        <v>16350</v>
+        <v>15878</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>406</v>
+        <v>413</v>
       </c>
       <c r="D397" s="1">
         <v>8443999090</v>
       </c>
       <c r="E397" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F397" s="1">
-        <v>376.32</v>
+        <v>92.19</v>
       </c>
       <c r="G397" s="1"/>
-      <c r="H397" s="1"/>
+      <c r="H397" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I397" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="398" spans="1:9" outlineLevel="2">
       <c r="A398" s="1"/>
       <c r="B398" s="1">
-        <v>7377</v>
+        <v>28372</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>407</v>
+        <v>414</v>
       </c>
       <c r="D398" s="1">
         <v>8443999090</v>
       </c>
       <c r="E398" s="1">
         <v>1</v>
       </c>
       <c r="F398" s="1">
-        <v>268.8</v>
+        <v>92.63</v>
       </c>
       <c r="G398" s="1"/>
-      <c r="H398" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H398" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I398" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="399" spans="1:9" outlineLevel="2">
       <c r="A399" s="1"/>
       <c r="B399" s="1">
-        <v>7378</v>
+        <v>7376</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>408</v>
+        <v>415</v>
       </c>
       <c r="D399" s="1">
         <v>8443999090</v>
       </c>
       <c r="E399" s="1">
         <v>1</v>
       </c>
       <c r="F399" s="1">
-        <v>422.02</v>
+        <v>204.06</v>
       </c>
       <c r="G399" s="1"/>
-      <c r="H399" s="1"/>
+      <c r="H399" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I399" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="400" spans="1:9" outlineLevel="2">
       <c r="A400" s="1"/>
       <c r="B400" s="1">
-        <v>19287</v>
+        <v>7868</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>409</v>
+        <v>416</v>
       </c>
       <c r="D400" s="1">
         <v>8443999090</v>
       </c>
       <c r="E400" s="1">
         <v>1</v>
       </c>
       <c r="F400" s="1">
-        <v>401.86</v>
+        <v>332.05</v>
       </c>
       <c r="G400" s="1"/>
-      <c r="H400" s="1"/>
+      <c r="H400" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I400" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="401" spans="1:9" outlineLevel="2">
       <c r="A401" s="1"/>
       <c r="B401" s="1">
-        <v>22586</v>
+        <v>16350</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>410</v>
+        <v>417</v>
       </c>
       <c r="D401" s="1">
         <v>8443999090</v>
       </c>
       <c r="E401" s="1">
         <v>1</v>
       </c>
       <c r="F401" s="1">
-        <v>75.70999999999999</v>
+        <v>375.9</v>
       </c>
       <c r="G401" s="1"/>
-      <c r="H401" s="1"/>
+      <c r="H401" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I401" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="402" spans="1:9" outlineLevel="2">
       <c r="A402" s="1"/>
       <c r="B402" s="1">
-        <v>21439</v>
+        <v>7377</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>411</v>
+        <v>418</v>
       </c>
       <c r="D402" s="1">
         <v>8443999090</v>
       </c>
       <c r="E402" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F402" s="1">
-        <v>236.1</v>
+        <v>268.5</v>
       </c>
       <c r="G402" s="1"/>
-      <c r="H402" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H402" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I402" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="403" spans="1:9" outlineLevel="2">
       <c r="A403" s="1"/>
       <c r="B403" s="1">
-        <v>27836</v>
+        <v>7378</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>412</v>
+        <v>419</v>
       </c>
       <c r="D403" s="1">
         <v>8443999090</v>
       </c>
       <c r="E403" s="1">
         <v>1</v>
       </c>
       <c r="F403" s="1">
-        <v>280.45</v>
+        <v>421.55</v>
       </c>
       <c r="G403" s="1"/>
-      <c r="H403" s="1"/>
+      <c r="H403" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I403" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="404" spans="1:9" outlineLevel="2">
       <c r="A404" s="1"/>
       <c r="B404" s="1">
-        <v>16351</v>
+        <v>19287</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
       <c r="D404" s="1">
         <v>8443999090</v>
       </c>
       <c r="E404" s="1">
         <v>1</v>
       </c>
       <c r="F404" s="1">
-        <v>344.06</v>
+        <v>401.41</v>
       </c>
       <c r="G404" s="1"/>
-      <c r="H404" s="1"/>
+      <c r="H404" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I404" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="405" spans="1:9" outlineLevel="2">
       <c r="A405" s="1"/>
       <c r="B405" s="1">
-        <v>15888</v>
+        <v>22586</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>414</v>
+        <v>421</v>
       </c>
       <c r="D405" s="1">
         <v>8443999090</v>
       </c>
       <c r="E405" s="1">
         <v>1</v>
       </c>
       <c r="F405" s="1">
-        <v>295.68</v>
+        <v>75.63</v>
       </c>
       <c r="G405" s="1"/>
-      <c r="H405" s="1"/>
+      <c r="H405" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I405" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="406" spans="1:9" outlineLevel="2">
       <c r="A406" s="1"/>
       <c r="B406" s="1">
-        <v>27425</v>
+        <v>21439</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>415</v>
+        <v>422</v>
       </c>
       <c r="D406" s="1">
         <v>8443999090</v>
       </c>
       <c r="E406" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F406" s="1">
-        <v>215.94</v>
+        <v>214.8</v>
       </c>
       <c r="G406" s="1"/>
-      <c r="H406" s="1"/>
+      <c r="H406" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I406" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="407" spans="1:9" outlineLevel="2">
       <c r="A407" s="1"/>
       <c r="B407" s="1">
-        <v>17023</v>
+        <v>27836</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>416</v>
+        <v>423</v>
       </c>
       <c r="D407" s="1">
         <v>8443999090</v>
       </c>
       <c r="E407" s="1">
-        <v>150</v>
+        <v>1</v>
       </c>
       <c r="F407" s="1">
-        <v>441.28</v>
+        <v>280.14</v>
       </c>
       <c r="G407" s="1"/>
-      <c r="H407" s="1"/>
+      <c r="H407" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I407" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="408" spans="1:9" outlineLevel="2">
       <c r="A408" s="1"/>
       <c r="B408" s="1">
-        <v>20858</v>
+        <v>16351</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
       <c r="D408" s="1">
         <v>8443999090</v>
       </c>
       <c r="E408" s="1">
         <v>1</v>
       </c>
       <c r="F408" s="1">
-        <v>139.78</v>
+        <v>343.68</v>
       </c>
       <c r="G408" s="1"/>
-      <c r="H408" s="1"/>
+      <c r="H408" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I408" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="409" spans="1:9" outlineLevel="2">
       <c r="A409" s="1"/>
       <c r="B409" s="1">
-        <v>15541</v>
+        <v>15888</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="D409" s="1">
         <v>8443999090</v>
       </c>
       <c r="E409" s="1">
         <v>1</v>
       </c>
       <c r="F409" s="1">
-        <v>132.16</v>
+        <v>295.35</v>
       </c>
       <c r="G409" s="1"/>
-      <c r="H409" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H409" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I409" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="410" spans="1:9" outlineLevel="2">
       <c r="A410" s="1"/>
       <c r="B410" s="1">
-        <v>29833</v>
+        <v>27425</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="D410" s="1">
         <v>8443999090</v>
       </c>
       <c r="E410" s="1">
         <v>1</v>
       </c>
       <c r="F410" s="1">
-        <v>105.28</v>
+        <v>215.7</v>
       </c>
       <c r="G410" s="1"/>
-      <c r="H410" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H410" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I410" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="411" spans="1:9" outlineLevel="2">
       <c r="A411" s="1"/>
       <c r="B411" s="1">
-        <v>25642</v>
+        <v>17023</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>420</v>
+        <v>427</v>
       </c>
       <c r="D411" s="1">
         <v>8443999090</v>
       </c>
       <c r="E411" s="1">
-        <v>1</v>
+        <v>150</v>
       </c>
       <c r="F411" s="1">
-        <v>147.84</v>
+        <v>440.79</v>
       </c>
       <c r="G411" s="1"/>
-      <c r="H411" s="1"/>
+      <c r="H411" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I411" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="412" spans="1:9" outlineLevel="2">
       <c r="A412" s="1"/>
       <c r="B412" s="1">
-        <v>25371</v>
+        <v>20858</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="D412" s="1">
         <v>8443999090</v>
       </c>
       <c r="E412" s="1">
         <v>1</v>
       </c>
       <c r="F412" s="1">
-        <v>127.68</v>
+        <v>139.62</v>
       </c>
       <c r="G412" s="1"/>
-      <c r="H412" s="1"/>
+      <c r="H412" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I412" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="413" spans="1:9" outlineLevel="2">
       <c r="A413" s="1"/>
       <c r="B413" s="1">
-        <v>27837</v>
+        <v>15541</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>422</v>
+        <v>429</v>
       </c>
       <c r="D413" s="1">
         <v>8443999090</v>
       </c>
       <c r="E413" s="1">
         <v>1</v>
       </c>
       <c r="F413" s="1">
-        <v>156.8</v>
+        <v>129.33</v>
       </c>
       <c r="G413" s="1"/>
-      <c r="H413" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H413" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I413" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="414" spans="1:9" outlineLevel="2">
       <c r="A414" s="1"/>
       <c r="B414" s="1">
-        <v>12163</v>
+        <v>29833</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>423</v>
+        <v>430</v>
       </c>
       <c r="D414" s="1">
         <v>8443999090</v>
       </c>
       <c r="E414" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F414" s="1">
-        <v>141.12</v>
+        <v>105.16</v>
       </c>
       <c r="G414" s="1"/>
-      <c r="H414" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H414" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I414" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="415" spans="1:9" outlineLevel="2">
       <c r="A415" s="1"/>
       <c r="B415" s="1">
-        <v>15884</v>
+        <v>25642</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>424</v>
+        <v>431</v>
       </c>
       <c r="D415" s="1">
         <v>8443999090</v>
       </c>
       <c r="E415" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F415" s="1">
-        <v>52.86</v>
+        <v>147.68</v>
       </c>
       <c r="G415" s="1"/>
-      <c r="H415" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H415" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I415" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="416" spans="1:9" outlineLevel="2">
       <c r="A416" s="1"/>
       <c r="B416" s="1">
-        <v>29771</v>
+        <v>25371</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>425</v>
+        <v>432</v>
       </c>
       <c r="D416" s="1">
         <v>8443999090</v>
       </c>
       <c r="E416" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F416" s="1">
-        <v>51.52</v>
+        <v>127.54</v>
       </c>
       <c r="G416" s="1"/>
-      <c r="H416" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H416" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I416" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="417" spans="1:9" outlineLevel="2">
       <c r="A417" s="1"/>
       <c r="B417" s="1">
-        <v>19605</v>
+        <v>27837</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>426</v>
+        <v>433</v>
       </c>
       <c r="D417" s="1">
         <v>8443999090</v>
       </c>
       <c r="E417" s="1">
         <v>1</v>
       </c>
       <c r="F417" s="1">
-        <v>97.66</v>
+        <v>156.63</v>
       </c>
       <c r="G417" s="1"/>
-      <c r="H417" s="1"/>
+      <c r="H417" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I417" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="418" spans="1:9" outlineLevel="2">
       <c r="A418" s="1"/>
       <c r="B418" s="1">
-        <v>28373</v>
+        <v>12163</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>427</v>
+        <v>434</v>
       </c>
       <c r="D418" s="1">
         <v>8443999090</v>
       </c>
       <c r="E418" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F418" s="1">
-        <v>62.72</v>
+        <v>140.96</v>
       </c>
       <c r="G418" s="1"/>
-      <c r="H418" s="1"/>
+      <c r="H418" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I418" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="419" spans="1:9" outlineLevel="2">
       <c r="A419" s="1"/>
       <c r="B419" s="1">
-        <v>25643</v>
+        <v>15884</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>428</v>
+        <v>435</v>
       </c>
       <c r="D419" s="1">
         <v>8443999090</v>
       </c>
       <c r="E419" s="1">
         <v>100</v>
       </c>
       <c r="F419" s="1">
-        <v>54.21</v>
+        <v>46.09</v>
       </c>
       <c r="G419" s="1"/>
-      <c r="H419" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H419" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I419" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="420" spans="1:9" outlineLevel="2">
       <c r="A420" s="1"/>
       <c r="B420" s="1">
-        <v>28374</v>
+        <v>29771</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>429</v>
+        <v>436</v>
       </c>
       <c r="D420" s="1">
         <v>8443999090</v>
       </c>
       <c r="E420" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F420" s="1">
-        <v>57.34</v>
+        <v>51.46</v>
       </c>
       <c r="G420" s="1"/>
-      <c r="H420" s="1"/>
+      <c r="H420" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I420" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="421" spans="1:9" outlineLevel="2">
       <c r="A421" s="1"/>
       <c r="B421" s="1">
-        <v>28226</v>
+        <v>19605</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>430</v>
+        <v>437</v>
       </c>
       <c r="D421" s="1">
         <v>8443999090</v>
       </c>
       <c r="E421" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F421" s="1">
-        <v>67.2</v>
+        <v>97.56</v>
       </c>
       <c r="G421" s="1"/>
-      <c r="H421" s="1"/>
+      <c r="H421" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I421" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="422" spans="1:9" outlineLevel="2">
       <c r="A422" s="1"/>
       <c r="B422" s="1">
-        <v>28225</v>
+        <v>28373</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>431</v>
+        <v>438</v>
       </c>
       <c r="D422" s="1">
         <v>8443999090</v>
       </c>
       <c r="E422" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F422" s="1">
-        <v>61.82</v>
+        <v>62.65</v>
       </c>
       <c r="G422" s="1"/>
-      <c r="H422" s="1"/>
+      <c r="H422" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I422" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="423" spans="1:9" outlineLevel="2">
       <c r="A423" s="1"/>
       <c r="B423" s="1">
-        <v>29827</v>
+        <v>25643</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>432</v>
+        <v>439</v>
       </c>
       <c r="D423" s="1">
         <v>8443999090</v>
       </c>
       <c r="E423" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F423" s="1">
-        <v>51.07</v>
+        <v>54.15</v>
       </c>
       <c r="G423" s="1"/>
-      <c r="H423" s="1"/>
+      <c r="H423" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I423" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="424" spans="1:9" outlineLevel="2">
       <c r="A424" s="1"/>
       <c r="B424" s="1">
-        <v>28227</v>
+        <v>28374</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>433</v>
+        <v>440</v>
       </c>
       <c r="D424" s="1">
         <v>8443999090</v>
       </c>
       <c r="E424" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F424" s="1">
-        <v>64.51000000000001</v>
+        <v>57.28</v>
       </c>
       <c r="G424" s="1"/>
-      <c r="H424" s="1"/>
+      <c r="H424" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I424" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="425" spans="1:9" outlineLevel="2">
       <c r="A425" s="1"/>
       <c r="B425" s="1">
-        <v>33879</v>
+        <v>28226</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>434</v>
+        <v>441</v>
       </c>
       <c r="D425" s="1">
         <v>8443999090</v>
       </c>
       <c r="E425" s="1">
         <v>100</v>
       </c>
       <c r="F425" s="1">
-        <v>69.89</v>
+        <v>67.13</v>
       </c>
       <c r="G425" s="1"/>
-      <c r="H425" s="1"/>
+      <c r="H425" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I425" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="426" spans="1:9" outlineLevel="2">
       <c r="A426" s="1"/>
       <c r="B426" s="1">
-        <v>16352</v>
+        <v>28225</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>435</v>
+        <v>442</v>
       </c>
       <c r="D426" s="1">
         <v>8443999090</v>
       </c>
       <c r="E426" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F426" s="1">
-        <v>272.38</v>
+        <v>61.76</v>
       </c>
       <c r="G426" s="1"/>
-      <c r="H426" s="1"/>
+      <c r="H426" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I426" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="427" spans="1:9" outlineLevel="2">
       <c r="A427" s="1"/>
       <c r="B427" s="1">
-        <v>15775</v>
+        <v>28227</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>436</v>
+        <v>443</v>
       </c>
       <c r="D427" s="1">
         <v>8443999090</v>
       </c>
       <c r="E427" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F427" s="1">
-        <v>91.39</v>
+        <v>64.44</v>
       </c>
       <c r="G427" s="1"/>
-      <c r="H427" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H427" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I427" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="428" spans="1:9" outlineLevel="2">
       <c r="A428" s="1"/>
       <c r="B428" s="1">
-        <v>29775</v>
+        <v>33879</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>437</v>
+        <v>444</v>
       </c>
       <c r="D428" s="1">
         <v>8443999090</v>
       </c>
       <c r="E428" s="1">
         <v>100</v>
       </c>
       <c r="F428" s="1">
-        <v>99.90000000000001</v>
+        <v>69.81</v>
       </c>
       <c r="G428" s="1"/>
-      <c r="H428" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H428" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I428" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="429" spans="1:9" outlineLevel="2">
       <c r="A429" s="1"/>
       <c r="B429" s="1">
-        <v>28376</v>
+        <v>29827</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>438</v>
+        <v>445</v>
       </c>
       <c r="D429" s="1">
         <v>8443999090</v>
       </c>
       <c r="E429" s="1">
         <v>1</v>
       </c>
       <c r="F429" s="1">
-        <v>0</v>
+        <v>50.57</v>
       </c>
       <c r="G429" s="1"/>
-      <c r="H429" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H429" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="I429" s="1" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="430" spans="1:9" outlineLevel="2">
       <c r="A430" s="1"/>
       <c r="B430" s="1">
-        <v>30459</v>
+        <v>16352</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>439</v>
+        <v>447</v>
       </c>
       <c r="D430" s="1">
         <v>8443999090</v>
       </c>
       <c r="E430" s="1">
         <v>1</v>
       </c>
       <c r="F430" s="1">
-        <v>92.73999999999999</v>
+        <v>272.08</v>
       </c>
       <c r="G430" s="1"/>
-      <c r="H430" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H430" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I430" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="431" spans="1:9" outlineLevel="2">
       <c r="A431" s="1"/>
       <c r="B431" s="1">
-        <v>27305</v>
+        <v>15775</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>440</v>
+        <v>448</v>
       </c>
       <c r="D431" s="1">
         <v>8443999090</v>
       </c>
       <c r="E431" s="1">
         <v>1</v>
       </c>
       <c r="F431" s="1">
-        <v>349.44</v>
+        <v>91.29000000000001</v>
       </c>
       <c r="G431" s="1"/>
-      <c r="H431" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H431" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I431" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="432" spans="1:9" outlineLevel="2">
       <c r="A432" s="1"/>
       <c r="B432" s="1">
-        <v>28422</v>
+        <v>29775</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>441</v>
+        <v>449</v>
       </c>
       <c r="D432" s="1">
         <v>8443999090</v>
       </c>
       <c r="E432" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F432" s="1">
-        <v>272.38</v>
+        <v>99.79000000000001</v>
       </c>
       <c r="G432" s="1"/>
-      <c r="H432" s="1"/>
+      <c r="H432" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I432" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="433" spans="1:9" outlineLevel="2">
       <c r="A433" s="1"/>
       <c r="B433" s="1">
-        <v>24947</v>
+        <v>28376</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>442</v>
+        <v>450</v>
       </c>
       <c r="D433" s="1">
         <v>8443999090</v>
       </c>
       <c r="E433" s="1">
         <v>1</v>
       </c>
       <c r="F433" s="1">
-        <v>252.67</v>
+        <v>0</v>
       </c>
       <c r="G433" s="1"/>
-      <c r="H433" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H433" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I433" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="434" spans="1:9" outlineLevel="2">
       <c r="A434" s="1"/>
       <c r="B434" s="1">
-        <v>27838</v>
+        <v>30459</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>443</v>
+        <v>451</v>
       </c>
       <c r="D434" s="1">
         <v>8443999090</v>
       </c>
       <c r="E434" s="1">
         <v>1</v>
       </c>
       <c r="F434" s="1">
-        <v>294.34</v>
+        <v>92.63</v>
       </c>
       <c r="G434" s="1"/>
-      <c r="H434" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H434" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I434" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="435" spans="1:9" outlineLevel="2">
       <c r="A435" s="1"/>
       <c r="B435" s="1">
-        <v>27304</v>
+        <v>27305</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="D435" s="1">
         <v>8443999090</v>
       </c>
       <c r="E435" s="1">
         <v>1</v>
       </c>
       <c r="F435" s="1">
-        <v>280.45</v>
+        <v>273.87</v>
       </c>
       <c r="G435" s="1"/>
-      <c r="H435" s="1"/>
+      <c r="H435" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I435" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="436" spans="1:9" outlineLevel="2">
       <c r="A436" s="1"/>
       <c r="B436" s="1">
-        <v>27839</v>
+        <v>28422</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
       <c r="D436" s="1">
         <v>8443999090</v>
       </c>
       <c r="E436" s="1">
         <v>1</v>
       </c>
       <c r="F436" s="1">
-        <v>364.22</v>
+        <v>272.08</v>
       </c>
       <c r="G436" s="1"/>
-      <c r="H436" s="1"/>
+      <c r="H436" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I436" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="437" spans="1:9" outlineLevel="2">
       <c r="A437" s="1"/>
       <c r="B437" s="1">
-        <v>21116</v>
+        <v>24947</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>446</v>
+        <v>454</v>
       </c>
       <c r="D437" s="1">
         <v>8443999090</v>
       </c>
       <c r="E437" s="1">
         <v>1</v>
       </c>
       <c r="F437" s="1">
-        <v>128.13</v>
+        <v>252.39</v>
       </c>
       <c r="G437" s="1"/>
-      <c r="H437" s="1"/>
+      <c r="H437" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I437" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="438" spans="1:9" outlineLevel="2">
       <c r="A438" s="1"/>
       <c r="B438" s="1">
-        <v>24949</v>
+        <v>27838</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="D438" s="1">
         <v>8443999090</v>
       </c>
       <c r="E438" s="1">
         <v>1</v>
       </c>
       <c r="F438" s="1">
-        <v>113.79</v>
+        <v>294.01</v>
       </c>
       <c r="G438" s="1"/>
-      <c r="H438" s="1"/>
+      <c r="H438" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I438" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="439" spans="1:9" outlineLevel="2">
       <c r="A439" s="1"/>
       <c r="B439" s="1">
-        <v>30208</v>
+        <v>27304</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>448</v>
+        <v>456</v>
       </c>
       <c r="D439" s="1">
         <v>8443999090</v>
       </c>
       <c r="E439" s="1">
         <v>1</v>
       </c>
       <c r="F439" s="1">
-        <v>128.13</v>
+        <v>280.14</v>
       </c>
       <c r="G439" s="1"/>
-      <c r="H439" s="1"/>
+      <c r="H439" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I439" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="440" spans="1:9" outlineLevel="2">
       <c r="A440" s="1"/>
       <c r="B440" s="1">
-        <v>21932</v>
+        <v>27839</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="D440" s="1">
         <v>8443999090</v>
       </c>
       <c r="E440" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F440" s="1">
-        <v>314.05</v>
+        <v>363.82</v>
       </c>
       <c r="G440" s="1"/>
-      <c r="H440" s="1"/>
+      <c r="H440" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I440" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="441" spans="1:9" outlineLevel="2">
       <c r="A441" s="1"/>
       <c r="B441" s="1">
-        <v>25449</v>
+        <v>21116</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>450</v>
+        <v>458</v>
       </c>
       <c r="D441" s="1">
         <v>8443999090</v>
       </c>
       <c r="E441" s="1">
         <v>1</v>
       </c>
       <c r="F441" s="1">
-        <v>111.1</v>
+        <v>127.99</v>
       </c>
       <c r="G441" s="1"/>
-      <c r="H441" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H441" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I441" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="442" spans="1:9" outlineLevel="2">
       <c r="A442" s="1"/>
       <c r="B442" s="1">
-        <v>28997</v>
+        <v>24949</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="D442" s="1">
         <v>8443999090</v>
       </c>
       <c r="E442" s="1">
         <v>1</v>
       </c>
       <c r="F442" s="1">
-        <v>358.4</v>
+        <v>113.67</v>
       </c>
       <c r="G442" s="1"/>
-      <c r="H442" s="1"/>
+      <c r="H442" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I442" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="443" spans="1:9" outlineLevel="2">
       <c r="A443" s="1"/>
       <c r="B443" s="1">
-        <v>24384</v>
+        <v>30208</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>452</v>
+        <v>460</v>
       </c>
       <c r="D443" s="1">
         <v>8443999090</v>
       </c>
       <c r="E443" s="1">
         <v>1</v>
       </c>
       <c r="F443" s="1">
-        <v>364.22</v>
+        <v>127.99</v>
       </c>
       <c r="G443" s="1"/>
-      <c r="H443" s="1"/>
+      <c r="H443" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I443" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="444" spans="1:9" outlineLevel="2">
       <c r="A444" s="1"/>
       <c r="B444" s="1">
-        <v>22587</v>
+        <v>21932</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>453</v>
+        <v>461</v>
       </c>
       <c r="D444" s="1">
         <v>8443999090</v>
       </c>
       <c r="E444" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F444" s="1">
-        <v>182.78</v>
+        <v>313.7</v>
       </c>
       <c r="G444" s="1"/>
-      <c r="H444" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H444" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I444" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="445" spans="1:9" outlineLevel="2">
       <c r="A445" s="1"/>
       <c r="B445" s="1">
-        <v>20765</v>
+        <v>25449</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="D445" s="1">
         <v>8443999090</v>
       </c>
       <c r="E445" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F445" s="1">
-        <v>76.16</v>
+        <v>110.98</v>
       </c>
       <c r="G445" s="1"/>
-      <c r="H445" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H445" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I445" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="446" spans="1:9" outlineLevel="2">
       <c r="A446" s="1"/>
       <c r="B446" s="1">
-        <v>29777</v>
+        <v>28997</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="D446" s="1">
         <v>8443999090</v>
       </c>
       <c r="E446" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F446" s="1">
-        <v>84.22</v>
+        <v>306.09</v>
       </c>
       <c r="G446" s="1"/>
-      <c r="H446" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H446" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I446" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="447" spans="1:9" outlineLevel="2">
       <c r="A447" s="1"/>
       <c r="B447" s="1">
-        <v>25645</v>
+        <v>24384</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>456</v>
+        <v>464</v>
       </c>
       <c r="D447" s="1">
         <v>8443999090</v>
       </c>
       <c r="E447" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F447" s="1">
-        <v>78.40000000000001</v>
+        <v>363.82</v>
       </c>
       <c r="G447" s="1"/>
-      <c r="H447" s="1"/>
+      <c r="H447" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I447" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="448" spans="1:9" outlineLevel="2">
       <c r="A448" s="1"/>
       <c r="B448" s="1">
-        <v>20516</v>
+        <v>22587</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>457</v>
+        <v>465</v>
       </c>
       <c r="D448" s="1">
         <v>8443999090</v>
       </c>
       <c r="E448" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F448" s="1">
-        <v>172.48</v>
+        <v>182.58</v>
       </c>
       <c r="G448" s="1"/>
-      <c r="H448" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H448" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I448" s="1" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="449" spans="1:9" outlineLevel="2">
       <c r="A449" s="1"/>
       <c r="B449" s="1">
-        <v>28070</v>
+        <v>20765</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>458</v>
+        <v>466</v>
       </c>
       <c r="D449" s="1">
         <v>8443999090</v>
       </c>
       <c r="E449" s="1">
         <v>100</v>
       </c>
       <c r="F449" s="1">
-        <v>77.95</v>
+        <v>73.39</v>
       </c>
       <c r="G449" s="1"/>
-      <c r="H449" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H449" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I449" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="450" spans="1:9" outlineLevel="2">
       <c r="A450" s="1"/>
       <c r="B450" s="1">
-        <v>29843</v>
+        <v>29777</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="D450" s="1">
         <v>8443999090</v>
       </c>
       <c r="E450" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F450" s="1">
-        <v>64.51000000000001</v>
+        <v>74.29000000000001</v>
       </c>
       <c r="G450" s="1"/>
-      <c r="H450" s="1"/>
+      <c r="H450" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I450" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="451" spans="1:9" outlineLevel="2">
       <c r="A451" s="1"/>
       <c r="B451" s="1">
-        <v>21682</v>
+        <v>25645</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="D451" s="1">
         <v>8443999090</v>
       </c>
       <c r="E451" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F451" s="1">
-        <v>247.3</v>
+        <v>78.31</v>
       </c>
       <c r="G451" s="1"/>
-      <c r="H451" s="1"/>
+      <c r="H451" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I451" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="452" spans="1:9" outlineLevel="2">
       <c r="A452" s="1"/>
       <c r="B452" s="1">
-        <v>24522</v>
+        <v>20516</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>461</v>
+        <v>469</v>
       </c>
       <c r="D452" s="1">
         <v>8443999090</v>
       </c>
       <c r="E452" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F452" s="1">
-        <v>99.01000000000001</v>
+        <v>172.29</v>
       </c>
       <c r="G452" s="1"/>
-      <c r="H452" s="1"/>
+      <c r="H452" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I452" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="453" spans="1:9" outlineLevel="2">
       <c r="A453" s="1"/>
       <c r="B453" s="1">
-        <v>23970</v>
+        <v>28070</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>462</v>
+        <v>470</v>
       </c>
       <c r="D453" s="1">
         <v>8443999090</v>
       </c>
       <c r="E453" s="1">
         <v>100</v>
       </c>
       <c r="F453" s="1">
-        <v>72.58</v>
+        <v>77.87</v>
       </c>
       <c r="G453" s="1"/>
-      <c r="H453" s="1"/>
+      <c r="H453" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I453" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="454" spans="1:9" outlineLevel="2">
       <c r="A454" s="1"/>
       <c r="B454" s="1">
-        <v>33123</v>
+        <v>29843</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>463</v>
+        <v>471</v>
       </c>
       <c r="D454" s="1">
         <v>8443999090</v>
       </c>
       <c r="E454" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F454" s="1">
-        <v>77.5</v>
+        <v>64.44</v>
       </c>
       <c r="G454" s="1"/>
-      <c r="H454" s="1"/>
+      <c r="H454" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I454" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="455" spans="1:9" outlineLevel="2">
       <c r="A455" s="1"/>
       <c r="B455" s="1">
-        <v>29844</v>
+        <v>21682</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>464</v>
+        <v>472</v>
       </c>
       <c r="D455" s="1">
         <v>8443999090</v>
       </c>
       <c r="E455" s="1">
         <v>1</v>
       </c>
       <c r="F455" s="1">
-        <v>74.37</v>
+        <v>247.02</v>
       </c>
       <c r="G455" s="1"/>
-      <c r="H455" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H455" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I455" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="456" spans="1:9" outlineLevel="2">
       <c r="A456" s="1"/>
       <c r="B456" s="1">
-        <v>28069</v>
+        <v>24522</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>465</v>
+        <v>473</v>
       </c>
       <c r="D456" s="1">
         <v>8443999090</v>
       </c>
       <c r="E456" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F456" s="1">
-        <v>86.02</v>
+        <v>98.90000000000001</v>
       </c>
       <c r="G456" s="1"/>
-      <c r="H456" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H456" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I456" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="457" spans="1:9" outlineLevel="2">
       <c r="A457" s="1"/>
       <c r="B457" s="1">
-        <v>14209</v>
+        <v>23970</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>466</v>
+        <v>474</v>
       </c>
       <c r="D457" s="1">
         <v>8443999090</v>
       </c>
       <c r="E457" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F457" s="1">
-        <v>4323.2</v>
+        <v>72.5</v>
       </c>
       <c r="G457" s="1"/>
-      <c r="H457" s="1"/>
+      <c r="H457" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I457" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="458" spans="1:9" outlineLevel="2">
       <c r="A458" s="1"/>
       <c r="B458" s="1">
-        <v>20218</v>
+        <v>33123</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>467</v>
+        <v>475</v>
       </c>
       <c r="D458" s="1">
         <v>8443999090</v>
       </c>
       <c r="E458" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F458" s="1">
-        <v>812.67</v>
+        <v>77.42</v>
       </c>
       <c r="G458" s="1"/>
-      <c r="H458" s="1"/>
+      <c r="H458" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I458" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="459" spans="1:9" outlineLevel="2">
       <c r="A459" s="1"/>
       <c r="B459" s="1">
-        <v>15673</v>
+        <v>29844</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>468</v>
+        <v>476</v>
       </c>
       <c r="D459" s="1">
         <v>8443999090</v>
       </c>
       <c r="E459" s="1">
         <v>1</v>
       </c>
       <c r="F459" s="1">
-        <v>1630.27</v>
+        <v>74.29000000000001</v>
       </c>
       <c r="G459" s="1"/>
-      <c r="H459" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H459" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I459" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="460" spans="1:9" outlineLevel="2">
       <c r="A460" s="1"/>
       <c r="B460" s="1">
-        <v>24952</v>
+        <v>28069</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>469</v>
+        <v>477</v>
       </c>
       <c r="D460" s="1">
         <v>8443999090</v>
       </c>
       <c r="E460" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F460" s="1">
-        <v>202.5</v>
+        <v>85.92</v>
       </c>
       <c r="G460" s="1"/>
-      <c r="H460" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H460" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I460" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="461" spans="1:9" outlineLevel="2">
       <c r="A461" s="1"/>
       <c r="B461" s="1">
-        <v>28459</v>
+        <v>14209</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>470</v>
+        <v>478</v>
       </c>
       <c r="D461" s="1">
         <v>8443999090</v>
       </c>
       <c r="E461" s="1">
         <v>1</v>
       </c>
       <c r="F461" s="1">
-        <v>494.59</v>
+        <v>4318.38</v>
       </c>
       <c r="G461" s="1"/>
-      <c r="H461" s="1"/>
+      <c r="H461" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I461" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="462" spans="1:9" outlineLevel="2">
       <c r="A462" s="1"/>
       <c r="B462" s="1">
-        <v>22884</v>
+        <v>20218</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>471</v>
+        <v>479</v>
       </c>
       <c r="D462" s="1">
         <v>8443999090</v>
       </c>
       <c r="E462" s="1">
         <v>1</v>
       </c>
       <c r="F462" s="1">
-        <v>6832</v>
+        <v>811.77</v>
       </c>
       <c r="G462" s="1"/>
-      <c r="H462" s="1"/>
+      <c r="H462" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I462" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="463" spans="1:9" outlineLevel="2">
       <c r="A463" s="1"/>
       <c r="B463" s="1">
-        <v>25745</v>
+        <v>15673</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="D463" s="1">
         <v>8443999090</v>
       </c>
       <c r="E463" s="1">
         <v>1</v>
       </c>
       <c r="F463" s="1">
-        <v>1686.27</v>
+        <v>1628.45</v>
       </c>
       <c r="G463" s="1"/>
-      <c r="H463" s="1"/>
+      <c r="H463" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I463" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="464" spans="1:9" outlineLevel="2">
       <c r="A464" s="1"/>
       <c r="B464" s="1">
-        <v>11827</v>
+        <v>24952</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="D464" s="1">
         <v>8443999090</v>
       </c>
       <c r="E464" s="1">
         <v>1</v>
       </c>
       <c r="F464" s="1">
-        <v>5672.58</v>
+        <v>202.27</v>
       </c>
       <c r="G464" s="1"/>
-      <c r="H464" s="1"/>
+      <c r="H464" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I464" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="465" spans="1:9" outlineLevel="2">
       <c r="A465" s="1"/>
       <c r="B465" s="1">
-        <v>25918</v>
+        <v>28459</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>474</v>
+        <v>482</v>
       </c>
       <c r="D465" s="1">
         <v>8443999090</v>
       </c>
       <c r="E465" s="1">
         <v>1</v>
       </c>
       <c r="F465" s="1">
-        <v>353.02</v>
+        <v>494.04</v>
       </c>
       <c r="G465" s="1"/>
-      <c r="H465" s="1"/>
+      <c r="H465" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I465" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="466" spans="1:9" outlineLevel="2">
       <c r="A466" s="1"/>
       <c r="B466" s="1">
-        <v>23076</v>
+        <v>22884</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="D466" s="1">
         <v>8443999090</v>
       </c>
       <c r="E466" s="1">
         <v>1</v>
       </c>
       <c r="F466" s="1">
-        <v>730.6900000000001</v>
+        <v>6824.38</v>
       </c>
       <c r="G466" s="1"/>
-      <c r="H466" s="1"/>
+      <c r="H466" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I466" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="467" spans="1:9" outlineLevel="2">
       <c r="A467" s="1"/>
       <c r="B467" s="1">
-        <v>21825</v>
+        <v>25745</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="D467" s="1">
         <v>8443999090</v>
       </c>
       <c r="E467" s="1">
         <v>1</v>
       </c>
       <c r="F467" s="1">
-        <v>1287.1</v>
+        <v>1684.39</v>
       </c>
       <c r="G467" s="1"/>
-      <c r="H467" s="1"/>
+      <c r="H467" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I467" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="468" spans="1:9" outlineLevel="2">
       <c r="A468" s="1"/>
       <c r="B468" s="1">
-        <v>32069</v>
+        <v>11827</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="D468" s="1">
         <v>8443999090</v>
       </c>
       <c r="E468" s="1">
         <v>1</v>
       </c>
       <c r="F468" s="1">
-        <v>559.1</v>
+        <v>5666.25</v>
       </c>
       <c r="G468" s="1"/>
-      <c r="H468" s="1"/>
+      <c r="H468" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I468" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="469" spans="1:9" outlineLevel="2">
       <c r="A469" s="1"/>
       <c r="B469" s="1">
-        <v>34553</v>
+        <v>25918</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="D469" s="1">
         <v>8443999090</v>
       </c>
       <c r="E469" s="1">
         <v>1</v>
       </c>
       <c r="F469" s="1">
-        <v>516.1</v>
+        <v>352.63</v>
       </c>
       <c r="G469" s="1"/>
-      <c r="H469" s="1"/>
+      <c r="H469" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I469" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="470" spans="1:9" outlineLevel="2">
       <c r="A470" s="1"/>
       <c r="B470" s="1">
-        <v>32070</v>
+        <v>23076</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>479</v>
+        <v>487</v>
       </c>
       <c r="D470" s="1">
         <v>8443999090</v>
       </c>
       <c r="E470" s="1">
         <v>1</v>
       </c>
       <c r="F470" s="1">
-        <v>559.1</v>
+        <v>729.87</v>
       </c>
       <c r="G470" s="1"/>
-      <c r="H470" s="1"/>
+      <c r="H470" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I470" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="471" spans="1:9" outlineLevel="2">
       <c r="A471" s="1"/>
       <c r="B471" s="1">
-        <v>34554</v>
+        <v>21825</v>
       </c>
       <c r="C471" s="1" t="s">
-        <v>480</v>
+        <v>488</v>
       </c>
       <c r="D471" s="1">
         <v>8443999090</v>
       </c>
       <c r="E471" s="1">
         <v>1</v>
       </c>
       <c r="F471" s="1">
-        <v>516.1</v>
+        <v>1285.67</v>
       </c>
       <c r="G471" s="1"/>
-      <c r="H471" s="1"/>
+      <c r="H471" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I471" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="472" spans="1:9" outlineLevel="2">
       <c r="A472" s="1"/>
       <c r="B472" s="1">
-        <v>21396</v>
+        <v>32069</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>481</v>
+        <v>489</v>
       </c>
       <c r="D472" s="1">
         <v>8443999090</v>
       </c>
       <c r="E472" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F472" s="1">
-        <v>604.8</v>
+        <v>558.48</v>
       </c>
       <c r="G472" s="1"/>
-      <c r="H472" s="1"/>
+      <c r="H472" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I472" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="473" spans="1:9" outlineLevel="2">
       <c r="A473" s="1"/>
       <c r="B473" s="1">
-        <v>26365</v>
+        <v>34553</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="D473" s="1">
         <v>8443999090</v>
       </c>
       <c r="E473" s="1">
         <v>1</v>
       </c>
       <c r="F473" s="1">
-        <v>692.16</v>
+        <v>515.52</v>
       </c>
       <c r="G473" s="1"/>
-      <c r="H473" s="1"/>
+      <c r="H473" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I473" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="474" spans="1:9" outlineLevel="2">
       <c r="A474" s="1"/>
       <c r="B474" s="1">
-        <v>17029</v>
+        <v>32070</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>483</v>
+        <v>491</v>
       </c>
       <c r="D474" s="1">
         <v>8443999090</v>
       </c>
       <c r="E474" s="1">
         <v>1</v>
       </c>
       <c r="F474" s="1">
-        <v>801.02</v>
+        <v>558.48</v>
       </c>
       <c r="G474" s="1"/>
-      <c r="H474" s="1"/>
+      <c r="H474" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I474" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="475" spans="1:9" outlineLevel="2">
       <c r="A475" s="1"/>
       <c r="B475" s="1">
-        <v>25292</v>
+        <v>34554</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
       <c r="D475" s="1">
         <v>8443999090</v>
       </c>
       <c r="E475" s="1">
         <v>1</v>
       </c>
       <c r="F475" s="1">
-        <v>1478.4</v>
+        <v>515.52</v>
       </c>
       <c r="G475" s="1"/>
-      <c r="H475" s="1"/>
+      <c r="H475" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I475" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="476" spans="1:9" outlineLevel="2">
       <c r="A476" s="1"/>
       <c r="B476" s="1">
-        <v>25293</v>
+        <v>21396</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="D476" s="1">
         <v>8443999090</v>
       </c>
       <c r="E476" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F476" s="1">
-        <v>2329.6</v>
+        <v>604.13</v>
       </c>
       <c r="G476" s="1"/>
-      <c r="H476" s="1"/>
+      <c r="H476" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I476" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="477" spans="1:9" outlineLevel="2">
       <c r="A477" s="1"/>
       <c r="B477" s="1">
-        <v>27530</v>
+        <v>26365</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
       <c r="D477" s="1">
         <v>8443999090</v>
       </c>
       <c r="E477" s="1">
         <v>1</v>
       </c>
       <c r="F477" s="1">
-        <v>2916.03</v>
+        <v>691.39</v>
       </c>
       <c r="G477" s="1"/>
-      <c r="H477" s="1"/>
+      <c r="H477" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I477" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="478" spans="1:9" outlineLevel="2">
       <c r="A478" s="1"/>
       <c r="B478" s="1">
-        <v>14207</v>
+        <v>17029</v>
       </c>
       <c r="C478" s="1" t="s">
-        <v>487</v>
+        <v>495</v>
       </c>
       <c r="D478" s="1">
         <v>8443999090</v>
       </c>
       <c r="E478" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F478" s="1">
-        <v>4659.2</v>
+        <v>800.13</v>
       </c>
       <c r="G478" s="1"/>
-      <c r="H478" s="1"/>
+      <c r="H478" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I478" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="479" spans="1:9" outlineLevel="2">
       <c r="A479" s="1"/>
       <c r="B479" s="1">
-        <v>8860</v>
+        <v>25292</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>488</v>
+        <v>496</v>
       </c>
       <c r="D479" s="1">
         <v>8443999090</v>
       </c>
       <c r="E479" s="1">
         <v>1</v>
       </c>
       <c r="F479" s="1">
-        <v>1537.98</v>
+        <v>1476.75</v>
       </c>
       <c r="G479" s="1"/>
-      <c r="H479" s="1"/>
+      <c r="H479" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I479" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="480" spans="1:9" outlineLevel="2">
       <c r="A480" s="1"/>
       <c r="B480" s="1">
-        <v>15887</v>
+        <v>25293</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
       <c r="D480" s="1">
         <v>8443999090</v>
       </c>
       <c r="E480" s="1">
         <v>1</v>
       </c>
       <c r="F480" s="1">
-        <v>204.29</v>
+        <v>2327</v>
       </c>
       <c r="G480" s="1"/>
-      <c r="H480" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H480" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I480" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="481" spans="1:9" outlineLevel="2">
       <c r="A481" s="1"/>
       <c r="B481" s="1">
-        <v>33885</v>
+        <v>27530</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>490</v>
+        <v>498</v>
       </c>
       <c r="D481" s="1">
         <v>8443999090</v>
       </c>
       <c r="E481" s="1">
         <v>1</v>
       </c>
       <c r="F481" s="1">
-        <v>263.42</v>
+        <v>2912.78</v>
       </c>
       <c r="G481" s="1"/>
-      <c r="H481" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H481" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I481" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="482" spans="1:9" outlineLevel="2">
       <c r="A482" s="1"/>
       <c r="B482" s="1">
-        <v>29823</v>
+        <v>14207</v>
       </c>
       <c r="C482" s="1" t="s">
-        <v>491</v>
+        <v>499</v>
       </c>
       <c r="D482" s="1">
         <v>8443999090</v>
       </c>
       <c r="E482" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F482" s="1">
-        <v>204.29</v>
+        <v>4654</v>
       </c>
       <c r="G482" s="1"/>
-      <c r="H482" s="1"/>
+      <c r="H482" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I482" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="483" spans="1:9" outlineLevel="2">
       <c r="A483" s="1"/>
       <c r="B483" s="1">
-        <v>33887</v>
+        <v>8860</v>
       </c>
       <c r="C483" s="1" t="s">
-        <v>492</v>
+        <v>500</v>
       </c>
       <c r="D483" s="1">
         <v>8443999090</v>
       </c>
       <c r="E483" s="1">
         <v>1</v>
       </c>
       <c r="F483" s="1">
-        <v>241.92</v>
+        <v>1536.27</v>
       </c>
       <c r="G483" s="1"/>
-      <c r="H483" s="1"/>
+      <c r="H483" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I483" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="484" spans="1:9" outlineLevel="2">
       <c r="A484" s="1"/>
       <c r="B484" s="1">
-        <v>33886</v>
+        <v>15887</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>493</v>
+        <v>501</v>
       </c>
       <c r="D484" s="1">
         <v>8443999090</v>
       </c>
       <c r="E484" s="1">
         <v>1</v>
       </c>
       <c r="F484" s="1">
-        <v>258.05</v>
+        <v>204.06</v>
       </c>
       <c r="G484" s="1"/>
-      <c r="H484" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H484" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I484" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="485" spans="1:9" outlineLevel="2">
       <c r="A485" s="1"/>
       <c r="B485" s="1">
-        <v>23101</v>
+        <v>33885</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>494</v>
+        <v>502</v>
       </c>
       <c r="D485" s="1">
         <v>8443999090</v>
       </c>
       <c r="E485" s="1">
         <v>1</v>
       </c>
       <c r="F485" s="1">
-        <v>534.91</v>
+        <v>263.13</v>
       </c>
       <c r="G485" s="1"/>
-      <c r="H485" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H485" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I485" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="486" spans="1:9" outlineLevel="2">
       <c r="A486" s="1"/>
       <c r="B486" s="1">
-        <v>24389</v>
+        <v>29823</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>495</v>
+        <v>503</v>
       </c>
       <c r="D486" s="1">
         <v>8443999090</v>
       </c>
       <c r="E486" s="1">
         <v>1</v>
       </c>
       <c r="F486" s="1">
-        <v>542.98</v>
+        <v>204.06</v>
       </c>
       <c r="G486" s="1"/>
-      <c r="H486" s="1"/>
+      <c r="H486" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I486" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="487" spans="1:9" outlineLevel="2">
       <c r="A487" s="1"/>
       <c r="B487" s="1">
-        <v>28750</v>
+        <v>33887</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>496</v>
+        <v>504</v>
       </c>
       <c r="D487" s="1">
         <v>8443999090</v>
       </c>
       <c r="E487" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F487" s="1">
-        <v>232.51</v>
+        <v>241.65</v>
       </c>
       <c r="G487" s="1"/>
-      <c r="H487" s="1"/>
+      <c r="H487" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I487" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="488" spans="1:9" outlineLevel="2">
       <c r="A488" s="1"/>
       <c r="B488" s="1">
-        <v>15883</v>
+        <v>33886</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>497</v>
+        <v>505</v>
       </c>
       <c r="D488" s="1">
         <v>8443999090</v>
       </c>
       <c r="E488" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F488" s="1">
-        <v>116.93</v>
+        <v>257.76</v>
       </c>
       <c r="G488" s="1"/>
-      <c r="H488" s="1"/>
+      <c r="H488" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I488" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="489" spans="1:9" outlineLevel="2">
       <c r="A489" s="1"/>
       <c r="B489" s="1">
-        <v>15219</v>
+        <v>23101</v>
       </c>
       <c r="C489" s="1" t="s">
-        <v>498</v>
+        <v>506</v>
       </c>
       <c r="D489" s="1">
         <v>8443999090</v>
       </c>
       <c r="E489" s="1">
         <v>1</v>
       </c>
       <c r="F489" s="1">
-        <v>742.78</v>
+        <v>534.3200000000001</v>
       </c>
       <c r="G489" s="1"/>
-      <c r="H489" s="1"/>
+      <c r="H489" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I489" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="490" spans="1:9" outlineLevel="2">
       <c r="A490" s="1"/>
       <c r="B490" s="1">
-        <v>9399</v>
+        <v>24389</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>499</v>
+        <v>507</v>
       </c>
       <c r="D490" s="1">
         <v>8443999090</v>
       </c>
       <c r="E490" s="1">
         <v>1</v>
       </c>
       <c r="F490" s="1">
-        <v>224</v>
+        <v>542.37</v>
       </c>
       <c r="G490" s="1"/>
-      <c r="H490" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H490" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I490" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="491" spans="1:9" outlineLevel="2">
       <c r="A491" s="1"/>
       <c r="B491" s="1">
-        <v>27780</v>
+        <v>28750</v>
       </c>
       <c r="C491" s="1" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="D491" s="1">
-        <v>8443991000</v>
+        <v>8443999090</v>
       </c>
       <c r="E491" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F491" s="1">
-        <v>8020.54</v>
+        <v>232.25</v>
       </c>
       <c r="G491" s="1"/>
-      <c r="H491" s="1"/>
+      <c r="H491" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I491" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="492" spans="1:9" outlineLevel="2">
       <c r="A492" s="1"/>
       <c r="B492" s="1">
-        <v>33889</v>
+        <v>15883</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>501</v>
+        <v>509</v>
       </c>
       <c r="D492" s="1">
         <v>8443999090</v>
       </c>
       <c r="E492" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F492" s="1">
-        <v>403.2</v>
+        <v>116.8</v>
       </c>
       <c r="G492" s="1"/>
-      <c r="H492" s="1"/>
+      <c r="H492" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I492" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="493" spans="1:9" outlineLevel="2">
       <c r="A493" s="1"/>
       <c r="B493" s="1">
-        <v>17876</v>
+        <v>15219</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>502</v>
+        <v>510</v>
       </c>
       <c r="D493" s="1">
         <v>8443999090</v>
       </c>
       <c r="E493" s="1">
         <v>1</v>
       </c>
       <c r="F493" s="1">
-        <v>1624.45</v>
+        <v>741.96</v>
       </c>
       <c r="G493" s="1"/>
-      <c r="H493" s="1"/>
+      <c r="H493" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I493" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="494" spans="1:9" outlineLevel="2">
       <c r="A494" s="1"/>
       <c r="B494" s="1">
-        <v>22979</v>
+        <v>9399</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>503</v>
+        <v>511</v>
       </c>
       <c r="D494" s="1">
         <v>8443999090</v>
       </c>
       <c r="E494" s="1">
         <v>1</v>
       </c>
       <c r="F494" s="1">
-        <v>873.6</v>
+        <v>223.75</v>
       </c>
       <c r="G494" s="1"/>
-      <c r="H494" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H494" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I494" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="495" spans="1:9" outlineLevel="2">
       <c r="A495" s="1"/>
       <c r="B495" s="1">
-        <v>24950</v>
+        <v>27780</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="D495" s="1">
-        <v>8443999090</v>
+        <v>8443991000</v>
       </c>
       <c r="E495" s="1">
         <v>1</v>
       </c>
       <c r="F495" s="1">
-        <v>142.91</v>
+        <v>8011.59</v>
       </c>
       <c r="G495" s="1"/>
-      <c r="H495" s="1"/>
+      <c r="H495" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I495" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="496" spans="1:9" outlineLevel="2">
       <c r="A496" s="1"/>
       <c r="B496" s="1">
-        <v>21119</v>
+        <v>33889</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>505</v>
+        <v>513</v>
       </c>
       <c r="D496" s="1">
         <v>8443999090</v>
       </c>
       <c r="E496" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F496" s="1">
-        <v>197.57</v>
+        <v>402.75</v>
       </c>
       <c r="G496" s="1"/>
-      <c r="H496" s="1"/>
+      <c r="H496" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I496" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="497" spans="1:9" outlineLevel="2">
       <c r="A497" s="1"/>
       <c r="B497" s="1">
-        <v>20873</v>
+        <v>17876</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>506</v>
+        <v>514</v>
       </c>
       <c r="D497" s="1">
         <v>8443999090</v>
       </c>
       <c r="E497" s="1">
         <v>1</v>
       </c>
       <c r="F497" s="1">
-        <v>268.8</v>
+        <v>1622.64</v>
       </c>
       <c r="G497" s="1"/>
-      <c r="H497" s="1"/>
+      <c r="H497" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I497" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="498" spans="1:9" outlineLevel="2">
       <c r="A498" s="1"/>
       <c r="B498" s="1">
-        <v>33891</v>
+        <v>22979</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
       <c r="D498" s="1">
         <v>8443999090</v>
       </c>
       <c r="E498" s="1">
         <v>1</v>
       </c>
       <c r="F498" s="1">
-        <v>258.05</v>
+        <v>872.63</v>
       </c>
       <c r="G498" s="1"/>
-      <c r="H498" s="1"/>
+      <c r="H498" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I498" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="499" spans="1:9" outlineLevel="2">
       <c r="A499" s="1"/>
       <c r="B499" s="1">
-        <v>25176</v>
+        <v>24950</v>
       </c>
       <c r="C499" s="1" t="s">
-        <v>508</v>
+        <v>516</v>
       </c>
       <c r="D499" s="1">
         <v>8443999090</v>
       </c>
       <c r="E499" s="1">
         <v>1</v>
       </c>
       <c r="F499" s="1">
-        <v>1163.46</v>
+        <v>142.75</v>
       </c>
       <c r="G499" s="1"/>
-      <c r="H499" s="1"/>
+      <c r="H499" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I499" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="500" spans="1:9" outlineLevel="2">
       <c r="A500" s="1"/>
       <c r="B500" s="1">
-        <v>27298</v>
+        <v>21119</v>
       </c>
       <c r="C500" s="1" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="D500" s="1">
         <v>8443999090</v>
       </c>
       <c r="E500" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F500" s="1">
-        <v>413.95</v>
+        <v>197.35</v>
       </c>
       <c r="G500" s="1"/>
-      <c r="H500" s="1"/>
+      <c r="H500" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I500" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="501" spans="1:9" outlineLevel="2">
       <c r="A501" s="1"/>
       <c r="B501" s="1">
-        <v>33892</v>
+        <v>20873</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
       <c r="D501" s="1">
         <v>8443999090</v>
       </c>
       <c r="E501" s="1">
         <v>1</v>
       </c>
       <c r="F501" s="1">
-        <v>481.15</v>
+        <v>268.5</v>
       </c>
       <c r="G501" s="1"/>
-      <c r="H501" s="1"/>
+      <c r="H501" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I501" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="502" spans="1:9" outlineLevel="2">
       <c r="A502" s="1"/>
       <c r="B502" s="1">
-        <v>26468</v>
+        <v>33891</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>511</v>
+        <v>519</v>
       </c>
       <c r="D502" s="1">
         <v>8443999090</v>
       </c>
       <c r="E502" s="1">
         <v>1</v>
       </c>
       <c r="F502" s="1">
-        <v>331.07</v>
+        <v>257.76</v>
       </c>
       <c r="G502" s="1"/>
-      <c r="H502" s="1"/>
+      <c r="H502" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I502" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="503" spans="1:9" outlineLevel="2">
       <c r="A503" s="1"/>
       <c r="B503" s="1">
-        <v>21436</v>
+        <v>25176</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>512</v>
+        <v>520</v>
       </c>
       <c r="D503" s="1">
         <v>8443999090</v>
       </c>
       <c r="E503" s="1">
         <v>1</v>
       </c>
       <c r="F503" s="1">
-        <v>318.53</v>
+        <v>1162.16</v>
       </c>
       <c r="G503" s="1"/>
-      <c r="H503" s="1"/>
+      <c r="H503" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I503" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="504" spans="1:9" outlineLevel="2">
       <c r="A504" s="1"/>
       <c r="B504" s="1">
-        <v>34660</v>
+        <v>27298</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>513</v>
+        <v>521</v>
       </c>
       <c r="D504" s="1">
         <v>8443999090</v>
       </c>
       <c r="E504" s="1">
         <v>1</v>
       </c>
       <c r="F504" s="1">
-        <v>8129.41</v>
+        <v>413.49</v>
       </c>
       <c r="G504" s="1"/>
-      <c r="H504" s="1"/>
+      <c r="H504" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I504" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="505" spans="1:9" outlineLevel="2">
       <c r="A505" s="1"/>
       <c r="B505" s="1">
-        <v>30141</v>
+        <v>33892</v>
       </c>
       <c r="C505" s="1" t="s">
-        <v>514</v>
+        <v>522</v>
       </c>
       <c r="D505" s="1">
         <v>8443999090</v>
       </c>
       <c r="E505" s="1">
         <v>1</v>
       </c>
       <c r="F505" s="1">
-        <v>6554.24</v>
+        <v>480.62</v>
       </c>
       <c r="G505" s="1"/>
-      <c r="H505" s="1"/>
+      <c r="H505" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I505" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="506" spans="1:9" outlineLevel="2">
       <c r="A506" s="1"/>
       <c r="B506" s="1">
-        <v>26189</v>
+        <v>26468</v>
       </c>
       <c r="C506" s="1" t="s">
-        <v>515</v>
+        <v>523</v>
       </c>
       <c r="D506" s="1">
         <v>8443999090</v>
       </c>
       <c r="E506" s="1">
         <v>1</v>
       </c>
       <c r="F506" s="1">
-        <v>745.92</v>
+        <v>330.7</v>
       </c>
       <c r="G506" s="1"/>
-      <c r="H506" s="1"/>
+      <c r="H506" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I506" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="507" spans="1:9" outlineLevel="2">
       <c r="A507" s="1"/>
       <c r="B507" s="1">
-        <v>24951</v>
+        <v>21436</v>
       </c>
       <c r="C507" s="1" t="s">
-        <v>516</v>
+        <v>524</v>
       </c>
       <c r="D507" s="1">
         <v>8443999090</v>
       </c>
       <c r="E507" s="1">
         <v>1</v>
       </c>
       <c r="F507" s="1">
-        <v>308.67</v>
+        <v>318.17</v>
       </c>
       <c r="G507" s="1"/>
-      <c r="H507" s="1"/>
+      <c r="H507" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I507" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="508" spans="1:9" outlineLevel="2">
       <c r="A508" s="1"/>
       <c r="B508" s="1">
-        <v>31175</v>
+        <v>34660</v>
       </c>
       <c r="C508" s="1" t="s">
-        <v>517</v>
+        <v>525</v>
       </c>
       <c r="D508" s="1">
         <v>8443999090</v>
       </c>
       <c r="E508" s="1">
         <v>1</v>
       </c>
       <c r="F508" s="1">
-        <v>532.22</v>
+        <v>8120.34</v>
       </c>
       <c r="G508" s="1"/>
-      <c r="H508" s="1"/>
+      <c r="H508" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I508" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="509" spans="1:9" outlineLevel="2">
       <c r="A509" s="1"/>
       <c r="B509" s="1">
-        <v>23630</v>
+        <v>30141</v>
       </c>
       <c r="C509" s="1" t="s">
-        <v>518</v>
+        <v>526</v>
       </c>
       <c r="D509" s="1">
         <v>8443999090</v>
       </c>
       <c r="E509" s="1">
         <v>1</v>
       </c>
       <c r="F509" s="1">
-        <v>1127.62</v>
+        <v>6546.93</v>
       </c>
       <c r="G509" s="1"/>
-      <c r="H509" s="1"/>
+      <c r="H509" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I509" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="510" spans="1:9" outlineLevel="2">
       <c r="A510" s="1"/>
       <c r="B510" s="1">
-        <v>32429</v>
+        <v>26189</v>
       </c>
       <c r="C510" s="1" t="s">
-        <v>519</v>
+        <v>527</v>
       </c>
       <c r="D510" s="1">
         <v>8443999090</v>
       </c>
       <c r="E510" s="1">
         <v>1</v>
       </c>
       <c r="F510" s="1">
-        <v>1365.06</v>
+        <v>745.09</v>
       </c>
       <c r="G510" s="1"/>
-      <c r="H510" s="1"/>
+      <c r="H510" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I510" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="511" spans="1:9" outlineLevel="2">
       <c r="A511" s="1"/>
       <c r="B511" s="1">
-        <v>30103</v>
+        <v>24951</v>
       </c>
       <c r="C511" s="1" t="s">
-        <v>520</v>
+        <v>528</v>
       </c>
       <c r="D511" s="1">
         <v>8443999090</v>
       </c>
       <c r="E511" s="1">
         <v>1</v>
       </c>
       <c r="F511" s="1">
-        <v>564.48</v>
+        <v>308.33</v>
       </c>
       <c r="G511" s="1"/>
-      <c r="H511" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H511" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I511" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="512" spans="1:9" outlineLevel="2">
       <c r="A512" s="1"/>
       <c r="B512" s="1">
-        <v>33888</v>
+        <v>31175</v>
       </c>
       <c r="C512" s="1" t="s">
-        <v>521</v>
+        <v>529</v>
       </c>
       <c r="D512" s="1">
         <v>8443999090</v>
       </c>
       <c r="E512" s="1">
         <v>1</v>
       </c>
       <c r="F512" s="1">
-        <v>564.48</v>
+        <v>531.63</v>
       </c>
       <c r="G512" s="1"/>
-      <c r="H512" s="1"/>
+      <c r="H512" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I512" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="513" spans="1:9" outlineLevel="2">
       <c r="A513" s="1"/>
       <c r="B513" s="1">
-        <v>33507</v>
+        <v>23630</v>
       </c>
       <c r="C513" s="1" t="s">
-        <v>522</v>
+        <v>530</v>
       </c>
       <c r="D513" s="1">
         <v>8443999090</v>
       </c>
       <c r="E513" s="1">
         <v>1</v>
       </c>
       <c r="F513" s="1">
-        <v>392</v>
+        <v>1126.36</v>
       </c>
       <c r="G513" s="1"/>
-      <c r="H513" s="1"/>
+      <c r="H513" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I513" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="514" spans="1:9" outlineLevel="2">
       <c r="A514" s="1"/>
       <c r="B514" s="1">
-        <v>23629</v>
+        <v>32429</v>
       </c>
       <c r="C514" s="1" t="s">
-        <v>523</v>
+        <v>531</v>
       </c>
       <c r="D514" s="1">
         <v>8443999090</v>
       </c>
       <c r="E514" s="1">
         <v>1</v>
       </c>
       <c r="F514" s="1">
-        <v>1365.06</v>
+        <v>1363.53</v>
       </c>
       <c r="G514" s="1"/>
-      <c r="H514" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H514" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I514" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="515" spans="1:9" outlineLevel="2">
       <c r="A515" s="1"/>
       <c r="B515" s="1">
-        <v>30574</v>
+        <v>30103</v>
       </c>
       <c r="C515" s="1" t="s">
-        <v>524</v>
+        <v>532</v>
       </c>
       <c r="D515" s="1">
         <v>8443999090</v>
       </c>
       <c r="E515" s="1">
         <v>1</v>
       </c>
       <c r="F515" s="1">
-        <v>2534.78</v>
+        <v>563.85</v>
       </c>
       <c r="G515" s="1"/>
-      <c r="H515" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H515" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I515" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="516" spans="1:9" outlineLevel="2">
       <c r="A516" s="1"/>
       <c r="B516" s="1">
-        <v>19307</v>
+        <v>33888</v>
       </c>
       <c r="C516" s="1" t="s">
-        <v>525</v>
+        <v>533</v>
       </c>
       <c r="D516" s="1">
         <v>8443999090</v>
       </c>
       <c r="E516" s="1">
         <v>1</v>
       </c>
       <c r="F516" s="1">
-        <v>408.58</v>
+        <v>563.85</v>
       </c>
       <c r="G516" s="1"/>
-      <c r="H516" s="1"/>
+      <c r="H516" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I516" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="517" spans="1:9" outlineLevel="2">
       <c r="A517" s="1"/>
       <c r="B517" s="1">
-        <v>30184</v>
+        <v>33507</v>
       </c>
       <c r="C517" s="1" t="s">
-        <v>526</v>
+        <v>534</v>
       </c>
       <c r="D517" s="1">
         <v>8443999090</v>
       </c>
       <c r="E517" s="1">
         <v>1</v>
       </c>
       <c r="F517" s="1">
-        <v>442.18</v>
+        <v>391.56</v>
       </c>
       <c r="G517" s="1"/>
-      <c r="H517" s="1"/>
+      <c r="H517" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I517" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="518" spans="1:9" outlineLevel="2">
       <c r="A518" s="1"/>
       <c r="B518" s="1">
-        <v>23429</v>
+        <v>23629</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>527</v>
+        <v>535</v>
       </c>
       <c r="D518" s="1">
         <v>8443999090</v>
       </c>
       <c r="E518" s="1">
         <v>1</v>
       </c>
       <c r="F518" s="1">
-        <v>524.16</v>
+        <v>1363.53</v>
       </c>
       <c r="G518" s="1"/>
-      <c r="H518" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H518" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I518" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="519" spans="1:9" outlineLevel="2">
       <c r="A519" s="1"/>
       <c r="B519" s="1">
-        <v>25894</v>
+        <v>30574</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>528</v>
+        <v>536</v>
       </c>
       <c r="D519" s="1">
         <v>8443999090</v>
       </c>
       <c r="E519" s="1">
         <v>1</v>
       </c>
       <c r="F519" s="1">
-        <v>2032.13</v>
+        <v>2531.96</v>
       </c>
       <c r="G519" s="1"/>
-      <c r="H519" s="1"/>
+      <c r="H519" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I519" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="520" spans="1:9" outlineLevel="2">
       <c r="A520" s="1"/>
       <c r="B520" s="1">
-        <v>13477</v>
+        <v>19307</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>529</v>
+        <v>537</v>
       </c>
       <c r="D520" s="1">
         <v>8443999090</v>
       </c>
       <c r="E520" s="1">
         <v>1</v>
       </c>
       <c r="F520" s="1">
-        <v>372.29</v>
+        <v>408.12</v>
       </c>
       <c r="G520" s="1"/>
-      <c r="H520" s="1"/>
+      <c r="H520" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I520" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="521" spans="1:9" outlineLevel="2">
       <c r="A521" s="1"/>
       <c r="B521" s="1">
-        <v>13479</v>
+        <v>30184</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="D521" s="1">
         <v>8443999090</v>
       </c>
       <c r="E521" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F521" s="1">
-        <v>438.59</v>
+        <v>441.68</v>
       </c>
       <c r="G521" s="1"/>
-      <c r="H521" s="1"/>
+      <c r="H521" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I521" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="522" spans="1:9" outlineLevel="2">
       <c r="A522" s="1"/>
       <c r="B522" s="1">
-        <v>7375</v>
+        <v>23429</v>
       </c>
       <c r="C522" s="1" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="D522" s="1">
         <v>8443999090</v>
       </c>
       <c r="E522" s="1">
         <v>1</v>
       </c>
       <c r="F522" s="1">
-        <v>372.29</v>
+        <v>523.58</v>
       </c>
       <c r="G522" s="1"/>
-      <c r="H522" s="1"/>
+      <c r="H522" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I522" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="523" spans="1:9" outlineLevel="2">
       <c r="A523" s="1"/>
       <c r="B523" s="1">
-        <v>18485</v>
+        <v>25894</v>
       </c>
       <c r="C523" s="1" t="s">
-        <v>532</v>
+        <v>540</v>
       </c>
       <c r="D523" s="1">
         <v>8443999090</v>
       </c>
       <c r="E523" s="1">
         <v>1</v>
       </c>
       <c r="F523" s="1">
-        <v>372.29</v>
+        <v>2029.86</v>
       </c>
       <c r="G523" s="1"/>
-      <c r="H523" s="1"/>
+      <c r="H523" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I523" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="524" spans="1:9" outlineLevel="2">
       <c r="A524" s="1"/>
       <c r="B524" s="1">
-        <v>29856</v>
+        <v>13477</v>
       </c>
       <c r="C524" s="1" t="s">
-        <v>533</v>
+        <v>541</v>
       </c>
       <c r="D524" s="1">
         <v>8443999090</v>
       </c>
       <c r="E524" s="1">
         <v>1</v>
       </c>
       <c r="F524" s="1">
-        <v>291.2</v>
+        <v>371.87</v>
       </c>
       <c r="G524" s="1"/>
-      <c r="H524" s="1"/>
+      <c r="H524" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I524" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="525" spans="1:9" outlineLevel="2">
       <c r="A525" s="1"/>
       <c r="B525" s="1">
-        <v>29854</v>
+        <v>13479</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>534</v>
+        <v>542</v>
       </c>
       <c r="D525" s="1">
         <v>8443999090</v>
       </c>
       <c r="E525" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F525" s="1">
-        <v>112.45</v>
+        <v>438.1</v>
       </c>
       <c r="G525" s="1"/>
-      <c r="H525" s="1"/>
+      <c r="H525" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I525" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="526" spans="1:9" outlineLevel="2">
       <c r="A526" s="1"/>
       <c r="B526" s="1">
-        <v>17027</v>
+        <v>7375</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>535</v>
+        <v>543</v>
       </c>
       <c r="D526" s="1">
         <v>8443999090</v>
       </c>
       <c r="E526" s="1">
         <v>1</v>
       </c>
       <c r="F526" s="1">
-        <v>393.34</v>
+        <v>371.87</v>
       </c>
       <c r="G526" s="1"/>
-      <c r="H526" s="1"/>
+      <c r="H526" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I526" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="527" spans="1:9" outlineLevel="2">
       <c r="A527" s="1"/>
       <c r="B527" s="1">
-        <v>29855</v>
+        <v>18485</v>
       </c>
       <c r="C527" s="1" t="s">
-        <v>536</v>
+        <v>544</v>
       </c>
       <c r="D527" s="1">
         <v>8443999090</v>
       </c>
       <c r="E527" s="1">
         <v>1</v>
       </c>
       <c r="F527" s="1">
-        <v>112.45</v>
+        <v>371.87</v>
       </c>
       <c r="G527" s="1"/>
-      <c r="H527" s="1"/>
+      <c r="H527" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I527" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="528" spans="1:9" outlineLevel="2">
       <c r="A528" s="1"/>
       <c r="B528" s="1">
-        <v>22871</v>
+        <v>29856</v>
       </c>
       <c r="C528" s="1" t="s">
-        <v>537</v>
+        <v>545</v>
       </c>
       <c r="D528" s="1">
         <v>8443999090</v>
       </c>
       <c r="E528" s="1">
         <v>1</v>
       </c>
       <c r="F528" s="1">
-        <v>387.07</v>
+        <v>290.88</v>
       </c>
       <c r="G528" s="1"/>
-      <c r="H528" s="1"/>
+      <c r="H528" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I528" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="529" spans="1:9" outlineLevel="2">
       <c r="A529" s="1"/>
       <c r="B529" s="1">
-        <v>17053</v>
+        <v>29854</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>538</v>
+        <v>546</v>
       </c>
       <c r="D529" s="1">
         <v>8443999090</v>
       </c>
       <c r="E529" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F529" s="1">
-        <v>650.5</v>
+        <v>112.32</v>
       </c>
       <c r="G529" s="1"/>
-      <c r="H529" s="1"/>
+      <c r="H529" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I529" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="530" spans="1:9" outlineLevel="2">
       <c r="A530" s="1"/>
       <c r="B530" s="1">
-        <v>21078</v>
+        <v>17027</v>
       </c>
       <c r="C530" s="1" t="s">
-        <v>539</v>
+        <v>547</v>
       </c>
       <c r="D530" s="1">
         <v>8443999090</v>
       </c>
       <c r="E530" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F530" s="1">
-        <v>526.4</v>
+        <v>392.91</v>
       </c>
       <c r="G530" s="1"/>
-      <c r="H530" s="1"/>
+      <c r="H530" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I530" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="531" spans="1:9" outlineLevel="2">
       <c r="A531" s="1"/>
       <c r="B531" s="1">
-        <v>24387</v>
+        <v>29855</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>540</v>
+        <v>548</v>
       </c>
       <c r="D531" s="1">
         <v>8443999090</v>
       </c>
       <c r="E531" s="1">
         <v>1</v>
       </c>
       <c r="F531" s="1">
-        <v>548.8</v>
+        <v>112.32</v>
       </c>
       <c r="G531" s="1"/>
-      <c r="H531" s="1"/>
+      <c r="H531" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I531" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="532" spans="1:9" outlineLevel="2">
       <c r="A532" s="1"/>
       <c r="B532" s="1">
-        <v>18392</v>
+        <v>22871</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>541</v>
+        <v>549</v>
       </c>
       <c r="D532" s="1">
         <v>8443999090</v>
       </c>
       <c r="E532" s="1">
         <v>1</v>
       </c>
       <c r="F532" s="1">
-        <v>286.72</v>
+        <v>354.42</v>
       </c>
       <c r="G532" s="1"/>
-      <c r="H532" s="1"/>
+      <c r="H532" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I532" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="533" spans="1:9" outlineLevel="2">
       <c r="A533" s="1"/>
       <c r="B533" s="1">
-        <v>6957</v>
+        <v>17053</v>
       </c>
       <c r="C533" s="1" t="s">
-        <v>542</v>
+        <v>550</v>
       </c>
       <c r="D533" s="1">
         <v>8443999090</v>
       </c>
       <c r="E533" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F533" s="1">
-        <v>711.87</v>
+        <v>649.77</v>
       </c>
       <c r="G533" s="1"/>
-      <c r="H533" s="1"/>
+      <c r="H533" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I533" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="534" spans="1:9" outlineLevel="2">
       <c r="A534" s="1"/>
       <c r="B534" s="1">
-        <v>18486</v>
+        <v>21078</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>543</v>
+        <v>551</v>
       </c>
       <c r="D534" s="1">
         <v>8443999090</v>
       </c>
       <c r="E534" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F534" s="1">
-        <v>372.29</v>
+        <v>525.8099999999999</v>
       </c>
       <c r="G534" s="1"/>
-      <c r="H534" s="1"/>
+      <c r="H534" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I534" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="535" spans="1:9" outlineLevel="2">
       <c r="A535" s="1"/>
       <c r="B535" s="1">
-        <v>17028</v>
+        <v>24387</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>544</v>
+        <v>552</v>
       </c>
       <c r="D535" s="1">
         <v>8443999090</v>
       </c>
       <c r="E535" s="1">
         <v>1</v>
       </c>
       <c r="F535" s="1">
-        <v>422.91</v>
+        <v>548.1900000000001</v>
       </c>
       <c r="G535" s="1"/>
-      <c r="H535" s="1"/>
+      <c r="H535" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I535" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="536" spans="1:9" outlineLevel="2">
       <c r="A536" s="1"/>
       <c r="B536" s="1">
-        <v>17969</v>
+        <v>18392</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>545</v>
+        <v>553</v>
       </c>
       <c r="D536" s="1">
         <v>8443999090</v>
       </c>
       <c r="E536" s="1">
         <v>1</v>
       </c>
       <c r="F536" s="1">
-        <v>448</v>
+        <v>286.4</v>
       </c>
       <c r="G536" s="1"/>
-      <c r="H536" s="1"/>
+      <c r="H536" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I536" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="537" spans="1:9" outlineLevel="2">
       <c r="A537" s="1"/>
       <c r="B537" s="1">
-        <v>22624</v>
+        <v>6957</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>546</v>
+        <v>554</v>
       </c>
       <c r="D537" s="1">
         <v>8443999090</v>
       </c>
       <c r="E537" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F537" s="1">
-        <v>372.29</v>
+        <v>711.08</v>
       </c>
       <c r="G537" s="1"/>
-      <c r="H537" s="1"/>
+      <c r="H537" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I537" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="538" spans="1:9" outlineLevel="2">
       <c r="A538" s="1"/>
       <c r="B538" s="1">
-        <v>18487</v>
+        <v>18486</v>
       </c>
       <c r="C538" s="1" t="s">
-        <v>547</v>
+        <v>555</v>
       </c>
       <c r="D538" s="1">
         <v>8443999090</v>
       </c>
       <c r="E538" s="1">
         <v>1</v>
       </c>
       <c r="F538" s="1">
-        <v>372.29</v>
+        <v>371.87</v>
       </c>
       <c r="G538" s="1"/>
-      <c r="H538" s="1"/>
+      <c r="H538" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I538" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="539" spans="1:9" outlineLevel="2">
       <c r="A539" s="1"/>
       <c r="B539" s="1">
-        <v>24388</v>
+        <v>17028</v>
       </c>
       <c r="C539" s="1" t="s">
-        <v>548</v>
+        <v>556</v>
       </c>
       <c r="D539" s="1">
         <v>8443999090</v>
       </c>
       <c r="E539" s="1">
         <v>1</v>
       </c>
       <c r="F539" s="1">
-        <v>395.14</v>
+        <v>422.44</v>
       </c>
       <c r="G539" s="1"/>
-      <c r="H539" s="1"/>
+      <c r="H539" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I539" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="540" spans="1:9" outlineLevel="2">
       <c r="A540" s="1"/>
       <c r="B540" s="1">
-        <v>26018</v>
+        <v>17969</v>
       </c>
       <c r="C540" s="1" t="s">
-        <v>549</v>
+        <v>557</v>
       </c>
       <c r="D540" s="1">
         <v>8443999090</v>
       </c>
       <c r="E540" s="1">
         <v>1</v>
       </c>
       <c r="F540" s="1">
-        <v>23817.92</v>
+        <v>447.5</v>
       </c>
       <c r="G540" s="1"/>
-      <c r="H540" s="1"/>
+      <c r="H540" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I540" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="541" spans="1:9" outlineLevel="2">
       <c r="A541" s="1"/>
       <c r="B541" s="1">
-        <v>17054</v>
+        <v>22624</v>
       </c>
       <c r="C541" s="1" t="s">
-        <v>550</v>
+        <v>558</v>
       </c>
       <c r="D541" s="1">
         <v>8443999090</v>
       </c>
       <c r="E541" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F541" s="1">
-        <v>470.85</v>
+        <v>371.87</v>
       </c>
       <c r="G541" s="1"/>
-      <c r="H541" s="1"/>
+      <c r="H541" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I541" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="542" spans="1:9" outlineLevel="2">
       <c r="A542" s="1"/>
       <c r="B542" s="1">
-        <v>24953</v>
+        <v>18487</v>
       </c>
       <c r="C542" s="1" t="s">
-        <v>551</v>
+        <v>559</v>
       </c>
       <c r="D542" s="1">
         <v>8443999090</v>
       </c>
       <c r="E542" s="1">
         <v>1</v>
       </c>
       <c r="F542" s="1">
-        <v>311.81</v>
+        <v>371.87</v>
       </c>
       <c r="G542" s="1"/>
-      <c r="H542" s="1"/>
+      <c r="H542" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I542" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="543" spans="1:9" outlineLevel="2">
       <c r="A543" s="1"/>
       <c r="B543" s="1">
-        <v>32734</v>
+        <v>24388</v>
       </c>
       <c r="C543" s="1" t="s">
-        <v>552</v>
+        <v>560</v>
       </c>
       <c r="D543" s="1">
         <v>8443999090</v>
       </c>
       <c r="E543" s="1">
         <v>1</v>
       </c>
       <c r="F543" s="1">
-        <v>160.38</v>
+        <v>394.7</v>
       </c>
       <c r="G543" s="1"/>
-      <c r="H543" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H543" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I543" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="544" spans="1:9" outlineLevel="2">
       <c r="A544" s="1"/>
       <c r="B544" s="1">
-        <v>27297</v>
+        <v>26018</v>
       </c>
       <c r="C544" s="1" t="s">
-        <v>553</v>
+        <v>561</v>
       </c>
       <c r="D544" s="1">
         <v>8443999090</v>
       </c>
       <c r="E544" s="1">
         <v>1</v>
       </c>
       <c r="F544" s="1">
-        <v>381.25</v>
+        <v>23791.34</v>
       </c>
       <c r="G544" s="1"/>
-      <c r="H544" s="1"/>
+      <c r="H544" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I544" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="545" spans="1:9" outlineLevel="2">
       <c r="A545" s="1"/>
       <c r="B545" s="1">
-        <v>22870</v>
+        <v>17054</v>
       </c>
       <c r="C545" s="1" t="s">
-        <v>554</v>
+        <v>562</v>
       </c>
       <c r="D545" s="1">
         <v>8443999090</v>
       </c>
       <c r="E545" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F545" s="1">
-        <v>278.21</v>
+        <v>470.32</v>
       </c>
       <c r="G545" s="1"/>
-      <c r="H545" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H545" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I545" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="546" spans="1:9" outlineLevel="2">
       <c r="A546" s="1"/>
       <c r="B546" s="1">
-        <v>27295</v>
+        <v>24953</v>
       </c>
       <c r="C546" s="1" t="s">
-        <v>555</v>
+        <v>563</v>
       </c>
       <c r="D546" s="1">
         <v>8443999090</v>
       </c>
       <c r="E546" s="1">
         <v>1</v>
       </c>
       <c r="F546" s="1">
-        <v>300.16</v>
+        <v>311.46</v>
       </c>
       <c r="G546" s="1"/>
-      <c r="H546" s="1"/>
+      <c r="H546" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I546" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="547" spans="1:9" outlineLevel="2">
       <c r="A547" s="1"/>
       <c r="B547" s="1">
-        <v>27296</v>
+        <v>32734</v>
       </c>
       <c r="C547" s="1" t="s">
-        <v>556</v>
+        <v>564</v>
       </c>
       <c r="D547" s="1">
         <v>8443999090</v>
       </c>
       <c r="E547" s="1">
         <v>1</v>
       </c>
       <c r="F547" s="1">
-        <v>347.65</v>
+        <v>160.21</v>
       </c>
       <c r="G547" s="1"/>
-      <c r="H547" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H547" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I547" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="548" spans="1:9" outlineLevel="2">
       <c r="A548" s="1"/>
       <c r="B548" s="1">
-        <v>32735</v>
+        <v>27297</v>
       </c>
       <c r="C548" s="1" t="s">
-        <v>557</v>
+        <v>565</v>
       </c>
       <c r="D548" s="1">
         <v>8443999090</v>
       </c>
       <c r="E548" s="1">
         <v>1</v>
       </c>
       <c r="F548" s="1">
-        <v>157.25</v>
+        <v>380.82</v>
       </c>
       <c r="G548" s="1"/>
-      <c r="H548" s="1"/>
+      <c r="H548" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I548" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="549" spans="1:9" outlineLevel="2">
       <c r="A549" s="1"/>
       <c r="B549" s="1">
-        <v>26004</v>
+        <v>22870</v>
       </c>
       <c r="C549" s="1" t="s">
-        <v>558</v>
+        <v>566</v>
       </c>
       <c r="D549" s="1">
         <v>8443999090</v>
       </c>
       <c r="E549" s="1">
         <v>1</v>
       </c>
       <c r="F549" s="1">
-        <v>225.79</v>
+        <v>242.1</v>
       </c>
       <c r="G549" s="1"/>
-      <c r="H549" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H549" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I549" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="550" spans="1:9" outlineLevel="2">
       <c r="A550" s="1"/>
       <c r="B550" s="1">
-        <v>23348</v>
+        <v>27295</v>
       </c>
       <c r="C550" s="1" t="s">
-        <v>559</v>
+        <v>567</v>
       </c>
       <c r="D550" s="1">
         <v>8443999090</v>
       </c>
       <c r="E550" s="1">
         <v>1</v>
       </c>
       <c r="F550" s="1">
-        <v>243.26</v>
+        <v>299.83</v>
       </c>
       <c r="G550" s="1"/>
-      <c r="H550" s="1"/>
+      <c r="H550" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I550" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="551" spans="1:9" outlineLevel="2">
       <c r="A551" s="1"/>
       <c r="B551" s="1">
-        <v>15748</v>
+        <v>27296</v>
       </c>
       <c r="C551" s="1" t="s">
-        <v>560</v>
+        <v>568</v>
       </c>
       <c r="D551" s="1">
         <v>8443999090</v>
       </c>
       <c r="E551" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F551" s="1">
-        <v>404.99</v>
+        <v>347.26</v>
       </c>
       <c r="G551" s="1"/>
-      <c r="H551" s="1"/>
+      <c r="H551" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I551" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="552" spans="1:9" outlineLevel="2">
       <c r="A552" s="1"/>
       <c r="B552" s="1">
-        <v>29095</v>
+        <v>32735</v>
       </c>
       <c r="C552" s="1" t="s">
-        <v>561</v>
+        <v>569</v>
       </c>
       <c r="D552" s="1">
         <v>8443999090</v>
       </c>
       <c r="E552" s="1">
         <v>1</v>
       </c>
       <c r="F552" s="1">
-        <v>291.65</v>
+        <v>157.07</v>
       </c>
       <c r="G552" s="1"/>
-      <c r="H552" s="1"/>
+      <c r="H552" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I552" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="553" spans="1:9" outlineLevel="2">
       <c r="A553" s="1"/>
       <c r="B553" s="1">
-        <v>15523</v>
+        <v>26004</v>
       </c>
       <c r="C553" s="1" t="s">
-        <v>562</v>
+        <v>570</v>
       </c>
       <c r="D553" s="1">
         <v>8443999090</v>
       </c>
       <c r="E553" s="1">
         <v>1</v>
       </c>
       <c r="F553" s="1">
-        <v>395.14</v>
+        <v>225.54</v>
       </c>
       <c r="G553" s="1"/>
-      <c r="H553" s="1"/>
+      <c r="H553" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I553" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="554" spans="1:9" outlineLevel="2">
       <c r="A554" s="1"/>
       <c r="B554" s="1">
-        <v>24954</v>
+        <v>23348</v>
       </c>
       <c r="C554" s="1" t="s">
-        <v>563</v>
+        <v>571</v>
       </c>
       <c r="D554" s="1">
         <v>8443999090</v>
       </c>
       <c r="E554" s="1">
         <v>1</v>
       </c>
       <c r="F554" s="1">
-        <v>329.28</v>
+        <v>242.99</v>
       </c>
       <c r="G554" s="1"/>
-      <c r="H554" s="1"/>
+      <c r="H554" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I554" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="555" spans="1:9" outlineLevel="2">
       <c r="A555" s="1"/>
       <c r="B555" s="1">
-        <v>7370</v>
+        <v>15748</v>
       </c>
       <c r="C555" s="1" t="s">
-        <v>564</v>
+        <v>572</v>
       </c>
       <c r="D555" s="1">
         <v>8443999090</v>
       </c>
       <c r="E555" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F555" s="1">
-        <v>627.2</v>
+        <v>404.54</v>
       </c>
       <c r="G555" s="1"/>
-      <c r="H555" s="1"/>
+      <c r="H555" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I555" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="556" spans="1:9" outlineLevel="2">
       <c r="A556" s="1"/>
       <c r="B556" s="1">
-        <v>32849</v>
+        <v>29095</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>565</v>
+        <v>573</v>
       </c>
       <c r="D556" s="1">
         <v>8443999090</v>
       </c>
       <c r="E556" s="1">
         <v>1</v>
       </c>
       <c r="F556" s="1">
-        <v>605.25</v>
+        <v>291.32</v>
       </c>
       <c r="G556" s="1"/>
-      <c r="H556" s="1"/>
+      <c r="H556" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I556" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="557" spans="1:9" outlineLevel="2">
       <c r="A557" s="1"/>
       <c r="B557" s="1">
-        <v>31642</v>
+        <v>15523</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>566</v>
+        <v>574</v>
       </c>
       <c r="D557" s="1">
         <v>8443999090</v>
       </c>
       <c r="E557" s="1">
         <v>1</v>
       </c>
       <c r="F557" s="1">
-        <v>560</v>
+        <v>394.7</v>
       </c>
       <c r="G557" s="1"/>
-      <c r="H557" s="1"/>
+      <c r="H557" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I557" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="558" spans="1:9" outlineLevel="2">
       <c r="A558" s="1"/>
       <c r="B558" s="1">
-        <v>7371</v>
+        <v>24954</v>
       </c>
       <c r="C558" s="1" t="s">
-        <v>567</v>
+        <v>575</v>
       </c>
       <c r="D558" s="1">
         <v>8443999090</v>
       </c>
       <c r="E558" s="1">
         <v>1</v>
       </c>
       <c r="F558" s="1">
-        <v>291.2</v>
+        <v>328.91</v>
       </c>
       <c r="G558" s="1"/>
-      <c r="H558" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H558" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I558" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="559" spans="1:9" outlineLevel="2">
       <c r="A559" s="1"/>
       <c r="B559" s="1">
-        <v>6958</v>
+        <v>7370</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D559" s="1">
         <v>8443999090</v>
       </c>
       <c r="E559" s="1">
         <v>1</v>
       </c>
       <c r="F559" s="1">
-        <v>0</v>
+        <v>626.5</v>
       </c>
       <c r="G559" s="1"/>
-      <c r="H559" s="1"/>
+      <c r="H559" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I559" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="560" spans="1:9" outlineLevel="2">
       <c r="A560" s="1"/>
       <c r="B560" s="1">
-        <v>18443</v>
+        <v>32849</v>
       </c>
       <c r="C560" s="1" t="s">
-        <v>569</v>
+        <v>577</v>
       </c>
       <c r="D560" s="1">
         <v>8443999090</v>
       </c>
       <c r="E560" s="1">
         <v>1</v>
       </c>
       <c r="F560" s="1">
-        <v>420.22</v>
+        <v>604.5700000000001</v>
       </c>
       <c r="G560" s="1"/>
-      <c r="H560" s="1"/>
+      <c r="H560" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I560" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="561" spans="1:9" outlineLevel="2">
       <c r="A561" s="1"/>
       <c r="B561" s="1">
-        <v>18035</v>
+        <v>31642</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>570</v>
+        <v>578</v>
       </c>
       <c r="D561" s="1">
         <v>8443999090</v>
       </c>
       <c r="E561" s="1">
         <v>1</v>
       </c>
       <c r="F561" s="1">
-        <v>1976.13</v>
+        <v>559.38</v>
       </c>
       <c r="G561" s="1"/>
-      <c r="H561" s="1"/>
+      <c r="H561" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I561" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="562" spans="1:9" outlineLevel="2">
       <c r="A562" s="1"/>
       <c r="B562" s="1">
-        <v>26190</v>
+        <v>7371</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>571</v>
+        <v>579</v>
       </c>
       <c r="D562" s="1">
         <v>8443999090</v>
       </c>
       <c r="E562" s="1">
         <v>1</v>
       </c>
       <c r="F562" s="1">
-        <v>235.65</v>
+        <v>290.88</v>
       </c>
       <c r="G562" s="1"/>
-      <c r="H562" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H562" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I562" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="563" spans="1:9" outlineLevel="2">
       <c r="A563" s="1"/>
       <c r="B563" s="1">
-        <v>26191</v>
+        <v>6958</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>572</v>
+        <v>580</v>
       </c>
       <c r="D563" s="1">
         <v>8443999090</v>
       </c>
       <c r="E563" s="1">
         <v>1</v>
       </c>
       <c r="F563" s="1">
-        <v>275.97</v>
+        <v>0</v>
       </c>
       <c r="G563" s="1"/>
-      <c r="H563" s="1"/>
+      <c r="H563" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I563" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="564" spans="1:9" outlineLevel="2">
       <c r="A564" s="1"/>
       <c r="B564" s="1">
-        <v>31482</v>
+        <v>18443</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>573</v>
+        <v>581</v>
       </c>
       <c r="D564" s="1">
         <v>8443999090</v>
       </c>
       <c r="E564" s="1">
         <v>1</v>
       </c>
       <c r="F564" s="1">
-        <v>830.14</v>
+        <v>419.76</v>
       </c>
       <c r="G564" s="1"/>
-      <c r="H564" s="1"/>
+      <c r="H564" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I564" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="565" spans="1:9" outlineLevel="2">
       <c r="A565" s="1"/>
       <c r="B565" s="1">
-        <v>31481</v>
+        <v>18035</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>574</v>
+        <v>582</v>
       </c>
       <c r="D565" s="1">
         <v>8443999090</v>
       </c>
       <c r="E565" s="1">
         <v>1</v>
       </c>
       <c r="F565" s="1">
-        <v>386.62</v>
+        <v>1973.92</v>
       </c>
       <c r="G565" s="1"/>
-      <c r="H565" s="1"/>
+      <c r="H565" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I565" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="566" spans="1:9" outlineLevel="2">
       <c r="A566" s="1"/>
       <c r="B566" s="1">
-        <v>9229</v>
+        <v>26190</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="D566" s="1">
         <v>8443999090</v>
       </c>
       <c r="E566" s="1">
         <v>1</v>
       </c>
       <c r="F566" s="1">
-        <v>2068.42</v>
+        <v>235.39</v>
       </c>
       <c r="G566" s="1"/>
-      <c r="H566" s="1"/>
+      <c r="H566" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I566" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="567" spans="1:9" outlineLevel="2">
       <c r="A567" s="1"/>
       <c r="B567" s="1">
-        <v>21453</v>
+        <v>26191</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>576</v>
+        <v>584</v>
       </c>
       <c r="D567" s="1">
         <v>8443999090</v>
       </c>
       <c r="E567" s="1">
         <v>1</v>
       </c>
       <c r="F567" s="1">
-        <v>220.86</v>
+        <v>275.66</v>
       </c>
       <c r="G567" s="1"/>
-      <c r="H567" s="1"/>
+      <c r="H567" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I567" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="568" spans="1:9" outlineLevel="2">
       <c r="A568" s="1"/>
       <c r="B568" s="1">
-        <v>15711</v>
+        <v>31482</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>577</v>
+        <v>585</v>
       </c>
       <c r="D568" s="1">
         <v>8443999090</v>
       </c>
       <c r="E568" s="1">
         <v>1</v>
       </c>
       <c r="F568" s="1">
-        <v>1859.65</v>
+        <v>829.22</v>
       </c>
       <c r="G568" s="1"/>
-      <c r="H568" s="1"/>
+      <c r="H568" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I568" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="569" spans="1:9" outlineLevel="2">
       <c r="A569" s="1"/>
       <c r="B569" s="1">
-        <v>24955</v>
+        <v>31481</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>578</v>
+        <v>586</v>
       </c>
       <c r="D569" s="1">
         <v>8443999090</v>
       </c>
       <c r="E569" s="1">
         <v>1</v>
       </c>
       <c r="F569" s="1">
-        <v>71.23</v>
+        <v>386.19</v>
       </c>
       <c r="G569" s="1"/>
-      <c r="H569" s="1"/>
+      <c r="H569" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I569" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="570" spans="1:9" outlineLevel="2">
       <c r="A570" s="1"/>
       <c r="B570" s="1">
-        <v>4176</v>
+        <v>9229</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>579</v>
+        <v>587</v>
       </c>
       <c r="D570" s="1">
         <v>8443999090</v>
       </c>
       <c r="E570" s="1">
         <v>1</v>
       </c>
       <c r="F570" s="1">
-        <v>2425.47</v>
+        <v>2066.11</v>
       </c>
       <c r="G570" s="1"/>
-      <c r="H570" s="1"/>
+      <c r="H570" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I570" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="571" spans="1:9" outlineLevel="2">
       <c r="A571" s="1"/>
       <c r="B571" s="1">
-        <v>15949</v>
+        <v>21453</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>580</v>
+        <v>588</v>
       </c>
       <c r="D571" s="1">
         <v>8443999090</v>
       </c>
       <c r="E571" s="1">
         <v>1</v>
       </c>
       <c r="F571" s="1">
-        <v>538.05</v>
+        <v>220.62</v>
       </c>
       <c r="G571" s="1"/>
-      <c r="H571" s="1"/>
+      <c r="H571" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I571" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="572" spans="1:9" outlineLevel="2">
       <c r="A572" s="1"/>
       <c r="B572" s="1">
-        <v>16206</v>
+        <v>15711</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>581</v>
+        <v>589</v>
       </c>
       <c r="D572" s="1">
         <v>8443999090</v>
       </c>
       <c r="E572" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F572" s="1">
-        <v>379.01</v>
+        <v>1857.57</v>
       </c>
       <c r="G572" s="1"/>
-      <c r="H572" s="1"/>
+      <c r="H572" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I572" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="573" spans="1:9" outlineLevel="2">
       <c r="A573" s="1"/>
       <c r="B573" s="1">
-        <v>15948</v>
+        <v>24955</v>
       </c>
       <c r="C573" s="1" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
       <c r="D573" s="1">
         <v>8443999090</v>
       </c>
       <c r="E573" s="1">
         <v>1</v>
       </c>
       <c r="F573" s="1">
-        <v>224</v>
+        <v>71.15000000000001</v>
       </c>
       <c r="G573" s="1"/>
-      <c r="H573" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H573" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I573" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="574" spans="1:9" outlineLevel="2">
       <c r="A574" s="1"/>
       <c r="B574" s="1">
-        <v>25651</v>
+        <v>4176</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>583</v>
+        <v>591</v>
       </c>
       <c r="D574" s="1">
         <v>8443999090</v>
       </c>
       <c r="E574" s="1">
         <v>1</v>
       </c>
       <c r="F574" s="1">
-        <v>159.94</v>
+        <v>2422.77</v>
       </c>
       <c r="G574" s="1"/>
-      <c r="H574" s="1"/>
+      <c r="H574" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I574" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="575" spans="1:9" outlineLevel="2">
       <c r="A575" s="1"/>
       <c r="B575" s="1">
-        <v>32825</v>
+        <v>15949</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>584</v>
+        <v>592</v>
       </c>
       <c r="D575" s="1">
         <v>8443999090</v>
       </c>
       <c r="E575" s="1">
         <v>1</v>
       </c>
       <c r="F575" s="1">
-        <v>349.44</v>
+        <v>537.45</v>
       </c>
       <c r="G575" s="1"/>
-      <c r="H575" s="1"/>
+      <c r="H575" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I575" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="576" spans="1:9" outlineLevel="2">
       <c r="A576" s="1"/>
       <c r="B576" s="1">
-        <v>30975</v>
+        <v>16206</v>
       </c>
       <c r="C576" s="1" t="s">
-        <v>585</v>
+        <v>593</v>
       </c>
       <c r="D576" s="1">
         <v>8443999090</v>
       </c>
       <c r="E576" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F576" s="1">
-        <v>280.45</v>
+        <v>378.59</v>
       </c>
       <c r="G576" s="1"/>
-      <c r="H576" s="1"/>
+      <c r="H576" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I576" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="577" spans="1:9" outlineLevel="2">
       <c r="A577" s="1"/>
       <c r="B577" s="1">
-        <v>25917</v>
+        <v>15948</v>
       </c>
       <c r="C577" s="1" t="s">
-        <v>586</v>
+        <v>594</v>
       </c>
       <c r="D577" s="1">
         <v>8443999090</v>
       </c>
       <c r="E577" s="1">
         <v>1</v>
       </c>
       <c r="F577" s="1">
-        <v>364.22</v>
-[...6 lines deleted...]
-        <v>15</v>
+        <v>223.75</v>
+      </c>
+      <c r="G577" s="1"/>
+      <c r="H577" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I577" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="578" spans="1:9" outlineLevel="2">
       <c r="A578" s="1"/>
       <c r="B578" s="1">
-        <v>32591</v>
+        <v>25651</v>
       </c>
       <c r="C578" s="1" t="s">
-        <v>587</v>
+        <v>595</v>
       </c>
       <c r="D578" s="1">
         <v>8443999090</v>
       </c>
       <c r="E578" s="1">
         <v>1</v>
       </c>
       <c r="F578" s="1">
-        <v>150.08</v>
+        <v>159.76</v>
       </c>
       <c r="G578" s="1"/>
-      <c r="H578" s="1"/>
+      <c r="H578" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I578" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="579" spans="1:9" outlineLevel="2">
       <c r="A579" s="1"/>
       <c r="B579" s="1">
-        <v>28892</v>
+        <v>32825</v>
       </c>
       <c r="C579" s="1" t="s">
-        <v>588</v>
+        <v>596</v>
       </c>
       <c r="D579" s="1">
         <v>8443999090</v>
       </c>
       <c r="E579" s="1">
         <v>1</v>
       </c>
       <c r="F579" s="1">
-        <v>143.36</v>
+        <v>349.05</v>
       </c>
       <c r="G579" s="1"/>
-      <c r="H579" s="1"/>
+      <c r="H579" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I579" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="580" spans="1:9" outlineLevel="2">
       <c r="A580" s="1"/>
       <c r="B580" s="1">
-        <v>32073</v>
+        <v>30975</v>
       </c>
       <c r="C580" s="1" t="s">
-        <v>589</v>
+        <v>597</v>
       </c>
       <c r="D580" s="1">
         <v>8443999090</v>
       </c>
       <c r="E580" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F580" s="1">
-        <v>154.56</v>
+        <v>280.14</v>
       </c>
       <c r="G580" s="1"/>
-      <c r="H580" s="1"/>
+      <c r="H580" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I580" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="581" spans="1:9" outlineLevel="2">
       <c r="A581" s="1"/>
       <c r="B581" s="1">
-        <v>28891</v>
+        <v>25917</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>590</v>
+        <v>598</v>
       </c>
       <c r="D581" s="1">
         <v>8443999090</v>
       </c>
       <c r="E581" s="1">
         <v>1</v>
       </c>
       <c r="F581" s="1">
-        <v>142.91</v>
-[...4 lines deleted...]
-        <v>591</v>
+        <v>363.82</v>
+      </c>
+      <c r="G581" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="H581" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I581" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="582" spans="1:9" outlineLevel="2">
       <c r="A582" s="1"/>
       <c r="B582" s="1">
-        <v>33050</v>
+        <v>32591</v>
       </c>
       <c r="C582" s="1" t="s">
-        <v>592</v>
+        <v>599</v>
       </c>
       <c r="D582" s="1">
         <v>8443999090</v>
       </c>
       <c r="E582" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F582" s="1">
-        <v>74.81999999999999</v>
+        <v>149.91</v>
       </c>
       <c r="G582" s="1"/>
-      <c r="H582" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H582" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I582" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="583" spans="1:9" outlineLevel="2">
       <c r="A583" s="1"/>
       <c r="B583" s="1">
-        <v>29857</v>
+        <v>28892</v>
       </c>
       <c r="C583" s="1" t="s">
-        <v>593</v>
+        <v>600</v>
       </c>
       <c r="D583" s="1">
         <v>8443999090</v>
       </c>
       <c r="E583" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F583" s="1">
-        <v>103.04</v>
+        <v>143.2</v>
       </c>
       <c r="G583" s="1"/>
-      <c r="H583" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H583" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I583" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="584" spans="1:9" outlineLevel="2">
       <c r="A584" s="1"/>
       <c r="B584" s="1">
-        <v>33159</v>
+        <v>32073</v>
       </c>
       <c r="C584" s="1" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="D584" s="1">
         <v>8443999090</v>
       </c>
       <c r="E584" s="1">
         <v>100</v>
       </c>
       <c r="F584" s="1">
-        <v>88.7</v>
+        <v>92.63</v>
       </c>
       <c r="G584" s="1"/>
-      <c r="H584" s="1"/>
+      <c r="H584" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I584" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="585" spans="1:9" outlineLevel="2">
       <c r="A585" s="1"/>
       <c r="B585" s="1">
-        <v>34781</v>
+        <v>28891</v>
       </c>
       <c r="C585" s="1" t="s">
-        <v>595</v>
+        <v>602</v>
       </c>
       <c r="D585" s="1">
         <v>8443999090</v>
       </c>
       <c r="E585" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F585" s="1">
-        <v>78.84999999999999</v>
+        <v>92.63</v>
       </c>
       <c r="G585" s="1"/>
       <c r="H585" s="5" t="s">
-        <v>159</v>
+        <v>15</v>
       </c>
       <c r="I585" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="586" spans="1:9" outlineLevel="2">
       <c r="A586" s="1"/>
       <c r="B586" s="1">
-        <v>25914</v>
+        <v>33050</v>
       </c>
       <c r="C586" s="1" t="s">
-        <v>596</v>
+        <v>603</v>
       </c>
       <c r="D586" s="1">
         <v>8443999090</v>
       </c>
       <c r="E586" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F586" s="1">
-        <v>672</v>
+        <v>74.73</v>
       </c>
       <c r="G586" s="1"/>
-      <c r="H586" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H586" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I586" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="587" spans="1:9" outlineLevel="2">
       <c r="A587" s="1"/>
       <c r="B587" s="1">
-        <v>28118</v>
+        <v>29857</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="D587" s="1">
         <v>8443999090</v>
       </c>
       <c r="E587" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F587" s="1">
-        <v>241.92</v>
+        <v>102.93</v>
       </c>
       <c r="G587" s="1"/>
-      <c r="H587" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H587" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I587" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="588" spans="1:9" outlineLevel="2">
       <c r="A588" s="1"/>
       <c r="B588" s="1">
-        <v>32076</v>
+        <v>33159</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>598</v>
+        <v>605</v>
       </c>
       <c r="D588" s="1">
         <v>8443999090</v>
       </c>
       <c r="E588" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F588" s="1">
-        <v>226.69</v>
+        <v>88.61</v>
       </c>
       <c r="G588" s="1"/>
-      <c r="H588" s="1"/>
+      <c r="H588" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I588" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="589" spans="1:9" outlineLevel="2">
       <c r="A589" s="1"/>
       <c r="B589" s="1">
-        <v>28896</v>
+        <v>34781</v>
       </c>
       <c r="C589" s="1" t="s">
-        <v>599</v>
+        <v>606</v>
       </c>
       <c r="D589" s="1">
         <v>8443999090</v>
       </c>
       <c r="E589" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F589" s="1">
-        <v>236.99</v>
+        <v>78.76000000000001</v>
       </c>
       <c r="G589" s="1"/>
-      <c r="H589" s="1"/>
+      <c r="H589" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I589" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="590" spans="1:9" outlineLevel="2">
       <c r="A590" s="1"/>
       <c r="B590" s="1">
-        <v>31434</v>
+        <v>25914</v>
       </c>
       <c r="C590" s="1" t="s">
-        <v>600</v>
+        <v>607</v>
       </c>
       <c r="D590" s="1">
         <v>8443999090</v>
       </c>
       <c r="E590" s="1">
         <v>1</v>
       </c>
       <c r="F590" s="1">
-        <v>99.45999999999999</v>
+        <v>671.25</v>
       </c>
       <c r="G590" s="1"/>
-      <c r="H590" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H590" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I590" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="591" spans="1:9" outlineLevel="2">
       <c r="A591" s="1"/>
       <c r="B591" s="1">
-        <v>21450</v>
+        <v>28118</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>601</v>
+        <v>608</v>
       </c>
       <c r="D591" s="1">
         <v>8443999090</v>
       </c>
       <c r="E591" s="1">
         <v>1</v>
       </c>
       <c r="F591" s="1">
-        <v>175.62</v>
+        <v>151.26</v>
       </c>
       <c r="G591" s="1"/>
-      <c r="H591" s="1"/>
+      <c r="H591" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I591" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="592" spans="1:9" outlineLevel="2">
       <c r="A592" s="1"/>
       <c r="B592" s="1">
-        <v>21399</v>
+        <v>32076</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>602</v>
+        <v>609</v>
       </c>
       <c r="D592" s="1">
         <v>8443999090</v>
       </c>
       <c r="E592" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F592" s="1">
-        <v>427.84</v>
+        <v>144.99</v>
       </c>
       <c r="G592" s="1"/>
-      <c r="H592" s="1"/>
+      <c r="H592" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I592" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="593" spans="1:9" outlineLevel="2">
       <c r="A593" s="1"/>
       <c r="B593" s="1">
-        <v>25627</v>
+        <v>28896</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>603</v>
+        <v>610</v>
       </c>
       <c r="D593" s="1">
         <v>8443999090</v>
       </c>
       <c r="E593" s="1">
         <v>1</v>
       </c>
       <c r="F593" s="1">
-        <v>204.29</v>
+        <v>144.99</v>
       </c>
       <c r="G593" s="1"/>
-      <c r="H593" s="1"/>
+      <c r="H593" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I593" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="594" spans="1:9" outlineLevel="2">
       <c r="A594" s="1"/>
       <c r="B594" s="1">
-        <v>19310</v>
+        <v>31434</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>604</v>
+        <v>611</v>
       </c>
       <c r="D594" s="1">
         <v>8443999090</v>
       </c>
       <c r="E594" s="1">
         <v>1</v>
       </c>
       <c r="F594" s="1">
-        <v>564.48</v>
+        <v>89.5</v>
       </c>
       <c r="G594" s="1"/>
-      <c r="H594" s="1"/>
+      <c r="H594" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I594" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="595" spans="1:9" outlineLevel="2">
       <c r="A595" s="1"/>
       <c r="B595" s="1">
-        <v>17446</v>
+        <v>21450</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>605</v>
+        <v>612</v>
       </c>
       <c r="D595" s="1">
         <v>8443999090</v>
       </c>
       <c r="E595" s="1">
         <v>1</v>
       </c>
       <c r="F595" s="1">
-        <v>1397.76</v>
+        <v>175.42</v>
       </c>
       <c r="G595" s="1"/>
-      <c r="H595" s="1"/>
+      <c r="H595" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I595" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="596" spans="1:9" outlineLevel="2">
       <c r="A596" s="1"/>
       <c r="B596" s="1">
-        <v>10072</v>
+        <v>21399</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>606</v>
+        <v>613</v>
       </c>
       <c r="D596" s="1">
         <v>8443999090</v>
       </c>
       <c r="E596" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F596" s="1">
-        <v>1611.01</v>
+        <v>427.36</v>
       </c>
       <c r="G596" s="1"/>
-      <c r="H596" s="1"/>
+      <c r="H596" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I596" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="597" spans="1:9" outlineLevel="2">
       <c r="A597" s="1"/>
       <c r="B597" s="1">
-        <v>19393</v>
+        <v>25627</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>607</v>
+        <v>614</v>
       </c>
       <c r="D597" s="1">
         <v>8443999090</v>
       </c>
       <c r="E597" s="1">
         <v>1</v>
       </c>
       <c r="F597" s="1">
-        <v>232.51</v>
+        <v>204.06</v>
       </c>
       <c r="G597" s="1"/>
-      <c r="H597" s="1"/>
+      <c r="H597" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I597" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="598" spans="1:9" outlineLevel="2">
       <c r="A598" s="1"/>
       <c r="B598" s="1">
-        <v>26460</v>
+        <v>19310</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>608</v>
+        <v>615</v>
       </c>
       <c r="D598" s="1">
         <v>8443999090</v>
       </c>
       <c r="E598" s="1">
         <v>1</v>
       </c>
       <c r="F598" s="1">
-        <v>1845.31</v>
+        <v>563.85</v>
       </c>
       <c r="G598" s="1"/>
-      <c r="H598" s="1"/>
+      <c r="H598" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I598" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="599" spans="1:9" outlineLevel="2">
       <c r="A599" s="1"/>
       <c r="B599" s="1">
-        <v>25006</v>
+        <v>17446</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>609</v>
+        <v>616</v>
       </c>
       <c r="D599" s="1">
         <v>8443999090</v>
       </c>
       <c r="E599" s="1">
         <v>1</v>
       </c>
       <c r="F599" s="1">
-        <v>492.8</v>
+        <v>1396.2</v>
       </c>
       <c r="G599" s="1"/>
-      <c r="H599" s="1"/>
+      <c r="H599" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I599" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="600" spans="1:9" outlineLevel="2">
       <c r="A600" s="1"/>
       <c r="B600" s="1">
-        <v>20425</v>
+        <v>10072</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>610</v>
+        <v>617</v>
       </c>
       <c r="D600" s="1">
         <v>8443999090</v>
       </c>
       <c r="E600" s="1">
         <v>1</v>
       </c>
       <c r="F600" s="1">
-        <v>1967.17</v>
+        <v>1609.21</v>
       </c>
       <c r="G600" s="1"/>
-      <c r="H600" s="1"/>
+      <c r="H600" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I600" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="601" spans="1:9" outlineLevel="2">
       <c r="A601" s="1"/>
       <c r="B601" s="1">
-        <v>25363</v>
+        <v>19393</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>611</v>
+        <v>618</v>
       </c>
       <c r="D601" s="1">
         <v>8443999090</v>
       </c>
       <c r="E601" s="1">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="F601" s="1">
-        <v>1962.24</v>
+        <v>232.25</v>
       </c>
       <c r="G601" s="1"/>
-      <c r="H601" s="1"/>
+      <c r="H601" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I601" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="602" spans="1:9" outlineLevel="2">
       <c r="A602" s="1"/>
       <c r="B602" s="1">
-        <v>25912</v>
+        <v>26460</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>612</v>
+        <v>619</v>
       </c>
       <c r="D602" s="1">
         <v>8443999090</v>
       </c>
       <c r="E602" s="1">
         <v>1</v>
       </c>
       <c r="F602" s="1">
-        <v>1106.11</v>
+        <v>1843.25</v>
       </c>
       <c r="G602" s="1"/>
-      <c r="H602" s="1"/>
+      <c r="H602" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I602" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="603" spans="1:9" outlineLevel="2">
       <c r="A603" s="1"/>
       <c r="B603" s="1">
-        <v>24956</v>
+        <v>25006</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>613</v>
+        <v>620</v>
       </c>
       <c r="D603" s="1">
         <v>8443999090</v>
       </c>
       <c r="E603" s="1">
         <v>1</v>
       </c>
       <c r="F603" s="1">
-        <v>1330.11</v>
+        <v>492.25</v>
       </c>
       <c r="G603" s="1"/>
-      <c r="H603" s="1"/>
+      <c r="H603" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I603" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="604" spans="1:9" outlineLevel="2">
       <c r="A604" s="1"/>
       <c r="B604" s="1">
-        <v>25364</v>
+        <v>20425</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>614</v>
+        <v>621</v>
       </c>
       <c r="D604" s="1">
         <v>8443999090</v>
       </c>
       <c r="E604" s="1">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="F604" s="1">
-        <v>2077.82</v>
+        <v>1964.97</v>
       </c>
       <c r="G604" s="1"/>
-      <c r="H604" s="1"/>
+      <c r="H604" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I604" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="605" spans="1:9" outlineLevel="2">
       <c r="A605" s="1"/>
       <c r="B605" s="1">
-        <v>11495</v>
+        <v>25363</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>615</v>
+        <v>622</v>
       </c>
       <c r="D605" s="1">
         <v>8443999090</v>
       </c>
       <c r="E605" s="1">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="F605" s="1">
-        <v>1400</v>
+        <v>1960.05</v>
       </c>
       <c r="G605" s="1"/>
-      <c r="H605" s="1"/>
+      <c r="H605" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I605" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="606" spans="1:9" outlineLevel="2">
       <c r="A606" s="1"/>
       <c r="B606" s="1">
-        <v>25177</v>
+        <v>25912</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>616</v>
+        <v>623</v>
       </c>
       <c r="D606" s="1">
         <v>8443999090</v>
       </c>
       <c r="E606" s="1">
         <v>1</v>
       </c>
       <c r="F606" s="1">
-        <v>553.28</v>
+        <v>1104.88</v>
       </c>
       <c r="G606" s="1"/>
-      <c r="H606" s="1"/>
+      <c r="H606" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I606" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="607" spans="1:9" outlineLevel="2">
       <c r="A607" s="1"/>
       <c r="B607" s="1">
-        <v>9809</v>
+        <v>24956</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>617</v>
+        <v>624</v>
       </c>
       <c r="D607" s="1">
         <v>8443999090</v>
       </c>
       <c r="E607" s="1">
         <v>1</v>
       </c>
       <c r="F607" s="1">
-        <v>778.62</v>
+        <v>1328.63</v>
       </c>
       <c r="G607" s="1"/>
-      <c r="H607" s="1"/>
+      <c r="H607" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I607" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="608" spans="1:9" outlineLevel="2">
       <c r="A608" s="1"/>
       <c r="B608" s="1">
-        <v>16182</v>
+        <v>25364</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>618</v>
+        <v>625</v>
       </c>
       <c r="D608" s="1">
         <v>8443999090</v>
       </c>
       <c r="E608" s="1">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F608" s="1">
-        <v>3633.28</v>
+        <v>2075.51</v>
       </c>
       <c r="G608" s="1"/>
-      <c r="H608" s="1"/>
+      <c r="H608" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I608" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="609" spans="1:9" outlineLevel="2">
       <c r="A609" s="1"/>
       <c r="B609" s="1">
-        <v>22226</v>
+        <v>11495</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>619</v>
+        <v>626</v>
       </c>
       <c r="D609" s="1">
         <v>8443999090</v>
       </c>
       <c r="E609" s="1">
         <v>1</v>
       </c>
       <c r="F609" s="1">
-        <v>1135.68</v>
+        <v>1398.44</v>
       </c>
       <c r="G609" s="1"/>
-      <c r="H609" s="1"/>
+      <c r="H609" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I609" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="610" spans="1:9" outlineLevel="2">
       <c r="A610" s="1"/>
       <c r="B610" s="1">
-        <v>10913</v>
+        <v>25177</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>620</v>
+        <v>627</v>
       </c>
       <c r="D610" s="1">
         <v>8443999090</v>
       </c>
       <c r="E610" s="1">
         <v>1</v>
       </c>
       <c r="F610" s="1">
-        <v>6081.6</v>
+        <v>552.66</v>
       </c>
       <c r="G610" s="1"/>
-      <c r="H610" s="1"/>
+      <c r="H610" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I610" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="611" spans="1:9" outlineLevel="2">
       <c r="A611" s="1"/>
       <c r="B611" s="1">
-        <v>25365</v>
+        <v>9809</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="D611" s="1">
         <v>8443999090</v>
       </c>
       <c r="E611" s="1">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="F611" s="1">
-        <v>1942.53</v>
+        <v>777.76</v>
       </c>
       <c r="G611" s="1"/>
-      <c r="H611" s="1"/>
+      <c r="H611" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I611" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="612" spans="1:9" outlineLevel="2">
       <c r="A612" s="1"/>
       <c r="B612" s="1">
-        <v>26367</v>
+        <v>16182</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
       <c r="D612" s="1">
         <v>8443999090</v>
       </c>
       <c r="E612" s="1">
         <v>1</v>
       </c>
       <c r="F612" s="1">
-        <v>2651.71</v>
+        <v>3629.23</v>
       </c>
       <c r="G612" s="1"/>
-      <c r="H612" s="1"/>
+      <c r="H612" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I612" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="613" spans="1:9" outlineLevel="2">
       <c r="A613" s="1"/>
       <c r="B613" s="1">
-        <v>25366</v>
+        <v>22226</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>623</v>
+        <v>630</v>
       </c>
       <c r="D613" s="1">
         <v>8443999090</v>
       </c>
       <c r="E613" s="1">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="F613" s="1">
-        <v>7770.56</v>
+        <v>1134.41</v>
       </c>
       <c r="G613" s="1"/>
-      <c r="H613" s="1"/>
+      <c r="H613" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I613" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="614" spans="1:9" outlineLevel="2">
       <c r="A614" s="1"/>
       <c r="B614" s="1">
-        <v>33508</v>
+        <v>10913</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>624</v>
+        <v>631</v>
       </c>
       <c r="D614" s="1">
         <v>8443999090</v>
       </c>
       <c r="E614" s="1">
         <v>1</v>
       </c>
       <c r="F614" s="1">
-        <v>403.2</v>
+        <v>6074.81</v>
       </c>
       <c r="G614" s="1"/>
-      <c r="H614" s="1"/>
+      <c r="H614" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I614" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="615" spans="1:9" outlineLevel="2">
       <c r="A615" s="1"/>
       <c r="B615" s="1">
-        <v>17064</v>
+        <v>25365</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>625</v>
+        <v>632</v>
       </c>
       <c r="D615" s="1">
         <v>8443999090</v>
       </c>
       <c r="E615" s="1">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="F615" s="1">
-        <v>364.22</v>
+        <v>1940.36</v>
       </c>
       <c r="G615" s="1"/>
-      <c r="H615" s="1"/>
+      <c r="H615" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I615" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="616" spans="1:9" outlineLevel="2">
       <c r="A616" s="1"/>
       <c r="B616" s="1">
-        <v>21449</v>
+        <v>26367</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>626</v>
+        <v>633</v>
       </c>
       <c r="D616" s="1">
         <v>8443999090</v>
       </c>
       <c r="E616" s="1">
         <v>1</v>
       </c>
       <c r="F616" s="1">
-        <v>167.55</v>
+        <v>2648.75</v>
       </c>
       <c r="G616" s="1"/>
-      <c r="H616" s="1"/>
+      <c r="H616" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I616" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="617" spans="1:9" outlineLevel="2">
       <c r="A617" s="1"/>
       <c r="B617" s="1">
-        <v>18584</v>
+        <v>25366</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>627</v>
+        <v>634</v>
       </c>
       <c r="D617" s="1">
         <v>8443999090</v>
       </c>
       <c r="E617" s="1">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F617" s="1">
-        <v>1179.58</v>
+        <v>7761.89</v>
       </c>
       <c r="G617" s="1"/>
-      <c r="H617" s="1"/>
+      <c r="H617" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I617" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="618" spans="1:9" outlineLevel="2">
       <c r="A618" s="1"/>
       <c r="B618" s="1">
-        <v>16940</v>
+        <v>33508</v>
       </c>
       <c r="C618" s="1" t="s">
-        <v>628</v>
+        <v>635</v>
       </c>
       <c r="D618" s="1">
         <v>8443999090</v>
       </c>
       <c r="E618" s="1">
         <v>1</v>
       </c>
       <c r="F618" s="1">
-        <v>136.19</v>
+        <v>402.75</v>
       </c>
       <c r="G618" s="1"/>
-      <c r="H618" s="1"/>
+      <c r="H618" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I618" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="619" spans="1:9" outlineLevel="2">
       <c r="A619" s="1"/>
       <c r="B619" s="1">
-        <v>21437</v>
+        <v>17064</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>629</v>
+        <v>636</v>
       </c>
       <c r="D619" s="1">
         <v>8443999090</v>
       </c>
       <c r="E619" s="1">
         <v>1</v>
       </c>
       <c r="F619" s="1">
-        <v>132.61</v>
+        <v>363.82</v>
       </c>
       <c r="G619" s="1"/>
-      <c r="H619" s="1"/>
+      <c r="H619" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I619" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="620" spans="1:9" outlineLevel="2">
       <c r="A620" s="1"/>
       <c r="B620" s="1">
-        <v>17036</v>
+        <v>21449</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>630</v>
+        <v>637</v>
       </c>
       <c r="D620" s="1">
         <v>8443999090</v>
       </c>
       <c r="E620" s="1">
         <v>1</v>
       </c>
       <c r="F620" s="1">
-        <v>372.29</v>
+        <v>167.37</v>
       </c>
       <c r="G620" s="1"/>
-      <c r="H620" s="1"/>
+      <c r="H620" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I620" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="621" spans="1:9" outlineLevel="2">
       <c r="A621" s="1"/>
       <c r="B621" s="1">
-        <v>23115</v>
+        <v>18584</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>631</v>
+        <v>638</v>
       </c>
       <c r="D621" s="1">
         <v>8443999090</v>
       </c>
       <c r="E621" s="1">
         <v>1</v>
       </c>
       <c r="F621" s="1">
-        <v>252.22</v>
+        <v>1178.27</v>
       </c>
       <c r="G621" s="1"/>
-      <c r="H621" s="1"/>
+      <c r="H621" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I621" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="622" spans="1:9" outlineLevel="2">
       <c r="A622" s="1"/>
       <c r="B622" s="1">
-        <v>18558</v>
+        <v>16940</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>632</v>
+        <v>639</v>
       </c>
       <c r="D622" s="1">
         <v>8443999090</v>
       </c>
       <c r="E622" s="1">
         <v>1</v>
       </c>
       <c r="F622" s="1">
-        <v>319.87</v>
+        <v>127.54</v>
       </c>
       <c r="G622" s="1"/>
-      <c r="H622" s="1"/>
+      <c r="H622" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I622" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="623" spans="1:9" outlineLevel="2">
       <c r="A623" s="1"/>
       <c r="B623" s="1">
-        <v>25362</v>
+        <v>21437</v>
       </c>
       <c r="C623" s="1" t="s">
-        <v>633</v>
+        <v>640</v>
       </c>
       <c r="D623" s="1">
         <v>8443999090</v>
       </c>
       <c r="E623" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F623" s="1">
-        <v>367.81</v>
+        <v>132.46</v>
       </c>
       <c r="G623" s="1"/>
-      <c r="H623" s="1"/>
+      <c r="H623" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I623" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="624" spans="1:9" outlineLevel="2">
       <c r="A624" s="1"/>
       <c r="B624" s="1">
-        <v>21442</v>
+        <v>17036</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>634</v>
+        <v>641</v>
       </c>
       <c r="D624" s="1">
         <v>8443999090</v>
       </c>
       <c r="E624" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F624" s="1">
-        <v>182.78</v>
+        <v>371.87</v>
       </c>
       <c r="G624" s="1"/>
-      <c r="H624" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H624" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I624" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="625" spans="1:9" outlineLevel="2">
       <c r="A625" s="1"/>
       <c r="B625" s="1">
-        <v>29790</v>
+        <v>23115</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>635</v>
+        <v>642</v>
       </c>
       <c r="D625" s="1">
         <v>8443999090</v>
       </c>
       <c r="E625" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F625" s="1">
-        <v>141.12</v>
+        <v>251.94</v>
       </c>
       <c r="G625" s="1"/>
-      <c r="H625" s="1"/>
+      <c r="H625" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I625" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="626" spans="1:9" outlineLevel="2">
       <c r="A626" s="1"/>
       <c r="B626" s="1">
-        <v>16932</v>
+        <v>18558</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>636</v>
+        <v>643</v>
       </c>
       <c r="D626" s="1">
         <v>8443999090</v>
       </c>
       <c r="E626" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F626" s="1">
-        <v>277.76</v>
+        <v>319.52</v>
       </c>
       <c r="G626" s="1"/>
-      <c r="H626" s="1"/>
+      <c r="H626" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I626" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="627" spans="1:9" outlineLevel="2">
       <c r="A627" s="1"/>
       <c r="B627" s="1">
-        <v>28421</v>
+        <v>25362</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>637</v>
+        <v>644</v>
       </c>
       <c r="D627" s="1">
         <v>8443999090</v>
       </c>
       <c r="E627" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F627" s="1">
-        <v>212.35</v>
+        <v>367.4</v>
       </c>
       <c r="G627" s="1"/>
-      <c r="H627" s="1"/>
+      <c r="H627" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I627" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="628" spans="1:9" outlineLevel="2">
       <c r="A628" s="1"/>
       <c r="B628" s="1">
-        <v>23202</v>
+        <v>21442</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>638</v>
+        <v>645</v>
       </c>
       <c r="D628" s="1">
         <v>8443999090</v>
       </c>
       <c r="E628" s="1">
         <v>50</v>
       </c>
       <c r="F628" s="1">
-        <v>170.69</v>
+        <v>121.72</v>
       </c>
       <c r="G628" s="1"/>
-      <c r="H628" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H628" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I628" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="629" spans="1:9" outlineLevel="2">
       <c r="A629" s="1"/>
       <c r="B629" s="1">
-        <v>33453</v>
+        <v>29790</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>639</v>
+        <v>646</v>
       </c>
       <c r="D629" s="1">
         <v>8443999090</v>
       </c>
       <c r="E629" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F629" s="1">
-        <v>185.92</v>
+        <v>187.06</v>
       </c>
       <c r="G629" s="1"/>
-      <c r="H629" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H629" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I629" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="630" spans="1:9" outlineLevel="2">
       <c r="A630" s="1"/>
       <c r="B630" s="1">
-        <v>23174</v>
+        <v>16932</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>640</v>
+        <v>647</v>
       </c>
       <c r="D630" s="1">
         <v>8443999090</v>
       </c>
       <c r="E630" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F630" s="1">
-        <v>274.18</v>
+        <v>277.45</v>
       </c>
       <c r="G630" s="1"/>
-      <c r="H630" s="1"/>
+      <c r="H630" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I630" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="631" spans="1:9" outlineLevel="2">
       <c r="A631" s="1"/>
       <c r="B631" s="1">
-        <v>17055</v>
+        <v>28421</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>641</v>
+        <v>648</v>
       </c>
       <c r="D631" s="1">
         <v>8443999090</v>
       </c>
       <c r="E631" s="1">
         <v>1</v>
       </c>
       <c r="F631" s="1">
-        <v>224</v>
+        <v>212.12</v>
       </c>
       <c r="G631" s="1"/>
-      <c r="H631" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H631" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I631" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="632" spans="1:9" outlineLevel="2">
       <c r="A632" s="1"/>
       <c r="B632" s="1">
-        <v>23175</v>
+        <v>23202</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>642</v>
+        <v>649</v>
       </c>
       <c r="D632" s="1">
         <v>8443999090</v>
       </c>
       <c r="E632" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F632" s="1">
-        <v>524.16</v>
+        <v>170.5</v>
       </c>
       <c r="G632" s="1"/>
-      <c r="H632" s="1"/>
+      <c r="H632" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I632" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="633" spans="1:9" outlineLevel="2">
       <c r="A633" s="1"/>
       <c r="B633" s="1">
-        <v>5110</v>
+        <v>33453</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>643</v>
+        <v>650</v>
       </c>
       <c r="D633" s="1">
         <v>8443999090</v>
       </c>
       <c r="E633" s="1">
         <v>1</v>
       </c>
       <c r="F633" s="1">
-        <v>2334.08</v>
+        <v>185.71</v>
       </c>
       <c r="G633" s="1"/>
-      <c r="H633" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H633" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I633" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="634" spans="1:9" outlineLevel="2">
       <c r="A634" s="1"/>
       <c r="B634" s="1">
-        <v>22271</v>
+        <v>23174</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>644</v>
+        <v>651</v>
       </c>
       <c r="D634" s="1">
         <v>8443999090</v>
       </c>
       <c r="E634" s="1">
         <v>1</v>
       </c>
       <c r="F634" s="1">
-        <v>4088</v>
+        <v>273.87</v>
       </c>
       <c r="G634" s="1"/>
-      <c r="H634" s="1"/>
+      <c r="H634" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I634" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="635" spans="1:9" outlineLevel="2">
       <c r="A635" s="1"/>
       <c r="B635" s="1">
-        <v>25361</v>
+        <v>35224</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>645</v>
+        <v>652</v>
       </c>
       <c r="D635" s="1">
         <v>8443999090</v>
       </c>
       <c r="E635" s="1">
         <v>1</v>
       </c>
       <c r="F635" s="1">
-        <v>897.34</v>
+        <v>220.17</v>
       </c>
       <c r="G635" s="1"/>
-      <c r="H635" s="1"/>
+      <c r="H635" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I635" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="636" spans="1:9" outlineLevel="2">
       <c r="A636" s="1"/>
       <c r="B636" s="1">
-        <v>25910</v>
+        <v>17055</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>646</v>
+        <v>653</v>
       </c>
       <c r="D636" s="1">
         <v>8443999090</v>
       </c>
       <c r="E636" s="1">
         <v>1</v>
       </c>
       <c r="F636" s="1">
-        <v>1817.98</v>
+        <v>179</v>
       </c>
       <c r="G636" s="1"/>
-      <c r="H636" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H636" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I636" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="637" spans="1:9" outlineLevel="2">
       <c r="A637" s="1"/>
       <c r="B637" s="1">
-        <v>25911</v>
+        <v>23175</v>
       </c>
       <c r="C637" s="1" t="s">
-        <v>647</v>
+        <v>654</v>
       </c>
       <c r="D637" s="1">
         <v>8443999090</v>
       </c>
       <c r="E637" s="1">
         <v>1</v>
       </c>
       <c r="F637" s="1">
-        <v>1400</v>
+        <v>523.58</v>
       </c>
       <c r="G637" s="1"/>
-      <c r="H637" s="1"/>
+      <c r="H637" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I637" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="638" spans="1:9" outlineLevel="2">
       <c r="A638" s="1"/>
       <c r="B638" s="1">
-        <v>16327</v>
+        <v>5110</v>
       </c>
       <c r="C638" s="1" t="s">
-        <v>648</v>
+        <v>655</v>
       </c>
       <c r="D638" s="1">
         <v>8443999090</v>
       </c>
       <c r="E638" s="1">
         <v>1</v>
       </c>
       <c r="F638" s="1">
-        <v>785.79</v>
+        <v>2331.48</v>
       </c>
       <c r="G638" s="1"/>
-      <c r="H638" s="1"/>
+      <c r="H638" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I638" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="639" spans="1:9" outlineLevel="2">
       <c r="A639" s="1"/>
       <c r="B639" s="1">
-        <v>18491</v>
+        <v>22271</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>649</v>
+        <v>656</v>
       </c>
       <c r="D639" s="1">
         <v>8443999090</v>
       </c>
       <c r="E639" s="1">
         <v>1</v>
       </c>
       <c r="F639" s="1">
-        <v>427.39</v>
+        <v>4083.44</v>
       </c>
       <c r="G639" s="1"/>
-      <c r="H639" s="1"/>
+      <c r="H639" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I639" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="640" spans="1:9" outlineLevel="2">
       <c r="A640" s="1"/>
       <c r="B640" s="1">
-        <v>17037</v>
+        <v>25361</v>
       </c>
       <c r="C640" s="1" t="s">
-        <v>650</v>
+        <v>657</v>
       </c>
       <c r="D640" s="1">
         <v>8443999090</v>
       </c>
       <c r="E640" s="1">
         <v>1</v>
       </c>
       <c r="F640" s="1">
-        <v>604.35</v>
+        <v>896.34</v>
       </c>
       <c r="G640" s="1"/>
-      <c r="H640" s="1"/>
+      <c r="H640" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I640" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="641" spans="1:9" outlineLevel="2">
       <c r="A641" s="1"/>
       <c r="B641" s="1">
-        <v>21443</v>
+        <v>25910</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>651</v>
+        <v>658</v>
       </c>
       <c r="D641" s="1">
         <v>8443999090</v>
       </c>
       <c r="E641" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F641" s="1">
-        <v>930.05</v>
+        <v>1815.96</v>
       </c>
       <c r="G641" s="1"/>
-      <c r="H641" s="1"/>
+      <c r="H641" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I641" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="642" spans="1:9" outlineLevel="2">
       <c r="A642" s="1"/>
       <c r="B642" s="1">
-        <v>31438</v>
+        <v>25911</v>
       </c>
       <c r="C642" s="1" t="s">
-        <v>652</v>
+        <v>659</v>
       </c>
       <c r="D642" s="1">
         <v>8443999090</v>
       </c>
       <c r="E642" s="1">
         <v>1</v>
       </c>
       <c r="F642" s="1">
-        <v>786.24</v>
+        <v>1398.44</v>
       </c>
       <c r="G642" s="1"/>
-      <c r="H642" s="1"/>
+      <c r="H642" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I642" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="643" spans="1:9" outlineLevel="2">
       <c r="A643" s="1"/>
       <c r="B643" s="1">
-        <v>20872</v>
+        <v>16327</v>
       </c>
       <c r="C643" s="1" t="s">
-        <v>653</v>
+        <v>660</v>
       </c>
       <c r="D643" s="1">
         <v>8443999090</v>
       </c>
       <c r="E643" s="1">
         <v>1</v>
       </c>
       <c r="F643" s="1">
-        <v>1280.83</v>
+        <v>784.92</v>
       </c>
       <c r="G643" s="1"/>
-      <c r="H643" s="1"/>
+      <c r="H643" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I643" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="644" spans="1:9" outlineLevel="2">
       <c r="A644" s="1"/>
       <c r="B644" s="1">
-        <v>30360</v>
+        <v>18491</v>
       </c>
       <c r="C644" s="1" t="s">
-        <v>654</v>
+        <v>661</v>
       </c>
       <c r="D644" s="1">
         <v>8443999090</v>
       </c>
       <c r="E644" s="1">
         <v>1</v>
       </c>
       <c r="F644" s="1">
-        <v>990.53</v>
+        <v>426.92</v>
       </c>
       <c r="G644" s="1"/>
-      <c r="H644" s="1"/>
+      <c r="H644" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I644" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="645" spans="1:9" outlineLevel="2">
       <c r="A645" s="1"/>
       <c r="B645" s="1">
-        <v>20521</v>
+        <v>17037</v>
       </c>
       <c r="C645" s="1" t="s">
-        <v>655</v>
+        <v>662</v>
       </c>
       <c r="D645" s="1">
         <v>8443999090</v>
       </c>
       <c r="E645" s="1">
         <v>1</v>
       </c>
       <c r="F645" s="1">
-        <v>1864.13</v>
+        <v>603.6799999999999</v>
       </c>
       <c r="G645" s="1"/>
-      <c r="H645" s="1"/>
+      <c r="H645" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I645" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="646" spans="1:9" outlineLevel="2">
       <c r="A646" s="1"/>
       <c r="B646" s="1">
-        <v>20871</v>
+        <v>21443</v>
       </c>
       <c r="C646" s="1" t="s">
-        <v>656</v>
+        <v>663</v>
       </c>
       <c r="D646" s="1">
         <v>8443999090</v>
       </c>
       <c r="E646" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F646" s="1">
-        <v>946.1799999999999</v>
+        <v>907.53</v>
       </c>
       <c r="G646" s="1"/>
-      <c r="H646" s="1"/>
+      <c r="H646" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I646" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="647" spans="1:9" outlineLevel="2">
       <c r="A647" s="1"/>
       <c r="B647" s="1">
-        <v>30266</v>
+        <v>31438</v>
       </c>
       <c r="C647" s="1" t="s">
-        <v>657</v>
+        <v>664</v>
       </c>
       <c r="D647" s="1">
         <v>8443999090</v>
       </c>
       <c r="E647" s="1">
         <v>1</v>
       </c>
       <c r="F647" s="1">
-        <v>963.2</v>
+        <v>785.36</v>
       </c>
       <c r="G647" s="1"/>
-      <c r="H647" s="1"/>
+      <c r="H647" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I647" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="648" spans="1:9" outlineLevel="2">
       <c r="A648" s="1"/>
       <c r="B648" s="1">
-        <v>21444</v>
+        <v>20872</v>
       </c>
       <c r="C648" s="1" t="s">
-        <v>658</v>
+        <v>665</v>
       </c>
       <c r="D648" s="1">
         <v>8443999090</v>
       </c>
       <c r="E648" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F648" s="1">
-        <v>1021.44</v>
+        <v>1279.4</v>
       </c>
       <c r="G648" s="1"/>
-      <c r="H648" s="1"/>
+      <c r="H648" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I648" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="649" spans="1:9" outlineLevel="2">
       <c r="A649" s="1"/>
       <c r="B649" s="1">
-        <v>31439</v>
+        <v>30360</v>
       </c>
       <c r="C649" s="1" t="s">
-        <v>659</v>
+        <v>666</v>
       </c>
       <c r="D649" s="1">
         <v>8443999090</v>
       </c>
       <c r="E649" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F649" s="1">
-        <v>725.76</v>
+        <v>989.42</v>
       </c>
       <c r="G649" s="1"/>
-      <c r="H649" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H649" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I649" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="650" spans="1:9" outlineLevel="2">
       <c r="A650" s="1"/>
       <c r="B650" s="1">
-        <v>27655</v>
+        <v>20521</v>
       </c>
       <c r="C650" s="1" t="s">
-        <v>660</v>
+        <v>667</v>
       </c>
       <c r="D650" s="1">
         <v>8443999090</v>
       </c>
       <c r="E650" s="1">
         <v>1</v>
       </c>
       <c r="F650" s="1">
-        <v>0</v>
+        <v>1862.05</v>
       </c>
       <c r="G650" s="1"/>
-      <c r="H650" s="1"/>
+      <c r="H650" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I650" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="651" spans="1:9" outlineLevel="2">
       <c r="A651" s="1"/>
       <c r="B651" s="1">
-        <v>17056</v>
+        <v>30266</v>
       </c>
       <c r="C651" s="1" t="s">
-        <v>661</v>
+        <v>668</v>
       </c>
       <c r="D651" s="1">
         <v>8443999090</v>
       </c>
       <c r="E651" s="1">
         <v>1</v>
       </c>
       <c r="F651" s="1">
-        <v>179.2</v>
+        <v>962.13</v>
       </c>
       <c r="G651" s="1"/>
-      <c r="H651" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H651" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I651" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="652" spans="1:9" outlineLevel="2">
       <c r="A652" s="1"/>
       <c r="B652" s="1">
-        <v>17038</v>
+        <v>21444</v>
       </c>
       <c r="C652" s="1" t="s">
-        <v>662</v>
+        <v>669</v>
       </c>
       <c r="D652" s="1">
         <v>8443999090</v>
       </c>
       <c r="E652" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
       <c r="F652" s="1">
-        <v>513.86</v>
+        <v>912.9</v>
       </c>
       <c r="G652" s="1"/>
-      <c r="H652" s="1"/>
+      <c r="H652" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I652" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="653" spans="1:9" outlineLevel="2">
       <c r="A653" s="1"/>
       <c r="B653" s="1">
-        <v>18492</v>
+        <v>35082</v>
       </c>
       <c r="C653" s="1" t="s">
-        <v>663</v>
+        <v>670</v>
       </c>
       <c r="D653" s="1">
         <v>8443999090</v>
       </c>
       <c r="E653" s="1">
         <v>1</v>
       </c>
       <c r="F653" s="1">
-        <v>383.94</v>
+        <v>945.12</v>
       </c>
       <c r="G653" s="1"/>
-      <c r="H653" s="1"/>
+      <c r="H653" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I653" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="654" spans="1:9" outlineLevel="2">
       <c r="A654" s="1"/>
       <c r="B654" s="1">
-        <v>17943</v>
+        <v>31439</v>
       </c>
       <c r="C654" s="1" t="s">
-        <v>664</v>
+        <v>671</v>
       </c>
       <c r="D654" s="1">
         <v>8443999090</v>
       </c>
       <c r="E654" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
       <c r="F654" s="1">
-        <v>453.82</v>
+        <v>724.95</v>
       </c>
       <c r="G654" s="1"/>
-      <c r="H654" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H654" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I654" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="655" spans="1:9" outlineLevel="2">
       <c r="A655" s="1"/>
       <c r="B655" s="1">
-        <v>18494</v>
+        <v>27655</v>
       </c>
       <c r="C655" s="1" t="s">
-        <v>665</v>
+        <v>672</v>
       </c>
       <c r="D655" s="1">
         <v>8443999090</v>
       </c>
       <c r="E655" s="1">
         <v>1</v>
       </c>
       <c r="F655" s="1">
-        <v>179.2</v>
+        <v>97.11</v>
       </c>
       <c r="G655" s="1"/>
-      <c r="H655" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H655" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I655" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="656" spans="1:9" outlineLevel="2">
       <c r="A656" s="1"/>
       <c r="B656" s="1">
-        <v>27283</v>
+        <v>17056</v>
       </c>
       <c r="C656" s="1" t="s">
-        <v>666</v>
+        <v>673</v>
       </c>
       <c r="D656" s="1">
         <v>8443999090</v>
       </c>
       <c r="E656" s="1">
         <v>1</v>
       </c>
       <c r="F656" s="1">
-        <v>174.72</v>
+        <v>89.5</v>
       </c>
       <c r="G656" s="1"/>
-      <c r="H656" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H656" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I656" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="657" spans="1:9" outlineLevel="2">
       <c r="A657" s="1"/>
       <c r="B657" s="1">
-        <v>17368</v>
+        <v>17038</v>
       </c>
       <c r="C657" s="1" t="s">
-        <v>667</v>
+        <v>674</v>
       </c>
       <c r="D657" s="1">
         <v>8443999090</v>
       </c>
       <c r="E657" s="1">
         <v>150</v>
       </c>
       <c r="F657" s="1">
-        <v>574.78</v>
+        <v>513.28</v>
       </c>
       <c r="G657" s="1"/>
-      <c r="H657" s="1"/>
+      <c r="H657" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I657" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="658" spans="1:9" outlineLevel="2">
       <c r="A658" s="1"/>
       <c r="B658" s="1">
-        <v>21178</v>
+        <v>18492</v>
       </c>
       <c r="C658" s="1" t="s">
-        <v>668</v>
+        <v>675</v>
       </c>
       <c r="D658" s="1">
         <v>8443999090</v>
       </c>
       <c r="E658" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F658" s="1">
-        <v>61.82</v>
+        <v>383.51</v>
       </c>
       <c r="G658" s="1"/>
-      <c r="H658" s="1"/>
+      <c r="H658" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I658" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="659" spans="1:9" outlineLevel="2">
       <c r="A659" s="1"/>
       <c r="B659" s="1">
-        <v>14144</v>
+        <v>17943</v>
       </c>
       <c r="C659" s="1" t="s">
-        <v>669</v>
+        <v>676</v>
       </c>
       <c r="D659" s="1">
         <v>8443999090</v>
       </c>
       <c r="E659" s="1">
         <v>150</v>
       </c>
       <c r="F659" s="1">
-        <v>80.64</v>
-[...4 lines deleted...]
-      <c r="H659" s="1"/>
+        <v>453.32</v>
+      </c>
+      <c r="G659" s="1"/>
+      <c r="H659" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I659" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="660" spans="1:9" outlineLevel="2">
       <c r="A660" s="1"/>
       <c r="B660" s="1">
-        <v>15874</v>
+        <v>18494</v>
       </c>
       <c r="C660" s="1" t="s">
-        <v>670</v>
+        <v>677</v>
       </c>
       <c r="D660" s="1">
         <v>8443999090</v>
       </c>
       <c r="E660" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F660" s="1">
-        <v>51.52</v>
+        <v>179</v>
       </c>
       <c r="G660" s="1"/>
-      <c r="H660" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H660" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I660" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="661" spans="1:9" outlineLevel="2">
       <c r="A661" s="1"/>
       <c r="B661" s="1">
-        <v>29860</v>
+        <v>35225</v>
       </c>
       <c r="C661" s="1" t="s">
-        <v>671</v>
+        <v>678</v>
       </c>
       <c r="D661" s="1">
         <v>8443999090</v>
       </c>
       <c r="E661" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F661" s="1">
-        <v>48.38</v>
+        <v>93.98</v>
       </c>
       <c r="G661" s="1"/>
-      <c r="H661" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H661" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I661" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="662" spans="1:9" outlineLevel="2">
       <c r="A662" s="1"/>
       <c r="B662" s="1">
-        <v>11535</v>
+        <v>27283</v>
       </c>
       <c r="C662" s="1" t="s">
-        <v>672</v>
+        <v>679</v>
       </c>
       <c r="D662" s="1">
         <v>8443999090</v>
       </c>
       <c r="E662" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F662" s="1">
-        <v>43.01</v>
+        <v>174.53</v>
       </c>
       <c r="G662" s="1"/>
-      <c r="H662" s="1"/>
+      <c r="H662" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I662" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="663" spans="1:9" outlineLevel="2">
       <c r="A663" s="1"/>
       <c r="B663" s="1">
-        <v>6655</v>
+        <v>17368</v>
       </c>
       <c r="C663" s="1" t="s">
-        <v>673</v>
+        <v>680</v>
       </c>
       <c r="D663" s="1">
         <v>8443999090</v>
       </c>
       <c r="E663" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
       <c r="F663" s="1">
-        <v>163.07</v>
+        <v>574.14</v>
       </c>
       <c r="G663" s="1"/>
-      <c r="H663" s="1"/>
+      <c r="H663" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I663" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="664" spans="1:9" outlineLevel="2">
       <c r="A664" s="1"/>
       <c r="B664" s="1">
-        <v>29780</v>
+        <v>21178</v>
       </c>
       <c r="C664" s="1" t="s">
-        <v>674</v>
+        <v>681</v>
       </c>
       <c r="D664" s="1">
         <v>8443999090</v>
       </c>
       <c r="E664" s="1">
         <v>100</v>
       </c>
       <c r="F664" s="1">
-        <v>48.83</v>
+        <v>61.76</v>
       </c>
       <c r="G664" s="1"/>
-      <c r="H664" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H664" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I664" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="665" spans="1:9" outlineLevel="2">
       <c r="A665" s="1"/>
       <c r="B665" s="1">
-        <v>21179</v>
+        <v>14144</v>
       </c>
       <c r="C665" s="1" t="s">
-        <v>675</v>
+        <v>682</v>
       </c>
       <c r="D665" s="1">
         <v>8443999090</v>
       </c>
       <c r="E665" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
       <c r="F665" s="1">
-        <v>47.94</v>
-[...4 lines deleted...]
-        <v>31</v>
+        <v>80.55</v>
+      </c>
+      <c r="G665" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="H665" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I665" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="666" spans="1:9" outlineLevel="2">
       <c r="A666" s="1"/>
       <c r="B666" s="1">
-        <v>14145</v>
+        <v>15874</v>
       </c>
       <c r="C666" s="1" t="s">
-        <v>676</v>
+        <v>683</v>
       </c>
       <c r="D666" s="1">
         <v>8443999090</v>
       </c>
       <c r="E666" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
       <c r="F666" s="1">
-        <v>99.45999999999999</v>
+        <v>46.99</v>
       </c>
       <c r="G666" s="1"/>
-      <c r="H666" s="1"/>
+      <c r="H666" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I666" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="667" spans="1:9" outlineLevel="2">
       <c r="A667" s="1"/>
       <c r="B667" s="1">
-        <v>15527</v>
+        <v>29860</v>
       </c>
       <c r="C667" s="1" t="s">
-        <v>677</v>
+        <v>684</v>
       </c>
       <c r="D667" s="1">
         <v>8443999090</v>
       </c>
       <c r="E667" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F667" s="1">
-        <v>47.04</v>
+        <v>48.33</v>
       </c>
       <c r="G667" s="1"/>
-      <c r="H667" s="1"/>
+      <c r="H667" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I667" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="668" spans="1:9" outlineLevel="2">
       <c r="A668" s="1"/>
       <c r="B668" s="1">
-        <v>19606</v>
+        <v>6655</v>
       </c>
       <c r="C668" s="1" t="s">
-        <v>678</v>
+        <v>685</v>
       </c>
       <c r="D668" s="1">
         <v>8443999090</v>
       </c>
       <c r="E668" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F668" s="1">
-        <v>89.15000000000001</v>
+        <v>162.89</v>
       </c>
       <c r="G668" s="1"/>
-      <c r="H668" s="1"/>
+      <c r="H668" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I668" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="669" spans="1:9" outlineLevel="2">
       <c r="A669" s="1"/>
       <c r="B669" s="1">
-        <v>29861</v>
+        <v>29780</v>
       </c>
       <c r="C669" s="1" t="s">
-        <v>679</v>
+        <v>686</v>
       </c>
       <c r="D669" s="1">
         <v>8443999090</v>
       </c>
       <c r="E669" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F669" s="1">
-        <v>48.38</v>
+        <v>48.78</v>
       </c>
       <c r="G669" s="1"/>
-      <c r="H669" s="1"/>
+      <c r="H669" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I669" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="670" spans="1:9" outlineLevel="2">
       <c r="A670" s="1"/>
       <c r="B670" s="1">
-        <v>33736</v>
+        <v>21179</v>
       </c>
       <c r="C670" s="1" t="s">
-        <v>680</v>
+        <v>687</v>
       </c>
       <c r="D670" s="1">
         <v>8443999090</v>
       </c>
       <c r="E670" s="1">
         <v>100</v>
       </c>
       <c r="F670" s="1">
-        <v>51.07</v>
+        <v>47.88</v>
       </c>
       <c r="G670" s="1"/>
-      <c r="H670" s="1"/>
+      <c r="H670" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I670" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="671" spans="1:9" outlineLevel="2">
       <c r="A671" s="1"/>
       <c r="B671" s="1">
-        <v>33893</v>
+        <v>14145</v>
       </c>
       <c r="C671" s="1" t="s">
-        <v>681</v>
+        <v>688</v>
       </c>
       <c r="D671" s="1">
         <v>8443999090</v>
       </c>
       <c r="E671" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
       <c r="F671" s="1">
-        <v>75.26000000000001</v>
+        <v>99.34999999999999</v>
       </c>
       <c r="G671" s="1"/>
-      <c r="H671" s="1"/>
+      <c r="H671" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I671" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="672" spans="1:9" outlineLevel="2">
       <c r="A672" s="1"/>
       <c r="B672" s="1">
-        <v>13420</v>
+        <v>15527</v>
       </c>
       <c r="C672" s="1" t="s">
-        <v>682</v>
+        <v>689</v>
       </c>
       <c r="D672" s="1">
         <v>8443999090</v>
       </c>
       <c r="E672" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F672" s="1">
-        <v>127.68</v>
+        <v>46.99</v>
       </c>
       <c r="G672" s="1"/>
-      <c r="H672" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H672" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I672" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="673" spans="1:9" outlineLevel="2">
       <c r="A673" s="1"/>
       <c r="B673" s="1">
-        <v>29781</v>
+        <v>19606</v>
       </c>
       <c r="C673" s="1" t="s">
-        <v>683</v>
+        <v>690</v>
       </c>
       <c r="D673" s="1">
         <v>8443999090</v>
       </c>
       <c r="E673" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F673" s="1">
-        <v>48.83</v>
+        <v>89.05</v>
       </c>
       <c r="G673" s="1"/>
-      <c r="H673" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H673" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I673" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="674" spans="1:9" outlineLevel="2">
       <c r="A674" s="1"/>
       <c r="B674" s="1">
-        <v>21180</v>
+        <v>29861</v>
       </c>
       <c r="C674" s="1" t="s">
-        <v>684</v>
+        <v>691</v>
       </c>
       <c r="D674" s="1">
         <v>8443999090</v>
       </c>
       <c r="E674" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F674" s="1">
-        <v>48.83</v>
+        <v>48.33</v>
       </c>
       <c r="G674" s="1"/>
-      <c r="H674" s="1"/>
+      <c r="H674" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I674" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="675" spans="1:9" outlineLevel="2">
       <c r="A675" s="1"/>
       <c r="B675" s="1">
-        <v>15533</v>
+        <v>33736</v>
       </c>
       <c r="C675" s="1" t="s">
-        <v>685</v>
+        <v>692</v>
       </c>
       <c r="D675" s="1">
         <v>8443999090</v>
       </c>
       <c r="E675" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F675" s="1">
-        <v>45.25</v>
+        <v>51.02</v>
       </c>
       <c r="G675" s="1"/>
-      <c r="H675" s="1"/>
+      <c r="H675" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I675" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="676" spans="1:9" outlineLevel="2">
       <c r="A676" s="1"/>
       <c r="B676" s="1">
-        <v>19607</v>
+        <v>33893</v>
       </c>
       <c r="C676" s="1" t="s">
-        <v>686</v>
+        <v>693</v>
       </c>
       <c r="D676" s="1">
         <v>8443999090</v>
       </c>
       <c r="E676" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F676" s="1">
-        <v>89.15000000000001</v>
+        <v>75.18000000000001</v>
       </c>
       <c r="G676" s="1"/>
-      <c r="H676" s="1"/>
+      <c r="H676" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I676" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="677" spans="1:9" outlineLevel="2">
       <c r="A677" s="1"/>
       <c r="B677" s="1">
-        <v>29858</v>
+        <v>13420</v>
       </c>
       <c r="C677" s="1" t="s">
-        <v>687</v>
+        <v>694</v>
       </c>
       <c r="D677" s="1">
         <v>8443999090</v>
       </c>
       <c r="E677" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F677" s="1">
-        <v>48.38</v>
+        <v>127.54</v>
       </c>
       <c r="G677" s="1"/>
-      <c r="H677" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H677" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I677" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="678" spans="1:9" outlineLevel="2">
       <c r="A678" s="1"/>
       <c r="B678" s="1">
-        <v>33215</v>
+        <v>29781</v>
       </c>
       <c r="C678" s="1" t="s">
-        <v>688</v>
+        <v>695</v>
       </c>
       <c r="D678" s="1">
         <v>8443999090</v>
       </c>
       <c r="E678" s="1">
         <v>100</v>
       </c>
       <c r="F678" s="1">
-        <v>51.07</v>
+        <v>48.78</v>
       </c>
       <c r="G678" s="1"/>
-      <c r="H678" s="1"/>
+      <c r="H678" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I678" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="679" spans="1:9" outlineLevel="2">
       <c r="A679" s="1"/>
       <c r="B679" s="1">
-        <v>15147</v>
+        <v>21180</v>
       </c>
       <c r="C679" s="1" t="s">
-        <v>689</v>
+        <v>696</v>
       </c>
       <c r="D679" s="1">
         <v>8443999090</v>
       </c>
       <c r="E679" s="1">
         <v>100</v>
       </c>
       <c r="F679" s="1">
-        <v>166.66</v>
+        <v>48.78</v>
       </c>
       <c r="G679" s="1"/>
-      <c r="H679" s="1"/>
+      <c r="H679" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I679" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="680" spans="1:9" outlineLevel="2">
       <c r="A680" s="1"/>
       <c r="B680" s="1">
-        <v>7801</v>
+        <v>15533</v>
       </c>
       <c r="C680" s="1" t="s">
-        <v>690</v>
+        <v>697</v>
       </c>
       <c r="D680" s="1">
         <v>8443999090</v>
       </c>
       <c r="E680" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F680" s="1">
-        <v>78.84999999999999</v>
+        <v>45.2</v>
       </c>
       <c r="G680" s="1"/>
-      <c r="H680" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H680" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I680" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="681" spans="1:9" outlineLevel="2">
       <c r="A681" s="1"/>
       <c r="B681" s="1">
-        <v>5528</v>
+        <v>19607</v>
       </c>
       <c r="C681" s="1" t="s">
-        <v>691</v>
+        <v>698</v>
       </c>
       <c r="D681" s="1">
         <v>8443999090</v>
       </c>
       <c r="E681" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F681" s="1">
-        <v>158.14</v>
+        <v>89.05</v>
       </c>
       <c r="G681" s="1"/>
-      <c r="H681" s="1"/>
+      <c r="H681" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I681" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="682" spans="1:9" outlineLevel="2">
       <c r="A682" s="1"/>
       <c r="B682" s="1">
-        <v>29783</v>
+        <v>29858</v>
       </c>
       <c r="C682" s="1" t="s">
-        <v>692</v>
+        <v>699</v>
       </c>
       <c r="D682" s="1">
         <v>8443999090</v>
       </c>
       <c r="E682" s="1">
         <v>100</v>
       </c>
       <c r="F682" s="1">
-        <v>52.86</v>
+        <v>48.33</v>
       </c>
       <c r="G682" s="1"/>
-      <c r="H682" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H682" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I682" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="683" spans="1:9" outlineLevel="2">
       <c r="A683" s="1"/>
       <c r="B683" s="1">
-        <v>21181</v>
+        <v>33215</v>
       </c>
       <c r="C683" s="1" t="s">
-        <v>693</v>
+        <v>700</v>
       </c>
       <c r="D683" s="1">
         <v>8443999090</v>
       </c>
       <c r="E683" s="1">
         <v>100</v>
       </c>
       <c r="F683" s="1">
-        <v>46.14</v>
+        <v>51.02</v>
       </c>
       <c r="G683" s="1"/>
-      <c r="H683" s="1"/>
+      <c r="H683" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I683" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="684" spans="1:9" outlineLevel="2">
       <c r="A684" s="1"/>
       <c r="B684" s="1">
-        <v>14147</v>
+        <v>15147</v>
       </c>
       <c r="C684" s="1" t="s">
-        <v>694</v>
+        <v>701</v>
       </c>
       <c r="D684" s="1">
         <v>8443999090</v>
       </c>
       <c r="E684" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
       <c r="F684" s="1">
-        <v>80.64</v>
-[...4 lines deleted...]
-      <c r="H684" s="1"/>
+        <v>166.47</v>
+      </c>
+      <c r="G684" s="1"/>
+      <c r="H684" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I684" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="685" spans="1:9" outlineLevel="2">
       <c r="A685" s="1"/>
       <c r="B685" s="1">
-        <v>15875</v>
+        <v>7801</v>
       </c>
       <c r="C685" s="1" t="s">
-        <v>695</v>
+        <v>702</v>
       </c>
       <c r="D685" s="1">
         <v>8443999090</v>
       </c>
       <c r="E685" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="F685" s="1">
-        <v>47.04</v>
+        <v>78.76000000000001</v>
       </c>
       <c r="G685" s="1"/>
-      <c r="H685" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H685" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I685" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="686" spans="1:9" outlineLevel="2">
       <c r="A686" s="1"/>
       <c r="B686" s="1">
-        <v>29862</v>
+        <v>5528</v>
       </c>
       <c r="C686" s="1" t="s">
-        <v>696</v>
+        <v>703</v>
       </c>
       <c r="D686" s="1">
         <v>8443999090</v>
       </c>
       <c r="E686" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F686" s="1">
-        <v>45.7</v>
+        <v>157.97</v>
       </c>
       <c r="G686" s="1"/>
-      <c r="H686" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H686" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I686" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="687" spans="1:9" outlineLevel="2">
       <c r="A687" s="1"/>
       <c r="B687" s="1">
-        <v>33737</v>
+        <v>29783</v>
       </c>
       <c r="C687" s="1" t="s">
-        <v>697</v>
+        <v>704</v>
       </c>
       <c r="D687" s="1">
         <v>8443999090</v>
       </c>
       <c r="E687" s="1">
         <v>100</v>
       </c>
       <c r="F687" s="1">
-        <v>51.07</v>
+        <v>52.81</v>
       </c>
       <c r="G687" s="1"/>
-      <c r="H687" s="1"/>
+      <c r="H687" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I687" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="688" spans="1:9" outlineLevel="2">
       <c r="A688" s="1"/>
       <c r="B688" s="1">
-        <v>15124</v>
+        <v>21181</v>
       </c>
       <c r="C688" s="1" t="s">
-        <v>698</v>
+        <v>705</v>
       </c>
       <c r="D688" s="1">
         <v>8443999090</v>
       </c>
       <c r="E688" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F688" s="1">
-        <v>78.84999999999999</v>
+        <v>46.09</v>
       </c>
       <c r="G688" s="1"/>
-      <c r="H688" s="1"/>
+      <c r="H688" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I688" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="689" spans="1:9" outlineLevel="2">
       <c r="A689" s="1"/>
       <c r="B689" s="1">
-        <v>21445</v>
+        <v>14147</v>
       </c>
       <c r="C689" s="1" t="s">
-        <v>699</v>
+        <v>706</v>
       </c>
       <c r="D689" s="1">
         <v>8443999090</v>
       </c>
       <c r="E689" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
       <c r="F689" s="1">
-        <v>80.19</v>
-[...2 lines deleted...]
-      <c r="H689" s="1"/>
+        <v>80.55</v>
+      </c>
+      <c r="G689" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="H689" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I689" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="690" spans="1:9" outlineLevel="2">
       <c r="A690" s="1"/>
       <c r="B690" s="1">
-        <v>16156</v>
+        <v>15875</v>
       </c>
       <c r="C690" s="1" t="s">
-        <v>700</v>
+        <v>707</v>
       </c>
       <c r="D690" s="1">
         <v>8443999090</v>
       </c>
       <c r="E690" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F690" s="1">
-        <v>99.90000000000001</v>
+        <v>46.99</v>
       </c>
       <c r="G690" s="1"/>
-      <c r="H690" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H690" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I690" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="691" spans="1:9" outlineLevel="2">
       <c r="A691" s="1"/>
       <c r="B691" s="1">
-        <v>15486</v>
+        <v>29862</v>
       </c>
       <c r="C691" s="1" t="s">
-        <v>701</v>
+        <v>708</v>
       </c>
       <c r="D691" s="1">
         <v>8443999090</v>
       </c>
       <c r="E691" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F691" s="1">
-        <v>162.62</v>
+        <v>45.65</v>
       </c>
       <c r="G691" s="1"/>
-      <c r="H691" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H691" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I691" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="692" spans="1:9" outlineLevel="2">
       <c r="A692" s="1"/>
       <c r="B692" s="1">
-        <v>21182</v>
+        <v>33737</v>
       </c>
       <c r="C692" s="1" t="s">
-        <v>702</v>
+        <v>709</v>
       </c>
       <c r="D692" s="1">
         <v>8443999090</v>
       </c>
       <c r="E692" s="1">
         <v>100</v>
       </c>
       <c r="F692" s="1">
-        <v>47.94</v>
+        <v>51.02</v>
       </c>
       <c r="G692" s="1"/>
-      <c r="H692" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H692" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I692" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="693" spans="1:9" outlineLevel="2">
       <c r="A693" s="1"/>
       <c r="B693" s="1">
-        <v>29980</v>
+        <v>15124</v>
       </c>
       <c r="C693" s="1" t="s">
-        <v>703</v>
+        <v>710</v>
       </c>
       <c r="D693" s="1">
         <v>8443999090</v>
       </c>
       <c r="E693" s="1">
         <v>1</v>
       </c>
       <c r="F693" s="1">
-        <v>53.31</v>
+        <v>78.76000000000001</v>
       </c>
       <c r="G693" s="1"/>
-      <c r="H693" s="1"/>
+      <c r="H693" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I693" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="694" spans="1:9" outlineLevel="2">
       <c r="A694" s="1"/>
       <c r="B694" s="1">
-        <v>30036</v>
+        <v>21445</v>
       </c>
       <c r="C694" s="1" t="s">
-        <v>704</v>
+        <v>711</v>
       </c>
       <c r="D694" s="1">
         <v>8443999090</v>
       </c>
       <c r="E694" s="1">
         <v>100</v>
       </c>
       <c r="F694" s="1">
-        <v>53.76</v>
+        <v>80.09999999999999</v>
       </c>
       <c r="G694" s="1"/>
-      <c r="H694" s="1"/>
+      <c r="H694" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I694" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="695" spans="1:9" outlineLevel="2">
       <c r="A695" s="1"/>
       <c r="B695" s="1">
-        <v>19612</v>
+        <v>16156</v>
       </c>
       <c r="C695" s="1" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="D695" s="1">
         <v>8443999090</v>
       </c>
       <c r="E695" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F695" s="1">
-        <v>102.14</v>
+        <v>99.79000000000001</v>
       </c>
       <c r="G695" s="1"/>
-      <c r="H695" s="1"/>
+      <c r="H695" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I695" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="696" spans="1:9" outlineLevel="2">
       <c r="A696" s="1"/>
       <c r="B696" s="1">
-        <v>29863</v>
+        <v>15486</v>
       </c>
       <c r="C696" s="1" t="s">
-        <v>706</v>
+        <v>713</v>
       </c>
       <c r="D696" s="1">
         <v>8443999090</v>
       </c>
       <c r="E696" s="1">
         <v>100</v>
       </c>
       <c r="F696" s="1">
-        <v>48.38</v>
+        <v>162.44</v>
       </c>
       <c r="G696" s="1"/>
-      <c r="H696" s="1"/>
+      <c r="H696" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I696" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="697" spans="1:9" outlineLevel="2">
       <c r="A697" s="1"/>
       <c r="B697" s="1">
-        <v>26426</v>
+        <v>21182</v>
       </c>
       <c r="C697" s="1" t="s">
-        <v>707</v>
+        <v>714</v>
       </c>
       <c r="D697" s="1">
         <v>8443999090</v>
       </c>
       <c r="E697" s="1">
         <v>100</v>
       </c>
       <c r="F697" s="1">
-        <v>55.1</v>
+        <v>47.88</v>
       </c>
       <c r="G697" s="1"/>
-      <c r="H697" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H697" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I697" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="698" spans="1:9" outlineLevel="2">
       <c r="A698" s="1"/>
       <c r="B698" s="1">
-        <v>33734</v>
+        <v>29980</v>
       </c>
       <c r="C698" s="1" t="s">
-        <v>708</v>
+        <v>715</v>
       </c>
       <c r="D698" s="1">
         <v>8443999090</v>
       </c>
       <c r="E698" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F698" s="1">
-        <v>51.07</v>
+        <v>53.25</v>
       </c>
       <c r="G698" s="1"/>
-      <c r="H698" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H698" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I698" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="699" spans="1:9" outlineLevel="2">
       <c r="A699" s="1"/>
       <c r="B699" s="1">
-        <v>29779</v>
+        <v>30036</v>
       </c>
       <c r="C699" s="1" t="s">
-        <v>709</v>
+        <v>716</v>
       </c>
       <c r="D699" s="1">
         <v>8443999090</v>
       </c>
       <c r="E699" s="1">
         <v>100</v>
       </c>
       <c r="F699" s="1">
-        <v>47.04</v>
+        <v>53.7</v>
       </c>
       <c r="G699" s="1"/>
-      <c r="H699" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H699" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I699" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="700" spans="1:9" outlineLevel="2">
       <c r="A700" s="1"/>
       <c r="B700" s="1">
-        <v>15885</v>
+        <v>19612</v>
       </c>
       <c r="C700" s="1" t="s">
-        <v>710</v>
+        <v>717</v>
       </c>
       <c r="D700" s="1">
         <v>8443999090</v>
       </c>
       <c r="E700" s="1">
         <v>100</v>
       </c>
       <c r="F700" s="1">
-        <v>43.46</v>
+        <v>102.03</v>
       </c>
       <c r="G700" s="1"/>
-      <c r="H700" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H700" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I700" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="701" spans="1:9" outlineLevel="2">
       <c r="A701" s="1"/>
       <c r="B701" s="1">
-        <v>29000</v>
+        <v>29863</v>
       </c>
       <c r="C701" s="1" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
       <c r="D701" s="1">
         <v>8443999090</v>
       </c>
       <c r="E701" s="1">
         <v>100</v>
       </c>
       <c r="F701" s="1">
-        <v>51.52</v>
+        <v>45.65</v>
       </c>
       <c r="G701" s="1"/>
-      <c r="H701" s="1"/>
+      <c r="H701" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I701" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="702" spans="1:9" outlineLevel="2">
       <c r="A702" s="1"/>
       <c r="B702" s="1">
-        <v>32738</v>
+        <v>26426</v>
       </c>
       <c r="C702" s="1" t="s">
-        <v>712</v>
+        <v>719</v>
       </c>
       <c r="D702" s="1">
         <v>8443999090</v>
       </c>
       <c r="E702" s="1">
         <v>100</v>
       </c>
       <c r="F702" s="1">
-        <v>51.52</v>
+        <v>55.04</v>
       </c>
       <c r="G702" s="1"/>
-      <c r="H702" s="1"/>
+      <c r="H702" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I702" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="703" spans="1:9" outlineLevel="2">
       <c r="A703" s="1"/>
       <c r="B703" s="1">
-        <v>11181</v>
+        <v>33734</v>
       </c>
       <c r="C703" s="1" t="s">
-        <v>713</v>
+        <v>720</v>
       </c>
       <c r="D703" s="1">
         <v>8443999090</v>
       </c>
       <c r="E703" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="F703" s="1">
-        <v>81.98</v>
+        <v>51.02</v>
       </c>
       <c r="G703" s="1"/>
-      <c r="H703" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H703" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I703" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="704" spans="1:9" outlineLevel="2">
       <c r="A704" s="1"/>
       <c r="B704" s="1">
-        <v>15876</v>
+        <v>29779</v>
       </c>
       <c r="C704" s="1" t="s">
-        <v>714</v>
+        <v>721</v>
       </c>
       <c r="D704" s="1">
         <v>8443999090</v>
       </c>
       <c r="E704" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="F704" s="1">
-        <v>51.52</v>
+        <v>46.99</v>
       </c>
       <c r="G704" s="1"/>
-      <c r="H704" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H704" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I704" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="705" spans="1:9" outlineLevel="2">
       <c r="A705" s="1"/>
       <c r="B705" s="1">
-        <v>6793</v>
+        <v>15885</v>
       </c>
       <c r="C705" s="1" t="s">
-        <v>715</v>
+        <v>722</v>
       </c>
       <c r="D705" s="1">
         <v>8443999090</v>
       </c>
       <c r="E705" s="1">
         <v>100</v>
       </c>
       <c r="F705" s="1">
-        <v>211.9</v>
+        <v>43.41</v>
       </c>
       <c r="G705" s="1"/>
-      <c r="H705" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H705" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I705" s="1" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="706" spans="1:9" outlineLevel="2">
       <c r="A706" s="1"/>
       <c r="B706" s="1">
-        <v>13357</v>
+        <v>29000</v>
       </c>
       <c r="C706" s="1" t="s">
-        <v>716</v>
+        <v>723</v>
       </c>
       <c r="D706" s="1">
         <v>8443999090</v>
       </c>
       <c r="E706" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F706" s="1">
-        <v>92.73999999999999</v>
+        <v>51.46</v>
       </c>
       <c r="G706" s="1"/>
-      <c r="H706" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H706" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I706" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="707" spans="1:9" outlineLevel="2">
       <c r="A707" s="1"/>
       <c r="B707" s="1">
-        <v>10118</v>
+        <v>32738</v>
       </c>
       <c r="C707" s="1" t="s">
-        <v>717</v>
+        <v>724</v>
       </c>
       <c r="D707" s="1">
         <v>8443999090</v>
       </c>
       <c r="E707" s="1">
         <v>100</v>
       </c>
       <c r="F707" s="1">
-        <v>61.82</v>
+        <v>51.46</v>
       </c>
       <c r="G707" s="1"/>
-      <c r="H707" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H707" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I707" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="708" spans="1:9" outlineLevel="2">
       <c r="A708" s="1"/>
       <c r="B708" s="1">
-        <v>29784</v>
+        <v>11181</v>
       </c>
       <c r="C708" s="1" t="s">
-        <v>718</v>
+        <v>725</v>
       </c>
       <c r="D708" s="1">
         <v>8443999090</v>
       </c>
       <c r="E708" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="F708" s="1">
-        <v>48.38</v>
+        <v>81.89</v>
       </c>
       <c r="G708" s="1"/>
-      <c r="H708" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H708" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I708" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="709" spans="1:9" outlineLevel="2">
       <c r="A709" s="1"/>
       <c r="B709" s="1">
-        <v>21183</v>
+        <v>15876</v>
       </c>
       <c r="C709" s="1" t="s">
-        <v>719</v>
+        <v>726</v>
       </c>
       <c r="D709" s="1">
         <v>8443999090</v>
       </c>
       <c r="E709" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="F709" s="1">
-        <v>46.14</v>
+        <v>51.46</v>
       </c>
       <c r="G709" s="1"/>
-      <c r="H709" s="1"/>
+      <c r="H709" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I709" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="710" spans="1:9" outlineLevel="2">
       <c r="A710" s="1"/>
       <c r="B710" s="1">
-        <v>27397</v>
+        <v>6793</v>
       </c>
       <c r="C710" s="1" t="s">
-        <v>720</v>
+        <v>727</v>
       </c>
       <c r="D710" s="1">
         <v>8443999090</v>
       </c>
       <c r="E710" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F710" s="1">
-        <v>56</v>
+        <v>211.67</v>
       </c>
       <c r="G710" s="1"/>
-      <c r="H710" s="1"/>
+      <c r="H710" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I710" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="711" spans="1:9" outlineLevel="2">
       <c r="A711" s="1"/>
       <c r="B711" s="1">
-        <v>15528</v>
+        <v>13357</v>
       </c>
       <c r="C711" s="1" t="s">
-        <v>721</v>
+        <v>728</v>
       </c>
       <c r="D711" s="1">
         <v>8443999090</v>
       </c>
       <c r="E711" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F711" s="1">
-        <v>43.46</v>
+        <v>92.63</v>
       </c>
       <c r="G711" s="1"/>
-      <c r="H711" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H711" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I711" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="712" spans="1:9" outlineLevel="2">
       <c r="A712" s="1"/>
       <c r="B712" s="1">
-        <v>19609</v>
+        <v>10118</v>
       </c>
       <c r="C712" s="1" t="s">
-        <v>722</v>
+        <v>729</v>
       </c>
       <c r="D712" s="1">
         <v>8443999090</v>
       </c>
       <c r="E712" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F712" s="1">
-        <v>135.74</v>
+        <v>61.76</v>
       </c>
       <c r="G712" s="1"/>
-      <c r="H712" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H712" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I712" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="713" spans="1:9" outlineLevel="2">
       <c r="A713" s="1"/>
       <c r="B713" s="1">
-        <v>29859</v>
+        <v>29784</v>
       </c>
       <c r="C713" s="1" t="s">
-        <v>723</v>
+        <v>730</v>
       </c>
       <c r="D713" s="1">
         <v>8443999090</v>
       </c>
       <c r="E713" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F713" s="1">
-        <v>48.38</v>
+        <v>48.33</v>
       </c>
       <c r="G713" s="1"/>
-      <c r="H713" s="1"/>
+      <c r="H713" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I713" s="1" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
     </row>
     <row r="714" spans="1:9" outlineLevel="2">
       <c r="A714" s="1"/>
       <c r="B714" s="1">
-        <v>33732</v>
+        <v>21183</v>
       </c>
       <c r="C714" s="1" t="s">
-        <v>724</v>
+        <v>731</v>
       </c>
       <c r="D714" s="1">
         <v>8443999090</v>
       </c>
       <c r="E714" s="1">
         <v>100</v>
       </c>
       <c r="F714" s="1">
-        <v>49.73</v>
+        <v>46.09</v>
       </c>
       <c r="G714" s="1"/>
-      <c r="H714" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H714" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I714" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="715" spans="1:9" outlineLevel="2">
       <c r="A715" s="1"/>
       <c r="B715" s="1">
-        <v>15760</v>
+        <v>27397</v>
       </c>
       <c r="C715" s="1" t="s">
-        <v>725</v>
+        <v>732</v>
       </c>
       <c r="D715" s="1">
         <v>8443999090</v>
       </c>
       <c r="E715" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F715" s="1">
-        <v>86.02</v>
+        <v>55.94</v>
       </c>
       <c r="G715" s="1"/>
-      <c r="H715" s="1"/>
+      <c r="H715" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I715" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="716" spans="1:9" outlineLevel="2">
       <c r="A716" s="1"/>
       <c r="B716" s="1">
-        <v>15640</v>
+        <v>15528</v>
       </c>
       <c r="C716" s="1" t="s">
-        <v>726</v>
+        <v>733</v>
       </c>
       <c r="D716" s="1">
         <v>8443999090</v>
       </c>
       <c r="E716" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F716" s="1">
-        <v>237.44</v>
+        <v>43.41</v>
       </c>
       <c r="G716" s="1"/>
-      <c r="H716" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H716" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I716" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="717" spans="1:9" outlineLevel="2">
       <c r="A717" s="1"/>
       <c r="B717" s="1">
-        <v>25652</v>
+        <v>19609</v>
       </c>
       <c r="C717" s="1" t="s">
-        <v>727</v>
+        <v>734</v>
       </c>
       <c r="D717" s="1">
         <v>8443999090</v>
       </c>
       <c r="E717" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F717" s="1">
-        <v>54.66</v>
+        <v>135.59</v>
       </c>
       <c r="G717" s="1"/>
-      <c r="H717" s="1"/>
+      <c r="H717" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I717" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="718" spans="1:9" outlineLevel="2">
       <c r="A718" s="1"/>
       <c r="B718" s="1">
-        <v>15886</v>
+        <v>29859</v>
       </c>
       <c r="C718" s="1" t="s">
-        <v>728</v>
+        <v>735</v>
       </c>
       <c r="D718" s="1">
         <v>8443999090</v>
       </c>
       <c r="E718" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F718" s="1">
-        <v>50.18</v>
+        <v>48.33</v>
       </c>
       <c r="G718" s="1"/>
-      <c r="H718" s="1"/>
+      <c r="H718" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I718" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="719" spans="1:9" outlineLevel="2">
       <c r="A719" s="1"/>
       <c r="B719" s="1">
-        <v>29864</v>
+        <v>33732</v>
       </c>
       <c r="C719" s="1" t="s">
-        <v>729</v>
+        <v>736</v>
       </c>
       <c r="D719" s="1">
         <v>8443999090</v>
       </c>
       <c r="E719" s="1">
         <v>100</v>
       </c>
       <c r="F719" s="1">
-        <v>48.38</v>
+        <v>49.67</v>
       </c>
       <c r="G719" s="1"/>
-      <c r="H719" s="1"/>
+      <c r="H719" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I719" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="720" spans="1:9" outlineLevel="2">
       <c r="A720" s="1"/>
       <c r="B720" s="1">
-        <v>21610</v>
+        <v>15760</v>
       </c>
       <c r="C720" s="1" t="s">
-        <v>730</v>
+        <v>737</v>
       </c>
       <c r="D720" s="1">
         <v>8443999090</v>
       </c>
       <c r="E720" s="1">
         <v>100</v>
       </c>
       <c r="F720" s="1">
-        <v>74.81999999999999</v>
+        <v>85.92</v>
       </c>
       <c r="G720" s="1"/>
-      <c r="H720" s="1"/>
+      <c r="H720" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I720" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="721" spans="1:9" outlineLevel="2">
       <c r="A721" s="1"/>
       <c r="B721" s="1">
-        <v>33733</v>
+        <v>15640</v>
       </c>
       <c r="C721" s="1" t="s">
-        <v>731</v>
+        <v>738</v>
       </c>
       <c r="D721" s="1">
         <v>8443999090</v>
       </c>
       <c r="E721" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F721" s="1">
-        <v>53.76</v>
+        <v>237.18</v>
       </c>
       <c r="G721" s="1"/>
-      <c r="H721" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H721" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I721" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="722" spans="1:9" outlineLevel="2">
       <c r="A722" s="1"/>
       <c r="B722" s="1">
-        <v>15877</v>
+        <v>25652</v>
       </c>
       <c r="C722" s="1" t="s">
-        <v>732</v>
+        <v>739</v>
       </c>
       <c r="D722" s="1">
         <v>8443999090</v>
       </c>
       <c r="E722" s="1">
         <v>100</v>
       </c>
       <c r="F722" s="1">
-        <v>51.52</v>
+        <v>54.6</v>
       </c>
       <c r="G722" s="1"/>
-      <c r="H722" s="1"/>
-[...1 lines deleted...]
-        <v>286</v>
+      <c r="H722" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I722" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="723" spans="1:9" outlineLevel="2">
       <c r="A723" s="1"/>
       <c r="B723" s="1">
-        <v>16354</v>
+        <v>15886</v>
       </c>
       <c r="C723" s="1" t="s">
-        <v>733</v>
+        <v>740</v>
       </c>
       <c r="D723" s="1">
         <v>8443999090</v>
       </c>
       <c r="E723" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F723" s="1">
-        <v>80.64</v>
+        <v>50.12</v>
       </c>
       <c r="G723" s="1"/>
-      <c r="H723" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H723" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I723" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="724" spans="1:9" outlineLevel="2">
       <c r="A724" s="1"/>
       <c r="B724" s="1">
-        <v>29792</v>
+        <v>29864</v>
       </c>
       <c r="C724" s="1" t="s">
-        <v>734</v>
+        <v>741</v>
       </c>
       <c r="D724" s="1">
         <v>8443999090</v>
       </c>
       <c r="E724" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F724" s="1">
-        <v>59.14</v>
+        <v>48.33</v>
       </c>
       <c r="G724" s="1"/>
-      <c r="H724" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H724" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I724" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="725" spans="1:9" outlineLevel="2">
       <c r="A725" s="1"/>
       <c r="B725" s="1">
-        <v>19611</v>
+        <v>21610</v>
       </c>
       <c r="C725" s="1" t="s">
-        <v>735</v>
+        <v>742</v>
       </c>
       <c r="D725" s="1">
         <v>8443999090</v>
       </c>
       <c r="E725" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F725" s="1">
-        <v>123.65</v>
+        <v>74.73</v>
       </c>
       <c r="G725" s="1"/>
-      <c r="H725" s="1"/>
+      <c r="H725" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I725" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="726" spans="1:9" outlineLevel="2">
       <c r="A726" s="1"/>
       <c r="B726" s="1">
-        <v>21184</v>
+        <v>33733</v>
       </c>
       <c r="C726" s="1" t="s">
-        <v>736</v>
+        <v>743</v>
       </c>
       <c r="D726" s="1">
         <v>8443999090</v>
       </c>
       <c r="E726" s="1">
         <v>100</v>
       </c>
       <c r="F726" s="1">
-        <v>48.83</v>
+        <v>53.7</v>
       </c>
       <c r="G726" s="1"/>
-      <c r="H726" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H726" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I726" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="727" spans="1:9" outlineLevel="2">
       <c r="A727" s="1"/>
       <c r="B727" s="1">
-        <v>14149</v>
+        <v>15877</v>
       </c>
       <c r="C727" s="1" t="s">
-        <v>737</v>
+        <v>744</v>
       </c>
       <c r="D727" s="1">
         <v>8443999090</v>
       </c>
       <c r="E727" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
       <c r="F727" s="1">
-        <v>85.12</v>
+        <v>51.46</v>
       </c>
       <c r="G727" s="1"/>
-      <c r="H727" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H727" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I727" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="728" spans="1:9" outlineLevel="2">
       <c r="A728" s="1"/>
       <c r="B728" s="1">
-        <v>10740</v>
+        <v>16354</v>
       </c>
       <c r="C728" s="1" t="s">
-        <v>738</v>
+        <v>745</v>
       </c>
       <c r="D728" s="1">
         <v>8443999090</v>
       </c>
       <c r="E728" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F728" s="1">
-        <v>166.21</v>
+        <v>80.55</v>
       </c>
       <c r="G728" s="1"/>
-      <c r="H728" s="1"/>
+      <c r="H728" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I728" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="729" spans="1:9" outlineLevel="2">
       <c r="A729" s="1"/>
       <c r="B729" s="1">
-        <v>24958</v>
+        <v>29792</v>
       </c>
       <c r="C729" s="1" t="s">
-        <v>739</v>
+        <v>746</v>
       </c>
       <c r="D729" s="1">
         <v>8443999090</v>
       </c>
       <c r="E729" s="1">
         <v>1</v>
       </c>
       <c r="F729" s="1">
-        <v>41.22</v>
-[...4 lines deleted...]
-      <c r="H729" s="1"/>
+        <v>59.07</v>
+      </c>
+      <c r="G729" s="1"/>
+      <c r="H729" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I729" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="730" spans="1:9" outlineLevel="2">
       <c r="A730" s="1"/>
       <c r="B730" s="1">
-        <v>29791</v>
+        <v>19611</v>
       </c>
       <c r="C730" s="1" t="s">
-        <v>740</v>
+        <v>747</v>
       </c>
       <c r="D730" s="1">
         <v>8443999090</v>
       </c>
       <c r="E730" s="1">
         <v>1</v>
       </c>
       <c r="F730" s="1">
-        <v>59.14</v>
+        <v>123.51</v>
       </c>
       <c r="G730" s="1"/>
-      <c r="H730" s="1"/>
+      <c r="H730" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I730" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="731" spans="1:9" outlineLevel="2">
       <c r="A731" s="1"/>
       <c r="B731" s="1">
-        <v>29786</v>
+        <v>21184</v>
       </c>
       <c r="C731" s="1" t="s">
-        <v>741</v>
+        <v>748</v>
       </c>
       <c r="D731" s="1">
         <v>8443999090</v>
       </c>
       <c r="E731" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F731" s="1">
-        <v>163.52</v>
+        <v>48.78</v>
       </c>
       <c r="G731" s="1"/>
-      <c r="H731" s="1"/>
+      <c r="H731" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I731" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="732" spans="1:9" outlineLevel="2">
       <c r="A732" s="1"/>
       <c r="B732" s="1">
-        <v>21185</v>
+        <v>14149</v>
       </c>
       <c r="C732" s="1" t="s">
-        <v>742</v>
+        <v>749</v>
       </c>
       <c r="D732" s="1">
         <v>8443999090</v>
       </c>
       <c r="E732" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
       <c r="F732" s="1">
-        <v>47.04</v>
+        <v>85.03</v>
       </c>
       <c r="G732" s="1"/>
-      <c r="H732" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H732" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I732" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="733" spans="1:9" outlineLevel="2">
       <c r="A733" s="1"/>
       <c r="B733" s="1">
-        <v>15542</v>
+        <v>10740</v>
       </c>
       <c r="C733" s="1" t="s">
-        <v>743</v>
+        <v>750</v>
       </c>
       <c r="D733" s="1">
         <v>8443999090</v>
       </c>
       <c r="E733" s="1">
         <v>100</v>
       </c>
       <c r="F733" s="1">
-        <v>47.04</v>
+        <v>166.02</v>
       </c>
       <c r="G733" s="1"/>
-      <c r="H733" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H733" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I733" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="734" spans="1:9" outlineLevel="2">
       <c r="A734" s="1"/>
       <c r="B734" s="1">
-        <v>33739</v>
+        <v>24958</v>
       </c>
       <c r="C734" s="1" t="s">
-        <v>744</v>
+        <v>751</v>
       </c>
       <c r="D734" s="1">
         <v>8443999090</v>
       </c>
       <c r="E734" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F734" s="1">
-        <v>53.76</v>
-[...4 lines deleted...]
-        <v>31</v>
+        <v>41.17</v>
+      </c>
+      <c r="G734" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="H734" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I734" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="735" spans="1:9" outlineLevel="2">
       <c r="A735" s="1"/>
       <c r="B735" s="1">
-        <v>27391</v>
+        <v>29791</v>
       </c>
       <c r="C735" s="1" t="s">
-        <v>745</v>
+        <v>752</v>
       </c>
       <c r="D735" s="1">
         <v>8443999090</v>
       </c>
       <c r="E735" s="1">
         <v>1</v>
       </c>
       <c r="F735" s="1">
-        <v>78.84999999999999</v>
+        <v>48.78</v>
       </c>
       <c r="G735" s="1"/>
-      <c r="H735" s="1"/>
+      <c r="H735" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I735" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="736" spans="1:9" outlineLevel="2">
       <c r="A736" s="1"/>
       <c r="B736" s="1">
-        <v>13842</v>
+        <v>29786</v>
       </c>
       <c r="C736" s="1" t="s">
-        <v>746</v>
+        <v>753</v>
       </c>
       <c r="D736" s="1">
         <v>8443999090</v>
       </c>
       <c r="E736" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F736" s="1">
-        <v>162.62</v>
+        <v>163.34</v>
       </c>
       <c r="G736" s="1"/>
-      <c r="H736" s="1"/>
+      <c r="H736" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I736" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="737" spans="1:9" outlineLevel="2">
       <c r="A737" s="1"/>
       <c r="B737" s="1">
-        <v>14303</v>
+        <v>21185</v>
       </c>
       <c r="C737" s="1" t="s">
-        <v>747</v>
+        <v>754</v>
       </c>
       <c r="D737" s="1">
         <v>8443999090</v>
       </c>
       <c r="E737" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="F737" s="1">
-        <v>50.62</v>
+        <v>46.99</v>
       </c>
       <c r="G737" s="1"/>
-      <c r="H737" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H737" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I737" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="738" spans="1:9" outlineLevel="2">
       <c r="A738" s="1"/>
       <c r="B738" s="1">
-        <v>26449</v>
+        <v>15542</v>
       </c>
       <c r="C738" s="1" t="s">
-        <v>748</v>
+        <v>755</v>
       </c>
       <c r="D738" s="1">
         <v>8443999090</v>
       </c>
       <c r="E738" s="1">
         <v>100</v>
       </c>
       <c r="F738" s="1">
-        <v>47.94</v>
+        <v>46.99</v>
       </c>
       <c r="G738" s="1"/>
-      <c r="H738" s="1"/>
+      <c r="H738" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I738" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="739" spans="1:9" outlineLevel="2">
       <c r="A739" s="1"/>
       <c r="B739" s="1">
-        <v>19676</v>
+        <v>33739</v>
       </c>
       <c r="C739" s="1" t="s">
-        <v>749</v>
+        <v>756</v>
       </c>
       <c r="D739" s="1">
         <v>8443999090</v>
       </c>
       <c r="E739" s="1">
         <v>100</v>
       </c>
       <c r="F739" s="1">
-        <v>47.04</v>
+        <v>53.7</v>
       </c>
       <c r="G739" s="1"/>
-      <c r="H739" s="1"/>
+      <c r="H739" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I739" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="740" spans="1:9" outlineLevel="2">
       <c r="A740" s="1"/>
       <c r="B740" s="1">
-        <v>19614</v>
+        <v>27391</v>
       </c>
       <c r="C740" s="1" t="s">
-        <v>750</v>
+        <v>757</v>
       </c>
       <c r="D740" s="1">
         <v>8443999090</v>
       </c>
       <c r="E740" s="1">
         <v>1</v>
       </c>
       <c r="F740" s="1">
-        <v>118.27</v>
+        <v>78.76000000000001</v>
       </c>
       <c r="G740" s="1"/>
-      <c r="H740" s="1"/>
+      <c r="H740" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I740" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="741" spans="1:9" outlineLevel="2">
       <c r="A741" s="1"/>
       <c r="B741" s="1">
-        <v>28033</v>
+        <v>13842</v>
       </c>
       <c r="C741" s="1" t="s">
-        <v>751</v>
+        <v>758</v>
       </c>
       <c r="D741" s="1">
         <v>8443999090</v>
       </c>
       <c r="E741" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="F741" s="1">
-        <v>69.89</v>
+        <v>162.44</v>
       </c>
       <c r="G741" s="1"/>
-      <c r="H741" s="1"/>
+      <c r="H741" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I741" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="742" spans="1:9" outlineLevel="2">
       <c r="A742" s="1"/>
       <c r="B742" s="1">
-        <v>29865</v>
+        <v>26449</v>
       </c>
       <c r="C742" s="1" t="s">
-        <v>752</v>
+        <v>759</v>
       </c>
       <c r="D742" s="1">
         <v>8443999090</v>
       </c>
       <c r="E742" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F742" s="1">
-        <v>48.38</v>
+        <v>47.88</v>
       </c>
       <c r="G742" s="1"/>
-      <c r="H742" s="1"/>
+      <c r="H742" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I742" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="743" spans="1:9" outlineLevel="2">
       <c r="A743" s="1"/>
       <c r="B743" s="1">
-        <v>33738</v>
+        <v>19676</v>
       </c>
       <c r="C743" s="1" t="s">
-        <v>753</v>
+        <v>760</v>
       </c>
       <c r="D743" s="1">
         <v>8443999090</v>
       </c>
       <c r="E743" s="1">
         <v>100</v>
       </c>
       <c r="F743" s="1">
-        <v>53.76</v>
+        <v>46.99</v>
       </c>
       <c r="G743" s="1"/>
-      <c r="H743" s="1"/>
+      <c r="H743" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I743" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="744" spans="1:9" outlineLevel="2">
       <c r="A744" s="1"/>
       <c r="B744" s="1">
-        <v>33894</v>
+        <v>19614</v>
       </c>
       <c r="C744" s="1" t="s">
-        <v>754</v>
+        <v>761</v>
       </c>
       <c r="D744" s="1">
         <v>8443999090</v>
       </c>
       <c r="E744" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F744" s="1">
-        <v>64.51000000000001</v>
+        <v>118.14</v>
       </c>
       <c r="G744" s="1"/>
-      <c r="H744" s="1"/>
+      <c r="H744" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I744" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="745" spans="1:9" outlineLevel="2">
       <c r="A745" s="1"/>
       <c r="B745" s="1">
-        <v>21446</v>
+        <v>28033</v>
       </c>
       <c r="C745" s="1" t="s">
-        <v>755</v>
+        <v>762</v>
       </c>
       <c r="D745" s="1">
         <v>8443999090</v>
       </c>
       <c r="E745" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="F745" s="1">
-        <v>137.98</v>
+        <v>69.81</v>
       </c>
       <c r="G745" s="1"/>
-      <c r="H745" s="1"/>
+      <c r="H745" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I745" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="746" spans="1:9" outlineLevel="2">
       <c r="A746" s="1"/>
       <c r="B746" s="1">
-        <v>8146</v>
+        <v>29865</v>
       </c>
       <c r="C746" s="1" t="s">
-        <v>756</v>
+        <v>763</v>
       </c>
       <c r="D746" s="1">
         <v>8443999090</v>
       </c>
       <c r="E746" s="1">
         <v>1</v>
       </c>
       <c r="F746" s="1">
-        <v>370.5</v>
+        <v>48.33</v>
       </c>
       <c r="G746" s="1"/>
-      <c r="H746" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H746" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I746" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="747" spans="1:9" outlineLevel="2">
       <c r="A747" s="1"/>
       <c r="B747" s="1">
-        <v>23027</v>
+        <v>33738</v>
       </c>
       <c r="C747" s="1" t="s">
-        <v>757</v>
+        <v>764</v>
       </c>
       <c r="D747" s="1">
         <v>8443999090</v>
       </c>
       <c r="E747" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="F747" s="1">
-        <v>71.23</v>
+        <v>53.7</v>
       </c>
       <c r="G747" s="1"/>
-      <c r="H747" s="1"/>
+      <c r="H747" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I747" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="748" spans="1:9" outlineLevel="2">
       <c r="A748" s="1"/>
       <c r="B748" s="1">
-        <v>17042</v>
+        <v>33894</v>
       </c>
       <c r="C748" s="1" t="s">
-        <v>758</v>
+        <v>765</v>
       </c>
       <c r="D748" s="1">
         <v>8443999090</v>
       </c>
       <c r="E748" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F748" s="1">
-        <v>292.99</v>
+        <v>61.76</v>
       </c>
       <c r="G748" s="1"/>
-      <c r="H748" s="1"/>
+      <c r="H748" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I748" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="749" spans="1:9" outlineLevel="2">
       <c r="A749" s="1"/>
       <c r="B749" s="1">
-        <v>17057</v>
+        <v>21446</v>
       </c>
       <c r="C749" s="1" t="s">
-        <v>759</v>
+        <v>766</v>
       </c>
       <c r="D749" s="1">
         <v>8443999090</v>
       </c>
       <c r="E749" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F749" s="1">
-        <v>134.4</v>
+        <v>123.51</v>
       </c>
       <c r="G749" s="1"/>
-      <c r="H749" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H749" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I749" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="750" spans="1:9" outlineLevel="2">
       <c r="A750" s="1"/>
       <c r="B750" s="1">
-        <v>15676</v>
+        <v>8146</v>
       </c>
       <c r="C750" s="1" t="s">
-        <v>760</v>
+        <v>767</v>
       </c>
       <c r="D750" s="1">
         <v>8443999090</v>
       </c>
       <c r="E750" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F750" s="1">
-        <v>156.8</v>
+        <v>370.08</v>
       </c>
       <c r="G750" s="1"/>
-      <c r="H750" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H750" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I750" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="751" spans="1:9" outlineLevel="2">
       <c r="A751" s="1"/>
       <c r="B751" s="1">
-        <v>18495</v>
+        <v>23027</v>
       </c>
       <c r="C751" s="1" t="s">
-        <v>761</v>
+        <v>768</v>
       </c>
       <c r="D751" s="1">
         <v>8443999090</v>
       </c>
       <c r="E751" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F751" s="1">
-        <v>143.81</v>
+        <v>71.15000000000001</v>
       </c>
       <c r="G751" s="1"/>
-      <c r="H751" s="1"/>
+      <c r="H751" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I751" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="752" spans="1:9" outlineLevel="2">
       <c r="A752" s="1"/>
       <c r="B752" s="1">
-        <v>25117</v>
+        <v>17042</v>
       </c>
       <c r="C752" s="1" t="s">
-        <v>762</v>
+        <v>769</v>
       </c>
       <c r="D752" s="1">
         <v>8443999090</v>
       </c>
       <c r="E752" s="1">
         <v>1</v>
       </c>
       <c r="F752" s="1">
-        <v>88.26000000000001</v>
+        <v>292.67</v>
       </c>
       <c r="G752" s="1"/>
-      <c r="H752" s="1"/>
+      <c r="H752" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I752" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="753" spans="1:9" outlineLevel="2">
       <c r="A753" s="1"/>
       <c r="B753" s="1">
-        <v>6076</v>
+        <v>17057</v>
       </c>
       <c r="C753" s="1" t="s">
-        <v>763</v>
+        <v>770</v>
       </c>
       <c r="D753" s="1">
         <v>8443999090</v>
       </c>
       <c r="E753" s="1">
         <v>1</v>
       </c>
       <c r="F753" s="1">
-        <v>302.4</v>
+        <v>134.25</v>
       </c>
       <c r="G753" s="1"/>
-      <c r="H753" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H753" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I753" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="754" spans="1:9" outlineLevel="2">
       <c r="A754" s="1"/>
       <c r="B754" s="1">
-        <v>24390</v>
+        <v>15676</v>
       </c>
       <c r="C754" s="1" t="s">
-        <v>764</v>
+        <v>771</v>
       </c>
       <c r="D754" s="1">
         <v>8443999090</v>
       </c>
       <c r="E754" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F754" s="1">
-        <v>376.32</v>
+        <v>156.63</v>
       </c>
       <c r="G754" s="1"/>
-      <c r="H754" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H754" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I754" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="755" spans="1:9" outlineLevel="2">
       <c r="A755" s="1"/>
       <c r="B755" s="1">
-        <v>6077</v>
+        <v>18495</v>
       </c>
       <c r="C755" s="1" t="s">
-        <v>765</v>
+        <v>772</v>
       </c>
       <c r="D755" s="1">
         <v>8443999090</v>
       </c>
       <c r="E755" s="1">
         <v>1</v>
       </c>
       <c r="F755" s="1">
-        <v>283.58</v>
+        <v>143.65</v>
       </c>
       <c r="G755" s="1"/>
-      <c r="H755" s="1"/>
+      <c r="H755" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I755" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="756" spans="1:9" outlineLevel="2">
       <c r="A756" s="1"/>
       <c r="B756" s="1">
-        <v>24064</v>
+        <v>25117</v>
       </c>
       <c r="C756" s="1" t="s">
-        <v>766</v>
+        <v>773</v>
       </c>
       <c r="D756" s="1">
         <v>8443999090</v>
       </c>
       <c r="E756" s="1">
         <v>1</v>
       </c>
       <c r="F756" s="1">
-        <v>217.73</v>
+        <v>88.16</v>
       </c>
       <c r="G756" s="1"/>
-      <c r="H756" s="1"/>
+      <c r="H756" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I756" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="757" spans="1:9" outlineLevel="2">
       <c r="A757" s="1"/>
       <c r="B757" s="1">
-        <v>8147</v>
+        <v>6076</v>
       </c>
       <c r="C757" s="1" t="s">
-        <v>767</v>
+        <v>774</v>
       </c>
       <c r="D757" s="1">
         <v>8443999090</v>
       </c>
       <c r="E757" s="1">
         <v>1</v>
       </c>
       <c r="F757" s="1">
-        <v>224</v>
+        <v>302.06</v>
       </c>
       <c r="G757" s="1"/>
-      <c r="H757" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H757" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I757" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="758" spans="1:9" outlineLevel="2">
       <c r="A758" s="1"/>
       <c r="B758" s="1">
-        <v>17043</v>
+        <v>24390</v>
       </c>
       <c r="C758" s="1" t="s">
-        <v>768</v>
+        <v>775</v>
       </c>
       <c r="D758" s="1">
         <v>8443999090</v>
       </c>
       <c r="E758" s="1">
         <v>1</v>
       </c>
       <c r="F758" s="1">
-        <v>206.98</v>
+        <v>375.9</v>
       </c>
       <c r="G758" s="1"/>
-      <c r="H758" s="1"/>
+      <c r="H758" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I758" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="759" spans="1:9" outlineLevel="2">
       <c r="A759" s="1"/>
       <c r="B759" s="1">
-        <v>32923</v>
+        <v>6077</v>
       </c>
       <c r="C759" s="1" t="s">
-        <v>769</v>
+        <v>776</v>
       </c>
       <c r="D759" s="1">
         <v>8443999090</v>
       </c>
       <c r="E759" s="1">
         <v>1</v>
       </c>
       <c r="F759" s="1">
-        <v>68.54000000000001</v>
+        <v>283.27</v>
       </c>
       <c r="G759" s="1"/>
-      <c r="H759" s="1"/>
+      <c r="H759" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I759" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="760" spans="1:9" outlineLevel="2">
       <c r="A760" s="1"/>
       <c r="B760" s="1">
-        <v>24959</v>
+        <v>24064</v>
       </c>
       <c r="C760" s="1" t="s">
-        <v>770</v>
+        <v>777</v>
       </c>
       <c r="D760" s="1">
         <v>8443999090</v>
       </c>
       <c r="E760" s="1">
         <v>1</v>
       </c>
       <c r="F760" s="1">
-        <v>71.23</v>
+        <v>217.49</v>
       </c>
       <c r="G760" s="1"/>
-      <c r="H760" s="1"/>
+      <c r="H760" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I760" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="761" spans="1:9" outlineLevel="2">
       <c r="A761" s="1"/>
       <c r="B761" s="1">
-        <v>17369</v>
+        <v>8147</v>
       </c>
       <c r="C761" s="1" t="s">
-        <v>771</v>
+        <v>778</v>
       </c>
       <c r="D761" s="1">
         <v>8443999090</v>
       </c>
       <c r="E761" s="1">
         <v>1</v>
       </c>
       <c r="F761" s="1">
-        <v>574.78</v>
+        <v>223.75</v>
       </c>
       <c r="G761" s="1"/>
-      <c r="H761" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H761" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I761" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="762" spans="1:9" outlineLevel="2">
       <c r="A762" s="1"/>
       <c r="B762" s="1">
-        <v>23176</v>
+        <v>17043</v>
       </c>
       <c r="C762" s="1" t="s">
-        <v>772</v>
+        <v>779</v>
       </c>
       <c r="D762" s="1">
         <v>8443999090</v>
       </c>
       <c r="E762" s="1">
         <v>1</v>
       </c>
       <c r="F762" s="1">
-        <v>524.16</v>
+        <v>206.75</v>
       </c>
       <c r="G762" s="1"/>
-      <c r="H762" s="1"/>
+      <c r="H762" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I762" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="763" spans="1:9" outlineLevel="2">
       <c r="A763" s="1"/>
       <c r="B763" s="1">
-        <v>17044</v>
+        <v>32923</v>
       </c>
       <c r="C763" s="1" t="s">
-        <v>773</v>
+        <v>780</v>
       </c>
       <c r="D763" s="1">
         <v>8443999090</v>
       </c>
       <c r="E763" s="1">
         <v>1</v>
       </c>
       <c r="F763" s="1">
-        <v>801.02</v>
+        <v>68.47</v>
       </c>
       <c r="G763" s="1"/>
-      <c r="H763" s="1"/>
+      <c r="H763" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I763" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="764" spans="1:9" outlineLevel="2">
       <c r="A764" s="1"/>
       <c r="B764" s="1">
-        <v>20554</v>
+        <v>24959</v>
       </c>
       <c r="C764" s="1" t="s">
-        <v>774</v>
+        <v>781</v>
       </c>
       <c r="D764" s="1">
         <v>8443999090</v>
       </c>
       <c r="E764" s="1">
         <v>1</v>
       </c>
       <c r="F764" s="1">
-        <v>120.51</v>
+        <v>71.15000000000001</v>
       </c>
       <c r="G764" s="1"/>
-      <c r="H764" s="1"/>
+      <c r="H764" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I764" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="765" spans="1:9" outlineLevel="2">
       <c r="A765" s="1"/>
       <c r="B765" s="1">
-        <v>23772</v>
+        <v>17369</v>
       </c>
       <c r="C765" s="1" t="s">
-        <v>775</v>
+        <v>782</v>
       </c>
       <c r="D765" s="1">
         <v>8443999090</v>
       </c>
       <c r="E765" s="1">
         <v>1</v>
       </c>
       <c r="F765" s="1">
-        <v>235.2</v>
+        <v>574.14</v>
       </c>
       <c r="G765" s="1"/>
-      <c r="H765" s="1"/>
+      <c r="H765" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I765" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="766" spans="1:9" outlineLevel="2">
       <c r="A766" s="1"/>
       <c r="B766" s="1">
-        <v>29824</v>
+        <v>23176</v>
       </c>
       <c r="C766" s="1" t="s">
-        <v>776</v>
+        <v>783</v>
       </c>
       <c r="D766" s="1">
         <v>8443999090</v>
       </c>
       <c r="E766" s="1">
         <v>1</v>
       </c>
       <c r="F766" s="1">
-        <v>117.82</v>
+        <v>523.58</v>
       </c>
       <c r="G766" s="1"/>
-      <c r="H766" s="1"/>
+      <c r="H766" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I766" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="767" spans="1:9" outlineLevel="2">
       <c r="A767" s="1"/>
       <c r="B767" s="1">
-        <v>16943</v>
+        <v>17044</v>
       </c>
       <c r="C767" s="1" t="s">
-        <v>777</v>
+        <v>784</v>
       </c>
       <c r="D767" s="1">
         <v>8443999090</v>
       </c>
       <c r="E767" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F767" s="1">
-        <v>112.9</v>
+        <v>800.13</v>
       </c>
       <c r="G767" s="1"/>
-      <c r="H767" s="1"/>
+      <c r="H767" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I767" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="768" spans="1:9" outlineLevel="2">
       <c r="A768" s="1"/>
       <c r="B768" s="1">
-        <v>27398</v>
+        <v>20554</v>
       </c>
       <c r="C768" s="1" t="s">
-        <v>778</v>
+        <v>785</v>
       </c>
       <c r="D768" s="1">
         <v>8443999090</v>
       </c>
       <c r="E768" s="1">
         <v>1</v>
       </c>
       <c r="F768" s="1">
-        <v>279.55</v>
+        <v>120.38</v>
       </c>
       <c r="G768" s="1"/>
-      <c r="H768" s="1"/>
+      <c r="H768" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I768" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="769" spans="1:9" outlineLevel="2">
       <c r="A769" s="1"/>
       <c r="B769" s="1">
-        <v>23774</v>
+        <v>23772</v>
       </c>
       <c r="C769" s="1" t="s">
-        <v>779</v>
+        <v>786</v>
       </c>
       <c r="D769" s="1">
         <v>8443999090</v>
       </c>
       <c r="E769" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F769" s="1">
-        <v>319.87</v>
+        <v>234.94</v>
       </c>
       <c r="G769" s="1"/>
-      <c r="H769" s="1"/>
+      <c r="H769" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I769" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="770" spans="1:9" outlineLevel="2">
       <c r="A770" s="1"/>
       <c r="B770" s="1">
-        <v>17259</v>
+        <v>29824</v>
       </c>
       <c r="C770" s="1" t="s">
-        <v>780</v>
+        <v>787</v>
       </c>
       <c r="D770" s="1">
         <v>8443999090</v>
       </c>
       <c r="E770" s="1">
         <v>1</v>
       </c>
       <c r="F770" s="1">
-        <v>2016</v>
+        <v>117.69</v>
       </c>
       <c r="G770" s="1"/>
-      <c r="H770" s="1"/>
+      <c r="H770" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I770" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="771" spans="1:9" outlineLevel="2">
       <c r="A771" s="1"/>
       <c r="B771" s="1">
-        <v>25628</v>
+        <v>16943</v>
       </c>
       <c r="C771" s="1" t="s">
-        <v>781</v>
+        <v>788</v>
       </c>
       <c r="D771" s="1">
         <v>8443999090</v>
       </c>
       <c r="E771" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F771" s="1">
-        <v>196.22</v>
+        <v>105.16</v>
       </c>
       <c r="G771" s="1"/>
-      <c r="H771" s="1"/>
+      <c r="H771" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I771" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="772" spans="1:9" outlineLevel="2">
       <c r="A772" s="1"/>
       <c r="B772" s="1">
-        <v>18262</v>
+        <v>27398</v>
       </c>
       <c r="C772" s="1" t="s">
-        <v>782</v>
+        <v>789</v>
       </c>
       <c r="D772" s="1">
         <v>8443999090</v>
       </c>
       <c r="E772" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F772" s="1">
-        <v>213.7</v>
+        <v>279.24</v>
       </c>
       <c r="G772" s="1"/>
-      <c r="H772" s="1"/>
+      <c r="H772" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I772" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="773" spans="1:9" outlineLevel="2">
       <c r="A773" s="1"/>
       <c r="B773" s="1">
-        <v>29825</v>
+        <v>23774</v>
       </c>
       <c r="C773" s="1" t="s">
-        <v>783</v>
+        <v>790</v>
       </c>
       <c r="D773" s="1">
         <v>8443999090</v>
       </c>
       <c r="E773" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F773" s="1">
-        <v>146.05</v>
+        <v>319.52</v>
       </c>
       <c r="G773" s="1"/>
-      <c r="H773" s="1"/>
+      <c r="H773" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I773" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="774" spans="1:9" outlineLevel="2">
       <c r="A774" s="1"/>
       <c r="B774" s="1">
-        <v>25007</v>
+        <v>17259</v>
       </c>
       <c r="C774" s="1" t="s">
-        <v>784</v>
+        <v>791</v>
       </c>
       <c r="D774" s="1">
         <v>8443999090</v>
       </c>
       <c r="E774" s="1">
         <v>1</v>
       </c>
       <c r="F774" s="1">
-        <v>570.3</v>
+        <v>2013.75</v>
       </c>
       <c r="G774" s="1"/>
-      <c r="H774" s="1"/>
+      <c r="H774" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I774" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="775" spans="1:9" outlineLevel="2">
       <c r="A775" s="1"/>
       <c r="B775" s="1">
-        <v>20555</v>
+        <v>25628</v>
       </c>
       <c r="C775" s="1" t="s">
-        <v>785</v>
+        <v>792</v>
       </c>
       <c r="D775" s="1">
         <v>8443999090</v>
       </c>
       <c r="E775" s="1">
         <v>1</v>
       </c>
       <c r="F775" s="1">
-        <v>201.15</v>
+        <v>196.01</v>
       </c>
       <c r="G775" s="1"/>
-      <c r="H775" s="1"/>
+      <c r="H775" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I775" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="776" spans="1:9" outlineLevel="2">
       <c r="A776" s="1"/>
       <c r="B776" s="1">
-        <v>23775</v>
+        <v>18262</v>
       </c>
       <c r="C776" s="1" t="s">
-        <v>786</v>
+        <v>793</v>
       </c>
       <c r="D776" s="1">
         <v>8443999090</v>
       </c>
       <c r="E776" s="1">
         <v>100</v>
       </c>
       <c r="F776" s="1">
-        <v>307.78</v>
+        <v>213.46</v>
       </c>
       <c r="G776" s="1"/>
-      <c r="H776" s="1"/>
+      <c r="H776" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I776" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="777" spans="1:9" outlineLevel="2">
       <c r="A777" s="1"/>
       <c r="B777" s="1">
-        <v>26651</v>
+        <v>29825</v>
       </c>
       <c r="C777" s="1" t="s">
-        <v>787</v>
+        <v>794</v>
       </c>
       <c r="D777" s="1">
         <v>8443999090</v>
       </c>
       <c r="E777" s="1">
         <v>1</v>
       </c>
       <c r="F777" s="1">
-        <v>698.4299999999999</v>
+        <v>145.89</v>
       </c>
       <c r="G777" s="1"/>
-      <c r="H777" s="1"/>
+      <c r="H777" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I777" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="778" spans="1:9" outlineLevel="2">
       <c r="A778" s="1"/>
       <c r="B778" s="1">
-        <v>17260</v>
+        <v>25007</v>
       </c>
       <c r="C778" s="1" t="s">
-        <v>788</v>
+        <v>795</v>
       </c>
       <c r="D778" s="1">
         <v>8443999090</v>
       </c>
       <c r="E778" s="1">
         <v>1</v>
       </c>
       <c r="F778" s="1">
-        <v>304.64</v>
+        <v>569.67</v>
       </c>
       <c r="G778" s="1"/>
-      <c r="H778" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H778" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I778" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="779" spans="1:9" outlineLevel="2">
       <c r="A779" s="1"/>
       <c r="B779" s="1">
-        <v>27590</v>
+        <v>20555</v>
       </c>
       <c r="C779" s="1" t="s">
-        <v>789</v>
+        <v>796</v>
       </c>
       <c r="D779" s="1">
         <v>8443999090</v>
       </c>
       <c r="E779" s="1">
         <v>1</v>
       </c>
       <c r="F779" s="1">
-        <v>1633.86</v>
+        <v>200.93</v>
       </c>
       <c r="G779" s="1"/>
-      <c r="H779" s="1"/>
+      <c r="H779" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I779" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="780" spans="1:9" outlineLevel="2">
       <c r="A780" s="1"/>
       <c r="B780" s="1">
-        <v>31489</v>
+        <v>23775</v>
       </c>
       <c r="C780" s="1" t="s">
-        <v>790</v>
+        <v>797</v>
       </c>
       <c r="D780" s="1">
         <v>8443999090</v>
       </c>
       <c r="E780" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F780" s="1">
-        <v>762.5</v>
+        <v>307.43</v>
       </c>
       <c r="G780" s="1"/>
-      <c r="H780" s="1"/>
+      <c r="H780" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I780" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="781" spans="1:9" outlineLevel="2">
       <c r="A781" s="1"/>
       <c r="B781" s="1">
-        <v>31490</v>
+        <v>26651</v>
       </c>
       <c r="C781" s="1" t="s">
-        <v>791</v>
+        <v>798</v>
       </c>
       <c r="D781" s="1">
         <v>8443999090</v>
       </c>
       <c r="E781" s="1">
         <v>1</v>
       </c>
       <c r="F781" s="1">
-        <v>307.78</v>
+        <v>697.65</v>
       </c>
       <c r="G781" s="1"/>
-      <c r="H781" s="1"/>
+      <c r="H781" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I781" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="782" spans="1:9" outlineLevel="2">
       <c r="A782" s="1"/>
       <c r="B782" s="1">
-        <v>31491</v>
+        <v>17260</v>
       </c>
       <c r="C782" s="1" t="s">
-        <v>792</v>
+        <v>799</v>
       </c>
       <c r="D782" s="1">
         <v>8443999090</v>
       </c>
       <c r="E782" s="1">
         <v>1</v>
       </c>
       <c r="F782" s="1">
-        <v>307.78</v>
+        <v>304.3</v>
       </c>
       <c r="G782" s="1"/>
-      <c r="H782" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H782" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I782" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="783" spans="1:9" outlineLevel="2">
       <c r="A783" s="1"/>
       <c r="B783" s="1">
-        <v>5089</v>
+        <v>27590</v>
       </c>
       <c r="C783" s="1" t="s">
-        <v>793</v>
+        <v>800</v>
       </c>
       <c r="D783" s="1">
         <v>8443999090</v>
       </c>
       <c r="E783" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F783" s="1">
-        <v>224</v>
+        <v>1632.03</v>
       </c>
       <c r="G783" s="1"/>
-      <c r="H783" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H783" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I783" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="784" spans="1:9" outlineLevel="2">
       <c r="A784" s="1"/>
       <c r="B784" s="1">
-        <v>32214</v>
+        <v>31489</v>
       </c>
       <c r="C784" s="1" t="s">
-        <v>794</v>
+        <v>801</v>
       </c>
       <c r="D784" s="1">
         <v>8443999090</v>
       </c>
       <c r="E784" s="1">
         <v>1</v>
       </c>
       <c r="F784" s="1">
-        <v>206.98</v>
+        <v>761.65</v>
       </c>
       <c r="G784" s="1"/>
-      <c r="H784" s="1"/>
+      <c r="H784" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I784" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="785" spans="1:9" outlineLevel="2">
       <c r="A785" s="1"/>
       <c r="B785" s="1">
-        <v>32679</v>
+        <v>31490</v>
       </c>
       <c r="C785" s="1" t="s">
-        <v>795</v>
+        <v>802</v>
       </c>
       <c r="D785" s="1">
         <v>8443999090</v>
       </c>
       <c r="E785" s="1">
         <v>1</v>
       </c>
       <c r="F785" s="1">
-        <v>730.6900000000001</v>
+        <v>307.43</v>
       </c>
       <c r="G785" s="1"/>
-      <c r="H785" s="1"/>
+      <c r="H785" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I785" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="786" spans="1:9" outlineLevel="2">
       <c r="A786" s="1"/>
       <c r="B786" s="1">
-        <v>22236</v>
+        <v>31491</v>
       </c>
       <c r="C786" s="1" t="s">
-        <v>796</v>
+        <v>803</v>
       </c>
       <c r="D786" s="1">
         <v>8443999090</v>
       </c>
       <c r="E786" s="1">
         <v>1</v>
       </c>
       <c r="F786" s="1">
-        <v>818.5</v>
+        <v>307.43</v>
       </c>
       <c r="G786" s="1"/>
-      <c r="H786" s="1"/>
+      <c r="H786" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I786" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="787" spans="1:9" outlineLevel="2">
       <c r="A787" s="1"/>
       <c r="B787" s="1">
-        <v>14163</v>
+        <v>5089</v>
       </c>
       <c r="C787" s="1" t="s">
-        <v>797</v>
+        <v>804</v>
       </c>
       <c r="D787" s="1">
         <v>8443999090</v>
       </c>
       <c r="E787" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F787" s="1">
-        <v>2589.89</v>
+        <v>223.75</v>
       </c>
       <c r="G787" s="1"/>
-      <c r="H787" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H787" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I787" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="788" spans="1:9" outlineLevel="2">
       <c r="A788" s="1"/>
       <c r="B788" s="1">
-        <v>28592</v>
+        <v>32214</v>
       </c>
       <c r="C788" s="1" t="s">
-        <v>798</v>
+        <v>805</v>
       </c>
       <c r="D788" s="1">
         <v>8443999090</v>
       </c>
       <c r="E788" s="1">
         <v>1</v>
       </c>
       <c r="F788" s="1">
-        <v>1289.79</v>
+        <v>206.75</v>
       </c>
       <c r="G788" s="1"/>
-      <c r="H788" s="1"/>
+      <c r="H788" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I788" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="789" spans="1:9" outlineLevel="2">
       <c r="A789" s="1"/>
       <c r="B789" s="1">
-        <v>2262</v>
+        <v>32679</v>
       </c>
       <c r="C789" s="1" t="s">
-        <v>799</v>
+        <v>806</v>
       </c>
       <c r="D789" s="1">
         <v>8443999090</v>
       </c>
       <c r="E789" s="1">
         <v>1</v>
       </c>
       <c r="F789" s="1">
-        <v>224</v>
+        <v>729.87</v>
       </c>
       <c r="G789" s="1"/>
-      <c r="H789" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H789" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I789" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="790" spans="1:9" outlineLevel="2">
       <c r="A790" s="1"/>
       <c r="B790" s="1">
-        <v>20205</v>
+        <v>22236</v>
       </c>
       <c r="C790" s="1" t="s">
-        <v>800</v>
+        <v>807</v>
       </c>
       <c r="D790" s="1">
         <v>8443999090</v>
       </c>
       <c r="E790" s="1">
         <v>1</v>
       </c>
       <c r="F790" s="1">
-        <v>256.7</v>
+        <v>817.58</v>
       </c>
       <c r="G790" s="1"/>
-      <c r="H790" s="1"/>
+      <c r="H790" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I790" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="791" spans="1:9" outlineLevel="2">
       <c r="A791" s="1"/>
       <c r="B791" s="1">
-        <v>28184</v>
+        <v>14163</v>
       </c>
       <c r="C791" s="1" t="s">
-        <v>801</v>
+        <v>808</v>
       </c>
       <c r="D791" s="1">
         <v>8443999090</v>
       </c>
       <c r="E791" s="1">
         <v>1</v>
       </c>
       <c r="F791" s="1">
-        <v>279.55</v>
+        <v>2587</v>
       </c>
       <c r="G791" s="1"/>
-      <c r="H791" s="1"/>
+      <c r="H791" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I791" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="792" spans="1:9" outlineLevel="2">
       <c r="A792" s="1"/>
       <c r="B792" s="1">
-        <v>16944</v>
+        <v>28592</v>
       </c>
       <c r="C792" s="1" t="s">
-        <v>802</v>
+        <v>809</v>
       </c>
       <c r="D792" s="1">
         <v>8443999090</v>
       </c>
       <c r="E792" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F792" s="1">
-        <v>253.57</v>
+        <v>1288.35</v>
       </c>
       <c r="G792" s="1"/>
-      <c r="H792" s="1"/>
+      <c r="H792" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I792" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="793" spans="1:9" outlineLevel="2">
       <c r="A793" s="1"/>
       <c r="B793" s="1">
-        <v>29826</v>
+        <v>2262</v>
       </c>
       <c r="C793" s="1" t="s">
-        <v>803</v>
+        <v>810</v>
       </c>
       <c r="D793" s="1">
         <v>8443999090</v>
       </c>
       <c r="E793" s="1">
         <v>1</v>
       </c>
       <c r="F793" s="1">
-        <v>196.22</v>
+        <v>223.75</v>
       </c>
       <c r="G793" s="1"/>
-      <c r="H793" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H793" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I793" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="794" spans="1:9" outlineLevel="2">
       <c r="A794" s="1"/>
       <c r="B794" s="1">
-        <v>21589</v>
+        <v>20205</v>
       </c>
       <c r="C794" s="1" t="s">
-        <v>804</v>
+        <v>811</v>
       </c>
       <c r="D794" s="1">
         <v>8443999090</v>
       </c>
       <c r="E794" s="1">
         <v>1</v>
       </c>
       <c r="F794" s="1">
-        <v>620.03</v>
+        <v>256.42</v>
       </c>
       <c r="G794" s="1"/>
-      <c r="H794" s="1"/>
+      <c r="H794" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I794" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="795" spans="1:9" outlineLevel="2">
       <c r="A795" s="1"/>
       <c r="B795" s="1">
-        <v>6504</v>
+        <v>28184</v>
       </c>
       <c r="C795" s="1" t="s">
-        <v>805</v>
+        <v>812</v>
       </c>
       <c r="D795" s="1">
         <v>8443999090</v>
       </c>
       <c r="E795" s="1">
         <v>1</v>
       </c>
       <c r="F795" s="1">
-        <v>2096.64</v>
+        <v>279.24</v>
       </c>
       <c r="G795" s="1"/>
-      <c r="H795" s="1"/>
+      <c r="H795" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I795" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="796" spans="1:9" outlineLevel="2">
       <c r="A796" s="1"/>
       <c r="B796" s="1">
-        <v>16244</v>
+        <v>16944</v>
       </c>
       <c r="C796" s="1" t="s">
-        <v>806</v>
+        <v>813</v>
       </c>
       <c r="D796" s="1">
         <v>8443999090</v>
       </c>
       <c r="E796" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F796" s="1">
-        <v>766.53</v>
+        <v>253.29</v>
       </c>
       <c r="G796" s="1"/>
-      <c r="H796" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H796" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I796" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="797" spans="1:9" outlineLevel="2">
       <c r="A797" s="1"/>
       <c r="B797" s="1">
-        <v>23769</v>
+        <v>29826</v>
       </c>
       <c r="C797" s="1" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="D797" s="1">
         <v>8443999090</v>
       </c>
       <c r="E797" s="1">
         <v>1</v>
       </c>
       <c r="F797" s="1">
-        <v>392</v>
+        <v>196.01</v>
       </c>
       <c r="G797" s="1"/>
-      <c r="H797" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H797" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I797" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="798" spans="1:9" outlineLevel="2">
       <c r="A798" s="1"/>
       <c r="B798" s="1">
-        <v>19587</v>
+        <v>21589</v>
       </c>
       <c r="C798" s="1" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="D798" s="1">
         <v>8443999090</v>
       </c>
       <c r="E798" s="1">
         <v>1</v>
       </c>
       <c r="F798" s="1">
-        <v>907.2</v>
+        <v>619.34</v>
       </c>
       <c r="G798" s="1"/>
-      <c r="H798" s="1"/>
+      <c r="H798" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I798" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="799" spans="1:9" outlineLevel="2">
       <c r="A799" s="1"/>
       <c r="B799" s="1">
-        <v>19585</v>
+        <v>6504</v>
       </c>
       <c r="C799" s="1" t="s">
-        <v>809</v>
+        <v>816</v>
       </c>
       <c r="D799" s="1">
         <v>8443999090</v>
       </c>
       <c r="E799" s="1">
         <v>1</v>
       </c>
       <c r="F799" s="1">
-        <v>892.86</v>
+        <v>2094.3</v>
       </c>
       <c r="G799" s="1"/>
-      <c r="H799" s="1"/>
+      <c r="H799" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I799" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="800" spans="1:9" outlineLevel="2">
       <c r="A800" s="1"/>
       <c r="B800" s="1">
-        <v>30252</v>
+        <v>16244</v>
       </c>
       <c r="C800" s="1" t="s">
-        <v>810</v>
+        <v>817</v>
       </c>
       <c r="D800" s="1">
         <v>8443999090</v>
       </c>
       <c r="E800" s="1">
         <v>1</v>
       </c>
       <c r="F800" s="1">
-        <v>1128.96</v>
+        <v>412.15</v>
       </c>
       <c r="G800" s="1"/>
-      <c r="H800" s="1"/>
+      <c r="H800" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I800" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="801" spans="1:9" outlineLevel="2">
       <c r="A801" s="1"/>
       <c r="B801" s="1">
-        <v>11816</v>
+        <v>23769</v>
       </c>
       <c r="C801" s="1" t="s">
-        <v>811</v>
+        <v>818</v>
       </c>
       <c r="D801" s="1">
         <v>8443999090</v>
       </c>
       <c r="E801" s="1">
         <v>1</v>
       </c>
       <c r="F801" s="1">
-        <v>4112.19</v>
+        <v>391.56</v>
       </c>
       <c r="G801" s="1"/>
-      <c r="H801" s="1"/>
+      <c r="H801" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I801" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="802" spans="1:9" outlineLevel="2">
       <c r="A802" s="1"/>
       <c r="B802" s="1">
-        <v>25805</v>
+        <v>19587</v>
       </c>
       <c r="C802" s="1" t="s">
-        <v>812</v>
+        <v>819</v>
       </c>
       <c r="D802" s="1">
         <v>8443999090</v>
       </c>
       <c r="E802" s="1">
         <v>1</v>
       </c>
       <c r="F802" s="1">
-        <v>2089.02</v>
+        <v>906.1900000000001</v>
       </c>
       <c r="G802" s="1"/>
-      <c r="H802" s="1"/>
+      <c r="H802" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I802" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="803" spans="1:9" outlineLevel="2">
       <c r="A803" s="1"/>
       <c r="B803" s="1">
-        <v>6393</v>
+        <v>19585</v>
       </c>
       <c r="C803" s="1" t="s">
-        <v>813</v>
+        <v>820</v>
       </c>
       <c r="D803" s="1">
         <v>8443999090</v>
       </c>
       <c r="E803" s="1">
         <v>1</v>
       </c>
       <c r="F803" s="1">
-        <v>563.58</v>
+        <v>891.87</v>
       </c>
       <c r="G803" s="1"/>
-      <c r="H803" s="1"/>
+      <c r="H803" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I803" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="804" spans="1:9" outlineLevel="2">
       <c r="A804" s="1"/>
       <c r="B804" s="1">
-        <v>14449</v>
+        <v>30252</v>
       </c>
       <c r="C804" s="1" t="s">
-        <v>814</v>
+        <v>821</v>
       </c>
       <c r="D804" s="1">
         <v>8443999090</v>
       </c>
       <c r="E804" s="1">
         <v>1</v>
       </c>
       <c r="F804" s="1">
-        <v>26969.6</v>
+        <v>1127.7</v>
       </c>
       <c r="G804" s="1"/>
-      <c r="H804" s="1"/>
+      <c r="H804" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I804" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="805" spans="1:9" outlineLevel="2">
       <c r="A805" s="1"/>
       <c r="B805" s="1">
-        <v>32255</v>
+        <v>11816</v>
       </c>
       <c r="C805" s="1" t="s">
-        <v>815</v>
+        <v>822</v>
       </c>
       <c r="D805" s="1">
         <v>8443999090</v>
       </c>
       <c r="E805" s="1">
         <v>1</v>
       </c>
       <c r="F805" s="1">
-        <v>1071.62</v>
+        <v>4107.6</v>
       </c>
       <c r="G805" s="1"/>
-      <c r="H805" s="1"/>
+      <c r="H805" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I805" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="806" spans="1:9" outlineLevel="2">
       <c r="A806" s="1"/>
       <c r="B806" s="1">
-        <v>34088</v>
+        <v>25805</v>
       </c>
       <c r="C806" s="1" t="s">
-        <v>816</v>
+        <v>823</v>
       </c>
       <c r="D806" s="1">
         <v>8443999090</v>
       </c>
       <c r="E806" s="1">
         <v>1</v>
       </c>
       <c r="F806" s="1">
-        <v>1478.4</v>
+        <v>2086.69</v>
       </c>
       <c r="G806" s="1"/>
-      <c r="H806" s="1"/>
+      <c r="H806" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I806" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="807" spans="1:9" outlineLevel="2">
       <c r="A807" s="1"/>
       <c r="B807" s="1">
-        <v>33626</v>
+        <v>6393</v>
       </c>
       <c r="C807" s="1" t="s">
-        <v>817</v>
+        <v>824</v>
       </c>
       <c r="D807" s="1">
         <v>8443999090</v>
       </c>
       <c r="E807" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F807" s="1">
-        <v>463.68</v>
+        <v>562.96</v>
       </c>
       <c r="G807" s="1"/>
-      <c r="H807" s="1"/>
+      <c r="H807" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I807" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="808" spans="1:9" outlineLevel="2">
       <c r="A808" s="1"/>
       <c r="B808" s="1">
-        <v>20196</v>
+        <v>14449</v>
       </c>
       <c r="C808" s="1" t="s">
-        <v>818</v>
+        <v>825</v>
       </c>
       <c r="D808" s="1">
         <v>8443999090</v>
       </c>
       <c r="E808" s="1">
         <v>1</v>
       </c>
       <c r="F808" s="1">
-        <v>588.67</v>
+        <v>26939.5</v>
       </c>
       <c r="G808" s="1"/>
-      <c r="H808" s="1"/>
+      <c r="H808" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I808" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="809" spans="1:9" outlineLevel="2">
       <c r="A809" s="1"/>
       <c r="B809" s="1">
-        <v>7188</v>
+        <v>32255</v>
       </c>
       <c r="C809" s="1" t="s">
-        <v>819</v>
+        <v>826</v>
       </c>
       <c r="D809" s="1">
         <v>8443999090</v>
       </c>
       <c r="E809" s="1">
         <v>1</v>
       </c>
       <c r="F809" s="1">
-        <v>611.52</v>
+        <v>1070.42</v>
       </c>
       <c r="G809" s="1"/>
-      <c r="H809" s="1"/>
+      <c r="H809" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I809" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="810" spans="1:9" outlineLevel="2">
       <c r="A810" s="1"/>
       <c r="B810" s="1">
-        <v>26019</v>
+        <v>34088</v>
       </c>
       <c r="C810" s="1" t="s">
-        <v>820</v>
+        <v>827</v>
       </c>
       <c r="D810" s="1">
         <v>8443999090</v>
       </c>
       <c r="E810" s="1">
         <v>1</v>
       </c>
       <c r="F810" s="1">
-        <v>439.49</v>
+        <v>1476.75</v>
       </c>
       <c r="G810" s="1"/>
-      <c r="H810" s="1"/>
+      <c r="H810" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I810" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="811" spans="1:9" outlineLevel="2">
       <c r="A811" s="1"/>
       <c r="B811" s="1">
-        <v>25118</v>
+        <v>33626</v>
       </c>
       <c r="C811" s="1" t="s">
-        <v>821</v>
+        <v>828</v>
       </c>
       <c r="D811" s="1">
         <v>8443999090</v>
       </c>
       <c r="E811" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F811" s="1">
-        <v>232.51</v>
+        <v>463.16</v>
       </c>
       <c r="G811" s="1"/>
-      <c r="H811" s="1"/>
+      <c r="H811" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I811" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="812" spans="1:9" outlineLevel="2">
       <c r="A812" s="1"/>
       <c r="B812" s="1">
-        <v>21447</v>
+        <v>20196</v>
       </c>
       <c r="C812" s="1" t="s">
-        <v>822</v>
+        <v>829</v>
       </c>
       <c r="D812" s="1">
         <v>8443999090</v>
       </c>
       <c r="E812" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F812" s="1">
-        <v>173.38</v>
+        <v>588.02</v>
       </c>
       <c r="G812" s="1"/>
-      <c r="H812" s="1"/>
+      <c r="H812" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I812" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="813" spans="1:9" outlineLevel="2">
       <c r="A813" s="1"/>
       <c r="B813" s="1">
-        <v>13405</v>
+        <v>7188</v>
       </c>
       <c r="C813" s="1" t="s">
-        <v>823</v>
+        <v>830</v>
       </c>
       <c r="D813" s="1">
         <v>8443999090</v>
       </c>
       <c r="E813" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F813" s="1">
-        <v>274.18</v>
+        <v>610.84</v>
       </c>
       <c r="G813" s="1"/>
-      <c r="H813" s="1"/>
+      <c r="H813" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I813" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="814" spans="1:9" outlineLevel="2">
       <c r="A814" s="1"/>
       <c r="B814" s="1">
-        <v>29002</v>
+        <v>26019</v>
       </c>
       <c r="C814" s="1" t="s">
-        <v>824</v>
+        <v>831</v>
       </c>
       <c r="D814" s="1">
         <v>8443999090</v>
       </c>
       <c r="E814" s="1">
         <v>1</v>
       </c>
       <c r="F814" s="1">
-        <v>467.71</v>
+        <v>439</v>
       </c>
       <c r="G814" s="1"/>
-      <c r="H814" s="1"/>
+      <c r="H814" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I814" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="815" spans="1:9" outlineLevel="2">
       <c r="A815" s="1"/>
       <c r="B815" s="1">
-        <v>24391</v>
+        <v>25118</v>
       </c>
       <c r="C815" s="1" t="s">
-        <v>825</v>
+        <v>832</v>
       </c>
       <c r="D815" s="1">
         <v>8443999090</v>
       </c>
       <c r="E815" s="1">
         <v>1</v>
       </c>
       <c r="F815" s="1">
-        <v>428.74</v>
+        <v>232.25</v>
       </c>
       <c r="G815" s="1"/>
-      <c r="H815" s="1"/>
+      <c r="H815" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I815" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="816" spans="1:9" outlineLevel="2">
       <c r="A816" s="1"/>
       <c r="B816" s="1">
-        <v>22919</v>
+        <v>21447</v>
       </c>
       <c r="C816" s="1" t="s">
-        <v>826</v>
+        <v>833</v>
       </c>
       <c r="D816" s="1">
         <v>8443999090</v>
       </c>
       <c r="E816" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F816" s="1">
-        <v>181.89</v>
+        <v>137.38</v>
       </c>
       <c r="G816" s="1"/>
-      <c r="H816" s="1"/>
+      <c r="H816" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I816" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="817" spans="1:9" outlineLevel="2">
       <c r="A817" s="1"/>
       <c r="B817" s="1">
-        <v>24960</v>
+        <v>13405</v>
       </c>
       <c r="C817" s="1" t="s">
-        <v>827</v>
+        <v>834</v>
       </c>
       <c r="D817" s="1">
         <v>8443999090</v>
       </c>
       <c r="E817" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F817" s="1">
-        <v>142.91</v>
+        <v>273.87</v>
       </c>
       <c r="G817" s="1"/>
-      <c r="H817" s="1"/>
+      <c r="H817" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I817" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="818" spans="1:9" outlineLevel="2">
       <c r="A818" s="1"/>
       <c r="B818" s="1">
-        <v>22659</v>
+        <v>29002</v>
       </c>
       <c r="C818" s="1" t="s">
-        <v>828</v>
+        <v>835</v>
       </c>
       <c r="D818" s="1">
         <v>8443999090</v>
       </c>
       <c r="E818" s="1">
         <v>1</v>
       </c>
       <c r="F818" s="1">
-        <v>209.66</v>
+        <v>370.53</v>
       </c>
       <c r="G818" s="1"/>
-      <c r="H818" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H818" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I818" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="819" spans="1:9" outlineLevel="2">
       <c r="A819" s="1"/>
       <c r="B819" s="1">
-        <v>20643</v>
+        <v>24391</v>
       </c>
       <c r="C819" s="1" t="s">
-        <v>829</v>
+        <v>836</v>
       </c>
       <c r="D819" s="1">
         <v>8443999090</v>
       </c>
       <c r="E819" s="1">
         <v>1</v>
       </c>
       <c r="F819" s="1">
-        <v>379.01</v>
+        <v>428.26</v>
       </c>
       <c r="G819" s="1"/>
-      <c r="H819" s="1"/>
+      <c r="H819" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I819" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="820" spans="1:9" outlineLevel="2">
       <c r="A820" s="1"/>
       <c r="B820" s="1">
-        <v>15236</v>
+        <v>35213</v>
       </c>
       <c r="C820" s="1" t="s">
-        <v>830</v>
+        <v>837</v>
       </c>
       <c r="D820" s="1">
         <v>8443999090</v>
       </c>
       <c r="E820" s="1">
         <v>1</v>
       </c>
       <c r="F820" s="1">
-        <v>524.16</v>
+        <v>380.82</v>
       </c>
       <c r="G820" s="1"/>
-      <c r="H820" s="1"/>
+      <c r="H820" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I820" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="821" spans="1:9" outlineLevel="2">
       <c r="A821" s="1"/>
       <c r="B821" s="1">
-        <v>33627</v>
+        <v>22919</v>
       </c>
       <c r="C821" s="1" t="s">
-        <v>831</v>
+        <v>838</v>
       </c>
       <c r="D821" s="1">
         <v>8443999090</v>
       </c>
       <c r="E821" s="1">
         <v>1</v>
       </c>
       <c r="F821" s="1">
-        <v>1854.72</v>
+        <v>181.69</v>
       </c>
       <c r="G821" s="1"/>
-      <c r="H821" s="1"/>
+      <c r="H821" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I821" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="822" spans="1:9" outlineLevel="2">
       <c r="A822" s="1"/>
       <c r="B822" s="1">
-        <v>33630</v>
+        <v>24960</v>
       </c>
       <c r="C822" s="1" t="s">
-        <v>832</v>
+        <v>839</v>
       </c>
       <c r="D822" s="1">
         <v>8443999090</v>
       </c>
       <c r="E822" s="1">
         <v>1</v>
       </c>
       <c r="F822" s="1">
-        <v>1545.6</v>
+        <v>142.75</v>
       </c>
       <c r="G822" s="1"/>
-      <c r="H822" s="1"/>
+      <c r="H822" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I822" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="823" spans="1:9" outlineLevel="2">
       <c r="A823" s="1"/>
       <c r="B823" s="1">
-        <v>19710</v>
+        <v>22659</v>
       </c>
       <c r="C823" s="1" t="s">
-        <v>833</v>
+        <v>840</v>
       </c>
       <c r="D823" s="1">
         <v>8443999090</v>
       </c>
       <c r="E823" s="1">
         <v>1</v>
       </c>
       <c r="F823" s="1">
-        <v>670.66</v>
+        <v>209.43</v>
       </c>
       <c r="G823" s="1"/>
-      <c r="H823" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H823" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I823" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="824" spans="1:9" outlineLevel="2">
       <c r="A824" s="1"/>
       <c r="B824" s="1">
-        <v>24369</v>
+        <v>20643</v>
       </c>
       <c r="C824" s="1" t="s">
-        <v>834</v>
+        <v>841</v>
       </c>
       <c r="D824" s="1">
         <v>8443999090</v>
       </c>
       <c r="E824" s="1">
         <v>1</v>
       </c>
       <c r="F824" s="1">
-        <v>324.8</v>
+        <v>378.59</v>
       </c>
       <c r="G824" s="1"/>
-      <c r="H824" s="1"/>
+      <c r="H824" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I824" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="825" spans="1:9" outlineLevel="2">
       <c r="A825" s="1"/>
       <c r="B825" s="1">
-        <v>31834</v>
+        <v>15236</v>
       </c>
       <c r="C825" s="1" t="s">
-        <v>835</v>
+        <v>842</v>
       </c>
       <c r="D825" s="1">
         <v>8443999090</v>
       </c>
       <c r="E825" s="1">
         <v>1</v>
       </c>
       <c r="F825" s="1">
-        <v>483.84</v>
+        <v>523.58</v>
       </c>
       <c r="G825" s="1"/>
-      <c r="H825" s="1"/>
+      <c r="H825" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I825" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="826" spans="1:9" outlineLevel="2">
       <c r="A826" s="1"/>
       <c r="B826" s="1">
-        <v>19312</v>
+        <v>33627</v>
       </c>
       <c r="C826" s="1" t="s">
-        <v>836</v>
+        <v>843</v>
       </c>
       <c r="D826" s="1">
         <v>8443999090</v>
       </c>
       <c r="E826" s="1">
         <v>1</v>
       </c>
       <c r="F826" s="1">
-        <v>756.22</v>
+        <v>1852.65</v>
       </c>
       <c r="G826" s="1"/>
-      <c r="H826" s="1"/>
+      <c r="H826" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I826" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="827" spans="1:9" outlineLevel="2">
       <c r="A827" s="1"/>
       <c r="B827" s="1">
-        <v>14339</v>
+        <v>33630</v>
       </c>
       <c r="C827" s="1" t="s">
-        <v>837</v>
+        <v>844</v>
       </c>
       <c r="D827" s="1">
         <v>8443999090</v>
       </c>
       <c r="E827" s="1">
         <v>1</v>
       </c>
       <c r="F827" s="1">
-        <v>240.58</v>
+        <v>1543.88</v>
       </c>
       <c r="G827" s="1"/>
-      <c r="H827" s="1"/>
+      <c r="H827" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I827" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="828" spans="1:9" outlineLevel="2">
       <c r="A828" s="1"/>
       <c r="B828" s="1">
-        <v>33714</v>
+        <v>19710</v>
       </c>
       <c r="C828" s="1" t="s">
-        <v>838</v>
+        <v>845</v>
       </c>
       <c r="D828" s="1">
         <v>8443999090</v>
       </c>
       <c r="E828" s="1">
         <v>1</v>
       </c>
       <c r="F828" s="1">
-        <v>213.25</v>
+        <v>669.91</v>
       </c>
       <c r="G828" s="1"/>
-      <c r="H828" s="1"/>
+      <c r="H828" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I828" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="829" spans="1:9" outlineLevel="2">
       <c r="A829" s="1"/>
       <c r="B829" s="1">
-        <v>17047</v>
+        <v>24369</v>
       </c>
       <c r="C829" s="1" t="s">
-        <v>839</v>
+        <v>846</v>
       </c>
       <c r="D829" s="1">
         <v>8443999090</v>
       </c>
       <c r="E829" s="1">
         <v>1</v>
       </c>
       <c r="F829" s="1">
-        <v>179.2</v>
+        <v>324.44</v>
       </c>
       <c r="G829" s="1"/>
-      <c r="H829" s="1"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="H829" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I829" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="830" spans="1:9" outlineLevel="2">
       <c r="A830" s="1"/>
       <c r="B830" s="1">
-        <v>16751</v>
+        <v>31834</v>
       </c>
       <c r="C830" s="1" t="s">
-        <v>840</v>
+        <v>847</v>
       </c>
       <c r="D830" s="1">
         <v>8443999090</v>
       </c>
       <c r="E830" s="1">
         <v>1</v>
       </c>
       <c r="F830" s="1">
-        <v>907.2</v>
+        <v>483.3</v>
       </c>
       <c r="G830" s="1"/>
-      <c r="H830" s="1"/>
+      <c r="H830" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I830" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="831" spans="1:9" outlineLevel="2">
       <c r="A831" s="1"/>
       <c r="B831" s="1">
-        <v>23433</v>
+        <v>19312</v>
       </c>
       <c r="C831" s="1" t="s">
-        <v>841</v>
+        <v>848</v>
       </c>
       <c r="D831" s="1">
         <v>8443999090</v>
       </c>
       <c r="E831" s="1">
         <v>1</v>
       </c>
       <c r="F831" s="1">
-        <v>786.24</v>
+        <v>755.38</v>
       </c>
       <c r="G831" s="1"/>
-      <c r="H831" s="1"/>
+      <c r="H831" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I831" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="832" spans="1:9" outlineLevel="2">
       <c r="A832" s="1"/>
       <c r="B832" s="1">
-        <v>23655</v>
+        <v>14339</v>
       </c>
       <c r="C832" s="1" t="s">
-        <v>842</v>
+        <v>849</v>
       </c>
       <c r="D832" s="1">
         <v>8443999090</v>
       </c>
       <c r="E832" s="1">
         <v>1</v>
       </c>
       <c r="F832" s="1">
-        <v>1331.46</v>
+        <v>240.31</v>
       </c>
       <c r="G832" s="1"/>
-      <c r="H832" s="1"/>
+      <c r="H832" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I832" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="833" spans="1:9" outlineLevel="2">
       <c r="A833" s="1"/>
       <c r="B833" s="1">
-        <v>32072</v>
+        <v>33714</v>
       </c>
       <c r="C833" s="1" t="s">
-        <v>843</v>
+        <v>850</v>
       </c>
       <c r="D833" s="1">
         <v>8443999090</v>
       </c>
       <c r="E833" s="1">
         <v>1</v>
       </c>
       <c r="F833" s="1">
-        <v>661.25</v>
+        <v>213.01</v>
       </c>
       <c r="G833" s="1"/>
-      <c r="H833" s="1"/>
+      <c r="H833" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I833" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="834" spans="1:9" outlineLevel="2">
       <c r="A834" s="1"/>
       <c r="B834" s="1">
-        <v>32071</v>
+        <v>16751</v>
       </c>
       <c r="C834" s="1" t="s">
-        <v>844</v>
+        <v>851</v>
       </c>
       <c r="D834" s="1">
         <v>8443999090</v>
       </c>
       <c r="E834" s="1">
         <v>1</v>
       </c>
       <c r="F834" s="1">
-        <v>860.16</v>
+        <v>906.1900000000001</v>
       </c>
       <c r="G834" s="1"/>
-      <c r="H834" s="1"/>
+      <c r="H834" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I834" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="835" spans="1:9" outlineLevel="2">
       <c r="A835" s="1"/>
       <c r="B835" s="1">
-        <v>32667</v>
+        <v>23433</v>
       </c>
       <c r="C835" s="1" t="s">
-        <v>845</v>
+        <v>852</v>
       </c>
       <c r="D835" s="1">
         <v>8443999090</v>
       </c>
       <c r="E835" s="1">
         <v>1</v>
       </c>
       <c r="F835" s="1">
-        <v>1317.12</v>
+        <v>785.36</v>
       </c>
       <c r="G835" s="1"/>
-      <c r="H835" s="1"/>
+      <c r="H835" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I835" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="836" spans="1:9" outlineLevel="2">
       <c r="A836" s="1"/>
       <c r="B836" s="1">
-        <v>27528</v>
+        <v>23655</v>
       </c>
       <c r="C836" s="1" t="s">
-        <v>846</v>
+        <v>853</v>
       </c>
       <c r="D836" s="1">
         <v>8443999090</v>
       </c>
       <c r="E836" s="1">
         <v>1</v>
       </c>
       <c r="F836" s="1">
-        <v>3330.43</v>
+        <v>1329.97</v>
       </c>
       <c r="G836" s="1"/>
-      <c r="H836" s="1"/>
+      <c r="H836" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I836" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="837" spans="1:9" outlineLevel="2">
       <c r="A837" s="1"/>
       <c r="B837" s="1">
-        <v>17045</v>
+        <v>32072</v>
       </c>
       <c r="C837" s="1" t="s">
-        <v>847</v>
+        <v>854</v>
       </c>
       <c r="D837" s="1">
         <v>8443999090</v>
       </c>
       <c r="E837" s="1">
         <v>1</v>
       </c>
       <c r="F837" s="1">
-        <v>826.11</v>
+        <v>660.51</v>
       </c>
       <c r="G837" s="1"/>
-      <c r="H837" s="1"/>
+      <c r="H837" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I837" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="838" spans="1:9" outlineLevel="2">
       <c r="A838" s="1"/>
       <c r="B838" s="1">
-        <v>29081</v>
+        <v>32071</v>
       </c>
       <c r="C838" s="1" t="s">
-        <v>848</v>
+        <v>855</v>
       </c>
       <c r="D838" s="1">
         <v>8443999090</v>
       </c>
       <c r="E838" s="1">
         <v>1</v>
       </c>
       <c r="F838" s="1">
-        <v>508.48</v>
+        <v>859.2</v>
       </c>
       <c r="G838" s="1"/>
-      <c r="H838" s="1"/>
+      <c r="H838" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I838" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="839" spans="1:9" outlineLevel="2">
       <c r="A839" s="1"/>
       <c r="B839" s="1">
-        <v>30037</v>
+        <v>35214</v>
       </c>
       <c r="C839" s="1" t="s">
-        <v>849</v>
+        <v>856</v>
       </c>
       <c r="D839" s="1">
         <v>8443999090</v>
       </c>
       <c r="E839" s="1">
         <v>1</v>
       </c>
       <c r="F839" s="1">
-        <v>483.84</v>
+        <v>891.42</v>
       </c>
       <c r="G839" s="1"/>
-      <c r="H839" s="1"/>
+      <c r="H839" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I839" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="840" spans="1:9" outlineLevel="2">
       <c r="A840" s="1"/>
       <c r="B840" s="1">
-        <v>25776</v>
+        <v>32667</v>
       </c>
       <c r="C840" s="1" t="s">
-        <v>850</v>
+        <v>857</v>
       </c>
       <c r="D840" s="1">
         <v>8443999090</v>
       </c>
       <c r="E840" s="1">
         <v>1</v>
       </c>
       <c r="F840" s="1">
-        <v>510.72</v>
+        <v>1315.65</v>
       </c>
       <c r="G840" s="1"/>
-      <c r="H840" s="1"/>
+      <c r="H840" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I840" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="841" spans="1:9" outlineLevel="2">
       <c r="A841" s="1"/>
       <c r="B841" s="1">
-        <v>24336</v>
+        <v>27528</v>
       </c>
       <c r="C841" s="1" t="s">
-        <v>851</v>
+        <v>858</v>
       </c>
       <c r="D841" s="1">
         <v>8443999090</v>
       </c>
       <c r="E841" s="1">
         <v>1</v>
       </c>
       <c r="F841" s="1">
-        <v>456.96</v>
+        <v>3326.72</v>
       </c>
       <c r="G841" s="1"/>
-      <c r="H841" s="1"/>
+      <c r="H841" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I841" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="842" spans="1:9" outlineLevel="2">
       <c r="A842" s="1"/>
       <c r="B842" s="1">
-        <v>30038</v>
+        <v>17045</v>
       </c>
       <c r="C842" s="1" t="s">
-        <v>852</v>
+        <v>859</v>
       </c>
       <c r="D842" s="1">
         <v>8443999090</v>
       </c>
       <c r="E842" s="1">
         <v>1</v>
       </c>
       <c r="F842" s="1">
-        <v>591.36</v>
+        <v>825.1900000000001</v>
       </c>
       <c r="G842" s="1"/>
-      <c r="H842" s="1"/>
+      <c r="H842" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I842" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="843" spans="1:9" outlineLevel="2">
       <c r="A843" s="1"/>
       <c r="B843" s="1">
-        <v>26361</v>
+        <v>29081</v>
       </c>
       <c r="C843" s="1" t="s">
-        <v>853</v>
+        <v>860</v>
       </c>
       <c r="D843" s="1">
         <v>8443999090</v>
       </c>
       <c r="E843" s="1">
         <v>1</v>
       </c>
       <c r="F843" s="1">
-        <v>1558.14</v>
+        <v>507.91</v>
       </c>
       <c r="G843" s="1"/>
-      <c r="H843" s="1"/>
+      <c r="H843" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I843" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="844" spans="1:9" outlineLevel="2">
       <c r="A844" s="1"/>
       <c r="B844" s="1">
-        <v>26782</v>
+        <v>30037</v>
       </c>
       <c r="C844" s="1" t="s">
-        <v>854</v>
+        <v>861</v>
       </c>
       <c r="D844" s="1">
         <v>8443999090</v>
       </c>
       <c r="E844" s="1">
         <v>1</v>
       </c>
       <c r="F844" s="1">
-        <v>4112.64</v>
+        <v>483.3</v>
       </c>
       <c r="G844" s="1"/>
-      <c r="H844" s="1"/>
+      <c r="H844" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I844" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="845" spans="1:9" outlineLevel="2">
       <c r="A845" s="1"/>
       <c r="B845" s="1">
-        <v>26781</v>
+        <v>25776</v>
       </c>
       <c r="C845" s="1" t="s">
-        <v>855</v>
+        <v>862</v>
       </c>
       <c r="D845" s="1">
         <v>8443999090</v>
       </c>
       <c r="E845" s="1">
         <v>1</v>
       </c>
       <c r="F845" s="1">
-        <v>3923.14</v>
+        <v>510.15</v>
       </c>
       <c r="G845" s="1"/>
-      <c r="H845" s="1"/>
+      <c r="H845" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I845" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="846" spans="1:9" outlineLevel="2">
       <c r="A846" s="1"/>
       <c r="B846" s="1">
-        <v>33722</v>
+        <v>24336</v>
       </c>
       <c r="C846" s="1" t="s">
-        <v>856</v>
+        <v>863</v>
       </c>
       <c r="D846" s="1">
         <v>8443999090</v>
       </c>
       <c r="E846" s="1">
         <v>1</v>
       </c>
       <c r="F846" s="1">
-        <v>2576</v>
+        <v>456.45</v>
       </c>
       <c r="G846" s="1"/>
-      <c r="H846" s="1"/>
+      <c r="H846" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I846" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="847" spans="1:9" outlineLevel="2">
       <c r="A847" s="1"/>
       <c r="B847" s="1">
-        <v>25799</v>
+        <v>30038</v>
       </c>
       <c r="C847" s="1" t="s">
-        <v>857</v>
+        <v>864</v>
       </c>
       <c r="D847" s="1">
         <v>8443999090</v>
       </c>
       <c r="E847" s="1">
         <v>1</v>
       </c>
       <c r="F847" s="1">
-        <v>3793.22</v>
+        <v>590.7</v>
       </c>
       <c r="G847" s="1"/>
-      <c r="H847" s="1"/>
+      <c r="H847" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I847" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="848" spans="1:9" outlineLevel="2">
       <c r="A848" s="1"/>
       <c r="B848" s="1">
-        <v>33723</v>
+        <v>26361</v>
       </c>
       <c r="C848" s="1" t="s">
-        <v>858</v>
+        <v>865</v>
       </c>
       <c r="D848" s="1">
         <v>8443999090</v>
       </c>
       <c r="E848" s="1">
         <v>1</v>
       </c>
       <c r="F848" s="1">
-        <v>806.4</v>
+        <v>1556.41</v>
       </c>
       <c r="G848" s="1"/>
-      <c r="H848" s="1"/>
+      <c r="H848" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I848" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="849" spans="1:9" outlineLevel="2">
       <c r="A849" s="1"/>
       <c r="B849" s="1">
-        <v>20440</v>
+        <v>26782</v>
       </c>
       <c r="C849" s="1" t="s">
-        <v>859</v>
+        <v>866</v>
       </c>
       <c r="D849" s="1">
         <v>8443999090</v>
       </c>
       <c r="E849" s="1">
         <v>1</v>
       </c>
       <c r="F849" s="1">
-        <v>745.92</v>
+        <v>4108.05</v>
       </c>
       <c r="G849" s="1"/>
-      <c r="H849" s="1"/>
+      <c r="H849" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I849" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="850" spans="1:9" outlineLevel="2">
       <c r="A850" s="1"/>
       <c r="B850" s="1">
+        <v>26781</v>
+      </c>
+      <c r="C850" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="D850" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E850" s="1">
+        <v>1</v>
+      </c>
+      <c r="F850" s="1">
+        <v>3918.76</v>
+      </c>
+      <c r="G850" s="1"/>
+      <c r="H850" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I850" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="851" spans="1:9" outlineLevel="2">
+      <c r="A851" s="1"/>
+      <c r="B851" s="1">
+        <v>33722</v>
+      </c>
+      <c r="C851" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="D851" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E851" s="1">
+        <v>1</v>
+      </c>
+      <c r="F851" s="1">
+        <v>2573.13</v>
+      </c>
+      <c r="G851" s="1"/>
+      <c r="H851" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I851" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="852" spans="1:9" outlineLevel="2">
+      <c r="A852" s="1"/>
+      <c r="B852" s="1">
+        <v>25799</v>
+      </c>
+      <c r="C852" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="D852" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E852" s="1">
+        <v>1</v>
+      </c>
+      <c r="F852" s="1">
+        <v>3788.98</v>
+      </c>
+      <c r="G852" s="1"/>
+      <c r="H852" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I852" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="853" spans="1:9" outlineLevel="2">
+      <c r="A853" s="1"/>
+      <c r="B853" s="1">
+        <v>33723</v>
+      </c>
+      <c r="C853" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="D853" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E853" s="1">
+        <v>1</v>
+      </c>
+      <c r="F853" s="1">
+        <v>805.5</v>
+      </c>
+      <c r="G853" s="1"/>
+      <c r="H853" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I853" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="854" spans="1:9" outlineLevel="2">
+      <c r="A854" s="1"/>
+      <c r="B854" s="1">
+        <v>20440</v>
+      </c>
+      <c r="C854" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="D854" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E854" s="1">
+        <v>1</v>
+      </c>
+      <c r="F854" s="1">
+        <v>745.09</v>
+      </c>
+      <c r="G854" s="1"/>
+      <c r="H854" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I854" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="855" spans="1:9" outlineLevel="2">
+      <c r="A855" s="1"/>
+      <c r="B855" s="1">
         <v>23414</v>
       </c>
-      <c r="C850" s="1" t="s">
-[...26 lines deleted...]
-      <c r="I851" s="1"/>
+      <c r="C855" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="D855" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E855" s="1">
+        <v>1</v>
+      </c>
+      <c r="F855" s="1">
+        <v>1567.15</v>
+      </c>
+      <c r="G855" s="1"/>
+      <c r="H855" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I855" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="856" spans="1:9">
+      <c r="A856" s="1"/>
+      <c r="B856" s="1"/>
+      <c r="C856" s="1"/>
+      <c r="D856" s="1"/>
+      <c r="E856" s="1"/>
+      <c r="F856" s="1"/>
+      <c r="G856" s="1"/>
+      <c r="H856" s="1"/>
+      <c r="I856" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>