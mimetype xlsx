--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -4491,330 +4491,349 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2950 / ML-2951ND / SCX-4727 GEAR-FUSER ML-2950ND, JC66-02992A</t>
         </r>
       </text>
     </comment>
     <comment ref="C293" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Samsung ML-2950 / ML-2951ND / SCX-4727 GEAR-FUSER ML-2950ND, JC66-02992A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C294" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Samsung ML-3050/3051/3470/3471/3472/3475/SCX-5330/5530/5635/5835FN/5935FN/Xerox Phaser 3428/3435/3635/Work Centre 3550/JC66-01588A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C294" authorId="0">
+    <comment ref="C295" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-3471ND/SCX-5530FN/RICOH SP3200/SCX-5835FN/5935N</t>
         </r>
       </text>
     </comment>
-    <comment ref="C295" authorId="0">
+    <comment ref="C296" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">26Т Samsung ML-5000A / Docu Print P8e / P8ex / Lexmark Optra E310 JC66-40379A   012G00161</t>
         </r>
       </text>
     </comment>
-    <comment ref="C296" authorId="0">
+    <comment ref="C297" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4725FN/STS/4828/4824/4500/ 4626/ML-1630/2570/2571/2510/ 2850/1910/1915/2525/2525W/ 2580N2851/1630/Ph3250/3200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C297" authorId="0">
+    <comment ref="C298" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4725FN/STS/4828/4824/4500/ 4626/ML-1630/2570/2571/2510/ 2850/1910/1915/2525/2525W/ 2580N2851/1630/Ph3250/3200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C298" authorId="0">
+    <comment ref="C299" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4725FN/STS/4828/4824/4500/ 4626/ML-1630/2570/2571/2510/ 2850/1910/1915/2525/2525W/ 2580N2851/1630/Ph3250/3200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C299" authorId="0">
+    <comment ref="C300" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4725FN/STS/4828/4824/4500/ 4626/ML-1630/2570/2571/2510/ 2850/1910/1915/2525/2525W/ 2580N2851/1630/Ph3250/3200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C300" authorId="0">
+    <comment ref="C301" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Шестерня 45T вала тефлонового Samsung ML-1630/2570/2571/2510/2850/1910/1915/2525/2580/SCX-4725/4828/4824/4500/4626/Phaser 3250</t>
         </r>
       </text>
     </comment>
-    <comment ref="C301" authorId="0">
+    <comment ref="C302" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">AL1000/1010/1020 AL1200/1220/1240/1250 AR153/158/208/ AL2030/2031/2041/2051/ FO-2081/ MX-B201D/ MX-M200D/ AR160/161/162/163/164/ AR200/201/205/206/207 / MX-M232D/</t>
         </r>
       </text>
     </comment>
-    <comment ref="C302" authorId="0">
+    <comment ref="C303" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba e-Studio 16/20/25/163/165/166/167/160/200/202/203/205/207/230/232/233/237/250/280/282/283/Xerox WorkCentre Pro 416/421, GEAR-HR-RLR/6LH24603000/6LA84182000/6LE95885000/6LA55018000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C303" authorId="0">
+    <comment ref="C304" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba e-Studio 16/20/25/163/165/166/167/160/200/202/203/205/207/230/232/233/237/250/280/282/283/Xerox WorkCentre Pro 416/421, GEAR-HR-RLR/6LH24603000/6LA84182000/6LE95885000/6LA55018000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C304" authorId="0">
+    <comment ref="C305" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">A1UD371000	Зубчаста шестірня</t>
         </r>
       </text>
     </comment>
-    <comment ref="C305" authorId="0">
+    <comment ref="C306" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro MFP M521dn, LaserJet Enterprise 500 MFP M525dn, LaserJet Enterprise 500 MFP M525f, LaserJet Enterprise Flow MFP M525c</t>
         </r>
       </text>
     </comment>
-    <comment ref="C306" authorId="0">
+    <comment ref="C307" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для TOSHIBA E-Studio 163/ 203/ 165/ 205/ 166/ 206/ 167/ 207/ 237 6LA81670000/ 2GT16-6</t>
         </r>
       </text>
     </comment>
-    <comment ref="C307" authorId="0">
+    <comment ref="C308" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Minolta bizhub 165/185/215, A0XXPP3U01</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="316">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="317">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Шестерні</t>
   </si>
   <si>
     <t>18T/16T LJ 5200, RU5-0557</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>немає</t>
   </si>
   <si>
     <t>Блок шестерень в тримачі ролика захоплення з касети HP LJ 4200/4300/4250/4350, RL1-0013</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Комплект шестерень пічки LJ P3005 / M3027 / M3035, включає в себе  RC2-0657, RU5-0956, RU5-0957, RU5-0958, RU5-0959 , CB414-67923</t>
   </si>
   <si>
     <t>Комплект шестерень редуктора HP LJ Pro M402/M403/M426/M427, RC4-2975-03</t>
   </si>
   <si>
     <t>Комплект шестерні HP LJ M5025 / M5035 / M712 / M725,  складається з RU5-0628   RU5-0637   RU5-0655</t>
   </si>
   <si>
     <t>Насадка торцева на фотобарабан Samsung ML-2950/ML-2951/MLT-D103/D115 Everprint  TNOPC-SAM-MLT-D103-E</t>
   </si>
   <si>
     <t>Насадка торцева на фотобарабан Samsung ML-2950/ML-2951/MLT-D103/D115 Foshan</t>
   </si>
   <si>
     <t>Насадка торцева на фотобарабан Samsung ML-3310/3710 /SCX-4833/5637/MLT-D205  можливе самостійне доопрацювання для використання в MLT-D103/D115   MLT-D205TN  VEAYE</t>
@@ -5194,53 +5213,50 @@
   <si>
     <t>Шестерня мотора  RM1-8358/RM1-8357  привода фотобарабана HP LJ Enterprise M601/M602/M603 Series  RM1-8358-gear</t>
   </si>
   <si>
     <t>Шестерня муфти Samsung SCX-4200/SCX-4300, JC66-01202A</t>
   </si>
   <si>
     <t>Шестерня муфти Samsung SCX-4200/SCX-4300, JC66-01202A, CEE</t>
   </si>
   <si>
     <t>Шестерня муфти Samsung SCX-4200/SCX-4300, JC66-01202A, Foshan</t>
   </si>
   <si>
     <t>Шестерня муфти Samsung SCX-4200/SCX-4300, JC66-01202A, Micrographic</t>
   </si>
   <si>
     <t>Шестерня муфти Samsung SCX-4200/SCX-4300, JC66-01202A, Patron</t>
   </si>
   <si>
     <t>Шестерня муфти вала синхронізації  реєстрації  Sharp AR-S160 / 160 / 161 / AR-M205 / 200M / 160M / M160 / 5220, NGERH0062QSZZ</t>
   </si>
   <si>
     <t>Шестерня муфти подачі картриджа HP LJ PRO M102/M104/M106/M132/M134,  RC4-7886-000  Foshan</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>Шестерня Нокс</t>
   </si>
   <si>
     <t>Шестерня пічки 20T, LJ P3015/M3027/3035, RU5-0966</t>
   </si>
   <si>
     <t>Шестерня пічки 20T, LJ P3015/M3027/3035, RU5-0966, Foshan</t>
   </si>
   <si>
     <t>Шестерня пічки 27T, LJ 1160/ 1320/P2015/3390  RC1-3575/RU5-0307 , CEE</t>
   </si>
   <si>
     <t>Шестерня пічки 27T, LJ 1160/ 1320/P2015/3390  RC1-3575/RU5-0307 , Foshan</t>
   </si>
   <si>
     <t>Шестерня пічки 27T, LJ 1160/ 1320/P2015/3390  RC1-3575/RU5-0307 , Micrographic</t>
   </si>
   <si>
     <t>Шестерня пічки 27T, LJ 1160/ 1320/P2015/3390  RC1-3575/RU5-0307 , Patron</t>
   </si>
   <si>
     <t>Шестерня пічки 27T, LJ 1160/ 1320/P2015/3390  RC1-3575/RU5-0307 , VEAYE</t>
   </si>
   <si>
     <t>Шестерня пічки 36T/24T HP LJ 9000/9040/9050  RS6-0842-000  CET5903</t>
@@ -5624,50 +5640,53 @@
     <t>Шестерня тефлонового валу Samsung ML-1510/1710, SCX-4200, JC66-00564A, CET1203</t>
   </si>
   <si>
     <t>Шестерня тефлонового валу Samsung ML-1510/1710, SCX-4200, JC66-00564A, Micrographic</t>
   </si>
   <si>
     <t>Шестерня тефлонового валу Samsung ML-1510/1710, SCX-4200, JC66-00564A, Patron</t>
   </si>
   <si>
     <t>Шестерня тефлонового валу Samsung ML-2150/2550, JC66-40913B JC66-00669A</t>
   </si>
   <si>
     <t>Шестерня тефлонового валу Samsung ML-2160/2165/2168 SCX-3400/3405 JC66-03080A</t>
   </si>
   <si>
     <t>Шестерня тефлонового валу Samsung ML-2160/2165/2168 SCX-3400/3405 JC66-03080A Foshan</t>
   </si>
   <si>
     <t>Шестерня тефлонового валу Samsung ML-2160/2165/2168 SCX-3400/3405 JC66-03080A-VE VEAYE</t>
   </si>
   <si>
     <t>Шестерня тефлонового валу Samsung ML-2250/SCX-4520/4720/4920/Xerox WC Pe120, JC66-00695A</t>
   </si>
   <si>
     <t>Шестерня тефлонового валу Samsung ML-2950/ML-2951ND/SCX-4727/ML-2950ND, JC66-02992A</t>
+  </si>
+  <si>
+    <t>Шестерня тефлонового валу Samsung ML-2950/ML-2951ND/SCX-4727/ML-2950ND, JC66-02992A AHK</t>
   </si>
   <si>
     <t>Шестерня тефлонового валу Samsung ML-2950/ML-2951ND/SCX-4727/ML-2950ND, JC66-02992A VEAYE</t>
   </si>
   <si>
     <t>Шестерня тефлонового валу Samsung ML-3471ND, JC66-01588A  JC66-01588A-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Шестерня тефлонового валу Samsung ML-3471ND, JC66-01588A CET  CET3668</t>
   </si>
   <si>
     <t>Шестерня тефлонового валу Samsung ML-5000A / Docu Print P8e / P8ex / Lexmark Optra E310 JC66-40379A</t>
   </si>
   <si>
     <t>Шестерня тефлонового валу Samsung SCX-4725FN/4828, ML-1630/1910/2850, 45T  JC66-01254A  CEE</t>
   </si>
   <si>
     <t>Шестерня тефлонового валу Samsung SCX-4725FN/4828, ML-1630/1910/2850, 45T JC66-01254A  GML4725-PG  Micrographic</t>
   </si>
   <si>
     <t>Шестерня тефлонового валу Samsung SCX-4725FN/4828, ML-1630/1910/2850, 45T JC66-01254A CET3655</t>
   </si>
   <si>
     <t>Шестерня тефлонового валу Samsung SCX-4725FN/4828, ML-1630/1910/2850, JC66-01254A,  GEAR-SAM-01254A-PN  Patron</t>
   </si>
@@ -6120,51 +6139,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I308"/>
+  <dimension ref="A1:I309"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -6293,6880 +6312,7497 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>21996</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>132.61</v>
+        <v>132.46</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>15990</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>604.35</v>
+        <v>603.6799999999999</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>13650</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>537.6</v>
+        <v>537</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>32678</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>641.09</v>
+        <v>640.37</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>33385</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>1008</v>
+        <v>1006.88</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>28548</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>48.38</v>
+        <v>48.33</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>18274</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>49.73</v>
+        <v>49.67</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>29450</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>49.73</v>
+        <v>49.67</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>30298</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>64.51000000000001</v>
+        <v>64.44</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>26235</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>353.02</v>
+        <v>351.29</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>24873</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>279.55</v>
+        <v>279.24</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>24872</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>262.98</v>
+        <v>262.68</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>24875</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>283.14</v>
+        <v>282.82</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>22876</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>428.74</v>
+        <v>428.26</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>30461</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>314.05</v>
+        <v>313.7</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>21757</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>8483908990</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>104.38</v>
+        <v>104.27</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>23496</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>123.2</v>
+        <v>123.06</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>180</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>80.64</v>
+        <v>80.55</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>13869</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>594.9400000000001</v>
+        <v>594.28</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>184</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>107.52</v>
+        <v>107.4</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>185</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>44.8</v>
+        <v>44.75</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>22845</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>100.8</v>
+        <v>100.69</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>24871</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>382.14</v>
+        <v>381.72</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>27792</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>221.76</v>
+        <v>221.51</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>17742</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>195.33</v>
+        <v>195.11</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>21756</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D36" s="1">
         <v>8483908990</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>123.2</v>
+        <v>123.06</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>33384</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
         <v>0</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>15432</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>208.32</v>
+        <v>208.09</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I38" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>24088</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>157.7</v>
+        <v>157.52</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>31939</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>585.98</v>
+        <v>585.33</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>18905</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>309.12</v>
+        <v>308.78</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>27098</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>197.57</v>
+        <v>197.35</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>20334</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>158.14</v>
+        <v>157.97</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>28346</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>465.92</v>
+        <v>465.4</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>20608</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>186.82</v>
+        <v>186.61</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>181</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>53.76</v>
+        <v>53.7</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I46" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>22741</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>163.52</v>
+        <v>163.34</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I47" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>16890</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>293.44</v>
+        <v>293.11</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I48" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>17558</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>357.5</v>
+        <v>357.11</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I49" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>15989</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>155.01</v>
+        <v>154.84</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I50" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>22842</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>129.92</v>
+        <v>129.78</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I51" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>18903</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>259.84</v>
+        <v>259.55</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>29917</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>254.02</v>
+        <v>253.73</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I53" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>9914</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>154.56</v>
+        <v>154.39</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I54" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>10811</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>2105.6</v>
+        <v>2103.25</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
+      <c r="H55" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I55" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>8888</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>354.82</v>
+        <v>354.42</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I56" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>7220</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>379.9</v>
+        <v>379.48</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
+      <c r="H57" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I57" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>8889</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>752.64</v>
+        <v>751.8</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I58" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>20760</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>241.92</v>
+        <v>241.65</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I59" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>6314</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>246.4</v>
+        <v>246.13</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="1"/>
+      <c r="H60" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I60" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>7346</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>537.6</v>
+        <v>537</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I61" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>10254</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>194.43</v>
+        <v>194.22</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I62" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>10239</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>209.66</v>
+        <v>209.43</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="1"/>
+      <c r="H63" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I63" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>26291</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>336</v>
+        <v>335.63</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="1"/>
+      <c r="H64" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I64" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>16303</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>133.5</v>
+        <v>133.36</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="1"/>
+      <c r="H65" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I65" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>20861</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>118.72</v>
+        <v>118.59</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="1"/>
+      <c r="H66" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I66" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>16304</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>252.67</v>
+        <v>252.39</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I67" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>15329</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>510.72</v>
+        <v>510.15</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
+      <c r="H68" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I68" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>15330</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>456.96</v>
+        <v>456.45</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="1"/>
+      <c r="H69" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I69" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>16453</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>224.9</v>
+        <v>224.65</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="1"/>
+      <c r="H70" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I70" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>6316</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>806.4</v>
+        <v>805.5</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="1"/>
+      <c r="H71" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I71" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>2489</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>374.98</v>
+        <v>374.56</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="1"/>
+      <c r="H72" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I72" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>6315</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>259.84</v>
+        <v>259.55</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="1"/>
+      <c r="H73" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I73" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>7211</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>224</v>
+        <v>223.75</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="1"/>
+      <c r="H74" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I74" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>27133</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D75" s="1">
         <v>8483908990</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>111.1</v>
+        <v>110.98</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="1"/>
+      <c r="H75" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I75" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>27141</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D76" s="1">
         <v>8483908990</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>111.1</v>
+        <v>110.98</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="1"/>
+      <c r="H76" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I76" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>7453</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>259.84</v>
+        <v>259.55</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="1"/>
+      <c r="H77" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I77" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>3820</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>376.77</v>
+        <v>376.35</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="1"/>
+      <c r="H78" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I78" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>20753</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>190.85</v>
+        <v>190.64</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="1"/>
+      <c r="H79" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I79" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>18256</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>143.81</v>
+        <v>143.65</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="1"/>
+      <c r="H80" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I80" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>4560</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>266.56</v>
+        <v>266.26</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="1"/>
+      <c r="H81" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I81" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>9943</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>756.22</v>
+        <v>755.38</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="1"/>
+      <c r="H82" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I82" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>21198</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>247.3</v>
+        <v>247.02</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="1"/>
+      <c r="H83" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I83" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>17357</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>159.94</v>
+        <v>159.76</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="1"/>
+      <c r="H84" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I84" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>23288</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>189.5</v>
+        <v>189.29</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="1"/>
+      <c r="H85" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I85" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>34736</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D86" s="1">
         <v>8483908990</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>175.62</v>
+        <v>175.42</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="1"/>
+      <c r="H86" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I86" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>18408</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>257.6</v>
+        <v>257.31</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="1"/>
+      <c r="H87" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I87" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>18409</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>163.52</v>
+        <v>163.34</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="1"/>
+      <c r="H88" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I88" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>10240</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>99.90000000000001</v>
+        <v>99.79000000000001</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="1"/>
+      <c r="H89" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I89" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>26518</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>85.12</v>
+        <v>85.03</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="1"/>
+      <c r="H90" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I90" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>31443</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>96.31999999999999</v>
+        <v>96.20999999999999</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="1"/>
+      <c r="H91" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I91" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>21275</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>86.91</v>
+        <v>86.81999999999999</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="1"/>
+      <c r="H92" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I92" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>26061</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>103.04</v>
+        <v>102.93</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="1"/>
+      <c r="H93" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I93" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>31689</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>108.86</v>
+        <v>108.74</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="1"/>
+      <c r="H94" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I94" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>13713</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>174.72</v>
+        <v>174.53</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="1"/>
+      <c r="H95" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I95" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>10241</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>93.63</v>
+        <v>93.53</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="1"/>
+      <c r="H96" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I96" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>23120</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D97" s="1">
         <v>8483908990</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>53.31</v>
+        <v>53.25</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="1"/>
+      <c r="H97" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I97" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>10242</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>90.94</v>
+        <v>90.84</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="1"/>
+      <c r="H98" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I98" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>21197</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>81.98</v>
+        <v>81.89</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="1"/>
+      <c r="H99" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I99" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>22514</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D100" s="1">
         <v>8483908990</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>86.91</v>
+        <v>86.81999999999999</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="1"/>
+      <c r="H100" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I100" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>10243</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>119.62</v>
+        <v>119.48</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="1"/>
+      <c r="H101" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I101" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>18839</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D102" s="1">
         <v>8483908990</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>109.76</v>
+        <v>109.64</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="1"/>
+      <c r="H102" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I102" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>22516</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>131.26</v>
+        <v>131.12</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="1"/>
+      <c r="H103" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I103" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>12223</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>340.93</v>
+        <v>340.55</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="1"/>
+      <c r="H104" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I104" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>22844</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>118.72</v>
+        <v>118.59</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="1"/>
+      <c r="H105" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I105" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>17741</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>156.35</v>
+        <v>156.18</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="1"/>
+      <c r="H106" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I106" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>20835</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D107" s="1">
         <v>8483908990</v>
       </c>
       <c r="E107" s="1">
         <v>10</v>
       </c>
       <c r="F107" s="1">
-        <v>105.28</v>
+        <v>105.16</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="1"/>
+      <c r="H107" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I107" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>21755</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>220.42</v>
+        <v>220.17</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="1"/>
+      <c r="H108" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I108" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>18410</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
         <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>277.76</v>
+        <v>277.45</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="1"/>
+      <c r="H109" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I109" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>33017</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>44.35</v>
+        <v>39.38</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="1"/>
+      <c r="H110" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I110" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>30806</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>68.54000000000001</v>
+        <v>68.47</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="1"/>
+      <c r="H111" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I111" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>32425</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>64.51000000000001</v>
+        <v>64.44</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="1"/>
+      <c r="H112" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I112" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>26712</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>103.04</v>
+        <v>102.93</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="1"/>
+      <c r="H113" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I113" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>17521</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>71.68000000000001</v>
+        <v>71.59999999999999</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="1"/>
+      <c r="H114" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I114" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>19449</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D115" s="1">
         <v>8483908990</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>193.54</v>
+        <v>193.32</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="1"/>
+      <c r="H115" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I115" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>28004</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>119.62</v>
+        <v>119.48</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="1"/>
+      <c r="H116" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I116" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>20587</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D117" s="1">
         <v>8483908990</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>56</v>
+        <v>55.94</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="1"/>
+      <c r="H117" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I117" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>25696</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D118" s="1">
         <v>8483908990</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>74.37</v>
+        <v>74.29000000000001</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="1"/>
+      <c r="H118" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I118" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>20831</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>80.64</v>
+        <v>80.55</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="1"/>
+      <c r="H119" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I119" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>22517</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D120" s="1">
         <v>8443999090</v>
       </c>
       <c r="E120" s="1">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>120.96</v>
+        <v>120.83</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="1"/>
+      <c r="H120" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I120" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>24870</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
         <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>67.2</v>
+        <v>67.13</v>
       </c>
       <c r="G121" s="5" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="H121" s="1"/>
+        <v>129</v>
+      </c>
+      <c r="H121" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I121" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>14488</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>66.75</v>
+        <v>66.68000000000001</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="1"/>
+      <c r="H122" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I122" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>25867</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>63.62</v>
+        <v>63.55</v>
       </c>
       <c r="G123" s="5" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="H123" s="1"/>
+        <v>129</v>
+      </c>
+      <c r="H123" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I123" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>33778</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
         <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>49.28</v>
+        <v>49.23</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="1"/>
+      <c r="H124" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I124" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>19865</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D125" s="1">
         <v>8483908990</v>
       </c>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>68.98999999999999</v>
+        <v>68.92</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="1"/>
+      <c r="H125" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I125" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>23498</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
         <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>66.3</v>
+        <v>66.23</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="1"/>
+      <c r="H126" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I126" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>23544</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D127" s="1">
         <v>8483908990</v>
       </c>
       <c r="E127" s="1">
         <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>186.37</v>
+        <v>186.16</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="1"/>
+      <c r="H127" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I127" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>32039</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D128" s="1">
         <v>8483908990</v>
       </c>
       <c r="E128" s="1">
         <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>76.61</v>
+        <v>76.52</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="1"/>
+      <c r="H128" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I128" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>30254</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
         <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>177.41</v>
+        <v>177.21</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="1"/>
+      <c r="H129" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I129" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>15985</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
         <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>97.66</v>
+        <v>97.56</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="1"/>
+      <c r="H130" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I130" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>21800</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>180.1</v>
+        <v>179.9</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="1"/>
+      <c r="H131" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I131" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>29700</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>256.7</v>
+        <v>256.42</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="1"/>
+      <c r="H132" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I132" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>25178</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D133" s="1">
         <v>8443999090</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>187.26</v>
+        <v>187.06</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="1"/>
+      <c r="H133" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I133" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>23385</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D134" s="1">
         <v>8443999090</v>
       </c>
       <c r="E134" s="1">
         <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>214.59</v>
+        <v>214.35</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="1"/>
+      <c r="H134" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I134" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>20827</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>336</v>
+        <v>335.63</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="1"/>
+      <c r="H135" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I135" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>9035</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>358.4</v>
+        <v>358</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="1"/>
+      <c r="H136" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I136" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>19692</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D137" s="1">
         <v>8483908990</v>
       </c>
       <c r="E137" s="1">
         <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>69.44</v>
+        <v>69.36</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="1"/>
+      <c r="H137" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I137" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
         <v>33756</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>21.06</v>
+        <v>21.03</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="1"/>
+      <c r="H138" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I138" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>20885</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D139" s="1">
         <v>8483908990</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>33.6</v>
+        <v>33.56</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="1"/>
+      <c r="H139" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I139" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
         <v>16983</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>21.95</v>
+        <v>21.93</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="1"/>
+      <c r="H140" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I140" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
         <v>33556</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>483.84</v>
+        <v>483.3</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="1"/>
+      <c r="H141" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I141" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
         <v>20007</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>178.75</v>
+        <v>178.55</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="1"/>
+      <c r="H142" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I142" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
         <v>31666</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D143" s="1">
         <v>8483908990</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>72.13</v>
+        <v>72.05</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="1"/>
+      <c r="H143" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I143" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
         <v>16957</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>139.33</v>
+        <v>139.17</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="1"/>
+      <c r="H144" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I144" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
         <v>26498</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>64.51000000000001</v>
+        <v>64.44</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="1"/>
+      <c r="H145" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I145" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
         <v>20693</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
         <v>10</v>
       </c>
       <c r="F146" s="1">
-        <v>135.3</v>
+        <v>135.15</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="1"/>
+      <c r="H146" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I146" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
         <v>24789</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>588.22</v>
+        <v>587.5700000000001</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="1"/>
+      <c r="H147" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I147" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
         <v>34814</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>180.99</v>
+        <v>180.79</v>
       </c>
       <c r="G148" s="1"/>
       <c r="H148" s="5" t="s">
-        <v>156</v>
+        <v>15</v>
       </c>
       <c r="I148" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
         <v>14402</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>157</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
         <v>0</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="1"/>
+      <c r="H149" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I149" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
         <v>27443</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>91.39</v>
+        <v>91.29000000000001</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="1"/>
+      <c r="H150" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I150" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
         <v>19419</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>159</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>97.66</v>
+        <v>97.56</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="1"/>
+      <c r="H151" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I151" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
         <v>31667</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D152" s="1">
         <v>8483908990</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>56</v>
+        <v>55.94</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="1"/>
+      <c r="H152" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I152" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
         <v>20307</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>161</v>
       </c>
       <c r="D153" s="1">
         <v>8443999090</v>
       </c>
       <c r="E153" s="1">
         <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>64.51000000000001</v>
+        <v>64.44</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="1"/>
+      <c r="H153" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I153" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
         <v>26499</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>162</v>
       </c>
       <c r="D154" s="1">
         <v>8443999090</v>
       </c>
       <c r="E154" s="1">
         <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>56.45</v>
+        <v>56.39</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="1"/>
+      <c r="H154" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I154" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
         <v>26116</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>163</v>
       </c>
       <c r="D155" s="1">
         <v>8483908990</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>66.3</v>
+        <v>66.23</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="1"/>
+      <c r="H155" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I155" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
         <v>21612</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>164</v>
       </c>
       <c r="D156" s="1">
         <v>8443999090</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>57.79</v>
+        <v>57.73</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="1"/>
+      <c r="H156" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I156" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
         <v>24978</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>165</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>156.8</v>
+        <v>156.63</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="1"/>
+      <c r="H157" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I157" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
         <v>19754</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>196.22</v>
+        <v>196.01</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="1"/>
+      <c r="H158" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I158" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
         <v>20394</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>167</v>
       </c>
       <c r="D159" s="1">
         <v>8483908990</v>
       </c>
       <c r="E159" s="1">
         <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>63.62</v>
+        <v>63.55</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="1"/>
+      <c r="H159" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I159" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
         <v>23887</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>168</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>97.66</v>
+        <v>97.56</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="1"/>
+      <c r="H160" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I160" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
         <v>6707</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>169</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
         <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>89.59999999999999</v>
+        <v>89.5</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="1"/>
+      <c r="H161" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I161" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
         <v>22515</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>170</v>
       </c>
       <c r="D162" s="1">
         <v>8443999090</v>
       </c>
       <c r="E162" s="1">
         <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>60.48</v>
+        <v>60.41</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="1"/>
+      <c r="H162" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I162" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
         <v>21480</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>171</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
         <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>67.2</v>
+        <v>67.13</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="1"/>
+      <c r="H163" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I163" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
         <v>10244</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>172</v>
       </c>
       <c r="D164" s="1">
         <v>8443999090</v>
       </c>
       <c r="E164" s="1">
         <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>129.92</v>
+        <v>129.78</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="1"/>
+      <c r="H164" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I164" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
         <v>23329</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>173</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>155.01</v>
+        <v>154.84</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="1"/>
+      <c r="H165" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I165" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
         <v>23330</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
         <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>187.71</v>
+        <v>187.5</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="1"/>
+      <c r="H166" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I166" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
         <v>27542</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>175</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
         <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>379.01</v>
+        <v>378.59</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="1"/>
+      <c r="H167" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I167" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
         <v>8412</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>176</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>291.2</v>
+        <v>290.88</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="1"/>
+      <c r="H168" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I168" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
         <v>4317</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>268.8</v>
+        <v>268.5</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="1"/>
+      <c r="H169" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I169" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
         <v>11009</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D170" s="1">
         <v>8443999090</v>
       </c>
       <c r="E170" s="1">
         <v>1</v>
       </c>
       <c r="F170" s="1">
-        <v>591.36</v>
+        <v>590.7</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="1"/>
+      <c r="H170" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I170" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
         <v>9942</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>179</v>
       </c>
       <c r="D171" s="1">
         <v>8443999090</v>
       </c>
       <c r="E171" s="1">
         <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>420.22</v>
+        <v>419.76</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="1"/>
+      <c r="H171" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I171" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
         <v>5104</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>180</v>
       </c>
       <c r="D172" s="1">
         <v>8443999090</v>
       </c>
       <c r="E172" s="1">
         <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>1112.83</v>
+        <v>1111.59</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="1"/>
+      <c r="H172" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I172" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
         <v>25218</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>181</v>
       </c>
       <c r="D173" s="1">
         <v>8483908990</v>
       </c>
       <c r="E173" s="1">
         <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>107.07</v>
+        <v>106.95</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="1"/>
+      <c r="H173" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I173" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
         <v>31579</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D174" s="1">
         <v>8483908990</v>
       </c>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>60.93</v>
+        <v>60.86</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="1"/>
+      <c r="H174" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I174" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
         <v>20616</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>183</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
         <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>96.31999999999999</v>
+        <v>96.20999999999999</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="1"/>
+      <c r="H175" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I175" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
         <v>31259</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>184</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
         <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>154.56</v>
+        <v>154.39</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="1"/>
+      <c r="H176" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I176" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
         <v>31998</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>185</v>
       </c>
       <c r="D177" s="1">
         <v>8443999090</v>
       </c>
       <c r="E177" s="1">
         <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>81.09</v>
+        <v>81</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="1"/>
+      <c r="H177" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I177" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
         <v>18033</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D178" s="1">
         <v>8443999090</v>
       </c>
       <c r="E178" s="1">
         <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>201.15</v>
+        <v>200.93</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="1"/>
+      <c r="H178" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I178" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
         <v>31349</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>187</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
         <v>1</v>
       </c>
       <c r="F179" s="1">
-        <v>134.4</v>
+        <v>134.25</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="1"/>
+      <c r="H179" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I179" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
         <v>16358</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>188</v>
       </c>
       <c r="D180" s="1">
         <v>8443999090</v>
       </c>
       <c r="E180" s="1">
         <v>1</v>
       </c>
       <c r="F180" s="1">
-        <v>274.18</v>
+        <v>273.87</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="1"/>
+      <c r="H180" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I180" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
         <v>20777</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D181" s="1">
         <v>8443999090</v>
       </c>
       <c r="E181" s="1">
         <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>86.91</v>
+        <v>86.81999999999999</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="1"/>
+      <c r="H181" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I181" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
         <v>33777</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>190</v>
       </c>
       <c r="D182" s="1">
         <v>8443999090</v>
       </c>
       <c r="E182" s="1">
         <v>1</v>
       </c>
       <c r="F182" s="1">
-        <v>51.97</v>
+        <v>51.91</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="1"/>
+      <c r="H182" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I182" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
         <v>21758</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>191</v>
       </c>
       <c r="D183" s="1">
         <v>8483908990</v>
       </c>
       <c r="E183" s="1">
         <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>70.34</v>
+        <v>70.26000000000001</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="1"/>
+      <c r="H183" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I183" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
         <v>23412</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>58.69</v>
+        <v>58.62</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="1"/>
+      <c r="H184" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I184" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
         <v>31291</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>193</v>
       </c>
       <c r="D185" s="1">
         <v>8443999090</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>75.26000000000001</v>
+        <v>75.18000000000001</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="1"/>
+      <c r="H185" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I185" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
         <v>33776</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>194</v>
       </c>
       <c r="D186" s="1">
         <v>8443999090</v>
       </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
       <c r="F186" s="1">
-        <v>42.11</v>
+        <v>42.07</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="1"/>
+      <c r="H186" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I186" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
         <v>20284</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>195</v>
       </c>
       <c r="D187" s="1">
         <v>8443999090</v>
       </c>
       <c r="E187" s="1">
         <v>1</v>
       </c>
       <c r="F187" s="1">
-        <v>74.81999999999999</v>
+        <v>74.73</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="1"/>
+      <c r="H187" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I187" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
         <v>28506</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>196</v>
       </c>
       <c r="D188" s="1">
         <v>8443999090</v>
       </c>
       <c r="E188" s="1">
         <v>1</v>
       </c>
       <c r="F188" s="1">
-        <v>57.79</v>
+        <v>57.73</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="1"/>
+      <c r="H188" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I188" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
         <v>22874</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>197</v>
       </c>
       <c r="D189" s="1">
         <v>8483908990</v>
       </c>
       <c r="E189" s="1">
         <v>1</v>
       </c>
       <c r="F189" s="1">
-        <v>76.16</v>
+        <v>76.08</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="1"/>
+      <c r="H189" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I189" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
         <v>15738</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>198</v>
       </c>
       <c r="D190" s="1">
         <v>8443999090</v>
       </c>
       <c r="E190" s="1">
         <v>1</v>
       </c>
       <c r="F190" s="1">
-        <v>148.29</v>
+        <v>148.12</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="1"/>
+      <c r="H190" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I190" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
         <v>15986</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>199</v>
       </c>
       <c r="D191" s="1">
         <v>8443999090</v>
       </c>
       <c r="E191" s="1">
         <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>178.3</v>
+        <v>178.11</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="1"/>
+      <c r="H191" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I191" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
         <v>22843</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>200</v>
       </c>
       <c r="D192" s="1">
         <v>8443999090</v>
       </c>
       <c r="E192" s="1">
         <v>1</v>
       </c>
       <c r="F192" s="1">
-        <v>89.59999999999999</v>
+        <v>89.5</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="1"/>
+      <c r="H192" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I192" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="2">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
         <v>31524</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>201</v>
       </c>
       <c r="D193" s="1">
         <v>8443999090</v>
       </c>
       <c r="E193" s="1">
         <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>54.66</v>
+        <v>54.6</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="1"/>
+      <c r="H193" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I193" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
         <v>18567</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>202</v>
       </c>
       <c r="D194" s="1">
         <v>8443999090</v>
       </c>
       <c r="E194" s="1">
         <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>66.75</v>
+        <v>66.68000000000001</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="1"/>
+      <c r="H194" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I194" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
         <v>21759</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>203</v>
       </c>
       <c r="D195" s="1">
         <v>8483908990</v>
       </c>
       <c r="E195" s="1">
         <v>1</v>
       </c>
       <c r="F195" s="1">
-        <v>64.51000000000001</v>
+        <v>64.44</v>
       </c>
       <c r="G195" s="1"/>
-      <c r="H195" s="1"/>
+      <c r="H195" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I195" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
         <v>21858</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>204</v>
       </c>
       <c r="D196" s="1">
         <v>8443999090</v>
       </c>
       <c r="E196" s="1">
         <v>1</v>
       </c>
       <c r="F196" s="1">
-        <v>60.48</v>
+        <v>60.41</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="1"/>
+      <c r="H196" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I196" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
         <v>33779</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>205</v>
       </c>
       <c r="D197" s="1">
         <v>8443999090</v>
       </c>
       <c r="E197" s="1">
         <v>1</v>
       </c>
       <c r="F197" s="1">
-        <v>49.28</v>
+        <v>49.23</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="1"/>
+      <c r="H197" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I197" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
         <v>21760</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>206</v>
       </c>
       <c r="D198" s="1">
         <v>8483908990</v>
       </c>
       <c r="E198" s="1">
         <v>1</v>
       </c>
       <c r="F198" s="1">
-        <v>77.95</v>
+        <v>77.87</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="1"/>
+      <c r="H198" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I198" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
         <v>23499</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D199" s="1">
         <v>8443999090</v>
       </c>
       <c r="E199" s="1">
         <v>1</v>
       </c>
       <c r="F199" s="1">
-        <v>58.69</v>
+        <v>58.62</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="1"/>
+      <c r="H199" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I199" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
         <v>14225</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>208</v>
       </c>
       <c r="D200" s="1">
         <v>8443999090</v>
       </c>
       <c r="E200" s="1">
         <v>1</v>
       </c>
       <c r="F200" s="1">
-        <v>188.16</v>
+        <v>187.95</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="1"/>
+      <c r="H200" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I200" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
         <v>29970</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>209</v>
       </c>
       <c r="D201" s="1">
         <v>8443999090</v>
       </c>
       <c r="E201" s="1">
         <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>54.66</v>
+        <v>54.6</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="1"/>
+      <c r="H201" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I201" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
         <v>27169</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
         <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>58.69</v>
+        <v>58.62</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="1"/>
+      <c r="H202" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I202" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
         <v>21761</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>211</v>
       </c>
       <c r="D203" s="1">
         <v>8483908990</v>
       </c>
       <c r="E203" s="1">
         <v>1</v>
       </c>
       <c r="F203" s="1">
-        <v>65.41</v>
+        <v>65.34</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="1"/>
+      <c r="H203" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I203" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="2">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
         <v>21815</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>212</v>
       </c>
       <c r="D204" s="1">
         <v>8443999090</v>
       </c>
       <c r="E204" s="1">
         <v>1</v>
       </c>
       <c r="F204" s="1">
-        <v>60.48</v>
+        <v>60.41</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="1"/>
+      <c r="H204" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I204" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
         <v>17426</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>213</v>
       </c>
       <c r="D205" s="1">
         <v>8443999090</v>
       </c>
       <c r="E205" s="1">
         <v>1</v>
       </c>
       <c r="F205" s="1">
-        <v>62.27</v>
+        <v>62.2</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="1"/>
+      <c r="H205" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I205" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
         <v>22581</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>214</v>
       </c>
       <c r="D206" s="1">
         <v>8443999090</v>
       </c>
       <c r="E206" s="1">
         <v>1</v>
       </c>
       <c r="F206" s="1">
-        <v>64.51000000000001</v>
+        <v>64.44</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="1"/>
+      <c r="H206" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I206" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
         <v>31578</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D207" s="1">
         <v>8483908990</v>
       </c>
       <c r="E207" s="1">
         <v>1</v>
       </c>
       <c r="F207" s="1">
-        <v>69.44</v>
+        <v>69.36</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="1"/>
+      <c r="H207" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I207" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
         <v>18214</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>216</v>
       </c>
       <c r="D208" s="1">
         <v>8443999090</v>
       </c>
       <c r="E208" s="1">
         <v>1</v>
       </c>
       <c r="F208" s="1">
-        <v>77.5</v>
+        <v>77.42</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="1"/>
+      <c r="H208" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I208" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
         <v>23121</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>217</v>
       </c>
       <c r="D209" s="1">
         <v>8483908990</v>
       </c>
       <c r="E209" s="1">
         <v>1</v>
       </c>
       <c r="F209" s="1">
-        <v>104.38</v>
+        <v>104.27</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="1"/>
+      <c r="H209" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I209" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
         <v>20617</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>218</v>
       </c>
       <c r="D210" s="1">
         <v>8443999090</v>
       </c>
       <c r="E210" s="1">
         <v>1</v>
       </c>
       <c r="F210" s="1">
-        <v>100.8</v>
+        <v>100.69</v>
       </c>
       <c r="G210" s="1"/>
-      <c r="H210" s="1"/>
+      <c r="H210" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I210" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="2">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
         <v>28908</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>219</v>
       </c>
       <c r="D211" s="1">
         <v>8443999090</v>
       </c>
       <c r="E211" s="1">
         <v>1</v>
       </c>
       <c r="F211" s="1">
-        <v>145.15</v>
+        <v>144.99</v>
       </c>
       <c r="G211" s="1"/>
-      <c r="H211" s="1"/>
+      <c r="H211" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I211" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="2">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
         <v>21333</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>220</v>
       </c>
       <c r="D212" s="1">
         <v>8443999090</v>
       </c>
       <c r="E212" s="1">
         <v>1</v>
       </c>
       <c r="F212" s="1">
-        <v>156.35</v>
+        <v>156.18</v>
       </c>
       <c r="G212" s="1"/>
-      <c r="H212" s="1"/>
+      <c r="H212" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I212" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="2">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
         <v>16810</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>221</v>
       </c>
       <c r="D213" s="1">
         <v>8443999090</v>
       </c>
       <c r="E213" s="1">
         <v>1</v>
       </c>
       <c r="F213" s="1">
-        <v>174.72</v>
+        <v>174.53</v>
       </c>
       <c r="G213" s="1"/>
-      <c r="H213" s="1"/>
+      <c r="H213" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I213" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="2">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
         <v>31601</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>222</v>
       </c>
       <c r="D214" s="1">
         <v>8483908990</v>
       </c>
       <c r="E214" s="1">
         <v>1</v>
       </c>
       <c r="F214" s="1">
-        <v>59.14</v>
+        <v>59.07</v>
       </c>
       <c r="G214" s="1"/>
-      <c r="H214" s="1"/>
+      <c r="H214" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I214" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="2">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
         <v>14487</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>223</v>
       </c>
       <c r="D215" s="1">
         <v>8443999090</v>
       </c>
       <c r="E215" s="1">
         <v>1</v>
       </c>
       <c r="F215" s="1">
-        <v>86.91</v>
+        <v>86.81999999999999</v>
       </c>
       <c r="G215" s="1"/>
-      <c r="H215" s="1"/>
+      <c r="H215" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I215" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="2">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
         <v>22522</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>224</v>
       </c>
       <c r="D216" s="1">
         <v>8483908990</v>
       </c>
       <c r="E216" s="1">
         <v>1</v>
       </c>
       <c r="F216" s="1">
-        <v>96.31999999999999</v>
+        <v>96.20999999999999</v>
       </c>
       <c r="G216" s="1"/>
-      <c r="H216" s="1"/>
+      <c r="H216" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I216" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="2">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
         <v>20802</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>225</v>
       </c>
       <c r="D217" s="1">
         <v>8443999090</v>
       </c>
       <c r="E217" s="1">
         <v>1</v>
       </c>
       <c r="F217" s="1">
-        <v>90.05</v>
+        <v>89.95</v>
       </c>
       <c r="G217" s="1"/>
-      <c r="H217" s="1"/>
+      <c r="H217" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I217" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="218" spans="1:9" outlineLevel="2">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
         <v>14486</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>226</v>
       </c>
       <c r="D218" s="1">
         <v>8443999090</v>
       </c>
       <c r="E218" s="1">
         <v>1</v>
       </c>
       <c r="F218" s="1">
-        <v>75.26000000000001</v>
+        <v>75.18000000000001</v>
       </c>
       <c r="G218" s="1"/>
-      <c r="H218" s="1"/>
+      <c r="H218" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I218" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="2">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
         <v>22524</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>227</v>
       </c>
       <c r="D219" s="1">
         <v>8443999090</v>
       </c>
       <c r="E219" s="1">
         <v>10</v>
       </c>
       <c r="F219" s="1">
-        <v>96.31999999999999</v>
+        <v>96.20999999999999</v>
       </c>
       <c r="G219" s="1"/>
-      <c r="H219" s="1"/>
+      <c r="H219" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I219" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="2">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
         <v>20768</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>228</v>
       </c>
       <c r="D220" s="1">
         <v>8443999090</v>
       </c>
       <c r="E220" s="1">
         <v>1</v>
       </c>
       <c r="F220" s="1">
-        <v>114.69</v>
+        <v>114.56</v>
       </c>
       <c r="G220" s="1"/>
-      <c r="H220" s="1"/>
+      <c r="H220" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I220" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="2">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
         <v>15228</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>229</v>
       </c>
       <c r="D221" s="1">
         <v>8443999090</v>
       </c>
       <c r="E221" s="1">
         <v>1</v>
       </c>
       <c r="F221" s="1">
-        <v>660.8</v>
+        <v>660.0599999999999</v>
       </c>
       <c r="G221" s="1"/>
-      <c r="H221" s="1"/>
+      <c r="H221" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I221" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="2">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
         <v>17424</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>230</v>
       </c>
       <c r="D222" s="1">
         <v>8443999090</v>
       </c>
       <c r="E222" s="1">
         <v>1</v>
       </c>
       <c r="F222" s="1">
-        <v>274.18</v>
+        <v>273.87</v>
       </c>
       <c r="G222" s="1"/>
-      <c r="H222" s="1"/>
+      <c r="H222" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I222" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="2">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
         <v>25216</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>231</v>
       </c>
       <c r="D223" s="1">
         <v>8483908990</v>
       </c>
       <c r="E223" s="1">
         <v>1</v>
       </c>
       <c r="F223" s="1">
-        <v>102.14</v>
+        <v>102.03</v>
       </c>
       <c r="G223" s="1"/>
-      <c r="H223" s="1"/>
+      <c r="H223" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I223" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="2">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
         <v>31602</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D224" s="1">
         <v>8483908990</v>
       </c>
       <c r="E224" s="1">
         <v>1</v>
       </c>
       <c r="F224" s="1">
-        <v>49.28</v>
+        <v>49.23</v>
       </c>
       <c r="G224" s="1"/>
-      <c r="H224" s="1"/>
+      <c r="H224" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I224" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="2">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
         <v>15984</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>233</v>
       </c>
       <c r="D225" s="1">
         <v>8443999090</v>
       </c>
       <c r="E225" s="1">
         <v>1</v>
       </c>
       <c r="F225" s="1">
-        <v>84.67</v>
+        <v>85.03</v>
       </c>
       <c r="G225" s="1"/>
-      <c r="H225" s="1"/>
+      <c r="H225" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I225" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="2">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
         <v>20661</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>234</v>
       </c>
       <c r="D226" s="1">
         <v>8443999090</v>
       </c>
       <c r="E226" s="1">
         <v>1</v>
       </c>
       <c r="F226" s="1">
-        <v>72.58</v>
+        <v>72.5</v>
       </c>
       <c r="G226" s="1"/>
-      <c r="H226" s="1"/>
+      <c r="H226" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I226" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="2">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
         <v>31147</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>235</v>
       </c>
       <c r="D227" s="1">
         <v>8443999090</v>
       </c>
       <c r="E227" s="1">
         <v>1</v>
       </c>
       <c r="F227" s="1">
-        <v>139.78</v>
+        <v>99.34999999999999</v>
       </c>
       <c r="G227" s="1"/>
-      <c r="H227" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H227" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I227" s="1" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="2">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
         <v>19845</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>236</v>
       </c>
       <c r="D228" s="1">
         <v>8443999090</v>
       </c>
       <c r="E228" s="1">
         <v>1</v>
       </c>
       <c r="F228" s="1">
-        <v>873.6</v>
+        <v>872.63</v>
       </c>
       <c r="G228" s="1"/>
-      <c r="H228" s="1"/>
+      <c r="H228" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I228" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="2">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
         <v>25746</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>237</v>
       </c>
       <c r="D229" s="1">
         <v>8443999090</v>
       </c>
       <c r="E229" s="1">
         <v>1</v>
       </c>
       <c r="F229" s="1">
-        <v>466.37</v>
+        <v>465.85</v>
       </c>
       <c r="G229" s="1"/>
-      <c r="H229" s="1"/>
+      <c r="H229" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I229" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="2">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
         <v>34745</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>238</v>
       </c>
       <c r="D230" s="1">
         <v>8443999090</v>
       </c>
       <c r="E230" s="1">
         <v>1</v>
       </c>
       <c r="F230" s="1">
-        <v>419.33</v>
+        <v>418.86</v>
       </c>
       <c r="G230" s="1"/>
-      <c r="H230" s="1"/>
+      <c r="H230" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I230" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="2">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
         <v>30628</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>239</v>
       </c>
       <c r="D231" s="1">
         <v>8443999090</v>
       </c>
       <c r="E231" s="1">
         <v>1</v>
       </c>
       <c r="F231" s="1">
-        <v>99.45999999999999</v>
+        <v>99.34999999999999</v>
       </c>
       <c r="G231" s="1"/>
-      <c r="H231" s="1"/>
+      <c r="H231" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I231" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="2">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
         <v>31936</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>240</v>
       </c>
       <c r="D232" s="1">
         <v>8483908990</v>
       </c>
       <c r="E232" s="1">
         <v>1</v>
       </c>
       <c r="F232" s="1">
-        <v>64.95999999999999</v>
+        <v>64.89</v>
       </c>
       <c r="G232" s="1"/>
-      <c r="H232" s="1"/>
+      <c r="H232" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I232" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="233" spans="1:9" outlineLevel="2">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
         <v>27883</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>241</v>
       </c>
       <c r="D233" s="1">
         <v>8443999090</v>
       </c>
       <c r="E233" s="1">
         <v>1</v>
       </c>
       <c r="F233" s="1">
-        <v>81.09</v>
+        <v>81</v>
       </c>
       <c r="G233" s="1"/>
-      <c r="H233" s="1"/>
+      <c r="H233" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I233" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="234" spans="1:9" outlineLevel="2">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
         <v>22584</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>242</v>
       </c>
       <c r="D234" s="1">
         <v>8483908990</v>
       </c>
       <c r="E234" s="1">
         <v>10</v>
       </c>
       <c r="F234" s="1">
-        <v>79.3</v>
+        <v>79.20999999999999</v>
       </c>
       <c r="G234" s="1"/>
-      <c r="H234" s="1"/>
+      <c r="H234" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I234" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="235" spans="1:9" outlineLevel="2">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
         <v>22673</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D235" s="1">
         <v>8443999090</v>
       </c>
       <c r="E235" s="1">
         <v>1</v>
       </c>
       <c r="F235" s="1">
-        <v>403.2</v>
+        <v>402.75</v>
       </c>
       <c r="G235" s="1"/>
-      <c r="H235" s="1"/>
+      <c r="H235" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I235" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="236" spans="1:9" outlineLevel="2">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
         <v>20840</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>244</v>
       </c>
       <c r="D236" s="1">
         <v>8443999090</v>
       </c>
       <c r="E236" s="1">
         <v>1</v>
       </c>
       <c r="F236" s="1">
-        <v>86.91</v>
+        <v>86.81999999999999</v>
       </c>
       <c r="G236" s="1"/>
-      <c r="H236" s="1"/>
+      <c r="H236" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I236" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="237" spans="1:9" outlineLevel="2">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
         <v>34439</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>245</v>
       </c>
       <c r="D237" s="1">
         <v>8443999090</v>
       </c>
       <c r="E237" s="1">
         <v>1</v>
       </c>
       <c r="F237" s="1">
-        <v>129.02</v>
+        <v>128.88</v>
       </c>
       <c r="G237" s="1"/>
-      <c r="H237" s="1"/>
+      <c r="H237" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I237" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="238" spans="1:9" outlineLevel="2">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
         <v>23821</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>246</v>
       </c>
       <c r="D238" s="1">
         <v>8443999090</v>
       </c>
       <c r="E238" s="1">
         <v>1</v>
       </c>
       <c r="F238" s="1">
-        <v>267.46</v>
+        <v>267.16</v>
       </c>
       <c r="G238" s="1"/>
-      <c r="H238" s="1"/>
+      <c r="H238" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I238" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="239" spans="1:9" outlineLevel="2">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
         <v>15118</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>247</v>
       </c>
       <c r="D239" s="1">
         <v>8443999090</v>
       </c>
       <c r="E239" s="1">
         <v>1</v>
       </c>
       <c r="F239" s="1">
-        <v>295.68</v>
+        <v>295.35</v>
       </c>
       <c r="G239" s="1"/>
-      <c r="H239" s="1"/>
+      <c r="H239" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I239" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="240" spans="1:9" outlineLevel="2">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
         <v>28810</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>248</v>
       </c>
       <c r="D240" s="1">
         <v>8443999090</v>
       </c>
       <c r="E240" s="1">
         <v>1</v>
       </c>
       <c r="F240" s="1">
-        <v>429.63</v>
+        <v>429.15</v>
       </c>
       <c r="G240" s="1"/>
-      <c r="H240" s="1"/>
+      <c r="H240" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I240" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="241" spans="1:9" outlineLevel="2">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
         <v>20769</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>249</v>
       </c>
       <c r="D241" s="1">
         <v>8443999090</v>
       </c>
       <c r="E241" s="1">
         <v>1</v>
       </c>
       <c r="F241" s="1">
-        <v>114.69</v>
+        <v>114.56</v>
       </c>
       <c r="G241" s="1"/>
-      <c r="H241" s="1"/>
+      <c r="H241" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I241" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="242" spans="1:9" outlineLevel="2">
       <c r="A242" s="1"/>
       <c r="B242" s="1">
         <v>27115</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>250</v>
       </c>
       <c r="D242" s="1">
         <v>8443999090</v>
       </c>
       <c r="E242" s="1">
         <v>1</v>
       </c>
       <c r="F242" s="1">
-        <v>78.84999999999999</v>
+        <v>78.76000000000001</v>
       </c>
       <c r="G242" s="1"/>
-      <c r="H242" s="1"/>
+      <c r="H242" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I242" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="243" spans="1:9" outlineLevel="2">
       <c r="A243" s="1"/>
       <c r="B243" s="1">
         <v>28507</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>251</v>
       </c>
       <c r="D243" s="1">
         <v>8443999090</v>
       </c>
       <c r="E243" s="1">
         <v>1</v>
       </c>
       <c r="F243" s="1">
-        <v>54.66</v>
+        <v>54.6</v>
       </c>
       <c r="G243" s="1"/>
-      <c r="H243" s="1"/>
+      <c r="H243" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I243" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="244" spans="1:9" outlineLevel="2">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
         <v>26480</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>252</v>
       </c>
       <c r="D244" s="1">
         <v>8443999090</v>
       </c>
       <c r="E244" s="1">
         <v>1</v>
       </c>
       <c r="F244" s="1">
-        <v>179.65</v>
+        <v>179.45</v>
       </c>
       <c r="G244" s="1"/>
-      <c r="H244" s="1"/>
+      <c r="H244" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I244" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="245" spans="1:9" outlineLevel="2">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
         <v>33784</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>253</v>
       </c>
       <c r="D245" s="1">
         <v>8443999090</v>
       </c>
       <c r="E245" s="1">
         <v>1</v>
       </c>
       <c r="F245" s="1">
-        <v>102.59</v>
+        <v>102.48</v>
       </c>
       <c r="G245" s="1"/>
-      <c r="H245" s="1"/>
+      <c r="H245" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I245" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="246" spans="1:9" outlineLevel="2">
       <c r="A246" s="1"/>
       <c r="B246" s="1">
         <v>31199</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>254</v>
       </c>
       <c r="D246" s="1">
         <v>8443999090</v>
       </c>
       <c r="E246" s="1">
         <v>1</v>
       </c>
       <c r="F246" s="1">
-        <v>154.56</v>
+        <v>154.39</v>
       </c>
       <c r="G246" s="1"/>
-      <c r="H246" s="1"/>
+      <c r="H246" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I246" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="247" spans="1:9" outlineLevel="2">
       <c r="A247" s="1"/>
       <c r="B247" s="1">
         <v>29514</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>255</v>
       </c>
       <c r="D247" s="1">
         <v>8443999090</v>
       </c>
       <c r="E247" s="1">
         <v>1</v>
       </c>
       <c r="F247" s="1">
-        <v>163.52</v>
+        <v>163.34</v>
       </c>
       <c r="G247" s="1"/>
-      <c r="H247" s="1"/>
+      <c r="H247" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I247" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="248" spans="1:9" outlineLevel="2">
       <c r="A248" s="1"/>
       <c r="B248" s="1">
         <v>15113</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D248" s="1">
         <v>8443999090</v>
       </c>
       <c r="E248" s="1">
         <v>1</v>
       </c>
       <c r="F248" s="1">
-        <v>160.83</v>
+        <v>160.65</v>
       </c>
       <c r="G248" s="1"/>
-      <c r="H248" s="1"/>
+      <c r="H248" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I248" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="249" spans="1:9" outlineLevel="2">
       <c r="A249" s="1"/>
       <c r="B249" s="1">
         <v>26095</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>257</v>
       </c>
       <c r="D249" s="1">
         <v>8443999090</v>
       </c>
       <c r="E249" s="1">
         <v>1</v>
       </c>
       <c r="F249" s="1">
-        <v>361.98</v>
+        <v>361.58</v>
       </c>
       <c r="G249" s="1"/>
-      <c r="H249" s="1"/>
+      <c r="H249" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I249" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="250" spans="1:9" outlineLevel="2">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
         <v>25423</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>258</v>
       </c>
       <c r="D250" s="1">
         <v>8443999090</v>
       </c>
       <c r="E250" s="1">
         <v>1</v>
       </c>
       <c r="F250" s="1">
-        <v>217.73</v>
+        <v>217.49</v>
       </c>
       <c r="G250" s="1"/>
-      <c r="H250" s="1"/>
+      <c r="H250" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I250" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="251" spans="1:9" outlineLevel="2">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
         <v>26293</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>259</v>
       </c>
       <c r="D251" s="1">
         <v>8443999090</v>
       </c>
       <c r="E251" s="1">
         <v>1</v>
       </c>
       <c r="F251" s="1">
-        <v>463.68</v>
+        <v>463.16</v>
       </c>
       <c r="G251" s="1"/>
-      <c r="H251" s="1"/>
+      <c r="H251" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I251" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="252" spans="1:9" outlineLevel="2">
       <c r="A252" s="1"/>
       <c r="B252" s="1">
         <v>28179</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>260</v>
       </c>
       <c r="D252" s="1">
         <v>8483908990</v>
       </c>
       <c r="E252" s="1">
         <v>1</v>
       </c>
       <c r="F252" s="1">
-        <v>370.5</v>
+        <v>370.08</v>
       </c>
       <c r="G252" s="1"/>
-      <c r="H252" s="1"/>
+      <c r="H252" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I252" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="253" spans="1:9" outlineLevel="2">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
         <v>27455</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>261</v>
       </c>
       <c r="D253" s="1">
         <v>8443999090</v>
       </c>
       <c r="E253" s="1">
         <v>1</v>
       </c>
       <c r="F253" s="1">
-        <v>379.9</v>
+        <v>379.48</v>
       </c>
       <c r="G253" s="1"/>
-      <c r="H253" s="1"/>
+      <c r="H253" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I253" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="254" spans="1:9" outlineLevel="2">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
         <v>24463</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>262</v>
       </c>
       <c r="D254" s="1">
         <v>8443999090</v>
       </c>
       <c r="E254" s="1">
         <v>1</v>
       </c>
       <c r="F254" s="1">
-        <v>302.85</v>
+        <v>302.51</v>
       </c>
       <c r="G254" s="1"/>
-      <c r="H254" s="1"/>
+      <c r="H254" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I254" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="255" spans="1:9" outlineLevel="2">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
         <v>23605</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>263</v>
       </c>
       <c r="D255" s="1">
         <v>4030250601</v>
       </c>
       <c r="E255" s="1">
         <v>1</v>
       </c>
       <c r="F255" s="1">
-        <v>241.47</v>
+        <v>241.2</v>
       </c>
       <c r="G255" s="1"/>
-      <c r="H255" s="1"/>
+      <c r="H255" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I255" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="256" spans="1:9" outlineLevel="2">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
         <v>28180</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>264</v>
       </c>
       <c r="D256" s="1"/>
       <c r="E256" s="1">
         <v>1</v>
       </c>
       <c r="F256" s="1">
-        <v>353.02</v>
+        <v>352.63</v>
       </c>
       <c r="G256" s="1"/>
-      <c r="H256" s="1"/>
+      <c r="H256" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I256" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="257" spans="1:9" outlineLevel="2">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
         <v>22740</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>265</v>
       </c>
       <c r="D257" s="1">
         <v>8443999090</v>
       </c>
       <c r="E257" s="1">
         <v>1</v>
       </c>
       <c r="F257" s="1">
-        <v>108.86</v>
+        <v>108.74</v>
       </c>
       <c r="G257" s="1"/>
-      <c r="H257" s="1"/>
+      <c r="H257" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I257" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="258" spans="1:9" outlineLevel="2">
       <c r="A258" s="1"/>
       <c r="B258" s="1">
         <v>33908</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>266</v>
       </c>
       <c r="D258" s="1">
         <v>8443999090</v>
       </c>
       <c r="E258" s="1">
         <v>1</v>
       </c>
       <c r="F258" s="1">
-        <v>124.99</v>
+        <v>124.85</v>
       </c>
       <c r="G258" s="1"/>
-      <c r="H258" s="1"/>
+      <c r="H258" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I258" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="259" spans="1:9" outlineLevel="2">
       <c r="A259" s="1"/>
       <c r="B259" s="1">
         <v>3588</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>267</v>
       </c>
       <c r="D259" s="1">
         <v>8443999090</v>
       </c>
       <c r="E259" s="1">
         <v>1</v>
       </c>
       <c r="F259" s="1">
-        <v>89.59999999999999</v>
+        <v>89.5</v>
       </c>
       <c r="G259" s="1"/>
-      <c r="H259" s="1"/>
+      <c r="H259" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I259" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="260" spans="1:9" outlineLevel="2">
       <c r="A260" s="1"/>
       <c r="B260" s="1">
         <v>33095</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>268</v>
       </c>
       <c r="D260" s="1">
         <v>8443999090</v>
       </c>
       <c r="E260" s="1">
         <v>1</v>
       </c>
       <c r="F260" s="1">
-        <v>259.39</v>
+        <v>259.1</v>
       </c>
       <c r="G260" s="1"/>
-      <c r="H260" s="1"/>
+      <c r="H260" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I260" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="261" spans="1:9" outlineLevel="2">
       <c r="A261" s="1"/>
       <c r="B261" s="1">
         <v>19454</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>269</v>
       </c>
       <c r="D261" s="1">
         <v>8443999090</v>
       </c>
       <c r="E261" s="1">
         <v>1</v>
       </c>
       <c r="F261" s="1">
-        <v>141.12</v>
+        <v>140.96</v>
       </c>
       <c r="G261" s="1"/>
-      <c r="H261" s="1"/>
+      <c r="H261" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I261" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="262" spans="1:9" outlineLevel="2">
       <c r="A262" s="1"/>
       <c r="B262" s="1">
         <v>16640</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>270</v>
       </c>
       <c r="D262" s="1">
         <v>8443999090</v>
       </c>
       <c r="E262" s="1">
         <v>1</v>
       </c>
       <c r="F262" s="1">
-        <v>130.37</v>
+        <v>130.22</v>
       </c>
       <c r="G262" s="1"/>
-      <c r="H262" s="1"/>
+      <c r="H262" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I262" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="263" spans="1:9" outlineLevel="2">
       <c r="A263" s="1"/>
       <c r="B263" s="1">
         <v>22841</v>
       </c>
       <c r="C263" s="1" t="s">
         <v>271</v>
       </c>
       <c r="D263" s="1">
         <v>8443999090</v>
       </c>
       <c r="E263" s="1">
         <v>1</v>
       </c>
       <c r="F263" s="1">
-        <v>107.07</v>
+        <v>106.95</v>
       </c>
       <c r="G263" s="1"/>
-      <c r="H263" s="1"/>
+      <c r="H263" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I263" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="264" spans="1:9" outlineLevel="2">
       <c r="A264" s="1"/>
       <c r="B264" s="1">
         <v>7210</v>
       </c>
       <c r="C264" s="1" t="s">
         <v>272</v>
       </c>
       <c r="D264" s="1">
         <v>8443999090</v>
       </c>
       <c r="E264" s="1">
         <v>1</v>
       </c>
       <c r="F264" s="1">
-        <v>448</v>
+        <v>447.5</v>
       </c>
       <c r="G264" s="1"/>
-      <c r="H264" s="1"/>
+      <c r="H264" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I264" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="265" spans="1:9" outlineLevel="2">
       <c r="A265" s="1"/>
       <c r="B265" s="1">
         <v>17559</v>
       </c>
       <c r="C265" s="1" t="s">
         <v>273</v>
       </c>
       <c r="D265" s="1">
         <v>8443999090</v>
       </c>
       <c r="E265" s="1">
         <v>1</v>
       </c>
       <c r="F265" s="1">
-        <v>142.46</v>
+        <v>142.31</v>
       </c>
       <c r="G265" s="1"/>
-      <c r="H265" s="1"/>
+      <c r="H265" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I265" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="266" spans="1:9" outlineLevel="2">
       <c r="A266" s="1"/>
       <c r="B266" s="1">
         <v>17560</v>
       </c>
       <c r="C266" s="1" t="s">
         <v>274</v>
       </c>
       <c r="D266" s="1">
         <v>8443999090</v>
       </c>
       <c r="E266" s="1">
         <v>1</v>
       </c>
       <c r="F266" s="1">
-        <v>219.97</v>
+        <v>219.72</v>
       </c>
       <c r="G266" s="1"/>
-      <c r="H266" s="1"/>
+      <c r="H266" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I266" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="267" spans="1:9" outlineLevel="2">
       <c r="A267" s="1"/>
       <c r="B267" s="1">
         <v>17561</v>
       </c>
       <c r="C267" s="1" t="s">
         <v>275</v>
       </c>
       <c r="D267" s="1">
         <v>8443999090</v>
       </c>
       <c r="E267" s="1">
         <v>1</v>
       </c>
       <c r="F267" s="1">
-        <v>219.97</v>
+        <v>219.72</v>
       </c>
       <c r="G267" s="1"/>
-      <c r="H267" s="1"/>
+      <c r="H267" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I267" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="268" spans="1:9" outlineLevel="2">
       <c r="A268" s="1"/>
       <c r="B268" s="1">
         <v>22449</v>
       </c>
       <c r="C268" s="1" t="s">
         <v>276</v>
       </c>
       <c r="D268" s="1">
         <v>8443999090</v>
       </c>
       <c r="E268" s="1">
         <v>1</v>
       </c>
       <c r="F268" s="1">
-        <v>182.34</v>
+        <v>182.13</v>
       </c>
       <c r="G268" s="1"/>
-      <c r="H268" s="1"/>
+      <c r="H268" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I268" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="269" spans="1:9" outlineLevel="2">
       <c r="A269" s="1"/>
       <c r="B269" s="1">
         <v>22394</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>277</v>
       </c>
       <c r="D269" s="1">
         <v>8443999090</v>
       </c>
       <c r="E269" s="1">
         <v>1</v>
       </c>
       <c r="F269" s="1">
-        <v>219.97</v>
+        <v>219.72</v>
       </c>
       <c r="G269" s="1"/>
-      <c r="H269" s="1"/>
+      <c r="H269" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I269" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="270" spans="1:9" outlineLevel="2">
       <c r="A270" s="1"/>
       <c r="B270" s="1">
         <v>17562</v>
       </c>
       <c r="C270" s="1" t="s">
         <v>278</v>
       </c>
       <c r="D270" s="1">
         <v>8443999090</v>
       </c>
       <c r="E270" s="1">
         <v>1</v>
       </c>
       <c r="F270" s="1">
-        <v>175.17</v>
+        <v>174.97</v>
       </c>
       <c r="G270" s="1"/>
-      <c r="H270" s="1"/>
+      <c r="H270" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I270" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="271" spans="1:9" outlineLevel="2">
       <c r="A271" s="1"/>
       <c r="B271" s="1">
         <v>26198</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>279</v>
       </c>
       <c r="D271" s="1">
         <v>8443999090</v>
       </c>
       <c r="E271" s="1">
         <v>1</v>
       </c>
       <c r="F271" s="1">
-        <v>198.02</v>
+        <v>197.8</v>
       </c>
       <c r="G271" s="1"/>
-      <c r="H271" s="1"/>
+      <c r="H271" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I271" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="272" spans="1:9" outlineLevel="2">
       <c r="A272" s="1"/>
       <c r="B272" s="1">
         <v>19235</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>280</v>
       </c>
       <c r="D272" s="1">
         <v>8443999090</v>
       </c>
       <c r="E272" s="1">
         <v>1</v>
       </c>
       <c r="F272" s="1">
-        <v>109.76</v>
+        <v>109.64</v>
       </c>
       <c r="G272" s="1"/>
-      <c r="H272" s="1"/>
+      <c r="H272" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I272" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="273" spans="1:9" outlineLevel="2">
       <c r="A273" s="1"/>
       <c r="B273" s="1">
         <v>25251</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>281</v>
       </c>
       <c r="D273" s="1">
         <v>8443999090</v>
       </c>
       <c r="E273" s="1">
         <v>1</v>
       </c>
       <c r="F273" s="1">
-        <v>290.3</v>
+        <v>289.98</v>
       </c>
       <c r="G273" s="1"/>
-      <c r="H273" s="1"/>
+      <c r="H273" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I273" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="274" spans="1:9" outlineLevel="2">
       <c r="A274" s="1"/>
       <c r="B274" s="1">
         <v>27794</v>
       </c>
       <c r="C274" s="1" t="s">
         <v>282</v>
       </c>
       <c r="D274" s="1">
         <v>8443999090</v>
       </c>
       <c r="E274" s="1">
         <v>1</v>
       </c>
       <c r="F274" s="1">
-        <v>177.41</v>
+        <v>177.21</v>
       </c>
       <c r="G274" s="1"/>
-      <c r="H274" s="1"/>
+      <c r="H274" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I274" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="275" spans="1:9" outlineLevel="2">
       <c r="A275" s="1"/>
       <c r="B275" s="1">
         <v>27793</v>
       </c>
       <c r="C275" s="1" t="s">
         <v>283</v>
       </c>
       <c r="D275" s="1">
         <v>8443999090</v>
       </c>
       <c r="E275" s="1">
         <v>1</v>
       </c>
       <c r="F275" s="1">
-        <v>175.17</v>
+        <v>174.97</v>
       </c>
       <c r="G275" s="1"/>
-      <c r="H275" s="1"/>
+      <c r="H275" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I275" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="276" spans="1:9" outlineLevel="2">
       <c r="A276" s="1"/>
       <c r="B276" s="1">
         <v>22497</v>
       </c>
       <c r="C276" s="1" t="s">
         <v>284</v>
       </c>
       <c r="D276" s="1">
         <v>8443999090</v>
       </c>
       <c r="E276" s="1">
         <v>1</v>
       </c>
       <c r="F276" s="1">
-        <v>123.2</v>
+        <v>123.06</v>
       </c>
       <c r="G276" s="1"/>
-      <c r="H276" s="1"/>
+      <c r="H276" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I276" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="277" spans="1:9" outlineLevel="2">
       <c r="A277" s="1"/>
       <c r="B277" s="1">
         <v>15238</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>285</v>
       </c>
       <c r="D277" s="1">
         <v>8443999090</v>
       </c>
       <c r="E277" s="1">
         <v>1</v>
       </c>
       <c r="F277" s="1">
-        <v>929.15</v>
+        <v>928.12</v>
       </c>
       <c r="G277" s="1"/>
-      <c r="H277" s="1"/>
+      <c r="H277" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I277" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="278" spans="1:9" outlineLevel="2">
       <c r="A278" s="1"/>
       <c r="B278" s="1">
         <v>15596</v>
       </c>
       <c r="C278" s="1" t="s">
         <v>286</v>
       </c>
       <c r="D278" s="1">
         <v>8443999090</v>
       </c>
       <c r="E278" s="1">
         <v>1</v>
       </c>
       <c r="F278" s="1">
-        <v>179.2</v>
+        <v>179</v>
       </c>
       <c r="G278" s="1"/>
-      <c r="H278" s="1"/>
+      <c r="H278" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I278" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="279" spans="1:9" outlineLevel="2">
       <c r="A279" s="1"/>
       <c r="B279" s="1">
         <v>31630</v>
       </c>
       <c r="C279" s="1" t="s">
         <v>287</v>
       </c>
       <c r="D279" s="1">
         <v>8483908990</v>
       </c>
       <c r="E279" s="1">
         <v>1</v>
       </c>
       <c r="F279" s="1">
-        <v>77.5</v>
+        <v>77.42</v>
       </c>
       <c r="G279" s="1"/>
-      <c r="H279" s="1"/>
+      <c r="H279" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I279" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="280" spans="1:9" outlineLevel="2">
       <c r="A280" s="1"/>
       <c r="B280" s="1">
         <v>15224</v>
       </c>
       <c r="C280" s="1" t="s">
         <v>288</v>
       </c>
       <c r="D280" s="1">
         <v>8443999090</v>
       </c>
       <c r="E280" s="1">
         <v>1</v>
       </c>
       <c r="F280" s="1">
-        <v>100.8</v>
+        <v>100.69</v>
       </c>
       <c r="G280" s="1"/>
-      <c r="H280" s="1"/>
+      <c r="H280" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I280" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="281" spans="1:9" outlineLevel="2">
       <c r="A281" s="1"/>
       <c r="B281" s="1">
         <v>22521</v>
       </c>
       <c r="C281" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D281" s="1">
         <v>8483908990</v>
       </c>
       <c r="E281" s="1">
         <v>10</v>
       </c>
       <c r="F281" s="1">
-        <v>112.45</v>
+        <v>112.32</v>
       </c>
       <c r="G281" s="1"/>
-      <c r="H281" s="1"/>
+      <c r="H281" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I281" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="282" spans="1:9" outlineLevel="2">
       <c r="A282" s="1"/>
       <c r="B282" s="1">
         <v>31664</v>
       </c>
       <c r="C282" s="1" t="s">
         <v>290</v>
       </c>
       <c r="D282" s="1">
         <v>8483908990</v>
       </c>
       <c r="E282" s="1">
         <v>1</v>
       </c>
       <c r="F282" s="1">
-        <v>68.54000000000001</v>
+        <v>68.47</v>
       </c>
       <c r="G282" s="1"/>
-      <c r="H282" s="1"/>
+      <c r="H282" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I282" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="283" spans="1:9" outlineLevel="2">
       <c r="A283" s="1"/>
       <c r="B283" s="1">
         <v>23134</v>
       </c>
       <c r="C283" s="1" t="s">
         <v>291</v>
       </c>
       <c r="D283" s="1">
         <v>8483908990</v>
       </c>
       <c r="E283" s="1">
         <v>1</v>
       </c>
       <c r="F283" s="1">
-        <v>81.98</v>
+        <v>81.89</v>
       </c>
       <c r="G283" s="1"/>
-      <c r="H283" s="1"/>
+      <c r="H283" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I283" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="284" spans="1:9" outlineLevel="2">
       <c r="A284" s="1"/>
       <c r="B284" s="1">
         <v>27157</v>
       </c>
       <c r="C284" s="1" t="s">
         <v>292</v>
       </c>
       <c r="D284" s="1">
         <v>8443999090</v>
       </c>
       <c r="E284" s="1">
         <v>1</v>
       </c>
       <c r="F284" s="1">
-        <v>69.89</v>
+        <v>69.81</v>
       </c>
       <c r="G284" s="1"/>
-      <c r="H284" s="1"/>
+      <c r="H284" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I284" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="285" spans="1:9" outlineLevel="2">
       <c r="A285" s="1"/>
       <c r="B285" s="1">
         <v>22523</v>
       </c>
       <c r="C285" s="1" t="s">
         <v>293</v>
       </c>
       <c r="D285" s="1">
         <v>8483908990</v>
       </c>
       <c r="E285" s="1">
         <v>10</v>
       </c>
       <c r="F285" s="1">
-        <v>100.35</v>
+        <v>100.24</v>
       </c>
       <c r="G285" s="1"/>
-      <c r="H285" s="1"/>
+      <c r="H285" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I285" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="286" spans="1:9" outlineLevel="2">
       <c r="A286" s="1"/>
       <c r="B286" s="1">
         <v>13867</v>
       </c>
       <c r="C286" s="1" t="s">
         <v>294</v>
       </c>
       <c r="D286" s="1">
         <v>8443999090</v>
       </c>
       <c r="E286" s="1">
         <v>1</v>
       </c>
       <c r="F286" s="1">
-        <v>537.6</v>
+        <v>537</v>
       </c>
       <c r="G286" s="1"/>
-      <c r="H286" s="1"/>
+      <c r="H286" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I286" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="287" spans="1:9" outlineLevel="2">
       <c r="A287" s="1"/>
       <c r="B287" s="1">
         <v>22952</v>
       </c>
       <c r="C287" s="1" t="s">
         <v>295</v>
       </c>
       <c r="D287" s="1">
         <v>8443999090</v>
       </c>
       <c r="E287" s="1">
         <v>1</v>
       </c>
       <c r="F287" s="1">
-        <v>470.4</v>
+        <v>469.88</v>
       </c>
       <c r="G287" s="1"/>
-      <c r="H287" s="1"/>
+      <c r="H287" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I287" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="288" spans="1:9" outlineLevel="2">
       <c r="A288" s="1"/>
       <c r="B288" s="1">
         <v>24057</v>
       </c>
       <c r="C288" s="1" t="s">
         <v>296</v>
       </c>
       <c r="D288" s="1">
         <v>8443999090</v>
       </c>
       <c r="E288" s="1">
         <v>1</v>
       </c>
       <c r="F288" s="1">
-        <v>183.68</v>
+        <v>183.48</v>
       </c>
       <c r="G288" s="1"/>
-      <c r="H288" s="1"/>
+      <c r="H288" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I288" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="289" spans="1:9" outlineLevel="2">
       <c r="A289" s="1"/>
       <c r="B289" s="1">
         <v>32207</v>
       </c>
       <c r="C289" s="1" t="s">
         <v>297</v>
       </c>
       <c r="D289" s="1">
         <v>8443999090</v>
       </c>
       <c r="E289" s="1">
         <v>1</v>
       </c>
       <c r="F289" s="1">
-        <v>99.45999999999999</v>
+        <v>99.34999999999999</v>
       </c>
       <c r="G289" s="1"/>
-      <c r="H289" s="1"/>
+      <c r="H289" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I289" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="290" spans="1:9" outlineLevel="2">
       <c r="A290" s="1"/>
       <c r="B290" s="1">
         <v>17516</v>
       </c>
       <c r="C290" s="1" t="s">
         <v>298</v>
       </c>
       <c r="D290" s="1">
         <v>8443999090</v>
       </c>
       <c r="E290" s="1">
         <v>1</v>
       </c>
       <c r="F290" s="1">
-        <v>141.57</v>
+        <v>141.41</v>
       </c>
       <c r="G290" s="1"/>
-      <c r="H290" s="1"/>
+      <c r="H290" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I290" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="291" spans="1:9" outlineLevel="2">
       <c r="A291" s="1"/>
       <c r="B291" s="1">
         <v>23594</v>
       </c>
       <c r="C291" s="1" t="s">
         <v>299</v>
       </c>
       <c r="D291" s="1">
         <v>8443999090</v>
       </c>
       <c r="E291" s="1">
         <v>1</v>
       </c>
       <c r="F291" s="1">
-        <v>204.29</v>
+        <v>204.06</v>
       </c>
       <c r="G291" s="1"/>
-      <c r="H291" s="1"/>
+      <c r="H291" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I291" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="292" spans="1:9" outlineLevel="2">
       <c r="A292" s="1"/>
       <c r="B292" s="1">
-        <v>25728</v>
+        <v>35215</v>
       </c>
       <c r="C292" s="1" t="s">
         <v>300</v>
       </c>
       <c r="D292" s="1">
         <v>8443999090</v>
       </c>
       <c r="E292" s="1">
         <v>1</v>
       </c>
       <c r="F292" s="1">
-        <v>193.98</v>
+        <v>225.54</v>
       </c>
       <c r="G292" s="1"/>
-      <c r="H292" s="1"/>
+      <c r="H292" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I292" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="293" spans="1:9" outlineLevel="2">
       <c r="A293" s="1"/>
       <c r="B293" s="1">
-        <v>31859</v>
+        <v>25728</v>
       </c>
       <c r="C293" s="1" t="s">
         <v>301</v>
       </c>
       <c r="D293" s="1">
         <v>8443999090</v>
       </c>
       <c r="E293" s="1">
         <v>1</v>
       </c>
       <c r="F293" s="1">
-        <v>252.22</v>
+        <v>193.77</v>
       </c>
       <c r="G293" s="1"/>
-      <c r="H293" s="1"/>
+      <c r="H293" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I293" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="294" spans="1:9" outlineLevel="2">
       <c r="A294" s="1"/>
       <c r="B294" s="1">
-        <v>31858</v>
+        <v>31859</v>
       </c>
       <c r="C294" s="1" t="s">
         <v>302</v>
       </c>
       <c r="D294" s="1">
-        <v>8483908990</v>
+        <v>8443999090</v>
       </c>
       <c r="E294" s="1">
         <v>1</v>
       </c>
       <c r="F294" s="1">
-        <v>211.46</v>
+        <v>251.94</v>
       </c>
       <c r="G294" s="1"/>
-      <c r="H294" s="1"/>
+      <c r="H294" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I294" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="295" spans="1:9" outlineLevel="2">
       <c r="A295" s="1"/>
       <c r="B295" s="1">
-        <v>22716</v>
+        <v>31858</v>
       </c>
       <c r="C295" s="1" t="s">
         <v>303</v>
       </c>
       <c r="D295" s="1">
-        <v>8443999090</v>
+        <v>8483908990</v>
       </c>
       <c r="E295" s="1">
         <v>1</v>
       </c>
       <c r="F295" s="1">
-        <v>291.65</v>
+        <v>211.22</v>
       </c>
       <c r="G295" s="1"/>
-      <c r="H295" s="1"/>
+      <c r="H295" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I295" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="296" spans="1:9" outlineLevel="2">
       <c r="A296" s="1"/>
       <c r="B296" s="1">
-        <v>32189</v>
+        <v>22716</v>
       </c>
       <c r="C296" s="1" t="s">
         <v>304</v>
       </c>
       <c r="D296" s="1">
-        <v>8483908990</v>
+        <v>8443999090</v>
       </c>
       <c r="E296" s="1">
         <v>1</v>
       </c>
       <c r="F296" s="1">
-        <v>61.38</v>
+        <v>291.32</v>
       </c>
       <c r="G296" s="1"/>
-      <c r="H296" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H296" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I296" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="297" spans="1:9" outlineLevel="2">
       <c r="A297" s="1"/>
       <c r="B297" s="1">
-        <v>27158</v>
+        <v>32189</v>
       </c>
       <c r="C297" s="1" t="s">
         <v>305</v>
       </c>
       <c r="D297" s="1">
-        <v>8443999090</v>
+        <v>8483908990</v>
       </c>
       <c r="E297" s="1">
         <v>1</v>
       </c>
       <c r="F297" s="1">
-        <v>85.56999999999999</v>
+        <v>61.31</v>
       </c>
       <c r="G297" s="1"/>
-      <c r="H297" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H297" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I297" s="1" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="298" spans="1:9" outlineLevel="2">
       <c r="A298" s="1"/>
       <c r="B298" s="1">
-        <v>25260</v>
+        <v>27158</v>
       </c>
       <c r="C298" s="1" t="s">
         <v>306</v>
       </c>
       <c r="D298" s="1">
         <v>8443999090</v>
       </c>
       <c r="E298" s="1">
         <v>1</v>
       </c>
       <c r="F298" s="1">
-        <v>127.23</v>
+        <v>85.47</v>
       </c>
       <c r="G298" s="1"/>
-      <c r="H298" s="1"/>
+      <c r="H298" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I298" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="299" spans="1:9" outlineLevel="2">
       <c r="A299" s="1"/>
       <c r="B299" s="1">
-        <v>22525</v>
+        <v>25260</v>
       </c>
       <c r="C299" s="1" t="s">
         <v>307</v>
       </c>
       <c r="D299" s="1">
         <v>8443999090</v>
       </c>
       <c r="E299" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F299" s="1">
-        <v>130.37</v>
+        <v>127.09</v>
       </c>
       <c r="G299" s="1"/>
-      <c r="H299" s="1"/>
+      <c r="H299" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I299" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="300" spans="1:9" outlineLevel="2">
       <c r="A300" s="1"/>
       <c r="B300" s="1">
-        <v>19453</v>
+        <v>22525</v>
       </c>
       <c r="C300" s="1" t="s">
         <v>308</v>
       </c>
       <c r="D300" s="1">
         <v>8443999090</v>
       </c>
       <c r="E300" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F300" s="1">
-        <v>77.95</v>
+        <v>130.22</v>
       </c>
       <c r="G300" s="1"/>
-      <c r="H300" s="1"/>
+      <c r="H300" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I300" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="301" spans="1:9" outlineLevel="2">
       <c r="A301" s="1"/>
       <c r="B301" s="1">
-        <v>24898</v>
+        <v>19453</v>
       </c>
       <c r="C301" s="1" t="s">
         <v>309</v>
       </c>
       <c r="D301" s="1">
-        <v>8483908990</v>
+        <v>8443999090</v>
       </c>
       <c r="E301" s="1">
         <v>1</v>
       </c>
       <c r="F301" s="1">
-        <v>148.29</v>
+        <v>77.87</v>
       </c>
       <c r="G301" s="1"/>
-      <c r="H301" s="1"/>
+      <c r="H301" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I301" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="302" spans="1:9" outlineLevel="2">
       <c r="A302" s="1"/>
       <c r="B302" s="1">
-        <v>13500</v>
+        <v>24898</v>
       </c>
       <c r="C302" s="1" t="s">
         <v>310</v>
       </c>
       <c r="D302" s="1">
-        <v>8443999090</v>
+        <v>8483908990</v>
       </c>
       <c r="E302" s="1">
         <v>1</v>
       </c>
       <c r="F302" s="1">
-        <v>756.67</v>
+        <v>148.12</v>
       </c>
       <c r="G302" s="1"/>
-      <c r="H302" s="1"/>
+      <c r="H302" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I302" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="303" spans="1:9" outlineLevel="2">
       <c r="A303" s="1"/>
       <c r="B303" s="1">
-        <v>17076</v>
+        <v>13500</v>
       </c>
       <c r="C303" s="1" t="s">
         <v>311</v>
       </c>
       <c r="D303" s="1">
         <v>8443999090</v>
       </c>
       <c r="E303" s="1">
         <v>1</v>
       </c>
       <c r="F303" s="1">
-        <v>252.22</v>
+        <v>755.83</v>
       </c>
       <c r="G303" s="1"/>
-      <c r="H303" s="1"/>
+      <c r="H303" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I303" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="304" spans="1:9" outlineLevel="2">
       <c r="A304" s="1"/>
       <c r="B304" s="1">
-        <v>20353</v>
+        <v>17076</v>
       </c>
       <c r="C304" s="1" t="s">
         <v>312</v>
       </c>
       <c r="D304" s="1">
         <v>8443999090</v>
       </c>
       <c r="E304" s="1">
         <v>1</v>
       </c>
       <c r="F304" s="1">
-        <v>76.16</v>
+        <v>251.94</v>
       </c>
       <c r="G304" s="1"/>
-      <c r="H304" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H304" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I304" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="305" spans="1:9" outlineLevel="2">
       <c r="A305" s="1"/>
       <c r="B305" s="1">
-        <v>26573</v>
+        <v>20353</v>
       </c>
       <c r="C305" s="1" t="s">
         <v>313</v>
       </c>
       <c r="D305" s="1">
-        <v>8483908990</v>
+        <v>8443999090</v>
       </c>
       <c r="E305" s="1">
         <v>1</v>
       </c>
       <c r="F305" s="1">
-        <v>168</v>
+        <v>76.08</v>
       </c>
       <c r="G305" s="1"/>
-      <c r="H305" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H305" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I305" s="1" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="306" spans="1:9" outlineLevel="2">
       <c r="A306" s="1"/>
       <c r="B306" s="1">
-        <v>24260</v>
+        <v>26573</v>
       </c>
       <c r="C306" s="1" t="s">
         <v>314</v>
       </c>
       <c r="D306" s="1">
-        <v>8443999090</v>
+        <v>8483908990</v>
       </c>
       <c r="E306" s="1">
         <v>1</v>
       </c>
       <c r="F306" s="1">
-        <v>193.54</v>
+        <v>167.81</v>
       </c>
       <c r="G306" s="1"/>
-      <c r="H306" s="1"/>
+      <c r="H306" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I306" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="307" spans="1:9" outlineLevel="2">
       <c r="A307" s="1"/>
       <c r="B307" s="1">
-        <v>17270</v>
+        <v>24260</v>
       </c>
       <c r="C307" s="1" t="s">
         <v>315</v>
       </c>
       <c r="D307" s="1">
         <v>8443999090</v>
       </c>
       <c r="E307" s="1">
         <v>1</v>
       </c>
       <c r="F307" s="1">
-        <v>604.8</v>
+        <v>193.32</v>
       </c>
       <c r="G307" s="1"/>
-      <c r="H307" s="1"/>
+      <c r="H307" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I307" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:9">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="308" spans="1:9" outlineLevel="2">
       <c r="A308" s="1"/>
-      <c r="B308" s="1"/>
-[...3 lines deleted...]
-      <c r="F308" s="1"/>
+      <c r="B308" s="1">
+        <v>17270</v>
+      </c>
+      <c r="C308" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="D308" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E308" s="1">
+        <v>1</v>
+      </c>
+      <c r="F308" s="1">
+        <v>604.13</v>
+      </c>
       <c r="G308" s="1"/>
-      <c r="H308" s="1"/>
-      <c r="I308" s="1"/>
+      <c r="H308" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I308" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="309" spans="1:9">
+      <c r="A309" s="1"/>
+      <c r="B309" s="1"/>
+      <c r="C309" s="1"/>
+      <c r="D309" s="1"/>
+      <c r="E309" s="1"/>
+      <c r="F309" s="1"/>
+      <c r="G309" s="1"/>
+      <c r="H309" s="1"/>
+      <c r="I309" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>