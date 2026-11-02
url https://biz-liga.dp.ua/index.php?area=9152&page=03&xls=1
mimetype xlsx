--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -647,4316 +647,4385 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR2016/2018/2020/2022/2025/2030/MF7 120/7170/7280, FU6-0767</t>
         </r>
       </text>
     </comment>
     <comment ref="C50" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">113/33 Samsung ML-1400 / 1510 / 1710 / 1750 / 1520P / SCX-4100 / 4200 / 4300, JC66-00391A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C51" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">HP LJ P4014/4015/4200/4300/4250/4350/4345</t>
         </r>
       </text>
     </comment>
-    <comment ref="C51" authorId="0">
+    <comment ref="C52" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014/4015/4200/4300/4250/4350/4345</t>
         </r>
       </text>
     </comment>
-    <comment ref="C52" authorId="0">
+    <comment ref="C53" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">23T Canon iR1018/1019/1020/1021/1022/1023/1024/1025/MF6530/6540/6550/6560/6580/FAX-L3000, ORIGINAL!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C53" authorId="0">
+    <comment ref="C54" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet 5200 / M5025 / M5035</t>
         </r>
       </text>
     </comment>
-    <comment ref="C54" authorId="0">
+    <comment ref="C55" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">e-Studio 16/16S/160</t>
         </r>
       </text>
     </comment>
-    <comment ref="C55" authorId="0">
+    <comment ref="C56" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">e-STUDIO 163/165/166</t>
         </r>
       </text>
     </comment>
-    <comment ref="C56" authorId="0">
+    <comment ref="C57" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">e-Studio 163/165/203/205</t>
         </r>
       </text>
     </comment>
-    <comment ref="C57" authorId="0">
+    <comment ref="C58" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">BD-1340/1350/1360/1370; LANIER 6613/6713/7213/7216</t>
         </r>
       </text>
     </comment>
-    <comment ref="C58" authorId="0">
+    <comment ref="C59" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba e-Studio 163/165/166/167/18/181/1 82/195/203/205/206/207/212/223 /225/237/242/243/245, 6LE56640000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C59" authorId="0">
+    <comment ref="C60" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba e-Studio 163/165/166/167/18/181/1 82/195/203/205/206/207/212/223 /225/237/242/243/245, 6LE56640000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C60" authorId="0">
+    <comment ref="C61" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">3560/4560</t>
         </r>
       </text>
     </comment>
-    <comment ref="C61" authorId="0">
+    <comment ref="C62" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba 4560/4570</t>
         </r>
       </text>
     </comment>
-    <comment ref="C62" authorId="0">
+    <comment ref="C63" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 4200/4300  40T   Fixing Gear</t>
         </r>
       </text>
     </comment>
-    <comment ref="C63" authorId="0">
+    <comment ref="C64" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 4200/4300/4250/4350  27T   Fixing/Fuser Gear  RU5-0275/RU5-0017</t>
         </r>
       </text>
     </comment>
-    <comment ref="C64" authorId="0">
+    <comment ref="C65" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5200 / M5025 / M5035 / Enterprise M5039 / M712 / M725, RU5-0546-020CN   RU5-0546</t>
         </r>
       </text>
     </comment>
-    <comment ref="C66" authorId="0">
+    <comment ref="C67" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta Шестерня 1611/Di1611/7216/162/180/210/Di152/Di152f/Di183/Di183f</t>
         </r>
       </text>
     </comment>
-    <comment ref="C68" authorId="0">
+    <comment ref="C69" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Di181/EP1052/EP1054/D1502/EP1083/EP1085/D1801/EP2010/EP2030/D2350</t>
         </r>
       </text>
     </comment>
-    <comment ref="C69" authorId="0">
+    <comment ref="C70" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Di181/EP1052/EP1054</t>
         </r>
       </text>
     </comment>
-    <comment ref="C70" authorId="0">
+    <comment ref="C71" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI Idle gear 1000/27/OLex/10i/1 OKI B4100/B4200/B4250/B4300/B4350/OKIFAX OF 5650/OF 5700/OF 5900/OKIPAGE6E/6EX, 4PP4083-6081P001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C71" authorId="0">
+    <comment ref="C72" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">5560/6560</t>
         </r>
       </text>
     </comment>
-    <comment ref="C72" authorId="0">
+    <comment ref="C73" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">BD-1550/1560</t>
         </r>
       </text>
     </comment>
-    <comment ref="C73" authorId="0">
+    <comment ref="C74" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2060/2860</t>
         </r>
       </text>
     </comment>
-    <comment ref="C74" authorId="0">
+    <comment ref="C75" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1650/2050</t>
         </r>
       </text>
     </comment>
-    <comment ref="C75" authorId="0">
+    <comment ref="C76" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita ECOSYS M2030 / M2035 / M2530 / M2535 / FS-1028/1100/1300 / 1120D / 1320/1128/1350 / FS-1370/1030/1035/1130/1135 35T, 302HS31210</t>
         </r>
       </text>
     </comment>
-    <comment ref="C76" authorId="0">
+    <comment ref="C77" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS-1120D,1320D, ECOSYS P2035D,P2135D,ECOSYS M2035dn,FS-1128MFP,FS-1135MFP,ECOSYS M2535dn</t>
         </r>
       </text>
     </comment>
-    <comment ref="C77" authorId="0">
+    <comment ref="C78" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2060/2860</t>
         </r>
       </text>
     </comment>
-    <comment ref="C78" authorId="0">
+    <comment ref="C79" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2060/2860</t>
         </r>
       </text>
     </comment>
-    <comment ref="C79" authorId="0">
+    <comment ref="C80" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Шестерня 1611, Di1611, 7216, 162, 180, 210, Di152, Di152f, Di183, Di183f, Di2011, Di1811P, K7218, K7220</t>
         </r>
       </text>
     </comment>
-    <comment ref="C80" authorId="0">
+    <comment ref="C81" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">21T/29T, RU5-0180</t>
         </r>
       </text>
     </comment>
-    <comment ref="C81" authorId="0">
+    <comment ref="C82" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">BD-1340/1350/1360/1370; LANIER 6613/6713/7213/7216</t>
         </r>
       </text>
     </comment>
-    <comment ref="C82" authorId="0">
+    <comment ref="C83" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2016 / iR2020 / iR2020i / iR2018 / iR2022 / iR2025 / iR2030/ iR2320 / iR2318 / iR2420 / iR2422/ MF7170i, FU6-0776-030000/FU6-0776-030</t>
         </r>
       </text>
     </comment>
-    <comment ref="C83" authorId="0">
+    <comment ref="C84" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">18/35T LJ 1020/1022/MF4018/4010/4120/4150/4140/ MF4270/4690pl/4660pl/ MF4350/4320/4370/4380/4340/4330/PC-D450/440</t>
         </r>
       </text>
     </comment>
-    <comment ref="C84" authorId="0">
+    <comment ref="C85" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">18/35T LJ 1020/1022/MF4018/4010/4120/4150/4140/ MF4270/4690pl/4660pl/ MF4350/4320/4370/4380/4340/4330/PC-D450/440</t>
         </r>
       </text>
     </comment>
-    <comment ref="C85" authorId="0">
+    <comment ref="C86" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1018/1020/1022/Canon MF4010/4018/4120/4140/4150/4270/4660/4690/4320/4330/4340/4350/4370/4380/PC-D450/440</t>
         </r>
       </text>
     </comment>
-    <comment ref="C86" authorId="0">
+    <comment ref="C87" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP: LaserJet Pro 4003dn, LaserJet Pro 4003dw, LaserJet Pro 4003n, LaserJet Pro M304a, LaserJet Pro M305d, LaserJet Pro M305dn, LaserJet Pro M402, LaserJet Pro M403, LaserJet Pro M404d, LaserJet Pro M404dn, LaserJet Pro M404dw, LaserJet Pro M404n, LaserJet Pro M405d, LaserJet Pro M405dn, LaserJet Pro M405dw, LaserJet Pro M405n, LaserJet Pro MFP 4103dw, LaserJet Pro MFP 4103fdn, LaserJet Pro MFP 4103fdw, LaserJet Pro MFP 4104dwe, LaserJet Pro MFP 4104fdne, LaserJet Pro MFP 4104fdw, LaserJet Pro MFP M329dn, LaserJet Pro MFP M329dw, LaserJet Pro MFP M426, LaserJet Pro MFP M427, LaserJet Pro MFP M428dw, LaserJet Pro MFP M428fdn, LaserJet Pro MFP M428fdw, LaserJet Pro MFP M429dw, LaserJet Pro MFP M429fdn, LaserJet Pro MFP M429fdw, CANON: i-SENSYS X 1440i, i-SENSYS X 1440iF, i-SENSYS X 1440P, i-SENSYS X 1440Pr
+OEM № RM2-4697-Gear</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C88" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ECOSYS P2235dn/2235dwECOSYS P2040dn/2040dwECOSYS M2040dn/2135dnECOSYS M2635dn/2635dwECOSYS M2540dn/2540dw</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C89" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR2535/2545</t>
         </r>
       </text>
     </comment>
-    <comment ref="C87" authorId="0">
+    <comment ref="C90" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CANON iR2016/iR2020/iR2120j/2120s/2116j/ iR2318/iR2320/iR2420 Lower Roller Gear 27T FU6-0799 CET5276</t>
         </r>
       </text>
     </comment>
-    <comment ref="C88" authorId="0">
+    <comment ref="C91" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CANON iR2520/2525/2530 Lower Roller Gear 26T FU8-0575 CET6679</t>
         </r>
       </text>
     </comment>
-    <comment ref="C89" authorId="0">
+    <comment ref="C92" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/3015/3020/3030 /M1005/Canon LBP2900/3000/FAX- L90/95/100/120/140/160/230  29T   Lower Roller Gear  RU5-0185</t>
         </r>
       </text>
     </comment>
-    <comment ref="C90" authorId="0">
+    <comment ref="C93" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/3015/3020/3030 /M1005/Canon LBP2900/3000/FAX- L90/95/100/120/140/160/230  29T   Lower Roller Gear  RU5-0185</t>
         </r>
       </text>
     </comment>
-    <comment ref="C91" authorId="0">
+    <comment ref="C94" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/3015/3020/3030/M1005/Canon LBP2900/3000/FAX-L90/95/100/120/140/160/230</t>
         </r>
       </text>
     </comment>
-    <comment ref="C92" authorId="0">
+    <comment ref="C95" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1020/1022/1018/3015/3020/3030/3050/3052/3055 / imageCLASS MF4150/MF4140/MF4122/MF4120/i-SENSYS MF4150/MF4140/MF4120, RU5-0523-000000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C93" authorId="0">
+    <comment ref="C96" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1020/1022/1018/3015/3020/3030/3050/3052/3055 / imageCLASS MF4150/MF4140/MF4122/MF4120/i-SENSYS MF4150/MF4140/MF4120, RU5-0523-000000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C94" authorId="0">
+    <comment ref="C97" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1022/3015/3020/3030/3050/3052/3055/Canon MF-4120/4122/4140/4150</t>
         </r>
       </text>
     </comment>
-    <comment ref="C95" authorId="0">
+    <comment ref="C98" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1020/1022/1018/3015/3020/3030/3050/3052/3055 / imageCLASS MF4150/MF4140/MF4122/MF4120/i-SENSYS MF4150/MF4140/MF4120, RU5-0523-000000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C96" authorId="0">
+    <comment ref="C99" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1100/3200/Canon LBP-800/810/1120  29T   Lower Roller Gear</t>
         </r>
       </text>
     </comment>
-    <comment ref="C97" authorId="0">
+    <comment ref="C100" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1160/1320/ LaserJet 2400/2420/2430</t>
         </r>
       </text>
     </comment>
-    <comment ref="C98" authorId="0">
+    <comment ref="C101" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1160/1320/3390/2400/2410/2420/2430/P2014/2015</t>
         </r>
       </text>
     </comment>
-    <comment ref="C99" authorId="0">
+    <comment ref="C102" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1160/1320 /3390/3392/2400/2410/2420/2430 /P2014/2015/M2727/Canon LBP3300/3310/3360/3370/3410/3460/8330</t>
         </r>
       </text>
     </comment>
-    <comment ref="C100" authorId="0">
+    <comment ref="C103" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1200/1000/1005/1150/1300/3300 /LBP1210</t>
         </r>
       </text>
     </comment>
-    <comment ref="C101" authorId="0">
+    <comment ref="C104" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2200/2300  27T   Lower Roller Gear</t>
         </r>
       </text>
     </comment>
-    <comment ref="C102" authorId="0">
+    <comment ref="C105" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для HP 4200/ 4240/ 4250/ 4300/ 4350/ 4345/ RC1-3324/ RC1-3325/ 40T/ CET5888</t>
         </r>
       </text>
     </comment>
-    <comment ref="C103" authorId="0">
+    <comment ref="C106" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 4200/4250/4300/4350  RC1-3324/RC1-3325   Lower Roller Gear</t>
         </r>
       </text>
     </comment>
-    <comment ref="C104" authorId="0">
+    <comment ref="C107" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5000/5100/Canon GP-160</t>
         </r>
       </text>
     </comment>
-    <comment ref="C105" authorId="0">
+    <comment ref="C108" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">21T VEAYE HP LJ 5000/5100/Canon GP-160/ic 2220/2210/2200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C106" authorId="0">
+    <comment ref="C109" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">29T LJ 5200,  GEAR, 29T, RU5-0556</t>
         </r>
       </text>
     </comment>
-    <comment ref="C107" authorId="0">
+    <comment ref="C110" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">29T LJ 5200,  GEAR, 29T, RU5-0556</t>
         </r>
       </text>
     </comment>
-    <comment ref="C108" authorId="0">
+    <comment ref="C111" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M601/M602/M603 Under Development Lower Roller Gear 32T RU7-0296</t>
         </r>
       </text>
     </comment>
-    <comment ref="C109" authorId="0">
+    <comment ref="C112" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M601/M602/M603 Under Development Lower Roller Gear 32T RU7-0296 CET2440</t>
         </r>
       </text>
     </comment>
-    <comment ref="C110" authorId="0">
+    <comment ref="C113" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Шестерня 26T валу гумового HP LJ P1505/M1120/1522, RU6-0020</t>
         </r>
       </text>
     </comment>
-    <comment ref="C111" authorId="0">
+    <comment ref="C114" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Шестерня 26T валу гумового HP LJ P1505/M1120/1522, RU6-0020</t>
         </r>
       </text>
     </comment>
-    <comment ref="C112" authorId="0">
+    <comment ref="C115" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Шестерня 26T валу гумового HP LJ P1505/M1120/1522, RU6-0020</t>
         </r>
       </text>
     </comment>
-    <comment ref="C113" authorId="0">
+    <comment ref="C116" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1102 / M1132mfp / M1212 / M1217 / P1505, RU7-0100  29T   Lower Roller Gear</t>
         </r>
       </text>
     </comment>
-    <comment ref="C114" authorId="0">
+    <comment ref="C117" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1102 / M1132mfp / M1212 / M1217 / P1505, RU7-0100  29T   Lower Roller Gear</t>
         </r>
       </text>
     </comment>
-    <comment ref="C115" authorId="0">
+    <comment ref="C118" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro P1606DN, LaserJet Pro MFP M225dw, LaserJet Pro MFP M225dn, LaserJet Pro M201n, LaserJet Pro M201dw, LaserJet Pro M1536DNF, CANON: imageCLASS MF4770. RU7-0139-000
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C116" authorId="0">
+    <comment ref="C119" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro P1606DN, LaserJet Pro MFP M225dw, LaserJet Pro MFP M225dn, LaserJet Pro M201n, LaserJet Pro M201dw, LaserJet Pro M1536DNF, CANON: imageCLASS MF4770. RU7-0139-000
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C117" authorId="0">
+    <comment ref="C120" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet P2035, LaserJet P2055, CANON: iR1133, iR1133A, iR1133iF. RU6-0690-000
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C118" authorId="0">
+    <comment ref="C121" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet P2035, LaserJet P2055, CANON: iR1133, iR1133A, iR1133iF</t>
         </r>
       </text>
     </comment>
-    <comment ref="C119" authorId="0">
+    <comment ref="C122" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2030/2035/2050/2055</t>
         </r>
       </text>
     </comment>
-    <comment ref="C120" authorId="0">
+    <comment ref="C123" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3005/M3027/3035/P3015, RU7-0028/RU5-0964  Lower Roller Gear</t>
         </r>
       </text>
     </comment>
-    <comment ref="C121" authorId="0">
+    <comment ref="C124" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P3005/M3027/M3035/ LaserJet Enterprise P3015/3015d/3015dn P3015n/3015x</t>
         </r>
       </text>
     </comment>
-    <comment ref="G121" authorId="0">
+    <comment ref="G124" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C122" authorId="0">
+    <comment ref="C125" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Шестерня гумового валу HP LJ P3005/M3027/3035/P3015, 29T RU7-0028/RU5-0964  Lower Roller Gear</t>
         </r>
       </text>
     </comment>
-    <comment ref="C123" authorId="0">
+    <comment ref="C126" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P3005/M3027/M3035/ LaserJet Enterprise P3015/3015d/3015dn P3015n/3015x</t>
         </r>
       </text>
     </comment>
-    <comment ref="G123" authorId="0">
+    <comment ref="G126" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C124" authorId="0">
+    <comment ref="C127" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3015  промежуточная  Fuser Drive Gear 20T RU7-0030</t>
         </r>
       </text>
     </comment>
-    <comment ref="C125" authorId="0">
+    <comment ref="C128" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Enterprise P3015, LaserJet Enterprise P3015d, LaserJet Enterprise P3015dn, LaserJet Enterprise P3015n, LaserJet Enterprise P3015x. RU7-0030-000
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C126" authorId="0">
+    <comment ref="C129" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3015  промежуточная  Fuser Drive Gear 20T RU7-0030</t>
         </r>
       </text>
     </comment>
-    <comment ref="C127" authorId="0">
+    <comment ref="C130" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP P4014/P4015n/P4515/M4555MFP Assembly!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C128" authorId="0">
+    <comment ref="C131" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP P4014/P4015n/P4515/M4555MFP Assembly!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C129" authorId="0">
+    <comment ref="C132" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014/4015/4515 Assembly!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C130" authorId="0">
+    <comment ref="C133" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014/4015/4515 Assembly!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C131" authorId="0">
+    <comment ref="C134" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Gear 27T, HP LJ Pro 400 M401 / M425</t>
         </r>
       </text>
     </comment>
-    <comment ref="C132" authorId="0">
+    <comment ref="C135" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/403/426/427/GR-M402-29T</t>
         </r>
       </text>
     </comment>
-    <comment ref="C133" authorId="0">
+    <comment ref="C136" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro MFP M521dn, LaserJet Enterprise 500 MFP M525dn, LaserJet Enterprise 500 MFP M525f, LaserJet Enterprise Flow MFP M525c</t>
         </r>
       </text>
     </comment>
-    <comment ref="C134" authorId="0">
+    <comment ref="C137" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RL1-1659 / RM1-5052  приводу фотобарабана HP LJ P4014 / P4015 / P4515, RL1-1659-gear / RM1-5052-gear</t>
         </r>
       </text>
     </comment>
-    <comment ref="C135" authorId="0">
+    <comment ref="C138" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M601 / M602 / M603 Series, RM1-8285-gear/RM1-8286-gear</t>
         </r>
       </text>
     </comment>
-    <comment ref="C136" authorId="0">
+    <comment ref="C139" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2060/2860/3560/4560</t>
         </r>
       </text>
     </comment>
-    <comment ref="C137" authorId="0">
+    <comment ref="C140" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">c основою HP LJ 4200/4250/4300/4350/4345  RU5-0277/RU5-0276/RU5-0043/RC1-3354</t>
         </r>
       </text>
     </comment>
-    <comment ref="C138" authorId="0">
+    <comment ref="C141" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1005/1505/1102/1566  15T</t>
         </r>
       </text>
     </comment>
-    <comment ref="C139" authorId="0">
+    <comment ref="C142" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP P1005/1006/1007/1008 /1102/1505/1560/ 1566/1606/M1212/1214/1217/ 1120/1132/1522/1536/M125/ 127/CanonMF 4410/4430/4450/ 4550/4570/4580/4730/4750/ 4780/4870/4890/LBP-3010/ 3020/3100/3250/6000/6020/6 200/CB435A/CB436A/CE278A/ CE285A/CF283A LaserJet Pro M125/ 127/ 201/ 225 Canon 712/713/725/726/728/737</t>
         </r>
       </text>
     </comment>
-    <comment ref="C140" authorId="0">
+    <comment ref="C143" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1005/1505/1102/1566  15T Только для совместимых магнитных валов</t>
         </r>
       </text>
     </comment>
-    <comment ref="C141" authorId="0">
+    <comment ref="C144" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Enterprise M601/M602/M603 Series, RM1-8358-gear/ RM1-8357-gear</t>
         </r>
       </text>
     </comment>
-    <comment ref="C142" authorId="0">
+    <comment ref="C145" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX-4200/4220/4300/4600/4623/ML-1910/ 1915/2525/2540/2580, JC66-01202A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C143" authorId="0">
+    <comment ref="C146" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX-4200/4220/4300/4600/4623/ML-1910/ 1915/2525/2540/2580, JC66-01202A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C144" authorId="0">
+    <comment ref="C147" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX-4200/4220/4300/4600/4623/ML-1910/ 1915/2525/2540/2580, JC66-01202A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C145" authorId="0">
+    <comment ref="C148" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX-4200/4220/4300/4600/4623/ML-1910/ 1915/2525/2540/2580, JC66-01202A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C146" authorId="0">
+    <comment ref="C149" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4200/SCX-4300/4600/4623F/ 4623FN/ML-1910/1915/2525/2525W/ 2580N/Ph3140/3155/3160</t>
         </r>
       </text>
     </comment>
-    <comment ref="C147" authorId="0">
+    <comment ref="C150" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR-S160 / 160 / 161 / AR-M205 / 200M / 160M / M160 / 5220, NGERH0062QSZZ</t>
         </r>
       </text>
     </comment>
-    <comment ref="C148" authorId="0">
+    <comment ref="C151" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ PRO M102/M104/M106/M132/M134,  RC4-7886-000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C150" authorId="0">
+    <comment ref="C153" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3015/M3027/3035, FuserIdle Gear</t>
         </r>
       </text>
     </comment>
-    <comment ref="C151" authorId="0">
+    <comment ref="C154" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3015/M3027/3035, FuserIdle Gear</t>
         </r>
       </text>
     </comment>
-    <comment ref="C152" authorId="0">
+    <comment ref="C155" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1160/1320/P2014/2015/3390/M2727/RC1-3575/RU5-0307 для P2035/2055/2030/2050</t>
         </r>
       </text>
     </comment>
-    <comment ref="C153" authorId="0">
+    <comment ref="C156" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1160/1320/P2014/2015/3390/M2727/RC1-3575/RU5-0307 для P2035/2055/2030/2050</t>
         </r>
       </text>
     </comment>
-    <comment ref="C154" authorId="0">
+    <comment ref="C157" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1160/1320/P2014/2015/3390/M2727/RC1-3575/RU5-0307 для P2035/2055/2030/2050</t>
         </r>
       </text>
     </comment>
-    <comment ref="C155" authorId="0">
+    <comment ref="C158" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1160/1320/P2014/2015/3390/M2727/RC1-3575/RU5-0307 для P2035/2055/2030/2050</t>
         </r>
       </text>
     </comment>
-    <comment ref="C156" authorId="0">
+    <comment ref="C159" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1160/1320/P2014/2015/3390/M2727/RC1-3575/RU5-0307 для P2035/2055/2030/2050</t>
         </r>
       </text>
     </comment>
-    <comment ref="C157" authorId="0">
+    <comment ref="C160" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 9000/9040/9050</t>
         </r>
       </text>
     </comment>
-    <comment ref="C158" authorId="0">
+    <comment ref="C161" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">51T  біла  коливального вузла HP 4200/4300/4250, GR-RU5-0044, RU5-0044</t>
         </r>
       </text>
     </comment>
-    <comment ref="C159" authorId="0">
+    <comment ref="C162" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 4200/4300/LJ 4250/4350 Fuser Drive Gear 51T RU5-0044 CET4945</t>
         </r>
       </text>
     </comment>
-    <comment ref="C160" authorId="0">
+    <comment ref="C163" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 4200/4300/LJ 4250/4350 Fuser Drive Gear 51T RU5-0044</t>
         </r>
       </text>
     </comment>
-    <comment ref="C161" authorId="0">
+    <comment ref="C164" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1650/2050</t>
         </r>
       </text>
     </comment>
-    <comment ref="C162" authorId="0">
+    <comment ref="C165" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">17T VEAYE HP LJ 1200/1220/1000/1005/1150/1300/3300/3310/3320/3330/3380/Canon LBP-1210/PC-D320/323/340/380/383/FAX-L400</t>
         </r>
       </text>
     </comment>
-    <comment ref="C163" authorId="0">
+    <comment ref="C166" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2100/ CANON IR1210/ 1230/ 1310/ 1330/ 1370F/ RS6-0442/ 14T</t>
         </r>
       </text>
     </comment>
-    <comment ref="C164" authorId="0">
+    <comment ref="C167" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 4250/4350  27T   Fuser Gear  RU5-0275/RU5-0017</t>
         </r>
       </text>
     </comment>
-    <comment ref="C165" authorId="0">
+    <comment ref="C168" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP P4014/ P4015/ P4515/ 25T / 91T/ RU6-0170</t>
         </r>
       </text>
     </comment>
-    <comment ref="C166" authorId="0">
+    <comment ref="C169" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP P4014/ P4015/ P4515/ 25T / 91T/ RU6-0170</t>
         </r>
       </text>
     </comment>
-    <comment ref="C167" authorId="0">
+    <comment ref="C170" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1510, ML-1520, ML-1710, ML-1750, SCX-4016, SCX-4116, SCX-4216F, SCX-4100, SCX-4200, SCX-4220, SCX-4720, SCX-4520, Xerox Phaser 3116, WorkCentre PE16.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C168" authorId="0">
+    <comment ref="C171" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">BD-1550/1560</t>
         </r>
       </text>
     </comment>
-    <comment ref="C169" authorId="0">
+    <comment ref="C172" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">BD-1550/1560</t>
         </r>
       </text>
     </comment>
-    <comment ref="C170" authorId="0">
+    <comment ref="C173" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">e-STUDIO 163/203/165/205/166/206/167/207/237</t>
         </r>
       </text>
     </comment>
-    <comment ref="C171" authorId="0">
+    <comment ref="C174" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">33T/50T iR-2016/2016J/2020/2020J, FC6-4327/FС6-4389/FC6-4327-000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C172" authorId="0">
+    <comment ref="C175" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2060/2860</t>
         </r>
       </text>
     </comment>
-    <comment ref="C173" authorId="0">
+    <comment ref="C176" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Шестерня 27T/18T HP LJ 1010/1012/1015/1018/Canon LBP2900/3000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C174" authorId="0">
+    <comment ref="C177" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Шестерня 27T/18T комплект HP LJ 1010/1012/1015/1018/Canon LBP2900/3000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C175" authorId="0">
+    <comment ref="C178" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Шестерня 27T/18T комплект Foshan-YAT-SING HP LJ 1010/1012/1015/1018/Canon LBP2900/3000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C176" authorId="0">
+    <comment ref="C179" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1022/Canon LBP2900/3000/FAX-L90/95/100/120/140/160/230</t>
         </r>
       </text>
     </comment>
-    <comment ref="C177" authorId="0">
+    <comment ref="C180" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Шестерня 27T/18T/73T комплект Foshan-YAT-SING HP LJ 1010/1012/1015/1018/Canon LBP2900/3000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C178" authorId="0">
+    <comment ref="C181" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR2520/2525/2530/2535/2545, FU8-0576-000000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C179" authorId="0">
+    <comment ref="C182" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2520/2525/2530/2535/2545/FU8-0576</t>
         </r>
       </text>
     </comment>
-    <comment ref="C180" authorId="0">
+    <comment ref="C183" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Комплект 3шт 19T/20T/21T Foshan-YAT-SING для HP LJ 2400/2410/2420/2430, RU5-0377/RU5-0378/RU5-0379</t>
         </r>
       </text>
     </comment>
-    <comment ref="C181" authorId="0">
+    <comment ref="C184" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RD6-0354 HP LJ 5000/5100</t>
         </r>
       </text>
     </comment>
-    <comment ref="C182" authorId="0">
+    <comment ref="C185" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3005/M 3027/3035/P3015</t>
         </r>
       </text>
     </comment>
-    <comment ref="C183" authorId="0">
+    <comment ref="C186" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P3005 / M3027 / M3035, RU5-0958-000CN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C184" authorId="0">
+    <comment ref="C187" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3005/M 3027/3035/P3015</t>
         </r>
       </text>
     </comment>
-    <comment ref="C185" authorId="0">
+    <comment ref="C188" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1200/1000/1005/1150/1300/3300/Canon MF-3110/3112/3220/3222/3228/3240/3241/5630/5650/5730/5750/5770/LBP1210/3200/3210/FAX-L380/390/398/RA0-1005/RC1-1753/FU5-0703</t>
         </r>
       </text>
     </comment>
-    <comment ref="C186" authorId="0">
+    <comment ref="C189" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">17T HP LJ 1200/1000/1005/1150/1300/3300/2727, Canon MF3110/3220/3222/3228/3240/ 3241/5630/5650/5730/5750/5770/LBP1210/3200/3210, RA0-1005/RC1-1753/FU5-0703</t>
         </r>
       </text>
     </comment>
-    <comment ref="C187" authorId="0">
+    <comment ref="C190" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">17T HP LJ 1200/1000/1005/1150/1300/3300/2727, Canon MF3110/3220/3222/3228/3240/ 3241/5630/5650/5730/5750/5770/LBP1210/3200/3210, RA0-1005/RC1-1753/FU5-0703</t>
         </r>
       </text>
     </comment>
-    <comment ref="C188" authorId="0">
+    <comment ref="C191" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">17T HP LJ 1200/1000/1005/1150/1300/3300/2727, Canon MF3110/3220/3222/3228/3240/ 3241/5630/5650/5730/5750/5770/LBP1210/3200/3210, RA0-1005/RC1-1753/FU5-0703</t>
         </r>
       </text>
     </comment>
-    <comment ref="C189" authorId="0">
+    <comment ref="C192" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1200/1000W/1300 / Canon FAX-L390/380/398/ LBP-1210/ 3200/3210/ MF3110/ 3220/3222/3228/3240/3241/ MF5630/5650/5730/5750/5770 RA0-1005/RC1-1753/FU5-0703</t>
         </r>
       </text>
     </comment>
-    <comment ref="C190" authorId="0">
+    <comment ref="C193" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 2400/2410/2420  19T</t>
         </r>
       </text>
     </comment>
-    <comment ref="C191" authorId="0">
+    <comment ref="C194" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1320/1160/3390/3392/P2014/2015/M2727  RU5-0332</t>
         </r>
       </text>
     </comment>
-    <comment ref="C192" authorId="0">
+    <comment ref="C195" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1320/1160/3390/3392/P2014/2015/M2727  RU5-0332</t>
         </r>
       </text>
     </comment>
-    <comment ref="C193" authorId="0">
+    <comment ref="C196" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2400/2410/2420/2430/Canon LBP3410/3460/8330</t>
         </r>
       </text>
     </comment>
-    <comment ref="C194" authorId="0">
+    <comment ref="C197" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P 3005/M3027/3035</t>
         </r>
       </text>
     </comment>
-    <comment ref="C195" authorId="0">
+    <comment ref="C198" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P 3005/M3027/3035</t>
         </r>
       </text>
     </comment>
-    <comment ref="C196" authorId="0">
+    <comment ref="C199" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P 3005/M3027/3035</t>
         </r>
       </text>
     </comment>
-    <comment ref="C197" authorId="0">
+    <comment ref="C200" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3005/M3027/3035/P3015</t>
         </r>
       </text>
     </comment>
-    <comment ref="C198" authorId="0">
+    <comment ref="C201" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3005/M3027/3035/P3015</t>
         </r>
       </text>
     </comment>
-    <comment ref="C199" authorId="0">
+    <comment ref="C202" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3005/M3027/3035/P3015</t>
         </r>
       </text>
     </comment>
-    <comment ref="C200" authorId="0">
+    <comment ref="C203" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 2400/2410/2420  20T</t>
         </r>
       </text>
     </comment>
-    <comment ref="C201" authorId="0">
+    <comment ref="C204" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2400/2410/2420/2430/Canon LBP3410/3460/8330</t>
         </r>
       </text>
     </comment>
-    <comment ref="C202" authorId="0">
+    <comment ref="C205" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2400/2410/2420/2430/Canon LBP3410/3460/8330</t>
         </r>
       </text>
     </comment>
-    <comment ref="C203" authorId="0">
+    <comment ref="C206" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3005/M3027/3035</t>
         </r>
       </text>
     </comment>
-    <comment ref="C204" authorId="0">
+    <comment ref="C207" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3005/M3027/3035</t>
         </r>
       </text>
     </comment>
-    <comment ref="C205" authorId="0">
+    <comment ref="C208" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3005/M3027/3035</t>
         </r>
       </text>
     </comment>
-    <comment ref="C206" authorId="0">
+    <comment ref="C209" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2400/2410/2420/2430/Canon LBP3410/3460/8330</t>
         </r>
       </text>
     </comment>
-    <comment ref="C207" authorId="0">
+    <comment ref="C210" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP L J P1005/1006/1007/1008/1102/1108/1505/1607/M1120/1132/1136/1212/1213/1214/1216/1217/1522, RU5-0984/FU9-0280</t>
         </r>
       </text>
     </comment>
-    <comment ref="C208" authorId="0">
+    <comment ref="C211" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP L J P1005/1006/1007/1008/1102/1108/1505/1607/M1120/1132/1136/1212/1213/1214/1216/1217/1522, RU5-0984/FU9-0280</t>
         </r>
       </text>
     </comment>
-    <comment ref="C209" authorId="0">
+    <comment ref="C212" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP L J P1005/1006/1007/1008/1102/1108/1505/1607/M1120/1132/1136/1212/1213/1214/1216/1217/1522, RU5-0984/FU9-0280</t>
         </r>
       </text>
     </comment>
-    <comment ref="C210" authorId="0">
+    <comment ref="C213" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP L J P1005/1006/1007/1008/1102/1108/1505/1607/M1120/1132/1136/1212/1213/1214/1216/1217/1522, RU5-0984/FU9-0280</t>
         </r>
       </text>
     </comment>
-    <comment ref="C211" authorId="0">
+    <comment ref="C214" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">шестерня привода пічки 29T RU7-0375 / RC3-2514 HP LJ M400 / M401</t>
         </r>
       </text>
     </comment>
-    <comment ref="C212" authorId="0">
+    <comment ref="C215" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">шестерня привода пічки 29T RU7-0375 / RC3-2514 HP LJ M400 / M401</t>
         </r>
       </text>
     </comment>
-    <comment ref="C213" authorId="0">
+    <comment ref="C216" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M425dn / M425dw / M401a / M401d / M401dn / M401dw, RU7-0375</t>
         </r>
       </text>
     </comment>
-    <comment ref="C214" authorId="0">
+    <comment ref="C217" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1510/1520/1710/1750/1755/2250/2251/2252/SCX-4016/4100/4116/4200/4216/4220/4720/Xerox Phaser 3115/3116/3120 /3121/3130/3121/SF-560/565/WC PE16/114e</t>
         </r>
       </text>
     </comment>
-    <comment ref="C215" authorId="0">
+    <comment ref="C218" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1510/1520/1710/1750/1755/2250/2251/2252/SCX-4016/4100/4116/4200/4216/4220/4720/Xerox Phaser 3115/3116/3120 /3121/3130/3121/SF-560/565/WC PE16/114e</t>
         </r>
       </text>
     </comment>
-    <comment ref="C216" authorId="0">
+    <comment ref="C219" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1510/1520/1710/1750/1755/2250/2251/2252/SCX-4016/4100/4116/4200/4216/4220/4720/Xerox Phaser 3115/3116/3120 /3121/3130/3121/SF-560/565/WC PE16/114e</t>
         </r>
       </text>
     </comment>
-    <comment ref="C217" authorId="0">
+    <comment ref="C220" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1510/1520/1710/1750/1755/2250/2251/2252/SCX-4016/4100/4116/4200/4216/4220/4720/Xerox Phaser 3115/3116/3120 /3121/3130/3121/SF-560/565/WC PE16/114e</t>
         </r>
       </text>
     </comment>
-    <comment ref="C218" authorId="0">
+    <comment ref="C221" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1610/1615/2015, JC66-00807A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C219" authorId="0">
+    <comment ref="C222" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1610/1615/2010/2015/SCX-4321/4521F/4521FR</t>
         </r>
       </text>
     </comment>
-    <comment ref="C220" authorId="0">
+    <comment ref="C223" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1610/1615/2010/2015/SCX-4321/4521/Xerox Pe220/Phaser 3117</t>
         </r>
       </text>
     </comment>
-    <comment ref="C221" authorId="0">
+    <comment ref="C224" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba e-Studio 163/165/ 166/167/181/182/203/ 205/206/2 07/212/237/242, 6LE56646000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C222" authorId="0">
+    <comment ref="C225" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba e-Studio 163/165/ 166/167/181/182/203/ 205/206/207/212/237/242, 6LE56646000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C223" authorId="0">
+    <comment ref="C226" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Шестерня 23T/56T вала резинового HP LJ P1505 / P1606 / P1566 / M1120 / M1536 / M1522, Canon MF4410, RU6-0018/FU9-0280</t>
         </r>
       </text>
     </comment>
-    <comment ref="C224" authorId="0">
+    <comment ref="C227" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Шестерня 23T/56T вала резинового HP LJ P1505 / P1606 / P1566 / M1120 / M1536 / M1522, Canon MF4410, RU6-0018/FU9-0280</t>
         </r>
       </text>
     </comment>
-    <comment ref="C225" authorId="0">
+    <comment ref="C228" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Шестерня 23T/56T вала резинового HP LJ P1505 / P1606 / P1566 / M1120 / M1536 / M1522, Canon MF4410, RU6-0018/FU9-0280</t>
         </r>
       </text>
     </comment>
-    <comment ref="C226" authorId="0">
+    <comment ref="C229" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Шестерня 23T/56T вала резинового HP LJ P1505 / P1606 / P1566 / M1120 / M1536 / M1522, Canon MF4410, RU6-0018/FU9-0280</t>
         </r>
       </text>
     </comment>
-    <comment ref="C227" authorId="0">
+    <comment ref="C230" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1505/1566/1606/M1120/1522/1536/M201/M202/M225/M226/Canon MF211/212/215/216/226/232/236/237/MF4350/4420/4450/4710/4720/4750/4770/4820/4830/4870/4880/4890/LBP 6200/RU6-0018/FU9-0280</t>
         </r>
       </text>
     </comment>
-    <comment ref="C228" authorId="0">
+    <comment ref="C231" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">шестерня привода пічки RС3-2514 в зборі з кріпленням HP LJ M400 / M401</t>
         </r>
       </text>
     </comment>
-    <comment ref="C229" authorId="0">
+    <comment ref="C232" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1660/1661  JC66-02582A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C230" authorId="0">
+    <comment ref="C233" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1660/1661  JC66-02582A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C231" authorId="0">
+    <comment ref="C234" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2850/2851/SCX-4824/4828/Xerox Phaser 3250/JC66 -01637A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C232" authorId="0">
+    <comment ref="C235" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2850/2851/Phaser3250/SCX-4824/4828 GEAR-FUSER DR OUT 37, JC66-01637A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C233" authorId="0">
+    <comment ref="C236" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2850/2851/Phaser3250/SCX-4824/4828 GEAR-FUSER DR OUT 37, JC66-01637A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C234" authorId="0">
+    <comment ref="C237" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2850/2851/Ph3250/SCX-4824/4828/WC3210/3220</t>
         </r>
       </text>
     </comment>
-    <comment ref="C235" authorId="0">
+    <comment ref="C238" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2950 / ML-2951ND / SCX-4727 GEAR-FUSER DRIVE OUT z29, JC66-03016A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C236" authorId="0">
+    <comment ref="C239" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba e-Studio 163/165/166/167/181/182/200L/203/205/206/207/212/230/232/233/237/242/280/282/283 6LA84140000/6LH24602000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C237" authorId="0">
+    <comment ref="C240" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ PRO M125/M126/M127/M128, RU7-0753-000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C238" authorId="0">
+    <comment ref="C241" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ PRO P1566 / P1505 / P1606DN / M1522 / M1120 / M1536 GEAR, RU6-0013 23/56T</t>
         </r>
       </text>
     </comment>
-    <comment ref="C239" authorId="0">
+    <comment ref="C242" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">з вузла RC2-2484  HP P4014/ P4015/ P4515, RU6-0190</t>
         </r>
       </text>
     </comment>
-    <comment ref="C240" authorId="0">
+    <comment ref="C243" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: Color LaserJet Pro MFP M281fdw, Color LaserJet Pro MFP M281fdn, Color LaserJet Pro MFP M280nw, Color LaserJet Pro MFP M181fw, Color LaserJet Pro MFP M180nw, Color LaserJet Pro MFP M180n, Color LaserJet Pro M254nw, Color LaserJet Pro M254dw, Color LaserJet Pro M154nw, Color LaserJet Pro M154a</t>
         </r>
       </text>
     </comment>
-    <comment ref="C241" authorId="0">
+    <comment ref="C244" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1610/1615/2010/2015/2510/2570/2571/SCX-4321/4521/Xerox Pe220/Phaser 3116/3117/3122/3124/3125</t>
         </r>
       </text>
     </comment>
-    <comment ref="C242" authorId="0">
+    <comment ref="C245" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-2030/2032/2040/2045/2070/2075/MFC7420/7820/7220/7225/DCP 7010/7025/FAX2820/2825/2920</t>
         </r>
       </text>
     </comment>
-    <comment ref="C243" authorId="0">
+    <comment ref="C246" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-2030/2032/2040/2045/2070/2075/MFC7420/7820/7220/7225/DCP 7010/7025/FAX2820/2825/2920</t>
         </r>
       </text>
     </comment>
-    <comment ref="C244" authorId="0">
+    <comment ref="C247" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1005 / P1006 / P1102 / M1212 / M1120 / M1132, RU5-0981</t>
         </r>
       </text>
     </comment>
-    <comment ref="C245" authorId="0">
+    <comment ref="C248" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1102/1 505/1566/1606/P1005/1006/M1120 /1212/1214/1522/1536/CM1312/M125/Canon LBP6200/MF3010, RU6-0016/RU5-0981/FU9-0278</t>
         </r>
       </text>
     </comment>
-    <comment ref="C246" authorId="0">
+    <comment ref="C249" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1102/1 505/1566/1606/P1005/1006/M1120 /1212/1214/1522/1536/CM1312/M125/Canon LBP6200/MF3010, RU6-0016/RU5-0981/FU9-0278</t>
         </r>
       </text>
     </comment>
-    <comment ref="C247" authorId="0">
+    <comment ref="C250" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1102/1505/1566/1606/P1005/1006/M1120/1212/1214/1522/1536/C M1312/M125/Canon LBP6200/MF3010, RU6-0016/RU5-0981/FU9-0278</t>
         </r>
       </text>
     </comment>
-    <comment ref="C248" authorId="0">
+    <comment ref="C251" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1505/P1566/P1606/M1522/M1120/M1536, Canon LBP6200, 85T, RU6-0016/FU9-0278</t>
         </r>
       </text>
     </comment>
-    <comment ref="C249" authorId="0">
+    <comment ref="C252" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для KYOSERA FS 1040/ 1041/ 1060/ 1061/ 1020/ 1025/ 1120/ 1125/ 1220/ 1320/ 1325/ 302M214220/ 2M214220</t>
         </r>
       </text>
     </comment>
-    <comment ref="C250" authorId="0">
+    <comment ref="C253" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS-1020MFP / 1025MFP / 1120MFP / 1125MFP / 1220MFP / 1320MFP / 1325MFP / FS-1040 / 1041 / 1060DN / 1061DN, 302M214201   2M214201</t>
         </r>
       </text>
     </comment>
-    <comment ref="C251" authorId="0">
+    <comment ref="C254" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba e-St2006/2306/2506/2007/2307/2507/2505F, 6LJ76512000/ 6LJ76513000/ 6LJ76514000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C253" authorId="0">
+    <comment ref="C256" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Шестерня приводу фотобарабана 55 / 19Т Sharp AR-160 / 161 / 162 / 163 / 201 / 206 / 207 / 151 / 151E / F152 / 156 / 121E / M205 / 200M / 160M / M160 / 5220 / 5015 / 5120 / 5320 / M206 / M207 / M161, NGERH0008QSZ5   NGERH0008QSZ4   NGERH0008QSZ3</t>
         </r>
       </text>
     </comment>
-    <comment ref="C254" authorId="0">
+    <comment ref="C257" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 1010/ 1020/ 1012/ 1018/ 1022/ 3050/ Canon LBP3000/ 2900/ MF4010/ 4100/ RU5-0175/ 108T</t>
         </r>
       </text>
     </comment>
-    <comment ref="C255" authorId="0">
+    <comment ref="C258" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MINOLTA Bizhub 250/200/222/223/282/283/350/362/363/423/4030/4030250601/23/60 T</t>
         </r>
       </text>
     </comment>
-    <comment ref="C257" authorId="0">
+    <comment ref="C260" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Шестерня передаточна з редукторів RM1-1299, RM1-4253 HP LJ 1160/1320/3390/3392 / P2015 / P2014 / M2727, RU5-0308</t>
         </r>
       </text>
     </comment>
-    <comment ref="C258" authorId="0">
+    <comment ref="C261" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1005 / P1006 / P1102 / M1132 / M1212 / M1214 / M1217, Canon MF3010, RU5-0982/FC0-8422</t>
         </r>
       </text>
     </comment>
-    <comment ref="C259" authorId="0">
+    <comment ref="C262" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2510/2550</t>
         </r>
       </text>
     </comment>
-    <comment ref="C260" authorId="0">
+    <comment ref="C263" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3050/3051/2150/2550/2150W/2152W/SCX-5530FN/Phaser3428  C66-00417A / JC66-00417B / JC66-01155A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C261" authorId="0">
+    <comment ref="C264" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNG ML-3050, SCX-5530/2150/2550, PHASER 3428  JC96-03866A , JC96-03866A/JC66-01210A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C262" authorId="0">
+    <comment ref="C265" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5000/5100, Gear Arm Swing, RF5-2409, Foshan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C263" authorId="0">
+    <comment ref="C266" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5000/5100/Canon GP160/LP3000/3010/ir2200/2210/2220</t>
         </r>
       </text>
     </comment>
-    <comment ref="C264" authorId="0">
+    <comment ref="C267" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1650/2050</t>
         </r>
       </text>
     </comment>
-    <comment ref="C265" authorId="0">
+    <comment ref="C268" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-2040, LM4010001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C266" authorId="0">
+    <comment ref="C269" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-2140, UFRG-HL2140</t>
         </r>
       </text>
     </comment>
-    <comment ref="C267" authorId="0">
+    <comment ref="C270" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-2240, UFRG-HL2240</t>
         </r>
       </text>
     </comment>
-    <comment ref="C268" authorId="0">
+    <comment ref="C271" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">34T Brother HL-5030/5040/5050/5070N/5130/ 5140/5150D/5170DN/5150DLT/ 5170DNLT/MFC-8420/8820D/8820DN/ DC8020/8025D/8025DN/8440/8840D/ 8840DN/DCP-8040/8045D/8045DN, LJ7416001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C269" authorId="0">
+    <comment ref="C272" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">BROTHER MFC-8460N/ DCP8060/ HL5240/ LJ3500/ 3550/ CET3557/ GR-B5240/ 34 T</t>
         </r>
       </text>
     </comment>
-    <comment ref="C270" authorId="0">
+    <comment ref="C273" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-5240, UFRG-HL5240</t>
         </r>
       </text>
     </comment>
-    <comment ref="C271" authorId="0">
+    <comment ref="C274" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">BROTHER: MFC-8480DN, MFC-8680DN, MFC-8890DW, DCP-8080DN, DCP-8085DN, HL-5340D, HL-5370DW, HL-5350DN, HL-5350DNLT, HL-5370DWT, HL-5380DN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C272" authorId="0">
+    <comment ref="C275" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">NP-1215/1050/6416/1550/6216/6317/1015/1318/6021/6521 Fuser Gear</t>
         </r>
       </text>
     </comment>
-    <comment ref="C273" authorId="0">
+    <comment ref="C276" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: Bizhub 164, Bizhub 184, Bizhub 7718</t>
         </r>
       </text>
     </comment>
-    <comment ref="C274" authorId="0">
+    <comment ref="C277" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: ECOSYS P2135d, ECOSYS P2135DN, ECOSYS P2035D, ECOSYS M2535DN, ECOSYS M2530DN, ECOSYS M2035DN, ECOSYS M2030DN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C275" authorId="0">
+    <comment ref="C278" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA ECOSYS M2030DN/ 2530DN/ M2035DN/ 2535DN/ P2035D/ 2135DN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C276" authorId="0">
+    <comment ref="C279" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera KM-1500/ 1016/ 1000/ 1010/ 1018/ 1020/ 720/ 820/ 920/ 1030/ HiQ/ 33T/ 2A820160/2A820161 CET0753</t>
         </r>
       </text>
     </comment>
-    <comment ref="C277" authorId="0">
+    <comment ref="C280" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Di181/EP1052/EP1054/D1502/EP1083</t>
         </r>
       </text>
     </comment>
-    <comment ref="C278" authorId="0">
+    <comment ref="C281" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Minolta 46T Di450/470/550  Upper Fuser Roller Gear</t>
         </r>
       </text>
     </comment>
-    <comment ref="C279" authorId="0">
+    <comment ref="C282" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1210/1430/4500/SF5100/Phaser 3110/3210  JC66-00037A/JC66-00037B</t>
         </r>
       </text>
     </comment>
-    <comment ref="C280" authorId="0">
+    <comment ref="C283" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1210/1430/4500/SF5100/Phaser 3110/3210  JC66-00037A/JC66-00037B</t>
         </r>
       </text>
     </comment>
-    <comment ref="C281" authorId="0">
+    <comment ref="C284" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNGML-1210/ML-1520P/ SCX-4100/ Phaser 3116/SF-530/531P/ WC РE114e</t>
         </r>
       </text>
     </comment>
-    <comment ref="C282" authorId="0">
+    <comment ref="C285" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML1510/1710/1740/1750/ML1610/1615/ML2010/SCX-4216F/4116/4016</t>
         </r>
       </text>
     </comment>
-    <comment ref="C283" authorId="0">
+    <comment ref="C286" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNG: SCX-4216F, SCX-4116, SCX-4016, ML-2010, ML-1750, ML-1740, ML-1710, ML-1615, ML-1610, ML-1510. JC66-00564A, JC86-00059J, 007N01205.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C284" authorId="0">
+    <comment ref="C287" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML1510/1710/1740/1750/ML1610/1615/ML2010/SCX-4216F/4116/4016</t>
         </r>
       </text>
     </comment>
-    <comment ref="C285" authorId="0">
+    <comment ref="C288" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1510/ 1710/1610/1615/ 2015/ 4521/4321/4321W SCX-4016/3200/3205/3205W 4216F/4200/4300/3130 / 3120/3115/3121/e-St180S/200S</t>
         </r>
       </text>
     </comment>
-    <comment ref="C286" authorId="0">
+    <comment ref="C289" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2150/2550/7300/SCX-511х/531хF/ WC-312/M15/i, JC66-40913B JC66-00669A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C287" authorId="0">
+    <comment ref="C290" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2160 /2165 /2168 SCX-3400 /3405  JC66-03080A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C288" authorId="0">
+    <comment ref="C291" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2160/2165/216 8/SCX-3400/3405  JC66-03080A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C289" authorId="0">
+    <comment ref="C292" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2160/2165/216 8/SCX-3400/3405  JC66-03080A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C290" authorId="0">
+    <comment ref="C293" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2250/SCX-4520/4720/4920/Xerox WorkCentre Pe120</t>
         </r>
       </text>
     </comment>
-    <comment ref="C291" authorId="0">
+    <comment ref="C294" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2950 / ML-2951ND / SCX-4727 GEAR-FUSER ML-2950ND, JC66-02992A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C292" authorId="0">
+    <comment ref="C295" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2950 / ML-2951ND / SCX-4727 GEAR-FUSER ML-2950ND, JC66-02992A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C293" authorId="0">
+    <comment ref="C296" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2950 / ML-2951ND / SCX-4727 GEAR-FUSER ML-2950ND, JC66-02992A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C294" authorId="0">
+    <comment ref="C297" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3050/3051/3470/3471/3472/3475/SCX-5330/5530/5635/5835FN/5935FN/Xerox Phaser 3428/3435/3635/Work Centre 3550/JC66-01588A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C295" authorId="0">
+    <comment ref="C298" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-3471ND/SCX-5530FN/RICOH SP3200/SCX-5835FN/5935N</t>
         </r>
       </text>
     </comment>
-    <comment ref="C296" authorId="0">
+    <comment ref="C299" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">26Т Samsung ML-5000A / Docu Print P8e / P8ex / Lexmark Optra E310 JC66-40379A   012G00161</t>
         </r>
       </text>
     </comment>
-    <comment ref="C297" authorId="0">
+    <comment ref="C300" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4725FN/STS/4828/4824/4500/ 4626/ML-1630/2570/2571/2510/ 2850/1910/1915/2525/2525W/ 2580N2851/1630/Ph3250/3200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C298" authorId="0">
+    <comment ref="C301" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4725FN/STS/4828/4824/4500/ 4626/ML-1630/2570/2571/2510/ 2850/1910/1915/2525/2525W/ 2580N2851/1630/Ph3250/3200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C299" authorId="0">
+    <comment ref="C302" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4725FN/STS/4828/4824/4500/ 4626/ML-1630/2570/2571/2510/ 2850/1910/1915/2525/2525W/ 2580N2851/1630/Ph3250/3200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C300" authorId="0">
+    <comment ref="C303" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4725FN/STS/4828/4824/4500/ 4626/ML-1630/2570/2571/2510/ 2850/1910/1915/2525/2525W/ 2580N2851/1630/Ph3250/3200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C301" authorId="0">
+    <comment ref="C304" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Шестерня 45T вала тефлонового Samsung ML-1630/2570/2571/2510/2850/1910/1915/2525/2580/SCX-4725/4828/4824/4500/4626/Phaser 3250</t>
         </r>
       </text>
     </comment>
-    <comment ref="C302" authorId="0">
+    <comment ref="C305" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">AL1000/1010/1020 AL1200/1220/1240/1250 AR153/158/208/ AL2030/2031/2041/2051/ FO-2081/ MX-B201D/ MX-M200D/ AR160/161/162/163/164/ AR200/201/205/206/207 / MX-M232D/</t>
         </r>
       </text>
     </comment>
-    <comment ref="C303" authorId="0">
+    <comment ref="C306" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba e-Studio 16/20/25/163/165/166/167/160/200/202/203/205/207/230/232/233/237/250/280/282/283/Xerox WorkCentre Pro 416/421, GEAR-HR-RLR/6LH24603000/6LA84182000/6LE95885000/6LA55018000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C304" authorId="0">
+    <comment ref="C307" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba e-Studio 16/20/25/163/165/166/167/160/200/202/203/205/207/230/232/233/237/250/280/282/283/Xerox WorkCentre Pro 416/421, GEAR-HR-RLR/6LH24603000/6LA84182000/6LE95885000/6LA55018000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C305" authorId="0">
+    <comment ref="C308" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">A1UD371000	Зубчаста шестірня</t>
         </r>
       </text>
     </comment>
-    <comment ref="C306" authorId="0">
+    <comment ref="C309" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro MFP M521dn, LaserJet Enterprise 500 MFP M525dn, LaserJet Enterprise 500 MFP M525f, LaserJet Enterprise Flow MFP M525c</t>
         </r>
       </text>
     </comment>
-    <comment ref="C307" authorId="0">
+    <comment ref="C310" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP: LaserJet Enterprise 600 M601dn, LaserJet Enterprise 600 M601n, LaserJet Enterprise 600 M602dn, LaserJet Enterprise 600 M602n, LaserJet Enterprise 600 M602x, LaserJet Enterprise 600 M603dn, LaserJet Enterprise 600 M603n, LaserJet Enterprise 600 M603xh, LaserJet Enterprise M604dn, LaserJet Enterprise M604n, LaserJet Enterprise M605dn, LaserJet Enterprise M605n, LaserJet Enterprise M605x, LaserJet Enterprise M606dn, LaserJet Enterprise M606x, LaserJet Enterprise MFP M630f, LaserJet Enterprise MFP M630h, LaserJet Enterprise MFP M630z
+OEM № RU7-0297-000</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C311" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для TOSHIBA E-Studio 163/ 203/ 165/ 205/ 166/ 206/ 167/ 207/ 237 6LA81670000/ 2GT16-6</t>
         </r>
       </text>
     </comment>
-    <comment ref="C308" authorId="0">
+    <comment ref="C312" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Minolta bizhub 165/185/215, A0XXPP3U01</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="317">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="321">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Шестерні</t>
   </si>
   <si>
     <t>18T/16T LJ 5200, RU5-0557</t>
   </si>
   <si>
+    <t>немає</t>
+  </si>
+  <si>
+    <t>Блок шестерень в тримачі ролика захоплення з касети HP LJ 4200/4300/4250/4350, RL1-0013</t>
+  </si>
+  <si>
+    <t>на замовлення</t>
+  </si>
+  <si>
+    <t>Комплект шестерень пічки LJ P3005 / M3027 / M3035, включає в себе  RC2-0657, RU5-0956, RU5-0957, RU5-0958, RU5-0959 , CB414-67923</t>
+  </si>
+  <si>
+    <t>Комплект шестерень редуктора HP LJ Pro M402/M403/M426/M427, RC4-2975-03</t>
+  </si>
+  <si>
+    <t>Комплект шестерні HP LJ M5025 / M5035 / M712 / M725,  складається з RU5-0628   RU5-0637   RU5-0655</t>
+  </si>
+  <si>
+    <t>Насадка торцева на фотобарабан Samsung ML-2950/ML-2951/MLT-D103/D115 Everprint  TNOPC-SAM-MLT-D103-E</t>
+  </si>
+  <si>
+    <t>Насадка торцева на фотобарабан Samsung ML-2950/ML-2951/MLT-D103/D115 Foshan</t>
+  </si>
+  <si>
+    <t>Насадка торцева на фотобарабан Samsung ML-3310/3710 /SCX-4833/5637/MLT-D205  можливе самостійне доопрацювання для використання в MLT-D103/D115   MLT-D205TN  VEAYE</t>
+  </si>
+  <si>
+    <t>Насадка торцева на фотобарабан Samsung ML-3310/MLT-D205,  можливе самостійне доопрацювання для використання в MLT-D103/D115   TNOPC-SAM-MLT-D205-E  Everprint</t>
+  </si>
+  <si>
+    <t>Тримач  рама  шестерні HP LJ Pro 400 M401 / M425 / M451 / M475, RC3-2497-000CN</t>
+  </si>
+  <si>
+    <t>Шестерні  комплект  Ricoh Aficio 1015/1018/2015/2018  B0393062-2Pcs, B0393245-2Pcs, B0393060-1Pc  CET6006</t>
+  </si>
+  <si>
+    <t>Шестерні блоку проявки  комплект  Konica Minolta Di152/Di183/Di1611/Di1811/Di2011/Bizhub 162/163/180/210/220 CET7333</t>
+  </si>
+  <si>
+    <t>Шестерні блоку проявки  комплект  Ricoh Aficio 1022  411018-Gear  CET5999</t>
+  </si>
+  <si>
+    <t>Шестерні блоку проявки  комплект  Ricoh Aficio 1515/ MP161F/ MP301SP /HQ/ Kit 5 Pcs / CET6007</t>
+  </si>
+  <si>
+    <t>Шестерня 18/18Т Minolta Bizhub 184/164/185/195/7718/7818 27AE30062/ AOXX638521/ A0XX638521</t>
+  </si>
+  <si>
+    <t>Шестерня 18T HP LJ P3015/3005/M3027/3035  RU6-0965  Patron</t>
+  </si>
+  <si>
+    <t>Шестерня 18T HP LJ P3015/3005/M3027/3035  RU6-0965  VEAYE</t>
+  </si>
+  <si>
+    <t>Шестерня 18T, FS2-0892-000 РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>в наявності</t>
+  </si>
+  <si>
+    <t>Шестерня 18T/107T, FU5-0702-000</t>
+  </si>
+  <si>
+    <t>Шестерня 20/25T РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Шестерня 25T РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Шестерня 29/14T HP LJ 5000/5100/Canon GP-160 /ic2220/2210/2200, RB3-0395/RS6-0348, VEAYE</t>
+  </si>
+  <si>
+    <t>Шестерня 29T KYOCERA MITA P2035/2135  2F925080  CET7493</t>
+  </si>
+  <si>
+    <t>Шестерня 29Т Kyocera Ecosys P2035D/ 2135DN/M2030DN/ 2035DN/2535DN  2F925080/2F925081  Foshan</t>
+  </si>
+  <si>
+    <t>Шестерня 31T LJ 5200, GEAR 31T, RU5-0577-000CN</t>
+  </si>
+  <si>
+    <t>Шестерня 31T LJ 5200, GEAR 31T, RU5-0577-000CN, Patron</t>
+  </si>
+  <si>
+    <t>Шестерня 33T/19T HP LJ M5025/M5035, RU5-0637-000000/RU5-0637-000 Original</t>
+  </si>
+  <si>
+    <t>Шестерня 36T/17T LJ 5200, GEAR 36T/17T, RU5-0576-000CN</t>
+  </si>
+  <si>
+    <t>Шестерня 40/99T HP LJ 5200/M5025/M5035, RU5-0549/RU5-0549-000CN</t>
+  </si>
+  <si>
+    <t>Шестерня 50/30T Samsung ML-2950/2955/SCX-4728/SL-M2620/2670/2870/3015 JC66-03025A</t>
+  </si>
+  <si>
+    <t>Шестерня 96/21T, LJ P2030/2035/2050/2055  из редукторов RM1-6421, RC2-6064 , Foshan</t>
+  </si>
+  <si>
+    <t>Шестерня 96/21T, LJ P2030/2035/2050/2055  из редукторов RM1-6421, RC2-6064 , VEAYE</t>
+  </si>
+  <si>
+    <t>Шестерня Brother Gear 20 T1 Roller Drive, LM5103001</t>
+  </si>
+  <si>
+    <t>Шестерня Canon 17T/38T FE3-8230-000000</t>
+  </si>
+  <si>
+    <t>Шестерня Canon 43T/18T iR-2520/2525/2530/2535/2545/ iR-ADV-4025i/4051i/4045i/4035i, FU8-0514</t>
+  </si>
+  <si>
+    <t>Шестерня Canon 48T РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Шестерня Canon 74T Canon MF4018/4010/4120/4150, RU5-0505-000000</t>
+  </si>
+  <si>
+    <t>Шестерня Canon GEAR, 66T/25, RU5-0179</t>
+  </si>
+  <si>
+    <t>Шестерня Canon iR2016/2018/2020, FU6-0767, Foshan</t>
+  </si>
+  <si>
+    <t>Шестерня Gear 113/33, Samsung ML-1400/1510/1710, JC66-00391A, AHK</t>
+  </si>
+  <si>
     <t>new</t>
   </si>
   <si>
-    <t>немає</t>
-[...121 lines deleted...]
-  <si>
     <t>Шестерня Gear 18T, HP LJ P4014/4015/4200/4300/4250/4350/4345, RU5-0045, Foshan</t>
   </si>
   <si>
     <t>Шестерня Gear 18T, HP LJ P4014/4015/4200/4300/4250/4350/4345, RU5-0045, VEAYE</t>
   </si>
   <si>
     <t>Шестерня Gear 23T Canon iR1018/1019/1020/1022/1024/MF6530, FU7-0039, Foshan</t>
   </si>
   <si>
     <t>Шестерня Gear 52 / 96T HP LaserJet 5200 / M5025 / M5035  RU5-0548-000CN</t>
   </si>
   <si>
     <t>Шестерня Gear P/R, Toshiba E-ST16/160</t>
   </si>
   <si>
     <t>Шестерня Gear-10H21_10S20-6 Toshiba e-STUDIO 163/165/166</t>
   </si>
   <si>
     <t>Шестерня Gear-10H36R_10H21R-6 Toshiba e-Studio 163/166 6LE56645000</t>
   </si>
   <si>
     <t>Шестерня Gear-28, Toshiba 1360/1370</t>
   </si>
   <si>
     <t>Шестерня Gear-5H62L_10H25L-6 Toshiba e-Studio 163/166, 6LE56640000</t>
@@ -5021,50 +5090,56 @@
   <si>
     <t>Шестерня блоку проявки GR-10H24-13-06 Toshiba 2060/2860</t>
   </si>
   <si>
     <t>Шестерня блоку проявки Minolta Di152, 4021522701</t>
   </si>
   <si>
     <t>Шестерня валу подачі Canon , 21T/29T, RU5-0180</t>
   </si>
   <si>
     <t>Шестерня валу реєстрації  Toshiba 1360/70, Gear-Z20-0.5</t>
   </si>
   <si>
     <t>Шестерня вузла захоплення Canon 29T iR-2016/2016J, FU6-0776-030</t>
   </si>
   <si>
     <t>Шестерня головного редуктора 18/35T Canon MF-4120/4150/HP LJ 1018/1020, RU5-0506</t>
   </si>
   <si>
     <t>Шестерня головного редуктора 18/35T Canon MF-4120/4150/HP LJ 1018/1020, RU5-0506, Foshan</t>
   </si>
   <si>
     <t>Шестерня головного редуктора 18/35T Canon MF-4120/4150/HP LJ 1018/1020, RU5-0506, VEAYE</t>
   </si>
   <si>
+    <t>Шестерня гумового вала HP LJ M402 29T CET  CET3109</t>
+  </si>
+  <si>
+    <t>Шестерня гумового вала Kyocera Mita P2235dn 31T CET  CET361009</t>
+  </si>
+  <si>
     <t>Шестерня гумового валу Canon IR-2535, FU8-0533 CET  CET6581</t>
   </si>
   <si>
     <t>Шестерня гумового валу Canon iR2016/iR2020/iR2120j/2120s/2116j/ iR2318, CET</t>
   </si>
   <si>
     <t>Шестерня гумового валу Canon iR2520/2525/2530 Lower Roller Gear 26T FU8-0575 CET6679</t>
   </si>
   <si>
     <t>Шестерня гумового валу HP LJ 1010/1012/1015  29T  RU5-0185, Foshan</t>
   </si>
   <si>
     <t>Шестерня гумового валу HP LJ 1010/1012/1015  29T  RU5-0185, VEAYE</t>
   </si>
   <si>
     <t>Шестерня гумового валу HP LJ 1010/1012/1015  29T  RU5-0185-WDS, WELLDO Select</t>
   </si>
   <si>
     <t>Шестерня гумового валу HP LJ 1020/1022/1018/3015/3020/3030/3050  37T  RU5-0523 Foshan</t>
   </si>
   <si>
     <t>Шестерня гумового валу HP LJ 1020/1022/1018/3015/3020/3030/3050  37T  RU5-0523 VEAYE</t>
   </si>
   <si>
     <t>Шестерня гумового валу HP LJ 1020/1022/1018/3015/3020/3030/3050  37T  RU5-0523-WDS, WELLDO Select</t>
@@ -5685,50 +5760,53 @@
     <t>Шестерня тефлонового валу Samsung SCX-4725FN/4828, ML-1630/1910/2850, 45T JC66-01254A  GML4725-PG  Micrographic</t>
   </si>
   <si>
     <t>Шестерня тефлонового валу Samsung SCX-4725FN/4828, ML-1630/1910/2850, 45T JC66-01254A CET3655</t>
   </si>
   <si>
     <t>Шестерня тефлонового валу Samsung SCX-4725FN/4828, ML-1630/1910/2850, JC66-01254A,  GEAR-SAM-01254A-PN  Patron</t>
   </si>
   <si>
     <t>Шестерня тефлонового валу Samsung SCX-4725FN/4828, ML-1630/1910/2850, JC66-01254A, Foshan</t>
   </si>
   <si>
     <t>Шестерня тефлонового валу Sharp AR160/200  NGERH0540FCZ3/NGERH0540FCZ1  45T CET8250</t>
   </si>
   <si>
     <t>Шестерня тефлонового валу Toshiba e-Studio 16/20/25/163/165/166/167/200/205, 38T 6LE95885000</t>
   </si>
   <si>
     <t>Шестерня тефлонового валу Toshiba e-Studio 16/20/25/163/165/166/167/200/205, 38T, 6LE95885000 Foshan</t>
   </si>
   <si>
     <t>Шестерня убчаста, A1UD371000</t>
   </si>
   <si>
     <t>Шестерня фьюзера 20T для HP LaserJet Pro MFP M521/M525 CET2733</t>
+  </si>
+  <si>
+    <t>Шестерня фьюзера HP LJ M601, RU7-0297 18T CET  CET2441</t>
   </si>
   <si>
     <t>Шестерня шнека блоку зображення Toshiba E-Studio 163/203/165/205/166/206167/207/237 6LA81670000/ 2GT16-6</t>
   </si>
   <si>
     <t>Шестірня Minolta bizhub 165/185/215, A0XXPP3U01</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
@@ -6139,51 +6217,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I309"/>
+  <dimension ref="A1:I313"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -6312,7497 +6390,6999 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>21996</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>132.46</v>
+        <v>134.83</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
+      <c r="H11" s="1"/>
+      <c r="I11" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>15990</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>603.6799999999999</v>
+        <v>614.47</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>13650</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>537</v>
+        <v>546.6</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>32678</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>640.37</v>
+        <v>651.8200000000001</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>33385</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>1006.88</v>
+        <v>1024.88</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>28548</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>48.33</v>
+        <v>49.19</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
+      <c r="H16" s="1"/>
+      <c r="I16" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>18274</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>49.67</v>
+        <v>50.56</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
+      <c r="H17" s="1"/>
+      <c r="I17" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>29450</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>49.67</v>
+        <v>50.56</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
+      <c r="H18" s="1"/>
+      <c r="I18" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>30298</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>64.44</v>
+        <v>65.59</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
+      <c r="H19" s="1"/>
+      <c r="I19" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>26235</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>351.29</v>
+        <v>357.57</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>24873</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>279.24</v>
+        <v>284.23</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>24872</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>262.68</v>
+        <v>267.38</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>24875</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>282.82</v>
+        <v>287.88</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>22876</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>428.26</v>
+        <v>435.91</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>30461</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>313.7</v>
+        <v>319.31</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>21757</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D26" s="1">
         <v>8483908990</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>104.27</v>
+        <v>106.13</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>23496</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>123.06</v>
+        <v>125.26</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>180</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D28" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+      <c r="F28" s="1">
+        <v>81.98999999999999</v>
+      </c>
+      <c r="G28" s="1"/>
+      <c r="H28" s="1"/>
+      <c r="I28" s="1" t="s">
         <v>34</v>
-      </c>
-[...14 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>13869</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>594.28</v>
+        <v>604.9</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>184</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>107.4</v>
+        <v>109.32</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>185</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>44.75</v>
+        <v>45.55</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>22845</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>100.69</v>
+        <v>102.49</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>24871</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>381.72</v>
+        <v>388.54</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>27792</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>221.51</v>
+        <v>225.47</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>17742</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>195.11</v>
+        <v>198.6</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>21756</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D36" s="1">
         <v>8483908990</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>123.06</v>
+        <v>125.26</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
+      <c r="H36" s="1"/>
+      <c r="I36" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>33384</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
         <v>0</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>15432</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>208.09</v>
+        <v>211.81</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
+      <c r="H38" s="1"/>
+      <c r="I38" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>24088</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>157.52</v>
+        <v>160.34</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
+      <c r="H39" s="1"/>
+      <c r="I39" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>31939</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>585.33</v>
+        <v>595.79</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>18905</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>308.78</v>
+        <v>314.3</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>27098</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>197.35</v>
+        <v>200.88</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>20334</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>157.97</v>
+        <v>160.79</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>28346</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>465.4</v>
+        <v>473.72</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>20608</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>186.61</v>
+        <v>189.94</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>181</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>53.7</v>
+        <v>54.66</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>22741</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>163.34</v>
+        <v>166.26</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>16890</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>293.11</v>
+        <v>298.35</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>17558</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>357.11</v>
+        <v>363.49</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>15989</v>
+        <v>35463</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>154.84</v>
+        <v>316.12</v>
       </c>
       <c r="G50" s="1"/>
       <c r="H50" s="5" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="I50" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>22842</v>
+        <v>15989</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>129.78</v>
+        <v>157.6</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="1"/>
       <c r="I51" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>18903</v>
+        <v>22842</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>259.55</v>
+        <v>132.1</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
+      <c r="H52" s="1"/>
+      <c r="I52" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>29917</v>
+        <v>18903</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>253.73</v>
+        <v>264.19</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>9914</v>
+        <v>29917</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>154.39</v>
+        <v>258.27</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H54" s="1"/>
+      <c r="I54" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>10811</v>
+        <v>9914</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>2103.25</v>
+        <v>157.15</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H55" s="1"/>
+      <c r="I55" s="1" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>8888</v>
+        <v>10811</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>354.42</v>
+        <v>2140.85</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H56" s="1"/>
       <c r="I56" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>7220</v>
+        <v>8888</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>379.48</v>
+        <v>360.76</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H57" s="1"/>
+      <c r="I57" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>8889</v>
+        <v>7220</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>751.8</v>
+        <v>386.26</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H58" s="1"/>
+      <c r="I58" s="1" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>20760</v>
+        <v>8889</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>241.65</v>
+        <v>765.24</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="1"/>
       <c r="I59" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>6314</v>
+        <v>20760</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>246.13</v>
+        <v>245.97</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
+      <c r="H60" s="1"/>
+      <c r="I60" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>7346</v>
+        <v>6314</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>537</v>
+        <v>250.53</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="1"/>
       <c r="I61" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>10254</v>
+        <v>7346</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>194.22</v>
+        <v>546.6</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H62" s="1"/>
+      <c r="I62" s="1" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>10239</v>
+        <v>10254</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>209.43</v>
+        <v>197.69</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
+      <c r="H63" s="1"/>
+      <c r="I63" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>26291</v>
+        <v>10239</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>335.63</v>
+        <v>213.17</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
+      <c r="H64" s="1"/>
+      <c r="I64" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>16303</v>
+        <v>26291</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>133.36</v>
+        <v>341.63</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H65" s="1"/>
       <c r="I65" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>20861</v>
+        <v>16303</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>118.59</v>
+        <v>135.74</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H66" s="1"/>
       <c r="I66" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>16304</v>
+        <v>20861</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>252.39</v>
+        <v>120.71</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>15329</v>
+        <v>16304</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>510.15</v>
+        <v>256.9</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H68" s="1"/>
+      <c r="I68" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>15330</v>
+        <v>15329</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>456.45</v>
+        <v>519.27</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H69" s="1"/>
       <c r="I69" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>16453</v>
+        <v>15330</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>224.65</v>
+        <v>464.61</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H70" s="1"/>
+      <c r="I70" s="1" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>6316</v>
+        <v>16453</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>805.5</v>
+        <v>228.66</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H71" s="1"/>
+      <c r="I71" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>2489</v>
+        <v>6316</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>374.56</v>
+        <v>819.9</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H72" s="1"/>
+      <c r="I72" s="1" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>6315</v>
+        <v>2489</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>259.55</v>
+        <v>381.25</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="5" t="s">
+      <c r="H73" s="1"/>
+      <c r="I73" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>7211</v>
+        <v>6315</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>223.75</v>
+        <v>264.19</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H74" s="1"/>
       <c r="I74" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>27133</v>
+        <v>7211</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D75" s="1">
-        <v>8483908990</v>
+        <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>110.98</v>
+        <v>227.75</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H75" s="1"/>
+      <c r="I75" s="1" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>27141</v>
+        <v>27133</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D76" s="1">
         <v>8483908990</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>110.98</v>
+        <v>112.96</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H76" s="1"/>
       <c r="I76" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>7453</v>
+        <v>27141</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D77" s="1">
-        <v>8443999090</v>
+        <v>8483908990</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>259.55</v>
+        <v>112.96</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H77" s="1"/>
       <c r="I77" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>3820</v>
+        <v>7453</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>376.35</v>
+        <v>264.19</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H78" s="1"/>
       <c r="I78" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>20753</v>
+        <v>3820</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>190.64</v>
+        <v>383.08</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H79" s="1"/>
       <c r="I79" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>18256</v>
+        <v>20753</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>143.65</v>
+        <v>194.04</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H80" s="1"/>
       <c r="I80" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>4560</v>
+        <v>18256</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>266.26</v>
+        <v>146.22</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H81" s="1"/>
       <c r="I81" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>9943</v>
+        <v>4560</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>755.38</v>
+        <v>271.02</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H82" s="1"/>
       <c r="I82" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>21198</v>
+        <v>9943</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>247.02</v>
+        <v>768.88</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H83" s="1"/>
       <c r="I83" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>17357</v>
+        <v>21198</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>159.76</v>
+        <v>251.44</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H84" s="1"/>
       <c r="I84" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>23288</v>
+        <v>17357</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>189.29</v>
+        <v>162.61</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="5" t="s">
+      <c r="H85" s="1"/>
+      <c r="I85" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>34736</v>
+        <v>23288</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D86" s="1">
-        <v>8483908990</v>
+        <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>175.42</v>
+        <v>192.68</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="5" t="s">
+      <c r="H86" s="1"/>
+      <c r="I86" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>18408</v>
+        <v>35457</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>257.31</v>
+        <v>247.79</v>
       </c>
       <c r="G87" s="1"/>
       <c r="H87" s="5" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="I87" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>18409</v>
+        <v>35385</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>163.34</v>
+        <v>445.02</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H88" s="1"/>
       <c r="I88" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>10240</v>
+        <v>34736</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D89" s="1">
-        <v>8443999090</v>
+        <v>8483908990</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>99.79000000000001</v>
+        <v>178.56</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H89" s="1"/>
       <c r="I89" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>26518</v>
+        <v>18408</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>85.03</v>
+        <v>261.91</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H90" s="1"/>
       <c r="I90" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>31443</v>
+        <v>18409</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>96.20999999999999</v>
+        <v>166.26</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="5" t="s">
+      <c r="H91" s="1"/>
+      <c r="I91" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
-        <v>21275</v>
+        <v>10240</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>86.81999999999999</v>
+        <v>101.58</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H92" s="1"/>
       <c r="I92" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>26061</v>
+        <v>26518</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>102.93</v>
+        <v>86.55</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="5" t="s">
+      <c r="H93" s="1"/>
+      <c r="I93" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>31689</v>
+        <v>31443</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>108.74</v>
+        <v>97.93000000000001</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H94" s="1"/>
       <c r="I94" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
-        <v>13713</v>
+        <v>21275</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>174.53</v>
+        <v>88.37</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H95" s="1"/>
       <c r="I95" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
-        <v>10241</v>
+        <v>26061</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>93.53</v>
+        <v>104.77</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H96" s="1"/>
       <c r="I96" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
-        <v>23120</v>
+        <v>31689</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D97" s="1">
-        <v>8483908990</v>
+        <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>53.25</v>
+        <v>110.69</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H97" s="1"/>
       <c r="I97" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
-        <v>10242</v>
+        <v>13713</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>90.84</v>
+        <v>177.65</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H98" s="1"/>
       <c r="I98" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
-        <v>21197</v>
+        <v>10241</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>81.89</v>
+        <v>95.2</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H99" s="1"/>
       <c r="I99" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
-        <v>22514</v>
+        <v>23120</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D100" s="1">
         <v>8483908990</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>86.81999999999999</v>
+        <v>54.2</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="5" t="s">
+      <c r="H100" s="1"/>
+      <c r="I100" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
-        <v>10243</v>
+        <v>10242</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>119.48</v>
+        <v>92.47</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H101" s="1"/>
       <c r="I101" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
-        <v>18839</v>
+        <v>21197</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D102" s="1">
-        <v>8483908990</v>
+        <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>109.64</v>
+        <v>83.36</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H102" s="1"/>
       <c r="I102" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
-        <v>22516</v>
+        <v>22514</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D103" s="1">
-        <v>8443999090</v>
+        <v>8483908990</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>131.12</v>
+        <v>88.37</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="5" t="s">
+      <c r="H103" s="1"/>
+      <c r="I103" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
-        <v>12223</v>
+        <v>10243</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>340.55</v>
+        <v>121.62</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="5" t="s">
+      <c r="H104" s="1"/>
+      <c r="I104" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
-        <v>22844</v>
+        <v>18839</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D105" s="1">
-        <v>8443999090</v>
+        <v>8483908990</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>118.59</v>
+        <v>111.6</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="5" t="s">
+      <c r="H105" s="1"/>
+      <c r="I105" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
-        <v>17741</v>
+        <v>22516</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>156.18</v>
+        <v>133.46</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="5" t="s">
+      <c r="H106" s="1"/>
+      <c r="I106" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
-        <v>20835</v>
+        <v>12223</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D107" s="1">
-        <v>8483908990</v>
+        <v>8443999090</v>
       </c>
       <c r="E107" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>105.16</v>
+        <v>346.64</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H107" s="1"/>
       <c r="I107" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
-        <v>21755</v>
+        <v>22844</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>220.17</v>
+        <v>120.71</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H108" s="1"/>
       <c r="I108" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
-        <v>18410</v>
+        <v>17741</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
         <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>277.45</v>
+        <v>158.97</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="5" t="s">
+      <c r="H109" s="1"/>
+      <c r="I109" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
-        <v>33017</v>
+        <v>20835</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D110" s="1">
-        <v>8443999090</v>
+        <v>8483908990</v>
       </c>
       <c r="E110" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F110" s="1">
-        <v>39.38</v>
+        <v>107.04</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H110" s="1"/>
+      <c r="I110" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
-        <v>30806</v>
+        <v>21755</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>68.47</v>
+        <v>224.11</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="5" t="s">
+      <c r="H111" s="1"/>
+      <c r="I111" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
-        <v>32425</v>
+        <v>18410</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>64.44</v>
+        <v>282.41</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H112" s="1"/>
       <c r="I112" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
-        <v>26712</v>
+        <v>33017</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>102.93</v>
+        <v>40.08</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H113" s="1"/>
+      <c r="I113" s="1" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
-        <v>17521</v>
+        <v>30806</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>71.59999999999999</v>
+        <v>69.69</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="5" t="s">
+      <c r="H114" s="1"/>
+      <c r="I114" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
-        <v>19449</v>
+        <v>32425</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D115" s="1">
-        <v>8483908990</v>
+        <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>193.32</v>
+        <v>65.59</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="5" t="s">
+      <c r="H115" s="1"/>
+      <c r="I115" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
-        <v>28004</v>
+        <v>26712</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>119.48</v>
+        <v>104.77</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="5" t="s">
+      <c r="H116" s="1"/>
+      <c r="I116" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
-        <v>20587</v>
+        <v>17521</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D117" s="1">
-        <v>8483908990</v>
+        <v>8443999090</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>55.94</v>
+        <v>72.88</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="5" t="s">
+      <c r="H117" s="1"/>
+      <c r="I117" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
-        <v>25696</v>
+        <v>19449</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D118" s="1">
         <v>8483908990</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>74.29000000000001</v>
+        <v>196.78</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="5" t="s">
+      <c r="H118" s="1"/>
+      <c r="I118" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
-        <v>20831</v>
+        <v>28004</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>80.55</v>
+        <v>121.62</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="5" t="s">
+      <c r="H119" s="1"/>
+      <c r="I119" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
-        <v>22517</v>
+        <v>20587</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D120" s="1">
-        <v>8443999090</v>
+        <v>8483908990</v>
       </c>
       <c r="E120" s="1">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>120.83</v>
+        <v>56.94</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="5" t="s">
+      <c r="H120" s="1"/>
+      <c r="I120" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
-        <v>24870</v>
+        <v>25696</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D121" s="1">
-        <v>8443999090</v>
+        <v>8483908990</v>
       </c>
       <c r="E121" s="1">
         <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>67.13</v>
-[...4 lines deleted...]
-      <c r="H121" s="5" t="s">
+        <v>75.61</v>
+      </c>
+      <c r="G121" s="1"/>
+      <c r="H121" s="1"/>
+      <c r="I121" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
-        <v>14488</v>
+        <v>20831</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>66.68000000000001</v>
+        <v>81.98999999999999</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="5" t="s">
+      <c r="H122" s="1"/>
+      <c r="I122" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
-        <v>25867</v>
+        <v>22517</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>63.55</v>
-[...6 lines deleted...]
-      </c>
+        <v>122.99</v>
+      </c>
+      <c r="G123" s="1"/>
+      <c r="H123" s="1"/>
       <c r="I123" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
-        <v>33778</v>
+        <v>24870</v>
       </c>
       <c r="C124" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="D124" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E124" s="1">
+        <v>1</v>
+      </c>
+      <c r="F124" s="1">
+        <v>68.33</v>
+      </c>
+      <c r="G124" s="5" t="s">
         <v>132</v>
       </c>
-      <c r="D124" s="1">
-[...9 lines deleted...]
-      <c r="H124" s="5" t="s">
+      <c r="H124" s="1"/>
+      <c r="I124" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
-        <v>19865</v>
+        <v>14488</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D125" s="1">
-        <v>8483908990</v>
+        <v>8443999090</v>
       </c>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>68.92</v>
+        <v>67.87</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H125" s="1"/>
       <c r="I125" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
-        <v>23498</v>
+        <v>25867</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
         <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>66.23</v>
-[...2 lines deleted...]
-      <c r="H126" s="5" t="s">
+        <v>64.68000000000001</v>
+      </c>
+      <c r="G126" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="H126" s="1"/>
+      <c r="I126" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
-        <v>23544</v>
+        <v>33778</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D127" s="1">
-        <v>8483908990</v>
+        <v>8443999090</v>
       </c>
       <c r="E127" s="1">
         <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>186.16</v>
+        <v>50.11</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="5" t="s">
+      <c r="H127" s="1"/>
+      <c r="I127" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
-        <v>32039</v>
+        <v>19865</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D128" s="1">
         <v>8483908990</v>
       </c>
       <c r="E128" s="1">
         <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>76.52</v>
+        <v>70.15000000000001</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H128" s="1"/>
+      <c r="I128" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
-        <v>30254</v>
+        <v>23498</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
         <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>177.21</v>
+        <v>67.41</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H129" s="1"/>
       <c r="I129" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
-        <v>15985</v>
+        <v>23544</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D130" s="1">
-        <v>8443999090</v>
+        <v>8483908990</v>
       </c>
       <c r="E130" s="1">
         <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>97.56</v>
+        <v>189.49</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H130" s="1"/>
       <c r="I130" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
-        <v>21800</v>
+        <v>32039</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D131" s="1">
-        <v>8443999090</v>
+        <v>8483908990</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>179.9</v>
+        <v>77.89</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H131" s="1"/>
+      <c r="I131" s="1" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
-        <v>29700</v>
+        <v>30254</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>256.42</v>
+        <v>180.38</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H132" s="1"/>
       <c r="I132" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
-        <v>25178</v>
+        <v>15985</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D133" s="1">
         <v>8443999090</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>187.06</v>
+        <v>99.3</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H133" s="1"/>
       <c r="I133" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
-        <v>23385</v>
+        <v>21800</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>142</v>
       </c>
       <c r="D134" s="1">
         <v>8443999090</v>
       </c>
       <c r="E134" s="1">
         <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>214.35</v>
+        <v>183.11</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="5" t="s">
+      <c r="H134" s="1"/>
+      <c r="I134" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
-        <v>20827</v>
+        <v>29700</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>335.63</v>
+        <v>261</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H135" s="1"/>
       <c r="I135" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
-        <v>9035</v>
+        <v>25178</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>358</v>
+        <v>190.4</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="5" t="s">
+      <c r="H136" s="1"/>
+      <c r="I136" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
-        <v>19692</v>
+        <v>23385</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D137" s="1">
-        <v>8483908990</v>
+        <v>8443999090</v>
       </c>
       <c r="E137" s="1">
         <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>69.36</v>
+        <v>204.98</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="5" t="s">
+      <c r="H137" s="1"/>
+      <c r="I137" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
-        <v>33756</v>
+        <v>20827</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>21.03</v>
+        <v>341.63</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="5" t="s">
+      <c r="H138" s="1"/>
+      <c r="I138" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
-        <v>20885</v>
+        <v>9035</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>147</v>
       </c>
       <c r="D139" s="1">
-        <v>8483908990</v>
+        <v>8443999090</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>33.56</v>
+        <v>364.4</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H139" s="1"/>
       <c r="I139" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
-        <v>16983</v>
+        <v>19692</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>148</v>
       </c>
       <c r="D140" s="1">
-        <v>8443999090</v>
+        <v>8483908990</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>21.93</v>
+        <v>70.59999999999999</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="5" t="s">
+      <c r="H140" s="1"/>
+      <c r="I140" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
-        <v>33556</v>
+        <v>33756</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>483.3</v>
+        <v>21.41</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="5" t="s">
+      <c r="H141" s="1"/>
+      <c r="I141" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
-        <v>20007</v>
+        <v>20885</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>150</v>
       </c>
       <c r="D142" s="1">
-        <v>8443999090</v>
+        <v>8483908990</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>178.55</v>
+        <v>34.16</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H142" s="1"/>
+      <c r="I142" s="1" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
-        <v>31666</v>
+        <v>16983</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D143" s="1">
-        <v>8483908990</v>
+        <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>72.05</v>
+        <v>22.32</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="5" t="s">
+      <c r="H143" s="1"/>
+      <c r="I143" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
-        <v>16957</v>
+        <v>33556</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>152</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>139.17</v>
+        <v>491.94</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H144" s="1"/>
       <c r="I144" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
-        <v>26498</v>
+        <v>20007</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>64.44</v>
+        <v>181.74</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H145" s="1"/>
       <c r="I145" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
-        <v>20693</v>
+        <v>31666</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D146" s="1">
-        <v>8443999090</v>
+        <v>8483908990</v>
       </c>
       <c r="E146" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>135.15</v>
+        <v>73.34</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="5" t="s">
+      <c r="H146" s="1"/>
+      <c r="I146" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
-        <v>24789</v>
+        <v>16957</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>155</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>587.5700000000001</v>
+        <v>141.66</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H147" s="1"/>
       <c r="I147" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
-        <v>34814</v>
+        <v>26498</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>156</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>180.79</v>
+        <v>65.59</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="5" t="s">
+      <c r="H148" s="1"/>
+      <c r="I148" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
-        <v>14402</v>
+        <v>20693</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>157</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F149" s="1">
-        <v>0</v>
+        <v>137.56</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H149" s="1"/>
       <c r="I149" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
-        <v>27443</v>
+        <v>24789</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>91.29000000000001</v>
+        <v>598.0700000000001</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H150" s="1"/>
       <c r="I150" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
-        <v>19419</v>
+        <v>34814</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>159</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>97.56</v>
+        <v>184.02</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H151" s="1"/>
       <c r="I151" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
-        <v>31667</v>
+        <v>14402</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D152" s="1">
-        <v>8483908990</v>
+        <v>8443999090</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>55.94</v>
+        <v>0</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H152" s="1"/>
+      <c r="I152" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
-        <v>20307</v>
+        <v>27443</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>161</v>
       </c>
       <c r="D153" s="1">
         <v>8443999090</v>
       </c>
       <c r="E153" s="1">
         <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>64.44</v>
+        <v>92.92</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="5" t="s">
+      <c r="H153" s="1"/>
+      <c r="I153" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
-        <v>26499</v>
+        <v>19419</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>162</v>
       </c>
       <c r="D154" s="1">
         <v>8443999090</v>
       </c>
       <c r="E154" s="1">
         <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>56.39</v>
+        <v>99.3</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="5" t="s">
+      <c r="H154" s="1"/>
+      <c r="I154" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
-        <v>26116</v>
+        <v>31667</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>163</v>
       </c>
       <c r="D155" s="1">
         <v>8483908990</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>66.23</v>
+        <v>56.94</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H155" s="1"/>
+      <c r="I155" s="1" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
-        <v>21612</v>
+        <v>20307</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>164</v>
       </c>
       <c r="D156" s="1">
         <v>8443999090</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>57.73</v>
+        <v>65.59</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H156" s="1"/>
       <c r="I156" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
-        <v>24978</v>
+        <v>26499</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>165</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>156.63</v>
+        <v>57.39</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="5" t="s">
+      <c r="H157" s="1"/>
+      <c r="I157" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
-        <v>19754</v>
+        <v>26116</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D158" s="1">
-        <v>8443999090</v>
+        <v>8483908990</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>196.01</v>
+        <v>67.41</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H158" s="1"/>
       <c r="I158" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
-        <v>20394</v>
+        <v>21612</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>167</v>
       </c>
       <c r="D159" s="1">
-        <v>8483908990</v>
+        <v>8443999090</v>
       </c>
       <c r="E159" s="1">
         <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>63.55</v>
+        <v>58.76</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H159" s="1"/>
+      <c r="I159" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
-        <v>23887</v>
+        <v>24978</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>168</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>97.56</v>
+        <v>159.43</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H160" s="1"/>
       <c r="I160" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
-        <v>6707</v>
+        <v>19754</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>169</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
         <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>89.5</v>
+        <v>199.51</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="5" t="s">
+      <c r="H161" s="1"/>
+      <c r="I161" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
-        <v>22515</v>
+        <v>20394</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>170</v>
       </c>
       <c r="D162" s="1">
-        <v>8443999090</v>
+        <v>8483908990</v>
       </c>
       <c r="E162" s="1">
         <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>60.41</v>
+        <v>64.68000000000001</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H162" s="1"/>
+      <c r="I162" s="1" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
-        <v>21480</v>
+        <v>23887</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>171</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
         <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>67.13</v>
+        <v>99.3</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="5" t="s">
+      <c r="H163" s="1"/>
+      <c r="I163" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
-        <v>10244</v>
+        <v>6707</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>172</v>
       </c>
       <c r="D164" s="1">
         <v>8443999090</v>
       </c>
       <c r="E164" s="1">
         <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>129.78</v>
+        <v>91.09999999999999</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H164" s="1"/>
       <c r="I164" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
-        <v>23329</v>
+        <v>22515</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>173</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>154.84</v>
+        <v>61.49</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H165" s="1"/>
       <c r="I165" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
-        <v>23330</v>
+        <v>21480</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
         <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>187.5</v>
+        <v>68.33</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H166" s="1"/>
+      <c r="I166" s="1" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
-        <v>27542</v>
+        <v>10244</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>175</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
         <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>378.59</v>
+        <v>132.1</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H167" s="1"/>
+      <c r="I167" s="1" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
-        <v>8412</v>
+        <v>23329</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>176</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>290.88</v>
+        <v>157.6</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H168" s="1"/>
+      <c r="I168" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
-        <v>4317</v>
+        <v>23330</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>268.5</v>
+        <v>190.85</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="5" t="s">
+      <c r="H169" s="1"/>
+      <c r="I169" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
-        <v>11009</v>
+        <v>27542</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D170" s="1">
         <v>8443999090</v>
       </c>
       <c r="E170" s="1">
         <v>1</v>
       </c>
       <c r="F170" s="1">
-        <v>590.7</v>
+        <v>385.35</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H170" s="1"/>
+      <c r="I170" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
-        <v>9942</v>
+        <v>8412</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>179</v>
       </c>
       <c r="D171" s="1">
         <v>8443999090</v>
       </c>
       <c r="E171" s="1">
         <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>419.76</v>
+        <v>296.08</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H171" s="1"/>
+      <c r="I171" s="1" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
-        <v>5104</v>
+        <v>4317</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>180</v>
       </c>
       <c r="D172" s="1">
         <v>8443999090</v>
       </c>
       <c r="E172" s="1">
         <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>1111.59</v>
+        <v>273.3</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H172" s="1"/>
       <c r="I172" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
-        <v>25218</v>
+        <v>11009</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>181</v>
       </c>
       <c r="D173" s="1">
-        <v>8483908990</v>
+        <v>8443999090</v>
       </c>
       <c r="E173" s="1">
         <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>106.95</v>
+        <v>601.26</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H173" s="1"/>
+      <c r="I173" s="1" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
-        <v>31579</v>
+        <v>9942</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D174" s="1">
-        <v>8483908990</v>
+        <v>8443999090</v>
       </c>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>60.86</v>
+        <v>427.26</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H174" s="1"/>
       <c r="I174" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
-        <v>20616</v>
+        <v>5104</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>183</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
         <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>96.20999999999999</v>
+        <v>1131.46</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H175" s="1"/>
+      <c r="I175" s="1" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
-        <v>31259</v>
+        <v>25218</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>184</v>
       </c>
       <c r="D176" s="1">
-        <v>8443999090</v>
+        <v>8483908990</v>
       </c>
       <c r="E176" s="1">
         <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>154.39</v>
+        <v>108.86</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H176" s="1"/>
       <c r="I176" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
-        <v>31998</v>
+        <v>31579</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>185</v>
       </c>
       <c r="D177" s="1">
-        <v>8443999090</v>
+        <v>8483908990</v>
       </c>
       <c r="E177" s="1">
         <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>81</v>
+        <v>61.95</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="5" t="s">
+      <c r="H177" s="1"/>
+      <c r="I177" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
-        <v>18033</v>
+        <v>20616</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D178" s="1">
         <v>8443999090</v>
       </c>
       <c r="E178" s="1">
         <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>200.93</v>
+        <v>97.93000000000001</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="5" t="s">
+      <c r="H178" s="1"/>
+      <c r="I178" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
-        <v>31349</v>
+        <v>31259</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>187</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
         <v>1</v>
       </c>
       <c r="F179" s="1">
-        <v>134.25</v>
+        <v>157.15</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H179" s="1"/>
       <c r="I179" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
-        <v>16358</v>
+        <v>31998</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>188</v>
       </c>
       <c r="D180" s="1">
         <v>8443999090</v>
       </c>
       <c r="E180" s="1">
         <v>1</v>
       </c>
       <c r="F180" s="1">
-        <v>273.87</v>
+        <v>82.45</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="5" t="s">
+      <c r="H180" s="1"/>
+      <c r="I180" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
-        <v>20777</v>
+        <v>18033</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D181" s="1">
         <v>8443999090</v>
       </c>
       <c r="E181" s="1">
         <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>86.81999999999999</v>
+        <v>204.52</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="5" t="s">
+      <c r="H181" s="1"/>
+      <c r="I181" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
-        <v>33777</v>
+        <v>31349</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>190</v>
       </c>
       <c r="D182" s="1">
         <v>8443999090</v>
       </c>
       <c r="E182" s="1">
         <v>1</v>
       </c>
       <c r="F182" s="1">
-        <v>51.91</v>
+        <v>136.65</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="5" t="s">
+      <c r="H182" s="1"/>
+      <c r="I182" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
-        <v>21758</v>
+        <v>16358</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>191</v>
       </c>
       <c r="D183" s="1">
-        <v>8483908990</v>
+        <v>8443999090</v>
       </c>
       <c r="E183" s="1">
         <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>70.26000000000001</v>
+        <v>278.77</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H183" s="1"/>
       <c r="I183" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
-        <v>23412</v>
+        <v>20777</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>58.62</v>
+        <v>88.37</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H184" s="1"/>
       <c r="I184" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
-        <v>31291</v>
+        <v>33777</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>193</v>
       </c>
       <c r="D185" s="1">
         <v>8443999090</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>75.18000000000001</v>
+        <v>52.84</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="5" t="s">
+      <c r="H185" s="1"/>
+      <c r="I185" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
-        <v>33776</v>
+        <v>21758</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>194</v>
       </c>
       <c r="D186" s="1">
-        <v>8443999090</v>
+        <v>8483908990</v>
       </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
       <c r="F186" s="1">
-        <v>42.07</v>
+        <v>71.51000000000001</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H186" s="1"/>
+      <c r="I186" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
-        <v>20284</v>
+        <v>23412</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>195</v>
       </c>
       <c r="D187" s="1">
         <v>8443999090</v>
       </c>
       <c r="E187" s="1">
         <v>1</v>
       </c>
       <c r="F187" s="1">
-        <v>74.73</v>
+        <v>59.67</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="5" t="s">
+      <c r="H187" s="1"/>
+      <c r="I187" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
-        <v>28506</v>
+        <v>31291</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>196</v>
       </c>
       <c r="D188" s="1">
         <v>8443999090</v>
       </c>
       <c r="E188" s="1">
         <v>1</v>
       </c>
       <c r="F188" s="1">
-        <v>57.73</v>
+        <v>76.52</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="5" t="s">
+      <c r="H188" s="1"/>
+      <c r="I188" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
-        <v>22874</v>
+        <v>33776</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>197</v>
       </c>
       <c r="D189" s="1">
-        <v>8483908990</v>
+        <v>8443999090</v>
       </c>
       <c r="E189" s="1">
         <v>1</v>
       </c>
       <c r="F189" s="1">
-        <v>76.08</v>
+        <v>42.82</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H189" s="1"/>
+      <c r="I189" s="1" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
-        <v>15738</v>
+        <v>20284</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>198</v>
       </c>
       <c r="D190" s="1">
         <v>8443999090</v>
       </c>
       <c r="E190" s="1">
         <v>1</v>
       </c>
       <c r="F190" s="1">
-        <v>148.12</v>
+        <v>76.06999999999999</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="5" t="s">
+      <c r="H190" s="1"/>
+      <c r="I190" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
-        <v>15986</v>
+        <v>28506</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>199</v>
       </c>
       <c r="D191" s="1">
         <v>8443999090</v>
       </c>
       <c r="E191" s="1">
         <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>178.11</v>
+        <v>58.76</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="5" t="s">
+      <c r="H191" s="1"/>
+      <c r="I191" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
-        <v>22843</v>
+        <v>22874</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>200</v>
       </c>
       <c r="D192" s="1">
-        <v>8443999090</v>
+        <v>8483908990</v>
       </c>
       <c r="E192" s="1">
         <v>1</v>
       </c>
       <c r="F192" s="1">
-        <v>89.5</v>
+        <v>77.44</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="5" t="s">
+      <c r="H192" s="1"/>
+      <c r="I192" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="2">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
-        <v>31524</v>
+        <v>15738</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>201</v>
       </c>
       <c r="D193" s="1">
         <v>8443999090</v>
       </c>
       <c r="E193" s="1">
         <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>54.6</v>
+        <v>150.77</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="5" t="s">
+      <c r="H193" s="1"/>
+      <c r="I193" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
-        <v>18567</v>
+        <v>15986</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>202</v>
       </c>
       <c r="D194" s="1">
         <v>8443999090</v>
       </c>
       <c r="E194" s="1">
         <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>66.68000000000001</v>
+        <v>181.29</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H194" s="1"/>
+      <c r="I194" s="1" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
-        <v>21759</v>
+        <v>22843</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>203</v>
       </c>
       <c r="D195" s="1">
-        <v>8483908990</v>
+        <v>8443999090</v>
       </c>
       <c r="E195" s="1">
         <v>1</v>
       </c>
       <c r="F195" s="1">
-        <v>64.44</v>
+        <v>91.09999999999999</v>
       </c>
       <c r="G195" s="1"/>
-      <c r="H195" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H195" s="1"/>
       <c r="I195" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
-        <v>21858</v>
+        <v>31524</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>204</v>
       </c>
       <c r="D196" s="1">
         <v>8443999090</v>
       </c>
       <c r="E196" s="1">
         <v>1</v>
       </c>
       <c r="F196" s="1">
-        <v>60.41</v>
+        <v>55.57</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H196" s="1"/>
+      <c r="I196" s="1" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
-        <v>33779</v>
+        <v>18567</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>205</v>
       </c>
       <c r="D197" s="1">
         <v>8443999090</v>
       </c>
       <c r="E197" s="1">
         <v>1</v>
       </c>
       <c r="F197" s="1">
-        <v>49.23</v>
+        <v>67.87</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H197" s="1"/>
       <c r="I197" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
-        <v>21760</v>
+        <v>21759</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>206</v>
       </c>
       <c r="D198" s="1">
         <v>8483908990</v>
       </c>
       <c r="E198" s="1">
         <v>1</v>
       </c>
       <c r="F198" s="1">
-        <v>77.87</v>
+        <v>65.59</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H198" s="1"/>
       <c r="I198" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
-        <v>23499</v>
+        <v>21858</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D199" s="1">
         <v>8443999090</v>
       </c>
       <c r="E199" s="1">
         <v>1</v>
       </c>
       <c r="F199" s="1">
-        <v>58.62</v>
+        <v>61.49</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H199" s="1"/>
       <c r="I199" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
-        <v>14225</v>
+        <v>33779</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>208</v>
       </c>
       <c r="D200" s="1">
         <v>8443999090</v>
       </c>
       <c r="E200" s="1">
         <v>1</v>
       </c>
       <c r="F200" s="1">
-        <v>187.95</v>
+        <v>50.11</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="5" t="s">
+      <c r="H200" s="1"/>
+      <c r="I200" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
-        <v>29970</v>
+        <v>21760</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>209</v>
       </c>
       <c r="D201" s="1">
-        <v>8443999090</v>
+        <v>8483908990</v>
       </c>
       <c r="E201" s="1">
         <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>54.6</v>
+        <v>79.26000000000001</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H201" s="1"/>
       <c r="I201" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
-        <v>27169</v>
+        <v>23499</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
         <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>58.62</v>
+        <v>59.67</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="5" t="s">
+      <c r="H202" s="1"/>
+      <c r="I202" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
-        <v>21761</v>
+        <v>14225</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>211</v>
       </c>
       <c r="D203" s="1">
-        <v>8483908990</v>
+        <v>8443999090</v>
       </c>
       <c r="E203" s="1">
         <v>1</v>
       </c>
       <c r="F203" s="1">
-        <v>65.34</v>
+        <v>191.31</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="5" t="s">
+      <c r="H203" s="1"/>
+      <c r="I203" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="2">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
-        <v>21815</v>
+        <v>29970</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>212</v>
       </c>
       <c r="D204" s="1">
         <v>8443999090</v>
       </c>
       <c r="E204" s="1">
         <v>1</v>
       </c>
       <c r="F204" s="1">
-        <v>60.41</v>
+        <v>55.57</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H204" s="1"/>
       <c r="I204" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
-        <v>17426</v>
+        <v>27169</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>213</v>
       </c>
       <c r="D205" s="1">
         <v>8443999090</v>
       </c>
       <c r="E205" s="1">
         <v>1</v>
       </c>
       <c r="F205" s="1">
-        <v>62.2</v>
+        <v>59.67</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H205" s="1"/>
       <c r="I205" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
-        <v>22581</v>
+        <v>21761</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>214</v>
       </c>
       <c r="D206" s="1">
-        <v>8443999090</v>
+        <v>8483908990</v>
       </c>
       <c r="E206" s="1">
         <v>1</v>
       </c>
       <c r="F206" s="1">
-        <v>64.44</v>
+        <v>66.5</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H206" s="1"/>
       <c r="I206" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
-        <v>31578</v>
+        <v>21815</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D207" s="1">
-        <v>8483908990</v>
+        <v>8443999090</v>
       </c>
       <c r="E207" s="1">
         <v>1</v>
       </c>
       <c r="F207" s="1">
-        <v>69.36</v>
+        <v>61.49</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H207" s="1"/>
+      <c r="I207" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
-        <v>18214</v>
+        <v>17426</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>216</v>
       </c>
       <c r="D208" s="1">
         <v>8443999090</v>
       </c>
       <c r="E208" s="1">
         <v>1</v>
       </c>
       <c r="F208" s="1">
-        <v>77.42</v>
+        <v>63.31</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H208" s="1"/>
+      <c r="I208" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
-        <v>23121</v>
+        <v>22581</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>217</v>
       </c>
       <c r="D209" s="1">
-        <v>8483908990</v>
+        <v>8443999090</v>
       </c>
       <c r="E209" s="1">
         <v>1</v>
       </c>
       <c r="F209" s="1">
-        <v>104.27</v>
+        <v>65.59</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="5" t="s">
+      <c r="H209" s="1"/>
+      <c r="I209" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
-        <v>20617</v>
+        <v>31578</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>218</v>
       </c>
       <c r="D210" s="1">
-        <v>8443999090</v>
+        <v>8483908990</v>
       </c>
       <c r="E210" s="1">
         <v>1</v>
       </c>
       <c r="F210" s="1">
-        <v>100.69</v>
+        <v>60.13</v>
       </c>
       <c r="G210" s="1"/>
-      <c r="H210" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H210" s="1"/>
+      <c r="I210" s="1" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="2">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
-        <v>28908</v>
+        <v>18214</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>219</v>
       </c>
       <c r="D211" s="1">
         <v>8443999090</v>
       </c>
       <c r="E211" s="1">
         <v>1</v>
       </c>
       <c r="F211" s="1">
-        <v>144.99</v>
+        <v>78.8</v>
       </c>
       <c r="G211" s="1"/>
-      <c r="H211" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H211" s="1"/>
+      <c r="I211" s="1" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="2">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
-        <v>21333</v>
+        <v>23121</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>220</v>
       </c>
       <c r="D212" s="1">
-        <v>8443999090</v>
+        <v>8483908990</v>
       </c>
       <c r="E212" s="1">
         <v>1</v>
       </c>
       <c r="F212" s="1">
-        <v>156.18</v>
+        <v>106.13</v>
       </c>
       <c r="G212" s="1"/>
-      <c r="H212" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H212" s="1"/>
       <c r="I212" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="2">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
-        <v>16810</v>
+        <v>20617</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>221</v>
       </c>
       <c r="D213" s="1">
         <v>8443999090</v>
       </c>
       <c r="E213" s="1">
         <v>1</v>
       </c>
       <c r="F213" s="1">
-        <v>174.53</v>
+        <v>102.49</v>
       </c>
       <c r="G213" s="1"/>
-      <c r="H213" s="5" t="s">
+      <c r="H213" s="1"/>
+      <c r="I213" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="2">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
-        <v>31601</v>
+        <v>28908</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>222</v>
       </c>
       <c r="D214" s="1">
-        <v>8483908990</v>
+        <v>8443999090</v>
       </c>
       <c r="E214" s="1">
         <v>1</v>
       </c>
       <c r="F214" s="1">
-        <v>59.07</v>
+        <v>147.58</v>
       </c>
       <c r="G214" s="1"/>
-      <c r="H214" s="5" t="s">
+      <c r="H214" s="1"/>
+      <c r="I214" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="2">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
-        <v>14487</v>
+        <v>21333</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>223</v>
       </c>
       <c r="D215" s="1">
         <v>8443999090</v>
       </c>
       <c r="E215" s="1">
         <v>1</v>
       </c>
       <c r="F215" s="1">
-        <v>86.81999999999999</v>
+        <v>158.97</v>
       </c>
       <c r="G215" s="1"/>
-      <c r="H215" s="5" t="s">
+      <c r="H215" s="1"/>
+      <c r="I215" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="2">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
-        <v>22522</v>
+        <v>16810</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>224</v>
       </c>
       <c r="D216" s="1">
-        <v>8483908990</v>
+        <v>8443999090</v>
       </c>
       <c r="E216" s="1">
         <v>1</v>
       </c>
       <c r="F216" s="1">
-        <v>96.20999999999999</v>
+        <v>177.65</v>
       </c>
       <c r="G216" s="1"/>
-      <c r="H216" s="5" t="s">
+      <c r="H216" s="1"/>
+      <c r="I216" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="2">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
-        <v>20802</v>
+        <v>31601</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>225</v>
       </c>
       <c r="D217" s="1">
-        <v>8443999090</v>
+        <v>8483908990</v>
       </c>
       <c r="E217" s="1">
         <v>1</v>
       </c>
       <c r="F217" s="1">
-        <v>89.95</v>
+        <v>60.13</v>
       </c>
       <c r="G217" s="1"/>
-      <c r="H217" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H217" s="1"/>
+      <c r="I217" s="1" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="218" spans="1:9" outlineLevel="2">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
-        <v>14486</v>
+        <v>14487</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>226</v>
       </c>
       <c r="D218" s="1">
         <v>8443999090</v>
       </c>
       <c r="E218" s="1">
         <v>1</v>
       </c>
       <c r="F218" s="1">
-        <v>75.18000000000001</v>
+        <v>88.37</v>
       </c>
       <c r="G218" s="1"/>
-      <c r="H218" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H218" s="1"/>
+      <c r="I218" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="2">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
-        <v>22524</v>
+        <v>22522</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>227</v>
       </c>
       <c r="D219" s="1">
-        <v>8443999090</v>
+        <v>8483908990</v>
       </c>
       <c r="E219" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F219" s="1">
-        <v>96.20999999999999</v>
+        <v>97.93000000000001</v>
       </c>
       <c r="G219" s="1"/>
-      <c r="H219" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H219" s="1"/>
       <c r="I219" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="2">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
-        <v>20768</v>
+        <v>20802</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>228</v>
       </c>
       <c r="D220" s="1">
         <v>8443999090</v>
       </c>
       <c r="E220" s="1">
         <v>1</v>
       </c>
       <c r="F220" s="1">
-        <v>114.56</v>
+        <v>91.56</v>
       </c>
       <c r="G220" s="1"/>
-      <c r="H220" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H220" s="1"/>
       <c r="I220" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="2">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
-        <v>15228</v>
+        <v>14486</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>229</v>
       </c>
       <c r="D221" s="1">
         <v>8443999090</v>
       </c>
       <c r="E221" s="1">
         <v>1</v>
       </c>
       <c r="F221" s="1">
-        <v>660.0599999999999</v>
+        <v>76.52</v>
       </c>
       <c r="G221" s="1"/>
-      <c r="H221" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H221" s="1"/>
+      <c r="I221" s="1" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="2">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
-        <v>17424</v>
+        <v>22524</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>230</v>
       </c>
       <c r="D222" s="1">
         <v>8443999090</v>
       </c>
       <c r="E222" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F222" s="1">
-        <v>273.87</v>
+        <v>97.93000000000001</v>
       </c>
       <c r="G222" s="1"/>
-      <c r="H222" s="5" t="s">
+      <c r="H222" s="1"/>
+      <c r="I222" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="2">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
-        <v>25216</v>
+        <v>20768</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>231</v>
       </c>
       <c r="D223" s="1">
-        <v>8483908990</v>
+        <v>8443999090</v>
       </c>
       <c r="E223" s="1">
         <v>1</v>
       </c>
       <c r="F223" s="1">
-        <v>102.03</v>
+        <v>116.61</v>
       </c>
       <c r="G223" s="1"/>
-      <c r="H223" s="5" t="s">
+      <c r="H223" s="1"/>
+      <c r="I223" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="2">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
-        <v>31602</v>
+        <v>15228</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D224" s="1">
-        <v>8483908990</v>
+        <v>8443999090</v>
       </c>
       <c r="E224" s="1">
         <v>1</v>
       </c>
       <c r="F224" s="1">
-        <v>49.23</v>
+        <v>671.86</v>
       </c>
       <c r="G224" s="1"/>
-      <c r="H224" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H224" s="1"/>
+      <c r="I224" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="2">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
-        <v>15984</v>
+        <v>17424</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>233</v>
       </c>
       <c r="D225" s="1">
         <v>8443999090</v>
       </c>
       <c r="E225" s="1">
         <v>1</v>
       </c>
       <c r="F225" s="1">
-        <v>85.03</v>
+        <v>278.77</v>
       </c>
       <c r="G225" s="1"/>
-      <c r="H225" s="5" t="s">
+      <c r="H225" s="1"/>
+      <c r="I225" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="2">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
-        <v>20661</v>
+        <v>25216</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>234</v>
       </c>
       <c r="D226" s="1">
-        <v>8443999090</v>
+        <v>8483908990</v>
       </c>
       <c r="E226" s="1">
         <v>1</v>
       </c>
       <c r="F226" s="1">
-        <v>72.5</v>
+        <v>103.85</v>
       </c>
       <c r="G226" s="1"/>
-      <c r="H226" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H226" s="1"/>
       <c r="I226" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="2">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
-        <v>31147</v>
+        <v>31602</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>235</v>
       </c>
       <c r="D227" s="1">
-        <v>8443999090</v>
+        <v>8483908990</v>
       </c>
       <c r="E227" s="1">
         <v>1</v>
       </c>
       <c r="F227" s="1">
-        <v>99.34999999999999</v>
+        <v>45.09</v>
       </c>
       <c r="G227" s="1"/>
-      <c r="H227" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H227" s="1"/>
       <c r="I227" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="2">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
-        <v>19845</v>
+        <v>15984</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>236</v>
       </c>
       <c r="D228" s="1">
         <v>8443999090</v>
       </c>
       <c r="E228" s="1">
         <v>1</v>
       </c>
       <c r="F228" s="1">
-        <v>872.63</v>
+        <v>86.55</v>
       </c>
       <c r="G228" s="1"/>
-      <c r="H228" s="5" t="s">
+      <c r="H228" s="1"/>
+      <c r="I228" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="2">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
-        <v>25746</v>
+        <v>20661</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>237</v>
       </c>
       <c r="D229" s="1">
         <v>8443999090</v>
       </c>
       <c r="E229" s="1">
         <v>1</v>
       </c>
       <c r="F229" s="1">
-        <v>465.85</v>
+        <v>73.79000000000001</v>
       </c>
       <c r="G229" s="1"/>
-      <c r="H229" s="5" t="s">
+      <c r="H229" s="1"/>
+      <c r="I229" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="2">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
-        <v>34745</v>
+        <v>31147</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>238</v>
       </c>
       <c r="D230" s="1">
         <v>8443999090</v>
       </c>
       <c r="E230" s="1">
         <v>1</v>
       </c>
       <c r="F230" s="1">
-        <v>418.86</v>
+        <v>101.12</v>
       </c>
       <c r="G230" s="1"/>
-      <c r="H230" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H230" s="1"/>
+      <c r="I230" s="1" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="2">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
-        <v>30628</v>
+        <v>19845</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>239</v>
       </c>
       <c r="D231" s="1">
         <v>8443999090</v>
       </c>
       <c r="E231" s="1">
         <v>1</v>
       </c>
       <c r="F231" s="1">
-        <v>99.34999999999999</v>
+        <v>888.23</v>
       </c>
       <c r="G231" s="1"/>
-      <c r="H231" s="5" t="s">
+      <c r="H231" s="1"/>
+      <c r="I231" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="2">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
-        <v>31936</v>
+        <v>25746</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>240</v>
       </c>
       <c r="D232" s="1">
-        <v>8483908990</v>
+        <v>8443999090</v>
       </c>
       <c r="E232" s="1">
         <v>1</v>
       </c>
       <c r="F232" s="1">
-        <v>64.89</v>
+        <v>474.18</v>
       </c>
       <c r="G232" s="1"/>
-      <c r="H232" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H232" s="1"/>
       <c r="I232" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="233" spans="1:9" outlineLevel="2">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
-        <v>27883</v>
+        <v>34745</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>241</v>
       </c>
       <c r="D233" s="1">
         <v>8443999090</v>
       </c>
       <c r="E233" s="1">
         <v>1</v>
       </c>
       <c r="F233" s="1">
-        <v>81</v>
+        <v>426.35</v>
       </c>
       <c r="G233" s="1"/>
-      <c r="H233" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H233" s="1"/>
       <c r="I233" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="234" spans="1:9" outlineLevel="2">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
-        <v>22584</v>
+        <v>30628</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>242</v>
       </c>
       <c r="D234" s="1">
-        <v>8483908990</v>
+        <v>8443999090</v>
       </c>
       <c r="E234" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F234" s="1">
-        <v>79.20999999999999</v>
+        <v>101.12</v>
       </c>
       <c r="G234" s="1"/>
-      <c r="H234" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H234" s="1"/>
       <c r="I234" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="235" spans="1:9" outlineLevel="2">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
-        <v>22673</v>
+        <v>31936</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D235" s="1">
-        <v>8443999090</v>
+        <v>8483908990</v>
       </c>
       <c r="E235" s="1">
         <v>1</v>
       </c>
       <c r="F235" s="1">
-        <v>402.75</v>
+        <v>66.05</v>
       </c>
       <c r="G235" s="1"/>
-      <c r="H235" s="5" t="s">
+      <c r="H235" s="1"/>
+      <c r="I235" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="236" spans="1:9" outlineLevel="2">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
-        <v>20840</v>
+        <v>27883</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>244</v>
       </c>
       <c r="D236" s="1">
         <v>8443999090</v>
       </c>
       <c r="E236" s="1">
         <v>1</v>
       </c>
       <c r="F236" s="1">
-        <v>86.81999999999999</v>
+        <v>82.45</v>
       </c>
       <c r="G236" s="1"/>
-      <c r="H236" s="5" t="s">
+      <c r="H236" s="1"/>
+      <c r="I236" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="237" spans="1:9" outlineLevel="2">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
-        <v>34439</v>
+        <v>22584</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>245</v>
       </c>
       <c r="D237" s="1">
-        <v>8443999090</v>
+        <v>8483908990</v>
       </c>
       <c r="E237" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F237" s="1">
-        <v>128.88</v>
+        <v>80.62</v>
       </c>
       <c r="G237" s="1"/>
-      <c r="H237" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H237" s="1"/>
       <c r="I237" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="238" spans="1:9" outlineLevel="2">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
-        <v>23821</v>
+        <v>22673</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>246</v>
       </c>
       <c r="D238" s="1">
         <v>8443999090</v>
       </c>
       <c r="E238" s="1">
         <v>1</v>
       </c>
       <c r="F238" s="1">
-        <v>267.16</v>
+        <v>409.95</v>
       </c>
       <c r="G238" s="1"/>
-      <c r="H238" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H238" s="1"/>
       <c r="I238" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="239" spans="1:9" outlineLevel="2">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
-        <v>15118</v>
+        <v>20840</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>247</v>
       </c>
       <c r="D239" s="1">
         <v>8443999090</v>
       </c>
       <c r="E239" s="1">
         <v>1</v>
       </c>
       <c r="F239" s="1">
-        <v>295.35</v>
+        <v>88.37</v>
       </c>
       <c r="G239" s="1"/>
-      <c r="H239" s="5" t="s">
+      <c r="H239" s="1"/>
+      <c r="I239" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="240" spans="1:9" outlineLevel="2">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
-        <v>28810</v>
+        <v>34439</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>248</v>
       </c>
       <c r="D240" s="1">
         <v>8443999090</v>
       </c>
       <c r="E240" s="1">
         <v>1</v>
       </c>
       <c r="F240" s="1">
-        <v>429.15</v>
+        <v>131.18</v>
       </c>
       <c r="G240" s="1"/>
-      <c r="H240" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H240" s="1"/>
       <c r="I240" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="241" spans="1:9" outlineLevel="2">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
-        <v>20769</v>
+        <v>23821</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>249</v>
       </c>
       <c r="D241" s="1">
         <v>8443999090</v>
       </c>
       <c r="E241" s="1">
         <v>1</v>
       </c>
       <c r="F241" s="1">
-        <v>114.56</v>
+        <v>271.93</v>
       </c>
       <c r="G241" s="1"/>
-      <c r="H241" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H241" s="1"/>
       <c r="I241" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="242" spans="1:9" outlineLevel="2">
       <c r="A242" s="1"/>
       <c r="B242" s="1">
-        <v>27115</v>
+        <v>15118</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>250</v>
       </c>
       <c r="D242" s="1">
         <v>8443999090</v>
       </c>
       <c r="E242" s="1">
         <v>1</v>
       </c>
       <c r="F242" s="1">
-        <v>78.76000000000001</v>
+        <v>300.63</v>
       </c>
       <c r="G242" s="1"/>
-      <c r="H242" s="5" t="s">
+      <c r="H242" s="1"/>
+      <c r="I242" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="243" spans="1:9" outlineLevel="2">
       <c r="A243" s="1"/>
       <c r="B243" s="1">
-        <v>28507</v>
+        <v>28810</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>251</v>
       </c>
       <c r="D243" s="1">
         <v>8443999090</v>
       </c>
       <c r="E243" s="1">
         <v>1</v>
       </c>
       <c r="F243" s="1">
-        <v>54.6</v>
+        <v>436.82</v>
       </c>
       <c r="G243" s="1"/>
-      <c r="H243" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H243" s="1"/>
       <c r="I243" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="244" spans="1:9" outlineLevel="2">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
-        <v>26480</v>
+        <v>20769</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>252</v>
       </c>
       <c r="D244" s="1">
         <v>8443999090</v>
       </c>
       <c r="E244" s="1">
         <v>1</v>
       </c>
       <c r="F244" s="1">
-        <v>179.45</v>
+        <v>116.61</v>
       </c>
       <c r="G244" s="1"/>
-      <c r="H244" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H244" s="1"/>
       <c r="I244" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="245" spans="1:9" outlineLevel="2">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
-        <v>33784</v>
+        <v>27115</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>253</v>
       </c>
       <c r="D245" s="1">
         <v>8443999090</v>
       </c>
       <c r="E245" s="1">
         <v>1</v>
       </c>
       <c r="F245" s="1">
-        <v>102.48</v>
+        <v>80.17</v>
       </c>
       <c r="G245" s="1"/>
-      <c r="H245" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H245" s="1"/>
       <c r="I245" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="246" spans="1:9" outlineLevel="2">
       <c r="A246" s="1"/>
       <c r="B246" s="1">
-        <v>31199</v>
+        <v>28507</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>254</v>
       </c>
       <c r="D246" s="1">
         <v>8443999090</v>
       </c>
       <c r="E246" s="1">
         <v>1</v>
       </c>
       <c r="F246" s="1">
-        <v>154.39</v>
+        <v>55.57</v>
       </c>
       <c r="G246" s="1"/>
-      <c r="H246" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H246" s="1"/>
       <c r="I246" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="247" spans="1:9" outlineLevel="2">
       <c r="A247" s="1"/>
       <c r="B247" s="1">
-        <v>29514</v>
+        <v>26480</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>255</v>
       </c>
       <c r="D247" s="1">
         <v>8443999090</v>
       </c>
       <c r="E247" s="1">
         <v>1</v>
       </c>
       <c r="F247" s="1">
-        <v>163.34</v>
+        <v>182.66</v>
       </c>
       <c r="G247" s="1"/>
-      <c r="H247" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H247" s="1"/>
       <c r="I247" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="248" spans="1:9" outlineLevel="2">
       <c r="A248" s="1"/>
       <c r="B248" s="1">
-        <v>15113</v>
+        <v>33784</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D248" s="1">
         <v>8443999090</v>
       </c>
       <c r="E248" s="1">
         <v>1</v>
       </c>
       <c r="F248" s="1">
-        <v>160.65</v>
+        <v>104.31</v>
       </c>
       <c r="G248" s="1"/>
-      <c r="H248" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H248" s="1"/>
       <c r="I248" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="249" spans="1:9" outlineLevel="2">
       <c r="A249" s="1"/>
       <c r="B249" s="1">
-        <v>26095</v>
+        <v>31199</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>257</v>
       </c>
       <c r="D249" s="1">
         <v>8443999090</v>
       </c>
       <c r="E249" s="1">
         <v>1</v>
       </c>
       <c r="F249" s="1">
-        <v>361.58</v>
+        <v>157.15</v>
       </c>
       <c r="G249" s="1"/>
-      <c r="H249" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H249" s="1"/>
       <c r="I249" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="250" spans="1:9" outlineLevel="2">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
-        <v>25423</v>
+        <v>29514</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>258</v>
       </c>
       <c r="D250" s="1">
         <v>8443999090</v>
       </c>
       <c r="E250" s="1">
         <v>1</v>
       </c>
       <c r="F250" s="1">
-        <v>217.49</v>
+        <v>166.26</v>
       </c>
       <c r="G250" s="1"/>
-      <c r="H250" s="5" t="s">
+      <c r="H250" s="1"/>
+      <c r="I250" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="251" spans="1:9" outlineLevel="2">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
-        <v>26293</v>
+        <v>15113</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>259</v>
       </c>
       <c r="D251" s="1">
         <v>8443999090</v>
       </c>
       <c r="E251" s="1">
         <v>1</v>
       </c>
       <c r="F251" s="1">
-        <v>463.16</v>
+        <v>163.52</v>
       </c>
       <c r="G251" s="1"/>
-      <c r="H251" s="5" t="s">
+      <c r="H251" s="1"/>
+      <c r="I251" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="252" spans="1:9" outlineLevel="2">
       <c r="A252" s="1"/>
       <c r="B252" s="1">
-        <v>28179</v>
+        <v>26095</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>260</v>
       </c>
       <c r="D252" s="1">
-        <v>8483908990</v>
+        <v>8443999090</v>
       </c>
       <c r="E252" s="1">
         <v>1</v>
       </c>
       <c r="F252" s="1">
-        <v>370.08</v>
+        <v>368.04</v>
       </c>
       <c r="G252" s="1"/>
-      <c r="H252" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H252" s="1"/>
       <c r="I252" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="253" spans="1:9" outlineLevel="2">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
-        <v>27455</v>
+        <v>25423</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>261</v>
       </c>
       <c r="D253" s="1">
         <v>8443999090</v>
       </c>
       <c r="E253" s="1">
         <v>1</v>
       </c>
       <c r="F253" s="1">
-        <v>379.48</v>
+        <v>221.37</v>
       </c>
       <c r="G253" s="1"/>
-      <c r="H253" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H253" s="1"/>
       <c r="I253" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="254" spans="1:9" outlineLevel="2">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
-        <v>24463</v>
+        <v>26293</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>262</v>
       </c>
       <c r="D254" s="1">
         <v>8443999090</v>
       </c>
       <c r="E254" s="1">
         <v>1</v>
       </c>
       <c r="F254" s="1">
-        <v>302.51</v>
+        <v>471.44</v>
       </c>
       <c r="G254" s="1"/>
-      <c r="H254" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H254" s="1"/>
       <c r="I254" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="255" spans="1:9" outlineLevel="2">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
-        <v>23605</v>
+        <v>28179</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>263</v>
       </c>
       <c r="D255" s="1">
-        <v>4030250601</v>
+        <v>8483908990</v>
       </c>
       <c r="E255" s="1">
         <v>1</v>
       </c>
       <c r="F255" s="1">
-        <v>241.2</v>
+        <v>376.7</v>
       </c>
       <c r="G255" s="1"/>
-      <c r="H255" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H255" s="1"/>
       <c r="I255" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="256" spans="1:9" outlineLevel="2">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
-        <v>28180</v>
+        <v>27455</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="D256" s="1"/>
+      <c r="D256" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E256" s="1">
         <v>1</v>
       </c>
       <c r="F256" s="1">
-        <v>352.63</v>
+        <v>386.26</v>
       </c>
       <c r="G256" s="1"/>
-      <c r="H256" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H256" s="1"/>
       <c r="I256" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="257" spans="1:9" outlineLevel="2">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
-        <v>22740</v>
+        <v>24463</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>265</v>
       </c>
       <c r="D257" s="1">
         <v>8443999090</v>
       </c>
       <c r="E257" s="1">
         <v>1</v>
       </c>
       <c r="F257" s="1">
-        <v>108.74</v>
+        <v>307.92</v>
       </c>
       <c r="G257" s="1"/>
-      <c r="H257" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H257" s="1"/>
       <c r="I257" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="258" spans="1:9" outlineLevel="2">
       <c r="A258" s="1"/>
       <c r="B258" s="1">
-        <v>33908</v>
+        <v>23605</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>266</v>
       </c>
       <c r="D258" s="1">
-        <v>8443999090</v>
+        <v>4030250601</v>
       </c>
       <c r="E258" s="1">
         <v>1</v>
       </c>
       <c r="F258" s="1">
-        <v>124.85</v>
+        <v>245.51</v>
       </c>
       <c r="G258" s="1"/>
-      <c r="H258" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H258" s="1"/>
       <c r="I258" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="259" spans="1:9" outlineLevel="2">
       <c r="A259" s="1"/>
       <c r="B259" s="1">
-        <v>3588</v>
+        <v>28180</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>267</v>
       </c>
-      <c r="D259" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D259" s="1"/>
       <c r="E259" s="1">
         <v>1</v>
       </c>
       <c r="F259" s="1">
-        <v>89.5</v>
+        <v>358.93</v>
       </c>
       <c r="G259" s="1"/>
-      <c r="H259" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H259" s="1"/>
+      <c r="I259" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="260" spans="1:9" outlineLevel="2">
       <c r="A260" s="1"/>
       <c r="B260" s="1">
-        <v>33095</v>
+        <v>22740</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>268</v>
       </c>
       <c r="D260" s="1">
         <v>8443999090</v>
       </c>
       <c r="E260" s="1">
         <v>1</v>
       </c>
       <c r="F260" s="1">
-        <v>259.1</v>
+        <v>110.69</v>
       </c>
       <c r="G260" s="1"/>
-      <c r="H260" s="5" t="s">
+      <c r="H260" s="1"/>
+      <c r="I260" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="261" spans="1:9" outlineLevel="2">
       <c r="A261" s="1"/>
       <c r="B261" s="1">
-        <v>19454</v>
+        <v>33908</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>269</v>
       </c>
       <c r="D261" s="1">
         <v>8443999090</v>
       </c>
       <c r="E261" s="1">
         <v>1</v>
       </c>
       <c r="F261" s="1">
-        <v>140.96</v>
+        <v>127.08</v>
       </c>
       <c r="G261" s="1"/>
-      <c r="H261" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H261" s="1"/>
       <c r="I261" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="262" spans="1:9" outlineLevel="2">
       <c r="A262" s="1"/>
       <c r="B262" s="1">
-        <v>16640</v>
+        <v>3588</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>270</v>
       </c>
       <c r="D262" s="1">
         <v>8443999090</v>
       </c>
       <c r="E262" s="1">
         <v>1</v>
       </c>
       <c r="F262" s="1">
-        <v>130.22</v>
+        <v>91.09999999999999</v>
       </c>
       <c r="G262" s="1"/>
-      <c r="H262" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H262" s="1"/>
+      <c r="I262" s="1" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="263" spans="1:9" outlineLevel="2">
       <c r="A263" s="1"/>
       <c r="B263" s="1">
-        <v>22841</v>
+        <v>33095</v>
       </c>
       <c r="C263" s="1" t="s">
         <v>271</v>
       </c>
       <c r="D263" s="1">
         <v>8443999090</v>
       </c>
       <c r="E263" s="1">
         <v>1</v>
       </c>
       <c r="F263" s="1">
-        <v>106.95</v>
+        <v>263.73</v>
       </c>
       <c r="G263" s="1"/>
-      <c r="H263" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H263" s="1"/>
       <c r="I263" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="264" spans="1:9" outlineLevel="2">
       <c r="A264" s="1"/>
       <c r="B264" s="1">
-        <v>7210</v>
+        <v>19454</v>
       </c>
       <c r="C264" s="1" t="s">
         <v>272</v>
       </c>
       <c r="D264" s="1">
         <v>8443999090</v>
       </c>
       <c r="E264" s="1">
         <v>1</v>
       </c>
       <c r="F264" s="1">
-        <v>447.5</v>
+        <v>143.48</v>
       </c>
       <c r="G264" s="1"/>
-      <c r="H264" s="5" t="s">
+      <c r="H264" s="1"/>
+      <c r="I264" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="265" spans="1:9" outlineLevel="2">
       <c r="A265" s="1"/>
       <c r="B265" s="1">
-        <v>17559</v>
+        <v>16640</v>
       </c>
       <c r="C265" s="1" t="s">
         <v>273</v>
       </c>
       <c r="D265" s="1">
         <v>8443999090</v>
       </c>
       <c r="E265" s="1">
         <v>1</v>
       </c>
       <c r="F265" s="1">
-        <v>142.31</v>
+        <v>132.55</v>
       </c>
       <c r="G265" s="1"/>
-      <c r="H265" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H265" s="1"/>
       <c r="I265" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="266" spans="1:9" outlineLevel="2">
       <c r="A266" s="1"/>
       <c r="B266" s="1">
-        <v>17560</v>
+        <v>22841</v>
       </c>
       <c r="C266" s="1" t="s">
         <v>274</v>
       </c>
       <c r="D266" s="1">
         <v>8443999090</v>
       </c>
       <c r="E266" s="1">
         <v>1</v>
       </c>
       <c r="F266" s="1">
-        <v>219.72</v>
+        <v>108.86</v>
       </c>
       <c r="G266" s="1"/>
-      <c r="H266" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H266" s="1"/>
+      <c r="I266" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="267" spans="1:9" outlineLevel="2">
       <c r="A267" s="1"/>
       <c r="B267" s="1">
-        <v>17561</v>
+        <v>7210</v>
       </c>
       <c r="C267" s="1" t="s">
         <v>275</v>
       </c>
       <c r="D267" s="1">
         <v>8443999090</v>
       </c>
       <c r="E267" s="1">
         <v>1</v>
       </c>
       <c r="F267" s="1">
-        <v>219.72</v>
+        <v>455.5</v>
       </c>
       <c r="G267" s="1"/>
-      <c r="H267" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H267" s="1"/>
       <c r="I267" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="268" spans="1:9" outlineLevel="2">
       <c r="A268" s="1"/>
       <c r="B268" s="1">
-        <v>22449</v>
+        <v>17559</v>
       </c>
       <c r="C268" s="1" t="s">
         <v>276</v>
       </c>
       <c r="D268" s="1">
         <v>8443999090</v>
       </c>
       <c r="E268" s="1">
         <v>1</v>
       </c>
       <c r="F268" s="1">
-        <v>182.13</v>
+        <v>144.85</v>
       </c>
       <c r="G268" s="1"/>
-      <c r="H268" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H268" s="1"/>
       <c r="I268" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="269" spans="1:9" outlineLevel="2">
       <c r="A269" s="1"/>
       <c r="B269" s="1">
-        <v>22394</v>
+        <v>17560</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>277</v>
       </c>
       <c r="D269" s="1">
         <v>8443999090</v>
       </c>
       <c r="E269" s="1">
         <v>1</v>
       </c>
       <c r="F269" s="1">
-        <v>219.72</v>
+        <v>223.65</v>
       </c>
       <c r="G269" s="1"/>
-      <c r="H269" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H269" s="1"/>
+      <c r="I269" s="1" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="270" spans="1:9" outlineLevel="2">
       <c r="A270" s="1"/>
       <c r="B270" s="1">
-        <v>17562</v>
+        <v>17561</v>
       </c>
       <c r="C270" s="1" t="s">
         <v>278</v>
       </c>
       <c r="D270" s="1">
         <v>8443999090</v>
       </c>
       <c r="E270" s="1">
         <v>1</v>
       </c>
       <c r="F270" s="1">
-        <v>174.97</v>
+        <v>223.65</v>
       </c>
       <c r="G270" s="1"/>
-      <c r="H270" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H270" s="1"/>
+      <c r="I270" s="1" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="271" spans="1:9" outlineLevel="2">
       <c r="A271" s="1"/>
       <c r="B271" s="1">
-        <v>26198</v>
+        <v>22449</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>279</v>
       </c>
       <c r="D271" s="1">
         <v>8443999090</v>
       </c>
       <c r="E271" s="1">
         <v>1</v>
       </c>
       <c r="F271" s="1">
-        <v>197.8</v>
+        <v>185.39</v>
       </c>
       <c r="G271" s="1"/>
-      <c r="H271" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H271" s="1"/>
       <c r="I271" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="272" spans="1:9" outlineLevel="2">
       <c r="A272" s="1"/>
       <c r="B272" s="1">
-        <v>19235</v>
+        <v>22394</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>280</v>
       </c>
       <c r="D272" s="1">
         <v>8443999090</v>
       </c>
       <c r="E272" s="1">
         <v>1</v>
       </c>
       <c r="F272" s="1">
-        <v>109.64</v>
+        <v>223.65</v>
       </c>
       <c r="G272" s="1"/>
-      <c r="H272" s="5" t="s">
+      <c r="H272" s="1"/>
+      <c r="I272" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="273" spans="1:9" outlineLevel="2">
       <c r="A273" s="1"/>
       <c r="B273" s="1">
-        <v>25251</v>
+        <v>17562</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>281</v>
       </c>
       <c r="D273" s="1">
         <v>8443999090</v>
       </c>
       <c r="E273" s="1">
         <v>1</v>
       </c>
       <c r="F273" s="1">
-        <v>289.98</v>
+        <v>178.1</v>
       </c>
       <c r="G273" s="1"/>
-      <c r="H273" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H273" s="1"/>
+      <c r="I273" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="274" spans="1:9" outlineLevel="2">
       <c r="A274" s="1"/>
       <c r="B274" s="1">
-        <v>27794</v>
+        <v>26198</v>
       </c>
       <c r="C274" s="1" t="s">
         <v>282</v>
       </c>
       <c r="D274" s="1">
         <v>8443999090</v>
       </c>
       <c r="E274" s="1">
         <v>1</v>
       </c>
       <c r="F274" s="1">
-        <v>177.21</v>
+        <v>201.33</v>
       </c>
       <c r="G274" s="1"/>
-      <c r="H274" s="5" t="s">
+      <c r="H274" s="1"/>
+      <c r="I274" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="275" spans="1:9" outlineLevel="2">
       <c r="A275" s="1"/>
       <c r="B275" s="1">
-        <v>27793</v>
+        <v>19235</v>
       </c>
       <c r="C275" s="1" t="s">
         <v>283</v>
       </c>
       <c r="D275" s="1">
         <v>8443999090</v>
       </c>
       <c r="E275" s="1">
         <v>1</v>
       </c>
       <c r="F275" s="1">
-        <v>174.97</v>
+        <v>111.6</v>
       </c>
       <c r="G275" s="1"/>
-      <c r="H275" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H275" s="1"/>
       <c r="I275" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="276" spans="1:9" outlineLevel="2">
       <c r="A276" s="1"/>
       <c r="B276" s="1">
-        <v>22497</v>
+        <v>25251</v>
       </c>
       <c r="C276" s="1" t="s">
         <v>284</v>
       </c>
       <c r="D276" s="1">
         <v>8443999090</v>
       </c>
       <c r="E276" s="1">
         <v>1</v>
       </c>
       <c r="F276" s="1">
-        <v>123.06</v>
+        <v>295.16</v>
       </c>
       <c r="G276" s="1"/>
-      <c r="H276" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H276" s="1"/>
       <c r="I276" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="277" spans="1:9" outlineLevel="2">
       <c r="A277" s="1"/>
       <c r="B277" s="1">
-        <v>15238</v>
+        <v>27794</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>285</v>
       </c>
       <c r="D277" s="1">
         <v>8443999090</v>
       </c>
       <c r="E277" s="1">
         <v>1</v>
       </c>
       <c r="F277" s="1">
-        <v>928.12</v>
+        <v>252.35</v>
       </c>
       <c r="G277" s="1"/>
-      <c r="H277" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H277" s="1"/>
       <c r="I277" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="278" spans="1:9" outlineLevel="2">
       <c r="A278" s="1"/>
       <c r="B278" s="1">
-        <v>15596</v>
+        <v>27793</v>
       </c>
       <c r="C278" s="1" t="s">
         <v>286</v>
       </c>
       <c r="D278" s="1">
         <v>8443999090</v>
       </c>
       <c r="E278" s="1">
         <v>1</v>
       </c>
       <c r="F278" s="1">
-        <v>179</v>
+        <v>178.1</v>
       </c>
       <c r="G278" s="1"/>
-      <c r="H278" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H278" s="1"/>
+      <c r="I278" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="279" spans="1:9" outlineLevel="2">
       <c r="A279" s="1"/>
       <c r="B279" s="1">
-        <v>31630</v>
+        <v>22497</v>
       </c>
       <c r="C279" s="1" t="s">
         <v>287</v>
       </c>
       <c r="D279" s="1">
-        <v>8483908990</v>
+        <v>8443999090</v>
       </c>
       <c r="E279" s="1">
         <v>1</v>
       </c>
       <c r="F279" s="1">
-        <v>77.42</v>
+        <v>125.26</v>
       </c>
       <c r="G279" s="1"/>
-      <c r="H279" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H279" s="1"/>
+      <c r="I279" s="1" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="280" spans="1:9" outlineLevel="2">
       <c r="A280" s="1"/>
       <c r="B280" s="1">
-        <v>15224</v>
+        <v>15238</v>
       </c>
       <c r="C280" s="1" t="s">
         <v>288</v>
       </c>
       <c r="D280" s="1">
         <v>8443999090</v>
       </c>
       <c r="E280" s="1">
         <v>1</v>
       </c>
       <c r="F280" s="1">
-        <v>100.69</v>
+        <v>944.71</v>
       </c>
       <c r="G280" s="1"/>
-      <c r="H280" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H280" s="1"/>
       <c r="I280" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="281" spans="1:9" outlineLevel="2">
       <c r="A281" s="1"/>
       <c r="B281" s="1">
-        <v>22521</v>
+        <v>15596</v>
       </c>
       <c r="C281" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D281" s="1">
-        <v>8483908990</v>
+        <v>8443999090</v>
       </c>
       <c r="E281" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F281" s="1">
-        <v>112.32</v>
+        <v>182.2</v>
       </c>
       <c r="G281" s="1"/>
-      <c r="H281" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H281" s="1"/>
+      <c r="I281" s="1" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="282" spans="1:9" outlineLevel="2">
       <c r="A282" s="1"/>
       <c r="B282" s="1">
-        <v>31664</v>
+        <v>31630</v>
       </c>
       <c r="C282" s="1" t="s">
         <v>290</v>
       </c>
       <c r="D282" s="1">
         <v>8483908990</v>
       </c>
       <c r="E282" s="1">
         <v>1</v>
       </c>
       <c r="F282" s="1">
-        <v>68.47</v>
+        <v>78.8</v>
       </c>
       <c r="G282" s="1"/>
-      <c r="H282" s="5" t="s">
+      <c r="H282" s="1"/>
+      <c r="I282" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="283" spans="1:9" outlineLevel="2">
       <c r="A283" s="1"/>
       <c r="B283" s="1">
-        <v>23134</v>
+        <v>15224</v>
       </c>
       <c r="C283" s="1" t="s">
         <v>291</v>
       </c>
       <c r="D283" s="1">
-        <v>8483908990</v>
+        <v>8443999090</v>
       </c>
       <c r="E283" s="1">
         <v>1</v>
       </c>
       <c r="F283" s="1">
-        <v>81.89</v>
+        <v>102.49</v>
       </c>
       <c r="G283" s="1"/>
-      <c r="H283" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H283" s="1"/>
       <c r="I283" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="284" spans="1:9" outlineLevel="2">
       <c r="A284" s="1"/>
       <c r="B284" s="1">
-        <v>27157</v>
+        <v>22521</v>
       </c>
       <c r="C284" s="1" t="s">
         <v>292</v>
       </c>
       <c r="D284" s="1">
-        <v>8443999090</v>
+        <v>8483908990</v>
       </c>
       <c r="E284" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F284" s="1">
-        <v>69.81</v>
+        <v>114.33</v>
       </c>
       <c r="G284" s="1"/>
-      <c r="H284" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H284" s="1"/>
       <c r="I284" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="285" spans="1:9" outlineLevel="2">
       <c r="A285" s="1"/>
       <c r="B285" s="1">
-        <v>22523</v>
+        <v>31664</v>
       </c>
       <c r="C285" s="1" t="s">
         <v>293</v>
       </c>
       <c r="D285" s="1">
         <v>8483908990</v>
       </c>
       <c r="E285" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F285" s="1">
-        <v>100.24</v>
+        <v>69.69</v>
       </c>
       <c r="G285" s="1"/>
-      <c r="H285" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H285" s="1"/>
+      <c r="I285" s="1" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="286" spans="1:9" outlineLevel="2">
       <c r="A286" s="1"/>
       <c r="B286" s="1">
-        <v>13867</v>
+        <v>23134</v>
       </c>
       <c r="C286" s="1" t="s">
         <v>294</v>
       </c>
       <c r="D286" s="1">
-        <v>8443999090</v>
+        <v>8483908990</v>
       </c>
       <c r="E286" s="1">
         <v>1</v>
       </c>
       <c r="F286" s="1">
-        <v>537</v>
+        <v>83.36</v>
       </c>
       <c r="G286" s="1"/>
-      <c r="H286" s="5" t="s">
+      <c r="H286" s="1"/>
+      <c r="I286" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="287" spans="1:9" outlineLevel="2">
       <c r="A287" s="1"/>
       <c r="B287" s="1">
-        <v>22952</v>
+        <v>27157</v>
       </c>
       <c r="C287" s="1" t="s">
         <v>295</v>
       </c>
       <c r="D287" s="1">
         <v>8443999090</v>
       </c>
       <c r="E287" s="1">
         <v>1</v>
       </c>
       <c r="F287" s="1">
-        <v>469.88</v>
+        <v>71.06</v>
       </c>
       <c r="G287" s="1"/>
-      <c r="H287" s="5" t="s">
+      <c r="H287" s="1"/>
+      <c r="I287" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="288" spans="1:9" outlineLevel="2">
       <c r="A288" s="1"/>
       <c r="B288" s="1">
-        <v>24057</v>
+        <v>22523</v>
       </c>
       <c r="C288" s="1" t="s">
         <v>296</v>
       </c>
       <c r="D288" s="1">
-        <v>8443999090</v>
+        <v>8483908990</v>
       </c>
       <c r="E288" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F288" s="1">
-        <v>183.48</v>
+        <v>102.03</v>
       </c>
       <c r="G288" s="1"/>
-      <c r="H288" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H288" s="1"/>
       <c r="I288" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="289" spans="1:9" outlineLevel="2">
       <c r="A289" s="1"/>
       <c r="B289" s="1">
-        <v>32207</v>
+        <v>13867</v>
       </c>
       <c r="C289" s="1" t="s">
         <v>297</v>
       </c>
       <c r="D289" s="1">
         <v>8443999090</v>
       </c>
       <c r="E289" s="1">
         <v>1</v>
       </c>
       <c r="F289" s="1">
-        <v>99.34999999999999</v>
+        <v>546.6</v>
       </c>
       <c r="G289" s="1"/>
-      <c r="H289" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H289" s="1"/>
       <c r="I289" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="290" spans="1:9" outlineLevel="2">
       <c r="A290" s="1"/>
       <c r="B290" s="1">
-        <v>17516</v>
+        <v>22952</v>
       </c>
       <c r="C290" s="1" t="s">
         <v>298</v>
       </c>
       <c r="D290" s="1">
         <v>8443999090</v>
       </c>
       <c r="E290" s="1">
         <v>1</v>
       </c>
       <c r="F290" s="1">
-        <v>141.41</v>
+        <v>478.28</v>
       </c>
       <c r="G290" s="1"/>
-      <c r="H290" s="5" t="s">
+      <c r="H290" s="1"/>
+      <c r="I290" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="291" spans="1:9" outlineLevel="2">
       <c r="A291" s="1"/>
       <c r="B291" s="1">
-        <v>23594</v>
+        <v>24057</v>
       </c>
       <c r="C291" s="1" t="s">
         <v>299</v>
       </c>
       <c r="D291" s="1">
         <v>8443999090</v>
       </c>
       <c r="E291" s="1">
         <v>1</v>
       </c>
       <c r="F291" s="1">
-        <v>204.06</v>
+        <v>186.76</v>
       </c>
       <c r="G291" s="1"/>
-      <c r="H291" s="5" t="s">
+      <c r="H291" s="1"/>
+      <c r="I291" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="292" spans="1:9" outlineLevel="2">
       <c r="A292" s="1"/>
       <c r="B292" s="1">
-        <v>35215</v>
+        <v>32207</v>
       </c>
       <c r="C292" s="1" t="s">
         <v>300</v>
       </c>
       <c r="D292" s="1">
         <v>8443999090</v>
       </c>
       <c r="E292" s="1">
         <v>1</v>
       </c>
       <c r="F292" s="1">
-        <v>225.54</v>
+        <v>101.12</v>
       </c>
       <c r="G292" s="1"/>
-      <c r="H292" s="5" t="s">
+      <c r="H292" s="1"/>
+      <c r="I292" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="293" spans="1:9" outlineLevel="2">
       <c r="A293" s="1"/>
       <c r="B293" s="1">
-        <v>25728</v>
+        <v>17516</v>
       </c>
       <c r="C293" s="1" t="s">
         <v>301</v>
       </c>
       <c r="D293" s="1">
         <v>8443999090</v>
       </c>
       <c r="E293" s="1">
         <v>1</v>
       </c>
       <c r="F293" s="1">
-        <v>193.77</v>
+        <v>143.94</v>
       </c>
       <c r="G293" s="1"/>
-      <c r="H293" s="5" t="s">
+      <c r="H293" s="1"/>
+      <c r="I293" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="294" spans="1:9" outlineLevel="2">
       <c r="A294" s="1"/>
       <c r="B294" s="1">
-        <v>31859</v>
+        <v>23594</v>
       </c>
       <c r="C294" s="1" t="s">
         <v>302</v>
       </c>
       <c r="D294" s="1">
         <v>8443999090</v>
       </c>
       <c r="E294" s="1">
         <v>1</v>
       </c>
       <c r="F294" s="1">
-        <v>251.94</v>
+        <v>207.71</v>
       </c>
       <c r="G294" s="1"/>
-      <c r="H294" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H294" s="1"/>
       <c r="I294" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="295" spans="1:9" outlineLevel="2">
       <c r="A295" s="1"/>
       <c r="B295" s="1">
-        <v>31858</v>
+        <v>35215</v>
       </c>
       <c r="C295" s="1" t="s">
         <v>303</v>
       </c>
       <c r="D295" s="1">
-        <v>8483908990</v>
+        <v>8443999090</v>
       </c>
       <c r="E295" s="1">
         <v>1</v>
       </c>
       <c r="F295" s="1">
-        <v>211.22</v>
+        <v>229.57</v>
       </c>
       <c r="G295" s="1"/>
-      <c r="H295" s="5" t="s">
+      <c r="H295" s="1"/>
+      <c r="I295" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="296" spans="1:9" outlineLevel="2">
       <c r="A296" s="1"/>
       <c r="B296" s="1">
-        <v>22716</v>
+        <v>25728</v>
       </c>
       <c r="C296" s="1" t="s">
         <v>304</v>
       </c>
       <c r="D296" s="1">
         <v>8443999090</v>
       </c>
       <c r="E296" s="1">
         <v>1</v>
       </c>
       <c r="F296" s="1">
-        <v>291.32</v>
+        <v>197.23</v>
       </c>
       <c r="G296" s="1"/>
-      <c r="H296" s="5" t="s">
+      <c r="H296" s="1"/>
+      <c r="I296" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="297" spans="1:9" outlineLevel="2">
       <c r="A297" s="1"/>
       <c r="B297" s="1">
-        <v>32189</v>
+        <v>31859</v>
       </c>
       <c r="C297" s="1" t="s">
         <v>305</v>
       </c>
       <c r="D297" s="1">
-        <v>8483908990</v>
+        <v>8443999090</v>
       </c>
       <c r="E297" s="1">
         <v>1</v>
       </c>
       <c r="F297" s="1">
-        <v>61.31</v>
+        <v>256.45</v>
       </c>
       <c r="G297" s="1"/>
-      <c r="H297" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H297" s="1"/>
+      <c r="I297" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="298" spans="1:9" outlineLevel="2">
       <c r="A298" s="1"/>
       <c r="B298" s="1">
-        <v>27158</v>
+        <v>31858</v>
       </c>
       <c r="C298" s="1" t="s">
         <v>306</v>
       </c>
       <c r="D298" s="1">
-        <v>8443999090</v>
+        <v>8483908990</v>
       </c>
       <c r="E298" s="1">
         <v>1</v>
       </c>
       <c r="F298" s="1">
-        <v>85.47</v>
+        <v>215</v>
       </c>
       <c r="G298" s="1"/>
-      <c r="H298" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H298" s="1"/>
       <c r="I298" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="299" spans="1:9" outlineLevel="2">
       <c r="A299" s="1"/>
       <c r="B299" s="1">
-        <v>25260</v>
+        <v>22716</v>
       </c>
       <c r="C299" s="1" t="s">
         <v>307</v>
       </c>
       <c r="D299" s="1">
         <v>8443999090</v>
       </c>
       <c r="E299" s="1">
         <v>1</v>
       </c>
       <c r="F299" s="1">
-        <v>127.09</v>
+        <v>296.53</v>
       </c>
       <c r="G299" s="1"/>
-      <c r="H299" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H299" s="1"/>
       <c r="I299" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="300" spans="1:9" outlineLevel="2">
       <c r="A300" s="1"/>
       <c r="B300" s="1">
-        <v>22525</v>
+        <v>32189</v>
       </c>
       <c r="C300" s="1" t="s">
         <v>308</v>
       </c>
       <c r="D300" s="1">
-        <v>8443999090</v>
+        <v>8483908990</v>
       </c>
       <c r="E300" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F300" s="1">
-        <v>130.22</v>
+        <v>62.4</v>
       </c>
       <c r="G300" s="1"/>
-      <c r="H300" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H300" s="1"/>
+      <c r="I300" s="1" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="301" spans="1:9" outlineLevel="2">
       <c r="A301" s="1"/>
       <c r="B301" s="1">
-        <v>19453</v>
+        <v>27158</v>
       </c>
       <c r="C301" s="1" t="s">
         <v>309</v>
       </c>
       <c r="D301" s="1">
         <v>8443999090</v>
       </c>
       <c r="E301" s="1">
         <v>1</v>
       </c>
       <c r="F301" s="1">
-        <v>77.87</v>
+        <v>87</v>
       </c>
       <c r="G301" s="1"/>
-      <c r="H301" s="5" t="s">
+      <c r="H301" s="1"/>
+      <c r="I301" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="302" spans="1:9" outlineLevel="2">
       <c r="A302" s="1"/>
       <c r="B302" s="1">
-        <v>24898</v>
+        <v>25260</v>
       </c>
       <c r="C302" s="1" t="s">
         <v>310</v>
       </c>
       <c r="D302" s="1">
-        <v>8483908990</v>
+        <v>8443999090</v>
       </c>
       <c r="E302" s="1">
         <v>1</v>
       </c>
       <c r="F302" s="1">
-        <v>148.12</v>
+        <v>129.36</v>
       </c>
       <c r="G302" s="1"/>
-      <c r="H302" s="5" t="s">
+      <c r="H302" s="1"/>
+      <c r="I302" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="303" spans="1:9" outlineLevel="2">
       <c r="A303" s="1"/>
       <c r="B303" s="1">
-        <v>13500</v>
+        <v>22525</v>
       </c>
       <c r="C303" s="1" t="s">
         <v>311</v>
       </c>
       <c r="D303" s="1">
         <v>8443999090</v>
       </c>
       <c r="E303" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F303" s="1">
-        <v>755.83</v>
+        <v>132.55</v>
       </c>
       <c r="G303" s="1"/>
-      <c r="H303" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H303" s="1"/>
       <c r="I303" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="304" spans="1:9" outlineLevel="2">
       <c r="A304" s="1"/>
       <c r="B304" s="1">
-        <v>17076</v>
+        <v>19453</v>
       </c>
       <c r="C304" s="1" t="s">
         <v>312</v>
       </c>
       <c r="D304" s="1">
         <v>8443999090</v>
       </c>
       <c r="E304" s="1">
         <v>1</v>
       </c>
       <c r="F304" s="1">
-        <v>251.94</v>
+        <v>79.26000000000001</v>
       </c>
       <c r="G304" s="1"/>
-      <c r="H304" s="5" t="s">
+      <c r="H304" s="1"/>
+      <c r="I304" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="305" spans="1:9" outlineLevel="2">
       <c r="A305" s="1"/>
       <c r="B305" s="1">
-        <v>20353</v>
+        <v>24898</v>
       </c>
       <c r="C305" s="1" t="s">
         <v>313</v>
       </c>
       <c r="D305" s="1">
-        <v>8443999090</v>
+        <v>8483908990</v>
       </c>
       <c r="E305" s="1">
         <v>1</v>
       </c>
       <c r="F305" s="1">
-        <v>76.08</v>
+        <v>150.77</v>
       </c>
       <c r="G305" s="1"/>
-      <c r="H305" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H305" s="1"/>
+      <c r="I305" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="306" spans="1:9" outlineLevel="2">
       <c r="A306" s="1"/>
       <c r="B306" s="1">
-        <v>26573</v>
+        <v>13500</v>
       </c>
       <c r="C306" s="1" t="s">
         <v>314</v>
       </c>
       <c r="D306" s="1">
-        <v>8483908990</v>
+        <v>8443999090</v>
       </c>
       <c r="E306" s="1">
         <v>1</v>
       </c>
       <c r="F306" s="1">
-        <v>167.81</v>
+        <v>769.34</v>
       </c>
       <c r="G306" s="1"/>
-      <c r="H306" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H306" s="1"/>
       <c r="I306" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="307" spans="1:9" outlineLevel="2">
       <c r="A307" s="1"/>
       <c r="B307" s="1">
-        <v>24260</v>
+        <v>17076</v>
       </c>
       <c r="C307" s="1" t="s">
         <v>315</v>
       </c>
       <c r="D307" s="1">
         <v>8443999090</v>
       </c>
       <c r="E307" s="1">
         <v>1</v>
       </c>
       <c r="F307" s="1">
-        <v>193.32</v>
+        <v>256.45</v>
       </c>
       <c r="G307" s="1"/>
-      <c r="H307" s="5" t="s">
+      <c r="H307" s="1"/>
+      <c r="I307" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="308" spans="1:9" outlineLevel="2">
       <c r="A308" s="1"/>
       <c r="B308" s="1">
-        <v>17270</v>
+        <v>20353</v>
       </c>
       <c r="C308" s="1" t="s">
         <v>316</v>
       </c>
       <c r="D308" s="1">
         <v>8443999090</v>
       </c>
       <c r="E308" s="1">
         <v>1</v>
       </c>
       <c r="F308" s="1">
-        <v>604.13</v>
+        <v>77.44</v>
       </c>
       <c r="G308" s="1"/>
-      <c r="H308" s="5" t="s">
-[...6 lines deleted...]
-    <row r="309" spans="1:9">
+      <c r="H308" s="1"/>
+      <c r="I308" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="309" spans="1:9" outlineLevel="2">
       <c r="A309" s="1"/>
-      <c r="B309" s="1"/>
-[...3 lines deleted...]
-      <c r="F309" s="1"/>
+      <c r="B309" s="1">
+        <v>26573</v>
+      </c>
+      <c r="C309" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="D309" s="1">
+        <v>8483908990</v>
+      </c>
+      <c r="E309" s="1">
+        <v>1</v>
+      </c>
+      <c r="F309" s="1">
+        <v>170.81</v>
+      </c>
       <c r="G309" s="1"/>
       <c r="H309" s="1"/>
-      <c r="I309" s="1"/>
+      <c r="I309" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="310" spans="1:9" outlineLevel="2">
+      <c r="A310" s="1"/>
+      <c r="B310" s="1">
+        <v>35458</v>
+      </c>
+      <c r="C310" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="D310" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E310" s="1">
+        <v>1</v>
+      </c>
+      <c r="F310" s="1">
+        <v>110.23</v>
+      </c>
+      <c r="G310" s="1"/>
+      <c r="H310" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="I310" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="311" spans="1:9" outlineLevel="2">
+      <c r="A311" s="1"/>
+      <c r="B311" s="1">
+        <v>24260</v>
+      </c>
+      <c r="C311" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="D311" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E311" s="1">
+        <v>1</v>
+      </c>
+      <c r="F311" s="1">
+        <v>196.78</v>
+      </c>
+      <c r="G311" s="1"/>
+      <c r="H311" s="1"/>
+      <c r="I311" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="312" spans="1:9" outlineLevel="2">
+      <c r="A312" s="1"/>
+      <c r="B312" s="1">
+        <v>17270</v>
+      </c>
+      <c r="C312" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="D312" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E312" s="1">
+        <v>1</v>
+      </c>
+      <c r="F312" s="1">
+        <v>614.9299999999999</v>
+      </c>
+      <c r="G312" s="1"/>
+      <c r="H312" s="1"/>
+      <c r="I312" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="313" spans="1:9">
+      <c r="A313" s="1"/>
+      <c r="B313" s="1"/>
+      <c r="C313" s="1"/>
+      <c r="D313" s="1"/>
+      <c r="E313" s="1"/>
+      <c r="F313" s="1"/>
+      <c r="G313" s="1"/>
+      <c r="H313" s="1"/>
+      <c r="I313" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>