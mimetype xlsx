--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -1523,97 +1523,100 @@
           <t xml:space="preserve">HP DeskJet 1180C/1220/1600/9300,   C2693-67082   C2693-67015</t>
         </r>
       </text>
     </comment>
     <comment ref="C102" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet 1180C/1220/1600/9300,   C2693-67082   C2693-67015</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Вузли ресурсні  ремкомплекти</t>
   </si>
   <si>
     <t>Амортизатор BLANCER-210-F, Toshiba 2060/2860 РОЗПРОДАЖ!</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Блок перенесення зображення для Konica Minolta C220 / C280 / C360, A0EDR71644</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Блок проявки Kyocera Mita Ecosys DV-5140 K ,  302NR93023</t>
   </si>
   <si>
     <t>Блок проявки Kyocera Mita Ecosys M2035/2535/FS-1035/1135/DV-1140  WDDV-1140</t>
   </si>
   <si>
     <t>Блок проявки Kyocera Mita Ecosys M2040dn/2135dn/2635dn/2540dn/2640idw/2735dw, DV-1150/1152/1154/1184  302RV93020</t>
   </si>
   <si>
     <t>Блок проявки Kyocera Mita Ecosys M2040dn/2135dn/2635dn/2540dn/2640idw/2735dw, DV-1150/1152/1154/1184 CET471003</t>
   </si>
   <si>
     <t>Блок проявки Kyocera Mita Ecosys P2135/FS-1320/1370/DV-170  WDDV-170</t>
   </si>
   <si>
     <t>Блок проявки в зборі  Developer assembly kit  чорний Xerox VersaLink C7000DN / C7000N / C7020 / C7025 / C7030, 607K07290 / 607K07291</t>
@@ -1639,57 +1642,51 @@
   <si>
     <t>Блок сканера HP LJ 2400/2420, RM1-1521, RM1-1153</t>
   </si>
   <si>
     <t>Вал подачі в сборі  лоток 1  LJ P4014/ P4015, RM1-4527</t>
   </si>
   <si>
     <t>Вузел захвата в сборі в Canon ADF iR1730i/1740i/1750i, FM4-7732/FM4-7732-000</t>
   </si>
   <si>
     <t>Вузол виходу паперу HP LJ Enterprise 600 M601/M602/M603 RM1-8414-000CN/RM1-8414-000000</t>
   </si>
   <si>
     <t>Вузол дуплекс HP LaserJet P2015 / M2727  RM1-4258</t>
   </si>
   <si>
     <t>Вузол заряду у зборі  коротрон  Kyocera MC-1150  302RV93080</t>
   </si>
   <si>
     <t>Вузол переносу зображення HP CLJ 1600/2600/CM1015/CM1017, RМ1-1885</t>
   </si>
   <si>
     <t>Вузол переносу зображення HP CLJ CP5525 / CP5225 / M775 / M750, CE516A</t>
   </si>
   <si>
-    <t>очікується 10-08</t>
-[...1 lines deleted...]
-  <si>
     <t>Вузол переносу зображення HP CLJ CP5525 / CP5225 / M775 / M750, CE516A REM, гарантія 50 тис</t>
-  </si>
-[...1 lines deleted...]
-    <t>new</t>
   </si>
   <si>
     <t>Вузол переносу зображення HP Color LaserJet Pro M154/M252/M254/M255, RM2-5907 original</t>
   </si>
   <si>
     <t>Вузол переносу зображення HP CP1215/CP1515/CM1312 MFP, RM1-4436-000CN</t>
   </si>
   <si>
     <t>Вузол переносу зображення HP CP2025 / CM2320, RM1-4852-000CN</t>
   </si>
   <si>
     <t>Вузол переносу зображення Samsung CLX-2160N/3160FN/CLP-300, JC96-03611D</t>
   </si>
   <si>
     <t>Вузол переносу зображення Samsung CLX-3185/CLP-320, JC96-05874D/JC96-05874B</t>
   </si>
   <si>
     <t>Вузол приводу вузла закріплення HP LJ P4014/P4015/P4515, RM1-4532-000CN</t>
   </si>
   <si>
     <t>Вузол реєстрації в зборі HP LJ 4200/4300/4250/4350,  Ref  HP Inc. Registration Asm RP000373696/RM1-1098</t>
   </si>
   <si>
     <t>Вузол реєстрації в зборі HP LJ 4200/4300/4250/4350, RM1-1098, RM1-0011-000CN</t>
   </si>
@@ -2478,2141 +2475,2323 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>7317</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>448</v>
+        <v>447.5</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>17528</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443999010</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>14112</v>
+        <v>14096.25</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>34233</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>4741.18</v>
+        <v>4735.89</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>32100</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>3411.97</v>
+        <v>3408.16</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>26571</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>7236.99</v>
+        <v>7228.92</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>26570</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>9313.92</v>
+        <v>9303.530000000001</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>32101</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>3411.97</v>
+        <v>3408.16</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>30904</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>7275.97</v>
+        <v>7267.85</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>24824</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>7927.81</v>
+        <v>7918.96</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>12138</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>8443999010</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>12880</v>
+        <v>12865.63</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>24532</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>8443999010</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>6540.35</v>
+        <v>6533.05</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>17280</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>16128</v>
+        <v>16110</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>16441</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>16240.45</v>
+        <v>16222.32</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>9725</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>7668.42</v>
+        <v>7659.86</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>13501</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>10752</v>
+        <v>10740</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>16224</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>1618.18</v>
+        <v>1616.37</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>22107</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>3640.9</v>
+        <v>3636.83</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>32623</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>1803.2</v>
+        <v>1801.19</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>24458</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>448</v>
+        <v>447.5</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>30089</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>2351.55</v>
+        <v>2348.93</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>11025</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>10106.88</v>
+        <v>10095.6</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>27804</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>18486.72</v>
+        <v>18466.09</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
-[...1 lines deleted...]
-        <v>38</v>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I32" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>34806</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>10644.48</v>
+        <v>10632.6</v>
       </c>
       <c r="G33" s="1"/>
       <c r="H33" s="5" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>30030</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>11038.72</v>
+        <v>11064.44</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>14388</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>8429.57</v>
+        <v>8420.16</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>15352</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>13440</v>
+        <v>13425</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>10092</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>3360</v>
+        <v>3356.25</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>14387</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>6592.32</v>
+        <v>6584.96</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I38" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>19936</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>2114.56</v>
+        <v>2112.2</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>23303</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>2257.92</v>
+        <v>2255.4</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>13574</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>4999.68</v>
+        <v>4994.1</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>21865</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>1344</v>
+        <v>1342.5</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>16842</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>1499.46</v>
+        <v>1497.78</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>15991</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>2042.88</v>
+        <v>2040.6</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>29558</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D45" s="1"/>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>20321.28</v>
+        <v>20298.6</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>16388</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>18368</v>
+        <v>18347.5</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I46" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>20203</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>1075.2</v>
+        <v>1074</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I47" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>10646</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>15918.34</v>
+        <v>15900.57</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I48" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>8163</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>4188.8</v>
+        <v>4184.13</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I49" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>6505</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>8574.719999999999</v>
+        <v>8565.15</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I50" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>22785</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>7616</v>
+        <v>7607.5</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I51" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>10233</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>29084.16</v>
+        <v>29051.7</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>7144</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>7977.09</v>
+        <v>7968.19</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I53" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>9320</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>9520.450000000001</v>
+        <v>9509.82</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I54" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>13944</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D55" s="1"/>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>2678.14</v>
+        <v>2675.16</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
+      <c r="H55" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I55" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>20974</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>927.8099999999999</v>
+        <v>926.77</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I56" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>13994</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>3488.13</v>
+        <v>3484.24</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
+      <c r="H57" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I57" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>14063</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>1881.6</v>
+        <v>1879.5</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I58" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>14399</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>2117.25</v>
+        <v>2114.89</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I59" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>13795</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
         <v>0</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="1"/>
+      <c r="H60" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I60" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>17269</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>2912.45</v>
+        <v>2909.2</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I61" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>30801</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>1848</v>
+        <v>1845.94</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I62" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>29880</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>3700.03</v>
+        <v>3695.9</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="1"/>
+      <c r="H63" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I63" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>30357</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>8910.27</v>
+        <v>8900.33</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="1"/>
+      <c r="H64" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I64" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>23756</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>12028.8</v>
+        <v>12015.38</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="1"/>
+      <c r="H65" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I65" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>17663</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>12651.97</v>
+        <v>12637.85</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="1"/>
+      <c r="H66" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I66" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>33503</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>3944.19</v>
+        <v>3939.79</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I67" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>34665</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>12369.73</v>
+        <v>12355.92</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
+      <c r="H68" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I68" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>30401</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>12994.24</v>
+        <v>12979.74</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="1"/>
+      <c r="H69" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I69" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>7022</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>448</v>
+        <v>447.5</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="1"/>
+      <c r="H70" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I70" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>26403</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>12896.13</v>
+        <v>12881.74</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="1"/>
+      <c r="H71" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I71" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>21651</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>2240</v>
+        <v>2237.5</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="1"/>
+      <c r="H72" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I72" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>30800</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>475.78</v>
+        <v>475.25</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="1"/>
+      <c r="H73" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I73" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>16039</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>2446.08</v>
+        <v>2443.35</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="1"/>
+      <c r="H74" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I74" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>9436</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>14273.28</v>
+        <v>14257.35</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="1"/>
+      <c r="H75" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I75" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>20285</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>17255.62</v>
+        <v>17236.36</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="1"/>
+      <c r="H76" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I76" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>31904</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D77" s="1"/>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>22014.72</v>
+        <v>21990.15</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="1"/>
+      <c r="H77" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I77" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>31903</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>23212.67</v>
+        <v>23186.77</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="1"/>
+      <c r="H78" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I78" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>32270</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>2858.24</v>
+        <v>2855.05</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="1"/>
+      <c r="H79" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I79" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>32271</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>4639.04</v>
+        <v>4633.86</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="1"/>
+      <c r="H80" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I80" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>25063</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>7847.17</v>
+        <v>7838.41</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="1"/>
+      <c r="H81" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I81" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>32272</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>10010.56</v>
+        <v>9999.389999999999</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="1"/>
+      <c r="H82" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I82" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>10654</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>21215.04</v>
+        <v>21191.36</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="1"/>
+      <c r="H83" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I83" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>25064</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>9050.049999999999</v>
+        <v>9039.950000000001</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="1"/>
+      <c r="H84" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I84" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>32273</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>4980.86</v>
+        <v>4975.31</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="1"/>
+      <c r="H85" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I85" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>21349</v>
       </c>
       <c r="C86" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D86" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E86" s="1">
+        <v>1</v>
+      </c>
+      <c r="F86" s="1">
+        <v>8614.379999999999</v>
+      </c>
+      <c r="G86" s="1"/>
+      <c r="H86" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I86" s="5" t="s">
         <v>93</v>
-      </c>
-[...12 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>25066</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>17163.78</v>
+        <v>17144.62</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="1"/>
+      <c r="H87" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I87" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>15086</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>18789.12</v>
+        <v>18768.15</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="1"/>
+      <c r="H88" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I88" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>25061</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>11844.67</v>
+        <v>11831.45</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="1"/>
+      <c r="H89" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I89" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>32268</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>11231.36</v>
+        <v>11218.83</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="1"/>
+      <c r="H90" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I90" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>31192</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>11849.6</v>
+        <v>11836.38</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="1"/>
+      <c r="H91" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I91" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>25060</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>13970.88</v>
+        <v>13955.29</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="1"/>
+      <c r="H92" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I92" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>20206</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>18592</v>
+        <v>18571.25</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="1"/>
+      <c r="H93" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I93" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>26406</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>13517.95</v>
+        <v>13502.87</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="1"/>
+      <c r="H94" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I94" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>24089</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>22526.78</v>
+        <v>22643.5</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="1"/>
+      <c r="H95" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I95" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>32269</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>19712</v>
+        <v>19690</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="1"/>
+      <c r="H96" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I96" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>25065</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>11383.68</v>
+        <v>11370.98</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="1"/>
+      <c r="H97" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I97" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>24513</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>2654.4</v>
+        <v>2651.44</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="1"/>
+      <c r="H98" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I98" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>20636</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>31360</v>
+        <v>31325</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="1"/>
+      <c r="H99" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I99" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>16950</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D100" s="1">
         <v>3926909290</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>1041.6</v>
+        <v>1040.44</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="1"/>
+      <c r="H100" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I100" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>20750</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D101" s="1">
         <v>3926909290</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>4300.8</v>
+        <v>4296</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="1"/>
+      <c r="H101" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I101" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>28014</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D102" s="1">
         <v>3926909290</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>4032</v>
+        <v>4027.5</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="1"/>
+      <c r="H102" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I102" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="1"/>
       <c r="B103" s="1"/>
       <c r="C103" s="1"/>
       <c r="D103" s="1"/>
       <c r="E103" s="1"/>
       <c r="F103" s="1"/>
       <c r="G103" s="1"/>
       <c r="H103" s="1"/>
       <c r="I103" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>