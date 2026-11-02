--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -1525,96 +1525,93 @@
       </text>
     </comment>
     <comment ref="C102" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet 1180C/1220/1600/9300,   C2693-67082   C2693-67015</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
-    <t>18.09.26</t>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Вузли ресурсні  ремкомплекти</t>
   </si>
   <si>
     <t>Амортизатор BLANCER-210-F, Toshiba 2060/2860 РОЗПРОДАЖ!</t>
-  </si>
-[...1 lines deleted...]
-    <t>new</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Блок перенесення зображення для Konica Minolta C220 / C280 / C360, A0EDR71644</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Блок проявки Kyocera Mita Ecosys DV-5140 K ,  302NR93023</t>
   </si>
   <si>
     <t>Блок проявки Kyocera Mita Ecosys M2035/2535/FS-1035/1135/DV-1140  WDDV-1140</t>
   </si>
   <si>
     <t>Блок проявки Kyocera Mita Ecosys M2040dn/2135dn/2635dn/2540dn/2640idw/2735dw, DV-1150/1152/1154/1184  302RV93020</t>
   </si>
   <si>
     <t>Блок проявки Kyocera Mita Ecosys M2040dn/2135dn/2635dn/2540dn/2640idw/2735dw, DV-1150/1152/1154/1184 CET471003</t>
   </si>
   <si>
     <t>Блок проявки Kyocera Mita Ecosys P2135/FS-1320/1370/DV-170  WDDV-170</t>
   </si>
@@ -1833,50 +1830,53 @@
     <t>Ремкомплект до принтеру НР LJ 9000  C9153A  CET1295</t>
   </si>
   <si>
     <t>Ремкомплект до принтеру НР LJ Enterprise 600 M601/M602/M603 Maintenance Kit - Includes fusing assembly for 220 VAC, CF065A/ CF065-67901</t>
   </si>
   <si>
     <t>Ремкомплект до принтеру НР LJ Enterprise 600 M601/M602/M603 Maintenance Kit,  CF065  CET2438U</t>
   </si>
   <si>
     <t>Ремкомплект до принтеру НР LJ Enterprise 600 M601/M602/M603 Maintenance Kit,  CF065A-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Ремкомплект до принтеру НР LJ Enterprise M604/M605/M606,  F2G77A-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Ремкомплект до принтеру НР LJ Enterprise M604/M605/M606, F2G77-67901 CET2791U</t>
   </si>
   <si>
     <t>Ремкомплект до принтеру НР LJ Enterprise M604/M605/M606, F2G77-67901/F2G77A/E6B67-67902</t>
   </si>
   <si>
     <t>Ремкомплект до принтеру НР LJ Enterprise M607/ M608/ M609,  L0H25-67901/ L0H  170000 стор., CET7864U</t>
   </si>
   <si>
     <t>Ремкомплект до принтеру НР LJ Enterprise M607/ M608/ M609,  L0H25A-67901/L0H25A</t>
+  </si>
+  <si>
+    <t>-3.54%</t>
   </si>
   <si>
     <t>Ремкомплект до принтеру НР LJ Enterprise M607/ M608/ M609,  L0H25A-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Ремкомплект до принтеру НР LJ M521  CF116-67903  CET2755</t>
   </si>
   <si>
     <t>Ремкомплект роликів до сканеру HP Inc. Kit Roller Replacement 3500 F1, L2741-60001</t>
   </si>
   <si>
     <t>Ремкоплект HP LJ 9000/9040/9050 series Pages 350.000 , C9153A/C9153-69007</t>
   </si>
   <si>
     <t>Стрічка позиціонування для HP DeskJet 1180C/1220/1600/9300,   C2693-67082   C2693-67015</t>
   </si>
   <si>
     <t>Стрічка позиціонування до принтеру НР DesignJet 500/510/800/815/820 ENCODER  42-inch  ST 42 SV, C7770-60013 OEM</t>
   </si>
   <si>
     <t>Стрічка позиціонування до принтеру НР DesignJet 500/510/800/815/820 ENCODER  42-inch  ST 42 SV, C7770-60013 ліцензія</t>
   </si>
 </sst>
 </file>
 
@@ -2475,2323 +2475,2141 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>7317</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>447.5</v>
+        <v>455.5</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
+      <c r="H11" s="1"/>
+      <c r="I11" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>17528</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8443999010</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>14096.25</v>
+        <v>14348.25</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>34233</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>4735.89</v>
+        <v>4820.56</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>32100</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>3408.16</v>
+        <v>3469.09</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>26571</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>7228.92</v>
+        <v>7358.15</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>26570</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>9303.530000000001</v>
+        <v>9469.85</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>32101</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>3408.16</v>
+        <v>3469.09</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>30904</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>7267.85</v>
+        <v>7397.78</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>24824</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>7918.96</v>
+        <v>8060.53</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>12138</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>8443999010</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>12865.63</v>
+        <v>13095.63</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>24532</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
         <v>8443999010</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>6533.05</v>
+        <v>6649.84</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>17280</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>16110</v>
+        <v>16398</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>16441</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>16222.32</v>
+        <v>16512.33</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>9725</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>7659.86</v>
+        <v>7796.79</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>13501</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>10740</v>
+        <v>10932</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>16224</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>1616.37</v>
+        <v>1645.27</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>22107</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>3636.83</v>
+        <v>3701.85</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>32623</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>1801.19</v>
+        <v>1833.39</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>24458</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>447.5</v>
+        <v>455.5</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>30089</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>2348.93</v>
+        <v>2390.92</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>11025</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>10095.6</v>
+        <v>10276.08</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>27804</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>18466.09</v>
+        <v>18796.21</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>34806</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>10632.6</v>
+        <v>10822.68</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>30030</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>11064.44</v>
+        <v>11262.24</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>14388</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>8420.16</v>
+        <v>8570.690000000001</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>15352</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>13425</v>
+        <v>13665</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>10092</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>3356.25</v>
+        <v>3416.25</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>14387</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>6584.96</v>
+        <v>6702.68</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>19936</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>2112.2</v>
+        <v>2149.96</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>23303</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>2255.4</v>
+        <v>2295.72</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>13574</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>4994.1</v>
+        <v>5083.38</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>21865</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>1342.5</v>
+        <v>1366.5</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>16842</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>1497.78</v>
+        <v>1524.56</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>15991</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>2040.6</v>
+        <v>2077.08</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>29558</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D45" s="1"/>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>20298.6</v>
+        <v>20661.48</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>16388</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>18347.5</v>
+        <v>18675.5</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>20203</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>1074</v>
+        <v>1093.2</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>10646</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>15900.57</v>
+        <v>16184.83</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>8163</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>4184.13</v>
+        <v>4258.93</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>6505</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>8565.15</v>
+        <v>8718.27</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>22785</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>7607.5</v>
+        <v>7743.5</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="1"/>
       <c r="I51" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>10233</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>29051.7</v>
+        <v>29571.06</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H52" s="1"/>
       <c r="I52" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>7144</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>7968.19</v>
+        <v>8110.63</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>9320</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>9509.82</v>
+        <v>9679.83</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="1"/>
       <c r="I54" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>13944</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D55" s="1"/>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>2675.16</v>
+        <v>2722.98</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H55" s="1"/>
       <c r="I55" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>20974</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>926.77</v>
+        <v>943.34</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H56" s="1"/>
       <c r="I56" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>13994</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>3484.24</v>
+        <v>3546.52</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" s="1"/>
       <c r="I57" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>14063</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>1879.5</v>
+        <v>1913.1</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>14399</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>2114.89</v>
+        <v>2152.69</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="1"/>
       <c r="I59" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>13795</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
         <v>0</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H60" s="1"/>
       <c r="I60" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>17269</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>2909.2</v>
+        <v>2961.21</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="1"/>
       <c r="I61" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>30801</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>1845.94</v>
+        <v>1878.94</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="1"/>
       <c r="I62" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>29880</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>3695.9</v>
+        <v>3761.97</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H63" s="1"/>
       <c r="I63" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>30357</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>8900.33</v>
+        <v>9059.440000000001</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H64" s="1"/>
       <c r="I64" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>23756</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>12015.38</v>
+        <v>12230.18</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H65" s="1"/>
       <c r="I65" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>17663</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>12637.85</v>
+        <v>12863.78</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H66" s="1"/>
       <c r="I66" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>33503</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>3939.79</v>
+        <v>4010.22</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>34665</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>12355.92</v>
+        <v>12576.81</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H68" s="1"/>
       <c r="I68" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>30401</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>12979.74</v>
+        <v>13211.78</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H69" s="1"/>
       <c r="I69" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>7022</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>447.5</v>
+        <v>455.5</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="5" t="s">
+      <c r="H70" s="1"/>
+      <c r="I70" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>26403</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>12881.74</v>
+        <v>13112.02</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H71" s="1"/>
       <c r="I71" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>21651</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>2237.5</v>
+        <v>2277.5</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H72" s="1"/>
       <c r="I72" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>30800</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>475.25</v>
+        <v>483.74</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H73" s="1"/>
       <c r="I73" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>16039</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>2443.35</v>
+        <v>2487.03</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H74" s="1"/>
       <c r="I74" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>9436</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>14257.35</v>
+        <v>14512.23</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H75" s="1"/>
       <c r="I75" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>20285</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>17236.36</v>
+        <v>17544.49</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H76" s="1"/>
       <c r="I76" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>31904</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D77" s="1"/>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>21990.15</v>
+        <v>22383.27</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H77" s="1"/>
       <c r="I77" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>31903</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>23186.77</v>
+        <v>23601.28</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H78" s="1"/>
       <c r="I78" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>32270</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>2855.05</v>
+        <v>2906.09</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H79" s="1"/>
       <c r="I79" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>32271</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>4633.86</v>
+        <v>4716.7</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H80" s="1"/>
       <c r="I80" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>25063</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>7838.41</v>
+        <v>7978.54</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H81" s="1"/>
       <c r="I81" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>32272</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>9999.389999999999</v>
+        <v>10178.15</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H82" s="1"/>
       <c r="I82" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>10654</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>21191.36</v>
+        <v>21570.2</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H83" s="1"/>
       <c r="I83" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>25064</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>9039.950000000001</v>
+        <v>9201.559999999999</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H84" s="1"/>
       <c r="I84" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>32273</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>4975.31</v>
+        <v>5064.25</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H85" s="1"/>
       <c r="I85" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>21349</v>
       </c>
       <c r="C86" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D86" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E86" s="1">
+        <v>1</v>
+      </c>
+      <c r="F86" s="1">
+        <v>8768.379999999999</v>
+      </c>
+      <c r="G86" s="1"/>
+      <c r="H86" s="1"/>
+      <c r="I86" s="5" t="s">
         <v>92</v>
-      </c>
-[...14 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>25066</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>17144.62</v>
+        <v>17451.12</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H87" s="1"/>
       <c r="I87" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>15086</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>18768.15</v>
+        <v>19103.67</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H88" s="1"/>
       <c r="I88" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>25061</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>11831.45</v>
+        <v>12042.96</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H89" s="1"/>
       <c r="I89" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>32268</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>11218.83</v>
+        <v>11419.39</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H90" s="1"/>
       <c r="I90" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>31192</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>11836.38</v>
+        <v>12047.98</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H91" s="1"/>
       <c r="I91" s="5" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>25060</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>13955.29</v>
+        <v>14204.77</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H92" s="1"/>
       <c r="I92" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>20206</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>18571.25</v>
+        <v>18903.25</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H93" s="1"/>
       <c r="I93" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>26406</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>13502.87</v>
+        <v>13744.26</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H94" s="1"/>
       <c r="I94" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>24089</v>
       </c>
       <c r="C95" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D95" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E95" s="1">
+        <v>1</v>
+      </c>
+      <c r="F95" s="1">
+        <v>22233.41</v>
+      </c>
+      <c r="G95" s="1"/>
+      <c r="H95" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="D95" s="1">
-[...11 lines deleted...]
-      </c>
       <c r="I95" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>32269</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>19690</v>
+        <v>20042</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H96" s="1"/>
       <c r="I96" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>25065</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>11370.98</v>
+        <v>11574.26</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H97" s="1"/>
       <c r="I97" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>24513</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>2651.44</v>
+        <v>2698.84</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H98" s="1"/>
       <c r="I98" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>20636</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>31325</v>
+        <v>31885</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H99" s="1"/>
       <c r="I99" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>16950</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D100" s="1">
         <v>3926909290</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>1040.44</v>
+        <v>1059.04</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H100" s="1"/>
       <c r="I100" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>20750</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D101" s="1">
         <v>3926909290</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>4296</v>
+        <v>4372.8</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H101" s="1"/>
       <c r="I101" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>28014</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D102" s="1">
         <v>3926909290</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>4027.5</v>
+        <v>4099.5</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H102" s="1"/>
       <c r="I102" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="1"/>
       <c r="B103" s="1"/>
       <c r="C103" s="1"/>
       <c r="D103" s="1"/>
       <c r="E103" s="1"/>
       <c r="F103" s="1"/>
       <c r="G103" s="1"/>
       <c r="H103" s="1"/>
       <c r="I103" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>