--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -587,95 +587,98 @@
       </text>
     </comment>
     <comment ref="C68" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4016/4014/4116/Xerox WC PE16e, JC92-01463А</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
-    <t>02.08.26</t>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Плати</t>
   </si>
   <si>
     <t>Плата Konica Minolta PWB SSD ASSEMBLY C224/C224E/C224/C284/C364E, A5C1H02D14</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Плата адаптерів M6500/M6500W Pantum  301022484001</t>
   </si>
   <si>
     <t>Плата двигуна HP LJ Pro M203 / M227, RM2-8351</t>
   </si>
   <si>
     <t>Плата живлення / DC контроллера Canon MF3010 / FM0-1072</t>
   </si>
   <si>
     <t>Плата живлення 6500 Pantum  301022133001</t>
   </si>
   <si>
     <t>Плата живлення Canon MF211/MF212w/MF216n/MF217w  FM1-J957-000000</t>
   </si>
   <si>
     <t>Плата живлення Epson SP Assy PBA, 2127160/2109356</t>
   </si>
   <si>
     <t>Плата живлення HP LJ Enterprise M604/M605/M606 RM2-6349-000CN</t>
   </si>
   <si>
     <t>Плата живлення HP LJ Professional P1102, RM2-0179-000000/RM1-7591-000000/RM2-8094 original</t>
@@ -786,53 +789,50 @@
     <t>Плата форматування  мережева  LJ P2015, Q7805-60003</t>
   </si>
   <si>
     <t>Плата форматування  не мережева  LJ Enterprise P3015, CE474-69003/CE474-67901/CE474-6900</t>
   </si>
   <si>
     <t>Плата форматування  не мережева  Xerox Phaser 3020 PBA-MAIN SL-M2022W,XRH,PBA-MAIN,DMO E JC92-02755B</t>
   </si>
   <si>
     <t>Плата форматування / форматор HP LJ M1132 MFP, CE831-60001</t>
   </si>
   <si>
     <t>Плата форматування Canon LBP-3010, FM3-5410-000000</t>
   </si>
   <si>
     <t>Плата форматування Canon LBP-6030, FM1-F893-000000</t>
   </si>
   <si>
     <t>Плата форматування Canon MF3010, FM0-1096-000000</t>
   </si>
   <si>
     <t>Плата форматування Canon MF4550, FM4-7166-010000/ FM4-7166-000000</t>
   </si>
   <si>
     <t>Плата форматування HP LaserJet Pro M428dw,  W1A28-60002</t>
-  </si>
-[...1 lines deleted...]
-    <t>new</t>
   </si>
   <si>
     <t>Плата форматування HP LJ 1200/1220, С7857-60001/C9128-60001</t>
   </si>
   <si>
     <t>Плата форматування HP LJ Enterprise 600 M601 / M602 / M603, CE988-67912/CE988-67906/CE998-67906</t>
   </si>
   <si>
     <t>Плата форматування HP LJ P1100 / P1102, RM1-7600/ CE668-60001</t>
   </si>
   <si>
     <t>Плата форматування HP LJ Pro 400 M425dn / M425dw, CF229-67018 / CF229-60001</t>
   </si>
   <si>
     <t>Плата форматування LJ P2015, Q7804-69003</t>
   </si>
   <si>
     <t>Плата форматування Samsung ML-2160/2165, JC92-02393A</t>
   </si>
   <si>
     <t>Плата форматування Samsung SCX-4016/4014/4116/Xerox WC PE16e, JC92-01463А</t>
   </si>
 </sst>
 </file>
 
@@ -1431,1311 +1431,1425 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>24213</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>23507.46</v>
+        <v>23481.22</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>28150</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>912.13</v>
+        <v>911.11</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>25004</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>1223.04</v>
+        <v>1221.68</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>22855</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>3219.78</v>
+        <v>3216.18</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>28152</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>2026.75</v>
+        <v>2024.49</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>27120</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>12122.88</v>
+        <v>12109.35</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>16451</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>3403990010</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>19129.6</v>
+        <v>19108.25</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>32530</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>4636.8</v>
+        <v>4631.63</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>26378</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>784.45</v>
+        <v>783.5700000000001</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>15218</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>3403990010</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>6836.03</v>
+        <v>6828.4</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>28153</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>2026.75</v>
+        <v>2024.49</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>28154</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>2330.94</v>
+        <v>2328.34</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>28151</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>1824.26</v>
+        <v>1822.22</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>28155</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>1697.92</v>
+        <v>1696.03</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>28156</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>1824.26</v>
+        <v>1822.22</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>28157</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>1824.26</v>
+        <v>1822.22</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>31365</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>11678.02</v>
+        <v>11664.98</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>28158</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>2026.75</v>
+        <v>2109.96</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>28159</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>2353.34</v>
+        <v>2350.72</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>28160</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>2261.95</v>
+        <v>2259.43</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>28161</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>3410.62</v>
+        <v>3406.82</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>28162</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>1701.95</v>
+        <v>1700.05</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>28163</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D33" s="1"/>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>2042.43</v>
+        <v>2040.15</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>28164</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>2736.38</v>
+        <v>2733.33</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>28165</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D35" s="1"/>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>2736.38</v>
+        <v>2733.33</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>28166</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D36" s="1"/>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>2736.38</v>
+        <v>2733.33</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>28167</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D37" s="1"/>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>3198.72</v>
+        <v>3195.15</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>28168</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D38" s="1"/>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>1114.62</v>
+        <v>1113.38</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I38" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>28169</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D39" s="1"/>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>608.38</v>
+        <v>607.71</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>28170</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D40" s="1"/>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>608.38</v>
+        <v>607.71</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>28171</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D41" s="1"/>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>608.38</v>
+        <v>607.71</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>17258</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>1926.4</v>
+        <v>1924.25</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>10729</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D43" s="1">
         <v>3403990010</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>224</v>
+        <v>223.75</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I43" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>14122</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D44" s="1">
         <v>3403990010</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>2177.28</v>
+        <v>2174.85</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>31999</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D45" s="1">
         <v>8443991000</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>4379.2</v>
+        <v>4374.31</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>23579</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>3983.62</v>
+        <v>3979.17</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I46" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>31032</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D47" s="1"/>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>3348.8</v>
+        <v>3345.06</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I47" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>31037</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D48" s="1"/>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>3738.11</v>
+        <v>3733.94</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I48" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>31035</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D49" s="1"/>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>6021.12</v>
+        <v>6014.4</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I49" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>31036</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D50" s="1"/>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>6630.4</v>
+        <v>6623</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I50" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>14373</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D51" s="1">
         <v>3403990010</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>6955.2</v>
+        <v>6947.44</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I51" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>12230</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D52" s="1">
         <v>3403990010</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
         <v>0</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>17735</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D53" s="1">
         <v>8443991000</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>4704</v>
+        <v>4698.75</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I53" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>19301</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D54" s="1">
         <v>8443991000</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>8960</v>
+        <v>8950</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I54" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>31835</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D55" s="1"/>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>2117.25</v>
+        <v>2114.89</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
+      <c r="H55" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I55" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>29953</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D56" s="1">
         <v>8443991000</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>4145.34</v>
+        <v>4140.72</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I56" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>24123</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>3225.6</v>
+        <v>3222</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
+      <c r="H57" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I57" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>29021</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>4224.64</v>
+        <v>4219.93</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I58" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>21683</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D59" s="1">
         <v>8443991000</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>4867.07</v>
+        <v>4861.64</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I59" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>26008</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>5174.4</v>
+        <v>5168.63</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="1"/>
+      <c r="H60" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I60" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>34776</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D61" s="1"/>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>5967.36</v>
+        <v>5960.7</v>
       </c>
       <c r="G61" s="1"/>
       <c r="H61" s="5" t="s">
-        <v>67</v>
+        <v>15</v>
       </c>
       <c r="I61" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>10502</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D62" s="1">
         <v>3403990010</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>7560</v>
+        <v>7551.56</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I62" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>24309</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D63" s="1"/>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>7006.72</v>
+        <v>6998.9</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="1"/>
+      <c r="H63" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I63" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>29048</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>2479.68</v>
+        <v>2476.91</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="1"/>
+      <c r="H64" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I64" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>16102</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D65" s="1">
         <v>3403990010</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>5152</v>
+        <v>5146.25</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="1"/>
+      <c r="H65" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I65" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>13670</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D66" s="1">
         <v>3403990010</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>3377.92</v>
+        <v>3374.15</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="1"/>
+      <c r="H66" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I66" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>23468</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D67" s="1">
         <v>3403990010</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>2154.43</v>
+        <v>2152.03</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I67" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>13663</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D68" s="1">
         <v>3403990010</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>4032</v>
+        <v>4027.5</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
+      <c r="H68" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I68" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="1"/>
       <c r="B69" s="1"/>
       <c r="C69" s="1"/>
       <c r="D69" s="1"/>
       <c r="E69" s="1"/>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
       <c r="I69" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>