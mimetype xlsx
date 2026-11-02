--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -585,98 +585,95 @@
           <t xml:space="preserve">Samsung ML-2160/2165, JC92-02393A</t>
         </r>
       </text>
     </comment>
     <comment ref="C68" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4016/4014/4116/Xerox WC PE16e, JC92-01463А</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Плати</t>
   </si>
   <si>
     <t>Плата Konica Minolta PWB SSD ASSEMBLY C224/C224E/C224/C284/C364E, A5C1H02D14</t>
-  </si>
-[...1 lines deleted...]
-    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Плата адаптерів M6500/M6500W Pantum  301022484001</t>
   </si>
   <si>
     <t>Плата двигуна HP LJ Pro M203 / M227, RM2-8351</t>
   </si>
   <si>
     <t>Плата живлення / DC контроллера Canon MF3010 / FM0-1072</t>
   </si>
   <si>
     <t>Плата живлення 6500 Pantum  301022133001</t>
   </si>
   <si>
     <t>Плата живлення Canon MF211/MF212w/MF216n/MF217w  FM1-J957-000000</t>
   </si>
   <si>
     <t>Плата живлення Epson SP Assy PBA, 2127160/2109356</t>
   </si>
   <si>
     <t>Плата живлення HP LJ Enterprise M604/M605/M606 RM2-6349-000CN</t>
   </si>
@@ -1431,1425 +1428,1309 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>24213</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>23481.22</v>
+        <v>23901</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>28150</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>911.11</v>
+        <v>927.4</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>25004</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>1221.68</v>
+        <v>1243.52</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>22855</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>3216.18</v>
+        <v>3273.68</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>28152</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>2024.49</v>
+        <v>2060.68</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>27120</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>12109.35</v>
+        <v>12325.83</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>16451</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D17" s="1">
         <v>3403990010</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>19108.25</v>
+        <v>19449.85</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>32530</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>4631.63</v>
+        <v>4714.43</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>26378</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>783.5700000000001</v>
+        <v>797.58</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>15218</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D20" s="1">
         <v>3403990010</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>6828.4</v>
+        <v>6950.47</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>28153</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>2024.49</v>
+        <v>2060.68</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>28154</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>2328.34</v>
+        <v>2369.97</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>28151</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>1822.22</v>
+        <v>1854.8</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>28155</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>1696.03</v>
+        <v>1726.35</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>28156</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>1822.22</v>
+        <v>1854.8</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>28157</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>1822.22</v>
+        <v>1854.8</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>31365</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>11664.98</v>
+        <v>11873.52</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>28158</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>2109.96</v>
+        <v>2147.68</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>28159</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>2350.72</v>
+        <v>2392.74</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>28160</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>2259.43</v>
+        <v>2299.82</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>28161</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>3406.82</v>
+        <v>3467.72</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>28162</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>1700.05</v>
+        <v>1730.44</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>28163</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D33" s="1"/>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>2040.15</v>
+        <v>2076.62</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>28164</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>2733.33</v>
+        <v>2782.19</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>28165</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D35" s="1"/>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>2733.33</v>
+        <v>2782.19</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>28166</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D36" s="1"/>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>2733.33</v>
+        <v>2782.19</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>28167</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D37" s="1"/>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>3195.15</v>
+        <v>3252.27</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>28168</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D38" s="1"/>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>1113.38</v>
+        <v>1133.28</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>28169</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D39" s="1"/>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>607.71</v>
+        <v>618.5700000000001</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>28170</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D40" s="1"/>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>607.71</v>
+        <v>618.5700000000001</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>28171</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D41" s="1"/>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>607.71</v>
+        <v>618.5700000000001</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>17258</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>1924.25</v>
+        <v>1958.65</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>10729</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D43" s="1">
         <v>3403990010</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>223.75</v>
+        <v>227.75</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>14122</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D44" s="1">
         <v>3403990010</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>2174.85</v>
+        <v>2213.73</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>31999</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D45" s="1">
         <v>8443991000</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>4374.31</v>
+        <v>4452.51</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>23579</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>3979.17</v>
+        <v>4050.31</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>31032</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D47" s="1"/>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>3345.06</v>
+        <v>3404.86</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>31037</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D48" s="1"/>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>3733.94</v>
+        <v>3800.69</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>31035</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D49" s="1"/>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>6014.4</v>
+        <v>6121.92</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>31036</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D50" s="1"/>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>6623</v>
+        <v>6741.4</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>14373</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D51" s="1">
         <v>3403990010</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>6947.44</v>
+        <v>7071.64</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="1"/>
       <c r="I51" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>12230</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D52" s="1">
         <v>3403990010</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
         <v>0</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H52" s="1"/>
       <c r="I52" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>17735</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D53" s="1">
         <v>8443991000</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>4698.75</v>
+        <v>4782.75</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>19301</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D54" s="1">
         <v>8443991000</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>8950</v>
+        <v>9110</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="1"/>
       <c r="I54" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>31835</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D55" s="1"/>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>2114.89</v>
+        <v>2152.69</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H55" s="1"/>
       <c r="I55" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>29953</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D56" s="1">
         <v>8443991000</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>4140.72</v>
+        <v>4214.74</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H56" s="1"/>
       <c r="I56" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>24123</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>3222</v>
+        <v>3279.6</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" s="1"/>
       <c r="I57" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>29021</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>4219.93</v>
+        <v>4295.37</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>21683</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D59" s="1">
         <v>8443991000</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>4861.64</v>
+        <v>4948.55</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="1"/>
       <c r="I59" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>26008</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>5168.63</v>
+        <v>5261.03</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H60" s="1"/>
       <c r="I60" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>34776</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D61" s="1"/>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>5960.7</v>
+        <v>6067.26</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="1"/>
       <c r="I61" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>10502</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D62" s="1">
         <v>3403990010</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>7551.56</v>
+        <v>7686.56</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="1"/>
       <c r="I62" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>24309</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D63" s="1"/>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>6998.9</v>
+        <v>7124.02</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H63" s="1"/>
       <c r="I63" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>29048</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>2476.91</v>
+        <v>2521.19</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H64" s="1"/>
       <c r="I64" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>16102</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D65" s="1">
         <v>3403990010</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>5146.25</v>
+        <v>5238.25</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H65" s="1"/>
       <c r="I65" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>13670</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D66" s="1">
         <v>3403990010</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>3374.15</v>
+        <v>3434.47</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H66" s="1"/>
       <c r="I66" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>23468</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D67" s="1">
         <v>3403990010</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>2152.03</v>
+        <v>2190.5</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>13663</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D68" s="1">
         <v>3403990010</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>4027.5</v>
+        <v>4099.5</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H68" s="1"/>
       <c r="I68" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="1"/>
       <c r="B69" s="1"/>
       <c r="C69" s="1"/>
       <c r="D69" s="1"/>
       <c r="E69" s="1"/>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
       <c r="I69" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>