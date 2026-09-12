--- v0 (2026-07-25)
+++ v1 (2026-09-12)
@@ -836,1414 +836,1385 @@
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Laser Shot LBP3200, Laser Base MF3110/ 3240/ 5630/ 5650/ 5730/ 5750/ 5770, i-SENSYS MF3220/ 3228  2500 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C68" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS MF4018/ 4120/ 4140/ 4150/ 4270/ 4320d/ 4330d/ 4340d/ 4350d/ 4370dn/ 4380dn/ 4660PL/ 4690PL, FAX-L100/ 120/ 140/ 160, PCD450. LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f, i-SENSYS LBP2900/ B / 3000/Q2612A   2 000 стр</t>
         </r>
       </text>
     </comment>
+    <comment ref="C69" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">imageRUNNER 2016/2016J/2018/2020/2022/2025/2030/2318/2320/2420  C-EXV14 ; imageRUNNER 1600/1605/1610/2000/2010  C-EXV5   8 300 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C70" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">iR2520/ 2520i/ 2525/ 2525i/ 2530/ 2530i  C-EXV33</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C71" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">imageRUNNER 2202/2204/2206  10 200 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C72" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon NP7160/7161/7163/7164/ 7210/7214/NPG-15/EXV-6, туба  6 900 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C75" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">LaserJet Pro M102/M104, MFP M130/M132   12 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C72" authorId="0">
+    <comment ref="C76" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M203, Pro MFP M227, Ultra M206, Ultra MFP M230  23 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C73" authorId="0">
+    <comment ref="C77" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Laser 107, MFP 135/MFP 137  1 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C74" authorId="0">
+    <comment ref="C78" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M211/M236  1 150 стор ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C75" authorId="0">
+    <comment ref="C79" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M211/M236  2 600 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C76" authorId="0">
+    <comment ref="C80" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M610, HP LJ M611, HP LJ M612, HP LJ M634, HP LJ M635, HP LJ M636  10 500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C77" authorId="0">
+    <comment ref="C81" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">M111a/111w/141a/141w  975 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C78" authorId="0">
+    <comment ref="C82" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M4003/4103  3 050 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C79" authorId="0">
+    <comment ref="C83" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M4003/4103  9 700 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C80" authorId="0">
+    <comment ref="C84" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1100/1100A/3200; CANON LBP-800/LBP-810, Laser Shot LBP1120  2 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C81" authorId="0">
+    <comment ref="C85" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1000/1005/1200/1220/3300/3330/3380 Series; CANON Laser Shot LBP1210  2 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C82" authorId="0">
+    <comment ref="C86" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005/ 1006; i-SENSYS LBP3010/ B/ 3100  1500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C83" authorId="0">
+    <comment ref="C87" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1505/ n, M1120/ n, 1522n/ nf, i-SENSYS LBP3250  2000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C84" authorId="0">
+    <comment ref="C88" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1566/ 1606, M1536 Series, i-SENSYS MF4410/ 4430/ 4450/ 4550d/ 4570dn/ 4580dn  2100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C85" authorId="0">
+    <comment ref="C89" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1102/P1102w, M1132/M1212nf; Canon i-SENSYS LBP6000/LBP6020/LBP6030, MF3010  1 600 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C86" authorId="0">
+    <comment ref="C90" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P2035/ 2055 Series; CANON i-SENSYS LBP6300/ 6310/ 6650/ 6670/ 6680, MF5840/ 5880/ 5940/ 5980/ 6140/ 6180 Series  2300 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C87" authorId="0">
+    <comment ref="C91" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P2055 Series; CANON i-SENSYS LBP6300dn/LBP6650dn, MF5840dn/MF5880dn/MF5940dn   6 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C88" authorId="0">
+    <comment ref="C92" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series  1 600 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C89" authorId="0">
+    <comment ref="C93" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M402, MFP M426 Series  3100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C90" authorId="0">
+    <comment ref="C94" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M402, MFP M426 Series  9 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C91" authorId="0">
+    <comment ref="C95" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M203, MFP M227 Series  1 600 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C92" authorId="0">
+    <comment ref="C96" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M203, MFP M227 Series  3 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C93" authorId="0">
+    <comment ref="C97" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M15/M16, MFP M28/M29  1 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C94" authorId="0">
+    <comment ref="C98" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M304/ M404/ MFP M428/ Canon LBP223dw/226dw/228x/MF443dw/445dw/446X/MF449X/ 057 3009C002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C95" authorId="0">
+    <comment ref="C99" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M304/ M404/ MFP M428. Canon LBP223dw/226dw/228x/MF443dw/445dw/446X/MF449X/ 057H 3010C002.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C96" authorId="0">
+    <comment ref="C100" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M12, MFP M26  1 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C97" authorId="0">
+    <comment ref="C101" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro 400 M401/ M425 Series  2700 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C98" authorId="0">
+    <comment ref="C102" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro 400 M401/M425 Series  6 900 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C99" authorId="0">
+    <comment ref="C103" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M125/ 127/ 201/ 225 Series  1500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C100" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C101" authorId="0">
+    <comment ref="C104" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M507, MFP M528 Series  5 000 стор ; картридж без чипа</t>
         </r>
       </text>
     </comment>
-    <comment ref="C102" authorId="0">
+    <comment ref="C105" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f, i-SENSYS LBP2900/ B / 3000  2000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C103" authorId="0">
+    <comment ref="C106" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1160/1320 Series; CANON i-SENSYS LBP3300/LBP3360  2 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C104" authorId="0">
+    <comment ref="C107" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P2014/P2015 Series, M2727mfp  3 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C105" authorId="0">
+    <comment ref="C108" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P2014/P2015 Series, M2727mfp   7 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C106" authorId="0">
+    <comment ref="C109" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Neverstop Laser 1000, MFP 1200  2 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C107" authorId="0">
+    <comment ref="C110" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Ultra M106, MFP M134 Series  2300 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C110" authorId="0">
+    <comment ref="C113" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-1040/FS-1020MFP/FS-1120MFP  2 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C111" authorId="0">
+    <comment ref="C114" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  3 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C112" authorId="0">
+    <comment ref="C115" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS M2040dn/M2540dn/M2640idw  7 200 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C115" authorId="0">
+    <comment ref="C118" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B411/B431  3000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C116" authorId="0">
+    <comment ref="C119" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B410/ 430/ 440, MB460/ 470/ 480  3500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C119" authorId="0">
+    <comment ref="C122" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Panasonic KX-FL401/402/403/422/423/FLC411/412/413, KX-FAD89A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C120" authorId="0">
+    <comment ref="C123" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KX-MB1900/ 2000/ 2020/ 2030/ 2051/ 2061  2000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C123" authorId="0">
+    <comment ref="C126" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">P3010D, P3010DW, P3300DN, P3300DW, M6700D, M6700DW, M6800FDW, M7100DN, M7100DW, M7200FD, M7200FDN, M7200FDW, M7300FDN, M7300FDW, A420/A420/A620/A621/M420  12 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C124" authorId="0">
+    <comment ref="C127" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum P2200,P2207,P2507, P2500W,P2500NW, M6500,M6500W,M6500NW,M6550NW,M6607NW. P211dn/P210dn/C210 1600 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C125" authorId="0">
+    <comment ref="C128" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PANTUM P3010D, P3010DW, P3300DN, P3300DW, M6700D, M6700DW, M6800FDW, M7100DN, M7100DW, M7200FD, M7200FDN, M7200FDW, M7300FDN, M7300FDW/ A420/A420/A620/A621/M420  3 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C126" authorId="0">
+    <comment ref="C129" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PANTUM P3010D, P3010DW, P3300DN, P3300DW, M6700D, M6700DW, M6800FDW, M7100DN, M7100DW, M7200FD, M7200FDN, M7200FDW, M7300FDN, M7300FDW/ A420/A420/A620/A621/M420  6 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C129" authorId="0">
+    <comment ref="C132" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SP200/ SP202/ SP210/ SP212  1500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C132" authorId="0">
+    <comment ref="C135" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1520/ 1520P  ML-1520D3 ; ML-1510/ 1710 Series/ 1740/ 1745/ 1750/ 700  ML-1710D3 ; SCX-4016/ 4116/ 4216F  SCX-4216D3 ; SCX-4100	 SCX-4100D3 ; XEROX Phaser 3116  109R00748 ; Phaser 3120/ 3121/ 3130  109R00725 ; WorkCentre PE16  113R00667 ; WorkCentre PE114e  013R00607   3000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C133" authorId="0">
+    <comment ref="C136" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2160/ 2164/ 2165/ 2168, SCX-3400/ 3405 Series, SF-760P  1500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C134" authorId="0">
+    <comment ref="C137" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1661/ML-1860/ML-1861/ML-1865/ML-1867/ML-1670/ML-1671/ML-1675/ML-1676/ML-1677  1 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C135" authorId="0">
+    <comment ref="C138" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1660/ 1665/ 1667/ 1860/ 1865/ 1670/ 1675/ 1672/ 1674/ 1678, SCX-3200/ 3205/ 3207  1500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C136" authorId="0">
+    <comment ref="C139" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1910/ML-1915/ML-2525/ML-2580, SCX-4600/SCX-4623, SF-650 Series  2 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C137" authorId="0">
+    <comment ref="C140" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1640/ 1641/ 2240/ 2241  1500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C138" authorId="0">
+    <comment ref="C141" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4300  2 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C139" authorId="0">
+    <comment ref="C142" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xpress SL-M2020/ 2070 Series  1000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C140" authorId="0">
+    <comment ref="C143" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xpress SL-M2620/SL-M2820/SL-M2870 Series  3 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C141" authorId="0">
+    <comment ref="C144" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4650/SCX-4655 Series  2 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C142" authorId="0">
+    <comment ref="C145" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1610/ML-1615  ML-1610D2 ; ML-2010/ML-2015/ML-2510/ML-2570/ML-2571N  ML-2010D3 ; SCX-4321/SCX-4521 Series  SCX-4521D3   2 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C143" authorId="0">
+    <comment ref="C146" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX-4200/4220, SCX-D4200A  3000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C146" authorId="0">
+    <comment ref="C149" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ph 3052/3260, WorkCentre 3215/3225  10 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C147" authorId="0">
+    <comment ref="C150" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B205/B210/B215  10 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C148" authorId="0">
+    <comment ref="C151" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WorkCentre 3335/3345/Phaser 3330, 101R00555</t>
         </r>
       </text>
     </comment>
-    <comment ref="C149" authorId="0">
+    <comment ref="C152" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre 3119  3 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C150" authorId="0">
+    <comment ref="C153" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3117/ 3122/ 3124/ 3125  3000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C151" authorId="0">
+    <comment ref="C154" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3100MFP  2 200 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C152" authorId="0">
+    <comment ref="C155" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre 3210/ 3220  2000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C153" authorId="0">
+    <comment ref="C156" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 4600/ 4620  30000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C154" authorId="0">
+    <comment ref="C157" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3010/ 3040, WorkCentre 3045 Series  2300 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C155" authorId="0">
+    <comment ref="C158" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3020, WorkCentre 3025  1 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C156" authorId="0">
+    <comment ref="C159" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ph 3052/3260, WorkCentre 3215/3225  3 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C157" authorId="0">
+    <comment ref="C160" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3330, WorkCentre 3335/3345  15 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C158" authorId="0">
+    <comment ref="C161" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3140/3155/3160  2 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C159" authorId="0">
+    <comment ref="C162" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B205/B210/B215  3 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C160" authorId="0">
+    <comment ref="C163" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CopyCentre 123/ 128/ 133, WorkCentre 123/ 128/ 133, WorkCentre Pro 123/ 128/ 133  30000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C163" authorId="0">
-[...46 lines deleted...]
-    </comment>
     <comment ref="C166" authorId="0">
-      <text>
-[...30 lines deleted...]
-    <comment ref="C170" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Туба 1 шт.; WorkCentre 232/238/245/255/5030/5050/5135/5150/5632/5638/5645/5655/5735/5740/5745/5755, WorkCentre Pro 35/45/55/232/238/245/255, WorkCentre M35/M45/M55, CopyCentre 245/255/232/238, CopyCentre C35/C45/C55 Digital Copier</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
-[...1 lines deleted...]
-    <t>25.07.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
+  <si>
+    <t>12.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних кольорових принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Canon лазерні кольорові</t>
   </si>
   <si>
     <t>Картридж Canon 045 блакитний  FL-045C  Free Label</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>немає</t>
   </si>
   <si>
     <t>Картридж Canon 045 жовтий  FL-045Y  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 045 пурпуровий  FL-045M  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 045 чорний  FL-045B  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 054 блакитний  FL-054C  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 054 жовтий  FL-054Y  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 054 пурпуровий  FL-054M  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 054 чорний  FL-054B  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 055 блакитний  3015C002   FL-055C  Free Label</t>
@@ -2284,291 +2255,294 @@
   <si>
     <t>Картридж HP 415A  W2032A  жовтий, версія без чипа Free Label  FL-W2032AY</t>
   </si>
   <si>
     <t>Картридж HP 415A  W2033A  пурпуровий, версія без чипа Free Label  FL-W2033AM</t>
   </si>
   <si>
     <t>Картридж HP 415X  W2030X  чорний, версія без чипа Free Label  FL-W2030XK</t>
   </si>
   <si>
     <t>Картридж HP 415X  W2031X  блакитний, версія без чипа Free Label  FL-W2031XC</t>
   </si>
   <si>
     <t>Картридж HP 415X  W2032X  жовтий, версія без чипа Free Label  FL-W2032XY</t>
   </si>
   <si>
     <t>Картридж HP 415X  W2033X  пурпуровий, версія без чипа Free Label  FL-W2033XM</t>
   </si>
   <si>
     <t>Картриджі для лазерних монохромних принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Brother лазерні монохромні</t>
   </si>
   <si>
-    <t>Драм картридж Brother DR-1075  FL-DR1075  Free Label</t>
-[...5 lines deleted...]
-    <t>Драм картридж Brother DR-2335  FL-DR2335  Free Label</t>
+    <t>Драм-картридж Brother DR-1075  FL-DR1075  Free Label</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-1095  FL-DR1095  Free Label</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2335  FL-DR2335  Free Label</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-1075  FL-TN1075   HL-1112  Free Label</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-1095  FL-TN1095  Free Label</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2075  FL-TN2075  Free Label</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2090  FL-TN2090  Free Label</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2335  FL-TN2335  Free Label</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2375  FL-TN2375  Free Label</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-3480  FL-TN3480  Free Label</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Canon лазерні монохромні</t>
   </si>
   <si>
-    <t>Драм картридж Canon 049  FL-049DR  Free Label</t>
-[...2 lines deleted...]
-    <t>Драм картридж Canon 051  FL-051DR  Free Label</t>
+    <t>Драм-картридж Canon 049  FL-049DR  Free Label</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon 051  FL-051DR  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж Canon 047  FL-047  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж Canon 051  FL-051  Free Label</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
-    <t>Картридж Canon 047  FL-047  Free Label</t>
-[...4 lines deleted...]
-  <si>
     <t>Картридж Canon 051H  FL-051H  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 052  FL-052  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 052H  FL-052H  Free Label</t>
   </si>
   <si>
-    <t>-1.32%</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж Canon 057  FL-C057  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 057H  FL-C057H  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 070  FL-C070  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 070H  FL-C070H  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 071  FL-C071  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 071H  FL-C071H  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 726  FL-726  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 737  FL-737  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon EP-27  FL-EP27  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon FX-10,  FL-FX10 , Free Label</t>
   </si>
   <si>
+    <t>Тонер-картридж Canon C-EXV14,  iR2016 ,  FL-CEXV14 , 460 г, туба, FREE Label</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV33  iR2520   FL-CEXV33  туба 700 г FREE Label</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV42  6908B002  туба  FL-CEXV42  FREE Label</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV6  NP7161   FL-CEXV6  FREE Label</t>
+  </si>
+  <si>
     <t xml:space="preserve">	Картриджі HP лазерні монохромні</t>
   </si>
   <si>
-    <t>Драм картридж HP LJ CF219A  19A   FL-CF219A  Free Label</t>
-[...2 lines deleted...]
-    <t>Драм картридж HP LJ CF232A  32A   FL-CF232A  Free Label</t>
+    <t>Драм-картридж HP CF219A  19A   FL-CF219A  Free Label</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF232A  32A   FL-CF232A  Free Label</t>
   </si>
   <si>
     <t>Картридж HP 106A  W1106A   FL-W1106A  Free Label</t>
   </si>
   <si>
     <t>Картридж HP 136A  W1360A   FL-W1360A  Free Label</t>
   </si>
   <si>
     <t>Картридж HP 136X  W1360X   FL-W1360X  Free Label</t>
   </si>
   <si>
     <t>Картридж HP 147A  W1470A  без чипа  FL-W1470A  Free Label</t>
   </si>
   <si>
     <t>Картридж HP 150A W1500A  FL-W1500A  Free Label</t>
   </si>
   <si>
     <t>Картридж HP 151A  W1510A   FL-W1510A  Free Label</t>
   </si>
   <si>
     <t>Картридж HP 151X  W1510X   FL-W1510X  Free Label</t>
   </si>
   <si>
-    <t>-16.01%</t>
-[...77 lines deleted...]
-    <t>Картридж HP LJ Q7553X 53X  FL-Q7553X  Free Label</t>
+    <t>Картридж HP C4092A/Canon EP-22  FL-C4092A/EP-22  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP C7115A/Canon EP-25  FL-C7115A/EP25  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CB435A/Canon 712  FL-CB435A/712 , Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CB436A/Canon 713  FL-CB436A/713  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CE278A/Canon 728  FL-CE278A/728  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CE285A/Canon 725  FL-CE285A/725  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CE505A/Canon 719  FL-CE505A/719  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CE505X/Canon 719H  FL-CE505X/719H  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CF217A 17A  FL-CF217A  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CF226A  FL-CF226A  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CF226X  FL-CF226X  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CF230A  30A   FL-CF230A  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CF230X  30X   FL-CF230X  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CF244A  FL-CF244A  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CF259A  FL-CF259A  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CF259X  FL-CF259X  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CF279A 79A  FL-CF279A  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CF280A  FL-CF280A  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CF280X 80X  FL-CF280X  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CF283A  FL-CF283A  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CF289A  89A   FL-CF289A  без чипа Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2612A/Canon 703  FL-Q2612A/703  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5949A  №49A   FL-Q5949A  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP Q7553A 53A  FL-Q7553A  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP Q7553X 53X  FL-Q7553X  Free Label</t>
   </si>
   <si>
     <t>Тонер-картридж HP 103A  W1103A   FL-W1103A  Free Label</t>
   </si>
   <si>
-    <t>Тонер-картридж HP LJ CF233A  FL-CF233A  Free Label</t>
+    <t>Тонер-картридж HP CF233A  FL-CF233A  Free Label</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Kyocera Mita лазерні монохромні</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1110  FL-TK1110  Free Label</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1150  FL-TK1150  Free Label</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1170  FL-TK1170  Free Label</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі OKI лазерні монохромні</t>
   </si>
   <si>
     <t>Тонер-картридж OKI B411 44574702  FL-B411  Free Label</t>
   </si>
   <si>
     <t>Тонер-картридж OKI B430 43979107  FL-B410  Free Label</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Panasonic лазерні монохромні</t>
   </si>
   <si>
-    <t>Драм картридж Panasonic KX-FAD89  FL-KXFAD89  FREE Label</t>
+    <t>Драм-картридж Panasonic KX-FAD89  FL-KXFAD89  FREE Label</t>
   </si>
   <si>
     <t>Тонер-картридж Panasonic KX-FAT411A7  FL-KXFAT411A7  FREE Label</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Pantum лазерні монохромні</t>
   </si>
   <si>
-    <t>Драм картридж Pantum DL-420 P3010D/M6700D/M7100DN/Sindoh A420  FL-A420DR  Free Label</t>
+    <t>Драм-картридж Pantum DL-420 P3010D/M6700D/M7100DN/Sindoh A420  FL-A420DR  Free Label</t>
   </si>
   <si>
     <t>Картридж Pantum PC-211EV/Sindoh P211  FL-P211  Free Label</t>
   </si>
   <si>
     <t>Картридж Pantum TL-420H/Sindoh A420H  FL-A420H  Free Label</t>
   </si>
   <si>
     <t>Картридж Pantum TL-420X/Sindoh A420X  FL-A420X  Free Label</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Ricoh/Gestetner лазерні монохромні</t>
   </si>
   <si>
     <t>Картридж Ricoh Aficio SP 200LE  407263   FL-407263  Free Label</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Samsung лазерні монохромні</t>
   </si>
   <si>
     <t>Картридж Samsung ML-1710D3/SCX-4100D3/SCX-4216D3/Xerox 113R00667  FL-SCX4100  Free Label</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D101S  FL-MLTD101S   ML-2160  Free Label</t>
   </si>
@@ -2584,117 +2558,96 @@
   <si>
     <t>Картридж Samsung MLT-D108S  FL-MLTD108S  Free Label</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D109S  SCX-4300   FL-D109S  Free Label</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D111S  FL-MLTD111S   SL-M2020  Free Label</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D115L  FL-D115L  Free Label</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D117S  SCX-4650   FL-D117S  Free Label</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D119S  ML-1610/ML-2010/SCX-4521   FL-D119S  Free Label</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-D4200A  FL-SCXD4200  Free Label</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Xerox лазерні монохромні</t>
   </si>
   <si>
-    <t>Драм картридж Xerox 101R00474  Phaser 3052   FL-101R00474  Free Label</t>
-[...5 lines deleted...]
-    <t>Драм картридж Xerox WC 3335/3345/Phaser 3330, 101R00555  FL-101R00555  Free Label</t>
+    <t>Драм-картридж Xerox 101R00474  Phaser 3052   FL-101R00474  Free Label</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox B205/B210/B215,  FL-101R00664  Free Label</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox WC 3335/3345/Phaser 3330, 101R00555  FL-101R00555  Free Label</t>
   </si>
   <si>
     <t>Картридж Xerox 013R00625  WC 3119   FL-013R00625  Free Label</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01159  FL-106R01159   Phaser 3117  Free Label</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01378  Phaser 3100   FL-106R01378  Free Label</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01485  FL-106R01485   WC 3210  Free Label</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01536  Phaser 4600/4620   FL-106R01536  Free Label</t>
   </si>
   <si>
-    <t>Картридж Xerox 106R02183  FL-106R02183   Phaser 3010  Free Label</t>
+    <t>Картридж Xerox 106R02183 для Phaser 3010  FL-106R02183  Free Label</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02773  Phaser 3020/WorkCentre 3025   FL-106R02773  Free Label</t>
   </si>
   <si>
-    <t>у резерві</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж Xerox 106R02778  Phaser 3052   FL-106R02778  Free Label</t>
   </si>
   <si>
     <t>Картридж Xerox 106R03623  Phaser 3330   FL-106R03623  Free Label</t>
   </si>
   <si>
     <t>Картридж Xerox 108R00909  Phaser 3140   FL-108R00909  Free Label</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 106R04348  B205   FL-106R04348  Free Label</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 123/128 006R01182  FL-006R01182  Free Label</t>
   </si>
   <si>
-    <t>Тонер для копіювальних апаратів</t>
-[...17 lines deleted...]
-    <t>Тонер для монохромних лазерних принтерів</t>
+    <t>Тонер для монохромних лазерних принтерів та БФП</t>
   </si>
   <si>
     <t>Тонер Xerox WorkCentre 232, 006R01046  FL-006R01046  туба FREE Label</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -3102,51 +3055,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I171"/>
+  <dimension ref="A1:I167"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -3275,3456 +3228,3643 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>31987</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>907.3200000000001</v>
+        <v>904.28</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>31986</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+      <c r="F12" s="1">
+        <v>904.28</v>
+      </c>
+      <c r="G12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I12" s="5" t="s">
         <v>16</v>
-      </c>
-[...12 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>31985</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>907.3200000000001</v>
+        <v>904.28</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>31984</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>705.04</v>
+        <v>702.6799999999999</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>32015</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>645.84</v>
+        <v>643.6799999999999</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>32016</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>645.84</v>
+        <v>643.6799999999999</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>32017</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>645.84</v>
+        <v>643.6799999999999</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>32018</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>645.84</v>
+        <v>643.6799999999999</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>32019</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>812.6799999999999</v>
+        <v>809.96</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>32020</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D20" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+      <c r="F20" s="1">
+        <v>809.96</v>
+      </c>
+      <c r="G20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I20" s="5" t="s">
         <v>25</v>
-      </c>
-[...12 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>32021</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>812.6799999999999</v>
+        <v>809.96</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>32022</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>812.6799999999999</v>
+        <v>809.96</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>32023</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>1221.71</v>
+        <v>1217.63</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>32024</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>1221.71</v>
+        <v>1217.63</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>32025</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>1221.71</v>
+        <v>1217.63</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>32026</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>1614.6</v>
+        <v>1609.2</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1"/>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
       <c r="I27" s="1"/>
     </row>
     <row r="28" spans="1:9" outlineLevel="1">
       <c r="A28" s="3"/>
       <c r="B28" s="3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>27615</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>2467.2</v>
+        <v>2458.95</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>27616</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>2467.2</v>
+        <v>2458.95</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>27617</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>2467.2</v>
+        <v>2458.95</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>27618</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>2467.2</v>
+        <v>2458.95</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>28269</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>2968.62</v>
+        <v>2958.69</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>28270</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>2968.62</v>
+        <v>2958.69</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>28271</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>2968.62</v>
+        <v>2958.69</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>28272</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>2968.62</v>
+        <v>2958.69</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1"/>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="3"/>
       <c r="B38" s="3" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
     </row>
     <row r="39" spans="1:9" outlineLevel="1">
       <c r="A39" s="3"/>
       <c r="B39" s="3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>28253</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>317.54</v>
+        <v>316.48</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>28254</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>414.41</v>
+        <v>413.03</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>28194</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>522.05</v>
+        <v>391.57</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>21722</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>16</v>
       </c>
       <c r="F43" s="1">
-        <v>252.95</v>
+        <v>252.11</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>28308</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>312.16</v>
+        <v>311.11</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>28309</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>801.02</v>
+        <v>798.34</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>23533</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>392.89</v>
+        <v>391.57</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I46" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>28310</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>317.54</v>
+        <v>316.48</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I47" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>28311</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>331.44</v>
+        <v>330.33</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I48" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>28312</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>977.28</v>
+        <v>974.01</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I49" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1"/>
       <c r="C50" s="1"/>
       <c r="D50" s="1"/>
       <c r="E50" s="1"/>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
       <c r="I50" s="1"/>
     </row>
     <row r="51" spans="1:9" outlineLevel="1">
       <c r="A51" s="3"/>
       <c r="B51" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3"/>
       <c r="E51" s="3"/>
       <c r="F51" s="3"/>
       <c r="G51" s="3"/>
       <c r="H51" s="3"/>
       <c r="I51" s="3"/>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>28258</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>382.12</v>
+        <v>380.84</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>28259</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>452.09</v>
+        <v>450.58</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H53" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I53" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>28313</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>451.64</v>
+        <v>450.13</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H54" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I54" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>28314</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>390.2</v>
+        <v>388.89</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
+      <c r="H55" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I55" s="1" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>28315</v>
       </c>
       <c r="C56" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D56" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E56" s="1">
+        <v>1</v>
+      </c>
+      <c r="F56" s="1">
+        <v>668.27</v>
+      </c>
+      <c r="G56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I56" s="1" t="s">
         <v>59</v>
-      </c>
-[...12 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>28263</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>472.72</v>
+        <v>471.14</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H57" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I57" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>28264</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>602.78</v>
+        <v>600.77</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1" t="s">
-        <v>62</v>
+      <c r="H58" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="I58" s="1" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>31980</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>748.1</v>
+        <v>691.51</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I59" s="1" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>31981</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>1305.14</v>
+        <v>1067.44</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H60" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I60" s="1" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>31973</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>1280.92</v>
+        <v>1276.63</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I61" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>31974</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>2577.53</v>
+        <v>2568.91</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I62" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>32027</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>844.97</v>
+        <v>842.15</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="1"/>
+      <c r="H63" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I63" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>32028</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>1011.82</v>
+        <v>1008.43</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="1"/>
+      <c r="H64" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I64" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>28265</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>299.15</v>
+        <v>298.15</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="1"/>
+      <c r="H65" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I65" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>19038</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>10</v>
       </c>
       <c r="F66" s="1">
-        <v>315.3</v>
+        <v>314.24</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="1"/>
+      <c r="H66" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I66" s="1" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>21713</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>10</v>
       </c>
       <c r="F67" s="1">
-        <v>573.63</v>
+        <v>571.71</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H67" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I67" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>17111</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>15</v>
       </c>
       <c r="F68" s="1">
-        <v>293.32</v>
+        <v>273.56</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H68" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I68" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
-      <c r="B69" s="1"/>
-[...3 lines deleted...]
-      <c r="F69" s="1"/>
+      <c r="B69" s="1">
+        <v>21707</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D69" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E69" s="1">
+        <v>25</v>
+      </c>
+      <c r="F69" s="1">
+        <v>437.61</v>
+      </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="1"/>
-[...13 lines deleted...]
-      <c r="I70" s="3"/>
+      <c r="H69" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I69" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" outlineLevel="2">
+      <c r="A70" s="1"/>
+      <c r="B70" s="1">
+        <v>21708</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D70" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E70" s="1">
+        <v>12</v>
+      </c>
+      <c r="F70" s="1">
+        <v>580.65</v>
+      </c>
+      <c r="G70" s="1"/>
+      <c r="H70" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I70" s="5" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>28260</v>
+        <v>21709</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="F71" s="1">
-        <v>414.41</v>
+        <v>352.68</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H71" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I71" s="1" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>28261</v>
+        <v>25907</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>441.32</v>
+        <v>383.53</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="1"/>
+      <c r="H72" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I72" s="5" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
-      <c r="B73" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B73" s="1"/>
+      <c r="C73" s="1"/>
+      <c r="D73" s="1"/>
+      <c r="E73" s="1"/>
+      <c r="F73" s="1"/>
       <c r="G73" s="1"/>
       <c r="H73" s="1"/>
-      <c r="I73" s="5" t="s">
-[...8 lines deleted...]
-      <c r="C74" s="1" t="s">
+      <c r="I73" s="1"/>
+    </row>
+    <row r="74" spans="1:9" outlineLevel="1">
+      <c r="A74" s="3"/>
+      <c r="B74" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="D74" s="1">
-[...12 lines deleted...]
-      </c>
+      <c r="C74" s="3"/>
+      <c r="D74" s="3"/>
+      <c r="E74" s="3"/>
+      <c r="F74" s="3"/>
+      <c r="G74" s="3"/>
+      <c r="H74" s="3"/>
+      <c r="I74" s="3"/>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>32533</v>
+        <v>28260</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>1200.19</v>
+        <v>413.03</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="1"/>
+      <c r="H75" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I75" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>29135</v>
+        <v>28261</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>2239.81</v>
+        <v>439.85</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="1"/>
+      <c r="H76" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I76" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>32029</v>
+        <v>25909</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>882.65</v>
+        <v>584.6799999999999</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H77" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I77" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>31971</v>
+        <v>29178</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>1789.52</v>
+        <v>954.79</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="1"/>
+      <c r="H78" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I78" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>32030</v>
+        <v>32533</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>1851.41</v>
+        <v>1196.17</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="1" t="s">
-        <v>83</v>
+      <c r="H79" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="I79" s="5" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>28293</v>
+        <v>29135</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>732.4</v>
+        <v>2232.32</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="1"/>
+      <c r="H80" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I80" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>28267</v>
+        <v>32029</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>722.53</v>
+        <v>879.7</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="1"/>
-[...1 lines deleted...]
-        <v>24</v>
+      <c r="H81" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I81" s="1" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>17112</v>
+        <v>31971</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>299.15</v>
+        <v>1362.46</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="1"/>
+      <c r="H82" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I82" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>19042</v>
+        <v>32030</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>299.15</v>
+        <v>1845.22</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="1"/>
+      <c r="H83" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I83" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>19039</v>
+        <v>28293</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>322.92</v>
+        <v>729.95</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H84" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I84" s="5" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>17462</v>
+        <v>28267</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>286.59</v>
+        <v>720.12</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H85" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I85" s="5" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>21714</v>
+        <v>17112</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F86" s="1">
-        <v>322.92</v>
+        <v>298.15</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H86" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I86" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>28266</v>
+        <v>19042</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F87" s="1">
-        <v>473.62</v>
+        <v>298.15</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="1"/>
+      <c r="H87" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I87" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>28571</v>
+        <v>19039</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="F88" s="1">
-        <v>336.38</v>
+        <v>321.84</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="1"/>
+      <c r="H88" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I88" s="1" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>21716</v>
+        <v>17462</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F89" s="1">
-        <v>497.84</v>
+        <v>285.63</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H89" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I89" s="1" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>28268</v>
+        <v>21714</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>10</v>
       </c>
       <c r="F90" s="1">
-        <v>610.86</v>
+        <v>321.84</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H90" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I90" s="1" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>28317</v>
+        <v>28266</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F91" s="1">
-        <v>463.75</v>
+        <v>472.03</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H91" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I91" s="5" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
-        <v>28318</v>
+        <v>28571</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>473.62</v>
+        <v>335.25</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="1"/>
+      <c r="H92" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I92" s="1" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>28288</v>
+        <v>21716</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F93" s="1">
-        <v>317.54</v>
+        <v>496.17</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="1"/>
+      <c r="H93" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I93" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>25378</v>
+        <v>28268</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F94" s="1">
-        <v>801.47</v>
+        <v>608.8099999999999</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="1"/>
+      <c r="H94" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I94" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
-        <v>25394</v>
+        <v>28317</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>796.54</v>
+        <v>462.2</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H95" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I95" s="1" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
-        <v>28291</v>
+        <v>28318</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>818.0599999999999</v>
+        <v>472.03</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="1"/>
+      <c r="H96" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I96" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
-        <v>21717</v>
+        <v>28288</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>322.92</v>
+        <v>316.48</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H97" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I97" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
-        <v>28292</v>
+        <v>25378</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>481.69</v>
+        <v>798.79</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="1"/>
+      <c r="H98" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I98" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
-        <v>18438</v>
+        <v>25394</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>325.61</v>
+        <v>793.87</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H99" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I99" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
-        <v>21684</v>
+        <v>28291</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>3644.51</v>
+        <v>815.33</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="1"/>
+      <c r="H100" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I100" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
-        <v>29091</v>
+        <v>21717</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F101" s="1">
-        <v>643.15</v>
+        <v>321.84</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="1"/>
-[...1 lines deleted...]
-        <v>24</v>
+      <c r="H101" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I101" s="1" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
-        <v>17113</v>
+        <v>28292</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F102" s="1">
-        <v>287.94</v>
+        <v>480.08</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="1"/>
+      <c r="H102" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I102" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
-        <v>28289</v>
+        <v>18438</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F103" s="1">
-        <v>557.04</v>
+        <v>324.52</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="1"/>
-[...1 lines deleted...]
-        <v>24</v>
+      <c r="H103" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I103" s="1" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
-        <v>28290</v>
+        <v>29091</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>446.71</v>
+        <v>641</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="1"/>
+      <c r="H104" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I104" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
-        <v>28304</v>
+        <v>17113</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F105" s="1">
-        <v>654.36</v>
+        <v>286.97</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="1"/>
+      <c r="H105" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I105" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
-        <v>28316</v>
+        <v>28289</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>209.9</v>
+        <v>555.17</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="1"/>
+      <c r="H106" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I106" s="5" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
-        <v>26002</v>
+        <v>28290</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F107" s="1">
-        <v>287.94</v>
+        <v>445.21</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="1"/>
+      <c r="H107" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I107" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
-      <c r="B108" s="1"/>
-[...3 lines deleted...]
-      <c r="F108" s="1"/>
+      <c r="B108" s="1">
+        <v>28304</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="D108" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E108" s="1">
+        <v>10</v>
+      </c>
+      <c r="F108" s="1">
+        <v>652.17</v>
+      </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="1"/>
-[...4 lines deleted...]
-      <c r="B109" s="3" t="s">
+      <c r="H108" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I108" s="5" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" outlineLevel="2">
+      <c r="A109" s="1"/>
+      <c r="B109" s="1">
+        <v>28316</v>
+      </c>
+      <c r="C109" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="C109" s="3"/>
-[...5 lines deleted...]
-      <c r="I109" s="3"/>
+      <c r="D109" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E109" s="1">
+        <v>1</v>
+      </c>
+      <c r="F109" s="1">
+        <v>209.2</v>
+      </c>
+      <c r="G109" s="1"/>
+      <c r="H109" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I109" s="1" t="s">
+        <v>59</v>
+      </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
-        <v>28320</v>
+        <v>26002</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F110" s="1">
-        <v>336.38</v>
+        <v>263.73</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="1"/>
+      <c r="H110" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I110" s="5" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
-      <c r="B111" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B111" s="1"/>
+      <c r="C111" s="1"/>
+      <c r="D111" s="1"/>
+      <c r="E111" s="1"/>
+      <c r="F111" s="1"/>
       <c r="G111" s="1"/>
       <c r="H111" s="1"/>
-      <c r="I111" s="5" t="s">
-[...24 lines deleted...]
-      </c>
+      <c r="I111" s="1"/>
+    </row>
+    <row r="112" spans="1:9" outlineLevel="1">
+      <c r="A112" s="3"/>
+      <c r="B112" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C112" s="3"/>
+      <c r="D112" s="3"/>
+      <c r="E112" s="3"/>
+      <c r="F112" s="3"/>
+      <c r="G112" s="3"/>
+      <c r="H112" s="3"/>
+      <c r="I112" s="3"/>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
-      <c r="B113" s="1"/>
-[...3 lines deleted...]
-      <c r="F113" s="1"/>
+      <c r="B113" s="1">
+        <v>28320</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="D113" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E113" s="1">
+        <v>1</v>
+      </c>
+      <c r="F113" s="1">
+        <v>335.25</v>
+      </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="1"/>
-[...4 lines deleted...]
-      <c r="B114" s="3" t="s">
+      <c r="H113" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I113" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" outlineLevel="2">
+      <c r="A114" s="1"/>
+      <c r="B114" s="1">
+        <v>28321</v>
+      </c>
+      <c r="C114" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="C114" s="3"/>
-[...5 lines deleted...]
-      <c r="I114" s="3"/>
+      <c r="D114" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E114" s="1">
+        <v>10</v>
+      </c>
+      <c r="F114" s="1">
+        <v>541.76</v>
+      </c>
+      <c r="G114" s="1"/>
+      <c r="H114" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I114" s="5" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
-        <v>24446</v>
+        <v>28322</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>1399.32</v>
+        <v>697.3200000000001</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="1"/>
+      <c r="H115" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I115" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
-      <c r="B116" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B116" s="1"/>
+      <c r="C116" s="1"/>
+      <c r="D116" s="1"/>
+      <c r="E116" s="1"/>
+      <c r="F116" s="1"/>
       <c r="G116" s="1"/>
       <c r="H116" s="1"/>
-      <c r="I116" s="5" t="s">
-[...16 lines deleted...]
-      <c r="B118" s="3" t="s">
+      <c r="I116" s="1"/>
+    </row>
+    <row r="117" spans="1:9" outlineLevel="1">
+      <c r="A117" s="3"/>
+      <c r="B117" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="C117" s="3"/>
+      <c r="D117" s="3"/>
+      <c r="E117" s="3"/>
+      <c r="F117" s="3"/>
+      <c r="G117" s="3"/>
+      <c r="H117" s="3"/>
+      <c r="I117" s="3"/>
+    </row>
+    <row r="118" spans="1:9" outlineLevel="2">
+      <c r="A118" s="1"/>
+      <c r="B118" s="1">
+        <v>24446</v>
+      </c>
+      <c r="C118" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="C118" s="3"/>
-[...5 lines deleted...]
-      <c r="I118" s="3"/>
+      <c r="D118" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E118" s="1">
+        <v>1</v>
+      </c>
+      <c r="F118" s="1">
+        <v>1394.64</v>
+      </c>
+      <c r="G118" s="1"/>
+      <c r="H118" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I118" s="5" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
-        <v>21712</v>
+        <v>21726</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>1755.43</v>
+        <v>832.76</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="1"/>
+      <c r="H119" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I119" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
-      <c r="B120" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B120" s="1"/>
+      <c r="C120" s="1"/>
+      <c r="D120" s="1"/>
+      <c r="E120" s="1"/>
+      <c r="F120" s="1"/>
       <c r="G120" s="1"/>
       <c r="H120" s="1"/>
-      <c r="I120" s="5" t="s">
-[...16 lines deleted...]
-      <c r="B122" s="3" t="s">
+      <c r="I120" s="1"/>
+    </row>
+    <row r="121" spans="1:9" outlineLevel="1">
+      <c r="A121" s="3"/>
+      <c r="B121" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="C121" s="3"/>
+      <c r="D121" s="3"/>
+      <c r="E121" s="3"/>
+      <c r="F121" s="3"/>
+      <c r="G121" s="3"/>
+      <c r="H121" s="3"/>
+      <c r="I121" s="3"/>
+    </row>
+    <row r="122" spans="1:9" outlineLevel="2">
+      <c r="A122" s="1"/>
+      <c r="B122" s="1">
+        <v>21712</v>
+      </c>
+      <c r="C122" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="C122" s="3"/>
-[...5 lines deleted...]
-      <c r="I122" s="3"/>
+      <c r="D122" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E122" s="1">
+        <v>1</v>
+      </c>
+      <c r="F122" s="1">
+        <v>1749.56</v>
+      </c>
+      <c r="G122" s="1"/>
+      <c r="H122" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I122" s="5" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
-        <v>31979</v>
+        <v>21727</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>1300.2</v>
+        <v>341.06</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="1"/>
+      <c r="H123" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I123" s="5" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
-      <c r="B124" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B124" s="1"/>
+      <c r="C124" s="1"/>
+      <c r="D124" s="1"/>
+      <c r="E124" s="1"/>
+      <c r="F124" s="1"/>
       <c r="G124" s="1"/>
       <c r="H124" s="1"/>
-      <c r="I124" s="5" t="s">
-[...24 lines deleted...]
-      </c>
+      <c r="I124" s="1"/>
+    </row>
+    <row r="125" spans="1:9" outlineLevel="1">
+      <c r="A125" s="3"/>
+      <c r="B125" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="C125" s="3"/>
+      <c r="D125" s="3"/>
+      <c r="E125" s="3"/>
+      <c r="F125" s="3"/>
+      <c r="G125" s="3"/>
+      <c r="H125" s="3"/>
+      <c r="I125" s="3"/>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
-        <v>31978</v>
+        <v>31979</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
         <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>1221.27</v>
+        <v>1295.85</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="1"/>
+      <c r="H126" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I126" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
-      <c r="B127" s="1"/>
-[...3 lines deleted...]
-      <c r="F127" s="1"/>
+      <c r="B127" s="1">
+        <v>30295</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="D127" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E127" s="1">
+        <v>1</v>
+      </c>
+      <c r="F127" s="1">
+        <v>691.51</v>
+      </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="1"/>
-[...4 lines deleted...]
-      <c r="B128" s="3" t="s">
+      <c r="H127" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I127" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9" outlineLevel="2">
+      <c r="A128" s="1"/>
+      <c r="B128" s="1">
+        <v>31977</v>
+      </c>
+      <c r="C128" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="C128" s="3"/>
-[...5 lines deleted...]
-      <c r="I128" s="3"/>
+      <c r="D128" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E128" s="1">
+        <v>1</v>
+      </c>
+      <c r="F128" s="1">
+        <v>693.74</v>
+      </c>
+      <c r="G128" s="1"/>
+      <c r="H128" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I128" s="5" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
-        <v>21718</v>
+        <v>31978</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>1450.45</v>
+        <v>1217.18</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="1"/>
+      <c r="H129" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I129" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1"/>
       <c r="C130" s="1"/>
       <c r="D130" s="1"/>
       <c r="E130" s="1"/>
       <c r="F130" s="1"/>
       <c r="G130" s="1"/>
       <c r="H130" s="1"/>
       <c r="I130" s="1"/>
     </row>
     <row r="131" spans="1:9" outlineLevel="1">
       <c r="A131" s="3"/>
       <c r="B131" s="3" t="s">
         <v>129</v>
       </c>
       <c r="C131" s="3"/>
       <c r="D131" s="3"/>
       <c r="E131" s="3"/>
       <c r="F131" s="3"/>
       <c r="G131" s="3"/>
       <c r="H131" s="3"/>
       <c r="I131" s="3"/>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
-        <v>24427</v>
+        <v>21718</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F132" s="1">
-        <v>444.46</v>
+        <v>1445.6</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="1"/>
+      <c r="H132" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I132" s="5" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
-      <c r="B133" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B133" s="1"/>
+      <c r="C133" s="1"/>
+      <c r="D133" s="1"/>
+      <c r="E133" s="1"/>
+      <c r="F133" s="1"/>
       <c r="G133" s="1"/>
       <c r="H133" s="1"/>
-      <c r="I133" s="1" t="s">
-[...24 lines deleted...]
-      </c>
+      <c r="I133" s="1"/>
+    </row>
+    <row r="134" spans="1:9" outlineLevel="1">
+      <c r="A134" s="3"/>
+      <c r="B134" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="C134" s="3"/>
+      <c r="D134" s="3"/>
+      <c r="E134" s="3"/>
+      <c r="F134" s="3"/>
+      <c r="G134" s="3"/>
+      <c r="H134" s="3"/>
+      <c r="I134" s="3"/>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
-        <v>24442</v>
+        <v>24427</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>438.63</v>
+        <v>442.98</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="1"/>
+      <c r="H135" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I135" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
-        <v>28294</v>
+        <v>21719</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
         <v>10</v>
       </c>
       <c r="F136" s="1">
-        <v>648.53</v>
+        <v>423.76</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H136" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I136" s="1" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
-        <v>21720</v>
+        <v>24443</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
         <v>10</v>
       </c>
       <c r="F137" s="1">
-        <v>651.22</v>
+        <v>442.98</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="1"/>
+      <c r="H137" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I137" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
-        <v>28295</v>
+        <v>24442</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F138" s="1">
-        <v>656.6</v>
+        <v>437.17</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="1"/>
+      <c r="H138" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I138" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
-        <v>18881</v>
+        <v>28294</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
         <v>10</v>
       </c>
       <c r="F139" s="1">
-        <v>428.32</v>
+        <v>646.36</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H139" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I139" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
-        <v>28296</v>
+        <v>21720</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F140" s="1">
-        <v>667.37</v>
+        <v>649.04</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="1"/>
+      <c r="H140" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I140" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
-        <v>28297</v>
+        <v>28295</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>640.46</v>
+        <v>654.41</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="1"/>
+      <c r="H141" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I141" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
-        <v>28578</v>
+        <v>18881</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F142" s="1">
-        <v>613.55</v>
+        <v>426.89</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H142" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I142" s="1" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
-        <v>26245</v>
+        <v>28296</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>438.63</v>
+        <v>654.41</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H143" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I143" s="5" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
-      <c r="B144" s="1"/>
-[...3 lines deleted...]
-      <c r="F144" s="1"/>
+      <c r="B144" s="1">
+        <v>28297</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D144" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E144" s="1">
+        <v>1</v>
+      </c>
+      <c r="F144" s="1">
+        <v>638.3200000000001</v>
+      </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="1"/>
-[...4 lines deleted...]
-      <c r="B145" s="3" t="s">
+      <c r="H144" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I144" s="5" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9" outlineLevel="2">
+      <c r="A145" s="1"/>
+      <c r="B145" s="1">
+        <v>28578</v>
+      </c>
+      <c r="C145" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="C145" s="3"/>
-[...5 lines deleted...]
-      <c r="I145" s="3"/>
+      <c r="D145" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E145" s="1">
+        <v>1</v>
+      </c>
+      <c r="F145" s="1">
+        <v>611.5</v>
+      </c>
+      <c r="G145" s="1"/>
+      <c r="H145" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I145" s="5" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
-        <v>28262</v>
+        <v>26245</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F146" s="1">
-        <v>548.96</v>
+        <v>442.98</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="1"/>
-[...1 lines deleted...]
-        <v>24</v>
+      <c r="H146" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I146" s="1" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
-      <c r="B147" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B147" s="1"/>
+      <c r="C147" s="1"/>
+      <c r="D147" s="1"/>
+      <c r="E147" s="1"/>
+      <c r="F147" s="1"/>
       <c r="G147" s="1"/>
       <c r="H147" s="1"/>
-      <c r="I147" s="1" t="s">
-[...24 lines deleted...]
-      </c>
+      <c r="I147" s="1"/>
+    </row>
+    <row r="148" spans="1:9" outlineLevel="1">
+      <c r="A148" s="3"/>
+      <c r="B148" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C148" s="3"/>
+      <c r="D148" s="3"/>
+      <c r="E148" s="3"/>
+      <c r="F148" s="3"/>
+      <c r="G148" s="3"/>
+      <c r="H148" s="3"/>
+      <c r="I148" s="3"/>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
-        <v>28299</v>
+        <v>28262</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>777.7</v>
+        <v>547.13</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="1"/>
+      <c r="H149" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I149" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
-        <v>21721</v>
+        <v>31983</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>974.14</v>
+        <v>691.96</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="1"/>
-[...1 lines deleted...]
-        <v>24</v>
+      <c r="H150" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I150" s="1" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
-        <v>28305</v>
+        <v>31982</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>1664.83</v>
+        <v>611.5</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="1"/>
+      <c r="H151" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I151" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
-        <v>26246</v>
+        <v>28299</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D152" s="1">
         <v>8443999090</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>964.28</v>
+        <v>775.1</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="1"/>
+      <c r="H152" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I152" s="5" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
-        <v>21730</v>
+        <v>21721</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="D153" s="1">
         <v>8443999090</v>
       </c>
       <c r="E153" s="1">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="F153" s="1">
-        <v>5382</v>
+        <v>970.88</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="1"/>
+      <c r="H153" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I153" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
-        <v>21998</v>
+        <v>28305</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D154" s="1">
         <v>8443999090</v>
       </c>
       <c r="E154" s="1">
         <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>728.8099999999999</v>
+        <v>1659.26</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="1"/>
+      <c r="H154" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I154" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
-        <v>28306</v>
+        <v>26246</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D155" s="1">
         <v>8443999090</v>
       </c>
       <c r="E155" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>527.4400000000001</v>
+        <v>961.05</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="1"/>
-[...1 lines deleted...]
-        <v>153</v>
+      <c r="H155" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I155" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
-        <v>29092</v>
+        <v>21730</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="D156" s="1">
         <v>8443999090</v>
       </c>
       <c r="E156" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F156" s="1">
-        <v>561.0700000000001</v>
+        <v>5364</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="1"/>
+      <c r="H156" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I156" s="5" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
-        <v>32031</v>
+        <v>21998</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>1071.02</v>
+        <v>726.38</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="1"/>
+      <c r="H157" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I157" s="5" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
-        <v>28307</v>
+        <v>28306</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
         <v>10</v>
       </c>
       <c r="F158" s="1">
-        <v>804.61</v>
+        <v>525.67</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="1"/>
-[...1 lines deleted...]
-        <v>24</v>
+      <c r="H158" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I158" s="1" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
-        <v>32032</v>
+        <v>29092</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="D159" s="1">
         <v>8443999090</v>
       </c>
       <c r="E159" s="1">
         <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>909.5599999999999</v>
+        <v>559.2</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="1"/>
+      <c r="H159" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I159" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
-        <v>21729</v>
+        <v>32031</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>1401.56</v>
+        <v>1067.44</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="1"/>
+      <c r="H160" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I160" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
-      <c r="B161" s="1"/>
-[...3 lines deleted...]
-      <c r="F161" s="1"/>
+      <c r="B161" s="1">
+        <v>28307</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D161" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E161" s="1">
+        <v>10</v>
+      </c>
+      <c r="F161" s="1">
+        <v>801.92</v>
+      </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="1"/>
-[...15 lines deleted...]
-    <row r="163" spans="1:9" outlineLevel="1">
+      <c r="H161" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I161" s="5" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9" outlineLevel="2">
+      <c r="A162" s="1"/>
+      <c r="B162" s="1">
+        <v>32032</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="D162" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E162" s="1">
+        <v>1</v>
+      </c>
+      <c r="F162" s="1">
+        <v>906.52</v>
+      </c>
+      <c r="G162" s="1"/>
+      <c r="H162" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I162" s="5" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
-        <v>21710</v>
+        <v>21729</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
+        <v>1</v>
+      </c>
+      <c r="F163" s="1">
+        <v>1396.88</v>
+      </c>
+      <c r="G163" s="1"/>
+      <c r="H163" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I163" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="F163" s="1">
-[...8 lines deleted...]
-    <row r="164" spans="1:9" outlineLevel="1">
+    </row>
+    <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
-      <c r="B164" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B164" s="1"/>
+      <c r="C164" s="1"/>
+      <c r="D164" s="1"/>
+      <c r="E164" s="1"/>
+      <c r="F164" s="1"/>
       <c r="G164" s="1"/>
       <c r="H164" s="1"/>
-      <c r="I164" s="5" t="s">
-[...24 lines deleted...]
-      </c>
+      <c r="I164" s="1"/>
+    </row>
+    <row r="165" spans="1:9">
+      <c r="A165" s="3"/>
+      <c r="B165" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="C165" s="3"/>
+      <c r="D165" s="3"/>
+      <c r="E165" s="3"/>
+      <c r="F165" s="3"/>
+      <c r="G165" s="3"/>
+      <c r="H165" s="3"/>
+      <c r="I165" s="3"/>
     </row>
     <row r="166" spans="1:9" outlineLevel="1">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
-        <v>21709</v>
+        <v>19888</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="D166" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E166" s="1">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>411.27</v>
+        <v>1839.85</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="1"/>
+      <c r="H166" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I166" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:9" outlineLevel="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9">
       <c r="A167" s="1"/>
-      <c r="B167" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B167" s="1"/>
+      <c r="C167" s="1"/>
+      <c r="D167" s="1"/>
+      <c r="E167" s="1"/>
+      <c r="F167" s="1"/>
       <c r="G167" s="1"/>
       <c r="H167" s="1"/>
-      <c r="I167" s="5" t="s">
-[...59 lines deleted...]
-      <c r="I171" s="1"/>
+      <c r="I167" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
     <mergeCell ref="B28:I28"/>
     <mergeCell ref="B38:I38"/>
     <mergeCell ref="B39:I39"/>
     <mergeCell ref="B51:I51"/>
-    <mergeCell ref="B70:I70"/>
-[...4 lines deleted...]
-    <mergeCell ref="B128:I128"/>
+    <mergeCell ref="B74:I74"/>
+    <mergeCell ref="B112:I112"/>
+    <mergeCell ref="B117:I117"/>
+    <mergeCell ref="B121:I121"/>
+    <mergeCell ref="B125:I125"/>
     <mergeCell ref="B131:I131"/>
-    <mergeCell ref="B145:I145"/>
-[...1 lines deleted...]
-    <mergeCell ref="B169:I169"/>
+    <mergeCell ref="B134:I134"/>
+    <mergeCell ref="B148:I148"/>
+    <mergeCell ref="B165:I165"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>