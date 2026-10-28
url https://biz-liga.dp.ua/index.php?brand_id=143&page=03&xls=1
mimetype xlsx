--- v1 (2026-09-12)
+++ v2 (2026-10-28)
@@ -560,1856 +560,1911 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-L2300D/HL-L2340DW/HL-L2360DN/HL-L2365DW, DCP-L2500D/DCP-L2540DN/DCP-L2560DW, MFC-L2700DW/MFC-L2720DW/MFC-L2740DW  2 600 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C49" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Сумісні картриджі	TN-2590
+Сумісні пристрої	Brother DCP-L2600, Brother DCP-L2622, Brother HL-L2442, Brother MFC-L2802, Brother MFC-L2862  1 200 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C50" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сумісні картриджі	TN-2590XL
+Сумісні пристрої	Brother DCP-L2600, Brother DCP-L2622, Brother HL-L2442, Brother MFC-L2802, Brother MFC-L2862  3 000 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C51" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">HL-L5000/HL-L5100/HL-L5200/HL-L6250/HL-L6300/HL-L6400 Series, DCP-L5500/DCP-L6600 Series, MFC-L5700/MFC-L5750/MFC-L6800/MFC-L6900 Series  8 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C52" authorId="0">
+    <comment ref="C54" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-110, Canon LBP-112, Canon LBP-113, Canon MF-110, Canon MF-112, Canon MF-113  12 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C53" authorId="0">
+    <comment ref="C55" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP162 Series, MF264/MF267/MF269 Series  23 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C54" authorId="0">
+    <comment ref="C56" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP112/LBP113w, i-SENSYS MF112/MF113w   1 600 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C55" authorId="0">
+    <comment ref="C57" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP162 Series, MF264/MF267/MF269 Series  1 700 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C56" authorId="0">
+    <comment ref="C58" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP162 Series, MF264/MF267/MF269 Series  4 100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C57" authorId="0">
+    <comment ref="C59" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP212/LBP214/LBP215, MF421/MF426/MF428/MF429 Series  3 100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C58" authorId="0">
+    <comment ref="C60" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP212/LBP214/LBP215, MF421/MF426/MF428/MF429 Series  9 200 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C59" authorId="0">
+    <comment ref="C61" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP223/LBP226/LBP228/LBP233 Series, MF443/MF445/MF446/MF449/MF453/MF455 Series  3 100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C60" authorId="0">
+    <comment ref="C62" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP223/LBP226/LBP228/LBP233 Series, MF443/MF445/MF446/MF449/MF/453/MF455 Series  10 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C61" authorId="0">
+    <comment ref="C63" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP243dw/246dw, MF461w/463dw/465dw  3 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C62" authorId="0">
+    <comment ref="C64" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MF461w/463dw/465dw/LBP243dw/246dw  10 200 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C63" authorId="0">
+    <comment ref="C65" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP122dw, MF272dw/MF275dw  1200 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C64" authorId="0">
+    <comment ref="C66" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP122dw , i-SENSYS MF275dw , i-SENSYS MF272dw  2 500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C65" authorId="0">
+    <comment ref="C67" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP6200  2 100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C66" authorId="0">
+    <comment ref="C68" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS MF211/212/216/217/226/229/231/232/237/244/247/249 Series, LBP-151  2 400 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C67" authorId="0">
+    <comment ref="C69" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Laser Shot LBP3200, Laser Base MF3110/ 3240/ 5630/ 5650/ 5730/ 5750/ 5770, i-SENSYS MF3220/ 3228  2500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C68" authorId="0">
+    <comment ref="C70" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS MF4018/ 4120/ 4140/ 4150/ 4270/ 4320d/ 4330d/ 4340d/ 4350d/ 4370dn/ 4380dn/ 4660PL/ 4690PL, FAX-L100/ 120/ 140/ 160, PCD450. LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f, i-SENSYS LBP2900/ B / 3000/Q2612A   2 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C69" authorId="0">
+    <comment ref="C71" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">imageRUNNER 2016/2016J/2018/2020/2022/2025/2030/2318/2320/2420  C-EXV14 ; imageRUNNER 1600/1605/1610/2000/2010  C-EXV5   8 300 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C70" authorId="0">
+    <comment ref="C72" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR2520/ 2520i/ 2525/ 2525i/ 2530/ 2530i  C-EXV33</t>
         </r>
       </text>
     </comment>
-    <comment ref="C71" authorId="0">
+    <comment ref="C73" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">imageRUNNER 2202/2204/2206  10 200 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C72" authorId="0">
+    <comment ref="C74" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon NP7160/7161/7163/7164/ 7210/7214/NPG-15/EXV-6, туба  6 900 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C75" authorId="0">
+    <comment ref="C77" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M102/M104, MFP M130/M132   12 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C76" authorId="0">
+    <comment ref="C78" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M203, Pro MFP M227, Ultra M206, Ultra MFP M230  23 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C77" authorId="0">
+    <comment ref="C79" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Laser 107, MFP 135/MFP 137  1 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C78" authorId="0">
+    <comment ref="C80" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M211/M236  1 150 стор ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C79" authorId="0">
+    <comment ref="C81" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M211/M236  2 600 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C80" authorId="0">
+    <comment ref="C82" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M610, HP LJ M611, HP LJ M612, HP LJ M634, HP LJ M635, HP LJ M636  10 500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C81" authorId="0">
+    <comment ref="C83" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">M111a/111w/141a/141w  975 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C82" authorId="0">
+    <comment ref="C84" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M4003/4103  3 050 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C83" authorId="0">
+    <comment ref="C85" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M4003/4103  9 700 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C84" authorId="0">
+    <comment ref="C86" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1100/1100A/3200; CANON LBP-800/LBP-810, Laser Shot LBP1120  2 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C85" authorId="0">
+    <comment ref="C87" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1000/1005/1200/1220/3300/3330/3380 Series; CANON Laser Shot LBP1210  2 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C86" authorId="0">
+    <comment ref="C88" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005/ 1006; i-SENSYS LBP3010/ B/ 3100  1500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C87" authorId="0">
+    <comment ref="C89" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1505/ n, M1120/ n, 1522n/ nf, i-SENSYS LBP3250  2000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C88" authorId="0">
+    <comment ref="C90" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1566/ 1606, M1536 Series, i-SENSYS MF4410/ 4430/ 4450/ 4550d/ 4570dn/ 4580dn  2100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C89" authorId="0">
+    <comment ref="C91" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1102/P1102w, M1132/M1212nf; Canon i-SENSYS LBP6000/LBP6020/LBP6030, MF3010  1 600 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C90" authorId="0">
+    <comment ref="C92" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P2035/ 2055 Series; CANON i-SENSYS LBP6300/ 6310/ 6650/ 6670/ 6680, MF5840/ 5880/ 5940/ 5980/ 6140/ 6180 Series  2300 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C91" authorId="0">
+    <comment ref="C93" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P2055 Series; CANON i-SENSYS LBP6300dn/LBP6650dn, MF5840dn/MF5880dn/MF5940dn   6 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C92" authorId="0">
+    <comment ref="C94" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series  1 600 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C93" authorId="0">
+    <comment ref="C95" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M402, MFP M426 Series  3100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C94" authorId="0">
+    <comment ref="C96" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M402, MFP M426 Series  9 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C95" authorId="0">
+    <comment ref="C97" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M203, MFP M227 Series  1 600 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C96" authorId="0">
+    <comment ref="C98" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M203, MFP M227 Series  3 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C97" authorId="0">
+    <comment ref="C99" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M15/M16, MFP M28/M29  1 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C98" authorId="0">
+    <comment ref="C100" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M304/ M404/ MFP M428/ Canon LBP223dw/226dw/228x/MF443dw/445dw/446X/MF449X/ 057 3009C002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C99" authorId="0">
+    <comment ref="C101" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M304/ M404/ MFP M428. Canon LBP223dw/226dw/228x/MF443dw/445dw/446X/MF449X/ 057H 3010C002.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C100" authorId="0">
+    <comment ref="C102" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M12, MFP M26  1 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C101" authorId="0">
+    <comment ref="C103" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro 400 M401/ M425 Series  2700 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C102" authorId="0">
+    <comment ref="C104" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro 400 M401/M425 Series  6 900 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C103" authorId="0">
+    <comment ref="C105" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M125/ 127/ 201/ 225 Series  1500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C104" authorId="0">
+    <comment ref="C106" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M507, MFP M528 Series  5 000 стор ; картридж без чипа</t>
         </r>
       </text>
     </comment>
-    <comment ref="C105" authorId="0">
+    <comment ref="C107" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f, i-SENSYS LBP2900/ B / 3000  2000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C106" authorId="0">
+    <comment ref="C108" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1160/1320 Series; CANON i-SENSYS LBP3300/LBP3360  2 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C107" authorId="0">
+    <comment ref="C109" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P2014/P2015 Series, M2727mfp  3 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C108" authorId="0">
+    <comment ref="C110" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P2014/P2015 Series, M2727mfp   7 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C109" authorId="0">
+    <comment ref="C111" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Neverstop Laser 1000, MFP 1200  2 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C110" authorId="0">
+    <comment ref="C112" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Ultra M106, MFP M134 Series  2300 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C113" authorId="0">
+    <comment ref="C115" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-1040/FS-1020MFP/FS-1120MFP  2 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C114" authorId="0">
+    <comment ref="C116" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  3 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C115" authorId="0">
+    <comment ref="C117" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS M2040dn/M2540dn/M2640idw  7 200 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C118" authorId="0">
+    <comment ref="C120" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B411/B431  3000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C119" authorId="0">
+    <comment ref="C121" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B410/ 430/ 440, MB460/ 470/ 480  3500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C122" authorId="0">
+    <comment ref="C124" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Panasonic KX-FL401/402/403/422/423/FLC411/412/413, KX-FAD89A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C123" authorId="0">
+    <comment ref="C125" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KX-MB1900/ 2000/ 2020/ 2030/ 2051/ 2061  2000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C126" authorId="0">
+    <comment ref="C128" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">P3010D, P3010DW, P3300DN, P3300DW, M6700D, M6700DW, M6800FDW, M7100DN, M7100DW, M7200FD, M7200FDN, M7200FDW, M7300FDN, M7300FDW, A420/A420/A620/A621/M420  12 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C127" authorId="0">
+    <comment ref="C129" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum P2200,P2207,P2507, P2500W,P2500NW, M6500,M6500W,M6500NW,M6550NW,M6607NW. P211dn/P210dn/C210 1600 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C128" authorId="0">
+    <comment ref="C130" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PANTUM P3010D, P3010DW, P3300DN, P3300DW, M6700D, M6700DW, M6800FDW, M7100DN, M7100DW, M7200FD, M7200FDN, M7200FDW, M7300FDN, M7300FDW/ A420/A420/A620/A621/M420  3 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C129" authorId="0">
+    <comment ref="C131" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PANTUM P3010D, P3010DW, P3300DN, P3300DW, M6700D, M6700DW, M6800FDW, M7100DN, M7100DW, M7200FD, M7200FDN, M7200FDW, M7300FDN, M7300FDW/ A420/A420/A620/A621/M420  6 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C132" authorId="0">
+    <comment ref="C134" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SP200/ SP202/ SP210/ SP212  1500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C135" authorId="0">
+    <comment ref="C137" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1520/ 1520P  ML-1520D3 ; ML-1510/ 1710 Series/ 1740/ 1745/ 1750/ 700  ML-1710D3 ; SCX-4016/ 4116/ 4216F  SCX-4216D3 ; SCX-4100	 SCX-4100D3 ; XEROX Phaser 3116  109R00748 ; Phaser 3120/ 3121/ 3130  109R00725 ; WorkCentre PE16  113R00667 ; WorkCentre PE114e  013R00607   3000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C136" authorId="0">
+    <comment ref="C138" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2160/ 2164/ 2165/ 2168, SCX-3400/ 3405 Series, SF-760P  1500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C137" authorId="0">
+    <comment ref="C139" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1661/ML-1860/ML-1861/ML-1865/ML-1867/ML-1670/ML-1671/ML-1675/ML-1676/ML-1677  1 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C138" authorId="0">
+    <comment ref="C140" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1660/ 1665/ 1667/ 1860/ 1865/ 1670/ 1675/ 1672/ 1674/ 1678, SCX-3200/ 3205/ 3207  1500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C139" authorId="0">
+    <comment ref="C141" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1910/ML-1915/ML-2525/ML-2580, SCX-4600/SCX-4623, SF-650 Series  2 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C140" authorId="0">
+    <comment ref="C142" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1640/ 1641/ 2240/ 2241  1500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C141" authorId="0">
+    <comment ref="C143" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4300  2 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C142" authorId="0">
+    <comment ref="C144" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xpress SL-M2020/ 2070 Series  1000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C143" authorId="0">
+    <comment ref="C145" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xpress SL-M2620/SL-M2820/SL-M2870 Series  3 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C144" authorId="0">
+    <comment ref="C146" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4650/SCX-4655 Series  2 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C145" authorId="0">
+    <comment ref="C147" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1610/ML-1615  ML-1610D2 ; ML-2010/ML-2015/ML-2510/ML-2570/ML-2571N  ML-2010D3 ; SCX-4321/SCX-4521 Series  SCX-4521D3   2 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C146" authorId="0">
+    <comment ref="C148" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX-4200/4220, SCX-D4200A  3000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C149" authorId="0">
+    <comment ref="C151" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ph 3052/3260, WorkCentre 3215/3225  10 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C150" authorId="0">
+    <comment ref="C152" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox WorkCentre 3335/3345/Phaser 3330, 101R00555</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C153" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B205/B210/B215  10 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C151" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C152" authorId="0">
+    <comment ref="C154" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre 3119  3 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C153" authorId="0">
+    <comment ref="C155" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3117/ 3122/ 3124/ 3125  3000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C154" authorId="0">
+    <comment ref="C156" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3100MFP  2 200 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C155" authorId="0">
+    <comment ref="C157" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre 3210/ 3220  2000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C156" authorId="0">
+    <comment ref="C158" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 4600/ 4620  30000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C157" authorId="0">
+    <comment ref="C159" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3010/ 3040, WorkCentre 3045 Series  2300 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C158" authorId="0">
+    <comment ref="C160" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3020, WorkCentre 3025  1 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C159" authorId="0">
+    <comment ref="C161" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ph 3052/3260, WorkCentre 3215/3225  3 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C160" authorId="0">
+    <comment ref="C162" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3330, WorkCentre 3335/3345  15 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C161" authorId="0">
+    <comment ref="C163" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3140/3155/3160  2 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C162" authorId="0">
+    <comment ref="C164" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B205/B210/B215  3 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C163" authorId="0">
+    <comment ref="C165" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CopyCentre 123/ 128/ 133, WorkCentre 123/ 128/ 133, WorkCentre Pro 123/ 128/ 133  30000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C166" authorId="0">
+    <comment ref="C168" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Туба 1 шт.; WorkCentre 232/238/245/255/5030/5050/5135/5150/5632/5638/5645/5655/5735/5740/5745/5755, WorkCentre Pro 35/45/55/232/238/245/255, WorkCentre M35/M45/M55, CopyCentre 245/255/232/238, CopyCentre C35/C45/C55 Digital Copier</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
-[...1 lines deleted...]
-    <t>12.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
+  <si>
+    <t>29.10.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних кольорових принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Canon лазерні кольорові</t>
   </si>
   <si>
     <t>Картридж Canon 045 блакитний  FL-045C  Free Label</t>
   </si>
   <si>
+    <t>немає</t>
+  </si>
+  <si>
+    <t>Картридж Canon 045 жовтий  FL-045Y  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж Canon 045 пурпуровий  FL-045M  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж Canon 045 чорний  FL-045B  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж Canon 054 блакитний  FL-054C  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж Canon 054 жовтий  FL-054Y  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж Canon 054 пурпуровий  FL-054M  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж Canon 054 чорний  FL-054B  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж Canon 055 блакитний  3015C002   FL-055C  Free Label</t>
+  </si>
+  <si>
+    <t>на замовлення</t>
+  </si>
+  <si>
+    <t>Картридж Canon 055 жовтий  3013C002   FL-055Y  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж Canon 055 пурпуровий  3013C002   FL-055M  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж Canon 055 чорний  3016C002   FL-055B  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж Canon 067 блакитний  FL-067C  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж Canon 067 жовтий  FL-067Y  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж Canon 067 пурпуровий  FL-067M  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж Canon 067 чорний  FL-067B  Free Label</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	Картриджі HP лазерні кольорові</t>
+  </si>
+  <si>
+    <t>Картридж HP 415A  W2030A  чорний, версія без чипа Free Label  FL-W2030AK</t>
+  </si>
+  <si>
+    <t>Картридж HP 415A  W2031A  блакитний, версія без чипа Free Label  FL-W2031AC</t>
+  </si>
+  <si>
+    <t>Картридж HP 415A  W2032A  жовтий, версія без чипа Free Label  FL-W2032AY</t>
+  </si>
+  <si>
+    <t>Картридж HP 415A  W2033A  пурпуровий, версія без чипа Free Label  FL-W2033AM</t>
+  </si>
+  <si>
+    <t>Картридж HP 415X  W2030X  чорний, версія без чипа Free Label  FL-W2030XK</t>
+  </si>
+  <si>
+    <t>Картридж HP 415X  W2031X  блакитний, версія без чипа Free Label  FL-W2031XC</t>
+  </si>
+  <si>
+    <t>Картридж HP 415X  W2032X  жовтий, версія без чипа Free Label  FL-W2032XY</t>
+  </si>
+  <si>
+    <t>Картридж HP 415X  W2033X  пурпуровий, версія без чипа Free Label  FL-W2033XM</t>
+  </si>
+  <si>
+    <t>Картриджі для лазерних монохромних принтерів</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	Картриджі Brother лазерні монохромні</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-1075  FL-DR1075  Free Label</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-1095  FL-DR1095  Free Label</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2335  FL-DR2335  Free Label</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Brother TN-1075  FL-TN1075   HL-1112  Free Label</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Brother TN-1095  FL-TN1095  Free Label</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Brother TN-2075  FL-TN2075  Free Label</t>
+  </si>
+  <si>
+    <t>4.14%</t>
+  </si>
+  <si>
+    <t>очікується 29-10</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Brother TN-2090  FL-TN2090  Free Label</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Brother TN-2335  FL-TN2335  Free Label</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Brother TN-2375  FL-TN2375  Free Label</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Brother TN-2590  FL-TN2590  Free Label</t>
+  </si>
+  <si>
     <t>new</t>
   </si>
   <si>
-    <t>немає</t>
-[...107 lines deleted...]
-    <t>Тонер-картридж Brother TN-2375  FL-TN2375  Free Label</t>
+    <t>Тонер-картридж Brother TN-2590XL  FL-TN2590XL  Free Label</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-3480  FL-TN3480  Free Label</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Canon лазерні монохромні</t>
   </si>
   <si>
     <t>Драм-картридж Canon 049  FL-049DR  Free Label</t>
   </si>
   <si>
     <t>Драм-картридж Canon 051  FL-051DR  Free Label</t>
   </si>
   <si>
+    <t>в наявності</t>
+  </si>
+  <si>
     <t>Картридж Canon 047  FL-047  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 051  FL-051  Free Label</t>
   </si>
   <si>
-    <t>в наявності</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж Canon 051H  FL-051H  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 052  FL-052  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 052H  FL-052H  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 057  FL-C057  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 057H  FL-C057H  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 070  FL-C070  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 070H  FL-C070H  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 071  FL-C071  Free Label</t>
   </si>
   <si>
+    <t>-21.34%</t>
+  </si>
+  <si>
     <t>Картридж Canon 071H  FL-C071H  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 726  FL-726  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 737  FL-737  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon EP-27  FL-EP27  Free Label</t>
   </si>
   <si>
+    <t>-0.55%</t>
+  </si>
+  <si>
     <t>Картридж Canon FX-10,  FL-FX10 , Free Label</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV14,  iR2016 ,  FL-CEXV14 , 460 г, туба, FREE Label</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV33  iR2520   FL-CEXV33  туба 700 г FREE Label</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV42  6908B002  туба  FL-CEXV42  FREE Label</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV6  NP7161   FL-CEXV6  FREE Label</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі HP лазерні монохромні</t>
   </si>
   <si>
     <t>Драм-картридж HP CF219A  19A   FL-CF219A  Free Label</t>
   </si>
   <si>
     <t>Драм-картридж HP CF232A  32A   FL-CF232A  Free Label</t>
   </si>
   <si>
     <t>Картридж HP 106A  W1106A   FL-W1106A  Free Label</t>
   </si>
   <si>
+    <t>-20.18%</t>
+  </si>
+  <si>
     <t>Картридж HP 136A  W1360A   FL-W1360A  Free Label</t>
   </si>
   <si>
     <t>Картридж HP 136X  W1360X   FL-W1360X  Free Label</t>
   </si>
   <si>
     <t>Картридж HP 147A  W1470A  без чипа  FL-W1470A  Free Label</t>
   </si>
   <si>
     <t>Картридж HP 150A W1500A  FL-W1500A  Free Label</t>
   </si>
   <si>
     <t>Картридж HP 151A  W1510A   FL-W1510A  Free Label</t>
   </si>
   <si>
     <t>Картридж HP 151X  W1510X   FL-W1510X  Free Label</t>
   </si>
   <si>
     <t>Картридж HP C4092A/Canon EP-22  FL-C4092A/EP-22  Free Label</t>
   </si>
   <si>
     <t>Картридж HP C7115A/Canon EP-25  FL-C7115A/EP25  Free Label</t>
   </si>
   <si>
     <t>Картридж HP CB435A/Canon 712  FL-CB435A/712 , Free Label</t>
@@ -2561,54 +2616,54 @@
   <si>
     <t>Картридж Samsung MLT-D109S  SCX-4300   FL-D109S  Free Label</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D111S  FL-MLTD111S   SL-M2020  Free Label</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D115L  FL-D115L  Free Label</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D117S  SCX-4650   FL-D117S  Free Label</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D119S  ML-1610/ML-2010/SCX-4521   FL-D119S  Free Label</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-D4200A  FL-SCXD4200  Free Label</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Xerox лазерні монохромні</t>
   </si>
   <si>
     <t>Драм-картридж Xerox 101R00474  Phaser 3052   FL-101R00474  Free Label</t>
   </si>
   <si>
+    <t>Драм-картридж Xerox 101R00555  FL-101R00555  Free Label</t>
+  </si>
+  <si>
     <t>Драм-картридж Xerox B205/B210/B215,  FL-101R00664  Free Label</t>
-  </si>
-[...1 lines deleted...]
-    <t>Драм-картридж Xerox WC 3335/3345/Phaser 3330, 101R00555  FL-101R00555  Free Label</t>
   </si>
   <si>
     <t>Картридж Xerox 013R00625  WC 3119   FL-013R00625  Free Label</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01159  FL-106R01159   Phaser 3117  Free Label</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01378  Phaser 3100   FL-106R01378  Free Label</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01485  FL-106R01485   WC 3210  Free Label</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01536  Phaser 4600/4620   FL-106R01536  Free Label</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02183 для Phaser 3010  FL-106R02183  Free Label</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02773  Phaser 3020/WorkCentre 3025   FL-106R02773  Free Label</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02778  Phaser 3052   FL-106R02778  Free Label</t>
   </si>
@@ -3055,51 +3110,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I167"/>
+  <dimension ref="A1:I169"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -3228,3643 +3283,3439 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>31987</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>904.28</v>
+        <v>924.51</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>31986</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>904.28</v>
+        <v>924.51</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>31985</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>904.28</v>
+        <v>924.51</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>31984</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>702.6799999999999</v>
+        <v>718.4</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>32015</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>643.6799999999999</v>
+        <v>658.08</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>32016</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>643.6799999999999</v>
+        <v>658.08</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>32017</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>643.6799999999999</v>
+        <v>658.08</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>32018</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>643.6799999999999</v>
+        <v>658.08</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>32019</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D19" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+      <c r="F19" s="1">
+        <v>828.08</v>
+      </c>
+      <c r="G19" s="1"/>
+      <c r="H19" s="1"/>
+      <c r="I19" s="5" t="s">
         <v>24</v>
-      </c>
-[...14 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>32020</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>809.96</v>
+        <v>828.08</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>32021</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>809.96</v>
+        <v>828.08</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>32022</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>809.96</v>
+        <v>828.08</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>32023</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>1217.63</v>
+        <v>913.54</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>32024</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>1217.63</v>
+        <v>913.54</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>32025</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>1217.63</v>
+        <v>913.54</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>32026</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>1609.2</v>
+        <v>1645.2</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1"/>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
       <c r="I27" s="1"/>
     </row>
     <row r="28" spans="1:9" outlineLevel="1">
       <c r="A28" s="3"/>
       <c r="B28" s="3" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>27615</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>2458.95</v>
+        <v>2513.96</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>27616</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>2458.95</v>
+        <v>2513.96</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>27617</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>2458.95</v>
+        <v>2513.96</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>27618</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>2458.95</v>
+        <v>2513.96</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>28269</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>2958.69</v>
+        <v>3024.88</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>28270</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>2958.69</v>
+        <v>3024.88</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>28271</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>2958.69</v>
+        <v>3024.88</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>28272</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>2958.69</v>
+        <v>3024.88</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1"/>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="3"/>
       <c r="B38" s="3" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
     </row>
     <row r="39" spans="1:9" outlineLevel="1">
       <c r="A39" s="3"/>
       <c r="B39" s="3" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>28253</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>316.48</v>
+        <v>268.72</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>28254</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>413.03</v>
+        <v>422.27</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>28194</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>391.57</v>
+        <v>400.33</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>21722</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>16</v>
       </c>
       <c r="F43" s="1">
-        <v>252.11</v>
+        <v>200.17</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>28308</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>311.11</v>
+        <v>318.07</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>28309</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>798.34</v>
+        <v>850.02</v>
       </c>
       <c r="G45" s="1"/>
       <c r="H45" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>49</v>
+      </c>
+      <c r="I45" s="1" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>23533</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>391.57</v>
+        <v>400.33</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>28310</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>316.48</v>
+        <v>278.31</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>28311</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>330.33</v>
+        <v>255.46</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>28312</v>
+        <v>35492</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>974.01</v>
+        <v>647.5700000000001</v>
       </c>
       <c r="G49" s="1"/>
       <c r="H49" s="5" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="I49" s="5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
-      <c r="B50" s="1"/>
-[...3 lines deleted...]
-      <c r="F50" s="1"/>
+      <c r="B50" s="1">
+        <v>35494</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D50" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E50" s="1">
+        <v>1</v>
+      </c>
+      <c r="F50" s="1">
+        <v>698.75</v>
+      </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
-[...13 lines deleted...]
-      <c r="I51" s="3"/>
+      <c r="H50" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="I50" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" outlineLevel="2">
+      <c r="A51" s="1"/>
+      <c r="B51" s="1">
+        <v>28312</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D51" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E51" s="1">
+        <v>1</v>
+      </c>
+      <c r="F51" s="1">
+        <v>995.8</v>
+      </c>
+      <c r="G51" s="1"/>
+      <c r="H51" s="1"/>
+      <c r="I51" s="5" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
-      <c r="B52" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B52" s="1"/>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1"/>
+      <c r="F52" s="1"/>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="H52" s="1"/>
+      <c r="I52" s="1"/>
+    </row>
+    <row r="53" spans="1:9" outlineLevel="1">
+      <c r="A53" s="3"/>
+      <c r="B53" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="C53" s="3"/>
+      <c r="D53" s="3"/>
+      <c r="E53" s="3"/>
+      <c r="F53" s="3"/>
+      <c r="G53" s="3"/>
+      <c r="H53" s="3"/>
+      <c r="I53" s="3"/>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>28313</v>
+        <v>28258</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>450.13</v>
+        <v>389.36</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="1"/>
       <c r="I54" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>28314</v>
+        <v>28259</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>388.89</v>
+        <v>597.76</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H55" s="1"/>
       <c r="I55" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>28315</v>
+        <v>28313</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>668.27</v>
+        <v>460.2</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...3 lines deleted...]
-        <v>59</v>
+      <c r="H56" s="1"/>
+      <c r="I56" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>28263</v>
+        <v>28314</v>
       </c>
       <c r="C57" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D57" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+      <c r="F57" s="1">
+        <v>397.59</v>
+      </c>
+      <c r="G57" s="1"/>
+      <c r="H57" s="1"/>
+      <c r="I57" s="1" t="s">
         <v>61</v>
-      </c>
-[...14 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>28264</v>
+        <v>28315</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>600.77</v>
+        <v>683.22</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>31980</v>
+        <v>28263</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>691.51</v>
+        <v>466.14</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="1"/>
       <c r="I59" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>31981</v>
+        <v>28264</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>1067.44</v>
+        <v>614.21</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H60" s="1"/>
       <c r="I60" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>31973</v>
+        <v>31980</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>1276.63</v>
+        <v>570.34</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="1"/>
       <c r="I61" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>31974</v>
+        <v>31981</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>2568.91</v>
+        <v>789.7</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H62" s="1"/>
+      <c r="I62" s="1" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>32027</v>
+        <v>31973</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>842.15</v>
+        <v>1305.19</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H63" s="1"/>
       <c r="I63" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>32028</v>
+        <v>31974</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>1008.43</v>
+        <v>2626.38</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H64" s="1"/>
       <c r="I64" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>28265</v>
+        <v>32027</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>298.15</v>
+        <v>677.27</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-        <v>15</v>
+      <c r="H65" s="1" t="s">
+        <v>72</v>
       </c>
       <c r="I65" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>19038</v>
+        <v>32028</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>314.24</v>
+        <v>1030.99</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...3 lines deleted...]
-        <v>59</v>
+      <c r="H66" s="1"/>
+      <c r="I66" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>21713</v>
+        <v>28265</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>571.71</v>
+        <v>304.82</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>17111</v>
+        <v>19038</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F68" s="1">
-        <v>273.56</v>
+        <v>293.39</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H68" s="1"/>
+      <c r="I68" s="1" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>21707</v>
+        <v>21713</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="F69" s="1">
-        <v>437.61</v>
+        <v>581.3</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
-        <v>15</v>
+      <c r="H69" s="1" t="s">
+        <v>77</v>
       </c>
       <c r="I69" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>21708</v>
+        <v>17111</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F70" s="1">
-        <v>580.65</v>
+        <v>279.68</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H70" s="1"/>
+      <c r="I70" s="1" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>21709</v>
+        <v>21707</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="F71" s="1">
-        <v>352.68</v>
+        <v>447.4</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="5" t="s">
-[...3 lines deleted...]
-        <v>59</v>
+      <c r="H71" s="1"/>
+      <c r="I71" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>25907</v>
+        <v>21708</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="F72" s="1">
-        <v>383.53</v>
+        <v>653.51</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H72" s="1"/>
       <c r="I72" s="5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
-      <c r="B73" s="1"/>
-[...3 lines deleted...]
-      <c r="F73" s="1"/>
+      <c r="B73" s="1">
+        <v>21709</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D73" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E73" s="1">
+        <v>16</v>
+      </c>
+      <c r="F73" s="1">
+        <v>360.57</v>
+      </c>
       <c r="G73" s="1"/>
       <c r="H73" s="1"/>
-      <c r="I73" s="1"/>
-[...12 lines deleted...]
-      <c r="I74" s="3"/>
+      <c r="I73" s="1" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" outlineLevel="2">
+      <c r="A74" s="1"/>
+      <c r="B74" s="1">
+        <v>25907</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D74" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E74" s="1">
+        <v>1</v>
+      </c>
+      <c r="F74" s="1">
+        <v>392.11</v>
+      </c>
+      <c r="G74" s="1"/>
+      <c r="H74" s="1"/>
+      <c r="I74" s="5" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
-      <c r="B75" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B75" s="1"/>
+      <c r="C75" s="1"/>
+      <c r="D75" s="1"/>
+      <c r="E75" s="1"/>
+      <c r="F75" s="1"/>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="H75" s="1"/>
+      <c r="I75" s="1"/>
+    </row>
+    <row r="76" spans="1:9" outlineLevel="1">
+      <c r="A76" s="3"/>
+      <c r="B76" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="C76" s="3"/>
+      <c r="D76" s="3"/>
+      <c r="E76" s="3"/>
+      <c r="F76" s="3"/>
+      <c r="G76" s="3"/>
+      <c r="H76" s="3"/>
+      <c r="I76" s="3"/>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>25909</v>
+        <v>28260</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>584.6799999999999</v>
+        <v>334.52</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H77" s="1"/>
       <c r="I77" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>29178</v>
+        <v>28261</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>954.79</v>
+        <v>449.69</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H78" s="1"/>
       <c r="I78" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>32533</v>
+        <v>25909</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>1196.17</v>
+        <v>477.11</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="5" t="s">
-        <v>15</v>
+      <c r="H79" s="1" t="s">
+        <v>87</v>
       </c>
       <c r="I79" s="5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>29135</v>
+        <v>29178</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>2232.32</v>
+        <v>976.15</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H80" s="1"/>
       <c r="I80" s="5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>32029</v>
+        <v>32533</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>879.7</v>
+        <v>1222.93</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="5" t="s">
-[...3 lines deleted...]
-        <v>59</v>
+      <c r="H81" s="1"/>
+      <c r="I81" s="5" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>31971</v>
+        <v>29135</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>1362.46</v>
+        <v>2282.26</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H82" s="1"/>
       <c r="I82" s="5" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>32030</v>
+        <v>32029</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>1845.22</v>
+        <v>899.38</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H83" s="1"/>
+      <c r="I83" s="1" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>28293</v>
+        <v>31971</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>729.95</v>
+        <v>979.35</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="5" t="s">
-[...3 lines deleted...]
-        <v>25</v>
+      <c r="H84" s="1"/>
+      <c r="I84" s="1" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>28267</v>
+        <v>32030</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>720.12</v>
+        <v>1362.77</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H85" s="1"/>
       <c r="I85" s="5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>17112</v>
+        <v>28293</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>298.15</v>
+        <v>746.28</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H86" s="1"/>
       <c r="I86" s="5" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>19042</v>
+        <v>28267</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>298.15</v>
+        <v>736.23</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H87" s="1"/>
       <c r="I87" s="5" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>19039</v>
+        <v>17112</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F88" s="1">
-        <v>321.84</v>
+        <v>315.33</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H88" s="1"/>
       <c r="I88" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>17462</v>
+        <v>19042</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>15</v>
       </c>
       <c r="F89" s="1">
-        <v>285.63</v>
+        <v>304.82</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="5" t="s">
-[...3 lines deleted...]
-        <v>59</v>
+      <c r="H89" s="1"/>
+      <c r="I89" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>21714</v>
+        <v>19039</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F90" s="1">
-        <v>321.84</v>
+        <v>329.04</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H90" s="1"/>
       <c r="I90" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>28266</v>
+        <v>17462</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F91" s="1">
-        <v>472.03</v>
+        <v>292.02</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="5" t="s">
-[...3 lines deleted...]
-        <v>25</v>
+      <c r="H91" s="1"/>
+      <c r="I91" s="1" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
-        <v>28571</v>
+        <v>21714</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F92" s="1">
-        <v>335.25</v>
+        <v>329.04</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H92" s="1"/>
       <c r="I92" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>21716</v>
+        <v>28266</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>10</v>
       </c>
       <c r="F93" s="1">
-        <v>496.17</v>
+        <v>482.59</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H93" s="1"/>
       <c r="I93" s="5" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>28268</v>
+        <v>28571</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>608.8099999999999</v>
+        <v>342.75</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H94" s="1"/>
+      <c r="I94" s="1" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
-        <v>28317</v>
+        <v>21716</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F95" s="1">
-        <v>462.2</v>
+        <v>466.14</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H95" s="1"/>
       <c r="I95" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
-        <v>28318</v>
+        <v>28268</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F96" s="1">
-        <v>472.03</v>
+        <v>622.4299999999999</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H96" s="1"/>
       <c r="I96" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
-        <v>28288</v>
+        <v>28317</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>316.48</v>
+        <v>472.54</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H97" s="1"/>
       <c r="I97" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
-        <v>25378</v>
+        <v>28318</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>798.79</v>
+        <v>482.59</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H98" s="1"/>
       <c r="I98" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
-        <v>25394</v>
+        <v>28288</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>793.87</v>
+        <v>323.56</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H99" s="1"/>
       <c r="I99" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
-        <v>28291</v>
+        <v>25378</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>815.33</v>
+        <v>816.66</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H100" s="1"/>
       <c r="I100" s="5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
-        <v>21717</v>
+        <v>25394</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>321.84</v>
+        <v>811.63</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="5" t="s">
-[...3 lines deleted...]
-        <v>59</v>
+      <c r="H101" s="1"/>
+      <c r="I101" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
-        <v>28292</v>
+        <v>28291</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>480.08</v>
+        <v>833.5700000000001</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H102" s="1"/>
       <c r="I102" s="5" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
-        <v>18438</v>
+        <v>21717</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
         <v>10</v>
       </c>
       <c r="F103" s="1">
-        <v>324.52</v>
+        <v>329.04</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H103" s="1"/>
       <c r="I103" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
-        <v>29091</v>
+        <v>28292</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F104" s="1">
-        <v>641</v>
+        <v>490.82</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H104" s="1"/>
       <c r="I104" s="5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
-        <v>17113</v>
+        <v>18438</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F105" s="1">
-        <v>286.97</v>
+        <v>331.78</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H105" s="1"/>
       <c r="I105" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
-        <v>28289</v>
+        <v>29091</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>555.17</v>
+        <v>655.34</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H106" s="1"/>
       <c r="I106" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
-        <v>28290</v>
+        <v>17113</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F107" s="1">
-        <v>445.21</v>
+        <v>293.39</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H107" s="1"/>
       <c r="I107" s="5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
-        <v>28304</v>
+        <v>28289</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>652.17</v>
+        <v>567.59</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H108" s="1"/>
       <c r="I108" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
-        <v>28316</v>
+        <v>28290</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F109" s="1">
-        <v>209.2</v>
+        <v>455.17</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="5" t="s">
-[...3 lines deleted...]
-        <v>59</v>
+      <c r="H109" s="1"/>
+      <c r="I109" s="5" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
-        <v>26002</v>
+        <v>28304</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F110" s="1">
-        <v>263.73</v>
+        <v>666.76</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H110" s="1"/>
       <c r="I110" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
-      <c r="B111" s="1"/>
-[...3 lines deleted...]
-      <c r="F111" s="1"/>
+      <c r="B111" s="1">
+        <v>28316</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="D111" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E111" s="1">
+        <v>1</v>
+      </c>
+      <c r="F111" s="1">
+        <v>213.88</v>
+      </c>
       <c r="G111" s="1"/>
       <c r="H111" s="1"/>
-      <c r="I111" s="1"/>
-[...12 lines deleted...]
-      <c r="I112" s="3"/>
+      <c r="I111" s="1" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" outlineLevel="2">
+      <c r="A112" s="1"/>
+      <c r="B112" s="1">
+        <v>26002</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="D112" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E112" s="1">
+        <v>15</v>
+      </c>
+      <c r="F112" s="1">
+        <v>269.63</v>
+      </c>
+      <c r="G112" s="1"/>
+      <c r="H112" s="1"/>
+      <c r="I112" s="5" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
-      <c r="B113" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B113" s="1"/>
+      <c r="C113" s="1"/>
+      <c r="D113" s="1"/>
+      <c r="E113" s="1"/>
+      <c r="F113" s="1"/>
       <c r="G113" s="1"/>
-      <c r="H113" s="5" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="H113" s="1"/>
+      <c r="I113" s="1"/>
+    </row>
+    <row r="114" spans="1:9" outlineLevel="1">
+      <c r="A114" s="3"/>
+      <c r="B114" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="C114" s="3"/>
+      <c r="D114" s="3"/>
+      <c r="E114" s="3"/>
+      <c r="F114" s="3"/>
+      <c r="G114" s="3"/>
+      <c r="H114" s="3"/>
+      <c r="I114" s="3"/>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
-        <v>28322</v>
+        <v>28320</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>697.3200000000001</v>
+        <v>342.75</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H115" s="1"/>
       <c r="I115" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
-      <c r="B116" s="1"/>
-[...3 lines deleted...]
-      <c r="F116" s="1"/>
+      <c r="B116" s="1">
+        <v>28321</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D116" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E116" s="1">
+        <v>10</v>
+      </c>
+      <c r="F116" s="1">
+        <v>553.88</v>
+      </c>
       <c r="G116" s="1"/>
       <c r="H116" s="1"/>
-      <c r="I116" s="1"/>
-[...12 lines deleted...]
-      <c r="I117" s="3"/>
+      <c r="I116" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" outlineLevel="2">
+      <c r="A117" s="1"/>
+      <c r="B117" s="1">
+        <v>28322</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="D117" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E117" s="1">
+        <v>1</v>
+      </c>
+      <c r="F117" s="1">
+        <v>712.92</v>
+      </c>
+      <c r="G117" s="1"/>
+      <c r="H117" s="1"/>
+      <c r="I117" s="5" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
-      <c r="B118" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B118" s="1"/>
+      <c r="C118" s="1"/>
+      <c r="D118" s="1"/>
+      <c r="E118" s="1"/>
+      <c r="F118" s="1"/>
       <c r="G118" s="1"/>
-      <c r="H118" s="5" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="H118" s="1"/>
+      <c r="I118" s="1"/>
+    </row>
+    <row r="119" spans="1:9" outlineLevel="1">
+      <c r="A119" s="3"/>
+      <c r="B119" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="C119" s="3"/>
+      <c r="D119" s="3"/>
+      <c r="E119" s="3"/>
+      <c r="F119" s="3"/>
+      <c r="G119" s="3"/>
+      <c r="H119" s="3"/>
+      <c r="I119" s="3"/>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
-      <c r="B120" s="1"/>
-[...3 lines deleted...]
-      <c r="F120" s="1"/>
+      <c r="B120" s="1">
+        <v>24446</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="D120" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E120" s="1">
+        <v>1</v>
+      </c>
+      <c r="F120" s="1">
+        <v>1425.84</v>
+      </c>
       <c r="G120" s="1"/>
       <c r="H120" s="1"/>
-      <c r="I120" s="1"/>
-[...12 lines deleted...]
-      <c r="I121" s="3"/>
+      <c r="I120" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" outlineLevel="2">
+      <c r="A121" s="1"/>
+      <c r="B121" s="1">
+        <v>21726</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D121" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E121" s="1">
+        <v>1</v>
+      </c>
+      <c r="F121" s="1">
+        <v>851.39</v>
+      </c>
+      <c r="G121" s="1"/>
+      <c r="H121" s="1"/>
+      <c r="I121" s="5" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
-      <c r="B122" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B122" s="1"/>
+      <c r="C122" s="1"/>
+      <c r="D122" s="1"/>
+      <c r="E122" s="1"/>
+      <c r="F122" s="1"/>
       <c r="G122" s="1"/>
-      <c r="H122" s="5" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="H122" s="1"/>
+      <c r="I122" s="1"/>
+    </row>
+    <row r="123" spans="1:9" outlineLevel="1">
+      <c r="A123" s="3"/>
+      <c r="B123" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="C123" s="3"/>
+      <c r="D123" s="3"/>
+      <c r="E123" s="3"/>
+      <c r="F123" s="3"/>
+      <c r="G123" s="3"/>
+      <c r="H123" s="3"/>
+      <c r="I123" s="3"/>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
-      <c r="B124" s="1"/>
-[...3 lines deleted...]
-      <c r="F124" s="1"/>
+      <c r="B124" s="1">
+        <v>21712</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D124" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E124" s="1">
+        <v>1</v>
+      </c>
+      <c r="F124" s="1">
+        <v>1788.7</v>
+      </c>
       <c r="G124" s="1"/>
       <c r="H124" s="1"/>
-      <c r="I124" s="1"/>
-[...12 lines deleted...]
-      <c r="I125" s="3"/>
+      <c r="I124" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9" outlineLevel="2">
+      <c r="A125" s="1"/>
+      <c r="B125" s="1">
+        <v>21727</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="D125" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E125" s="1">
+        <v>1</v>
+      </c>
+      <c r="F125" s="1">
+        <v>348.69</v>
+      </c>
+      <c r="G125" s="1"/>
+      <c r="H125" s="1"/>
+      <c r="I125" s="5" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
-      <c r="B126" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B126" s="1"/>
+      <c r="C126" s="1"/>
+      <c r="D126" s="1"/>
+      <c r="E126" s="1"/>
+      <c r="F126" s="1"/>
       <c r="G126" s="1"/>
-      <c r="H126" s="5" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="H126" s="1"/>
+      <c r="I126" s="1"/>
+    </row>
+    <row r="127" spans="1:9" outlineLevel="1">
+      <c r="A127" s="3"/>
+      <c r="B127" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="C127" s="3"/>
+      <c r="D127" s="3"/>
+      <c r="E127" s="3"/>
+      <c r="F127" s="3"/>
+      <c r="G127" s="3"/>
+      <c r="H127" s="3"/>
+      <c r="I127" s="3"/>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
-        <v>31977</v>
+        <v>31979</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="D128" s="1">
         <v>8443999090</v>
       </c>
       <c r="E128" s="1">
         <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>693.74</v>
+        <v>1324.84</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H128" s="1"/>
       <c r="I128" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
-        <v>31978</v>
+        <v>30295</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
         <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>1217.18</v>
+        <v>706.98</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H129" s="1"/>
       <c r="I129" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
-      <c r="B130" s="1"/>
-[...3 lines deleted...]
-      <c r="F130" s="1"/>
+      <c r="B130" s="1">
+        <v>31977</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="D130" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E130" s="1">
+        <v>1</v>
+      </c>
+      <c r="F130" s="1">
+        <v>709.26</v>
+      </c>
       <c r="G130" s="1"/>
       <c r="H130" s="1"/>
-      <c r="I130" s="1"/>
-[...12 lines deleted...]
-      <c r="I131" s="3"/>
+      <c r="I130" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9" outlineLevel="2">
+      <c r="A131" s="1"/>
+      <c r="B131" s="1">
+        <v>31978</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="D131" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E131" s="1">
+        <v>1</v>
+      </c>
+      <c r="F131" s="1">
+        <v>1244.41</v>
+      </c>
+      <c r="G131" s="1"/>
+      <c r="H131" s="1"/>
+      <c r="I131" s="5" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
-      <c r="B132" s="1">
+      <c r="B132" s="1"/>
+      <c r="C132" s="1"/>
+      <c r="D132" s="1"/>
+      <c r="E132" s="1"/>
+      <c r="F132" s="1"/>
+      <c r="G132" s="1"/>
+      <c r="H132" s="1"/>
+      <c r="I132" s="1"/>
+    </row>
+    <row r="133" spans="1:9" outlineLevel="1">
+      <c r="A133" s="3"/>
+      <c r="B133" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="C133" s="3"/>
+      <c r="D133" s="3"/>
+      <c r="E133" s="3"/>
+      <c r="F133" s="3"/>
+      <c r="G133" s="3"/>
+      <c r="H133" s="3"/>
+      <c r="I133" s="3"/>
+    </row>
+    <row r="134" spans="1:9" outlineLevel="2">
+      <c r="A134" s="1"/>
+      <c r="B134" s="1">
         <v>21718</v>
       </c>
-      <c r="C132" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E132" s="1">
+      <c r="C134" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="D134" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E134" s="1">
         <v>6</v>
       </c>
-      <c r="F132" s="1">
-[...32 lines deleted...]
-      <c r="I134" s="3"/>
+      <c r="F134" s="1">
+        <v>1477.94</v>
+      </c>
+      <c r="G134" s="1"/>
+      <c r="H134" s="1"/>
+      <c r="I134" s="5" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
-      <c r="B135" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B135" s="1"/>
+      <c r="C135" s="1"/>
+      <c r="D135" s="1"/>
+      <c r="E135" s="1"/>
+      <c r="F135" s="1"/>
       <c r="G135" s="1"/>
-      <c r="H135" s="5" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="H135" s="1"/>
+      <c r="I135" s="1"/>
+    </row>
+    <row r="136" spans="1:9" outlineLevel="1">
+      <c r="A136" s="3"/>
+      <c r="B136" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C136" s="3"/>
+      <c r="D136" s="3"/>
+      <c r="E136" s="3"/>
+      <c r="F136" s="3"/>
+      <c r="G136" s="3"/>
+      <c r="H136" s="3"/>
+      <c r="I136" s="3"/>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
-        <v>24443</v>
+        <v>24427</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>442.98</v>
+        <v>452.89</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H137" s="1"/>
       <c r="I137" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
-        <v>24442</v>
+        <v>21719</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>10</v>
       </c>
       <c r="F138" s="1">
-        <v>437.17</v>
+        <v>361.94</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H138" s="1"/>
+      <c r="I138" s="1" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
-        <v>28294</v>
+        <v>24443</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
         <v>10</v>
       </c>
       <c r="F139" s="1">
-        <v>646.36</v>
+        <v>452.89</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H139" s="1"/>
       <c r="I139" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
-        <v>21720</v>
+        <v>24442</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>10</v>
       </c>
       <c r="F140" s="1">
-        <v>649.04</v>
+        <v>446.95</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H140" s="1"/>
       <c r="I140" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
-        <v>28295</v>
+        <v>28294</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F141" s="1">
-        <v>654.41</v>
+        <v>660.8200000000001</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H141" s="1"/>
       <c r="I141" s="5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
-        <v>18881</v>
+        <v>21720</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>10</v>
       </c>
       <c r="F142" s="1">
-        <v>426.89</v>
+        <v>663.5599999999999</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="5" t="s">
-[...3 lines deleted...]
-        <v>59</v>
+      <c r="H142" s="1"/>
+      <c r="I142" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
-        <v>28296</v>
+        <v>28295</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>654.41</v>
+        <v>669.05</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H143" s="1"/>
       <c r="I143" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
-        <v>28297</v>
+        <v>18881</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F144" s="1">
-        <v>638.3200000000001</v>
+        <v>436.44</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="5" t="s">
-[...3 lines deleted...]
-        <v>25</v>
+      <c r="H144" s="1"/>
+      <c r="I144" s="1" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
-        <v>28578</v>
+        <v>28296</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>611.5</v>
+        <v>669.05</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H145" s="1"/>
       <c r="I145" s="5" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
-        <v>26245</v>
+        <v>28297</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>442.98</v>
+        <v>652.6</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="5" t="s">
-[...3 lines deleted...]
-        <v>59</v>
+      <c r="H146" s="1"/>
+      <c r="I146" s="5" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
-      <c r="B147" s="1"/>
-[...3 lines deleted...]
-      <c r="F147" s="1"/>
+      <c r="B147" s="1">
+        <v>28578</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="D147" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E147" s="1">
+        <v>1</v>
+      </c>
+      <c r="F147" s="1">
+        <v>625.1799999999999</v>
+      </c>
       <c r="G147" s="1"/>
       <c r="H147" s="1"/>
-      <c r="I147" s="1"/>
-[...12 lines deleted...]
-      <c r="I148" s="3"/>
+      <c r="I147" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9" outlineLevel="2">
+      <c r="A148" s="1"/>
+      <c r="B148" s="1">
+        <v>26245</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="D148" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E148" s="1">
+        <v>10</v>
+      </c>
+      <c r="F148" s="1">
+        <v>452.89</v>
+      </c>
+      <c r="G148" s="1"/>
+      <c r="H148" s="1"/>
+      <c r="I148" s="1" t="s">
+        <v>61</v>
+      </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
-      <c r="B149" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B149" s="1"/>
+      <c r="C149" s="1"/>
+      <c r="D149" s="1"/>
+      <c r="E149" s="1"/>
+      <c r="F149" s="1"/>
       <c r="G149" s="1"/>
-      <c r="H149" s="5" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="H149" s="1"/>
+      <c r="I149" s="1"/>
+    </row>
+    <row r="150" spans="1:9" outlineLevel="1">
+      <c r="A150" s="3"/>
+      <c r="B150" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="C150" s="3"/>
+      <c r="D150" s="3"/>
+      <c r="E150" s="3"/>
+      <c r="F150" s="3"/>
+      <c r="G150" s="3"/>
+      <c r="H150" s="3"/>
+      <c r="I150" s="3"/>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
-        <v>31982</v>
+        <v>28262</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>611.5</v>
+        <v>559.37</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H151" s="1"/>
       <c r="I151" s="5" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
-        <v>28299</v>
+        <v>31982</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="D152" s="1">
         <v>8443999090</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>775.1</v>
+        <v>625.1799999999999</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H152" s="1"/>
       <c r="I152" s="5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
-        <v>21721</v>
+        <v>31983</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="D153" s="1">
         <v>8443999090</v>
       </c>
       <c r="E153" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>970.88</v>
+        <v>707.4400000000001</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="5" t="s">
-[...3 lines deleted...]
-        <v>25</v>
+      <c r="H153" s="1"/>
+      <c r="I153" s="1" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
-        <v>28305</v>
+        <v>28299</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="D154" s="1">
         <v>8443999090</v>
       </c>
       <c r="E154" s="1">
         <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>1659.26</v>
+        <v>792.4400000000001</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H154" s="1"/>
       <c r="I154" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
-        <v>26246</v>
+        <v>21721</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="D155" s="1">
         <v>8443999090</v>
       </c>
       <c r="E155" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F155" s="1">
-        <v>961.05</v>
+        <v>992.6</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H155" s="1"/>
       <c r="I155" s="5" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
-        <v>21730</v>
+        <v>28305</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="D156" s="1">
         <v>8443999090</v>
       </c>
       <c r="E156" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>5364</v>
+        <v>1696.38</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H156" s="1"/>
       <c r="I156" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
-        <v>21998</v>
+        <v>26246</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>726.38</v>
+        <v>982.55</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H157" s="1"/>
       <c r="I157" s="5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
-        <v>28306</v>
+        <v>21730</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F158" s="1">
-        <v>525.67</v>
+        <v>5484</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="5" t="s">
-[...3 lines deleted...]
-        <v>59</v>
+      <c r="H158" s="1"/>
+      <c r="I158" s="5" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
-        <v>29092</v>
+        <v>21998</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="D159" s="1">
         <v>8443999090</v>
       </c>
       <c r="E159" s="1">
         <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>559.2</v>
+        <v>742.63</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H159" s="1"/>
       <c r="I159" s="5" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
-        <v>32031</v>
+        <v>28306</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F160" s="1">
-        <v>1067.44</v>
+        <v>537.4299999999999</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H160" s="1"/>
       <c r="I160" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
-        <v>28307</v>
+        <v>29092</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>801.92</v>
+        <v>571.71</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H161" s="1"/>
       <c r="I161" s="5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
-        <v>32032</v>
+        <v>32031</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="D162" s="1">
         <v>8443999090</v>
       </c>
       <c r="E162" s="1">
         <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>906.52</v>
+        <v>1091.32</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H162" s="1"/>
       <c r="I162" s="5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
-        <v>21729</v>
+        <v>28307</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F163" s="1">
-        <v>1396.88</v>
+        <v>819.86</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H163" s="1"/>
       <c r="I163" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
-      <c r="B164" s="1"/>
-[...3 lines deleted...]
-      <c r="F164" s="1"/>
+      <c r="B164" s="1">
+        <v>32032</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="D164" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E164" s="1">
+        <v>1</v>
+      </c>
+      <c r="F164" s="1">
+        <v>926.8</v>
+      </c>
       <c r="G164" s="1"/>
       <c r="H164" s="1"/>
-      <c r="I164" s="1"/>
-[...14 lines deleted...]
-    <row r="166" spans="1:9" outlineLevel="1">
+      <c r="I164" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9" outlineLevel="2">
+      <c r="A165" s="1"/>
+      <c r="B165" s="1">
+        <v>21729</v>
+      </c>
+      <c r="C165" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="D165" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E165" s="1">
+        <v>1</v>
+      </c>
+      <c r="F165" s="1">
+        <v>1428.13</v>
+      </c>
+      <c r="G165" s="1"/>
+      <c r="H165" s="1"/>
+      <c r="I165" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
-      <c r="B166" s="1">
+      <c r="B166" s="1"/>
+      <c r="C166" s="1"/>
+      <c r="D166" s="1"/>
+      <c r="E166" s="1"/>
+      <c r="F166" s="1"/>
+      <c r="G166" s="1"/>
+      <c r="H166" s="1"/>
+      <c r="I166" s="1"/>
+    </row>
+    <row r="167" spans="1:9">
+      <c r="A167" s="3"/>
+      <c r="B167" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="C167" s="3"/>
+      <c r="D167" s="3"/>
+      <c r="E167" s="3"/>
+      <c r="F167" s="3"/>
+      <c r="G167" s="3"/>
+      <c r="H167" s="3"/>
+      <c r="I167" s="3"/>
+    </row>
+    <row r="168" spans="1:9" outlineLevel="1">
+      <c r="A168" s="1"/>
+      <c r="B168" s="1">
         <v>19888</v>
       </c>
-      <c r="C166" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D166" s="1">
+      <c r="C168" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="D168" s="1">
         <v>3707909000</v>
       </c>
-      <c r="E166" s="1">
-[...22 lines deleted...]
-      <c r="I167" s="1"/>
+      <c r="E168" s="1">
+        <v>1</v>
+      </c>
+      <c r="F168" s="1">
+        <v>1881.01</v>
+      </c>
+      <c r="G168" s="1"/>
+      <c r="H168" s="1"/>
+      <c r="I168" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9">
+      <c r="A169" s="1"/>
+      <c r="B169" s="1"/>
+      <c r="C169" s="1"/>
+      <c r="D169" s="1"/>
+      <c r="E169" s="1"/>
+      <c r="F169" s="1"/>
+      <c r="G169" s="1"/>
+      <c r="H169" s="1"/>
+      <c r="I169" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
     <mergeCell ref="B28:I28"/>
     <mergeCell ref="B38:I38"/>
     <mergeCell ref="B39:I39"/>
-    <mergeCell ref="B51:I51"/>
-[...8 lines deleted...]
-    <mergeCell ref="B165:I165"/>
+    <mergeCell ref="B53:I53"/>
+    <mergeCell ref="B76:I76"/>
+    <mergeCell ref="B114:I114"/>
+    <mergeCell ref="B119:I119"/>
+    <mergeCell ref="B123:I123"/>
+    <mergeCell ref="B127:I127"/>
+    <mergeCell ref="B133:I133"/>
+    <mergeCell ref="B136:I136"/>
+    <mergeCell ref="B150:I150"/>
+    <mergeCell ref="B167:I167"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>