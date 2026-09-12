--- v0 (2026-07-25)
+++ v1 (2026-09-12)
@@ -132,626 +132,626 @@
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS MF4018/ 4120/ 4140/ 4150/ 4270/ 4320d/ 4330d/ 4340d/ 4350d/ 4370dn/ 4380dn/ 4660PL/ 4690PL, FAX-L100/ 120/ 140/ 160, PCD450  2000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="G14" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C17" authorId="0">
+    <comment ref="C15" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Тонер-картридж Canon C-EXV40 для iR1133  6000 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C18" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1100/ 1100A/ 3200; CANON LBP-800/ 810, Laser Shot LBP1120  2500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G17" authorId="0">
+    <comment ref="G18" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C18" authorId="0">
+    <comment ref="C19" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 8100/8150, Mopier 320  20000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C19" authorId="0">
+    <comment ref="C20" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1000/ 1005/ 1200/ 1220/ 3300/ 3330/ 3380 Series; CANON Laser Shot LBP1210  2500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G19" authorId="0">
+    <comment ref="G20" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C20" authorId="0">
+    <comment ref="C21" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005/ 1006; CANON i-SENSYS LBP3010/ B/ 3100  1500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G20" authorId="0">
+    <comment ref="G21" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C21" authorId="0">
+    <comment ref="C22" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1505 Series, M1120/ 1522 Series; CANON i-SENSYS LBP3250  2000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G21" authorId="0">
+    <comment ref="G22" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C22" authorId="0">
+    <comment ref="C23" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise P3015 Series  6000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G22" authorId="0">
+    <comment ref="G23" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C23" authorId="0">
+    <comment ref="C24" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1566/ 1606, M1536 Series  2100 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G23" authorId="0">
+    <comment ref="G24" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C24" authorId="0">
+    <comment ref="C25" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1102/ 1102w, M1132/ 1212nf; CANON i-SENSYS LBP6000/ 6020, MF3010  1600 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G24" authorId="0">
+    <comment ref="G25" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C25" authorId="0">
+    <comment ref="C26" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P2035/ 2055 Series; CANON i-SENSYS LBP6300/ 6310/ 6650/ 6670/ 6680, MF5840/ 5880/ 5940/ 5980/ 6140/ 6180 Series  2300 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G25" authorId="0">
+    <comment ref="G26" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C26" authorId="0">
+    <comment ref="C27" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P2055 Series; CANON i-SENSYS LBP6300/ 6310/ 6650/ 6670/ 6680, MF5840/ 5880/ 5940/ 5980/ 6140/ 6180 Series  6500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G26" authorId="0">
+    <comment ref="G27" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C27" authorId="0">
+    <comment ref="C28" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise 700 M712/M725 Series  17 500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C28" authorId="0">
+    <comment ref="C29" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M402, MFP M426 Series  3100 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="C29" authorId="0">
+    <comment ref="C30" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M402, MFP M426 Series  9000 стор ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="G29" authorId="0">
+    <comment ref="G30" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C30" authorId="0">
+    <comment ref="C31" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M15/M16, MFP M28/M29  1 000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C31" authorId="0">
+    <comment ref="C32" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M12, MFP M26  1 000 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="G31" authorId="0">
+    <comment ref="G32" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C32" authorId="0">
+    <comment ref="C33" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M125/ 127/ 201/ 225 Series  1500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G32" authorId="0">
+    <comment ref="G33" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C33" authorId="0">
+    <comment ref="C34" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f; CANON i-SENSYS LBP2900/ B/ 3000  2000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G33" authorId="0">
+    <comment ref="G34" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C34" authorId="0">
+    <comment ref="C35" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1160/ 1320 Series; CANON i-SENSYS LBP3300/ 3360  2500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G34" authorId="0">
+    <comment ref="G35" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C37" authorId="0">
+    <comment ref="C38" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B411/B431, MB461/MB471/MB491  3 000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C40" authorId="0">
+    <comment ref="C41" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1660/1665/1667/1860/1865/1670/1675/1672/1674/1678, SCX-3200/ 3205/3207  1500 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="G40" authorId="0">
+    <comment ref="G41" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C41" authorId="0">
-[...14 lines deleted...]
-    </comment>
     <comment ref="C42" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4200/ 4220  3000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="G42" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
@@ -769,227 +769,208 @@
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3052/3260, WorkCentre 3215/3225  3 000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="G45" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
-        </r>
-[...14 lines deleted...]
-          <t xml:space="preserve">Тонер-картридж Canon C-EXV40 для iR1133  6000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
-[...1 lines deleted...]
-    <t>25.07.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+  <si>
+    <t>12.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних монохромних принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Canon лазерні монохромні</t>
   </si>
   <si>
     <t>Картридж Canon 728  EL-728R  Extra Label</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>немає</t>
   </si>
   <si>
     <t>Картридж Canon 737  EL-737R  Extra Label</t>
   </si>
   <si>
     <t>Картридж Canon EP-27  EL-EP27R  Extra Label</t>
   </si>
   <si>
     <t>Картридж Canon FX-10  EL-FX10R  Extra Label</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
+    <t>Тонер-картридж Canon C-EXV40  EL-CEXV40R  EXTRA Label</t>
+  </si>
+  <si>
     <t xml:space="preserve">	Картриджі HP лазерні монохромні</t>
   </si>
   <si>
-    <t>Картридж HP LJ C4092A/Canon EP-22  EL-C4092A/EP-22R  Extra Label</t>
-[...2 lines deleted...]
-    <t>Картридж HP LJ C4182X,  EL-82XR , Extra Label</t>
+    <t>Картридж HP C4092A/Canon EP-22  EL-C4092A/EP-22R  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP C4182X,  EL-82XR , Extra Label</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
-    <t>Картридж HP LJ C7115A/CANON EP-25  EL-C7115A/EP-25R  Extra Label</t>
-[...44 lines deleted...]
-    <t>Картридж HP LJ Q5949A/CANON 708  PN-Q5949A/708R  Extra Label</t>
+    <t>Картридж HP C7115A/CANON EP-25  EL-C7115A/EP-25R  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CB435A/Canon 712  EL-CB435A/712R  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CB436A/CANON 713  EL-CB436A/713R  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CE255A  EL-CE255AR  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CE278A  EL-CE278AR  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CE285A/Canon 725  EL-CE285AR/725R  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CE505A/Canon 719  EL-CE505A/719R  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CE505X/Canon 719H  EL-CE505X/719HR  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CF214X  №14X , чорний, Extra Label  EL-CF214XR</t>
+  </si>
+  <si>
+    <t>Картридж HP CF226A  EL-CF226AR  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CF226X  EL-CF226XR  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CF244A  EL-CF244AR  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CF279A  EL-CF279AR  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CF283A  EL-CF283AR  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2612A/CANON 703  EL-Q2612A/703R  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5949A/CANON 708  PN-Q5949A/708R  Extra Label</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі OKI лазерні монохромні</t>
   </si>
   <si>
     <t>Тонер-картридж OKI B411 44574705  EL-B411R  Extra Label</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Samsung лазерні монохромні</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D104S  EL-MLTD104SR   ML-1660  Extra Label</t>
   </si>
   <si>
-    <t>Картридж Samsung MLT-D111S  EL-MLTD111SR   SL-M2020  Extra Label</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж Samsung SCX-D4200A  EL-SCXD4200R  Extra Label</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Xerox лазерні монохромні</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02778  EL-106R02778R   Phaser 3052  Extra Label</t>
-  </si>
-[...4 lines deleted...]
-    <t>Тонер-картридж Canon C-EXV40  EL-CEXV40R  EXTRA Label</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1394,51 +1375,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I49"/>
+  <dimension ref="A1:I46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -1567,863 +1548,869 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>21657</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>15</v>
       </c>
       <c r="F11" s="1">
-        <v>757.52</v>
+        <v>754.98</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>21659</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>1166.55</v>
+        <v>1162.65</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>21660</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>10</v>
       </c>
       <c r="F13" s="1">
-        <v>918.53</v>
+        <v>915.46</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>21662</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>10</v>
       </c>
       <c r="F14" s="1">
-        <v>757.52</v>
+        <v>754.98</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
-      <c r="B15" s="1"/>
-[...3 lines deleted...]
-      <c r="F15" s="1"/>
+      <c r="B15" s="1">
+        <v>26239</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+      <c r="F15" s="1">
+        <v>1676.25</v>
+      </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
-[...4 lines deleted...]
-      <c r="B16" s="3" t="s">
+      <c r="H15" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I15" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="C16" s="3"/>
-[...30 lines deleted...]
-      </c>
+    </row>
+    <row r="16" spans="1:9" outlineLevel="2">
+      <c r="A16" s="1"/>
+      <c r="B16" s="1"/>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1"/>
+      <c r="F16" s="1"/>
+      <c r="G16" s="1"/>
+      <c r="H16" s="1"/>
+      <c r="I16" s="1"/>
+    </row>
+    <row r="17" spans="1:9" outlineLevel="1">
+      <c r="A17" s="3"/>
+      <c r="B17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3"/>
+      <c r="E17" s="3"/>
+      <c r="F17" s="3"/>
+      <c r="G17" s="3"/>
+      <c r="H17" s="3"/>
+      <c r="I17" s="3"/>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>25225</v>
+        <v>21658</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F18" s="1">
-        <v>2041.12</v>
-[...4 lines deleted...]
-        <v>24</v>
+        <v>842.15</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>21663</v>
+        <v>25225</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>757.52</v>
-[...6 lines deleted...]
-        <v>20</v>
+        <v>2034.3</v>
+      </c>
+      <c r="G19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I19" s="1" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>21690</v>
+        <v>21663</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>10</v>
       </c>
       <c r="F20" s="1">
-        <v>804.61</v>
+        <v>754.98</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>21691</v>
+        <v>21690</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>10</v>
       </c>
       <c r="F21" s="1">
-        <v>804.61</v>
+        <v>801.92</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>21699</v>
+        <v>21691</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F22" s="1">
-        <v>1657.21</v>
+        <v>801.92</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>21700</v>
+        <v>21699</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F23" s="1">
-        <v>769.1799999999999</v>
+        <v>1651.67</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>19761</v>
+        <v>21700</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F24" s="1">
-        <v>799.23</v>
+        <v>766.61</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>21701</v>
+        <v>19761</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F25" s="1">
-        <v>822.55</v>
+        <v>796.55</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>21702</v>
+        <v>21701</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F26" s="1">
-        <v>2041.12</v>
+        <v>819.8</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>29014</v>
+        <v>21702</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F27" s="1">
-        <v>2290.04</v>
-[...2 lines deleted...]
-      <c r="H27" s="1"/>
+        <v>2034.3</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H27" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>26240</v>
+        <v>29014</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>2780.25</v>
+        <v>2282.38</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>26242</v>
+        <v>26240</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>3627.02</v>
-[...4 lines deleted...]
-      <c r="H29" s="1"/>
+        <v>2770.95</v>
+      </c>
+      <c r="G29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>26243</v>
+        <v>26242</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>1676.49</v>
-[...2 lines deleted...]
-      <c r="H30" s="1"/>
+        <v>3614.89</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H30" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>23706</v>
+        <v>26243</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>1341.46</v>
-[...4 lines deleted...]
-      <c r="H31" s="1"/>
+        <v>1670.89</v>
+      </c>
+      <c r="G31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>21703</v>
+        <v>23706</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>10</v>
       </c>
       <c r="F32" s="1">
-        <v>918.08</v>
+        <v>1336.98</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>21704</v>
+        <v>21703</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>10</v>
       </c>
       <c r="F33" s="1">
-        <v>787.12</v>
+        <v>915.01</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>21686</v>
+        <v>21704</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>10</v>
       </c>
       <c r="F34" s="1">
-        <v>1282.26</v>
+        <v>784.49</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
-      <c r="B35" s="1"/>
-[...26 lines deleted...]
-      <c r="C37" s="1" t="s">
+      <c r="B35" s="1">
+        <v>21686</v>
+      </c>
+      <c r="C35" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="D37" s="1">
-[...12 lines deleted...]
-      </c>
+      <c r="D35" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E35" s="1">
+        <v>10</v>
+      </c>
+      <c r="F35" s="1">
+        <v>1277.97</v>
+      </c>
+      <c r="G35" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H35" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I35" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" outlineLevel="2">
+      <c r="A36" s="1"/>
+      <c r="B36" s="1"/>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1"/>
+      <c r="F36" s="1"/>
+      <c r="G36" s="1"/>
+      <c r="H36" s="1"/>
+      <c r="I36" s="1"/>
+    </row>
+    <row r="37" spans="1:9" outlineLevel="1">
+      <c r="A37" s="3"/>
+      <c r="B37" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
-      <c r="B38" s="1"/>
-[...3 lines deleted...]
-      <c r="F38" s="1"/>
+      <c r="B38" s="1">
+        <v>26249</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D38" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E38" s="1">
+        <v>1</v>
+      </c>
+      <c r="F38" s="1">
+        <v>1743.3</v>
+      </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
-[...38 lines deleted...]
-      </c>
+      <c r="H38" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I38" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" outlineLevel="2">
+      <c r="A39" s="1"/>
+      <c r="B39" s="1"/>
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1"/>
+      <c r="F39" s="1"/>
+      <c r="G39" s="1"/>
+      <c r="H39" s="1"/>
+      <c r="I39" s="1"/>
+    </row>
+    <row r="40" spans="1:9" outlineLevel="1">
+      <c r="A40" s="3"/>
+      <c r="B40" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>21705</v>
+        <v>23707</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>1195.7</v>
-[...2 lines deleted...]
-      <c r="H41" s="1"/>
+        <v>1394.64</v>
+      </c>
+      <c r="G41" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H41" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>21706</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>10</v>
       </c>
       <c r="F42" s="1">
-        <v>1458.07</v>
+        <v>1453.2</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1"/>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
       <c r="I43" s="1"/>
     </row>
     <row r="44" spans="1:9" outlineLevel="1">
       <c r="A44" s="3"/>
       <c r="B44" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3"/>
       <c r="E44" s="3"/>
       <c r="F44" s="3"/>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
       <c r="I44" s="3"/>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>26250</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>1788.17</v>
+        <v>1782.19</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:9" outlineLevel="2">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
       <c r="A46" s="1"/>
       <c r="B46" s="1"/>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
       <c r="I46" s="1"/>
     </row>
-    <row r="47" spans="1:9">
-[...45 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
-    <mergeCell ref="B16:I16"/>
-[...1 lines deleted...]
-    <mergeCell ref="B39:I39"/>
+    <mergeCell ref="B17:I17"/>
+    <mergeCell ref="B37:I37"/>
+    <mergeCell ref="B40:I40"/>
     <mergeCell ref="B44:I44"/>
-    <mergeCell ref="B47:I47"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>