--- v1 (2026-09-12)
+++ v2 (2026-10-28)
@@ -777,101 +777,98 @@
           <t xml:space="preserve">Phaser 3052/3260, WorkCentre 3215/3225  3 000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="G45" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
-[...1 lines deleted...]
-    <t>12.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+  <si>
+    <t>28.10.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних монохромних принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Canon лазерні монохромні</t>
   </si>
   <si>
     <t>Картридж Canon 728  EL-728R  Extra Label</t>
   </si>
   <si>
     <t>%</t>
-  </si>
-[...1 lines deleted...]
-    <t>new</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Картридж Canon 737  EL-737R  Extra Label</t>
   </si>
   <si>
     <t>Картридж Canon EP-27  EL-EP27R  Extra Label</t>
   </si>
   <si>
     <t>Картридж Canon FX-10  EL-FX10R  Extra Label</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV40  EL-CEXV40R  EXTRA Label</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі HP лазерні монохромні</t>
   </si>
   <si>
     <t>Картридж HP C4092A/Canon EP-22  EL-C4092A/EP-22R  Extra Label</t>
   </si>
@@ -1548,844 +1545,790 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>21657</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>15</v>
       </c>
       <c r="F11" s="1">
-        <v>754.98</v>
+        <v>771.87</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H11" s="5" t="s">
+      <c r="H11" s="1"/>
+      <c r="I11" s="5" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>21659</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>1162.65</v>
+        <v>1188.66</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H12" s="5" t="s">
+      <c r="H12" s="1"/>
+      <c r="I12" s="5" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>21660</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>10</v>
       </c>
       <c r="F13" s="1">
-        <v>915.46</v>
+        <v>935.9400000000001</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
+      <c r="H13" s="1"/>
+      <c r="I13" s="5" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>21662</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>10</v>
       </c>
       <c r="F14" s="1">
-        <v>754.98</v>
+        <v>771.87</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>26239</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>1676.25</v>
+        <v>1713.75</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="3"/>
       <c r="B17" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>21658</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>10</v>
       </c>
       <c r="F18" s="1">
-        <v>842.15</v>
+        <v>860.99</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H18" s="5" t="s">
+      <c r="H18" s="1"/>
+      <c r="I18" s="5" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>25225</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>2034.3</v>
+        <v>2079.81</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>21663</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>10</v>
       </c>
       <c r="F20" s="1">
-        <v>754.98</v>
+        <v>771.87</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>21690</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>10</v>
       </c>
       <c r="F21" s="1">
-        <v>801.92</v>
+        <v>819.86</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>21691</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>10</v>
       </c>
       <c r="F22" s="1">
-        <v>801.92</v>
+        <v>819.86</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>21699</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>5</v>
       </c>
       <c r="F23" s="1">
-        <v>1651.67</v>
+        <v>1688.62</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>21700</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>10</v>
       </c>
       <c r="F24" s="1">
-        <v>766.61</v>
+        <v>783.76</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>19761</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>15</v>
       </c>
       <c r="F25" s="1">
-        <v>796.55</v>
+        <v>814.37</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H25" s="5" t="s">
+      <c r="H25" s="1"/>
+      <c r="I25" s="5" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>21701</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>10</v>
       </c>
       <c r="F26" s="1">
-        <v>819.8</v>
+        <v>838.14</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>21702</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>5</v>
       </c>
       <c r="F27" s="1">
-        <v>2034.3</v>
+        <v>2079.81</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>29014</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>2282.38</v>
+        <v>2333.44</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>26240</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>2770.95</v>
+        <v>2832.94</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>26242</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>3614.89</v>
+        <v>3695.76</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>26243</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>1670.89</v>
+        <v>1708.27</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>23706</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>10</v>
       </c>
       <c r="F32" s="1">
-        <v>1336.98</v>
+        <v>1366.89</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>21703</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>10</v>
       </c>
       <c r="F33" s="1">
-        <v>915.01</v>
+        <v>935.48</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>21704</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>10</v>
       </c>
       <c r="F34" s="1">
-        <v>784.49</v>
+        <v>802.04</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>21686</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>10</v>
       </c>
       <c r="F35" s="1">
-        <v>1277.97</v>
+        <v>1306.56</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1"/>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
       <c r="I36" s="1"/>
     </row>
     <row r="37" spans="1:9" outlineLevel="1">
       <c r="A37" s="3"/>
       <c r="B37" s="3" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>26249</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>1743.3</v>
+        <v>1782.3</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1"/>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
       <c r="I39" s="1"/>
     </row>
     <row r="40" spans="1:9" outlineLevel="1">
       <c r="A40" s="3"/>
       <c r="B40" s="3" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>23707</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>1394.64</v>
+        <v>1425.84</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H41" s="5" t="s">
+      <c r="H41" s="1"/>
+      <c r="I41" s="5" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>21706</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>10</v>
       </c>
       <c r="F42" s="1">
-        <v>1453.2</v>
+        <v>1485.71</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1"/>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
       <c r="I43" s="1"/>
     </row>
     <row r="44" spans="1:9" outlineLevel="1">
       <c r="A44" s="3"/>
       <c r="B44" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3"/>
       <c r="E44" s="3"/>
       <c r="F44" s="3"/>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
       <c r="I44" s="3"/>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>26250</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>1782.19</v>
+        <v>1822.06</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="1"/>
       <c r="B46" s="1"/>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
       <c r="I46" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
     <mergeCell ref="B17:I17"/>
     <mergeCell ref="B37:I37"/>
     <mergeCell ref="B40:I40"/>
     <mergeCell ref="B44:I44"/>