--- v0 (2026-07-25)
+++ v1 (2026-09-12)
@@ -260,1209 +260,1215 @@
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS X1238i/X1238iF/X1238P/X1238Pr  10 000 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C27" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">imageCLASS X-MF1440, X1440i, X1140iF, X1440P, X1440PR  10 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C30" authorId="0">
+    <comment ref="C28" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR-2202, Canon iR-2204, Canon iR-2206, Canon iR-2224  10 200 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C29" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">IR2425  10 200 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C32" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CF219A  19A  идеально подходит для принтера HP LJ Pro M101, HP LJ Pro M102, HP LJ Pro M103, HP LJ Pro M104, HP LJ Pro M129, HP LJ Pro M130, HP LJ Pro M132.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C31" authorId="0">
+    <comment ref="C33" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M203/M227, CF232A/32A 23000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C32" authorId="0">
+    <comment ref="C34" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M203/M227/Canon LBP-162/MF264/267/269, CF232A/32A/Canon 051/2170C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C33" authorId="0">
+    <comment ref="C35" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro MFP 135a/135w/137fnw HP Laser 107a/107w  1 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C34" authorId="0">
+    <comment ref="C36" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: W1360A  136A 
 Сумісні пристрої: HP LJ M211, HP LJ M212, HP LJ M236</t>
         </r>
       </text>
     </comment>
-    <comment ref="C35" authorId="0">
+    <comment ref="C37" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: W1360X  136X 
 Сумісні пристрої: HP LJ M211, HP LJ M212, HP LJ M236</t>
         </r>
       </text>
     </comment>
-    <comment ref="C36" authorId="0">
+    <comment ref="C38" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet M110, M111, M139e-M142e, MFP M140. Ресурс  стор.  950</t>
         </r>
       </text>
     </comment>
-    <comment ref="C37" authorId="0">
+    <comment ref="C39" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">M111a/111w/141a/141w  975 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C38" authorId="0">
+    <comment ref="C40" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro 4003, HP LJ Pro 4103  3 050 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C39" authorId="0">
+    <comment ref="C41" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro 4003, HP LJ Pro 4103  9700 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C40" authorId="0">
+    <comment ref="C42" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/1005/1200/1220/3300/3330/3380 Series; Canon Laser Shot LBP1210  2500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C41" authorId="0">
+    <comment ref="C43" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1005/1006/1102/1505/M 1120/1132/1212/1522/Canon LBP- 3010/3250/6000/MF3010, CB435A, CB436A, CE285A, 712 1870B002 , 713 1871B002  , 725 3484B002 , универсальный! Ресурс 2k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C42" authorId="0">
+    <comment ref="C44" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise P3015 Series, Enterprise 500 M525 Series, Enterprise flow MFP M525c, Pro M521 Series  6 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C43" authorId="0">
+    <comment ref="C45" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CE278A, Canon 726/728 может заменить картридж Canon 726  3483B002 , Canon 728  3500B002 , HP CE278A. для принтера Canon LBP-6200, Canon LBP-6230, Canon FAX-L150, Canon FAX-L170, Canon FAX-L410, Canon MF-4410, Canon MF-4430, Canon MF-4450, Canon MF-4550, Canon MF-4570, Canon MF-4580, Canon MF-4730, Canon MF-4750, Canon MF-4780, Canon MF-4870, Canon MF-4890, Canon PC-D520, Canon PC-D550, HP LJ Pro M1530, HP LJ Pro M1536, HP LJ Pro P1560, HP LJ Pro P1566, HP LJ Pro P1600, HP LJ Pro P1606. Ресурс  стор.  2100</t>
         </r>
       </text>
     </comment>
-    <comment ref="C44" authorId="0">
+    <comment ref="C46" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">аналог HP CE505A  05A /CF280A  80A , Canon 719/720 может заменить картридж Canon 719 3479B002  , Canon 720 2617B002  , HP CE505A, HP CF280X. Canon LBP-251, Canon LBP-252, Canon LBP-253, Canon LBP-6300, Canon LBP-6310, Canon LBP-6650, Canon LBP-6670, Canon LBP-6680, Canon MF-411, Canon MF-416, Canon MF-418, Canon MF-419, Canon MF-5840, Canon MF-5880, Canon MF-5940, Canon MF-5980, Canon MF-6140, Canon MF-6180, Canon MF-6640, Canon MF-6680, HP LJ P2030, HP LJ P2035, HP LJ P2050, HP LJ P2055, HP LJ Pro M401, HP LJ Pro M425. Ресурс 2300 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C45" authorId="0">
+    <comment ref="C47" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">совместимый аналог HP CE505X  05X /CF280X  80X , Canon 719H идеально подходит для принтера Canon LBP-251, Canon LBP-252, Canon LBP-253, Canon LBP-6300, Canon LBP-6310, Canon LBP-6650, Canon LBP-6670, Canon LBP-6680, Canon MF-411, Canon MF-416, Canon MF-418, Canon MF-419, Canon MF-5840, Canon MF-5880, Canon MF-5940, Canon MF-5980, Canon MF-6140, Canon MF-6180, HP LJ P2050, HP LJ P2055, HP LJ Pro M401, HP LJ Pro M425. Ресурс  стр.  6900</t>
         </r>
       </text>
     </comment>
-    <comment ref="C46" authorId="0">
+    <comment ref="C48" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series  1600 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C47" authorId="0">
+    <comment ref="C49" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CF217A  17A   повыш. ресурс  идеально подходит для принтера HP LJ Pro M101, HP LJ Pro M102, HP LJ Pro M129, HP LJ Pro M130. Ресурс  стр.  6000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C48" authorId="0">
+    <comment ref="C50" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CF226A  26A , Canon 052 идеально подходит для принтера Canon LBP-212, Canon LBP-215, Canon MF-421, Canon MF-426, Canon MF-428, Canon MF-429, HP LJ Pro M402, HP LJ Pro MFP M426. Ресурс  стор.  3100</t>
         </r>
       </text>
     </comment>
-    <comment ref="C49" authorId="0">
+    <comment ref="C51" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/426, CF226X, Black 9000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C50" authorId="0">
+    <comment ref="C52" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CF230A  30A , Canon 051 для Canon LBP-160, Canon LBP-162, Canon MF-260, Canon MF-264, Canon MF-267, Canon MF-269, HP LJ Pro M203, HP LJ Pro M227.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C51" authorId="0">
+    <comment ref="C53" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CF230X  30X , Canon 051H для Canon LBP-160, Canon LBP-162, Canon MF-260, Canon MF-264, Canon MF-267, Canon MF-269, HP LJ Pro M203, HP LJ Pro M227</t>
         </r>
       </text>
     </comment>
-    <comment ref="C52" authorId="0">
+    <comment ref="C54" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">аналог HP CF244A  44A  идеально подходит для принтера HP LJ Pro M15, HP LJ Pro M16, HP LJ Pro M28, HP LJ Pro M29.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C53" authorId="0">
+    <comment ref="C55" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M304/ M404/ MFP M428. Використовуються нові корпуси, комплектуючі та повнофункціональні чіпи.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C54" authorId="0">
+    <comment ref="C56" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M304/ M404/ MFP M428. Використовуються нові корпуси, комплектуючі та повнофункціональні чіпи.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C55" authorId="0">
+    <comment ref="C57" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">аналог HP CF283X  83X , Canon 737 может заменить картридж Canon 737  9435B002 , HP CF283X..для принтера Canon LBP-151, Canon MF-211, Canon MF-212, Canon MF-216, Canon MF-217, Canon MF-226, Canon MF-229, Canon MF-231, Canon MF-232, Canon MF-237, Canon MF-244, Canon MF-247, Canon MF-249, HP LJ Pro M201, HP LJ Pro M225.  Ресурс  стор.  2200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C56" authorId="0">
+    <comment ref="C58" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LASERJET ENTERPRISE M507/ MFP M528. Використовуються нові корпуси, комплектуючі та повнофункціональні чіпи.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C57" authorId="0">
+    <comment ref="C59" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для принтера HP LJ M507, HP LJ M528. Ресурс 5000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C58" authorId="0">
+    <comment ref="C60" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f, i-SENSYS LBP2900/ B / 3000  2000 стор   HP LJ Q2612A/ Canon 703  7616A005 / FX-10</t>
         </r>
       </text>
     </comment>
-    <comment ref="C59" authorId="0">
+    <comment ref="C61" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet P2015/2015d/2015n/M2727/1160/
 1320/1320N/3390/3392
 Canon LBP3310/3370/3300  3000 стр   Q5949A, Q7553A, Canon 715 1975B002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C60" authorId="0">
+    <comment ref="C62" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M105, HP LJ Pro M106, HP LJ Pro M133, HP LJ Pro M134  2500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C63" authorId="0">
+    <comment ref="C65" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302  12 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C64" authorId="0">
+    <comment ref="C66" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum-M6500, Pantum-M6507, Pantum-M6550, Pantum-M6607, Pantum-P2050, Pantum-P2200, Pantum-P2207, Pantum-P2500, Pantum-P2507  1600 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C65" authorId="0">
+    <comment ref="C67" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: TL-420H
 Сумісні пристрої: Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302  3 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C66" authorId="0">
+    <comment ref="C68" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302  6 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C67" authorId="0">
+    <comment ref="C69" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для BM5100ADN/BM5100ADW/BP5100DN/BP5100DW 6000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C68" authorId="0">
+    <comment ref="C70" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для BM5100ADN/BM5100ADW/BP5100DN/BP5100DW 15000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C71" authorId="0">
+    <comment ref="C73" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1010/1020M/1210/1220M/
 1250/1430/SF555P, 
 Xerox Phaser 3110/3210, 
 Lexmark E210/212  3000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C72" authorId="0">
+    <comment ref="C74" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">аналог Samsung ML-1610D2/ML-2010D3 /SCX-4521D3, Xerox 106R01159 может заменить картридж Samsung ML-1610D2, Samsung ML-2010D3, Samsung MLT-D119S, Samsung SCX-4521D3, Xerox 106R01159. Samsung ML-1610D2/ML-2010D3 /SCX-4521D3, Xerox 106R01159 идеально подходит для принтера Samsung ML-1610, Samsung ML-1615, Samsung ML-2010, Samsung ML-2015, Samsung ML-2510, Samsung ML-2570, Samsung ML-2571, Samsung ML-1620, Samsung ML-1625, Samsung ML-2020, Samsung SCX-4321, Samsung SCX-4521, Xerox Phaser-3117, Xerox Phaser-3122, Xerox Phaser-3124, Xerox Phaser-3125. Ресурс 3000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C73" authorId="0">
+    <comment ref="C75" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2160, Samsung ML-2162, Samsung ML-2165, Samsung ML-2167, Samsung ML-2168, Samsung SCX-3400, Samsung SCX-3405, Samsung SCX-3407, Samsung SF-760.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C74" authorId="0">
+    <comment ref="C76" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">совместимый аналог Samsung MLT-D104S идеально подходит для принтера Samsung ML-1660, Samsung ML-1665, Samsung ML-1667, Samsung ML-1677, Samsung ML-1860, Samsung ML-1865, Samsung ML-1867, Samsung SCX-3200, Samsung SCX-3205, Samsung SCX-3207, Samsung SCX-3217, Samsung SCX-3220. Ресурс  стор.  1500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C75" authorId="0">
+    <comment ref="C77" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1640/ 1641/ 2240/ 2241  1500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C76" authorId="0">
+    <comment ref="C78" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SL-M2020  Xpress /SL-M2070  Xpress /MLT-D111S 1000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C77" authorId="0">
+    <comment ref="C79" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SL-M2620  Xpress , Samsung SL-M2670  Xpress , Samsung SL-M2820  Xpress , Samsung SL-M2830  Xpress , Samsung SL-M2870  Xpress , Samsung SL-M2880  Xpress , MLT-D115L 3000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C78" authorId="0">
+    <comment ref="C80" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX-4650/4655, MLT-D117S 2500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C79" authorId="0">
+    <comment ref="C81" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2855, Samsung SCX-4824, Samsung SCX-4826, Samsung SCX-4828, MLT-D209L 5k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C82" authorId="0">
+    <comment ref="C84" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 3250. Ресурс  стор.  3500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C83" authorId="0">
+    <comment ref="C85" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 3250. Ресурс  стор.  5000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C84" authorId="0">
+    <comment ref="C86" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">аналог Xerox 106R01487 может заменить картридж Xerox 106R01487. Xerox WorkCentre-3210, Xerox WorkCentre-3220.. Ресурс 4100 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C85" authorId="0">
+    <comment ref="C87" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser-3010, Xerox Phaser-3040, Xerox WorkCentre-3045  1000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C86" authorId="0">
+    <comment ref="C88" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser-3010, Xerox Phaser-3040, Xerox WorkCentre-3045  2070 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C87" authorId="0">
+    <comment ref="C89" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WorkCentre-3315, Xerox WorkCentre-3325. Ресурс  стор.  5000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C88" authorId="0">
+    <comment ref="C90" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser-3020, Xerox WorkCentre-3025  1 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C89" authorId="0">
+    <comment ref="C91" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser-3140, Xerox Phaser-3155, Xerox Phaser-3160 108R00909. Ресурс 2500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C90" authorId="0">
+    <comment ref="C92" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox-B205, Xerox-B210, Xerox-B215  3 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C91" authorId="0">
+    <comment ref="C93" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WorkCentre M118/CopyCentre C118, 006R01179 11k</t>
-        </r>
-[...30 lines deleted...]
-          <t xml:space="preserve">IR2425  10 200 стор.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
-[...1 lines deleted...]
-    <t>25.07.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+  <si>
+    <t>12.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних монохромних принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Brother лазерні монохромні</t>
   </si>
   <si>
-    <t>Драм картридж Brother DR-2335  DN-BRO-DR2335  DAYTON</t>
+    <t>Драм-картридж Brother DR-2335  DN-BRO-DR2335  DAYTON</t>
+  </si>
+  <si>
+    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-1075  DN-BRO-TN1075  DAYTON</t>
   </si>
   <si>
+    <t>немає</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	Картриджі Canon лазерні монохромні</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon 049  DN-CAN-NT049-DR  DAYTON</t>
+  </si>
+  <si>
     <t>в наявності</t>
   </si>
   <si>
-    <t xml:space="preserve">	Картриджі Canon лазерні монохромні</t>
-[...4 lines deleted...]
-  <si>
     <t>Картридж Canon 047  2164C002   DN-CAN-NT047  DAYTON</t>
   </si>
   <si>
     <t>Картридж Canon 056  3007C002   DN-CAN-056  DAYTON</t>
   </si>
   <si>
-    <t>немає</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж Canon 057  DN-CAN-057  DAYTON</t>
   </si>
   <si>
     <t>Картридж Canon 057H  DN-CAN-057H  DAYTON</t>
   </si>
   <si>
     <t>Картридж Canon 070  DN-CAN-070  DAYTON</t>
   </si>
   <si>
     <t>Картридж Canon 070H  DN-CAN-070H  DAYTON</t>
   </si>
   <si>
     <t>Картридж Canon 071  DN-CAN-071  DAYTON</t>
   </si>
   <si>
+    <t>очікується 14-09</t>
+  </si>
+  <si>
     <t>Картридж Canon 071H  DN-CAN-071H  DAYTON</t>
   </si>
   <si>
     <t>Картридж Canon E30  DN-CAN-NTE30  DAYTON</t>
   </si>
   <si>
     <t>Картридж Canon T06  DN-CAN-T06  DAYTON</t>
   </si>
   <si>
     <t>Картридж Canon T08  DN-CAN-T08  DAYTON</t>
   </si>
   <si>
     <t>Картридж Canon T13  DN-CAN-T13  DAYTON</t>
   </si>
   <si>
+    <t>Тонер-картридж Canon C-EXV42  6908B002  туба  DN-CAN-EXV42  DAYTON</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV60  DN-CAN-EXV60  DAYTON</t>
+  </si>
+  <si>
     <t xml:space="preserve">	Картриджі HP лазерні монохромні</t>
   </si>
   <si>
-    <t>Драм картридж HP LJ CF219A  19A   DN-HP-NT219  DAYTON</t>
-[...5 lines deleted...]
-    <t>Драм картридж HP LJ CF232A  32A / Canon 051  DN-WB-HP-NT232-U  DAYTON</t>
+    <t>Драм-картридж HP CF219A  19A   DN-HP-NT219  DAYTON</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF232A  32A   DN-HP-NT232  DAYTON</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF232A  32A / Canon 051  DN-WB-HP-NT232-U  DAYTON</t>
   </si>
   <si>
     <t>Картридж HP 106A  W1106A   DN-HP-NT1106A  DAYTON</t>
   </si>
   <si>
     <t>Картридж HP 136A  W1360A   DN-HP-W1360A  DAYTON</t>
   </si>
   <si>
     <t>Картридж HP 136X  W1360X   DN-HP-W1360X  DAYTON</t>
   </si>
   <si>
-    <t>у резерві очікується 24-07</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж HP 142A  W1420A   DN-HP-W1420A  DAYTON</t>
   </si>
   <si>
     <t>Картридж HP 150A W1500A  DN-HP-W1500A  DAYTON</t>
   </si>
   <si>
     <t>Картридж HP 151A  W1510A   DN-HP-W1510A  DAYTON</t>
   </si>
   <si>
     <t>Картридж HP 151X  W1510X   DN-HP-W1510X  DAYTON</t>
   </si>
   <si>
-    <t>Картридж HP LJ C7115  NT7115 , DAYTON</t>
-[...59 lines deleted...]
-    <t>Тонер-картридж HP LJ CF233A  DN-HP-CF233A  DAYTON</t>
+    <t>Картридж HP C7115  NT7115 , DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж HP CB435A/CB436A/CE285A/Canon 712/725,  DN-HP-NT435 , DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж HP CE255A/Canon 724  NT255U  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж HP CE278A,  №78A / Canon 726/ Canon 728, DN-HP-NT278, DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж HP CE505A  05A /CF280A  80A , Canon 719/720  DN-HP-NT505 , DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж HP CE505X  05X /CF280X  80X , Canon 719H  DN-HP-NT505X  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж HP CF217A  DN-HP-NT217  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж HP CF217A  DN-HP-NT217LC  DAYTON  збільш. ресурс</t>
+  </si>
+  <si>
+    <t>Картридж HP CF226A  26A , Canon 052  DN-HP-NT226A-U  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж HP CF226X  NT226X , DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж HP CF230A  30A , Canon 051  DN-HP-NT230-U  1.6k DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж HP CF230X  30X , Canon 051H  DN-HP-NT230X-U  DAYTON </t>
+  </si>
+  <si>
+    <t>Картридж HP CF244A  DN-HP-NT244A  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж HP CF259A  DN-HP-NT259A-U  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж HP CF259X  DN-HP-NT259X-U  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж HP CF283X/Canon 737  DN-HP-NT283X  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж HP CF289A  89A   DN-HP-NT289A-U  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж HP CF289A  89A / Canon 056L  версія без чіпа   DN-HP-NT289A  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2612A/ Canon 703  7616A005 / FX-10  DN-HP-NT2612  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5949A/Q7553A,  №49A/№53A , Canon 715  DN-HP-NT7553 , DAYTON</t>
+  </si>
+  <si>
+    <t>Тонер-картридж HP CF233A  DN-HP-CF233A  DAYTON</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Pantum лазерні монохромні</t>
   </si>
   <si>
-    <t>Драм картридж Pantum DL-420 P3010D/M6700D/M7100DN  DN-PANT-DL420  DAYTON</t>
+    <t>Драм-картридж Pantum DL-420 P3010D/M6700D/M7100DN  DN-PANT-DL420  DAYTON</t>
   </si>
   <si>
     <t>Картридж Pantum PC-211EV  DN-PANT-PC211EV  DAYTON</t>
   </si>
   <si>
     <t>Картридж Pantum TL-420H  DN-PANT-TL420H  DAYTON</t>
   </si>
   <si>
     <t>Картридж Pantum TL-420X  DN-PANT-TL420X  DAYTON</t>
   </si>
   <si>
-    <t>очікується 27-07</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж Pantum TL-5120HP  DN-PANT-TL5120HP  DAYTON</t>
   </si>
   <si>
     <t>Картридж Pantum TL-5120XP  DN-PANT-TL5120XP  DAYTON</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Samsung лазерні монохромні</t>
   </si>
   <si>
     <t>Картридж Samsung ML-1210D3  DN-SAM-NT1210  DAYTON</t>
   </si>
   <si>
     <t>Картридж Samsung ML-1610D2/ML-2010D3 /SCX-4521D3, Xerox 106R01159  DN-SAM-NT119S  DAYTON</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D101S  DN-SAM-NT101S  DAYTON</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D104S  DN-SAM-NT104S  1.5k DAYTON</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D108S  DN-SAM-NT108S  DAYTON</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D111S  NT111S  DAYTON</t>
@@ -1470,75 +1476,66 @@
   <si>
     <t>Картридж Samsung MLT-D115L  DN-SAM-NT115L  DAYTON</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D117S  DN-SAM-NT117S  DAYTON</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D209L  DN-SAM-NT209L  DAYTON</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Xerox лазерні монохромні</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01373,  DN-XER-NTR01373 , DAYTON</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01374,  DN-XER-NTR01374 , DAYTON</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01487  WC 3210/3220 ,  MAX   DN-XER-NTR01487  DAYTON</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02181  DN-XER-NTR02181   Phaser 3010  DAYTON</t>
   </si>
   <si>
-    <t>Картридж Xerox 106R02183  DN-XER-NTR02183   Phaser 3010  DAYTON</t>
+    <t>Картридж Xerox 106R02183 для Phaser 3010  DN-XER-NTR02183  DAYTON</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02310  WC 3315/3325   DN-XER-NTR02310  DAYTON</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02773  Phaser 3020/WorkCentre 3025   DN-XER-NTR02773  DAYTON</t>
   </si>
   <si>
     <t>Картридж Xerox 108R00909  DN-XER-NTR00909  DAYTON</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 106R04348  B205   DN-XER-NTR04348  DAYTON</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox WC M118, 006R01179  NTR01179  DAYTON</t>
-  </si>
-[...7 lines deleted...]
-    <t>Тонер-картридж Canon C-EXV60  DN-CAN-EXV60  DAYTON</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1943,51 +1940,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I96"/>
+  <dimension ref="A1:I94"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -2116,1883 +2113,2004 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>33450</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>516.67</v>
+        <v>514.9400000000001</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>28074</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>15</v>
       </c>
       <c r="F12" s="1">
-        <v>257.89</v>
+        <v>257.03</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
       <c r="I13" s="1"/>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="3"/>
       <c r="B14" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>28080</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>403.65</v>
+        <v>402.3</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="1" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>29950</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>442.67</v>
+        <v>441.19</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="1" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>33442</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>1100.62</v>
+        <v>1096.94</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>33431</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>667.37</v>
+        <v>665.14</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="1" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>33432</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>834.21</v>
+        <v>831.42</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="1" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>32619</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>1286.3</v>
+        <v>1282</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="1" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>32620</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>2249.23</v>
+        <v>2139.79</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="1" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>32613</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>850.36</v>
+        <v>847.51</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="1" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>32614</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>1017.2</v>
+        <v>1013.8</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="1" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>22754</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>999.71</v>
+        <v>996.36</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>32621</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>2179.71</v>
+        <v>2172.42</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>32622</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>2836.76</v>
+        <v>2827.28</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>33451</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>1883.7</v>
+        <v>1877.4</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
-      <c r="B28" s="1"/>
-[...3 lines deleted...]
-      <c r="F28" s="1"/>
+      <c r="B28" s="1">
+        <v>33452</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D28" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+      <c r="F28" s="1">
+        <v>509.58</v>
+      </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
-[...13 lines deleted...]
-      <c r="I29" s="3"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I28" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" outlineLevel="2">
+      <c r="A29" s="1"/>
+      <c r="B29" s="1">
+        <v>32617</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D29" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+      <c r="F29" s="1">
+        <v>563.22</v>
+      </c>
+      <c r="G29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
-      <c r="B30" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B30" s="1"/>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1"/>
+      <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
-      <c r="I30" s="1" t="s">
-[...24 lines deleted...]
-      </c>
+      <c r="I30" s="1"/>
+    </row>
+    <row r="31" spans="1:9" outlineLevel="1">
+      <c r="A31" s="3"/>
+      <c r="B31" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3"/>
+      <c r="E31" s="3"/>
+      <c r="F31" s="3"/>
+      <c r="G31" s="3"/>
+      <c r="H31" s="3"/>
+      <c r="I31" s="3"/>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>33464</v>
+        <v>28078</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>451.64</v>
+        <v>407.66</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>28077</v>
+        <v>23001</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>608.17</v>
+        <v>434.48</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>31728</v>
+        <v>33464</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>796.54</v>
+        <v>450.13</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>31729</v>
+        <v>28077</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F35" s="1">
-        <v>1065.64</v>
+        <v>606.13</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
-[...1 lines deleted...]
-        <v>40</v>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I35" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>33443</v>
+        <v>31728</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>1614.6</v>
+        <v>793.87</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>32618</v>
+        <v>31729</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>880.85</v>
+        <v>1062.07</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>32615</v>
+        <v>33443</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>1372.41</v>
+        <v>1609.2</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H38" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I38" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>32616</v>
+        <v>32618</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>1883.7</v>
+        <v>877.91</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H39" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I39" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>22756</v>
+        <v>32615</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>565.11</v>
+        <v>1367.82</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H40" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I40" s="1" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>21735</v>
+        <v>32616</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>308.12</v>
+        <v>1877.4</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
-[...1 lines deleted...]
-        <v>22</v>
+      <c r="H41" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I41" s="1" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>22758</v>
+        <v>22756</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>723.88</v>
+        <v>563.22</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>21736</v>
+        <v>21735</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>15</v>
       </c>
       <c r="F43" s="1">
-        <v>304.08</v>
+        <v>307.09</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H43" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I43" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>21737</v>
+        <v>22758</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>322.92</v>
+        <v>721.46</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H44" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I44" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>22760</v>
+        <v>21736</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F45" s="1">
-        <v>479</v>
+        <v>303.07</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I45" s="1" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>22880</v>
+        <v>21737</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F46" s="1">
-        <v>357.9</v>
+        <v>321.84</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
-[...1 lines deleted...]
-        <v>22</v>
+      <c r="H46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I46" s="1" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>22881</v>
+        <v>22760</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>429.66</v>
+        <v>477.4</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I47" s="1" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>28085</v>
+        <v>22880</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F48" s="1">
-        <v>509.05</v>
+        <v>356.71</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H48" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I48" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>22762</v>
+        <v>22881</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F49" s="1">
-        <v>608.17</v>
+        <v>428.23</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
-[...1 lines deleted...]
-        <v>22</v>
+      <c r="H49" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I49" s="1" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>27810</v>
+        <v>28085</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>396.03</v>
+        <v>507.35</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I50" s="1" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>28084</v>
+        <v>22762</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>479</v>
+        <v>606.13</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I51" s="5" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>28086</v>
+        <v>27810</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>328.3</v>
+        <v>394.7</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>30656</v>
+        <v>28084</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>597.4</v>
+        <v>477.4</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H53" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I53" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>30655</v>
+        <v>28086</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>829.73</v>
+        <v>327.2</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H54" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I54" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>22761</v>
+        <v>30656</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>336.38</v>
+        <v>595.4</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
+      <c r="H55" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I55" s="1" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>30657</v>
+        <v>30655</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>2277.03</v>
+        <v>826.95</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H56" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I56" s="1" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>28087</v>
+        <v>22761</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F57" s="1">
-        <v>538.2</v>
+        <v>335.25</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H57" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I57" s="1" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>21734</v>
+        <v>30657</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>299.15</v>
+        <v>2269.42</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H58" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I58" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>21733</v>
+        <v>28087</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>511.29</v>
+        <v>536.4</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I59" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>24157</v>
+        <v>21734</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F60" s="1">
-        <v>285.25</v>
+        <v>298.15</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H60" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I60" s="1" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
-      <c r="B61" s="1"/>
-[...3 lines deleted...]
-      <c r="F61" s="1"/>
+      <c r="B61" s="1">
+        <v>21733</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D61" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E61" s="1">
+        <v>10</v>
+      </c>
+      <c r="F61" s="1">
+        <v>509.58</v>
+      </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
-[...13 lines deleted...]
-      <c r="I62" s="3"/>
+      <c r="H61" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I61" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" outlineLevel="2">
+      <c r="A62" s="1"/>
+      <c r="B62" s="1">
+        <v>24157</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D62" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E62" s="1">
+        <v>1</v>
+      </c>
+      <c r="F62" s="1">
+        <v>284.29</v>
+      </c>
+      <c r="G62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I62" s="5" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
-      <c r="B63" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B63" s="1"/>
+      <c r="C63" s="1"/>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1"/>
+      <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
-      <c r="I63" s="5" t="s">
-[...24 lines deleted...]
-      </c>
+      <c r="I63" s="1"/>
+    </row>
+    <row r="64" spans="1:9" outlineLevel="1">
+      <c r="A64" s="3"/>
+      <c r="B64" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="C64" s="3"/>
+      <c r="D64" s="3"/>
+      <c r="E64" s="3"/>
+      <c r="F64" s="3"/>
+      <c r="G64" s="3"/>
+      <c r="H64" s="3"/>
+      <c r="I64" s="3"/>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>33445</v>
+        <v>33446</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>688.9</v>
+        <v>1239.08</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="1"/>
+      <c r="H65" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I65" s="5" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>33444</v>
+        <v>33447</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>1119.01</v>
+        <v>584.6799999999999</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="1"/>
+      <c r="H66" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I66" s="1" t="s">
-        <v>71</v>
+        <v>29</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>33448</v>
+        <v>33445</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>796.54</v>
+        <v>686.59</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I67" s="5" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>33449</v>
+        <v>33444</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>1017.2</v>
+        <v>1115.27</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
+      <c r="H68" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I68" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
-      <c r="B69" s="1"/>
-[...3 lines deleted...]
-      <c r="F69" s="1"/>
+      <c r="B69" s="1">
+        <v>33448</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D69" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E69" s="1">
+        <v>1</v>
+      </c>
+      <c r="F69" s="1">
+        <v>793.87</v>
+      </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="1"/>
-[...13 lines deleted...]
-      <c r="I70" s="3"/>
+      <c r="H69" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I69" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" outlineLevel="2">
+      <c r="A70" s="1"/>
+      <c r="B70" s="1">
+        <v>33449</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D70" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E70" s="1">
+        <v>1</v>
+      </c>
+      <c r="F70" s="1">
+        <v>1013.8</v>
+      </c>
+      <c r="G70" s="1"/>
+      <c r="H70" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I70" s="5" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
-      <c r="B71" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B71" s="1"/>
+      <c r="C71" s="1"/>
+      <c r="D71" s="1"/>
+      <c r="E71" s="1"/>
+      <c r="F71" s="1"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
-      <c r="I71" s="5" t="s">
-[...8 lines deleted...]
-      <c r="C72" s="1" t="s">
+      <c r="I71" s="1"/>
+    </row>
+    <row r="72" spans="1:9" outlineLevel="1">
+      <c r="A72" s="3"/>
+      <c r="B72" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="D72" s="1">
-[...12 lines deleted...]
-      </c>
+      <c r="C72" s="3"/>
+      <c r="D72" s="3"/>
+      <c r="E72" s="3"/>
+      <c r="F72" s="3"/>
+      <c r="G72" s="3"/>
+      <c r="H72" s="3"/>
+      <c r="I72" s="3"/>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>28083</v>
+        <v>23505</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>10</v>
       </c>
       <c r="F73" s="1">
-        <v>417.11</v>
+        <v>636.08</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H73" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I73" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>22764</v>
+        <v>24756</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>442.22</v>
+        <v>632.95</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H74" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I74" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>24755</v>
+        <v>28083</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>10</v>
       </c>
       <c r="F75" s="1">
-        <v>532.8200000000001</v>
+        <v>415.71</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="1"/>
+      <c r="H75" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I75" s="5" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>24158</v>
+        <v>22764</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>422.49</v>
+        <v>440.74</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="1"/>
+      <c r="H76" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I76" s="5" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>22765</v>
+        <v>24755</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F77" s="1">
-        <v>672.75</v>
+        <v>531.04</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="1"/>
+      <c r="H77" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I77" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>22766</v>
+        <v>24158</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>645.84</v>
+        <v>421.07</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="1"/>
+      <c r="H78" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I78" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>22768</v>
+        <v>22765</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>888.03</v>
+        <v>659.77</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="1"/>
+      <c r="H79" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I79" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
-      <c r="B80" s="1"/>
-[...3 lines deleted...]
-      <c r="F80" s="1"/>
+      <c r="B80" s="1">
+        <v>22766</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D80" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E80" s="1">
+        <v>1</v>
+      </c>
+      <c r="F80" s="1">
+        <v>643.6799999999999</v>
+      </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="1"/>
-[...13 lines deleted...]
-      <c r="I81" s="3"/>
+      <c r="H80" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I80" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" outlineLevel="2">
+      <c r="A81" s="1"/>
+      <c r="B81" s="1">
+        <v>22768</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D81" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E81" s="1">
+        <v>1</v>
+      </c>
+      <c r="F81" s="1">
+        <v>885.0599999999999</v>
+      </c>
+      <c r="G81" s="1"/>
+      <c r="H81" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I81" s="5" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
-      <c r="B82" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B82" s="1"/>
+      <c r="C82" s="1"/>
+      <c r="D82" s="1"/>
+      <c r="E82" s="1"/>
+      <c r="F82" s="1"/>
       <c r="G82" s="1"/>
       <c r="H82" s="1"/>
-      <c r="I82" s="5" t="s">
-[...8 lines deleted...]
-      <c r="C83" s="1" t="s">
+      <c r="I82" s="1"/>
+    </row>
+    <row r="83" spans="1:9" outlineLevel="1">
+      <c r="A83" s="3"/>
+      <c r="B83" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="D83" s="1">
-[...12 lines deleted...]
-      </c>
+      <c r="C83" s="3"/>
+      <c r="D83" s="3"/>
+      <c r="E83" s="3"/>
+      <c r="F83" s="3"/>
+      <c r="G83" s="3"/>
+      <c r="H83" s="3"/>
+      <c r="I83" s="3"/>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>28088</v>
+        <v>33462</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>807.3</v>
+        <v>761.6900000000001</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="1"/>
+      <c r="H84" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I84" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>33459</v>
+        <v>33463</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>242.19</v>
+        <v>804.6</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="1"/>
+      <c r="H85" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I85" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>33460</v>
+        <v>28088</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>213.49</v>
+        <v>804.6</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="1"/>
+      <c r="H86" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I86" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>33436</v>
+        <v>33459</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>871.88</v>
+        <v>241.38</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="1"/>
+      <c r="H87" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I87" s="5" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>33461</v>
+        <v>33460</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>403.65</v>
+        <v>212.77</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H88" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I88" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>23526</v>
+        <v>33436</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>772.3200000000001</v>
+        <v>868.97</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="1"/>
+      <c r="H89" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I89" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>33458</v>
+        <v>33461</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>796.54</v>
+        <v>402.3</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="1"/>
+      <c r="H90" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I90" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>22878</v>
+        <v>23526</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F91" s="1">
-        <v>861.12</v>
+        <v>769.73</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="1"/>
+      <c r="H91" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I91" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
-      <c r="B92" s="1"/>
-[...3 lines deleted...]
-      <c r="F92" s="1"/>
+      <c r="B92" s="1">
+        <v>33458</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D92" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E92" s="1">
+        <v>1</v>
+      </c>
+      <c r="F92" s="1">
+        <v>793.87</v>
+      </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="1"/>
-[...15 lines deleted...]
-    <row r="94" spans="1:9" outlineLevel="1">
+      <c r="H92" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I92" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" outlineLevel="2">
+      <c r="A93" s="1"/>
+      <c r="B93" s="1">
+        <v>22878</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D93" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E93" s="1">
+        <v>1</v>
+      </c>
+      <c r="F93" s="1">
+        <v>858.24</v>
+      </c>
+      <c r="G93" s="1"/>
+      <c r="H93" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I93" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9">
       <c r="A94" s="1"/>
-      <c r="B94" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B94" s="1"/>
+      <c r="C94" s="1"/>
+      <c r="D94" s="1"/>
+      <c r="E94" s="1"/>
+      <c r="F94" s="1"/>
       <c r="G94" s="1"/>
       <c r="H94" s="1"/>
-      <c r="I94" s="1" t="s">
-[...35 lines deleted...]
-      <c r="I96" s="1"/>
+      <c r="I94" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
     <mergeCell ref="B14:I14"/>
-    <mergeCell ref="B29:I29"/>
-[...3 lines deleted...]
-    <mergeCell ref="B93:I93"/>
+    <mergeCell ref="B31:I31"/>
+    <mergeCell ref="B64:I64"/>
+    <mergeCell ref="B72:I72"/>
+    <mergeCell ref="B83:I83"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>