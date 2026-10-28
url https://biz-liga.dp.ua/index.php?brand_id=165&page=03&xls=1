--- v1 (2026-09-12)
+++ v2 (2026-10-28)
@@ -48,1379 +48,1521 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother DCP-L2500, Brother DCP-L2520, Brother DCP-L2540, Brother DCP-L2560, Brother HL-L2300, Brother HL-L2340, Brother HL-L2360, Brother HL-L2365, Brother MFC-L2700, Brother MFC-L2720, Brother MFC-L2740. Ресурс  стор.  12000</t>
         </r>
       </text>
     </comment>
     <comment ref="C12" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">HL-L2402D/L2442DW/L2447DW/L2460DN/DCP-L2600D/L2622DW/L2640DN/MFC-L2802DW/L2802DN/L2862DW  15 000 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C13" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Brother TN-1075 идеально подходит для принтера Brother DCP-1510, Brother DCP-1512, Brother DCP-1610, Brother DCP-1612, Brother HL-1110, Brother HL-1112, Brother HL-1210, Brother HL-1212, Brother MFC-1810, Brother MFC-1815, Brother MFC-1912. Ресурс  стор.  1000</t>
         </r>
       </text>
     </comment>
+    <comment ref="C14" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Brother HL-1202/1223/DCP-1602/1623, TN-1095</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C15" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Brother HL-L2300/2305/2320/2340/2360/2365/2380, DCP-L2500/2520/2525/2540/2560/MFC-L2700/2705/2720/2740/HL-2260, MFC-L2700/L2740, Lenovo 2605D/Fuji Xerox Docuprint M225/228, CT202329/TN-2335</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C16" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сумісні картриджі	TN-2590
+Сумісні пристрої	Brother DCP-L2600, Brother DCP-L2622, Brother HL-L2442, Brother MFC-L2802, Brother MFC-L2862  1 200 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C17" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сумісні картриджі	TN-2590XL
+Сумісні пристрої	Brother DCP-L2600, Brother DCP-L2622, Brother HL-L2442, Brother MFC-L2802, Brother MFC-L2862  3 000 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C20" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Аналог Canon 049 идеально подходит для принтера Canon LBP-110, Canon LBP-112, Canon LBP-113, Canon MF-110, Canon MF-112, Canon MF-113.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C16" authorId="0">
+    <comment ref="C21" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-650, Canon LBP-653, Canon LBP-654, Canon MF-730, Canon MF-732, Canon MF-734, Canon MF-735. Ресурс  стор. 1600</t>
         </r>
       </text>
     </comment>
-    <comment ref="C17" authorId="0">
+    <comment ref="C22" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP325 Series, MF542/MF543 Series  5 100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C18" authorId="0">
+    <comment ref="C23" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP223/LBP226/LBP228/LBP233 Series, MF443/MF445/MF446/MF449/MF453/MF455 Series  3 100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C19" authorId="0">
+    <comment ref="C24" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP223/LBP226/LBP228/LBP233 Series, MF443/MF445/MF446/MF449/MF/453/MF455 Series  10 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C20" authorId="0">
+    <comment ref="C25" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-Sensys LBP-243, Canon i-Sensys LBP-246, Canon i-Sensys MF-461, Canon i-Sensys MF-463, Canon i-Sensys MF-465, Canon LBP-240, Canon MF-460  3 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C21" authorId="0">
+    <comment ref="C26" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-Sensys LBP-243, Canon i-Sensys LBP-246, Canon i-Sensys MF-461, Canon i-Sensys MF-463, Canon i-Sensys MF-465, Canon LBP-240, Canon MF-460  10200 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C22" authorId="0">
+    <comment ref="C27" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-Sensys LBP-122, Canon i-Sensys MF-272, Canon i-Sensys MF-275, Canon LBP-120, Canon MF-270  1200 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C23" authorId="0">
+    <comment ref="C28" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-Sensys LBP-122, Canon i-Sensys MF-272, Canon i-Sensys MF-275, Canon LBP-120, Canon MF-270  2500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C24" authorId="0">
+    <comment ref="C29" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сумісні картриджі	072  5647C002 
+Сумісні пристрої	Canon i-Sensys LBP-170, Canon i-Sensys LBP-171, Canon i-Sensys LBP-172, Canon i-Sensys MF-284, Canon i-Sensys MF-286, Canon i-Sensys MF-287, Canon i-Sensys MF-288, Canon i-Sensys MF-289
+Ресурс  стор.  1500</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C30" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сумісні картриджі	072H  5648C002 
+Сумісні пристрої	Canon i-Sensys LBP-170, Canon i-Sensys LBP-171, Canon i-Sensys LBP-172, Canon i-Sensys MF-284, Canon i-Sensys MF-286, Canon i-Sensys MF-287, Canon i-Sensys MF-288, Canon i-Sensys MF-289
+Ресурс  стор.  4100</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C31" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon FC-108/128/200/208/220 /228/336/PC-860/880/890, E30/ E16, збільшеної ємкості 4k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C25" authorId="0">
+    <comment ref="C32" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR1643/1643i/1643iF  18 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C26" authorId="0">
+    <comment ref="C33" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS X1238i/X1238iF/X1238P/X1238Pr  10 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C27" authorId="0">
+    <comment ref="C34" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">imageCLASS X-MF1440, X1440i, X1140iF, X1440P, X1440PR  10 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C28" authorId="0">
+    <comment ref="C35" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR-2202, Canon iR-2204, Canon iR-2206, Canon iR-2224  10 200 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C29" authorId="0">
+    <comment ref="C36" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">IR2425  10 200 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C32" authorId="0">
+    <comment ref="C39" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CF219A  19A  идеально подходит для принтера HP LJ Pro M101, HP LJ Pro M102, HP LJ Pro M103, HP LJ Pro M104, HP LJ Pro M129, HP LJ Pro M130, HP LJ Pro M132.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C33" authorId="0">
+    <comment ref="C40" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M203/M227, CF232A/32A 23000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C34" authorId="0">
+    <comment ref="C41" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M203/M227/Canon LBP-162/MF264/267/269, CF232A/32A/Canon 051/2170C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C35" authorId="0">
+    <comment ref="C42" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro MFP 135a/135w/137fnw HP Laser 107a/107w  1 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C36" authorId="0">
+    <comment ref="C43" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: W1360A  136A 
 Сумісні пристрої: HP LJ M211, HP LJ M212, HP LJ M236</t>
         </r>
       </text>
     </comment>
-    <comment ref="C37" authorId="0">
+    <comment ref="C44" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: W1360X  136X 
 Сумісні пристрої: HP LJ M211, HP LJ M212, HP LJ M236</t>
         </r>
       </text>
     </comment>
-    <comment ref="C38" authorId="0">
+    <comment ref="C45" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet M110, M111, M139e-M142e, MFP M140. Ресурс  стор.  950</t>
         </r>
       </text>
     </comment>
-    <comment ref="C39" authorId="0">
+    <comment ref="C46" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">M111a/111w/141a/141w  975 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C40" authorId="0">
+    <comment ref="C47" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro 4003, HP LJ Pro 4103  3 050 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C41" authorId="0">
+    <comment ref="C48" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro 4003, HP LJ Pro 4103  9700 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C42" authorId="0">
+    <comment ref="C49" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/1005/1200/1220/3300/3330/3380 Series; Canon Laser Shot LBP1210  2500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C43" authorId="0">
+    <comment ref="C50" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1005/1006/1102/1505/M 1120/1132/1212/1522/Canon LBP- 3010/3250/6000/MF3010, CB435A, CB436A, CE285A, 712 1870B002 , 713 1871B002  , 725 3484B002 , универсальный! Ресурс 2k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C44" authorId="0">
+    <comment ref="C51" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise P3015 Series, Enterprise 500 M525 Series, Enterprise flow MFP M525c, Pro M521 Series  6 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C45" authorId="0">
+    <comment ref="C52" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CE278A, Canon 726/728 может заменить картридж Canon 726  3483B002 , Canon 728  3500B002 , HP CE278A. для принтера Canon LBP-6200, Canon LBP-6230, Canon FAX-L150, Canon FAX-L170, Canon FAX-L410, Canon MF-4410, Canon MF-4430, Canon MF-4450, Canon MF-4550, Canon MF-4570, Canon MF-4580, Canon MF-4730, Canon MF-4750, Canon MF-4780, Canon MF-4870, Canon MF-4890, Canon PC-D520, Canon PC-D550, HP LJ Pro M1530, HP LJ Pro M1536, HP LJ Pro P1560, HP LJ Pro P1566, HP LJ Pro P1600, HP LJ Pro P1606. Ресурс  стор.  2100</t>
         </r>
       </text>
     </comment>
-    <comment ref="C46" authorId="0">
+    <comment ref="C53" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">аналог HP CE505A  05A /CF280A  80A , Canon 719/720 может заменить картридж Canon 719 3479B002  , Canon 720 2617B002  , HP CE505A, HP CF280X. Canon LBP-251, Canon LBP-252, Canon LBP-253, Canon LBP-6300, Canon LBP-6310, Canon LBP-6650, Canon LBP-6670, Canon LBP-6680, Canon MF-411, Canon MF-416, Canon MF-418, Canon MF-419, Canon MF-5840, Canon MF-5880, Canon MF-5940, Canon MF-5980, Canon MF-6140, Canon MF-6180, Canon MF-6640, Canon MF-6680, HP LJ P2030, HP LJ P2035, HP LJ P2050, HP LJ P2055, HP LJ Pro M401, HP LJ Pro M425. Ресурс 2300 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C47" authorId="0">
+    <comment ref="C54" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">совместимый аналог HP CE505X  05X /CF280X  80X , Canon 719H идеально подходит для принтера Canon LBP-251, Canon LBP-252, Canon LBP-253, Canon LBP-6300, Canon LBP-6310, Canon LBP-6650, Canon LBP-6670, Canon LBP-6680, Canon MF-411, Canon MF-416, Canon MF-418, Canon MF-419, Canon MF-5840, Canon MF-5880, Canon MF-5940, Canon MF-5980, Canon MF-6140, Canon MF-6180, HP LJ P2050, HP LJ P2055, HP LJ Pro M401, HP LJ Pro M425. Ресурс  стр.  6900</t>
         </r>
       </text>
     </comment>
-    <comment ref="C48" authorId="0">
+    <comment ref="C55" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series  1600 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C49" authorId="0">
+    <comment ref="C56" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CF217A  17A   повыш. ресурс  идеально подходит для принтера HP LJ Pro M101, HP LJ Pro M102, HP LJ Pro M129, HP LJ Pro M130. Ресурс  стр.  6000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C50" authorId="0">
+    <comment ref="C57" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CF226A  26A , Canon 052 идеально подходит для принтера Canon LBP-212, Canon LBP-215, Canon MF-421, Canon MF-426, Canon MF-428, Canon MF-429, HP LJ Pro M402, HP LJ Pro MFP M426. Ресурс  стор.  3100</t>
         </r>
       </text>
     </comment>
-    <comment ref="C51" authorId="0">
+    <comment ref="C58" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/426, CF226X, Black 9000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C52" authorId="0">
+    <comment ref="C59" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CF230A  30A , Canon 051 для Canon LBP-160, Canon LBP-162, Canon MF-260, Canon MF-264, Canon MF-267, Canon MF-269, HP LJ Pro M203, HP LJ Pro M227.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C53" authorId="0">
+    <comment ref="C60" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CF230X  30X , Canon 051H для Canon LBP-160, Canon LBP-162, Canon MF-260, Canon MF-264, Canon MF-267, Canon MF-269, HP LJ Pro M203, HP LJ Pro M227</t>
         </r>
       </text>
     </comment>
-    <comment ref="C54" authorId="0">
+    <comment ref="C61" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">аналог HP CF244A  44A  идеально подходит для принтера HP LJ Pro M15, HP LJ Pro M16, HP LJ Pro M28, HP LJ Pro M29.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C55" authorId="0">
+    <comment ref="C62" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M304/ M404/ MFP M428. Використовуються нові корпуси, комплектуючі та повнофункціональні чіпи.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C56" authorId="0">
+    <comment ref="C63" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M304/ M404/ MFP M428. Використовуються нові корпуси, комплектуючі та повнофункціональні чіпи.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C57" authorId="0">
+    <comment ref="C64" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">аналог HP CF283X  83X , Canon 737 может заменить картридж Canon 737  9435B002 , HP CF283X..для принтера Canon LBP-151, Canon MF-211, Canon MF-212, Canon MF-216, Canon MF-217, Canon MF-226, Canon MF-229, Canon MF-231, Canon MF-232, Canon MF-237, Canon MF-244, Canon MF-247, Canon MF-249, HP LJ Pro M201, HP LJ Pro M225.  Ресурс  стор.  2200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C58" authorId="0">
+    <comment ref="C65" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LASERJET ENTERPRISE M507/ MFP M528. Використовуються нові корпуси, комплектуючі та повнофункціональні чіпи.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C59" authorId="0">
+    <comment ref="C66" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для принтера HP LJ M507, HP LJ M528. Ресурс 5000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C60" authorId="0">
+    <comment ref="C67" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f, i-SENSYS LBP2900/ B / 3000  2000 стор   HP LJ Q2612A/ Canon 703  7616A005 / FX-10</t>
         </r>
       </text>
     </comment>
-    <comment ref="C61" authorId="0">
+    <comment ref="C68" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet P2015/2015d/2015n/M2727/1160/
 1320/1320N/3390/3392
 Canon LBP3310/3370/3300  3000 стр   Q5949A, Q7553A, Canon 715 1975B002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C62" authorId="0">
+    <comment ref="C69" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M105, HP LJ Pro M106, HP LJ Pro M133, HP LJ Pro M134  2500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C65" authorId="0">
+    <comment ref="C72" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302  12 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C66" authorId="0">
+    <comment ref="C73" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum-M6500, Pantum-M6507, Pantum-M6550, Pantum-M6607, Pantum-P2050, Pantum-P2200, Pantum-P2207, Pantum-P2500, Pantum-P2507  1600 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C67" authorId="0">
+    <comment ref="C74" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: TL-420H
 Сумісні пристрої: Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302  3 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C68" authorId="0">
+    <comment ref="C75" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302  6 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C69" authorId="0">
+    <comment ref="C76" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для BM5100ADN/BM5100ADW/BP5100DN/BP5100DW 6000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C70" authorId="0">
+    <comment ref="C77" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для BM5100ADN/BM5100ADW/BP5100DN/BP5100DW 15000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C73" authorId="0">
+    <comment ref="C80" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1010/1020M/1210/1220M/
 1250/1430/SF555P, 
 Xerox Phaser 3110/3210, 
 Lexmark E210/212  3000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C74" authorId="0">
+    <comment ref="C81" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">аналог Samsung ML-1610D2/ML-2010D3 /SCX-4521D3, Xerox 106R01159 может заменить картридж Samsung ML-1610D2, Samsung ML-2010D3, Samsung MLT-D119S, Samsung SCX-4521D3, Xerox 106R01159. Samsung ML-1610D2/ML-2010D3 /SCX-4521D3, Xerox 106R01159 идеально подходит для принтера Samsung ML-1610, Samsung ML-1615, Samsung ML-2010, Samsung ML-2015, Samsung ML-2510, Samsung ML-2570, Samsung ML-2571, Samsung ML-1620, Samsung ML-1625, Samsung ML-2020, Samsung SCX-4321, Samsung SCX-4521, Xerox Phaser-3117, Xerox Phaser-3122, Xerox Phaser-3124, Xerox Phaser-3125. Ресурс 3000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C75" authorId="0">
+    <comment ref="C82" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2160, Samsung ML-2162, Samsung ML-2165, Samsung ML-2167, Samsung ML-2168, Samsung SCX-3400, Samsung SCX-3405, Samsung SCX-3407, Samsung SF-760.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C76" authorId="0">
+    <comment ref="C83" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">совместимый аналог Samsung MLT-D104S идеально подходит для принтера Samsung ML-1660, Samsung ML-1665, Samsung ML-1667, Samsung ML-1677, Samsung ML-1860, Samsung ML-1865, Samsung ML-1867, Samsung SCX-3200, Samsung SCX-3205, Samsung SCX-3207, Samsung SCX-3217, Samsung SCX-3220. Ресурс  стор.  1500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C77" authorId="0">
+    <comment ref="C84" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1640/ 1641/ 2240/ 2241  1500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C78" authorId="0">
+    <comment ref="C85" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SL-M2020  Xpress /SL-M2070  Xpress /MLT-D111S 1000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C79" authorId="0">
+    <comment ref="C86" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SL-M2620  Xpress , Samsung SL-M2670  Xpress , Samsung SL-M2820  Xpress , Samsung SL-M2830  Xpress , Samsung SL-M2870  Xpress , Samsung SL-M2880  Xpress , MLT-D115L 3000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C80" authorId="0">
+    <comment ref="C87" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX-4650/4655, MLT-D117S 2500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C81" authorId="0">
+    <comment ref="C88" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2855, Samsung SCX-4824, Samsung SCX-4826, Samsung SCX-4828, MLT-D209L 5k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C84" authorId="0">
+    <comment ref="C91" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 3250. Ресурс  стор.  3500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C85" authorId="0">
+    <comment ref="C92" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 3250. Ресурс  стор.  5000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C86" authorId="0">
+    <comment ref="C93" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">аналог Xerox 106R01487 может заменить картридж Xerox 106R01487. Xerox WorkCentre-3210, Xerox WorkCentre-3220.. Ресурс 4100 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C87" authorId="0">
+    <comment ref="C94" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser-3010, Xerox Phaser-3040, Xerox WorkCentre-3045  1000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C88" authorId="0">
+    <comment ref="C95" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser-3010, Xerox Phaser-3040, Xerox WorkCentre-3045  2070 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C89" authorId="0">
+    <comment ref="C96" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WorkCentre-3315, Xerox WorkCentre-3325. Ресурс  стор.  5000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C90" authorId="0">
+    <comment ref="C97" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser-3020, Xerox WorkCentre-3025  1 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C91" authorId="0">
+    <comment ref="C98" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser-3140, Xerox Phaser-3155, Xerox Phaser-3160 108R00909. Ресурс 2500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C92" authorId="0">
+    <comment ref="C99" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox-B205, Xerox-B210, Xerox-B215  3 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C93" authorId="0">
+    <comment ref="C100" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WorkCentre M118/CopyCentre C118, 006R01179 11k</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
-[...1 lines deleted...]
-    <t>12.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+  <si>
+    <t>28.10.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних монохромних принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Brother лазерні монохромні</t>
   </si>
   <si>
     <t>Драм-картридж Brother DR-2335  DN-BRO-DR2335  DAYTON</t>
   </si>
   <si>
+    <t>немає</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2590  DN-BRO-DR2590  DAYTON</t>
+  </si>
+  <si>
+    <t>на замовлення</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Brother TN-1075  DN-BRO-TN1075  DAYTON</t>
+  </si>
+  <si>
+    <t>в наявності</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Brother TN-1095  DN-BRO-TN1095  DAYTON</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Brother TN-2335  DN-BRO-TN2335  DAYTON</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Brother TN-2590  DN-BRO-TN2590  DAYTON</t>
+  </si>
+  <si>
     <t>new</t>
   </si>
   <si>
-    <t>на замовлення</t>
-[...5 lines deleted...]
-    <t>немає</t>
+    <t>Тонер-картридж Brother TN-2590XL  DN-BRO-TN2590XL  DAYTON</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Canon лазерні монохромні</t>
   </si>
   <si>
     <t>Драм-картридж Canon 049  DN-CAN-NT049-DR  DAYTON</t>
   </si>
   <si>
-    <t>в наявності</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж Canon 047  2164C002   DN-CAN-NT047  DAYTON</t>
   </si>
   <si>
     <t>Картридж Canon 056  3007C002   DN-CAN-056  DAYTON</t>
   </si>
   <si>
     <t>Картридж Canon 057  DN-CAN-057  DAYTON</t>
   </si>
   <si>
     <t>Картридж Canon 057H  DN-CAN-057H  DAYTON</t>
   </si>
   <si>
     <t>Картридж Canon 070  DN-CAN-070  DAYTON</t>
   </si>
   <si>
     <t>Картридж Canon 070H  DN-CAN-070H  DAYTON</t>
   </si>
   <si>
     <t>Картридж Canon 071  DN-CAN-071  DAYTON</t>
   </si>
   <si>
-    <t>очікується 14-09</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж Canon 071H  DN-CAN-071H  DAYTON</t>
   </si>
   <si>
+    <t>Картридж Canon 072, 1.5К  DN-CAN-072  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж Canon 072H, 4.1К  DN-CAN-072H  DAYTON</t>
+  </si>
+  <si>
     <t>Картридж Canon E30  DN-CAN-NTE30  DAYTON</t>
   </si>
   <si>
     <t>Картридж Canon T06  DN-CAN-T06  DAYTON</t>
   </si>
   <si>
     <t>Картридж Canon T08  DN-CAN-T08  DAYTON</t>
   </si>
   <si>
     <t>Картридж Canon T13  DN-CAN-T13  DAYTON</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV42  6908B002  туба  DN-CAN-EXV42  DAYTON</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV60  DN-CAN-EXV60  DAYTON</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі HP лазерні монохромні</t>
   </si>
   <si>
     <t>Драм-картридж HP CF219A  19A   DN-HP-NT219  DAYTON</t>
   </si>
   <si>
     <t>Драм-картридж HP CF232A  32A   DN-HP-NT232  DAYTON</t>
   </si>
   <si>
     <t>Драм-картридж HP CF232A  32A / Canon 051  DN-WB-HP-NT232-U  DAYTON</t>
   </si>
   <si>
     <t>Картридж HP 106A  W1106A   DN-HP-NT1106A  DAYTON</t>
   </si>
   <si>
+    <t>-20.80%</t>
+  </si>
+  <si>
     <t>Картридж HP 136A  W1360A   DN-HP-W1360A  DAYTON</t>
   </si>
   <si>
     <t>Картридж HP 136X  W1360X   DN-HP-W1360X  DAYTON</t>
   </si>
   <si>
     <t>Картридж HP 142A  W1420A   DN-HP-W1420A  DAYTON</t>
   </si>
   <si>
     <t>Картридж HP 150A W1500A  DN-HP-W1500A  DAYTON</t>
   </si>
   <si>
     <t>Картридж HP 151A  W1510A   DN-HP-W1510A  DAYTON</t>
   </si>
   <si>
     <t>Картридж HP 151X  W1510X   DN-HP-W1510X  DAYTON</t>
   </si>
   <si>
     <t>Картридж HP C7115  NT7115 , DAYTON</t>
   </si>
   <si>
     <t>Картридж HP CB435A/CB436A/CE285A/Canon 712/725,  DN-HP-NT435 , DAYTON</t>
   </si>
   <si>
     <t>Картридж HP CE255A/Canon 724  NT255U  DAYTON</t>
   </si>
   <si>
     <t>Картридж HP CE278A,  №78A / Canon 726/ Canon 728, DN-HP-NT278, DAYTON</t>
   </si>
   <si>
     <t>Картридж HP CE505A  05A /CF280A  80A , Canon 719/720  DN-HP-NT505 , DAYTON</t>
   </si>
   <si>
     <t>Картридж HP CE505X  05X /CF280X  80X , Canon 719H  DN-HP-NT505X  DAYTON</t>
   </si>
   <si>
     <t>Картридж HP CF217A  DN-HP-NT217  DAYTON</t>
   </si>
   <si>
     <t>Картридж HP CF217A  DN-HP-NT217LC  DAYTON  збільш. ресурс</t>
   </si>
   <si>
     <t>Картридж HP CF226A  26A , Canon 052  DN-HP-NT226A-U  DAYTON</t>
   </si>
   <si>
     <t>Картридж HP CF226X  NT226X , DAYTON</t>
   </si>
   <si>
+    <t>-6.64%</t>
+  </si>
+  <si>
     <t>Картридж HP CF230A  30A , Canon 051  DN-HP-NT230-U  1.6k DAYTON</t>
   </si>
   <si>
     <t>Картридж HP CF230X  30X , Canon 051H  DN-HP-NT230X-U  DAYTON </t>
   </si>
   <si>
     <t>Картридж HP CF244A  DN-HP-NT244A  DAYTON</t>
   </si>
   <si>
     <t>Картридж HP CF259A  DN-HP-NT259A-U  DAYTON</t>
   </si>
   <si>
     <t>Картридж HP CF259X  DN-HP-NT259X-U  DAYTON</t>
   </si>
   <si>
     <t>Картридж HP CF283X/Canon 737  DN-HP-NT283X  DAYTON</t>
   </si>
   <si>
     <t>Картридж HP CF289A  89A   DN-HP-NT289A-U  DAYTON</t>
   </si>
   <si>
     <t>Картридж HP CF289A  89A / Canon 056L  версія без чіпа   DN-HP-NT289A  DAYTON</t>
   </si>
   <si>
     <t>Картридж HP Q2612A/ Canon 703  7616A005 / FX-10  DN-HP-NT2612  DAYTON</t>
@@ -1471,50 +1613,53 @@
     <t>Картридж Samsung MLT-D108S  DN-SAM-NT108S  DAYTON</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D111S  NT111S  DAYTON</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D115L  DN-SAM-NT115L  DAYTON</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D117S  DN-SAM-NT117S  DAYTON</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D209L  DN-SAM-NT209L  DAYTON</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Xerox лазерні монохромні</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01373,  DN-XER-NTR01373 , DAYTON</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01374,  DN-XER-NTR01374 , DAYTON</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01487  WC 3210/3220 ,  MAX   DN-XER-NTR01487  DAYTON</t>
+  </si>
+  <si>
+    <t>-10.33%</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02181  DN-XER-NTR02181   Phaser 3010  DAYTON</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02183 для Phaser 3010  DN-XER-NTR02183  DAYTON</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02310  WC 3315/3325   DN-XER-NTR02310  DAYTON</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02773  Phaser 3020/WorkCentre 3025   DN-XER-NTR02773  DAYTON</t>
   </si>
   <si>
     <t>Картридж Xerox 108R00909  DN-XER-NTR00909  DAYTON</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 106R04348  B205   DN-XER-NTR04348  DAYTON</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox WC M118, 006R01179  NTR01179  DAYTON</t>
   </si>
 </sst>
 </file>
 
@@ -1940,51 +2085,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I94"/>
+  <dimension ref="A1:I101"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -2113,2004 +2258,2033 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>33450</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>514.9400000000001</v>
+        <v>397.59</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
+      <c r="H11" s="1"/>
+      <c r="I11" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
-        <v>28074</v>
+        <v>35400</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+      <c r="F12" s="1">
+        <v>987.12</v>
+      </c>
+      <c r="G12" s="1"/>
+      <c r="H12" s="1"/>
+      <c r="I12" s="5" t="s">
         <v>17</v>
-      </c>
-[...14 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
-      <c r="B13" s="1"/>
-[...3 lines deleted...]
-      <c r="F13" s="1"/>
+      <c r="B13" s="1">
+        <v>28074</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E13" s="1">
+        <v>15</v>
+      </c>
+      <c r="F13" s="1">
+        <v>214.79</v>
+      </c>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
-      <c r="I13" s="1"/>
-[...3 lines deleted...]
-      <c r="B14" s="3" t="s">
+      <c r="I13" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C14" s="3"/>
-[...5 lines deleted...]
-      <c r="I14" s="3"/>
+    </row>
+    <row r="14" spans="1:9" outlineLevel="2">
+      <c r="A14" s="1"/>
+      <c r="B14" s="1">
+        <v>35401</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D14" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+      <c r="F14" s="1">
+        <v>208.39</v>
+      </c>
+      <c r="G14" s="1"/>
+      <c r="H14" s="1"/>
+      <c r="I14" s="5" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
-        <v>28080</v>
+        <v>35402</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>402.3</v>
+        <v>257.75</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
+      <c r="H15" s="1"/>
+      <c r="I15" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
-        <v>29950</v>
+        <v>35481</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>441.19</v>
+        <v>987.12</v>
       </c>
       <c r="G16" s="1"/>
       <c r="H16" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I16" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>33442</v>
+        <v>35482</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>1096.94</v>
+        <v>1206.48</v>
       </c>
       <c r="G17" s="1"/>
       <c r="H17" s="5" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
-      <c r="B18" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B18" s="1"/>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1"/>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...11 lines deleted...]
-      <c r="C19" s="1" t="s">
+      <c r="H18" s="1"/>
+      <c r="I18" s="1"/>
+    </row>
+    <row r="19" spans="1:9" outlineLevel="1">
+      <c r="A19" s="3"/>
+      <c r="B19" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="D19" s="1">
-[...14 lines deleted...]
-      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3"/>
+      <c r="E19" s="3"/>
+      <c r="F19" s="3"/>
+      <c r="G19" s="3"/>
+      <c r="H19" s="3"/>
+      <c r="I19" s="3"/>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>32619</v>
+        <v>28080</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>1282</v>
+        <v>411.3</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
+      <c r="H20" s="1"/>
+      <c r="I20" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>32620</v>
+        <v>29950</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>2139.79</v>
+        <v>451.06</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>32613</v>
+        <v>33442</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>847.51</v>
+        <v>1121.48</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
+      <c r="H22" s="1"/>
+      <c r="I22" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>32614</v>
+        <v>33431</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>1013.8</v>
+        <v>581.3</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="1" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>22754</v>
+        <v>33432</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>996.36</v>
+        <v>792.4400000000001</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H24" s="1"/>
+      <c r="I24" s="1" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>32621</v>
+        <v>32619</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>2172.42</v>
+        <v>1310.68</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H25" s="1"/>
+      <c r="I25" s="1" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>32622</v>
+        <v>32620</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>2827.28</v>
+        <v>1749.4</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
+      <c r="H26" s="1"/>
+      <c r="I26" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>33451</v>
+        <v>32613</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>1877.4</v>
+        <v>683.22</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H27" s="1"/>
+      <c r="I27" s="1" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>33452</v>
+        <v>32614</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>509.58</v>
+        <v>737.6</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>32617</v>
+        <v>35533</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>563.22</v>
+        <v>1102.28</v>
       </c>
       <c r="G29" s="1"/>
       <c r="H29" s="5" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
-      <c r="B30" s="1"/>
-[...3 lines deleted...]
-      <c r="F30" s="1"/>
+      <c r="B30" s="1">
+        <v>35534</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D30" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+      <c r="F30" s="1">
+        <v>1562.94</v>
+      </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
-[...4 lines deleted...]
-      <c r="B31" s="3" t="s">
+      <c r="H30" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I30" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" outlineLevel="2">
+      <c r="A31" s="1"/>
+      <c r="B31" s="1">
+        <v>22754</v>
+      </c>
+      <c r="C31" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C31" s="3"/>
-[...5 lines deleted...]
-      <c r="I31" s="3"/>
+      <c r="D31" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+      <c r="F31" s="1">
+        <v>1018.65</v>
+      </c>
+      <c r="G31" s="1"/>
+      <c r="H31" s="1"/>
+      <c r="I31" s="5" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>28078</v>
+        <v>32621</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>407.66</v>
+        <v>2221.02</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>23001</v>
+        <v>32622</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>434.48</v>
+        <v>2890.53</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>33464</v>
+        <v>33451</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>450.13</v>
+        <v>1919.4</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>28077</v>
+        <v>33452</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>606.13</v>
+        <v>520.98</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H35" s="1"/>
+      <c r="I35" s="1" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>31728</v>
+        <v>32617</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>793.87</v>
+        <v>575.8200000000001</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
-      <c r="B37" s="1">
-[...2 lines deleted...]
-      <c r="C37" s="1" t="s">
+      <c r="B37" s="1"/>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1"/>
+      <c r="F37" s="1"/>
+      <c r="G37" s="1"/>
+      <c r="H37" s="1"/>
+      <c r="I37" s="1"/>
+    </row>
+    <row r="38" spans="1:9" outlineLevel="1">
+      <c r="A38" s="3"/>
+      <c r="B38" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="D37" s="1">
-[...39 lines deleted...]
-      </c>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>32618</v>
+        <v>28078</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>877.91</v>
+        <v>356.46</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
+      <c r="H39" s="1"/>
+      <c r="I39" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>32615</v>
+        <v>23001</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>1367.82</v>
+        <v>444.2</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
+      <c r="H40" s="1"/>
+      <c r="I40" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>32616</v>
+        <v>33464</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>1877.4</v>
+        <v>460.2</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
+      <c r="H41" s="1"/>
+      <c r="I41" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>22756</v>
+        <v>28077</v>
       </c>
       <c r="C42" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D42" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E42" s="1">
+        <v>10</v>
+      </c>
+      <c r="F42" s="1">
+        <v>490.82</v>
+      </c>
+      <c r="G42" s="1"/>
+      <c r="H42" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D42" s="1">
-[...9 lines deleted...]
-      <c r="H42" s="5" t="s">
+      <c r="I42" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>21735</v>
+        <v>31728</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
+        <v>1</v>
+      </c>
+      <c r="F43" s="1">
+        <v>811.63</v>
+      </c>
+      <c r="G43" s="1"/>
+      <c r="H43" s="1"/>
+      <c r="I43" s="5" t="s">
         <v>15</v>
-      </c>
-[...8 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>22758</v>
+        <v>31729</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>721.46</v>
+        <v>1085.83</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>21736</v>
+        <v>33443</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>303.07</v>
+        <v>1645.2</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H45" s="1"/>
+      <c r="I45" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>21737</v>
+        <v>32618</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>321.84</v>
+        <v>897.09</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
+      <c r="H46" s="1"/>
+      <c r="I46" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>22760</v>
+        <v>32615</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>477.4</v>
+        <v>984.38</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>22880</v>
+        <v>32616</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>356.71</v>
+        <v>1368.26</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H48" s="1"/>
+      <c r="I48" s="1" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>22881</v>
+        <v>22756</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>428.23</v>
+        <v>575.8200000000001</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="H49" s="1"/>
+      <c r="I49" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>28085</v>
+        <v>21735</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F50" s="1">
-        <v>507.35</v>
+        <v>297.05</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>22762</v>
+        <v>22758</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>606.13</v>
+        <v>737.6</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="1"/>
       <c r="I51" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>27810</v>
+        <v>21736</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F52" s="1">
-        <v>394.7</v>
+        <v>309.85</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
+      <c r="H52" s="1"/>
+      <c r="I52" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>28084</v>
+        <v>21737</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F53" s="1">
-        <v>477.4</v>
+        <v>321.27</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H53" s="1"/>
+      <c r="I53" s="1" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>28086</v>
+        <v>22760</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>327.2</v>
+        <v>488.08</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H54" s="1"/>
+      <c r="I54" s="1" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>30656</v>
+        <v>22880</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F55" s="1">
-        <v>595.4</v>
+        <v>364.69</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
+      <c r="H55" s="1"/>
+      <c r="I55" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>30655</v>
+        <v>22881</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F56" s="1">
-        <v>826.95</v>
+        <v>437.81</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H56" s="1"/>
       <c r="I56" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>22761</v>
+        <v>28085</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>335.25</v>
+        <v>518.7</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" s="1"/>
       <c r="I57" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>30657</v>
+        <v>22762</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>2269.42</v>
+        <v>578.5599999999999</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
+      <c r="H58" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="I58" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>28087</v>
+        <v>27810</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>536.4</v>
+        <v>403.53</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
+      <c r="H59" s="1"/>
+      <c r="I59" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>21734</v>
+        <v>28084</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
+        <v>1</v>
+      </c>
+      <c r="F60" s="1">
+        <v>488.08</v>
+      </c>
+      <c r="G60" s="1"/>
+      <c r="H60" s="1"/>
+      <c r="I60" s="5" t="s">
         <v>15</v>
-      </c>
-[...8 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>21733</v>
+        <v>28086</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>509.58</v>
+        <v>334.52</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
+      <c r="H61" s="1"/>
+      <c r="I61" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>24157</v>
+        <v>30656</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>284.29</v>
+        <v>608.72</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H62" s="1"/>
+      <c r="I62" s="1" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
-      <c r="B63" s="1"/>
-[...3 lines deleted...]
-      <c r="F63" s="1"/>
+      <c r="B63" s="1">
+        <v>30655</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D63" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E63" s="1">
+        <v>1</v>
+      </c>
+      <c r="F63" s="1">
+        <v>781.9299999999999</v>
+      </c>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
-      <c r="I63" s="1"/>
-[...12 lines deleted...]
-      <c r="I64" s="3"/>
+      <c r="I63" s="1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" outlineLevel="2">
+      <c r="A64" s="1"/>
+      <c r="B64" s="1">
+        <v>22761</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D64" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E64" s="1">
+        <v>15</v>
+      </c>
+      <c r="F64" s="1">
+        <v>342.75</v>
+      </c>
+      <c r="G64" s="1"/>
+      <c r="H64" s="1"/>
+      <c r="I64" s="1" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>33446</v>
+        <v>30657</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>1239.08</v>
+        <v>2320.19</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H65" s="1"/>
       <c r="I65" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>33447</v>
+        <v>28087</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>584.6799999999999</v>
+        <v>548.4</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="H66" s="1"/>
+      <c r="I66" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>33445</v>
+        <v>21734</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F67" s="1">
-        <v>686.59</v>
+        <v>304.82</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H67" s="1"/>
+      <c r="I67" s="1" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>33444</v>
+        <v>21733</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F68" s="1">
-        <v>1115.27</v>
+        <v>436.44</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H68" s="1"/>
       <c r="I68" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>33448</v>
+        <v>24157</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>793.87</v>
+        <v>290.65</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H69" s="1"/>
       <c r="I69" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
-      <c r="B70" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B70" s="1"/>
+      <c r="C70" s="1"/>
+      <c r="D70" s="1"/>
+      <c r="E70" s="1"/>
+      <c r="F70" s="1"/>
       <c r="G70" s="1"/>
-      <c r="H70" s="5" t="s">
+      <c r="H70" s="1"/>
+      <c r="I70" s="1"/>
+    </row>
+    <row r="71" spans="1:9" outlineLevel="1">
+      <c r="A71" s="3"/>
+      <c r="B71" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="C71" s="3"/>
+      <c r="D71" s="3"/>
+      <c r="E71" s="3"/>
+      <c r="F71" s="3"/>
+      <c r="G71" s="3"/>
+      <c r="H71" s="3"/>
+      <c r="I71" s="3"/>
+    </row>
+    <row r="72" spans="1:9" outlineLevel="2">
+      <c r="A72" s="1"/>
+      <c r="B72" s="1">
+        <v>33446</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D72" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E72" s="1">
+        <v>1</v>
+      </c>
+      <c r="F72" s="1">
+        <v>1266.8</v>
+      </c>
+      <c r="G72" s="1"/>
+      <c r="H72" s="1"/>
+      <c r="I72" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="I70" s="5" t="s">
-[...25 lines deleted...]
-      <c r="I72" s="3"/>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>23505</v>
+        <v>33447</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>636.08</v>
+        <v>597.76</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="5" t="s">
+      <c r="H73" s="1"/>
+      <c r="I73" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>24756</v>
+        <v>33445</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>632.95</v>
+        <v>701.95</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="5" t="s">
+      <c r="H74" s="1"/>
+      <c r="I74" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>28083</v>
+        <v>33444</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>415.71</v>
+        <v>1140.22</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
+      <c r="H75" s="1"/>
+      <c r="I75" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>22764</v>
+        <v>33448</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>440.74</v>
+        <v>811.63</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="5" t="s">
+      <c r="H76" s="1"/>
+      <c r="I76" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>24755</v>
+        <v>33449</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>531.04</v>
+        <v>1036.48</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H77" s="1"/>
       <c r="I77" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
-      <c r="B78" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B78" s="1"/>
+      <c r="C78" s="1"/>
+      <c r="D78" s="1"/>
+      <c r="E78" s="1"/>
+      <c r="F78" s="1"/>
       <c r="G78" s="1"/>
-      <c r="H78" s="5" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="H78" s="1"/>
+      <c r="I78" s="1"/>
+    </row>
+    <row r="79" spans="1:9" outlineLevel="1">
+      <c r="A79" s="3"/>
+      <c r="B79" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="C79" s="3"/>
+      <c r="D79" s="3"/>
+      <c r="E79" s="3"/>
+      <c r="F79" s="3"/>
+      <c r="G79" s="3"/>
+      <c r="H79" s="3"/>
+      <c r="I79" s="3"/>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>22766</v>
+        <v>23505</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F80" s="1">
-        <v>643.6799999999999</v>
+        <v>650.3099999999999</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H80" s="1"/>
       <c r="I80" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>22768</v>
+        <v>24756</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>885.0599999999999</v>
+        <v>647.11</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H81" s="1"/>
       <c r="I81" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
-      <c r="B82" s="1"/>
-[...3 lines deleted...]
-      <c r="F82" s="1"/>
+      <c r="B82" s="1">
+        <v>28083</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D82" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E82" s="1">
+        <v>10</v>
+      </c>
+      <c r="F82" s="1">
+        <v>367.43</v>
+      </c>
       <c r="G82" s="1"/>
       <c r="H82" s="1"/>
-      <c r="I82" s="1"/>
-[...12 lines deleted...]
-      <c r="I83" s="3"/>
+      <c r="I82" s="1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" outlineLevel="2">
+      <c r="A83" s="1"/>
+      <c r="B83" s="1">
+        <v>22764</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D83" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E83" s="1">
+        <v>1</v>
+      </c>
+      <c r="F83" s="1">
+        <v>405.82</v>
+      </c>
+      <c r="G83" s="1"/>
+      <c r="H83" s="1"/>
+      <c r="I83" s="5" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>33462</v>
+        <v>24755</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F84" s="1">
-        <v>761.6900000000001</v>
+        <v>542.92</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="5" t="s">
+      <c r="H84" s="1"/>
+      <c r="I84" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>33463</v>
+        <v>24158</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>804.6</v>
+        <v>375.65</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H85" s="1"/>
+      <c r="I85" s="1" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>28088</v>
+        <v>22765</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>804.6</v>
+        <v>674.53</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H86" s="1"/>
       <c r="I86" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>33459</v>
+        <v>22766</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>241.38</v>
+        <v>658.08</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H87" s="1"/>
       <c r="I87" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>33460</v>
+        <v>22768</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>212.77</v>
+        <v>904.86</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H88" s="1"/>
       <c r="I88" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
-      <c r="B89" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B89" s="1"/>
+      <c r="C89" s="1"/>
+      <c r="D89" s="1"/>
+      <c r="E89" s="1"/>
+      <c r="F89" s="1"/>
       <c r="G89" s="1"/>
-      <c r="H89" s="5" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="H89" s="1"/>
+      <c r="I89" s="1"/>
+    </row>
+    <row r="90" spans="1:9" outlineLevel="1">
+      <c r="A90" s="3"/>
+      <c r="B90" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="C90" s="3"/>
+      <c r="D90" s="3"/>
+      <c r="E90" s="3"/>
+      <c r="F90" s="3"/>
+      <c r="G90" s="3"/>
+      <c r="H90" s="3"/>
+      <c r="I90" s="3"/>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>23526</v>
+        <v>33462</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>769.73</v>
+        <v>778.73</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H91" s="1"/>
       <c r="I91" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
-        <v>33458</v>
+        <v>33463</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>793.87</v>
+        <v>822.6</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H92" s="1"/>
       <c r="I92" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>22878</v>
+        <v>28088</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>858.24</v>
+        <v>737.6</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="5" t="s">
-        <v>15</v>
+      <c r="H93" s="1" t="s">
+        <v>98</v>
       </c>
       <c r="I93" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:9">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
-      <c r="B94" s="1"/>
-[...3 lines deleted...]
-      <c r="F94" s="1"/>
+      <c r="B94" s="1">
+        <v>33459</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D94" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E94" s="1">
+        <v>1</v>
+      </c>
+      <c r="F94" s="1">
+        <v>246.78</v>
+      </c>
       <c r="G94" s="1"/>
       <c r="H94" s="1"/>
-      <c r="I94" s="1"/>
+      <c r="I94" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" outlineLevel="2">
+      <c r="A95" s="1"/>
+      <c r="B95" s="1">
+        <v>33460</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D95" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E95" s="1">
+        <v>1</v>
+      </c>
+      <c r="F95" s="1">
+        <v>217.53</v>
+      </c>
+      <c r="G95" s="1"/>
+      <c r="H95" s="1"/>
+      <c r="I95" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" outlineLevel="2">
+      <c r="A96" s="1"/>
+      <c r="B96" s="1">
+        <v>33436</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D96" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E96" s="1">
+        <v>1</v>
+      </c>
+      <c r="F96" s="1">
+        <v>888.41</v>
+      </c>
+      <c r="G96" s="1"/>
+      <c r="H96" s="1"/>
+      <c r="I96" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" outlineLevel="2">
+      <c r="A97" s="1"/>
+      <c r="B97" s="1">
+        <v>33461</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D97" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E97" s="1">
+        <v>1</v>
+      </c>
+      <c r="F97" s="1">
+        <v>362.86</v>
+      </c>
+      <c r="G97" s="1"/>
+      <c r="H97" s="1"/>
+      <c r="I97" s="1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" outlineLevel="2">
+      <c r="A98" s="1"/>
+      <c r="B98" s="1">
+        <v>23526</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D98" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E98" s="1">
+        <v>10</v>
+      </c>
+      <c r="F98" s="1">
+        <v>786.95</v>
+      </c>
+      <c r="G98" s="1"/>
+      <c r="H98" s="1"/>
+      <c r="I98" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" outlineLevel="2">
+      <c r="A99" s="1"/>
+      <c r="B99" s="1">
+        <v>33458</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D99" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E99" s="1">
+        <v>1</v>
+      </c>
+      <c r="F99" s="1">
+        <v>811.63</v>
+      </c>
+      <c r="G99" s="1"/>
+      <c r="H99" s="1"/>
+      <c r="I99" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" outlineLevel="2">
+      <c r="A100" s="1"/>
+      <c r="B100" s="1">
+        <v>22878</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D100" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E100" s="1">
+        <v>1</v>
+      </c>
+      <c r="F100" s="1">
+        <v>877.4400000000001</v>
+      </c>
+      <c r="G100" s="1"/>
+      <c r="H100" s="1"/>
+      <c r="I100" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9">
+      <c r="A101" s="1"/>
+      <c r="B101" s="1"/>
+      <c r="C101" s="1"/>
+      <c r="D101" s="1"/>
+      <c r="E101" s="1"/>
+      <c r="F101" s="1"/>
+      <c r="G101" s="1"/>
+      <c r="H101" s="1"/>
+      <c r="I101" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
-    <mergeCell ref="B14:I14"/>
-[...3 lines deleted...]
-    <mergeCell ref="B83:I83"/>
+    <mergeCell ref="B19:I19"/>
+    <mergeCell ref="B38:I38"/>
+    <mergeCell ref="B71:I71"/>
+    <mergeCell ref="B79:I79"/>
+    <mergeCell ref="B90:I90"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>