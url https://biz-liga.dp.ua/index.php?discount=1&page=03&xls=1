--- v0 (2026-07-25)
+++ v1 (2026-09-12)
@@ -2341,51 +2341,51 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
     <comment ref="C95" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML1910/2850/2525/S CX-4600/4824/4828/Xerox Phaser 3140/3250/WC 3210/3220, с поролоном!</t>
+          <t xml:space="preserve">Samsung ML-1910/2850/2525/SCX-4600/4824/4828/Xerox Phaser 3140/3250/WorkCentre 3210/3220, з поролоном!</t>
         </r>
       </text>
     </comment>
     <comment ref="G95" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
     <comment ref="C96" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -2565,51 +2565,51 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
     <comment ref="C104" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP 2100/2200/2300/ 2400/2410 /2420/2430/P3005/P3015/Color 1500/2500/4500/4550/Canon LBP- 32X/iR1210/1230/1270/1510/1530 /1570/1630/1670/PC1210/1230/1270</t>
+          <t xml:space="preserve">HP LJ 2100/2200/2300/2400/2410/2420/2430/P3005/3015/COLOR 1500/2500/4500/4550/Canon LBP32X/PC1210/1230/1270/Q2610A</t>
         </r>
       </text>
     </comment>
     <comment ref="G104" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
     <comment ref="C105" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -2982,51 +2982,51 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
     <comment ref="C117" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-1660/1661/1665/1667/1675/1676/1860/1861/1865/1866/SCX3200/3205/3207, HP LJ 107/135/137,MLT-D104A/ML-D1043S/W1106A, длина 252мм!</t>
+          <t xml:space="preserve">Samsung ML-1660/1661/1665/1667/1675/1676/1860/1861/1865/1866/SCX-3200/3205/3207/HP LJ 107/135/137/MLT-D104A/ML-D1043S/W1106A, довжина 252мм!</t>
         </r>
       </text>
     </comment>
     <comment ref="G117" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
     <comment ref="C118" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -3206,84 +3206,83 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
     <comment ref="C124" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Сумісні картриджі: ML-D2850A,ML-D2850B,MLT-D209L,MLT-D209S,106R01373,106R01374,106R01485,106R01487. 
-Сумісні пристрої: Samsung ML-2850,Samsung ML-2851,Samsung ML-2850,Samsung ML-2851,Samsung ML-2853,Samsung ML-2855,Samsung SCX-4824,Samsung SCX-4826,Samsung SCX-4828,Samsung ML-2855,Samsung SCX-4824,Samsung SCX-4826,Samsung SCX-4828,Xerox Phaser-3250,Xerox Phaser-3250,Xerox WorkCentre-3210,Xerox WorkCentre-3220,Xerox WorkCentre-3210,Xerox WorkCentre-3220.</t>
+          <t xml:space="preserve">Samsung ML-2850/2851/2855/2450/SCX-4824/4828/Xerox Phaser 3250/WorkCentre 3210/3220/MLT-D209/106R01487/106R01374, з поролоном!</t>
         </r>
       </text>
     </comment>
     <comment ref="G124" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
     <comment ref="C125" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-3310/3710/3750/4510/5510/6510/SCX-4833/5637/5639/5737/5739/Xerox Phaser 3320/WorkCentre 3315/3325, MLT-D205/D305/106R02304/106R02306/106R02308/106R02310/106R02312</t>
+          <t xml:space="preserve">Samsung ML-3310/3710/3750/4510/5510/6510/SCX-4833/5637/5639/5737/5739/Xerox Phaser 3320/WorkCentre 3315/3325, MLT-D205/D305/106R02304/106R02306/106R02308/106R02310/106R02312</t>
         </r>
       </text>
     </comment>
     <comment ref="G125" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
     <comment ref="C126" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -6193,4411 +6192,4318 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C241" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Toshiba e-Studio 163/165/166/167/181/182/195/203/205/207/211/212/223/225/237/242/243/245/2006/2007/2303/2309/2505/2506/2507/2803/2809/T-1640/T-1810/T-2450/T-2505/T-2507/T-2309, 675 г.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G241" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C244" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Phaser 3250  5000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G241" authorId="0">
+    <comment ref="G244" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C242" authorId="0">
+    <comment ref="C245" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3100MFP  2 200 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="G242" authorId="0">
+    <comment ref="G245" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C243" authorId="0">
+    <comment ref="C246" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3052/3260, WorkCentre 3215/3225  3 000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G243" authorId="0">
+    <comment ref="G246" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C244" authorId="0">
+    <comment ref="C247" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3140/3155/3160  2 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="G244" authorId="0">
+    <comment ref="G247" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C247" authorId="0">
+    <comment ref="C250" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB541A ; LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE311A ; LaserJet Pro CP1525 color, CM1415 color MFP Series  CE321A ; Color LaserJet CP2025, CM2320 mfp Series  CC531A ; Color LaserJet CP3525, CM3530 mfp  CE251A ; Color LaserJet Enterprise CP4025/ 4525 Series  CE261A ; Color LaserJet Professional CP5225 Series  CE741A , Color LaserJet Enterprise CP5525, M750 Series  CE271A ; LaserJet Pro 200 color M251, MFP M276 Series  CF211A ; LaserJet Pro 300 color M351, MFP M375, Pro 400 color M451, MFP M475 Series  CE411A ; LaserJet Enterprise 500 color M551, MFP M575, LaserJet Pro 500 color MFP M570  CE401A</t>
         </r>
       </text>
     </comment>
-    <comment ref="G247" authorId="0">
+    <comment ref="G250" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C248" authorId="0">
+    <comment ref="C251" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB543A ; LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE313A ; LaserJet Pro CP1525 color, CM1415 color MFP Series  CE323A ; Color LaserJet CP2025, CM2320 mfp Series  CC533A ; Color LaserJet CP3525, CM3530 mfp  CE253A ; Color LaserJet Enterprise CP4025/ 4525 Series  CE263A ; Color LaserJet Professional CP5225 Series  CE743A , Color LaserJet Enterprise CP5525, M750 Series  CE273A ; LaserJet Pro 200 color M251, MFP M276 Series  CF213A ; LaserJet Pro 300 color M351, MFP M375, Pro 400 color M451, MFP M475 Series  CE413A ; LaserJet Enterprise 500 color M551, MFP M575, LaserJet Pro 500 color MFP M570  CE403A</t>
         </r>
       </text>
     </comment>
-    <comment ref="G248" authorId="0">
+    <comment ref="G251" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C249" authorId="0">
+    <comment ref="C252" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB543A ; LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE313A ; LaserJet Pro CP1525 color, CM1415 color MFP Series  CE323A ; Color LaserJet CP2025, CM2320 mfp Series  CC533A ; Color LaserJet CP3525, CM3530 mfp  CE253A ; Color LaserJet Enterprise CP4025/ 4525 Series  CE263A ; Color LaserJet Professional CP5225 Series  CE743A , Color LaserJet Enterprise CP5525, M750 Series  CE273A ; LaserJet Pro 200 color M251, MFP M276 Series  CF213A ; LaserJet Pro 300 color M351, MFP M375, Pro 400 color M451, MFP M475 Series  CE413A ; LaserJet Enterprise 500 color M551, MFP M575, LaserJet Pro 500 color MFP M570  CE403A</t>
         </r>
       </text>
     </comment>
-    <comment ref="G249" authorId="0">
+    <comment ref="G252" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C250" authorId="0">
+    <comment ref="C253" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB540A ; LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE310A ; LaserJet Pro CP1525 color, CM1415 color MFP Series  CE320A ; Color LaserJet CP2025, CM2320 mfp Series  CC530A ; Color LaserJet CP3525, CM3530 mfp  CE250A/ CE250X ; Color LaserJet Enterprise CP4025/ 4525, CM4540 mfp Series  CE260A/ CE260X ; Color LaserJet Professional CP5225 Series  CE740A , Color LaserJet Enterprise CP5525, M750 Series  CE270A ; LaserJet Pro 200 color M251, MFP M276 Series  CF210A/ CF210X ; LaserJet Pro 300 color M351, MFP M375, Pro 400 color M451, MFP M475 Series  CE410A/ CE410X ; LaserJet Enterprise 500 color M551, MFP M575, LaserJet Pro 500 color MFP M570  CE400A/ CE400X</t>
         </r>
       </text>
     </comment>
-    <comment ref="G250" authorId="0">
+    <comment ref="G253" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C251" authorId="0">
+    <comment ref="C254" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS M6030cdn/M6530cdn, P6130cdn  TK-5140 ; ECOSYS M6035cidn/M6530cidn, P6035cdn  TK-5150 ; ECOSYS P7040cdn  TK-5160 ; TASKalfa 306ci  TK-5195 ; TASKalfa 356ci  TK-5205 ; TASKalfa 406ci  TK-5215 ; TASKalfa 2551ci  TK-8325 ; ECOSYS P6230/M6230/M6630/P6630 Series  TK-5270 ; ECOSYS M6235cidn/M6635cidn/P6235cdn  TK-5280 ; ECOSYS P7240cdn  TK-5290 ; ECOSYS M8124,M8130cidn  TK-8115 ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="G251" authorId="0">
+    <comment ref="G254" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C252" authorId="0">
+    <comment ref="C255" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS M6030cdn/M6530cdn, P6130cdn  TK-5140 ; ECOSYS M6035cidn/M6530cidn, P6035cdn  TK-5150 ; ECOSYS P7040cdn  TK-5160 ; TASKalfa 306ci  TK-5195 ; TASKalfa 356ci  TK-5205 ; TASKalfa 406ci  TK-5215 ; TASKalfa 2551ci  TK-8325 ; ECOSYS P6230/M6230/M6630/P6630 Series  TK-5270 ; ECOSYS M6235cidn/M6635cidn/P6235cdn  TK-5280 ; ECOSYS P7240cdn  TK-5290 ; ECOSYS M8124,M8130cidn  TK-8115 ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="G252" authorId="0">
+    <comment ref="G255" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C253" authorId="0">
+    <comment ref="C256" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS M6030cdn/M6530cdn, P6130cdn  TK-5140 ; ECOSYS M6035cidn/M6530cidn, P6035cdn  TK-5150 ; ECOSYS P7040cdn  TK-5160 ; TASKalfa 306ci  TK-5195 ; TASKalfa 356ci  TK-5205 ; TASKalfa 406ci  TK-5215 ; TASKalfa 2551ci  TK-8325 ; ECOSYS P6230/M6230/M6630/P6630 Series  TK-5270 ; ECOSYS M6235cidn/M6635cidn/P6235cdn  TK-5280 ; ECOSYS P7240cdn  TK-5290 ; ECOSYS M8124,M8130cidn  TK-8115 ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="G253" authorId="0">
+    <comment ref="G256" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C254" authorId="0">
+    <comment ref="C257" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS M6030cdn/M6530cdn, P6130cdn  TK-5140 ; ECOSYS M6035cidn/M6530cidn, P6035cdn  TK-5150 ; ECOSYS P7040cdn  TK-5160 ; TASKalfa 306ci  TK-5195 ; TASKalfa 356ci  TK-5205 ; TASKalfa 406ci  TK-5215 ; TASKalfa 2551ci  TK-8325 ; ECOSYS P6230/M6230/M6630/P6630 Series  TK-5270 ; ECOSYS M6235cidn/M6635cidn/P6235cdn  TK-5280 ; ECOSYS P7240cdn  TK-5290 ; ECOSYS M8124,M8130cidn  TK-8115 ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="G254" authorId="0">
+    <comment ref="G257" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C255" authorId="0">
+    <comment ref="C258" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-C5200DN  TK-550C ; FS-C5300DN, FS-C5350DN, ECOSYS P6030cdn  TK-560C ; FS-C5400DN, ECOSYS P7035cdn  TK-570C ; FS-C2026MFP, FS-C2126MFP, FS-C2526MFP, FS-C2626MFP, FS-C5250DN, ECOSYS P6026cdn  TK-590C ; FS-C8500DN  TK-880C ; ECOSYS M6030cdn/M6530cdn/P6130cdn  TK-5140C ; ECOSYS M6035cidn/M6530cidn/P6035cdn  TK-5150C ; TASKalfa 4550ci/4551ci/5550ci/5551ci  TK-8505C</t>
         </r>
       </text>
     </comment>
-    <comment ref="G255" authorId="0">
+    <comment ref="G258" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C256" authorId="0">
+    <comment ref="C259" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-C5200DN  TK-550Y ; FS-C5300DN, FS-C5350DN, ECOSYS P6030cdn  TK-560Y ; FS-C5400DN, ECOSYS P7035cdn  TK-570Y ; FS-C2026MFP, FS-C2126MFP, FS-C2526MFP, FS-C2626MFP, FS-C5250DN, ECOSYS P6026cdn  TK-590Y ; FS-C8500DN  TK-880Y ; ECOSYS M6030cdn/M6530cdn/P6130cdn  TK-5140Y ; ECOSYS M6035cidn/M6530cidn/P6035cdn  TK-5150Y ; TASKalfa 4550ci/4551ci/5550ci/5551ci  TK-8505Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="G256" authorId="0">
+    <comment ref="G259" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C257" authorId="0">
+    <comment ref="C260" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-C5200DN  TK-550M ; FS-C5300DN, FS-C5350DN, ECOSYS P6030cdn  TK-560M ; FS-C5400DN, ECOSYS P7035cdn  TK-570M ; FS-C2026MFP, FS-C2126MFP, FS-C2526MFP, FS-C2626MFP, FS-C5250DN, ECOSYS P6026cdn  TK-590M ; FS-C8500DN  TK-880M ; ECOSYS M6030cdn/M6530cdn/P6130cdn  TK-5140M ; ECOSYS M6035cidn/M6530cidn/P6035cdn  TK-5150M ; TASKalfa 4550ci/4551ci/5550ci/5551ci  TK-8505M</t>
         </r>
       </text>
     </comment>
-    <comment ref="G257" authorId="0">
+    <comment ref="G260" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C258" authorId="0">
+    <comment ref="C261" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-C5200DN  TK-550K ; FS-C5300DN, FS-C5350DN, ECOSYS P6030cdn  TK-560K ; FS-C5400DN, ECOSYS P7035cdn  TK-570K ; FS-C2026MFP, FS-C2126MFP, FS-C2526MFP, FS-C2626MFP, FS-C5250DN, ECOSYS P6026cdn  TK-590K ; FS-C8500DN  TK-880K ; ECOSYS M6030cdn/M6530cdn/P6130cdn  TK-5140K ; ECOSYS M6035cidn/M6530cidn/P6035cdn  TK-5150K ; TASKalfa 4550ci/4551ci/5550ci/5551ci  TK-8505K</t>
         </r>
       </text>
     </comment>
-    <comment ref="G258" authorId="0">
+    <comment ref="G261" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C261" authorId="0">
+    <comment ref="C264" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HL-2230D/ 2240D/ 2250DN/ 2270DW, DCP-7060D/ 7065DN/ 7070DW, MFC-7360N/ 7860DW  TN-2235/ TN-2275 ; HL-1110/ 1112, DCP-1510/ 1512, MFC-1810/ 1815  TN-1075 ; HL-L2300D/ L2340DW/ L2360DN/ L2365DW, DCP-L2500D/ L2520DW/ L2540DN/ L2560DW, MFC-L2700DW/ L2720DW/ L2740DW  TN-2335/ TN-2375 ; HL-2030/ 2040/ 2070N, DCP-7010/ 7010L/ 7025, Fax-2820/ 2920, MFC-7225N/ 7420/ 7820N  TN-2075 ; HL-2140/ 2142/ 2150N/ 2170W, DCP-7030/ 7032/ 7040/ 7045N, MFC-7320/ 7440N/ 7840W  TN-2135/ TN-2175 ; HL-5340D/ 5350DN/ 5370DW, DCP-8070D/ 8085DN, MFC-8370DN/ 8880DN  TN-3230/ TN-3280</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G264" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -2%, 6шт -4%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C265" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Brother HL-1118/1210/1212/2030/2040/2070/2140/2142/2150/2170/2200/2230/2240/2250/2270/5340/5350/5370/5380/L2300/2340/2360/2365/2380/DCP-1510/1511/1215/1518/7010/7020/7025/7030/7032/7040/7045/7060/7065/7070/8070/8085/L2500/2520/2540/2560/MFC-1810/1811/1813/1818/7225/7320/7360/7420/7440/7820/7840/7860/8370/7880/8890/L2700/2720/2740/FAX-2820/2825/2845/2910/2920/2940/TN-420/630/660/1035/1075/2075/2110/2120/2135/2235/2275/2335/2375/3230/3280, Packed in Ukraine! з мішка WDTB2240! 75г/банка</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G265" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C266" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon C-EXV-33 iR 2520/2520i/2525/2525i/2530/2530i  620 г/ флакон</t>
         </r>
       </text>
     </comment>
-    <comment ref="G261" authorId="0">
+    <comment ref="G266" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C262" authorId="0">
-[...94 lines deleted...]
-    </comment>
     <comment ref="C267" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Brother HL-1118/1210/1212/2030/2040/2070/2140/2142/2150/2170/2200/2230/2240/2250/2270/5340/5350/5370/5380/L2300/2340/2360/2365/2380/DCP-1510/1511/1215/1518/7010/7020/7025/7030/7032/7040/7045/7060/7065/7070/8070/8085/L2500/2520/2540/2560/MFC-1810/1811/1813/1818/7225/7320/7360/7420/7440/7820/7840/7860/8370/7880/8890/L2700/2720/2740/FAX-2820/2825/2845/2910/2920/2940/TN-420/630/660/1035/1075/2075/2110/2120/2135/2235/2275/2335/2375/3230/3280, Packed in Ukraine! з мішка WDTB2240! 75г/банка</t>
+          <t xml:space="preserve">Cистема знижок: 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%. LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022  Q2612A ; LaserJet 1000/ 1200/ 1220/ 3300/ 3800  C7115A ; LaserJet 1300  Q2613A ; LaserJet 1150  Q2624A ; LaserJet 1160/ 1320  Q5949A ; LaserJet 2100/ 2200  C4096A ; LaserJet 4000/ 4050  C4127A ; LaserJet 4100  C8061A ; LaserJet 5000/ 5100  C4129X ; LaserJet P2014/ P2015/ M2727  Q7553A ; LaserJet P3005/ M3027/ M3035  Q7551A</t>
         </r>
       </text>
     </comment>
     <comment ref="G267" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C268" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 5L/ 6L/ 3100/ 3150  C3906A ; LaserJet 5Si/ 8000  C3909A ; LaserJet 8100/ 8150  C4182X ; Laser Jet 1100/ 3200  C4092A ; Canon LBP-800/ 810/ 1120  EP-22</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G268" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C269" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 1160/1320 Series  Q5949A/Q5949X ; CANON i-SENSYS LBP3300/LBP3360  708/708 H</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G269" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C270" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Enterprise M607/M608/M609, MFP M631/M632/M633  CF237A/CF237X/CF237Y</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G270" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C271" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P1560/1566/1005/1006/1102/1505/1530/1600/1606/M1120/1132/1522/1536/Canon LBP3010/3100/3250/MF-4410/4420/4430/4450/4550/4570/4580/Canon 728/712/CB435A/CB436A/CE278A/CE285A, UNIVERSAL B, Packed in Ukraine! з мішка TDH67. 1000г/флакон</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G271" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -2%, 20шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C272" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet P1005  CB435A , LaserJet P1606  CE278A , LaserJet P1102  CE285A , LaserJet Pro M125  CF283A . Тонер компании Mitsubishi  MK Imaging™ .</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G272" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 5шт -3%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C273" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M102 / 104/120/130 / M203 / 227 / M230 / Ultra M106 / 134 / CF217A / CF230A / CF233A, 1000г / флакон, НОВА ФОРМУЛА, Універсальний!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G273" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C274" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A ; LaserJet Pro M203, MFP M227 Series  CF230A/CF230X ; LaserJet Ultra M106, MFP M134 Series  CF233A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G274" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C275" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M102 / 104/120/130 / M203 / 206/227 / M230 / Ultra M106 / 134 / HP LJ 1010/1100/1200/1320/2200/2300/2400/2410/3005/4000/5000 / P1560 / 1566/1600/1606/1530/1005 / 1006/1102/1505 / P2015 / P2035 / 20 55 / P4014 / 4015/4515 / M1522 / тисячу п'ятсот тридцять шість / 1 120/1 132 / M102 / 106/125/130/132/134/203 / 401/402/425/426 / Samsung ML-1210/1610/1660/1710/1910/2010/2160/2165/2245/2850/3050 / SCX-6122 / Xpress SL-M2020 / 2820 / Epson MX14 / Xerox Phaser 3040 / CF217A / CF218A / CF230A / CF231A / CF232A / CF233A / MLT-D111, мішок 10 кг, НОВИНКА, СУПЕР Сумісність І ЯКІСТЬ!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G275" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C276" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M102 / 104/120/130 / M203 / 206/227 / M230 / Ultra M106 / 134 / HP LJ 1010/1100/1200/1320/2200/2300/2400/2410/3005/4000/5000 / P1560 / 1566/1600/1606/1530/1005 / 1006/1102/1505 / P2015 / P2035 / 20 55 / P4014 / 4015/4515 / M1522 / тисячу п'ятсот тридцять шість / 1 120/1 132 / M102 / 106/125/130/132/134/203 / 401/402/425/426 / Samsung ML-1210/1610/1660/1710/1910/2010/2160/2165/2245/2850/3050 / SCX-6122 / Xpress SL-M2020 / 2820 / Epson MX14 / Xerox Phaser 3040 / CF217A / CF218A / CF230A / CF231A / CF232A / CF233A / MLT-D111, мішок 10 кг, НОВИНКА, СУПЕР Сумісність І ЯКІСТЬ!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G276" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C268" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G268" authorId="0">
+    <comment ref="C277" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M203/M227  CF230Х</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G277" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -10%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C278" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M203/M227  CF230A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G278" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -10%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C279" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A ; LaserJet P2035 Series  CE505A , P2055 Series  CE505A/CE505X ; LaserJet 1160/1320 Series  Q5949A/Q5949X ; LaserJet P2014/ 2015 Series, M2727mfp  Q7553A/ Q7553X ; LaserJet Pro 400 M401/M425 Series  CF280A/CF280X ; LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; LaserJet Pro M402, MFP M426  CF226A/CF226X ; LaserJet P1005/P1006 Series  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G279" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 60шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C280" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A ; LaserJet 1300 Series  Q2613A ; LaseJet 5200 Series  Q7516A ; LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P2035/P2055  CE505A/CE505X ; LaserJet Pro 400 M401, MFP M425 Series  CF280A/CF280X ; LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; LaserJet Enterprise 600 M601  CE390A , Enterprise 600 M602/M603, Enterprise M4555 mfp  CE390A/CE390X ; LaserJet Enterprise M604  CF281A ; LaserJet Enterprise M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G280" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 100шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C281" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">FS-1041, FS-1220MFP/1320MFP  TK-1115 ; FS-1061DN, FS-1325MFP  TK-1125 ; FS-1040, FS-1020MFP/ 1120MFP  TK-1110 ; ECOSYS FS-1060DN, FS-1025MFP/1125MFP  TK-1120</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G281" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C269" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G269" authorId="0">
+    <comment ref="C282" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">FS-1040, FS-1020MFP, FS-1120MFP  TK-1110 ; ECOSYS FS-1060DN, FS-1025MFP, FS-1125MFP  TK-1120 ; FS-1041, FS-1220MFP, FS-1320MFP  TK-1115 ; FS-1061DN, FS-1325MFP  TK-1125</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G282" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C270" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G270" authorId="0">
+    <comment ref="C283" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">FS-1040, FS-1020MFP, FS-1120MFP  TK-1110 ; ECOSYS FS-1060DN, FS-1025MFP, FS-1125MFP  TK-1120 ; FS-1041, FS-1220MFP, FS-1320MFP  TK-1115 ; FS-1061DN, FS-1325MFP  TK-1125</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G283" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C271" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G271" authorId="0">
+    <comment ref="C284" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">FS-1120D  TK-160 ; FS-1320D/1370D  TK-170 ; FS-1035MFP/DP, FS-1135MFP  TK-1140 ; FS-6025MFP/6030MFP, TASKalfa 255/305  TK-475</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G284" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C272" authorId="0">
-[...111 lines deleted...]
-    <comment ref="G275" authorId="0">
+    <comment ref="C285" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">FS-2000D, FS-4000DN  TK-310 ; FS-3900DN, FS-4000DN  TK-320 ; FS-4000DN  TK-330 ; FS-2020D/DN  TK-340 ; FS-3040MFP/3040MFP+/3140MFP/3140MFP+/3540MFP/3640MFP/3920DN  TK-350 ; FS-4020DN  TK-360</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G285" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C276" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G276" authorId="0">
+    <comment ref="C286" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ECOSYS FS-2100D/2100DN  TK-3100 ; ECOSYS FS-4200DN/4300DN  TK-3130</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G286" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C277" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G277" authorId="0">
+    <comment ref="C287" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">KM-1620/1635/1650/2020/2035/2050  TK-410 ; TASKalfa 180/181/220/221  TK-435</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G287" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C278" authorId="0">
-[...175 lines deleted...]
-    <comment ref="G283" authorId="0">
+    <comment ref="C288" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">TASKalfa 1800/1801/2200/220  TK-4105</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G288" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C284" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G284" authorId="0">
+    <comment ref="C289" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для картриджа: Kyocera TK-100, Kyocera TK-110, Kyocera TK-110E, Kyocera TK-17, Kyocera TK-18. Для принтера: Kyocera KM-1500, Kyocera FS-1016, Kyocera FS-1116, Kyocera FS-720, Kyocera FS-820, Kyocera FS-920, Kyocera FS-1000, Kyocera FS-1000+, Kyocera FS-1010, Kyocera FS-1050, Kyocera FS-1018, Kyocera FS-1020, Kyocera FS-1118, Kyocera KM-1815, Kyocera KM-1820.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G289" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C290" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-1610/ 2010/ 2510/ 2570/ 2571, SCX-4321/ 4521F  MLT-D119 ; ML-1910/ 1915/ 2525/ 2580, SCX-4600/ 4623, SF-650P  MLT-D105 ; XEROX Phaser 3117/ 3122/ 3124/ 3125  106R01159</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G290" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C285" authorId="0">
-[...190 lines deleted...]
-    </comment>
     <comment ref="C291" authorId="0">
-      <text>
-[...62 lines deleted...]
-    <comment ref="C293" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Cистема знижок: 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%. 
 ML-1640/ 1641/ 2240/ 2241  MLT-D108S , ML-1660/ 1665/ 1667/ 1670/ 1672/ 1674/ 1675/ 1678/ 1860/ 1865, SCX-3200/ 3205/ 3207  MLT-D104S/ X , ML-1661/ 1670/ 1671/ 1675/ 1676/ 1677/ 1860/ 1861/ 1865/ 1867  MLT-D1043S</t>
         </r>
       </text>
     </comment>
+    <comment ref="G291" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C292" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. ML-1630/ 1630W, SCX-4500/ 4500W  ML-D1630A ; ML-2850D/ 2851ND  ML-D2850A/ B ; ML-2855ND, SCX-4824FN/ 4828FN  MLT-D209S/ L ; XEROX WorkCentre 3210/ 3220  106R01485/ 106R01487 ; XEROX Phaser 3250  106R01373/ 106R01374</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G292" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C293" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-1010/1020M/1210/1220M/1250/1430  ML-1210D3 ; ML-1610/1615  ML-1610D2 ; ML-1660/1665/1667/1670/1672/1674/1675/1678/1860/1865, SCX-3200/3205/3207  MLT-D104S/MLT-D104X ; ML-1410/1500/1510/1710/1740/1750/1755 Series  ML-1710D3 ; ML-2010/2015 Series, ML-2510/2570/2571 Series  ML-2010D3 ; ML-2250/2251N/2251NP/2252W  ML-2250D5 ; ML-2150/2151N/2152W  ML-2150D8 ; ML-2850D/2851ND  ML-D2850A ; ML-2955ND, SCX-4729FD  MLT-D103L ; ML-3470/3471ND  ML-D3470A ; SCX-4300  MLT-D109S ; SCX-4725 Series  SCX-D4725A ; ML-2855ND, SCX-4824FN/4828FN  MLT-D209L ; SCX-5330/5530  SCX-D5530A ; SCX-5112/5115/5312F/5315F, SF-830/835P  SCX-5312D6 ; SCX-6220/6320F  SCX-6320D8</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="G293" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C294" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML-2160/2161/2162/2165/2168/SCX-3400/3401/3405/SF-76X/Xpress SL-M2020/2021/2022/2070/2071/D101/D111, універсальний, Packed in Ukraine! 1000г</t>
+          <t xml:space="preserve">ML-1010/1020M/1210/1220M/1250/1430  ML-1210D3 ; ML-1610/1615  ML-1610D2 ; ML-1660/1665/1667/1670/1672/1674/1675/1678/1860/1865, SCX-3200/3205/3207  MLT-D104S/MLT-D104X ; ML-1410/1500/1510/1710/1740/1750/1755 Series  ML-1710D3 ; ML-2010/2015 Series, ML-2510/2570/2571 Series  ML-2010D3 ; ML-2250/2251N/2251NP/2252W  ML-2250D5 ; ML-2150/2151N/2152W  ML-2150D8 ; ML-2850D/2851ND  ML-D2850A ; ML-2955ND, SCX-4729FD  MLT-D103L ; ML-3470/3471ND  ML-D3470A ; SCX-4300  MLT-D109S ; SCX-4725 Series  SCX-D4725A ; ML-2855ND, SCX-4824FN/4828FN  MLT-D209L ; SCX-5330/5530  SCX-D5530A ; SCX-5112/5115/5312F/5315F, SF-830/835P  SCX-5312D6 ; SCX-6220/6320F  SCX-6320D8</t>
         </r>
       </text>
     </comment>
     <comment ref="G294" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">знижка від 100шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C295" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-1010/1020M/1210/1220M/1250/1430  ML-1210D3 ; ML-1610/1615  ML-1610D2 ; ML-1660/1665/1667/1670/1672/1674/1675/1678/1860/1865, SCX-3200/3205/3207  MLT-D104S/MLT-D104X ; ML-1410/1500/1510/1710/1740/1750/1755 Series  ML-1710D3 ; ML-2010/2015 Series, ML-2510/2570/2571 Series  ML-2010D3 ; ML-2250/2251N/2251NP/2252W  ML-2250D5 ; ML-2150/2151N/2152W  ML-2150D8 ; ML-2850D/2851ND  ML-D2850A ; ML-2955ND, SCX-4729FD  MLT-D103L ; ML-3470/3471ND  ML-D3470A ; SCX-4300  MLT-D109S ; SCX-4725 Series  SCX-D4725A ; ML-2855ND, SCX-4824FN/4828FN  MLT-D209L ; SCX-5330/5530  SCX-D5530A ; SCX-5112/5115/5312F/5315F, SF-830/835P  SCX-5312D6 ; SCX-6220/6320F  SCX-6320D8</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G295" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 100шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C296" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-1010/ 1200/ 1210/ 1220M/ 1250/ 1430  ML-1210D3 ; ML-1520  ML-1520D3 ; ML-1610/ 1615  ML-1610D2 ; ML-1500/ 1510/ 1710/ 1740/ 1750/ 1755  ML-1710D3 ; ML-2010/ 2015/ 2510/ 2570/ 2571N  ML-2010D3 ; ML-2250/ 2251N/ 2252  ML-2250D5 ; ML-2150/ 2151/ 2152/ 2155/ 2550/ 2551N/ 2552W  ML-2550DA ; ML-1440/ 1450/ ML-1451/ 6040/ 6060  ML-6060D6 ; ML-1630/ SCX-4500  ML-D1630A ; ML-3050/ 3051N  ML-D3050A/ B ; ML-3470ND/ 3471ND  ML-D3470A/ B ; SCX-4100  SCX-4100D3 ; SCX-4016/ 4116/ 4216, SF-560/ 565P/ 750/ 755  SCX-4216D3 ; SCX-4321/ 4521F  SCX-4521D3 ; SCX-4520/ 4720  SCX-4720D3 ; SCX-4200  SCX-D4200A ; SCX-4725F  SCX-D4725A ; SCX-6120/ 6220/ 6320/ 6322/ 6520  SCX-6320D8 ; SCX-5330FN  SCX-D5530A/ B</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G296" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C295" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G295" authorId="0">
+    <comment ref="C297" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1010/1020M/1210/1220M/1250/1430/1510/1710/1750, IZZI Laser Plus I,ML-4500/4600,ML-1440/1450/6010/6040/6060, ALL SAMSUNG'SF'. Тонер компании Mitsubishi  MK Imaging™ .</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G297" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C298" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1010/1020M/1210/1220M/1250/1430/1510/1710/1750, IZZI Laser Plus I,ML-4500/4600,ML-1440/1450/6010/6040/6060, ALL SAMSUNG'SF'. Тонер компании Mitsubishi  MK Imaging™ .</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G298" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C299" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Toshiba BD2060/2860/2870/1340/1350/1550/1560, 300г</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G299" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 5шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C300" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Toshiba e-Studio 163/165/166/167/181/182/195/203/205/207/211/212/223/225/237/242/243/245/2006/2007/2303/2309/2505/2506/2507/2803/2809/T-1640/T-1810/T-2450/T-2505/T-2507/T-2309, TOMOEGAWA, 675г/флакон</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G300" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 5шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C301" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Phaser 3052/3260, WorkCentre 3215/3225  106R02778/106R02782 ; Samsung Xpress SL-M2675FN/SL-M2825ND/SL-M2835DW/SL-M2875FD/SL-M2885FW  MLT-D116S</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G301" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C302" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Phaser 3330, WorkCentre 3335/3345  106R03621/106R03623</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G302" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C303" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">CopyCentre 123/ 128/ 133, CopyCentre C123/ C128, WorkCentre 123/ 128/ 133, WorkCentre M123/ M128, WorkCentre Pro 123/ 128/ 133  006R01182</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G303" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C306" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сервисная технологическая упаковка: 12 флаконов по 833 грамма + колпак-лейка. HL-2030/2040/2070N, DCP-7010/7010L/7025, Fax-2820/2920, MFC-7225N/7420/7820N  TN-2075 ; HL-5240/5250DN/5270DN/5280DW, DCP-8060/8065DN, MFC-8460N/8860DN/8870DW  TN-3130/TN-3170 ; HL-2140/2142/2150N/2170W, DCP-7030/7032/7040/7045N, MFC-7320/7440N/7840W  TN-2135/TN-2175 ; HL-5340D/5350DN/5370DW, DCP-8070D/8085DN, MFC-8370DN/8880DN  TN-3230/TN-3280</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G306" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C296" authorId="0">
-[...286 lines deleted...]
-    </comment>
     <comment ref="C307" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Сервисная технологическая упаковка: 12 флаконов по 833 грамма + колпак-лейка. HL-2030/2040/2070N, DCP-7010/7010L/7025, Fax-2820/2920, MFC-7225N/7420/7820N  TN-2075 ; HL-5240/5250DN/5270DN/5280DW, DCP-8060/8065DN, MFC-8460N/8860DN/8870DW  TN-3130/TN-3170 ; HL-2140/2142/2150N/2170W, DCP-7030/7032/7040/7045N, MFC-7320/7440N/7840W  TN-2135/TN-2175 ; HL-5340D/5350DN/5370DW, DCP-8070D/8085DN, MFC-8370DN/8880DN  TN-3230/TN-3280</t>
+          <t xml:space="preserve">Сервісна технологічна упаковка: 12 флаконів по 833 грами + ковпак-лійка. LaserJet Pro M304/M404, MFP M428 Series  CF259A/CF259X ; Canon i-SENSYS LBP223/LBP226/LBP228, i-SENSYS MF443/MF445/MF446/MF449  057/057 H</t>
         </r>
       </text>
     </comment>
     <comment ref="G307" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C308" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Сервісна технологічна упаковка: 12 флаконів по 833 грами + ковпак-лійка. LaserJet Pro M304/M404, MFP M428 Series  CF259A/CF259X ; Canon i-SENSYS LBP223/LBP226/LBP228, i-SENSYS MF443/MF445/MF446/MF449  057/057 H</t>
+          <t xml:space="preserve">LJ 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f  Q2612A/ X ; CANON i-SENSYS LBP2900/ B/ 3000  703 ; i-SENSYS MF4018/ 4120/ 4140/ 4150/ 4270/ 4320d/ 4330d/ 4340d/ 4350d/ 4370dn/ 4380dn/ 4660PL/ 4690PL, FAX-L100/ 120/ 140/ 160, PCD450  FX-10</t>
         </r>
       </text>
     </comment>
     <comment ref="G308" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C309" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f  Q2612A/ X ; CANON i-SENSYS LBP2900/ B/ 3000  703 ; i-SENSYS MF4018/ 4120/ 4140/ 4150/ 4270/ 4320d/ 4330d/ 4340d/ 4350d/ 4370dn/ 4380dn/ 4660PL/ 4690PL, FAX-L100/ 120/ 140/ 160, PCD450  FX-10</t>
+          <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грами + ковпак-лійка. LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f  Q2612A/ Q2612X ; CANON i-SENSYS LBP2900/ B/ 3000  703 ; i-SENSYS MF4018/ 4120/ 4140/ 4150/ 4270/ 4320d/ 4330d/ 4340d/ 4350d/ 4370dn/ 4380dn/ 4660PL/ 4690PL, FAX-L100/ 120/ 140/ 160, PCD450  FX-10</t>
         </r>
       </text>
     </comment>
     <comment ref="G309" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C310" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грами + ковпак-лійка. LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f  Q2612A/ Q2612X ; CANON i-SENSYS LBP2900/ B/ 3000  703 ; i-SENSYS MF4018/ 4120/ 4140/ 4150/ 4270/ 4320d/ 4330d/ 4340d/ 4350d/ 4370dn/ 4380dn/ 4660PL/ 4690PL, FAX-L100/ 120/ 140/ 160, PCD450  FX-10</t>
+          <t xml:space="preserve">LJ 1100/ A/ 3200  C4092A , 5L/ 6L/ 3100/ 3150  C3906A , 4/ 4+/ 4M/ 4M+/ 5/ 5M/ 5N  92298A , 4L/ 4ML/ 4P/ 4MP  92274A , 4V/ 4MV  C3900A , 5P/ 5MP/ 6P/ 6MP  C3903A , 5Si/ 8000  C3909A , 8100/ 8150/ Mopier 320  C4182X ; CANON LBP-800/ 810/ 1120  EP-22 , LBP-AX/ 460/ 465/ 660  EP-A , LBP-8IV/ 860/ 1260  EP-E , LBP-430W/ 4U/ 4i  EP-P , LBP-A430/ P380  EP-B , LBP-VX  EP-V , LBP-2460  EP-W , LBP-950/ 1910/ 3260  EP-72</t>
         </r>
       </text>
     </comment>
     <comment ref="G310" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C311" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ 1100/ A/ 3200  C4092A , 5L/ 6L/ 3100/ 3150  C3906A , 4/ 4+/ 4M/ 4M+/ 5/ 5M/ 5N  92298A , 4L/ 4ML/ 4P/ 4MP  92274A , 4V/ 4MV  C3900A , 5P/ 5MP/ 6P/ 6MP  C3903A , 5Si/ 8000  C3909A , 8100/ 8150/ Mopier 320  C4182X ; CANON LBP-800/ 810/ 1120  EP-22 , LBP-AX/ 460/ 465/ 660  EP-A , LBP-8IV/ 860/ 1260  EP-E , LBP-430W/ 4U/ 4i  EP-P , LBP-A430/ P380  EP-B , LBP-VX  EP-V , LBP-2460  EP-W , LBP-950/ 1910/ 3260  EP-72</t>
+          <t xml:space="preserve">LaserJet 1160/1320 Series  Q5949A/Q5949X ; CANON i-SENSYS LBP3300/LBP3360  708/708 H</t>
         </r>
       </text>
     </comment>
     <comment ref="G311" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C312" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet 1160/1320 Series  Q5949A/Q5949X ; CANON i-SENSYS LBP3300/LBP3360  708/708 H</t>
+          <t xml:space="preserve">Сервісна технологічна упаковка: 12 флаконів по 833 грами + ковпак-лійка. LaserJet 1160/1320 Series  Q5949A/Q5949X ; CANON i-SENSYS LBP3300/LBP3360  708/708 H</t>
         </r>
       </text>
     </comment>
     <comment ref="G312" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C313" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Сервісна технологічна упаковка: 12 флаконів по 833 грами + ковпак-лійка. LaserJet 1160/1320 Series  Q5949A/Q5949X ; CANON i-SENSYS LBP3300/LBP3360  708/708 H</t>
+          <t xml:space="preserve">Сервісна технологічна упаковка: 12 флаконів по 833 грами + ковпак-лійка. LaserJet 1000/ 1005/ 1200/ 1220/ 3300/ 3330/ 3380 Series  С7115A/ C7115X ; CANON Laser Shot LBP1210  EP-25 ; Laser Shot LBP3200, Laser Base MF3110/ 3240/ 5630/ 5650/ 5730/ 5750/ 5770, i-SENSYS MF3220/ 3228  EP-27 ; FAX-L380/ 400, i-SENSYS FAX-L380S/ 390, PCD320/ 340  T</t>
         </r>
       </text>
     </comment>
     <comment ref="G313" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C314" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Сервісна технологічна упаковка: 12 флаконів по 833 грами + ковпак-лійка. LaserJet 1000/ 1005/ 1200/ 1220/ 3300/ 3330/ 3380 Series  С7115A/ C7115X ; CANON Laser Shot LBP1210  EP-25 ; Laser Shot LBP3200, Laser Base MF3110/ 3240/ 5630/ 5650/ 5730/ 5750/ 5770, i-SENSYS MF3220/ 3228  EP-27 ; FAX-L380/ 400, i-SENSYS FAX-L380S/ 390, PCD320/ 340  T</t>
+          <t xml:space="preserve">Сервисная технологическая упаковка: 12 флаконов по 833 грамма + колпак-лейка. LaserJet 4000/ 4050 Series  C4127A/ C4127X , LaserJet 4100 Series  C8061A/ C8061X , LaserJet 5000/ 5100 Series  C4129X ; CANON LBP1760  EP-52 , LBP2000  EP-65 , GP160 Series  H</t>
         </r>
       </text>
     </comment>
     <comment ref="G314" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C315" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Сервисная технологическая упаковка: 12 флаконов по 833 грамма + колпак-лейка. LaserJet 4000/ 4050 Series  C4127A/ C4127X , LaserJet 4100 Series  C8061A/ C8061X , LaserJet 5000/ 5100 Series  C4129X ; CANON LBP1760  EP-52 , LBP2000  EP-65 , GP160 Series  H</t>
+          <t xml:space="preserve">Сервісна технологічна упаковка: 12 флаконів по 833 грами + ковпак-лійка. LaserJet 9000/9040/9050 Series  C8543X</t>
         </r>
       </text>
     </comment>
     <comment ref="G315" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C316" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Сервісна технологічна упаковка: 12 флаконів по 833 грами + ковпак-лійка. LaserJet 9000/9040/9050 Series  C8543X</t>
+          <t xml:space="preserve">LaserJet Enterprise M607/M608/M609, MFP M631/M632/M633  CF237A/CF237X/CF237Y</t>
         </r>
       </text>
     </comment>
     <comment ref="G316" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C317" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M304/M404/M406, MFP M428/M430  CF259A/CF259X ; LaserJet Enterprise M507, MFP M528 Series  CF289A/CF289X/CF289Y ; LJ M211/M236  W1360A/W1360X ; LJ 3003/3103  W1450A/W1450X ; LJ M610/M611/M612/M634/M635/M636  W1470A/W1470X/W1470Y ; i-SENSYS LBP325, MF542/543 Series  056/056L/056H ; i-SENSYS LBP223/226/228 Series, MF443/445/446/449 Series  057/057H ; i-SENSYS LBP122, MF272/MF275  071/071H ; LBP361/362  073</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G317" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C317" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G317" authorId="0">
+    <comment ref="C318" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M304/M404/M406, MFP M428/M430  CF259A/CF259X ; LaserJet Enterprise M507, MFP M528 Series  CF289A/CF289X/CF289Y ; LJ M211/M236  W1360A/W1360X ; HP LaserJet Pro 3003/3103  W1450A/W1450X ; LJ M610/M611/M612/M634/M635/M636  W1470A/W1470X/W1470Y ; i-SENSYS LBP325 Series, MF542/543 Series  056/056L/056H ; i-SENSYS LBP223/226/228 Series, MF443/445/446/449 Series  057/057H ; i-SENSYS LBP122dw, MF272dw/MF275dw  071/071H ; LBP361/362  073</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G318" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C319" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M304/M404/M406, MFP M428/M430  CF259A/CF259X ; LaserJet Enterprise M507, MFP M528 Series  CF289A/CF289X/CF289Y ; LJ M211/M236  W1360A/W1360X ; HP LaserJet Pro 3003/3103  W1450A/W1450X ; LJ M610/M611/M612/M634/M635/M636  W1470A/W1470X/W1470Y ; i-SENSYS LBP325 Series, MF542/543 Series  056/056L/056H ; i-SENSYS LBP223/226/228 Series, MF443/445/446/449 Series  057/057H ; i-SENSYS LBP122dw, MF272dw/MF275dw  071/071H ; LBP361/362  073</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G319" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C320" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M304/M404/M406, MFP M428/M430  CF259A/CF259X ; LaserJet Enterprise M507, MFP M528 Series  CF289A/CF289X/CF289Y ; LJ M211/M236  W1360A/W1360X ; LJ 3003/3103  W1450A/W1450X ; LJ M610/M611/M612/M634/M635/M636  W1470A/W1470X/W1470Y ; i-SENSYS LBP325, MF542/543 Series  056/056L/056H ; i-SENSYS LBP223/226/228 Series, MF443/445/446/449 Series  057/057H ; i-SENSYS LBP122, MF272/MF275  071/071H</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G320" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C321" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet P1005/ 1006  CB435A ; LaserJet P1102 Series, M1132/ 1212nf  CE285A ; LaserJet P1505 Series, M1120/ 1522 Series  CB436A ; LaserJet P1566/ 1606, M1536 Series  CE278A ; CANON i-SENSYS LBP3010/ B/ 3100  712 ; i-SENSYS LBP6000, MF3010  725 ; i-SENSYS LBP6200d  726 ; i-SENSYS MF4410/ 4430/ 4450/ 4550d/ 4570dn/ 4580dn  728</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G321" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C322" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet P1005  CB435A , LaserJet P1606  CE278A , LaserJet P1102  CE285A , LaserJet Pro M125  CF283A  HD Chemical Toner</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G322" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C323" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P1560/1566/1600/1606/1530/1005/ 1006/1007/1008/1102/1505/M1522 /1536/1120/1132/1212/1322/Canon MF-4/4 /4580/LBP3010/3100/3250/12 10/Canon 728/712/CB435A/CB436A/CE278A/CE285A + ЛІЙКА, Super Performance, універсальний, 1000г/флакон. Супер якість, що не поступається STATIC CONTROL</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G323" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -1%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C324" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M12, MFP M26 Series  CF279A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; LaserJet Pro M15/M16, MFP M28/M29  CF244A ; LJ M211/M236  W1360A/W1360X ; Canon i-SENSYS LBP3010/LBP3010B/LBP3100  712 ; i-SENSYS LBP3250  713 ; i-SENSYS LBP6000/LBP6020/LBP6030, MF3010  725 ; i-SENSYS LBP6200/LBP6230  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn/MF4730/MF4750/MF4780w/MF4870dn/MF4890dw, FAX-L150/FAX-L170/FAX-L410  728 ; i-SENSYS MF211/MF212/MF216/MF217/MF226/MF229/MF231/MF232/MF237/MF244/MF247/MF249 Series  737</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G324" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C325" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ P1005/ 1006  CB435A ; LJ P1102 Series , M1132/ 1212 Series  CE285A ; LJ P1505 Series, M1120/ 1522 Series  CB436A ; P1566/ 1606, M1536 Series  CE278A ; LJ P2014/ 2015 Series, M2727mfp  Q7553A/ X ; LJ P2035/ 2055 Series  CE505A/ X ; LJ P3005 Series, M3027/ 3035 Series  Q7551A/ X ; LJ P3015 Series  CE255A/ X ; LJ P4014/ 4015/ 4515  CC364A/ X ; CANON i-SENSYS LBP3010/ B/ 3100  712 ; i-SENSYS LBP3250  713 ; i-SENSYS LBP6000  725 ; i-SENSYS LBP6300dn/ 6650dn, MF5580dn/ 5840dn/ 5880dn  719/ H ; i-SENSYS MF4410/ 4430/ 4450/ 4550/ 4570/ 4580  728</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G325" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C326" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сервісна технологічна упаковка: 12 флаконів по 833 грами + ковпак-лійка. LaserJet P1005/ 1006  CB435A ; LaserJet P1102 Series , M1132/ 1212 Series  CE285A ; LaserJet P1505 Series, M1120/ 1522 Series  CB436A ; P1566/ 1606, M1536 Series  CE278A ; LaserJet P2014/ 2015 Series, M2727mfp  Q7553A/ X ; LaserJet P2035/ 2055 Series  CE505A/ X ; LaserJet P3005 Series, M3027/ 3035 Series  Q7551A/ X ; LaserJet P3015 Series  CE255A/ X ; LaserJet P4014/ 4015/ 4515  CC364A/ X ; CANON i-SENSYS LBP3010/ B/ 3100  712 ; i-SENSYS LBP3250  713 ; i-SENSYS LBP6000  725 ; i-SENSYS LBP6300dn/ 6650dn, MF5580dn/ 5840dn/ 5880dn  719/ H ; i-SENSYS MF4410/ 4430/ 4450/ 4550/ 4570/ 4580  728</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G326" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C327" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. LaserJet P1005  CB435A , LaserJet P1606  CE278A , LaserJet P1102  CE285A , LaserJet Pro M125  CF283A  HD Chemical Toner</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G327" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C328" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сервісна технологічна упаковка: 12 флаконів по 833 грами + ковпак-лійка. LaserJet P1005/ 1006  CB435A ; LaserJet P1102 Series, M1132/ 1212nf  CE285A ; LaserJet P1505 Series, M1120/ 1522 Series  CB436A ; LaserJet P1566/ 1606, M1536 Series  CE278A ; CANON i-SENSYS LBP3010/ B/ 3100  712 ; i-SENSYS LBP6000, MF3010  725 ; i-SENSYS LBP6200d  726 ; i-SENSYS MF4410/ 4430/ 4450/ 4550d/ 4570dn/ 4580dn  728</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G328" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C329" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f  Q2612A/ Q2612X ; LaserJet P2014/ 2015 Series, M2727 MFP  Q7553A/ Q7553X ; LaserJet P2035 Series  CE505A , P2055 Series  CE505A/ CE505X ; LaserJet 1160/ 1320 Series  Q5949A/ Q5949X ; LaserJet 2410/ 2420/ 2430 Series  Q6511A/ Q6511X ; LaserJet 4000/ 4050 Series  C4127A/ C4127X ; LaserJet 4200  Q1338A , 4300  Q1339A , 4250/ 4350  Q5942A/ Q5942X ; LaserJet Pro 400 M401, MFP M425 Series  CF280A/ CF280X ; LaserJet P4014 Series  CC364A , P4015/ 4515 Series  CC364A/ CC364X ; Enterprise 600 M601  CE390A , Enterprise 600 M602/ 603, Enterprise M4555 mfp  CE390A/ CE390X ; LaserJet Enterprise M604/ M605/ M606, MFP M630, Flow MFP M630 Series  CF281A/ CF281X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G329" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C330" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f  Q2612A/ Q2612X ; LaserJet P2014/ 2015 Series, M2727 MFP  Q7553A/ Q7553X ; LaserJet P2035 Series  CE505A , P2055 Series  CE505A/ CE505X ; LaserJet 1160/ 1320 Series  Q5949A/ Q5949X ; LaserJet 2410/ 2420/ 2430 Series  Q6511A/ Q6511X ; LaserJet 4000/ 4050 Series  C4127A/ C4127X ; LaserJet 4200  Q1338A , 4300  Q1339A , 4250/ 4350  Q5942A/ Q5942X ; LaserJet Pro 400 M401, MFP M425 Series  CF280A/ CF280X ; LaserJet P4014 Series  CC364A , P4015/ 4515 Series  CC364A/ CC364X ; Enterprise 600 M601  CE390A , Enterprise 600 M602/ 603, Enterprise M4555 mfp  CE390A/ CE390X ; LaserJet Enterprise M604/ M605/ M606, MFP M630, Flow MFP M630 Series  CF281A/ CF281X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G330" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -1%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C331" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сервісна технологічна упаковка: 12 флаконів по 833 грами + ковпак-лійка. LJ P2014/2015 Series, M2727 MFP  Q7553A/X ; LJ P2035 Series  CE505A , P2055 Series  CE505A/X ; LaserJet Pro 400 M401, MFP M425 Series  CF280A/CF280X ; CANON i-SENSYS LBP6300dn/6650dn, MF5840dn/5880dn  719/H</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G331" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C332" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LaserJet P4014/P4015/4515/M4555 MFP, HP LaserJet Enterprise 600 M601/M602/M603</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G332" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C318" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G318" authorId="0">
+    <comment ref="C333" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ Pro 4001/4002/4003/4004, 4101/4102/4103/4104  W1480A/W1480X/W1490A/W1490X/W1510A/W1510X/W1520A/W1520X ; Canon iR1643  T06 , i-SENSYS LBP243/246, MF461/463/465  070/070H ;</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G333" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C319" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G319" authorId="0">
+    <comment ref="C334" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ Pro 4001/4002/4003/4004, 4101/4102/4103/4104  W1480A/W1480X/W1490A/W1490X/W1510A/W1510X/W1520A/W1520X ; Canon iR1643  T06 , i-SENSYS LBP243/246, MF461/463/465  070/070H ;</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G334" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C320" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G320" authorId="0">
+    <comment ref="C335" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для совместимых картриджей; LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A ; LaserJet Pro M203, MFP M227 Series  CF230A/CF230X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G335" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C336" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G336" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C337" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A ; LaserJet Pro M203, MFP M227 Series  CF230A/CF230X ; LaserJet Ultra M106, MFP M134 Series  CF233A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G337" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -1%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C338" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. Для совместимых картриджей; LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A ; LaserJet Pro M203, MFP M227 Series  CF230A/CF230X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G338" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C339" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A ; LaserJet Pro M203, MFP M227 Series  CF230A/CF230X ; LaserJet Ultra M106, MFP M134 Series  CF233A , Canon i-SENSYS LBP112/LBP113w, i-SENSYS MF112/MF113W  047 , i-SENSYS LBP162 Series, MF264/MF267/MF269 Series  051/051H</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G339" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C321" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G321" authorId="0">
+    <comment ref="C340" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A ; LaserJet Pro M203, MFP M227 Series  CF230A/CF230X ; LaserJet Ultra M106, MFP M134 Series  CF233A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G340" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C341" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A ; LaserJet Pro M203, MFP M227 Series  CF230A/CF230X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G341" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -1%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C342" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. LaserJet Pro M402, MFP M426  CF226A/CF226X ; LaserJet Enterprise M506, MFP M527  CF287A/CF287X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G342" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C343" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. LaserJet Pro M402, MFP M426  CF226A/CF226X ; LaserJet Pro M304/M404/M406, MFP M428/M430  CF259A/CF259X ; LaserJet Enterprise M506, MFP M527, Pro M501 Series  CF287A/CF287X ; LaserJet Enterprise M507, MFP M528 Series  CF289A/CF289X ; Canon i-SENSYS LBP212/214/215, MF421/426/428/429 Series  052/052H ; i-SENSYS LBP325 Series, MF542/543 Series  056/056L/056H ; i-SENSYS LBP223/226/228 Series, MF443/445/446/449 Series  057/057H ; i-SENSYS LBP312, MF522/525  041/041H ; iR 1643  T06 ; i-SENSYS X LBP1238/MF1238  T08 ;</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G343" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C322" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G322" authorId="0">
+    <comment ref="C344" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сервісна технологічна упаковка: 12 флаконів по 833 грами + ковпак-лійка. LaserJet Pro M402, MFP M426  CF226A/ CF226X ; LaserJet Enterprise M506, MFP M527  CF287A/ CF287X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G344" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C323" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G323" authorId="0">
+    <comment ref="C345" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 5L/ 6L/3100/3150  C3906A ;LaserJet 5Si/5Si Mopier/8000/Mopier 240  C3909A ;LaserJet 1100/A/3200 C4092A ;LaserJet 1000/1005/1200/1220/3300/3330/3380 Series C7115A/C7115X ;LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055,M1005/1319f Q2612A/Q2612X ;LaserJet 1160/ 1320 Q5949A/ Q5949X ;LaserJet 2100/2200 Series C4096A ;LaserJet 2300 Q2610A/Q2610X ;LaserJet 2410/2420/2430 Q6511A/Q6511X ;LaserJet 5200 Q7516A ;LaserJet M5025/5035mfp Q7570A ; LaserJet P2035 CE505A ,P2055 Series CE505A/CE505X ;LaserJet P2014/2015 Series,M2727mfp Q7553A/ Q7553X ;LaserJet Pro 400 M401,MFP M425 CF280A/CF280X ;LaserJet P3005, M3027/3035 Q7551A/Q7551X ; LaserJet P3015 CE255A/CE255X ;LaserJet Enterprise 700 M712/725 CF214A/CF214X ;LaserJet P4014 Series CC364A ,P4015/ 4515 CC364A/ CC364X ;LaserJet Enterprise M604/M605/M606/M630 CF281A/CF281X ; LaserJet M601/M602/M603/M4555 CE390A/CE390X ; Canon LBP-800/ 810/ 1120  EP-22</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G345" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C346" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A ; LaserJet P2035 Series  CE505A , P2055 Series  CE505A/CE505X ; LaserJet 1160/1320 Series  Q5949A/Q5949X ; LaserJet P2014/ 2015 Series, M2727mfp  Q7553A/ Q7553X ; LaserJet Pro 400 M401/M425 Series  CF280A/CF280X ; LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; LaserJet Pro M402, MFP M426  CF226A/CF226X ; LaserJet P1005/P1006 Series  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A . Можно покупать 1 пакет - 0,5 шт.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G346" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C324" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G324" authorId="0">
+    <comment ref="C347" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 5L/ 6L/ 3100/ 3150  C3906A ; LaserJet 5Si/ 5Si Mopier/ 8000/ Mopier 240  C3909A ; LaserJet 1100/ A/ 3200  C4092A ; LaserJet 1000/ 1005/ 1200/ 1220/ 3300/ 3330/ 3380 Series  C7115A/ C7115X ; LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f  Q2612A/ Q2612X ; LaserJet 1160/ 1320 Series  Q5949A/ Q5949X ; LaserJet 2100/ 2200 Series  C4096A ; LaserJet 2300 Series  Q2610A/ Q2610X ; LaserJet 2410/ 2420/ 2430 Series  Q6511A/ Q6511X ; LaserJet 5200 Series  Q7516A ; LaserJet M5025/ 5035mfp Series  Q7570A ; LaserJet P2035 Series  CE505A , P2055 Series  CE505A/ CE505X ; LaserJet P2014/ 2015 Series, M2727mfp  Q7553A/ Q7553X ; LaserJet P3005 Series, M3027/ 3035 Series  Q7551A/ Q7551X ; LaserJet P3015 Series  CE255A/ CE255X ; CANON LBP-AX/ 460/ 465/ 660  EP-A ; LBP-2460  EP-W ; LBP-800/ 810/ 1120  EP-22 ; Laser Shot LBP1210  EP-25 ; Laser Shot LBP3200, Laser Base MF3110/ 3240/ 5630/ 5650/ 5730/ 5750/ 5770, i-SENSYS MF3220/ 3228  EP-27</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G347" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C348" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 5L/ 6L/ 3100/ 3150  C3906A ; LaserJet 5Si/ 5Si Mopier/ 8000/ Mopier 240  C3909A ; LaserJet 1100/ A/ 3200  C4092A ; LaserJet 1000/ 1005/ 1200/ 1220/ 3300/ 3330/ 3380 Series  C7115A/ C7115X ; LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f  Q2612A/ Q2612X ; LaserJet 1160/ 1320 Series  Q5949A/ Q5949X ; LaserJet 2100/ 2200 Series  C4096A ; LaserJet 2300 Series  Q2610A/ Q2610X ; LaserJet 2410/ 2420/ 2430 Series  Q6511A/ Q6511X ; LaserJet 5200 Series  Q7516A ; LaserJet M5025/ 5035mfp Series  Q7570A ; LaserJet P2035 Series  CE505A , P2055 Series  CE505A/ CE505X ; LaserJet P2014/ 2015 Series, M2727mfp  Q7553A/ Q7553X ; LaserJet P3005 Series, M3027/ 3035 Series  Q7551A/ Q7551X ; LaserJet P3015 Series  CE255A/ CE255X ; CANON LBP-AX/ 460/ 465/ 660  EP-A ; LBP-2460  EP-W ; LBP-800/ 810/ 1120  EP-22 ; Laser Shot LBP1210  EP-25 ; Laser Shot LBP3200, Laser Base MF3110/ 3240/ 5630/ 5650/ 5730/ 5750/ 5770, i-SENSYS MF3220/ 3228  EP-27</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G348" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C349" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. LaserJet 5L/ 6L/3100/3150  C3906A ;LaserJet 5Si/5Si Mopier/8000/Mopier 240  C3909A ;LaserJet 1100/A/3200 C4092A ;LaserJet 1000/1005/1200/1220/3300/3330/3380 Series C7115A/C7115X ;LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055,M1005/1319f Q2612A/Q2612X ;LaserJet 1160/ 1320 Q5949A/ Q5949X ;LaserJet 2100/2200 Series C4096A ;LaserJet 2300 Q2610A/Q2610X ;LaserJet 2410/2420/2430 Q6511A/Q6511X ;LaserJet 5200 Q7516A ;LaserJet M5025/5035mfp Q7570A ; LaserJet P2035 CE505A ,P2055 Series CE505A/CE505X ;LaserJet P2014/2015 Series,M2727mfp Q7553A/ Q7553X ;LaserJet Pro 400 M401,MFP M425 CF280A/CF280X ;LaserJet P3005, M3027/3035 Q7551A/Q7551X ; LaserJet P3015 CE255A/CE255X ;LaserJet Enterprise 700 M712/725 CF214A/CF214X ;LaserJet P4014 Series CC364A ,P4015/ 4515 CC364A/X ;LaserJet Enterprise M604/M605/M606/M630 CF281A/X ; LaserJet M601/M602/M603/M4555 CE390A/X ; Canon LBP-800/ 810/ 1120  EP-22</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G349" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C350" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A ; LaserJet P2035 Series  CE505A , P2055 Series  CE505A/CE505X ; LaserJet 1160/1320 Series  Q5949A/Q5949X ; LaserJet P2014/ 2015 Series, M2727mfp  Q7553A/ Q7553X ; LaserJet Pro 400 M401/M425 Series  CF280A/CF280X ; LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; LaserJet Pro M402, MFP M426  CF226A/CF226X ; LaserJet P1005/P1006 Series  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A . Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G350" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C351" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. LaserJet 5L/ 6L/ 3100/ 3150  C3906A ; LaserJet 5Si/ 5Si Mopier/ 8000/ Mopier 240  C3909A ; LaserJet 1100/ A/ 3200  C4092A ; LaserJet 1000/ 1005/ 1200/ 1220/ 3300/ 3330/ 3380 Series  C7115A/ C7115X ; LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f  Q2612A/ Q2612X ; LaserJet 1160/ 1320 Series  Q5949A/ Q5949X ; LaserJet 2100/ 2200 Series  C4096A ; LaserJet 2300 Series  Q2610A/ Q2610X ; LaserJet 2410/ 2420/ 2430 Series  Q6511A/ Q6511X ; LaserJet 5200 Series  Q7516A ; LaserJet M5025/ 5035mfp Series  Q7570A ; LaserJet P2035 Series  CE505A , P2055 Series  CE505A/ CE505X ; LaserJet P2014/ 2015 Series, M2727mfp  Q7553A/ Q7553X ; LaserJet P3005 Series, M3027/ 3035 Series  Q7551A/ Q7551X ; LaserJet P3015 Series  CE255A/ CE255X ; CANON LBP-AX/ 460/ 465/ 660  EP-A ; LBP-2460  EP-W ; LBP-800/ 810/ 1120  EP-22 ; Laser Shot LBP1210  EP-25 ; Laser Shot LBP3200, Laser Base MF311</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G351" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C352" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. LaserJet 5L/ 6L/ 3100/ 3150  C3906A ; LaserJet 5Si/ 5Si Mopier/ 8000/ Mopier 240  C3909A ; LaserJet 1100/ A/ 3200  C4092A ; LaserJet 1000/ 1005/ 1200/ 1220/ 3300/ 3330/ 3380 Series  C7115A/ C7115X ; LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f  Q2612A/ Q2612X ; LaserJet 1160/ 1320 Series  Q5949A/ Q5949X ; LaserJet 2100/ 2200 Series  C4096A ; LaserJet 2300 Series  Q2610A/ Q2610X ; LaserJet 2410/ 2420/ 2430 Series  Q6511A/ Q6511X ; LaserJet 5200 Series  Q7516A ; LaserJet M5025/ 5035mfp Series  Q7570A ; LaserJet P2035 Series  CE505A , P2055 Series  CE505A/ CE505X ; LaserJet P2014/ 2015 Series, M2727mfp  Q7553A/ Q7553X ; LaserJet P3005 Series, M3027/ 3035 Series  Q7551A/ Q7551X ; LaserJet P3015 Series  CE255A/ CE255X ; CANON LBP-AX/ 460/ 465/ 660  EP-A ; LBP-2460  EP-W ; LBP-800/ 810/ 1120  EP-22 ; Laser Shot LBP1210  EP-25</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G352" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C353" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Можна купувати 1 пакет - 0,5 шт. LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; Enterprise 600 M601  CE390A , Enterprise 600 M602/M603, Enterprise M4555 mfp  CE390A/CE390X ; LaserJet 4100 Series  C8061A/C8061X ; LaserJet 5000/5100 Series  C4129X ; LaserJet 4000/4050 Series  C4127A/C4127X ; LaserJet 4250/4350  Q5942A/Q5942X ; LaserJet 4200  Q1338A ; LaserJet 4300  Q1339A ; LaserJet 8100/8150 Series/Mopier 320  C4182X ; LaserJet Enterprise 700 M712/M725  CF214A/CF214X ; Laser Jet Enterprise M607  CF237A , M608/M609, MFP M631/M632/M633 Series  CF237A/CF237X/CF237Y ; LaserJet Enterprise M604  CF281A ; LaserJet Enterprise M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X ;</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G353" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C354" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; Enterprise 600 M601  CE390A , Enterprise 600 M602/M603, Enterprise M4555 mfp  CE390A/CE390X ; LaserJet 4100 Series  C8061A/C8061X ; LaserJet 5000/5100 Series  C4129X ; LaserJet 4000/4050 Series  C4127A/C4127X ; LaserJet 4250/4350  Q5942A/Q5942X ; LaserJet 4200  Q1338A ; LaserJet 4300  Q1339A ; LaserJet 8100/8150 Series/Mopier 320  C4182X ; LaserJet Enterprise 700 M712/M725  CF214A/CF214X ; Laser Jet Enterprise M607  CF237A , M608/M609, MFP M631/M632/M633 Series  CF237A/CF237X/CF237Y ; LaserJet Enterprise M604  CF281A ; LaserJet Enterprise M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X ;</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G354" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C355" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A ; LaserJet 1300 Series  Q2613A ; LaseJet 5200 Series  Q7516A ; LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P2035/P2055  CE505A/CE505X ; LaserJet Pro 400 M401, MFP M425 Series  CF280A/CF280X ; LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; LaserJet Enterprise 600 M601  CE390A , Enterprise 600 M602/M603, Enterprise M4555 mfp  CE390A/CE390X ; LaserJet Enterprise M604  CF281A ; LaserJet Enterprise M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G355" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -1%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C325" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G325" authorId="0">
+    <comment ref="C356" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A ; LaserJet 1300 Series  Q2613A ; LaseJet 5200 Series  Q7516A ; LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P2035/P2055  CE505A/CE505X ; LaserJet Pro 400 M401, MFP M425 Series  CF280A/CF280X ; LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; LaserJet Enterprise 600 M601  CE390A , Enterprise 600 M602/M603, Enterprise M4555 mfp  CE390A/CE390X ; LaserJet Enterprise M604  CF281A ; LaserJet Enterprise M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G356" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -1%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C357" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для картриджів: C4092A, C7115A, C7115X, Q2612A, Q2612X, Q2613A, Q2613X, Q2624A, Q5949A, Q5949X, C4096A, Q2610A, Q2610X, Q6511A, Q6511X, C4127A, C4127X, C8061A, C8061X, Q1338A, Q1339A, Q5942A, Q5942X, Q5945A, C4129X, Q7516A, Q7570A, Q7553A, Q7553X, CE505A, CE505X, CF280A, CF280X, Q7551A, Q7551X, CE255A, CE255X, CF214A, CF214X, CC364A, CC364X, CF281A, CF281X. EP-22, EP-25, EP-27, T, 703, FX10, 708, 708H, EP-32, 710, 710H, EP-52, EP-65, H, 719, 719H, C-EXV40, 724, 724H</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G357" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C326" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G326" authorId="0">
+    <comment ref="C358" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сервісна технологічна упаковка: 12 флаконів по 833 грами + колпак-лійка. Для картриджів: C4092A, C7115A, C7115X, Q2612A, Q2612X, Q2613A, Q2613X, Q2624A, Q5949A, Q5949X, C4096A, Q2610A, Q2610X, Q6511A, Q6511X, C4127A, C4127X, C8061A, C8061X, Q1338A, Q1339A, Q5942A, Q5942X, Q5945A, C4129X, Q7516A, Q7570A, Q7553A, Q7553X, CE505A, CE505X, CF280A, CF280X, Q7551A, Q7551X, CE255A, CE255X, CF214A, CF214X, CC364A, CC364X, CF281A, CF281X. EP-22, EP-25, EP-27, T, 703, FX10, 708, 708H, EP-32, 710, 710H, EP-52, EP-65, H, 719, 719H, C-EXV40, 724, 724H</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G358" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C327" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G327" authorId="0">
+    <comment ref="C359" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170 ; ECOSYS M2235/M2735/M2835, P2335  TK-1200 ; ECOSYS PA4000/MA4000  TK-1260/TK-1270</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G359" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C328" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G328" authorId="0">
+    <comment ref="C360" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170 ; ECOSYS M2235/M2735/M2835, P2335  TK-1200 ; FS-2100D/2100DN  TK-3100 ; FS-4100DN  TK-3110 ; ECOSYS FS-4200DN/4300DN, ECOSYS M3550idn/M3560idn  TK-3130 ; ECOSYS M3040idn/M3540idn  TK-3150 ; ECOSYS P3045dn/P3050dn/P3055dn/P3060dn, M3645dn  TK-3160 ; ECOSYS P3050dn/P3055dn/P3060dn  TK-3170 ; ECOSYS P3055dn/P3060dn  TK-3190 ; TASKalfa 1800/1801/2200/2201  TK-4105 ; ECOSYS M4125idn/M4132idn  TK-6115  RICOH Aficio MP 501SPF/MP 601SPF, SP 5300DN/SP 5310DN  MP 601 ; IM 550F/IM 600F/IM 600SRF, P800/P801  IM 600/IM 600 H</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G360" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C329" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G329" authorId="0">
+    <comment ref="C361" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170 ; ECOSYS M2235/M2735/M2835, P2335  TK-1200 ; FS-2100D/2100DN  TK-3100 ; FS-4100DN  TK-3110 ; ECOSYS FS-4200DN/4300DN, ECOSYS M3550idn/M3560idn  TK-3130 ; ECOSYS M3040idn/M3540idn  TK-3150 ; ECOSYS P3045dn/P3050dn/P3055dn/P3060dn, M3645dn  TK-3160 ; ECOSYS P3050dn/P3055dn/P3060dn  TK-3170 ; ECOSYS P3055dn/P3060dn  TK-3190 ; TASKalfa 1800/1801/2200/2201  TK-4105 ; ECOSYS M4125idn/M4132idn  TK-6115  RICOH Aficio MP 501SPF/MP 601SPF, SP 5300DN/SP 5310DN  MP 601 ; IM 550F/IM 600F/IM 600SRF, P800/P801  IM 600/IM 600 H</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G361" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C330" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G330" authorId="0">
+    <comment ref="C362" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">KYOCERA: ECOSYS M2035DN, ECOSYS M2030DN, ECOSYS M2530DN, ECOSYS M2535DN, ECOSYS P2035D, ECOSYS P2135DN, FS-1030MFP, FS-1130MFP, FS-1035MFP, FS-1135MFP, FS-1028MFP, FS-1128MFP, FS-1000, FS-1010, FS-1000+, FS-1050, FS-1020, FS-1020D, FS-1018MFP, FS-1118MFP, FS-1128MFP, FS-1100, FS-1300D, FS-1320D, FS-1370DN, FS-1300DN, FS-1350DN, FS-1320DN, FS-720, FS-820, FS-920, FS-1016MFP, FS-1116MFP, FS-2020DN, FS-3920DN, FS-4020DN, TASKalfa 180, TASKalfa 181, TASKalfa 220, TASKalfa 221, KM-1500, KM-1620, KM-1650, KM-2020, KM-2050, KM-1635, KM-2035, FS-6025MFP, FS-6525MFP, FS-6030MFP, FS-6530MFP, FS-9130DN, FS-9530DN, KM-3050, KM-4050, KM-5050, TASKalfa 420i, TASKalfa 520i, KM-2810, KM-2810DP, KM-2820MFP, FS-1120D, FS-1120DN, ECOSYS P2035dn, ECOSYS P2135DN, FS-3040MFP, FS-3140MFP, FS-3040MFP+, FS-3140MFP+, FS-3540MFP, FS-3640MFP. KM-2540. TK-17 TK-18 TK-100 TK-110 TK-120 TK-130 TK-140 TK-160 TK-170 TK-340 TK-350 TK-360 TK-410 TK-420 TK-435 TK-475 TK-1130 TK-1140 TK-1100 TK-710 TK-715 TK-725.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G362" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C331" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G331" authorId="0">
+    <comment ref="C363" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">KYOCERA: ECOSYS M2035DN, ECOSYS M2030DN, ECOSYS M2530DN, ECOSYS M2535DN, ECOSYS P2035D, ECOSYS P2135DN, FS-1030MFP, FS-1130MFP, FS-1035MFP, FS-1135MFP, FS-1028MFP, FS-1128MFP, FS-1000, FS-1010, FS-1000+, FS-1050, FS-1020, FS-1020D, FS-1018MFP, FS-1118MFP, FS-1128MFP, FS-1100, FS-1300D, FS-1320D, FS-1370DN, FS-1300DN, FS-1350DN, FS-1320DN, FS-720, FS-820, FS-920, FS-1016MFP, FS-1116MFP, FS-2020DN, FS-3920DN, FS-4020DN, TASKalfa 180, TASKalfa 181, TASKalfa 220, TASKalfa 221, KM-1500, KM-1620, KM-1650, KM-2020, KM-2050, KM-1635, KM-2035, FS-6025MFP, FS-6525MFP, FS-6030MFP, FS-6530MFP, FS-9130DN, FS-9530DN, KM-3050, KM-4050, KM-5050, TASKalfa 420i, TASKalfa 520i, KM-2810, KM-2810DP, KM-2820MFP, FS-1120D, FS-1120DN, ECOSYS P2035dn, ECOSYS P2135DN, FS-3040MFP, FS-3140MFP, FS-3040MFP+, FS-3140MFP+, FS-3540MFP, FS-3640MFP. KM-2540. TK-17 TK-18 TK-100 TK-110 TK-120 TK-130 TK-140 TK-160 TK-170 TK-340 TK-350 TK-360 TK-410 TK-420 TK-435 TK-475 TK-1130 TK-1140 TK-1100 TK-710 TK-715 TK-725.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G363" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C332" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G332" authorId="0">
+    <comment ref="C364" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">KYOCERA: FS-2100D, FS-2100DN, FS-4100DN, FS-4200DN, FS-4300DN, ECOSYS M3040DN, ECOSYS M3540DN, ECOSYS M3550idn, ECOSYS M3560idn, FS-1040, FS-1060DN, FS-1020MFP, FS-1120MFP, FS-1025MFP, FS-1125MFP, ECOSYS M2135dn, ECOSYS M2635dn, ECOSYS M2735dw, ECOSYS P2235dn, ECOSYS P2235dw, ECOSYS P2040dn, ECOSYS P2040dw, ECOSYS M2040dn, ECOSYS M2540dn, ECOSYS M2640idw, ECOSYS P3045DN, ECOSYS P3050DN, ECOSYS P3055DN, ECOSYS P3060DN, ECOSYS P2335d, ECOSYS P2335dn, ECOSYS P2335dw, ECOSYS M2235dn, ECOSYS M2735dn, ECOSYS M2835dw, ECOSYS M4125idn, ECOSYS M4132idn, TASKalfa 1800, TASKalfa 1801, TASKalfa 2200, TASKalfa 2201, RICOH: MP501SPF, MP601SPF, SP5300DN, SP5310DN, ECOSYS M3145dn, ECOSYS M3145idn, ECOSYS M2540dw, FS-2100, ECOSYS M3540idn, ECOSYS M3040idn, ECOSYS M3540idn, ECOSYS M3645dn, ECOSYS P3050dn, ECOSYS P3055dn, ECOSYS P3060dn, ECOSYS M3655idn, ECOSYS M3660idn. TK-1110 TK-1120 TK-3100 TK-3110 TK-3130 TK-1150 TK-1160 TK-1170 TK-3160 TK-3170 TK-3190 TK-1200 TK-6115 TK-4105 407824.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G364" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C333" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G333" authorId="0">
+    <comment ref="C365" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">KYOCERA: FS-2100D, FS-2100DN, FS-4100DN, FS-4200DN, FS-4300DN, ECOSYS M3040DN, ECOSYS M3540DN, ECOSYS M3550idn, ECOSYS M3560idn, FS-1040, FS-1060DN, FS-1020MFP, FS-1120MFP, FS-1025MFP, FS-1125MFP, ECOSYS M2135dn, ECOSYS M2635dn, ECOSYS M2735dw, ECOSYS P2235dn, ECOSYS P2235dw, ECOSYS P2040dn, ECOSYS P2040dw, ECOSYS M2040dn, ECOSYS M2540dn, ECOSYS M2640idw, ECOSYS P3045DN, ECOSYS P3050DN, ECOSYS P3055DN, ECOSYS P3060DN, ECOSYS P2335d, ECOSYS P2335dn, ECOSYS P2335dw, ECOSYS M2235dn, ECOSYS M2735dn, ECOSYS M2835dw, ECOSYS M4125idn, ECOSYS M4132idn, TASKalfa 1800, TASKalfa 1801, TASKalfa 2200, TASKalfa 2201, RICOH: MP501SPF, MP601SPF, SP5300DN, SP5310DN, ECOSYS M3145dn, ECOSYS M3145idn, ECOSYS M2540dw, FS-2100, ECOSYS M3540idn, ECOSYS M3040idn, ECOSYS M3540idn, ECOSYS M3645dn, ECOSYS P3050dn, ECOSYS P3055dn, ECOSYS P3060dn, ECOSYS M3655idn, ECOSYS M3660idn. TK-1110 TK-1120 TK-3100 TK-3110 TK-3130 TK-1150 TK-1160 TK-1170 TK-3160 TK-3170 TK-3190 TK-1200 TK-6115 TK-4105 407824.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G365" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C366" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для картриджа: Kyocera TK-100, Kyocera TK-110, Kyocera TK-110E, Kyocera TK-17, Kyocera TK-18. Для принтера: Kyocera KM-1500, Kyocera FS-1016, Kyocera FS-1116, Kyocera FS-720, Kyocera FS-820, Kyocera FS-920, Kyocera FS-1000, Kyocera FS-1000+, Kyocera FS-1010, Kyocera FS-1050, Kyocera FS-1018, Kyocera FS-1020, Kyocera FS-1118, Kyocera KM-1815, Kyocera KM-1820.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G366" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -3%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C367" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для картриджа: Kyocera TK-100, Kyocera TK-110, Kyocera TK-110E, Kyocera TK-17, Kyocera TK-18. Для принтера: Kyocera KM-1500, Kyocera FS-1016, Kyocera FS-1116, Kyocera FS-720, Kyocera FS-820, Kyocera FS-920, Kyocera FS-1000, Kyocera FS-1000+, Kyocera FS-1010, Kyocera FS-1050, Kyocera FS-1018, Kyocera FS-1020, Kyocera FS-1118, Kyocera KM-1815, Kyocera KM-1820.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G367" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -3%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C368" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. B411/B431, MB461/MB471/MB491 Series  44574705/44574805/44917608 ; B412/B432/B512, MB472/MB492/MB562 Series  45807119/45807120/45807121</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G368" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C369" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. ML-1010/ 1020M/ 1210/ 1220M/ 1250/ 1430, IZZI Laser plus II  ML-1210D3 ; ML-1520/1520P  ML-1520D3 ; ML-1410/ 1500/ 1510/ 1710/ 1740/ 1750/ 1755 Series  ML-1710D3 ; ML- 4500/ 4600  ML-4500D3 ; SCX-4100  SCX-4100D3 ; SCX-4016/ 4116/ 4216F  SCX-4216D3 ; XEROX Phaser 3110/ 3210  109R00639 ; Phaser 3116  109R00748 ; Phaser 3120/ 3121/ 3130  109R00725 ; DocuPrint P8e/ P8ex, WorkCentre 385  603P06174/ 113R00296 ; WorkCentre PE16  113R00667 ; WorkCentre PE114e  013R00607 ; LEXMARK Optra E210  10S0150 ; Optra E310/ 312/ 312L  13T0301/ 13T0101 ; EPSON EPL-5000/ 5200/ 5200+, ActionLaser 1000/ 1500  S051011 ; EPL-5500 Series  S050005 ; EPL-5600, ActionLaser 1600, EPL-N1200  S051016 ; EPL-5700/ 5800 Series  S050010 ; EPL-5900/ 6100 Series  S050087 ; EPL-6200 Series  S050166/ S050167 ; KONICA MINOLTA PagePro 6 Series  0938306 ; PagePro 8/ 1100/ 1200/ 1250 Series  4152303/ 4152603</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G369" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C370" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1610/1630/1640/1641/1660/1665/1666/1676/1510/1710/1740/1750/1910/1915/1210/1220/1250/1430/2010/2015/2150/2240/2241/2245/2250/2450/2510/2525/2526/2550/2570/2571/2580/2850/2851/2950/2951/2955/2956/3050/3051/3470/3560/4550/ML3310/3312/3300 /3710/3750/SL-M2620/2625/2626/2676/2875/2876/M3320/3370/3820/3870/4020/4070/M3325/3375/382 5/3875/4025/4075/SCX3200/3201/3205/3206/3218/4016/4100/4116/4216/4300/4321/4521/4600/4623/ 4701/4727/4728/4729/4833/5530/ 5637/5639/6330/Xerox Pe16/Pe114/Phaser 3120/3210/3220/3100/Panasonic KX-MB1500, D103/D104/D105/D108/D203/D205/D305/R116/ R204, універсальний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G370" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -1%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C334" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G334" authorId="0">
+    <comment ref="C371" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. ML-2160/ 2164/ 2165/ 2168, SCX-3400/ 3405 Series, SF-760P  MLT-D101S ; Xpress SL-M2020/ 2070 Series  MLT-D111S</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G371" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C335" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G335" authorId="0">
+    <comment ref="C372" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. ML-2160/ 2164/ 2165/ 2168, SCX-3400/ 3405 Series, SF-760P  MLT-D101S ; Xpress SL-M2020/ 2070 Series  MLT-D111S ; XEROX Phaser 3020, WorkCentre 3025  106R02773, 106R03048</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G372" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C373" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">SAMSUNG M 2020, SAMSUNG M 2021, SAMSUNG M 2022 W, SAMSUNG ML M 2070 F, SAMSUNG ML M 2071 FH, SAMSUNG ML 2161, SAMSUNG ML 2162, SAMSUNG ML 2165, SAMSUNG ML 2168, SASMUNG SCX 3400, SAMSUNG SCX 3401, SAMSUNG SCX 3405, SAMSUNG SF 76 X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G373" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C336" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G336" authorId="0">
+    <comment ref="C374" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-2160/ 2164/ 2165/ 2168, SCX-3400/ 3405 Series, SF-760P  MLT-D101S ; Xpress SL-M2020/ 2070 Series  MLT-D111S ; XEROX Phaser 3020, WorkCentre 3025  106R02773, 106R03048</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G374" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C337" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G337" authorId="0">
+    <comment ref="C375" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. ML-1010/1020M/1210/1220M/1250/1430, IZZI Laser plus II ML-1210D3 ;ML-1520/1520P  ML-1520D3 ;ML-1410/1500/1510/1710/1740/1750/1755 Series ML-1710D3 ;SCX-4100 SCX-4100D3 ;SCX-4016/4116/4216F SCX-4216D3 ;ML-1610/1615/1620/1625 ML-1610D2 ;ML-2010/2015 Series,ML-2510/2570/2571 Series ML-2010D3 ;SCX-4321/4521F SCX-4521D3 ;ML-3310/3710, SCX-4833/4835/5637/5639/5737/5739 Series MLT-D205S/MLT-D205L/MLT-D205E ;ProXpress SL-M3820/3870/4020/4070 Series MLT-D203S/MLT-D203L/MLT-D203E/MLT-D203U ;ML-3750ND MLT-D305L ;ML-1910/1915/2525/2580N,SCX-4600/4623F/4623FN,SF-650/ 650P MLT-D105L/MLT-D105S ;ML-2955ND,SCX-4729FD MLT-D103S/MLT-D103L ; Xpress SL-M2620/2820/2870 Series MLT-D115S/MLT-D115L ;ML-1640/1641/2240/2241 MLT-D108S ;ML-1660/1665/1667/1670/1672/1674/1675/1678/1860/1865,SCX-3200/3205/3207 MLT-D104S/D104X ;ML-1661/1670/1671/1675/1676/1677/1860/1861/1865/1867 MLT-D1043S ;ML-3050/ 3051N;HP Laser 107, MFP 135/137  W1106A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G375" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C338" authorId="0">
-[...143 lines deleted...]
-    <comment ref="G342" authorId="0">
+    <comment ref="C376" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-1210  ML-1210D3 ; ML-1520  ML-1520D3 ; ML-1710  ML-1710D3 ; SCX-4100  SCX-4100D3 ; SCX-4216F  SCX-4216D3 ; ML-1610  ML-1610D2/MLT-D119S ; ML-2010  ML-2010D3/MLT-D119S ; SCX-4521F  SCX-4521D3/MLT-D119S ; ML-3310  MLT-D205S/MLT-D205L/MLT-D205E ; ProXpress SL-M3820  MLT-D203S/MLT-D203L/MLT-D203E/MLT-D203U ; ML-3750ND  MLT-D305L ; ML-1910  MLT-D105S/MLT-D105L ; ML-2955ND  MLT-D103S/MLT-D103L ; Xpress SL-M2620  MLT-D115S/MLT-D115L ; ML-1640  MLT-D108S ; ML-1660  MLT-D104X/MLT-D104S ; ML-1661  MLT-D1043S ; ML-3050  ML-D3050A/ML-D3050B ; ML-2850D  ML-D2850A/ML-D2850B ; ML-2160  MLT-D101S ; Xpress SL-M2020  MLT-D111S ; Laser 107  W1106A   покращена формула</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G376" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C343" authorId="0">
-[...111 lines deleted...]
-    <comment ref="G346" authorId="0">
+    <comment ref="C377" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для картриджів: ML-1210D3, ML-1520D3, ML-1710D3, ML-4500D3, SCX-4100D3, SCX-4216D3, ML-5000D5, ML-2250D5, SCX-4720D3, SCX-4720D5, ML-6060D6, ML-1610D2, ML-2010D3, SCX-4521D3, MLT-D205S, MLT-D205L, MLT-D205E, MLT-D203S, MLT-D203L, MLT-D203E, MLT-D203U, MLT-D305L, ML-D4550A, ML-D4550B, ML-3560D6, ML-3560DB, ML-3560D6, ML-3560DB, MLT-D105L, MLT-D105S, MLT-D103S, MLT-D103L, MLT-D115S, MLT-D115L, ML-D1630A, MLT-D108S, MLT-D104S, MLT-D104X, MLT-D1043S, MLT-D101S, MLT-D111S, ML-D3050A, ML-D3050B, ML-D3470A, ML-D3470B, SCX-D4200A, MLT-D109S, ML-D2850A, ML-D2850B, MLT-D209S, MLT-D209L, SCX-D4725A, MLT-D117S, 109R00639, 109R00748, 109R00725, 013R00607, 113R00667, 603P06174, 113R00296, 109R00746, 109R00747, 013R00606, 106R00646, 106R00442, 106R01159, 013R00621, 106R02304, 106R02306, 106R02308, 106R02310, 106R02312, 106R01370, 106R01371, 106R01148, 106R01149, 108R00908, 108R00909, 106R02773, 106R03048, 106R01245, 106R01246, 106R01414, 106R01415, 013R00625, 106R01373, 106R01374, 106R01485</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G377" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C347" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G347" authorId="0">
+    <comment ref="C378" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. Для картриджів: ML-1210D3, ML-1520D3, ML-1710D3, ML-4500D3, SCX-4100D3, SCX-4216D3, ML-5000D5, ML-2250D5, SCX-4720D3, SCX-4720D5, ML-6060D6, ML-1610D2, ML-2010D3, SCX-4521D3, MLT-D205S, MLT-D205L, MLT-D205E, MLT-D203S, MLT-D203L, MLT-D203E, MLT-D203U, MLT-D305L, ML-D4550A, ML-D4550B, ML-3560D6, ML-3560DB, ML-3560D6, ML-3560DB, MLT-D105L, MLT-D105S, MLT-D103S, MLT-D103L, MLT-D115S, MLT-D115L, ML-D1630A, MLT-D108S, MLT-D104S, MLT-D104X, MLT-D1043S, MLT-D101S, MLT-D111S, ML-D3050A, ML-D3050B, ML-D3470A, ML-D3470B, SCX-D4200A, MLT-D109S, ML-D2850A, ML-D2850B, MLT-D209S, MLT-D209L, SCX-D4725A, MLT-D117S, 109R00639, 109R00748, 109R00725, 013R00607, 113R00667, 603P06174, 113R00296, 109R00746, 109R00747, 013R00606, 106R00646, 106R00442, 106R01159, 013R00621, 106R02304, 106R02306, 106R02308, 106R02310, 106R02312, 106R01370, 106R01371, 106R01148, 106R01149, 108R00908, 108R00909, 106R02773, 106R03048, 106R01245</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G378" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C348" authorId="0">
-[...1054 lines deleted...]
-    </comment>
     <comment ref="C381" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. Для картриджів: ML-1210D3, ML-1520D3, ML-1710D3, ML-4500D3, SCX-4100D3, SCX-4216D3, ML-5000D5, ML-2250D5, SCX-4720D3, SCX-4720D5, ML-6060D6, ML-1610D2, ML-2010D3, SCX-4521D3, MLT-D205S, MLT-D205L, MLT-D205E, MLT-D203S, MLT-D203L, MLT-D203E, MLT-D203U, MLT-D305L, ML-D4550A, ML-D4550B, ML-3560D6, ML-3560DB, ML-3560D6, ML-3560DB, MLT-D105L, MLT-D105S, MLT-D103S, MLT-D103L, MLT-D115S, MLT-D115L, ML-D1630A, MLT-D108S, MLT-D104S, MLT-D104X, MLT-D1043S, MLT-D101S, MLT-D111S, ML-D3050A, ML-D3050B, ML-D3470A, ML-D3470B, SCX-D4200A, MLT-D109S, ML-D2850A, ML-D2850B, MLT-D209S, MLT-D209L, SCX-D4725A, MLT-D117S, 109R00639, 109R00748, 109R00725, 013R00607, 113R00667, 603P06174, 113R00296, 109R00746, 109R00747, 013R00606, 106R00646, 106R00442, 106R01159, 013R00621, 106R02304, 106R02306, 106R02308, 106R02310, 106R02312, 106R01370, 106R01371, 106R01148, 106R01149, 108R00908, 108R00909, 106R02773, 106R03048, 106R01245</t>
+          <t xml:space="preserve">Очищувач Service Clean 100мл, для очищення магнітних, гумових і тефлоновим валів.</t>
         </r>
       </text>
     </comment>
     <comment ref="G381" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
-[...30 lines deleted...]
-          </rPr>
           <t xml:space="preserve">знижка від 5шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C385" authorId="0">
+    <comment ref="C382" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Очищувач Optic Clean 250мл, для очищення фотобарабанів, оптики, лез очищення і дозування, контактів і пластикових поверхонь.</t>
         </r>
       </text>
     </comment>
-    <comment ref="G385" authorId="0">
+    <comment ref="G382" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 5шт -2%</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="372">
-[...1 lines deleted...]
-    <t>25.07.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="371">
+  <si>
+    <t>12.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Антибактеріальні засоби, антисептик, маски, респіратори</t>
   </si>
   <si>
     <t>Засіб дезінфекційний для рук CAMOMILE 100 мл F3-037 Patron</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Вал гумовий</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ 1022/Canoni-SENSYS MF4018  RC1-5573  Micrographic</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ 1200/1300  RF0-1002/FC5-4871 , Micrographic</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P2035/P2055 Sponge Roller  RC1-3685SR-WD  WELLDO</t>
   </si>
   <si>
     <t xml:space="preserve">	Вал магнітний/ оболонка магнітного вала</t>
@@ -10797,51 +10703,51 @@
   <si>
     <t>Лезо дозувальне HP LJ Enterprise M607  DBHPM607  Micrographic</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ P1005/P1505  WD-DBH278A  з клейкою стрічкою WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ P3015/2420/P3005  WD-DBH255A  WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ P4014/P4015/P4515/M601/602  WD-DBH364A  WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ Pro M102/104/130/132  30209  DC Select</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung ML-1610  WD-DBS1610  з поролоном WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung ML-1710  DB1710-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung ML-1710  WD-DBS1710  з поролоном WELLDO</t>
   </si>
   <si>
-    <t>Лезо дозувальне Samsung ML-1910/2850  DB1910-VE  з поролоном VEAYE</t>
+    <t>Лезо дозувальне Samsung ML-1910/2850  DB1910-VE  з поролоном  DB1910-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung ML-1910/2850  WD-DBS1910  з поролоном WELLDO</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung ML-2160/SCX-3400  DB2160-VE  з поролоном VEAYE</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung ML-3310/3710/SCX-4833  DB3710-VE  з поролоном VEAYE</t>
   </si>
   <si>
     <t xml:space="preserve">	Лезо очистки  ракель</t>
   </si>
   <si>
     <t>Лезо очистки HP Color LJ Pro M552/M553/M577  WBHPM552  Micrographic</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ 1010  WB1010-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ 2100  30761 , DC Select</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ 2100,  WB2400-VE  VEAYE</t>
   </si>
@@ -10857,72 +10763,72 @@
   <si>
     <t>Лезо очистки HP LJ M607  WBHPM607  Micrographic</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ P1005/P1006/P1505 WB1505-VE VEAYE</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ P4014/P4015/P4515  WB4014-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ P4014/P4015/P4515  WD-WBH364A  WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ Pro M15/M28  WD-WBH244A  WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ Rro M402/426/CF226  WD-WBH226AO  WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки Samsung CLP-320/325/326/CLX-3180/3185/3186, CLT-407S WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки Samsung CLP-360/365, HP COLOR Laser 150/170  WD-WBS406  WELLDO</t>
   </si>
   <si>
-    <t>Лезо очистки Samsung ML-1660 длина 252мм  WB1660  CEE</t>
-[...5 lines deleted...]
-    <t>Лезо очистки Samsung ML-1660 длина 252мм  WD-WBS1660  WELLDO</t>
+    <t>Лезо очистки Samsung ML-1660 довжина 252мм  WB1660  CEE</t>
+  </si>
+  <si>
+    <t>Лезо очистки Samsung ML-1660 довжина 252мм  WB1660-VE  VEAYE</t>
+  </si>
+  <si>
+    <t>Лезо очистки Samsung ML-1660 довжина 252мм  WD-WBS1660  WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-1910, SCX-4600  WBML1910  Micrographic</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-1910, SCX-4600, з поролоном  WB1910-VE  VEAYE</t>
   </si>
   <si>
-    <t>Лезо очистки Samsung ML-2160 длина 237,2 мм  WD-WBS101L  WELLDO</t>
-[...5 lines deleted...]
-    <t>Лезо очистки Samsung ML-2160 длина 239,5 мм  WD-WBS101  WELLDO</t>
+    <t>Лезо очистки Samsung ML-2160 довжина 237,2 мм  WD-WBS101L  WELLDO</t>
+  </si>
+  <si>
+    <t>Лезо очистки Samsung ML-2160 довжина 238,5 мм  WB2160-VE  VEAYE</t>
+  </si>
+  <si>
+    <t>Лезо очистки Samsung ML-2160 довжина 239,5 мм  WD-WBS101  WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-2850/2851/4824 з поролоном  WB2850-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-3310/3710, SCX4833/5637/5737  WB3710-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-3310/3710, SCX4833/5637/5737,  WD-WBS3310  WELLDO</t>
   </si>
   <si>
     <t xml:space="preserve">	Лезо ущільнювальне</t>
   </si>
   <si>
     <t>Лезо ущільнювальне магнітного валу HP 1010 /Canon FX-10  MRSB1010  CEE</t>
   </si>
   <si>
     <t>Лезо ущільнювальне магнітного валу HP 1010 /Canon FX-10  MRSB1010-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо ущільнювальне магнітного валу HP 1200/1300  MRSB1200  CEE</t>
   </si>
   <si>
     <t>Лезо ущільнювальне магнітного валу HP 1200/1300  MRSB1200-VE  VEAYE</t>
   </si>
@@ -10941,51 +10847,51 @@
   <si>
     <t>Лезо ущільнювальне магнітного валу Samsung ML-1610/2015  MRSB1610-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо ущільнювальне магнітного валу Samsung ML-1710/SCX-4016/4116/4200/4216/Phaser 3119  MRSB1710  CEE</t>
   </si>
   <si>
     <t>Лезо ущільнювальне магнітного валу Samsung ML-1710/SCX-4016/4116/4200/4216/Phaser 3119  MRSB1710  VEAYE</t>
   </si>
   <si>
     <t>Лезо ущільнювальне магнітного валу Samsung ML-2850/3310/SCX-4824/4828, VEAYE</t>
   </si>
   <si>
     <t xml:space="preserve">	Термоплівка</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1200/1010  GREY ,  232мм , Foshan</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1200/1010  RG5-1493, RG9-1494  CET3829</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1200/1010 + мастило, OEM Copy  RG5-1493-VE-OEM  VEAYE</t>
   </si>
   <si>
-    <t>очікується 31-07</t>
+    <t>очікується 25-09</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 2100/Canon IR1210/IR1018  228мм  Micrographic</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 4100/P3015  232мм   RG5-5064  Micrographic</t>
   </si>
   <si>
     <t>Термоплівка HP LJ M4555MFP,  RM1-7395-Film  + мастило CET6608</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P2035/Pro 400 M401  RM1-6405   Fuser-film-087  100K Lithuania</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P2035/Pro 400 M401  RM1-6405  CET CET2706</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P2035/Pro 400 M401  RM1-6405  Dip-coated покриття CET CET2706E</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P2035/Pro 400 M401  RM1-6405  NEW CET CET2706U</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P2035/Pro M102/104/402  RM1-6405  + мастило, аналог CET2706U Premium Micrographic</t>
   </si>
@@ -11028,519 +10934,513 @@
   <si>
     <t>Фотобарабан Samsung ML-1710  OEM Style   ULC  Long life</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3050/Phaser 3428, Micrographic</t>
   </si>
   <si>
     <t xml:space="preserve">	Шестерні</t>
   </si>
   <si>
     <t>Шестерня гумового валу HP LJ P3005/M3027/3035/P3015, 29T RU7-0028/RU5-0964-000, CET3647</t>
   </si>
   <si>
     <t>Шестерня гумового валу HP LJ P3005/M3027/3035/P3015, 29T RU7-0028/RU5-0964-000, VEAYE</t>
   </si>
   <si>
     <t>Картриджі для лазерних кольорових принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Canon лазерні кольорові</t>
   </si>
   <si>
     <t>Картридж Canon 045H блакитний  PN-045HCGL  Green Label Patron</t>
   </si>
   <si>
-    <t>-2.66%</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж Canon 045H жовтий  PN-045HYGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Canon 045H пурпуровий  PN-045HMGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Canon 045H чорний  PN-045HKGL  Green Label Patron</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі HP лазерні кольорові</t>
   </si>
   <si>
-    <t>Картридж HP CLJ CF210A  131A /CB540A  125A /CE320A  128A , Canon 716/731  002-01-LB540AU  Static Control Parrot</t>
-[...11 lines deleted...]
-    <t>Картридж HP CLJ CF213A  131A /CB543A  125A /CE323A  128A , Canon 716/731 пурпуровий  002-01-LB543AU  Static Control Parrot</t>
+    <t>Картридж HP CF210A  131A /CB540A  125A /CE320A  128A , Canon 716/731  002-01-LB540AU  Static Control Parrot</t>
+  </si>
+  <si>
+    <t>Картридж HP CF210X  131X , Canon 731H чорний  002-01-LF210X  Static Control Parrot</t>
+  </si>
+  <si>
+    <t>Картридж HP CF211A  131A /CB541A  125A /CE321A  128A , Canon 716/731 блакитний  002-01-LB541AU  Static Control Parrot</t>
+  </si>
+  <si>
+    <t>Картридж HP CF212A  131A /CB542A  125A /CE322A  128A , Canon 716/731 жовтий  002-01-LB542AU  Static Control Parrot</t>
+  </si>
+  <si>
+    <t>Картридж HP CF213A  131A /CB543A  125A /CE323A  128A , Canon 716/731 пурпуровий  002-01-LB543AU  Static Control Parrot</t>
   </si>
   <si>
     <t>Картриджі для лазерних монохромних принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Brother лазерні монохромні</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-3430 Green Label Patron  PN-TN3430GL</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-3480 Green Label Patron  PN-TN3480GL</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Canon лазерні монохромні</t>
   </si>
   <si>
     <t>Картридж Canon 047  PN-047GL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Canon 051H  PN-051HGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Canon 725  PN-725R , LBP-6000, Extra Patron</t>
   </si>
   <si>
     <t>Картридж Canon 726  PN-726GL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Canon 728  EL-728R  Extra Label</t>
   </si>
   <si>
     <t>Картридж Canon 728  PN-728ER  Extra Patron</t>
   </si>
   <si>
     <t>Картридж Canon 728  PN-728R  Extra Patron</t>
   </si>
   <si>
     <t>Картридж Canon 737  EL-737R  Extra Label</t>
   </si>
   <si>
     <t>Картридж Canon FX-10  EL-FX10R  Extra Label</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі HP лазерні монохромні</t>
   </si>
   <si>
-    <t>Картридж HP LJ C4092A/Canon EP-22  EL-C4092A/EP-22R  Extra Label</t>
-[...65 lines deleted...]
-    <t>Картридж HP LJ Q7553X  PN-53XGL  Green Label Patron</t>
+    <t>Картридж HP C4092A/Canon EP-22  EL-C4092A/EP-22R  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP C7115A/CANON EP-25  EL-C7115A/EP-25R  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CB435A,  PN-35AR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CB435A/Canon 712  EL-CB435A/712R  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CB435A/CB436A/CE285A/Canon 712/725  002-01-LB435AU  Static Control Parrot</t>
+  </si>
+  <si>
+    <t>Картридж HP CB436A/CANON 713  EL-CB436A/713R  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CE255A  EL-CE255AR  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CE278A  EL-CE278AR  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CE278A,  №78A /Canon 728  GT-HCE278  MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CE285A/Canon 725  EL-CE285AR/725R  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CE505A,  PN-05AR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE505A/Canon 719  EL-CE505A/719R  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CE505X/Canon 719H  EL-CE505X/719HR  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CE505X/Canon 719H  PN-05X/719HGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF226X  EL-CF226XR  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CF279A  EL-CF279AR  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CF280A,  №80A   PTCF280A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF283A  EL-CF283AR  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CF283A  №83A ,  PN-83AR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2612A/CANON 703  EL-Q2612A/703R  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5949A,  PN-49AR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5949A/CANON 708  PN-Q5949A/708R  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP Q7553X  PN-53XGL  Green Label Patron</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Samsung лазерні монохромні</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D101S  PN-D101DGL   ML-2160  подвійна упаковка Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D103L  ML-2955ND ,  PN-D103LR , Extra Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D104S  EL-MLTD104SR   ML-1660  Extra Label</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D104S  PN-D104R   ML-1660 , Extra Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D115L  PN-D115LR   SL-M2870  Extra Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D117S  PN-D117GL   SCX-4650  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D119S  PN-D119R  Extra Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D205S  SD205S  Makkon 2k</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-D4200A  EL-SCXD4200R  Extra Label</t>
   </si>
   <si>
+    <t xml:space="preserve">	Картриджі Toshiba лазерні монохромні</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Toshiba T-1640E/ T-1810,  e-STUDIO 163/166 , пакет, 675 г,  оригінал  ITDL</t>
+  </si>
+  <si>
     <t xml:space="preserve">	Картриджі Xerox лазерні монохромні</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01374  PN-01374R   Phaser 3250  Extra Patron</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01378  Phaser 3100   PN-01378GL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02778  EL-106R02778R   Phaser 3052  Extra Label</t>
   </si>
   <si>
     <t>Картридж Xerox 108R00909  PN-00909GL   Phaser 3140  Green Label Patron</t>
   </si>
   <si>
-    <t>Тонер для кольорових лазерних принтерів</t>
+    <t>Тонер для кольорових лазерних принтерів та БФП</t>
   </si>
   <si>
     <t>Тонер HP CLJ універсальний CP1025/CP1215/CP1525 блакитний флакон 1 кг  CGK-02C  Chemical TOMOEGAWA</t>
   </si>
   <si>
     <t>Тонер HP CLJ універсальний CP1025/CP1215/CP1525 жовтий флакон 1 кг  CGK-02Y  Chemical TOMOEGAWA</t>
   </si>
   <si>
     <t>Тонер HP CLJ універсальний CP1025/CP1215/CP1525 пурпуровий флакон 1 кг  CGK-02M  Chemical TOMOEGAWA</t>
   </si>
   <si>
     <t>Тонер HP CLJ універсальний CP1025/CP1215/CP1525 чорний флакон 1 кг  CGK-02K  Chemical TOMOEGAWA</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys M6030/TASKalfa 2551ci блакитний  TK-5140C/TK-8325C  флакон 1 кг  VF-03C   TSM-VF-03C-1  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys M6030/TASKalfa 2551ci жовтий  TK-5140Y/TK-8325Y  флакон 1 кг  VF-03Y   TSM-VF-03Y-1  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys M6030/TASKalfa 2551ci пурпуровий  TK-5140M/TK-8325M  флакон 1 кг  VF-03M   TSM-VF-03M-1  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys M6030/TASKalfa 2551ci чорний  TK-5140K/TK-8325K  флакон 1 кг  VF-03K   TSM-VF-03K-1  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-C5200DN/FS-C8500DN блакитний  TK-550C/TK-880C  флакон 1 кг  VF-01C   TSM-VF-01C-1  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-C5200DN/FS-C8500DN жовтий  TK-550Y/TK-880Y  флакон 1 кг  VF-01Y   TSM-VF-01Y-1  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-C5200DN/FS-C8500DN пурпуровий  TK-550M/TK-880M  флакон 1 кг  VF-01M   TSM-VF-01M-1  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-C5200DN/FS-C8500DN чорний  TK-550K/TK-880K  флакон 1 кг  VF-01K   TSM-VF-01K-1  Tomoegawa</t>
   </si>
   <si>
-    <t>Тонер для копіювальних апаратів</t>
-[...2 lines deleted...]
-    <t>Тонер Canon C-EXV33  iR2520  флакон, 620 г, WELLDO</t>
+    <t>Тонер для монохромних лазерних принтерів та БФП</t>
+  </si>
+  <si>
+    <t>Тонер Brother HL-2240 флакон 1 кг  HG390  HG toner</t>
+  </si>
+  <si>
+    <t>Тонер Brother HL-2240 флакон 75 г  UWDTB2240-75  WELLDO</t>
+  </si>
+  <si>
+    <t>Тонер Canon imageRUNNER 2520, C-EXV33, флакон, 620 г,  WDTC2520  WELLDO</t>
+  </si>
+  <si>
+    <t>Тонер HP LJ 1010/1200/1160/P2015, флакон 1 кг  T102-3   TSM-T102-3-1  TTI</t>
+  </si>
+  <si>
+    <t>Тонер HP LJ 1100/5L флакон 1 кг  T104-1  TTI</t>
+  </si>
+  <si>
+    <t>Тонер HP LJ 1160 флакон 1,20 кг  PN-HLJ1160-1.2  Patron</t>
+  </si>
+  <si>
+    <t>Тонер HP LJ Enterprise M607/MFP M631 флакон 1 кг Imex  TSM-TAI-1</t>
+  </si>
+  <si>
+    <t>Тонер HP LJ P1005/P1102 Універсальний, флакон, 1 кг, фасований  UTSH87B-1  IPM</t>
+  </si>
+  <si>
+    <t>Тонер HP LJ P1005/P1102 флакон 1 кг HD  UT1917  MK Imaging/DC Select</t>
+  </si>
+  <si>
+    <t>Тонер HP LJ Pro M102/M203 флакон 1 кг  TSH126RH  IPM</t>
+  </si>
+  <si>
+    <t>Тонер HP LJ Pro M102/M203 флакон 1 кг Imex  TSM-AJI-1</t>
+  </si>
+  <si>
+    <t>Тонер HP LJ Pro M102/P1560/P4015/Samsung ML-1210/1710/2160 Універсальний флакон 1 кг  TSCARBON  IPM</t>
+  </si>
+  <si>
+    <t>Тонер HP LJ Pro M102/P1560/P4015/Samsung ML-1210/1710/2160 Універсальний флакон 100 г  TSCARBONSL  IPM</t>
+  </si>
+  <si>
+    <t>Тонер HP LJ Pro M203 флакон 120 г  фасований   TRHM203-120B-P  Static Control</t>
+  </si>
+  <si>
+    <t>Тонер HP LJ Pro M203 флакон 60 г  фасований   TRHM203-60B-P  Static Control</t>
+  </si>
+  <si>
+    <t>Тонер HP універсальний LJ 1010 флакон 80 г  HG20T   TSM-HG20T-080  HG toner</t>
+  </si>
+  <si>
+    <t>Тонер HP універсальний M18 флакон, 80 г CET  TSM-M18-080</t>
+  </si>
+  <si>
+    <t>Тонер Kyocera Mita FS-1041  TK-1115  T-PN-KFS1041-1 флакон 1 кг Patron</t>
+  </si>
+  <si>
+    <t>Тонер Kyocera Mita FS-1041  TK-1115  флакон 1 кг  ED-11   TSM-ED-11-1  Tomoegawa</t>
+  </si>
+  <si>
+    <t>Тонер Kyocera Mita FS-1041  TK-1115  флакон 1 кг  T141-2   TSM-T141-2-1  TTI</t>
+  </si>
+  <si>
+    <t>Тонер Kyocera Mita FS-1120/FS-1320/FS-1035MFP  TK-160/TK-170/TK-1140  флакон 1 кг  T141-A   TSM-T141-A-1  TTI</t>
+  </si>
+  <si>
+    <t>Тонер Kyocera Mita FS-2000/FS-3920  TK-310/TK-350  флакон 1 кг  ED-33V2   TSM-ED-33V2-1  Tomoegawa</t>
+  </si>
+  <si>
+    <t>Тонер Kyocera Mita FS-2100/FS-4200  TK-3100/TK-3130  флакон 1 кг  T142-1   TSM-T142-1-1  TTI</t>
+  </si>
+  <si>
+    <t>Тонер Kyocera Mita KM-1620/TASKALFA 180  TK-410/TK-435  флакон 1 кг  KM-04   TSM-KM-04-1  Tomoegawa</t>
+  </si>
+  <si>
+    <t>Тонер Kyocera Mita TASKALFA 1800/1801  TK-4105  ФЛАКОН 1 кг  KM-08   TSM-KM-08-1  Tomoegawa</t>
+  </si>
+  <si>
+    <t>Тонер Kyocera Mita Універсальний TK-17  KYTK17UNIV-1KG  флакон 1 кг Static Control</t>
+  </si>
+  <si>
+    <t>Тонер Samsung ML-1610/1910/Xerox 3117 флакон 1 кг  T132-1   TSM-T132-1-1  TTI</t>
+  </si>
+  <si>
+    <t>Тонер Samsung ML-1640/1660 флакон 1 кг PN-SML1660-1 Patron</t>
+  </si>
+  <si>
+    <t>Тонер Samsung SCX-4824 Service Pack, флакон 10x1 кг  PN-SSCX4824-10SP  Patron</t>
+  </si>
+  <si>
+    <t>Тонер Samsung Універсальний  SU5  ML-1660/ML-2950/ML-3312/SCX-4300 флакон 1 кг  TSM-SU5-1  CET</t>
+  </si>
+  <si>
+    <t>Тонер Samsung Універсальний  SU5  ML-1660/ML-2950/ML-3312/SCX-4300 флакон 100 г  TSM-SU5-100  CET</t>
+  </si>
+  <si>
+    <t>Тонер Samsung Універсальний  SU5  ML-1660/ML-2950/ML-3312/SCX-4300 флакон 80 г  TSM-SU5-080  CET</t>
+  </si>
+  <si>
+    <t>Тонер Samsung Універсальний HD ML-1210/ML-1710/SCX-4016 флакон 1 кг  JLT-019HD   TSM-JLT-019HD-1  JADI</t>
+  </si>
+  <si>
+    <t>Тонер Samsung Універсальний ML/ SCX series  UT1529  флакон 1 кг MK Imaging</t>
+  </si>
+  <si>
+    <t>Тонер Samsung Універсальний ML/ SCX series  UT1529  флакон 100 г MK Imaging</t>
   </si>
   <si>
     <t>Тонер Toshiba BD2060/2860/2870/1340/1350/1550/1560, флакон, 300 г, WELLDO</t>
   </si>
   <si>
     <t>Тонер Toshiba T-1640E,  e-STUDIO 163/166 , флакон, 675 г,  WDTT1640UJT  WELLDO</t>
   </si>
   <si>
-    <t>Тонер Toshiba T-1640E/ T-1810,  e-STUDIO 163/166 , пакет, 675 г,  оригінал  ITDL</t>
-[...109 lines deleted...]
-  <si>
     <t>Тонер Xerox Phaser 3052/WorkCentre 3215 флакон 1 кг  PN-XP3052-1  Patron</t>
   </si>
   <si>
     <t>Тонер Xerox Phaser 3330  106R03623  флакон 1 кг  PN-XP3330-1  Patron</t>
   </si>
   <si>
     <t>Тонер Xerox WorkCentre M123/ M128, флакон, 1 кг  PN-XWCM123-1  Patron</t>
   </si>
   <si>
     <t>Тонер фасований по 10 кг</t>
   </si>
   <si>
     <t>Тонер Brother універсальний №4 флакон 10x1 кг Service Pack  PN-BU4-10SP  Patron</t>
   </si>
   <si>
     <t>Тонер HP LaserJet Pro M404 флакон 12x833 г Service Pack  PN-HLJPM404-10SP  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ 1010 пакет 10 кг  PN-HLJ1010-10  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ 1010 флакон 12x833 г Service Pack  PN-HLJ1010-10SP  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ 1100/5L флакон 12x833 г Service Pack  PN-HLJ1100-10SP  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ 1160 пакет 10 кг  T-PN-HLJ1160-10  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ 1160 флакон 12x833 г Service Pack  PN-HLJ1160-10SP  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ 1200 флакон 12x833 г Service Pack  T-PN-HLJ1200-10SP  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ 4000 флакон 12x833г Service Pack  PN-HLJ4000-10SP  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ 9000 Service Pack, флакон 12x833 г  PN-HLJ9000-10SP  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ Enterprise M607/MFP M631 пакет 20 кг  2x10 кг  Imex  TAI</t>
   </si>
   <si>
     <t>Тонер HP LJ M507 пакет 10кг  UT1910B   21406  MK Imaging/DC Select</t>
   </si>
   <si>
+    <t>-0.92%</t>
+  </si>
+  <si>
     <t>Тонер HP LJ M507 пакет, 20 кг  2x10 кг   HG270  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ M507 флакон 10x1 кг Service Pack  TSM-HG270-10SP  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ M507 флакон 10x1 кг, Service Pack  TSM-UT1910B-10SP  MK Imaging/DC Select</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 пакет 10 кг  PN-HLJP1102-10  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 пакет 10 кг HD  UT1917   21054  MK Imaging/DC Select</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 пакет 10 кг супер якість  WDTH1102P  WELLDO</t>
   </si>
   <si>
-    <t>Тонер HP LJ P1005/P1102 пакет 20 кг  2x10 кг   HG361  HG toner</t>
-[...1 lines deleted...]
-  <si>
     <t>Тонер HP LJ P1005/P1102 пакет 20 кг  2x10 кг   T125-K  TTI</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 Універсальний, №3, пакет 10 кг  PN-HU3-10  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 Універсальний, №3, флакон 12x833 г Service Pack  PN-HU3-10SP  Patron</t>
   </si>
   <si>
-    <t>Тонер HP LJ P1005/P1102 флакон 10x1 кг Service Pack  HG361  HG toner</t>
-[...1 lines deleted...]
-  <si>
     <t>Тонер HP LJ P1005/P1102 флакон 10x1 кг Service Pack HD  UT1917  MK Imaging/DC Select</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 флакон 12x833 г Service Pack  PN-HLJP1102-10SP  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ P2015 Service Pack, флакон 10x1 кг MK Imaging/DC Select  TSM-UT1922B-10SP</t>
   </si>
   <si>
     <t>Тонер HP LJ P2015 пакет, 10 кг MK Imaging/DC Select  UT1922B   21060</t>
   </si>
   <si>
     <t>Тонер HP LJ P2015/2035 флакон 12x833 г Service Pack  PN-HLJP2015-10SP  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ P4515 пакет 10 кг  20481  MK Imaging</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro 4001/4002/4003 пакет, 10 кг MK Imaging/DC Select  UT1928B   21422</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro 4001/4002/4003 флакон 10x1 кг Service Pack MK Imaging/DC Select  TSM-UT1928B-10SP</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 пакет 20 кг  2x10 кг   HG240  для сумісних картриджів HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 пакет 20 кг  2x10 кг   HG551-2  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 пакет 20 кг  2x10 кг   HG551-4  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 флакон 10x1 кг Service Pack  HG240  для сумісних картриджів  TSM-HG240-10SP  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 флакон 10x1 кг Service Pack  HG241   TSM-HG241-10SP  HG</t>
+  </si>
+  <si>
+    <t>очікується 14-09</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 флакон 10x1 кг Service Pack  HG551-4   TSM-HG551-4-10SP  HG ton</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 флакон 10x1 кг Service Pack  T127-1V2  TTI</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M402 пакет 20 кг  2x10 кг   T125-2  TTI</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M402 флакон 10x1 кг Service Pack  TSM-HG640-10SP  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M402 флакон 12x833 г Service Pack  PN-HLJPM402-10SP  Patron</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010 пакет 20 кг  2x10 кг   HG206  HG toner</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010 пакет 20 кг  2x10 кг   HG20T  HG toner</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010 пакет 20 кг  2x10 кг   HG221  HG toner</t>
   </si>
@@ -12071,51 +11971,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I386"/>
+  <dimension ref="A1:I383"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -12231,4104 +12131,4394 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>26111</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>3808949000</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>48.44</v>
+        <v>48.28</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H10" s="1"/>
+      <c r="H10" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I10" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="3"/>
       <c r="B12" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="3"/>
       <c r="B13" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>24541</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>448.5</v>
+        <v>447</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>12012</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>300.05</v>
+        <v>299.04</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>25737</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>484.38</v>
+        <v>482.76</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1"/>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
       <c r="I17" s="1"/>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="3"/>
       <c r="B18" s="3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>19002</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>8505902990</v>
       </c>
       <c r="E19" s="1">
         <v>10</v>
       </c>
       <c r="F19" s="1">
-        <v>43.95</v>
+        <v>43.81</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>17764</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>10</v>
       </c>
       <c r="F20" s="1">
-        <v>107.64</v>
+        <v>107.28</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>17611</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>8505902990</v>
       </c>
       <c r="E21" s="1">
         <v>10</v>
       </c>
       <c r="F21" s="1">
-        <v>104.95</v>
+        <v>104.6</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>27859</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>8505902990</v>
       </c>
       <c r="E22" s="1">
         <v>10</v>
       </c>
       <c r="F22" s="1">
-        <v>122.44</v>
+        <v>122.03</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>28399</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>8505902990</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>61.44</v>
+        <v>61.24</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>17453</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>8505902990</v>
       </c>
       <c r="E24" s="1">
         <v>10</v>
       </c>
       <c r="F24" s="1">
-        <v>56.06</v>
+        <v>55.88</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>17417</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>10</v>
       </c>
       <c r="F25" s="1">
-        <v>185.23</v>
+        <v>184.61</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>23828</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>20</v>
       </c>
       <c r="F26" s="1">
-        <v>149.35</v>
+        <v>148.85</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>20763</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>10</v>
       </c>
       <c r="F27" s="1">
-        <v>64.58</v>
+        <v>64.37</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>27899</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>8505909000</v>
       </c>
       <c r="E28" s="1">
         <v>50</v>
       </c>
       <c r="F28" s="1">
-        <v>54.27</v>
+        <v>54.09</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>26181</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>20</v>
       </c>
       <c r="F29" s="1">
-        <v>110.33</v>
+        <v>109.96</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>23221</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>104.95</v>
+        <v>104.6</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>24844</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>110.33</v>
+        <v>109.96</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>17760</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>10</v>
       </c>
       <c r="F32" s="1">
-        <v>54.72</v>
+        <v>54.53</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>26727</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>95.53</v>
+        <v>95.20999999999999</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>24843</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>10</v>
       </c>
       <c r="F34" s="1">
-        <v>55.61</v>
+        <v>55.43</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>25924</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>10</v>
       </c>
       <c r="F35" s="1">
-        <v>32.29</v>
+        <v>32.18</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>25119</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>10</v>
       </c>
       <c r="F36" s="1">
-        <v>232.77</v>
+        <v>231.99</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1"/>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
     </row>
     <row r="38" spans="1:9" outlineLevel="1">
       <c r="A38" s="3"/>
       <c r="B38" s="3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>25490</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>59.65</v>
+        <v>59.45</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>34017</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>10</v>
       </c>
       <c r="F40" s="1">
-        <v>95.53</v>
+        <v>95.20999999999999</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>23503</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>10</v>
       </c>
       <c r="F41" s="1">
-        <v>98.22</v>
+        <v>97.89</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I41" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>23993</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>20</v>
       </c>
       <c r="F42" s="1">
-        <v>160.56</v>
+        <v>160.03</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>23994</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>20</v>
       </c>
       <c r="F43" s="1">
-        <v>134.55</v>
+        <v>134.1</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H43" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H43" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I43" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>26317</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>129.17</v>
+        <v>128.74</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>22273</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>20</v>
       </c>
       <c r="F45" s="1">
-        <v>100.91</v>
+        <v>100.58</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>34739</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>20</v>
       </c>
       <c r="F46" s="1">
-        <v>81.63</v>
+        <v>81.34999999999999</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I46" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>27142</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>43.06</v>
+        <v>42.91</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I47" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>24684</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>10</v>
       </c>
       <c r="F48" s="1">
-        <v>113.92</v>
+        <v>113.54</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I48" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>27951</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>20</v>
       </c>
       <c r="F49" s="1">
-        <v>25.56</v>
+        <v>25.48</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I49" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>24632</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>64.58</v>
+        <v>64.37</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I50" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>22742</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>10</v>
       </c>
       <c r="F51" s="1">
-        <v>82.08</v>
+        <v>81.8</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I51" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>26597</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>10</v>
       </c>
       <c r="F52" s="1">
-        <v>87.45999999999999</v>
+        <v>87.17</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>19258</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>20</v>
       </c>
       <c r="F53" s="1">
-        <v>87.45999999999999</v>
+        <v>87.17</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I53" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>24568</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>10</v>
       </c>
       <c r="F54" s="1">
-        <v>64.58</v>
+        <v>64.37</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I54" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>27954</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>20</v>
       </c>
       <c r="F55" s="1">
-        <v>47.54</v>
+        <v>47.38</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H55" s="1"/>
+      <c r="H55" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I55" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>17988</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>20</v>
       </c>
       <c r="F56" s="1">
-        <v>72.66</v>
+        <v>72.41</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I56" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>27605</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>20</v>
       </c>
       <c r="F57" s="1">
-        <v>75.34999999999999</v>
+        <v>75.09999999999999</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H57" s="1"/>
+      <c r="H57" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I57" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>24570</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>104.05</v>
+        <v>103.7</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I58" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>17924</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>20</v>
       </c>
       <c r="F59" s="1">
-        <v>76.25</v>
+        <v>75.98999999999999</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I59" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>26599</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>20</v>
       </c>
       <c r="F60" s="1">
-        <v>72.66</v>
+        <v>72.41</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H60" s="1"/>
+      <c r="H60" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I60" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>24572</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>20</v>
       </c>
       <c r="F61" s="1">
-        <v>96.88</v>
+        <v>96.55</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I61" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>19259</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>10</v>
       </c>
       <c r="F62" s="1">
-        <v>92.39</v>
+        <v>92.08</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I62" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1"/>
       <c r="C63" s="1"/>
       <c r="D63" s="1"/>
       <c r="E63" s="1"/>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
       <c r="I63" s="1"/>
     </row>
     <row r="64" spans="1:9" outlineLevel="1">
       <c r="A64" s="3"/>
       <c r="B64" s="3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C64" s="3"/>
       <c r="D64" s="3"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="3"/>
       <c r="H64" s="3"/>
       <c r="I64" s="3"/>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>27438</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>47.09</v>
+        <v>46.94</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H65" s="1"/>
+      <c r="H65" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I65" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>28401</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>52.47</v>
+        <v>52.3</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H66" s="1"/>
+      <c r="H66" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I66" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>26388</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>121.54</v>
+        <v>121.14</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I67" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>23746</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>10</v>
       </c>
       <c r="F68" s="1">
-        <v>139.48</v>
+        <v>139.02</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H68" s="1"/>
+      <c r="H68" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I68" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>28403</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>92.84</v>
+        <v>92.53</v>
       </c>
       <c r="G69" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H69" s="1"/>
+      <c r="H69" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I69" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>23995</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>20</v>
       </c>
       <c r="F70" s="1">
-        <v>121.54</v>
+        <v>121.14</v>
       </c>
       <c r="G70" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H70" s="1"/>
+      <c r="H70" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I70" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>28404</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>61.44</v>
+        <v>61.24</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H71" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H71" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I71" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>28405</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>62.34</v>
+        <v>62.13</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H72" s="1"/>
+      <c r="H72" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I72" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>28406</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>62.34</v>
+        <v>62.13</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H73" s="1"/>
+      <c r="H73" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I73" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>28407</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>90.15000000000001</v>
+        <v>89.84999999999999</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H74" s="1"/>
+      <c r="H74" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I74" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>28408</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>62.34</v>
+        <v>62.13</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H75" s="1"/>
+      <c r="H75" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I75" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1"/>
       <c r="C76" s="1"/>
       <c r="D76" s="1"/>
       <c r="E76" s="1"/>
       <c r="F76" s="1"/>
       <c r="G76" s="1"/>
       <c r="H76" s="1"/>
       <c r="I76" s="1"/>
     </row>
     <row r="77" spans="1:9" outlineLevel="1">
       <c r="A77" s="3"/>
       <c r="B77" s="3" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C77" s="3"/>
       <c r="D77" s="3"/>
       <c r="E77" s="3"/>
       <c r="F77" s="3"/>
       <c r="G77" s="3"/>
       <c r="H77" s="3"/>
       <c r="I77" s="3"/>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>21546</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>461.06</v>
+        <v>459.52</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H78" s="1"/>
+      <c r="H78" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I78" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>24867</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>910.9</v>
+        <v>907.86</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H79" s="1"/>
+      <c r="H79" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I79" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1"/>
       <c r="C80" s="1"/>
       <c r="D80" s="1"/>
       <c r="E80" s="1"/>
       <c r="F80" s="1"/>
       <c r="G80" s="1"/>
       <c r="H80" s="1"/>
       <c r="I80" s="1"/>
     </row>
     <row r="81" spans="1:9" outlineLevel="1">
       <c r="A81" s="3"/>
       <c r="B81" s="3" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C81" s="3"/>
       <c r="D81" s="3"/>
       <c r="E81" s="3"/>
       <c r="F81" s="3"/>
       <c r="G81" s="3"/>
       <c r="H81" s="3"/>
       <c r="I81" s="3"/>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>24588</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>10</v>
       </c>
       <c r="F82" s="1">
-        <v>54.72</v>
+        <v>54.53</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H82" s="1"/>
+      <c r="H82" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I82" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>24255</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>10</v>
       </c>
       <c r="F83" s="1">
-        <v>89.7</v>
+        <v>89.40000000000001</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H83" s="1"/>
+      <c r="H83" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I83" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>31265</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>20</v>
       </c>
       <c r="F84" s="1">
-        <v>22.43</v>
+        <v>22.35</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H84" s="1"/>
+      <c r="H84" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I84" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>31416</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>20</v>
       </c>
       <c r="F85" s="1">
-        <v>22.43</v>
+        <v>22.35</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H85" s="1"/>
+      <c r="H85" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I85" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>24718</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>20</v>
       </c>
       <c r="F86" s="1">
-        <v>47.09</v>
+        <v>46.94</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H86" s="1"/>
+      <c r="H86" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I86" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>25370</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>10</v>
       </c>
       <c r="F87" s="1">
-        <v>47.09</v>
+        <v>46.94</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H87" s="1"/>
+      <c r="H87" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I87" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>31423</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>20</v>
       </c>
       <c r="F88" s="1">
-        <v>18.84</v>
+        <v>18.77</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H88" s="1"/>
+      <c r="H88" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I88" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>26630</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>20</v>
       </c>
       <c r="F89" s="1">
-        <v>47.09</v>
+        <v>46.94</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H89" s="1"/>
+      <c r="H89" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I89" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>26990</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>20</v>
       </c>
       <c r="F90" s="1">
-        <v>54.27</v>
+        <v>54.09</v>
       </c>
       <c r="G90" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H90" s="1"/>
+      <c r="H90" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I90" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>25502</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>10</v>
       </c>
       <c r="F91" s="1">
-        <v>140.83</v>
+        <v>140.36</v>
       </c>
       <c r="G91" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H91" s="1"/>
+      <c r="H91" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I91" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>26991</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>10</v>
       </c>
       <c r="F92" s="1">
-        <v>47.09</v>
+        <v>46.94</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H92" s="1"/>
+      <c r="H92" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I92" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>17787</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>5</v>
       </c>
       <c r="F93" s="1">
-        <v>40.37</v>
+        <v>40.23</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H93" s="1"/>
+      <c r="H93" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I93" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>26993</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>10</v>
       </c>
       <c r="F94" s="1">
-        <v>47.09</v>
+        <v>46.94</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H94" s="1"/>
+      <c r="H94" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I94" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>17100</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>10</v>
       </c>
       <c r="F95" s="1">
-        <v>47.09</v>
+        <v>37.1</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H95" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H95" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I95" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>26458</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>5</v>
       </c>
       <c r="F96" s="1">
-        <v>47.09</v>
+        <v>46.94</v>
       </c>
       <c r="G96" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H96" s="1"/>
+      <c r="H96" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I96" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>17788</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>10</v>
       </c>
       <c r="F97" s="1">
-        <v>44.85</v>
+        <v>37.55</v>
       </c>
       <c r="G97" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H97" s="1"/>
+      <c r="H97" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I97" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>17099</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
         <v>10</v>
       </c>
       <c r="F98" s="1">
-        <v>61.44</v>
+        <v>61.24</v>
       </c>
       <c r="G98" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H98" s="1"/>
+      <c r="H98" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I98" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1"/>
       <c r="C99" s="1"/>
       <c r="D99" s="1"/>
       <c r="E99" s="1"/>
       <c r="F99" s="1"/>
       <c r="G99" s="1"/>
       <c r="H99" s="1"/>
       <c r="I99" s="1"/>
     </row>
     <row r="100" spans="1:9" outlineLevel="1">
       <c r="A100" s="3"/>
       <c r="B100" s="3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C100" s="3"/>
       <c r="D100" s="3"/>
       <c r="E100" s="3"/>
       <c r="F100" s="3"/>
       <c r="G100" s="3"/>
       <c r="H100" s="3"/>
       <c r="I100" s="3"/>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>25493</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>61.44</v>
+        <v>61.24</v>
       </c>
       <c r="G101" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H101" s="1"/>
+      <c r="H101" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I101" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>17797</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>10</v>
       </c>
       <c r="F102" s="1">
-        <v>27.81</v>
+        <v>22.35</v>
       </c>
       <c r="G102" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H102" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H102" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I102" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>26329</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>44.85</v>
+        <v>44.7</v>
       </c>
       <c r="G103" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H103" s="1"/>
+      <c r="H103" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I103" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>17799</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>10</v>
       </c>
       <c r="F104" s="1">
-        <v>42.16</v>
+        <v>37.55</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H104" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H104" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I104" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>26997</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
         <v>20</v>
       </c>
       <c r="F105" s="1">
-        <v>49.78</v>
+        <v>49.62</v>
       </c>
       <c r="G105" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H105" s="1"/>
+      <c r="H105" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I105" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>26998</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>5</v>
       </c>
       <c r="F106" s="1">
-        <v>61.44</v>
+        <v>61.24</v>
       </c>
       <c r="G106" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H106" s="1"/>
+      <c r="H106" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I106" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>19372</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>200</v>
       </c>
       <c r="F107" s="1">
-        <v>26.01</v>
+        <v>25.93</v>
       </c>
       <c r="G107" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H107" s="1"/>
+      <c r="H107" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I107" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>25318</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>64.58</v>
+        <v>64.37</v>
       </c>
       <c r="G108" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H108" s="1"/>
+      <c r="H108" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I108" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>17805</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
         <v>10</v>
       </c>
       <c r="F109" s="1">
-        <v>32.29</v>
+        <v>32.18</v>
       </c>
       <c r="G109" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H109" s="1"/>
+      <c r="H109" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I109" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>17807</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>10</v>
       </c>
       <c r="F110" s="1">
-        <v>52.47</v>
+        <v>52.3</v>
       </c>
       <c r="G110" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H110" s="1"/>
+      <c r="H110" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I110" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>30947</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
         <v>10</v>
       </c>
       <c r="F111" s="1">
-        <v>55.17</v>
+        <v>54.98</v>
       </c>
       <c r="G111" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H111" s="1"/>
+      <c r="H111" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I111" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>23744</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>87.45999999999999</v>
+        <v>87.17</v>
       </c>
       <c r="G112" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H112" s="1"/>
+      <c r="H112" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I112" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>26628</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>20</v>
       </c>
       <c r="F113" s="1">
-        <v>63.24</v>
+        <v>63.03</v>
       </c>
       <c r="G113" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H113" s="1"/>
+      <c r="H113" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I113" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>23200</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
         <v>5</v>
       </c>
       <c r="F114" s="1">
-        <v>165.95</v>
+        <v>165.39</v>
       </c>
       <c r="G114" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H114" s="1"/>
+      <c r="H114" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I114" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>26347</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>10</v>
       </c>
       <c r="F115" s="1">
-        <v>148.9</v>
+        <v>148.4</v>
       </c>
       <c r="G115" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H115" s="1"/>
+      <c r="H115" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I115" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>27988</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>10</v>
       </c>
       <c r="F116" s="1">
-        <v>37.67</v>
+        <v>37.55</v>
       </c>
       <c r="G116" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H116" s="1"/>
+      <c r="H116" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I116" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>17809</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
         <v>10</v>
       </c>
       <c r="F117" s="1">
-        <v>52.47</v>
+        <v>40.23</v>
       </c>
       <c r="G117" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H117" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H117" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I117" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>26354</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>10</v>
       </c>
       <c r="F118" s="1">
-        <v>47.09</v>
+        <v>46.94</v>
       </c>
       <c r="G118" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H118" s="1"/>
+      <c r="H118" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I118" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>24796</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
         <v>10</v>
       </c>
       <c r="F119" s="1">
-        <v>43.95</v>
+        <v>43.81</v>
       </c>
       <c r="G119" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H119" s="1"/>
+      <c r="H119" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I119" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>17811</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D120" s="1">
         <v>8443999090</v>
       </c>
       <c r="E120" s="1">
         <v>10</v>
       </c>
       <c r="F120" s="1">
-        <v>43.95</v>
+        <v>40.23</v>
       </c>
       <c r="G120" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H120" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H120" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I120" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>30189</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
         <v>20</v>
       </c>
       <c r="F121" s="1">
-        <v>40.37</v>
+        <v>40.23</v>
       </c>
       <c r="G121" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H121" s="1"/>
+      <c r="H121" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I121" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>17813</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
         <v>10</v>
       </c>
       <c r="F122" s="1">
-        <v>37.67</v>
+        <v>37.55</v>
       </c>
       <c r="G122" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H122" s="1"/>
+      <c r="H122" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I122" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>26700</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>10</v>
       </c>
       <c r="F123" s="1">
-        <v>39.92</v>
+        <v>37.55</v>
       </c>
       <c r="G123" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H123" s="1"/>
+      <c r="H123" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I123" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>17814</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
         <v>10</v>
       </c>
       <c r="F124" s="1">
-        <v>51.58</v>
+        <v>39.78</v>
       </c>
       <c r="G124" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H124" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H124" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I124" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>17819</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
         <v>10</v>
       </c>
       <c r="F125" s="1">
-        <v>49.78</v>
+        <v>38.44</v>
       </c>
       <c r="G125" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H125" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H125" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I125" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>26443</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
         <v>20</v>
       </c>
       <c r="F126" s="1">
-        <v>51.13</v>
+        <v>41.12</v>
       </c>
       <c r="G126" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H126" s="1"/>
+      <c r="H126" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I126" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1"/>
       <c r="C127" s="1"/>
       <c r="D127" s="1"/>
       <c r="E127" s="1"/>
       <c r="F127" s="1"/>
       <c r="G127" s="1"/>
       <c r="H127" s="1"/>
       <c r="I127" s="1"/>
     </row>
     <row r="128" spans="1:9" outlineLevel="1">
       <c r="A128" s="3"/>
       <c r="B128" s="3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C128" s="3"/>
       <c r="D128" s="3"/>
       <c r="E128" s="3"/>
       <c r="F128" s="3"/>
       <c r="G128" s="3"/>
       <c r="H128" s="3"/>
       <c r="I128" s="3"/>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>29674</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
         <v>50</v>
       </c>
       <c r="F129" s="1">
-        <v>15.7</v>
+        <v>15.65</v>
       </c>
       <c r="G129" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H129" s="1"/>
+      <c r="H129" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I129" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>17395</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
         <v>10</v>
       </c>
       <c r="F130" s="1">
-        <v>19.29</v>
+        <v>19.22</v>
       </c>
       <c r="G130" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H130" s="1"/>
+      <c r="H130" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I130" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>29677</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
         <v>50</v>
       </c>
       <c r="F131" s="1">
-        <v>15.7</v>
+        <v>15.65</v>
       </c>
       <c r="G131" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H131" s="1"/>
+      <c r="H131" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I131" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>17398</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>10</v>
       </c>
       <c r="F132" s="1">
-        <v>17.04</v>
+        <v>16.99</v>
       </c>
       <c r="G132" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H132" s="1"/>
+      <c r="H132" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I132" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>17403</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D133" s="1">
         <v>8443999090</v>
       </c>
       <c r="E133" s="1">
         <v>50</v>
       </c>
       <c r="F133" s="1">
-        <v>17.04</v>
+        <v>16.99</v>
       </c>
       <c r="G133" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H133" s="1"/>
+      <c r="H133" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I133" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>29683</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D134" s="1">
         <v>8443999090</v>
       </c>
       <c r="E134" s="1">
         <v>50</v>
       </c>
       <c r="F134" s="1">
-        <v>15.7</v>
+        <v>15.65</v>
       </c>
       <c r="G134" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H134" s="1"/>
+      <c r="H134" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I134" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>17404</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
         <v>10</v>
       </c>
       <c r="F135" s="1">
-        <v>19.29</v>
+        <v>19.22</v>
       </c>
       <c r="G135" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H135" s="1"/>
+      <c r="H135" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I135" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>29684</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
         <v>50</v>
       </c>
       <c r="F136" s="1">
-        <v>15.7</v>
+        <v>15.65</v>
       </c>
       <c r="G136" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H136" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H136" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I136" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>17825</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
         <v>10</v>
       </c>
       <c r="F137" s="1">
-        <v>19.29</v>
+        <v>19.22</v>
       </c>
       <c r="G137" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H137" s="1"/>
+      <c r="H137" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I137" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
         <v>29685</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>50</v>
       </c>
       <c r="F138" s="1">
-        <v>15.7</v>
+        <v>15.65</v>
       </c>
       <c r="G138" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H138" s="1"/>
+      <c r="H138" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I138" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>17407</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
         <v>10</v>
       </c>
       <c r="F139" s="1">
-        <v>19.29</v>
+        <v>19.22</v>
       </c>
       <c r="G139" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H139" s="1"/>
+      <c r="H139" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I139" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
         <v>17423</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>10</v>
       </c>
       <c r="F140" s="1">
-        <v>19.29</v>
+        <v>19.22</v>
       </c>
       <c r="G140" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H140" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H140" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I140" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1"/>
       <c r="C141" s="1"/>
       <c r="D141" s="1"/>
       <c r="E141" s="1"/>
       <c r="F141" s="1"/>
       <c r="G141" s="1"/>
       <c r="H141" s="1"/>
       <c r="I141" s="1"/>
     </row>
     <row r="142" spans="1:9" outlineLevel="1">
       <c r="A142" s="3"/>
       <c r="B142" s="3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C142" s="3"/>
       <c r="D142" s="3"/>
       <c r="E142" s="3"/>
       <c r="F142" s="3"/>
       <c r="G142" s="3"/>
       <c r="H142" s="3"/>
       <c r="I142" s="3"/>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
         <v>9113</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>66.83</v>
+        <v>66.59999999999999</v>
       </c>
       <c r="G143" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H143" s="1"/>
+      <c r="H143" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I143" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
         <v>24251</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D144" s="1">
-        <v>8443999090</v>
+        <v>9612108000</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>156.98</v>
+        <v>156.45</v>
       </c>
       <c r="G144" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H144" s="1"/>
+      <c r="H144" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I144" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
         <v>22361</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>109.88</v>
+        <v>109.52</v>
       </c>
       <c r="G145" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H145" s="1"/>
+      <c r="H145" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I145" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
         <v>24654</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D146" s="1">
         <v>3921909000</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>270.89</v>
+        <v>269.99</v>
       </c>
       <c r="G146" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H146" s="1"/>
+      <c r="H146" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I146" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
         <v>24659</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>211.69</v>
+        <v>210.98</v>
       </c>
       <c r="G147" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H147" s="1"/>
+      <c r="H147" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I147" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
         <v>23395</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D148" s="1">
         <v>9612108000</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>1737.49</v>
+        <v>1731.68</v>
       </c>
       <c r="G148" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H148" s="1"/>
+      <c r="H148" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I148" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
         <v>28756</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>170.43</v>
+        <v>169.86</v>
       </c>
       <c r="G149" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H149" s="1"/>
+      <c r="H149" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I149" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
         <v>23633</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D150" s="1">
         <v>9612108000</v>
       </c>
       <c r="E150" s="1">
         <v>50</v>
       </c>
       <c r="F150" s="1">
-        <v>274.48</v>
+        <v>273.56</v>
       </c>
       <c r="G150" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H150" s="1"/>
+      <c r="H150" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I150" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
         <v>33804</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D151" s="1">
-        <v>8443999090</v>
+        <v>9612108000</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>280.31</v>
+        <v>279.38</v>
       </c>
       <c r="G151" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H151" s="1"/>
+      <c r="H151" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I151" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
         <v>31049</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D152" s="1">
-        <v>8443999090</v>
+        <v>9612108000</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>296.01</v>
+        <v>295.02</v>
       </c>
       <c r="G152" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H152" s="1"/>
+      <c r="H152" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I152" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
         <v>33551</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D153" s="1">
         <v>3921909000</v>
       </c>
       <c r="E153" s="1">
         <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>260.13</v>
+        <v>259.26</v>
       </c>
       <c r="G153" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H153" s="1"/>
+      <c r="H153" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I153" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
         <v>33553</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D154" s="1">
         <v>3921909000</v>
       </c>
       <c r="E154" s="1">
         <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>230.98</v>
+        <v>230.21</v>
       </c>
       <c r="G154" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H154" s="1"/>
+      <c r="H154" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I154" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
         <v>24480</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D155" s="1">
         <v>3921909000</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>222.01</v>
+        <v>221.27</v>
       </c>
       <c r="G155" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H155" s="1"/>
+      <c r="H155" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I155" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
         <v>22491</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D156" s="1">
         <v>9612108000</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>460.61</v>
+        <v>459.07</v>
       </c>
       <c r="G156" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H156" s="1"/>
+      <c r="H156" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I156" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
         <v>28736</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D157" s="1">
         <v>9612108000</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>1651.83</v>
+        <v>1646.3</v>
       </c>
       <c r="G157" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H157" s="1"/>
+      <c r="H157" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I157" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
         <v>25182</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>1924.07</v>
+        <v>1917.63</v>
       </c>
       <c r="G158" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H158" s="1"/>
+      <c r="H158" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I158" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1"/>
       <c r="C159" s="1"/>
       <c r="D159" s="1"/>
       <c r="E159" s="1"/>
       <c r="F159" s="1"/>
       <c r="G159" s="1"/>
       <c r="H159" s="1"/>
       <c r="I159" s="1"/>
     </row>
     <row r="160" spans="1:9" outlineLevel="1">
       <c r="A160" s="3"/>
       <c r="B160" s="3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C160" s="3"/>
       <c r="D160" s="3"/>
       <c r="E160" s="3"/>
       <c r="F160" s="3"/>
       <c r="G160" s="3"/>
       <c r="H160" s="3"/>
       <c r="I160" s="3"/>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
         <v>232</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
         <v>50</v>
       </c>
       <c r="F161" s="1">
-        <v>78.94</v>
+        <v>78.67</v>
       </c>
       <c r="G161" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H161" s="1"/>
+      <c r="H161" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I161" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
         <v>14139</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D162" s="1">
         <v>8443999090</v>
       </c>
       <c r="E162" s="1">
         <v>150</v>
       </c>
       <c r="F162" s="1">
-        <v>59.65</v>
+        <v>59.45</v>
       </c>
       <c r="G162" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H162" s="1"/>
+      <c r="H162" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I162" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
         <v>28213</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
         <v>100</v>
       </c>
       <c r="F163" s="1">
-        <v>61.89</v>
+        <v>61.69</v>
       </c>
       <c r="G163" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H163" s="1"/>
+      <c r="H163" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I163" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
         <v>26425</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D164" s="1">
         <v>8443999090</v>
       </c>
       <c r="E164" s="1">
         <v>100</v>
       </c>
       <c r="F164" s="1">
-        <v>101.36</v>
+        <v>101.02</v>
       </c>
       <c r="G164" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H164" s="1"/>
+      <c r="H164" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I164" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
         <v>25917</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>364.63</v>
+        <v>363.41</v>
       </c>
       <c r="G165" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H165" s="1"/>
+      <c r="H165" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I165" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
         <v>14144</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
         <v>150</v>
       </c>
       <c r="F166" s="1">
-        <v>80.73</v>
+        <v>80.45999999999999</v>
       </c>
       <c r="G166" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H166" s="1"/>
+      <c r="H166" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I166" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
         <v>14147</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
         <v>150</v>
       </c>
       <c r="F167" s="1">
-        <v>80.73</v>
+        <v>80.45999999999999</v>
       </c>
       <c r="G167" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H167" s="1"/>
+      <c r="H167" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I167" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
         <v>24958</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>41.26</v>
+        <v>41.12</v>
       </c>
       <c r="G168" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H168" s="1"/>
+      <c r="H168" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I168" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1"/>
       <c r="C169" s="1"/>
       <c r="D169" s="1"/>
       <c r="E169" s="1"/>
       <c r="F169" s="1"/>
       <c r="G169" s="1"/>
       <c r="H169" s="1"/>
       <c r="I169" s="1"/>
     </row>
     <row r="170" spans="1:9" outlineLevel="1">
       <c r="A170" s="3"/>
       <c r="B170" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C170" s="3"/>
       <c r="D170" s="3"/>
       <c r="E170" s="3"/>
       <c r="F170" s="3"/>
       <c r="G170" s="3"/>
       <c r="H170" s="3"/>
       <c r="I170" s="3"/>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
         <v>24870</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D171" s="1">
         <v>8443999090</v>
       </c>
       <c r="E171" s="1">
         <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>67.28</v>
+        <v>67.05</v>
       </c>
       <c r="G171" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H171" s="1"/>
+      <c r="H171" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I171" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
         <v>25867</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D172" s="1">
         <v>8443999090</v>
       </c>
       <c r="E172" s="1">
         <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>63.69</v>
+        <v>63.47</v>
       </c>
       <c r="G172" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H172" s="1"/>
+      <c r="H172" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I172" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1"/>
       <c r="C173" s="1"/>
       <c r="D173" s="1"/>
       <c r="E173" s="1"/>
       <c r="F173" s="1"/>
       <c r="G173" s="1"/>
       <c r="H173" s="1"/>
       <c r="I173" s="1"/>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="3"/>
       <c r="B174" s="3" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C174" s="3"/>
       <c r="D174" s="3"/>
       <c r="E174" s="3"/>
       <c r="F174" s="3"/>
       <c r="G174" s="3"/>
       <c r="H174" s="3"/>
       <c r="I174" s="3"/>
     </row>
     <row r="175" spans="1:9" outlineLevel="1">
       <c r="A175" s="3"/>
       <c r="B175" s="3" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C175" s="3"/>
       <c r="D175" s="3"/>
       <c r="E175" s="3"/>
       <c r="F175" s="3"/>
       <c r="G175" s="3"/>
       <c r="H175" s="3"/>
       <c r="I175" s="3"/>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
         <v>25879</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
         <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>1611.46</v>
+        <v>1606.07</v>
       </c>
       <c r="G176" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H176" s="1" t="s">
-        <v>173</v>
+      <c r="H176" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="I176" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
         <v>25881</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D177" s="1">
         <v>8443999090</v>
       </c>
       <c r="E177" s="1">
         <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>1611.46</v>
+        <v>1606.07</v>
       </c>
       <c r="G177" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H177" s="1" t="s">
-        <v>173</v>
+      <c r="H177" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="I177" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
         <v>25880</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>175</v>
       </c>
       <c r="D178" s="1">
         <v>8443999090</v>
       </c>
       <c r="E178" s="1">
         <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>1611.46</v>
+        <v>1606.07</v>
       </c>
       <c r="G178" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H178" s="1" t="s">
-        <v>173</v>
+      <c r="H178" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="I178" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
         <v>25878</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>176</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
         <v>1</v>
       </c>
       <c r="F179" s="1">
-        <v>1611.46</v>
+        <v>1606.07</v>
       </c>
       <c r="G179" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H179" s="1" t="s">
-        <v>173</v>
+      <c r="H179" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="I179" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1"/>
       <c r="C180" s="1"/>
       <c r="D180" s="1"/>
       <c r="E180" s="1"/>
       <c r="F180" s="1"/>
       <c r="G180" s="1"/>
       <c r="H180" s="1"/>
       <c r="I180" s="1"/>
     </row>
     <row r="181" spans="1:9" outlineLevel="1">
       <c r="A181" s="3"/>
       <c r="B181" s="3" t="s">
         <v>177</v>
       </c>
       <c r="C181" s="3"/>
       <c r="D181" s="3"/>
       <c r="E181" s="3"/>
       <c r="F181" s="3"/>
       <c r="G181" s="3"/>
       <c r="H181" s="3"/>
       <c r="I181" s="3"/>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
         <v>27869</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D182" s="1">
         <v>8443999090</v>
       </c>
       <c r="E182" s="1">
         <v>15</v>
       </c>
       <c r="F182" s="1">
-        <v>793.4</v>
+        <v>790.74</v>
       </c>
       <c r="G182" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H182" s="1"/>
+      <c r="H182" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I182" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
         <v>27870</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>179</v>
       </c>
       <c r="D183" s="1">
         <v>8443999090</v>
       </c>
       <c r="E183" s="1">
         <v>15</v>
       </c>
       <c r="F183" s="1">
-        <v>674.99</v>
+        <v>672.74</v>
       </c>
       <c r="G183" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H183" s="1"/>
+      <c r="H183" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I183" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
         <v>34112</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>180</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>15</v>
       </c>
       <c r="F184" s="1">
-        <v>793.4</v>
+        <v>790.74</v>
       </c>
       <c r="G184" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H184" s="1"/>
+      <c r="H184" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I184" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
         <v>34113</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>181</v>
       </c>
       <c r="D185" s="1">
         <v>8443999090</v>
       </c>
       <c r="E185" s="1">
         <v>15</v>
       </c>
       <c r="F185" s="1">
-        <v>793.4</v>
+        <v>790.74</v>
       </c>
       <c r="G185" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H185" s="1"/>
+      <c r="H185" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I185" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
         <v>34114</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D186" s="1">
         <v>8443999090</v>
       </c>
       <c r="E186" s="1">
         <v>15</v>
       </c>
       <c r="F186" s="1">
-        <v>793.4</v>
+        <v>790.74</v>
       </c>
       <c r="G186" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H186" s="1"/>
+      <c r="H186" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I186" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1"/>
       <c r="C187" s="1"/>
       <c r="D187" s="1"/>
       <c r="E187" s="1"/>
       <c r="F187" s="1"/>
       <c r="G187" s="1"/>
       <c r="H187" s="1"/>
       <c r="I187" s="1"/>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="3"/>
       <c r="B188" s="3" t="s">
         <v>183</v>
       </c>
       <c r="C188" s="3"/>
       <c r="D188" s="3"/>
       <c r="E188" s="3"/>
       <c r="F188" s="3"/>
       <c r="G188" s="3"/>
       <c r="H188" s="3"/>
       <c r="I188" s="3"/>
@@ -16339,4743 +16529,5018 @@
         <v>184</v>
       </c>
       <c r="C189" s="3"/>
       <c r="D189" s="3"/>
       <c r="E189" s="3"/>
       <c r="F189" s="3"/>
       <c r="G189" s="3"/>
       <c r="H189" s="3"/>
       <c r="I189" s="3"/>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
         <v>26674</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>185</v>
       </c>
       <c r="D190" s="1">
         <v>8443999090</v>
       </c>
       <c r="E190" s="1">
         <v>1</v>
       </c>
       <c r="F190" s="1">
-        <v>1051.28</v>
+        <v>1047.77</v>
       </c>
       <c r="G190" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H190" s="1"/>
+      <c r="H190" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I190" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
         <v>26675</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D191" s="1">
         <v>8443999090</v>
       </c>
       <c r="E191" s="1">
         <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>1184.04</v>
+        <v>1180.08</v>
       </c>
       <c r="G191" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H191" s="1"/>
+      <c r="H191" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I191" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1"/>
       <c r="C192" s="1"/>
       <c r="D192" s="1"/>
       <c r="E192" s="1"/>
       <c r="F192" s="1"/>
       <c r="G192" s="1"/>
       <c r="H192" s="1"/>
       <c r="I192" s="1"/>
     </row>
     <row r="193" spans="1:9" outlineLevel="1">
       <c r="A193" s="3"/>
       <c r="B193" s="3" t="s">
         <v>187</v>
       </c>
       <c r="C193" s="3"/>
       <c r="D193" s="3"/>
       <c r="E193" s="3"/>
       <c r="F193" s="3"/>
       <c r="G193" s="3"/>
       <c r="H193" s="3"/>
       <c r="I193" s="3"/>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
         <v>25882</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>188</v>
       </c>
       <c r="D194" s="1">
         <v>8443999090</v>
       </c>
       <c r="E194" s="1">
         <v>10</v>
       </c>
       <c r="F194" s="1">
-        <v>1300.2</v>
+        <v>1295.85</v>
       </c>
       <c r="G194" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H194" s="1"/>
+      <c r="H194" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I194" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
         <v>24439</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D195" s="1">
         <v>8443999090</v>
       </c>
       <c r="E195" s="1">
         <v>10</v>
       </c>
       <c r="F195" s="1">
-        <v>2140.24</v>
+        <v>2133.08</v>
       </c>
       <c r="G195" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H195" s="1"/>
+      <c r="H195" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I195" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
         <v>13444</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>190</v>
       </c>
       <c r="D196" s="1">
         <v>8443999090</v>
       </c>
       <c r="E196" s="1">
         <v>1</v>
       </c>
       <c r="F196" s="1">
-        <v>818.0599999999999</v>
+        <v>815.33</v>
       </c>
       <c r="G196" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H196" s="1"/>
+      <c r="H196" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I196" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
         <v>23276</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>191</v>
       </c>
       <c r="D197" s="1">
         <v>8443999090</v>
       </c>
       <c r="E197" s="1">
         <v>10</v>
       </c>
       <c r="F197" s="1">
-        <v>509.05</v>
+        <v>507.35</v>
       </c>
       <c r="G197" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H197" s="1"/>
+      <c r="H197" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I197" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
         <v>21657</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D198" s="1">
         <v>8443999090</v>
       </c>
       <c r="E198" s="1">
         <v>15</v>
       </c>
       <c r="F198" s="1">
-        <v>757.52</v>
+        <v>754.98</v>
       </c>
       <c r="G198" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H198" s="1"/>
+      <c r="H198" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I198" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
         <v>13991</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>193</v>
       </c>
       <c r="D199" s="1">
         <v>8443999090</v>
       </c>
       <c r="E199" s="1">
         <v>10</v>
       </c>
       <c r="F199" s="1">
-        <v>1240.55</v>
+        <v>1236.4</v>
       </c>
       <c r="G199" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H199" s="1"/>
+      <c r="H199" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I199" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
         <v>13672</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>194</v>
       </c>
       <c r="D200" s="1">
         <v>8443999090</v>
       </c>
       <c r="E200" s="1">
         <v>10</v>
       </c>
       <c r="F200" s="1">
-        <v>1522.21</v>
+        <v>1517.12</v>
       </c>
       <c r="G200" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H200" s="1"/>
+      <c r="H200" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I200" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
         <v>21659</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>195</v>
       </c>
       <c r="D201" s="1">
         <v>8443999090</v>
       </c>
       <c r="E201" s="1">
         <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>1166.55</v>
+        <v>1162.65</v>
       </c>
       <c r="G201" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H201" s="1"/>
+      <c r="H201" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I201" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
         <v>21662</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>196</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
         <v>10</v>
       </c>
       <c r="F202" s="1">
-        <v>757.52</v>
+        <v>754.98</v>
       </c>
       <c r="G202" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H202" s="1"/>
+      <c r="H202" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I202" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
       <c r="B203" s="1"/>
       <c r="C203" s="1"/>
       <c r="D203" s="1"/>
       <c r="E203" s="1"/>
       <c r="F203" s="1"/>
       <c r="G203" s="1"/>
       <c r="H203" s="1"/>
       <c r="I203" s="1"/>
     </row>
     <row r="204" spans="1:9" outlineLevel="1">
       <c r="A204" s="3"/>
       <c r="B204" s="3" t="s">
         <v>197</v>
       </c>
       <c r="C204" s="3"/>
       <c r="D204" s="3"/>
       <c r="E204" s="3"/>
       <c r="F204" s="3"/>
       <c r="G204" s="3"/>
       <c r="H204" s="3"/>
       <c r="I204" s="3"/>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
         <v>21658</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>198</v>
       </c>
       <c r="D205" s="1">
         <v>8443999090</v>
       </c>
       <c r="E205" s="1">
         <v>10</v>
       </c>
       <c r="F205" s="1">
-        <v>844.97</v>
+        <v>842.15</v>
       </c>
       <c r="G205" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H205" s="1"/>
+      <c r="H205" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I205" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
         <v>21663</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>199</v>
       </c>
       <c r="D206" s="1">
         <v>8443999090</v>
       </c>
       <c r="E206" s="1">
         <v>10</v>
       </c>
       <c r="F206" s="1">
-        <v>757.52</v>
+        <v>754.98</v>
       </c>
       <c r="G206" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H206" s="1"/>
+      <c r="H206" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I206" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
         <v>10979</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>200</v>
       </c>
       <c r="D207" s="1">
         <v>8443999090</v>
       </c>
       <c r="E207" s="1">
         <v>10</v>
       </c>
       <c r="F207" s="1">
-        <v>1379.59</v>
+        <v>1374.97</v>
       </c>
       <c r="G207" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H207" s="1"/>
+      <c r="H207" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I207" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
         <v>21690</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>201</v>
       </c>
       <c r="D208" s="1">
         <v>8443999090</v>
       </c>
       <c r="E208" s="1">
         <v>10</v>
       </c>
       <c r="F208" s="1">
-        <v>804.61</v>
+        <v>801.92</v>
       </c>
       <c r="G208" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H208" s="1"/>
+      <c r="H208" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I208" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
         <v>27868</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>202</v>
       </c>
       <c r="D209" s="1">
         <v>8443999090</v>
       </c>
       <c r="E209" s="1">
         <v>1</v>
       </c>
       <c r="F209" s="1">
-        <v>394.68</v>
+        <v>393.36</v>
       </c>
       <c r="G209" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H209" s="1"/>
+      <c r="H209" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I209" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
         <v>21691</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>203</v>
       </c>
       <c r="D210" s="1">
         <v>8443999090</v>
       </c>
       <c r="E210" s="1">
         <v>10</v>
       </c>
       <c r="F210" s="1">
-        <v>804.61</v>
+        <v>801.92</v>
       </c>
       <c r="G210" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H210" s="1"/>
+      <c r="H210" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I210" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="2">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
         <v>21699</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>204</v>
       </c>
       <c r="D211" s="1">
         <v>8443999090</v>
       </c>
       <c r="E211" s="1">
         <v>5</v>
       </c>
       <c r="F211" s="1">
-        <v>1657.21</v>
+        <v>1651.67</v>
       </c>
       <c r="G211" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H211" s="1"/>
+      <c r="H211" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I211" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="2">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
         <v>21700</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>205</v>
       </c>
       <c r="D212" s="1">
         <v>8443999090</v>
       </c>
       <c r="E212" s="1">
         <v>10</v>
       </c>
       <c r="F212" s="1">
-        <v>769.1799999999999</v>
+        <v>766.61</v>
       </c>
       <c r="G212" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H212" s="1"/>
+      <c r="H212" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I212" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="2">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
         <v>14210</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>206</v>
       </c>
       <c r="D213" s="1"/>
       <c r="E213" s="1">
         <v>1</v>
       </c>
       <c r="F213" s="1">
-        <v>353.42</v>
+        <v>352.24</v>
       </c>
       <c r="G213" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H213" s="1"/>
+      <c r="H213" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I213" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="2">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
         <v>19761</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D214" s="1">
         <v>8443999090</v>
       </c>
       <c r="E214" s="1">
         <v>15</v>
       </c>
       <c r="F214" s="1">
-        <v>799.23</v>
+        <v>796.55</v>
       </c>
       <c r="G214" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H214" s="1"/>
+      <c r="H214" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I214" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="2">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
         <v>11638</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>208</v>
       </c>
       <c r="D215" s="1">
         <v>8443999090</v>
       </c>
       <c r="E215" s="1">
         <v>1</v>
       </c>
       <c r="F215" s="1">
-        <v>1329.35</v>
+        <v>1324.91</v>
       </c>
       <c r="G215" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H215" s="1"/>
+      <c r="H215" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I215" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="2">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
         <v>21701</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>209</v>
       </c>
       <c r="D216" s="1">
         <v>8443999090</v>
       </c>
       <c r="E216" s="1">
         <v>10</v>
       </c>
       <c r="F216" s="1">
-        <v>822.55</v>
+        <v>819.8</v>
       </c>
       <c r="G216" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H216" s="1"/>
+      <c r="H216" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I216" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="2">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
         <v>21702</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D217" s="1">
         <v>8443999090</v>
       </c>
       <c r="E217" s="1">
         <v>5</v>
       </c>
       <c r="F217" s="1">
-        <v>2041.12</v>
+        <v>2034.3</v>
       </c>
       <c r="G217" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H217" s="1"/>
+      <c r="H217" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I217" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="218" spans="1:9" outlineLevel="2">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
         <v>24440</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>211</v>
       </c>
       <c r="D218" s="1">
         <v>8443999090</v>
       </c>
       <c r="E218" s="1">
         <v>5</v>
       </c>
       <c r="F218" s="1">
-        <v>819.41</v>
+        <v>816.67</v>
       </c>
       <c r="G218" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H218" s="1"/>
+      <c r="H218" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I218" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="2">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
         <v>26242</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>212</v>
       </c>
       <c r="D219" s="1">
         <v>8443999090</v>
       </c>
       <c r="E219" s="1">
         <v>1</v>
       </c>
       <c r="F219" s="1">
-        <v>3627.02</v>
+        <v>3614.89</v>
       </c>
       <c r="G219" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H219" s="1"/>
+      <c r="H219" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I219" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="2">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
         <v>23706</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>213</v>
       </c>
       <c r="D220" s="1">
         <v>8443999090</v>
       </c>
       <c r="E220" s="1">
         <v>10</v>
       </c>
       <c r="F220" s="1">
-        <v>1341.46</v>
+        <v>1336.98</v>
       </c>
       <c r="G220" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H220" s="1"/>
+      <c r="H220" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I220" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="2">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
         <v>19099</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>214</v>
       </c>
       <c r="D221" s="1">
         <v>8443999090</v>
       </c>
       <c r="E221" s="1">
         <v>1</v>
       </c>
       <c r="F221" s="1">
-        <v>381.67</v>
+        <v>380.4</v>
       </c>
       <c r="G221" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H221" s="1"/>
+      <c r="H221" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I221" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="2">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
         <v>21703</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D222" s="1">
         <v>8443999090</v>
       </c>
       <c r="E222" s="1">
         <v>10</v>
       </c>
       <c r="F222" s="1">
-        <v>918.08</v>
+        <v>915.01</v>
       </c>
       <c r="G222" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H222" s="1"/>
+      <c r="H222" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I222" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="2">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
         <v>18040</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>216</v>
       </c>
       <c r="D223" s="1">
         <v>8443999090</v>
       </c>
       <c r="E223" s="1">
         <v>10</v>
       </c>
       <c r="F223" s="1">
-        <v>1424.44</v>
+        <v>1419.67</v>
       </c>
       <c r="G223" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H223" s="1"/>
+      <c r="H223" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I223" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="2">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
         <v>21704</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>217</v>
       </c>
       <c r="D224" s="1">
         <v>8443999090</v>
       </c>
       <c r="E224" s="1">
         <v>10</v>
       </c>
       <c r="F224" s="1">
-        <v>787.12</v>
+        <v>784.49</v>
       </c>
       <c r="G224" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H224" s="1"/>
+      <c r="H224" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I224" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="2">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
         <v>11908</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>218</v>
       </c>
       <c r="D225" s="1">
         <v>8443999090</v>
       </c>
       <c r="E225" s="1">
         <v>10</v>
       </c>
       <c r="F225" s="1">
-        <v>1412.78</v>
+        <v>1408.05</v>
       </c>
       <c r="G225" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H225" s="1"/>
+      <c r="H225" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I225" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="2">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
         <v>21686</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>219</v>
       </c>
       <c r="D226" s="1">
         <v>8443999090</v>
       </c>
       <c r="E226" s="1">
         <v>10</v>
       </c>
       <c r="F226" s="1">
-        <v>1282.26</v>
+        <v>1277.97</v>
       </c>
       <c r="G226" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H226" s="1"/>
+      <c r="H226" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I226" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="2">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
         <v>25885</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>220</v>
       </c>
       <c r="D227" s="1">
         <v>8443999090</v>
       </c>
       <c r="E227" s="1">
         <v>10</v>
       </c>
       <c r="F227" s="1">
-        <v>731.0599999999999</v>
+        <v>728.61</v>
       </c>
       <c r="G227" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H227" s="1"/>
+      <c r="H227" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I227" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="2">
       <c r="A228" s="1"/>
       <c r="B228" s="1"/>
       <c r="C228" s="1"/>
       <c r="D228" s="1"/>
       <c r="E228" s="1"/>
       <c r="F228" s="1"/>
       <c r="G228" s="1"/>
       <c r="H228" s="1"/>
       <c r="I228" s="1"/>
     </row>
     <row r="229" spans="1:9" outlineLevel="1">
       <c r="A229" s="3"/>
       <c r="B229" s="3" t="s">
         <v>221</v>
       </c>
       <c r="C229" s="3"/>
       <c r="D229" s="3"/>
       <c r="E229" s="3"/>
       <c r="F229" s="3"/>
       <c r="G229" s="3"/>
       <c r="H229" s="3"/>
       <c r="I229" s="3"/>
     </row>
     <row r="230" spans="1:9" outlineLevel="2">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
         <v>21387</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>222</v>
       </c>
       <c r="D230" s="1">
         <v>8443999090</v>
       </c>
       <c r="E230" s="1">
         <v>10</v>
       </c>
       <c r="F230" s="1">
-        <v>1399.32</v>
+        <v>1394.64</v>
       </c>
       <c r="G230" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H230" s="1"/>
+      <c r="H230" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I230" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="2">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
         <v>16985</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>223</v>
       </c>
       <c r="D231" s="1">
         <v>8443999090</v>
       </c>
       <c r="E231" s="1">
         <v>10</v>
       </c>
       <c r="F231" s="1">
-        <v>2100.33</v>
+        <v>2023.57</v>
       </c>
       <c r="G231" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H231" s="1"/>
+      <c r="H231" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I231" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="2">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
         <v>23707</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>224</v>
       </c>
       <c r="D232" s="1">
         <v>8443999090</v>
       </c>
       <c r="E232" s="1">
         <v>1</v>
       </c>
       <c r="F232" s="1">
-        <v>1399.32</v>
+        <v>1394.64</v>
       </c>
       <c r="G232" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H232" s="1"/>
+      <c r="H232" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I232" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="233" spans="1:9" outlineLevel="2">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
         <v>14205</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>225</v>
       </c>
       <c r="D233" s="1">
         <v>8443999090</v>
       </c>
       <c r="E233" s="1">
         <v>10</v>
       </c>
       <c r="F233" s="1">
-        <v>1656.76</v>
+        <v>1651.22</v>
       </c>
       <c r="G233" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H233" s="1"/>
+      <c r="H233" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I233" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="234" spans="1:9" outlineLevel="2">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
         <v>16906</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>226</v>
       </c>
       <c r="D234" s="1">
         <v>8443999090</v>
       </c>
       <c r="E234" s="1">
         <v>1</v>
       </c>
       <c r="F234" s="1">
-        <v>2487.38</v>
+        <v>2479.06</v>
       </c>
       <c r="G234" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H234" s="1"/>
+      <c r="H234" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I234" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="235" spans="1:9" outlineLevel="2">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
         <v>21123</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>227</v>
       </c>
       <c r="D235" s="1">
         <v>8443999090</v>
       </c>
       <c r="E235" s="1">
         <v>1</v>
       </c>
       <c r="F235" s="1">
-        <v>1233.38</v>
+        <v>1229.25</v>
       </c>
       <c r="G235" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H235" s="1"/>
+      <c r="H235" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I235" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="236" spans="1:9" outlineLevel="2">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
         <v>22912</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>228</v>
       </c>
       <c r="D236" s="1">
         <v>8443999090</v>
       </c>
       <c r="E236" s="1">
         <v>10</v>
       </c>
       <c r="F236" s="1">
-        <v>1338.77</v>
+        <v>1334.3</v>
       </c>
       <c r="G236" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H236" s="1"/>
+      <c r="H236" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I236" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="237" spans="1:9" outlineLevel="2">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
         <v>20495</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>229</v>
       </c>
       <c r="D237" s="1">
         <v>8443999090</v>
       </c>
       <c r="E237" s="1">
         <v>10</v>
       </c>
       <c r="F237" s="1">
-        <v>1087.61</v>
+        <v>1083.98</v>
       </c>
       <c r="G237" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H237" s="1"/>
+      <c r="H237" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I237" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="238" spans="1:9" outlineLevel="2">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
         <v>21706</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>230</v>
       </c>
       <c r="D238" s="1">
         <v>8443999090</v>
       </c>
       <c r="E238" s="1">
         <v>10</v>
       </c>
       <c r="F238" s="1">
-        <v>1458.07</v>
+        <v>1453.2</v>
       </c>
       <c r="G238" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H238" s="1"/>
+      <c r="H238" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I238" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="239" spans="1:9" outlineLevel="2">
       <c r="A239" s="1"/>
       <c r="B239" s="1"/>
       <c r="C239" s="1"/>
       <c r="D239" s="1"/>
       <c r="E239" s="1"/>
       <c r="F239" s="1"/>
       <c r="G239" s="1"/>
       <c r="H239" s="1"/>
       <c r="I239" s="1"/>
     </row>
     <row r="240" spans="1:9" outlineLevel="1">
       <c r="A240" s="3"/>
       <c r="B240" s="3" t="s">
         <v>231</v>
       </c>
       <c r="C240" s="3"/>
       <c r="D240" s="3"/>
       <c r="E240" s="3"/>
       <c r="F240" s="3"/>
       <c r="G240" s="3"/>
       <c r="H240" s="3"/>
       <c r="I240" s="3"/>
     </row>
     <row r="241" spans="1:9" outlineLevel="2">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
-        <v>15439</v>
+        <v>27717</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D241" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E241" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F241" s="1">
-        <v>2651.98</v>
+        <v>557.86</v>
       </c>
       <c r="G241" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H241" s="1"/>
+      <c r="H241" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I241" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="242" spans="1:9" outlineLevel="2">
       <c r="A242" s="1"/>
-      <c r="B242" s="1">
-[...2 lines deleted...]
-      <c r="C242" s="1" t="s">
+      <c r="B242" s="1"/>
+      <c r="C242" s="1"/>
+      <c r="D242" s="1"/>
+      <c r="E242" s="1"/>
+      <c r="F242" s="1"/>
+      <c r="G242" s="1"/>
+      <c r="H242" s="1"/>
+      <c r="I242" s="1"/>
+    </row>
+    <row r="243" spans="1:9" outlineLevel="1">
+      <c r="A243" s="3"/>
+      <c r="B243" s="3" t="s">
         <v>233</v>
       </c>
-      <c r="D242" s="1">
-[...39 lines deleted...]
-      </c>
+      <c r="C243" s="3"/>
+      <c r="D243" s="3"/>
+      <c r="E243" s="3"/>
+      <c r="F243" s="3"/>
+      <c r="G243" s="3"/>
+      <c r="H243" s="3"/>
+      <c r="I243" s="3"/>
     </row>
     <row r="244" spans="1:9" outlineLevel="2">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
-        <v>25902</v>
+        <v>15439</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="D244" s="1">
         <v>8443999090</v>
       </c>
       <c r="E244" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F244" s="1">
-        <v>842.28</v>
+        <v>2643.11</v>
       </c>
       <c r="G244" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H244" s="1"/>
+      <c r="H244" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I244" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="245" spans="1:9" outlineLevel="2">
       <c r="A245" s="1"/>
-      <c r="B245" s="1"/>
-[...10 lines deleted...]
-      <c r="B246" s="3" t="s">
+      <c r="B245" s="1">
+        <v>23830</v>
+      </c>
+      <c r="C245" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="D245" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E245" s="1">
+        <v>1</v>
+      </c>
+      <c r="F245" s="1">
+        <v>2091.96</v>
+      </c>
+      <c r="G245" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H245" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I245" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="246" spans="1:9" outlineLevel="2">
+      <c r="A246" s="1"/>
+      <c r="B246" s="1">
+        <v>26250</v>
+      </c>
+      <c r="C246" s="1" t="s">
         <v>236</v>
       </c>
-      <c r="C246" s="3"/>
-[...7 lines deleted...]
-    <row r="247" spans="1:9" outlineLevel="1">
+      <c r="D246" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E246" s="1">
+        <v>1</v>
+      </c>
+      <c r="F246" s="1">
+        <v>1782.19</v>
+      </c>
+      <c r="G246" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H246" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I246" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="247" spans="1:9" outlineLevel="2">
       <c r="A247" s="1"/>
       <c r="B247" s="1">
-        <v>23055</v>
+        <v>25902</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>237</v>
       </c>
       <c r="D247" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E247" s="1">
         <v>1</v>
       </c>
       <c r="F247" s="1">
-        <v>3406.36</v>
+        <v>839.47</v>
       </c>
       <c r="G247" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H247" s="1"/>
+      <c r="H247" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I247" s="5" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:9" outlineLevel="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="248" spans="1:9" outlineLevel="2">
       <c r="A248" s="1"/>
-      <c r="B248" s="1">
-[...2 lines deleted...]
-      <c r="C248" s="1" t="s">
+      <c r="B248" s="1"/>
+      <c r="C248" s="1"/>
+      <c r="D248" s="1"/>
+      <c r="E248" s="1"/>
+      <c r="F248" s="1"/>
+      <c r="G248" s="1"/>
+      <c r="H248" s="1"/>
+      <c r="I248" s="1"/>
+    </row>
+    <row r="249" spans="1:9">
+      <c r="A249" s="3"/>
+      <c r="B249" s="3" t="s">
         <v>238</v>
       </c>
-      <c r="D248" s="1">
-[...39 lines deleted...]
-      </c>
+      <c r="C249" s="3"/>
+      <c r="D249" s="3"/>
+      <c r="E249" s="3"/>
+      <c r="F249" s="3"/>
+      <c r="G249" s="3"/>
+      <c r="H249" s="3"/>
+      <c r="I249" s="3"/>
     </row>
     <row r="250" spans="1:9" outlineLevel="1">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
-        <v>23049</v>
+        <v>23055</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="D250" s="1">
         <v>3707909000</v>
       </c>
       <c r="E250" s="1">
         <v>1</v>
       </c>
       <c r="F250" s="1">
-        <v>3406.36</v>
+        <v>3394.97</v>
       </c>
       <c r="G250" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H250" s="1"/>
+      <c r="H250" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I250" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="251" spans="1:9" outlineLevel="1">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
-        <v>23550</v>
+        <v>23062</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="D251" s="1">
         <v>3707909000</v>
       </c>
       <c r="E251" s="1">
         <v>1</v>
       </c>
       <c r="F251" s="1">
-        <v>4667.54</v>
+        <v>3394.97</v>
       </c>
       <c r="G251" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H251" s="1"/>
+      <c r="H251" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I251" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="252" spans="1:9" outlineLevel="1">
       <c r="A252" s="1"/>
       <c r="B252" s="1">
-        <v>23553</v>
+        <v>23058</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D252" s="1">
         <v>3707909000</v>
       </c>
       <c r="E252" s="1">
         <v>1</v>
       </c>
       <c r="F252" s="1">
-        <v>4667.54</v>
+        <v>3394.97</v>
       </c>
       <c r="G252" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H252" s="1"/>
+      <c r="H252" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I252" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="253" spans="1:9" outlineLevel="1">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
-        <v>23552</v>
+        <v>23049</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="D253" s="1">
         <v>3707909000</v>
       </c>
       <c r="E253" s="1">
         <v>1</v>
       </c>
       <c r="F253" s="1">
-        <v>4667.54</v>
+        <v>3394.97</v>
       </c>
       <c r="G253" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H253" s="1"/>
+      <c r="H253" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I253" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="254" spans="1:9" outlineLevel="1">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
-        <v>23549</v>
+        <v>23550</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="D254" s="1">
         <v>3707909000</v>
       </c>
       <c r="E254" s="1">
         <v>1</v>
       </c>
       <c r="F254" s="1">
-        <v>3654.38</v>
+        <v>4651.93</v>
       </c>
       <c r="G254" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H254" s="1"/>
+      <c r="H254" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I254" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="255" spans="1:9" outlineLevel="1">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
-        <v>23004</v>
+        <v>23553</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="D255" s="1">
         <v>3707909000</v>
       </c>
       <c r="E255" s="1">
         <v>1</v>
       </c>
       <c r="F255" s="1">
-        <v>4228.91</v>
+        <v>4651.93</v>
       </c>
       <c r="G255" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H255" s="1"/>
+      <c r="H255" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I255" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="256" spans="1:9" outlineLevel="1">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
-        <v>23007</v>
+        <v>23552</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="D256" s="1">
         <v>3707909000</v>
       </c>
       <c r="E256" s="1">
         <v>1</v>
       </c>
       <c r="F256" s="1">
-        <v>4228.91</v>
+        <v>4651.93</v>
       </c>
       <c r="G256" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H256" s="1"/>
+      <c r="H256" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I256" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="257" spans="1:9" outlineLevel="1">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
-        <v>23005</v>
+        <v>23549</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="D257" s="1">
         <v>3707909000</v>
       </c>
       <c r="E257" s="1">
         <v>1</v>
       </c>
       <c r="F257" s="1">
-        <v>4228.91</v>
+        <v>3642.16</v>
       </c>
       <c r="G257" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H257" s="1"/>
+      <c r="H257" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I257" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="258" spans="1:9" outlineLevel="1">
       <c r="A258" s="1"/>
       <c r="B258" s="1">
-        <v>23003</v>
+        <v>23004</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D258" s="1">
         <v>3707909000</v>
       </c>
       <c r="E258" s="1">
         <v>1</v>
       </c>
       <c r="F258" s="1">
-        <v>3518.48</v>
+        <v>4214.76</v>
       </c>
       <c r="G258" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H258" s="1"/>
+      <c r="H258" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I258" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="259" spans="1:9" outlineLevel="1">
       <c r="A259" s="1"/>
-      <c r="B259" s="1"/>
-[...10 lines deleted...]
-      <c r="B260" s="3" t="s">
+      <c r="B259" s="1">
+        <v>23007</v>
+      </c>
+      <c r="C259" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="D259" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E259" s="1">
+        <v>1</v>
+      </c>
+      <c r="F259" s="1">
+        <v>4214.76</v>
+      </c>
+      <c r="G259" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H259" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I259" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="260" spans="1:9" outlineLevel="1">
+      <c r="A260" s="1"/>
+      <c r="B260" s="1">
+        <v>23005</v>
+      </c>
+      <c r="C260" s="1" t="s">
         <v>249</v>
       </c>
-      <c r="C260" s="3"/>
-[...5 lines deleted...]
-      <c r="I260" s="3"/>
+      <c r="D260" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E260" s="1">
+        <v>1</v>
+      </c>
+      <c r="F260" s="1">
+        <v>4214.76</v>
+      </c>
+      <c r="G260" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H260" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I260" s="5" t="s">
+        <v>20</v>
+      </c>
     </row>
     <row r="261" spans="1:9" outlineLevel="1">
       <c r="A261" s="1"/>
       <c r="B261" s="1">
-        <v>24419</v>
+        <v>23003</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>250</v>
       </c>
       <c r="D261" s="1">
         <v>3707909000</v>
       </c>
       <c r="E261" s="1">
         <v>1</v>
       </c>
       <c r="F261" s="1">
-        <v>466.89</v>
+        <v>3506.72</v>
       </c>
       <c r="G261" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H261" s="1"/>
+      <c r="H261" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I261" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="262" spans="1:9" outlineLevel="1">
       <c r="A262" s="1"/>
-      <c r="B262" s="1">
-[...2 lines deleted...]
-      <c r="C262" s="1" t="s">
+      <c r="B262" s="1"/>
+      <c r="C262" s="1"/>
+      <c r="D262" s="1"/>
+      <c r="E262" s="1"/>
+      <c r="F262" s="1"/>
+      <c r="G262" s="1"/>
+      <c r="H262" s="1"/>
+      <c r="I262" s="1"/>
+    </row>
+    <row r="263" spans="1:9">
+      <c r="A263" s="3"/>
+      <c r="B263" s="3" t="s">
         <v>251</v>
       </c>
-      <c r="D262" s="1">
-[...39 lines deleted...]
-      </c>
+      <c r="C263" s="3"/>
+      <c r="D263" s="3"/>
+      <c r="E263" s="3"/>
+      <c r="F263" s="3"/>
+      <c r="G263" s="3"/>
+      <c r="H263" s="3"/>
+      <c r="I263" s="3"/>
     </row>
     <row r="264" spans="1:9" outlineLevel="1">
       <c r="A264" s="1"/>
       <c r="B264" s="1">
-        <v>27717</v>
+        <v>22224</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="D264" s="1">
         <v>3707909000</v>
       </c>
       <c r="E264" s="1">
         <v>1</v>
       </c>
       <c r="F264" s="1">
-        <v>559.73</v>
+        <v>740.6799999999999</v>
       </c>
       <c r="G264" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H264" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H264" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I264" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="265" spans="1:9" outlineLevel="1">
       <c r="A265" s="1"/>
-      <c r="B265" s="1"/>
-[...10 lines deleted...]
-      <c r="B266" s="3" t="s">
+      <c r="B265" s="1">
+        <v>26868</v>
+      </c>
+      <c r="C265" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="D265" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E265" s="1">
+        <v>50</v>
+      </c>
+      <c r="F265" s="1">
+        <v>69.73</v>
+      </c>
+      <c r="G265" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H265" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I265" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="266" spans="1:9" outlineLevel="1">
+      <c r="A266" s="1"/>
+      <c r="B266" s="1">
+        <v>24419</v>
+      </c>
+      <c r="C266" s="1" t="s">
         <v>254</v>
       </c>
-      <c r="C266" s="3"/>
-[...5 lines deleted...]
-      <c r="I266" s="3"/>
+      <c r="D266" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E266" s="1">
+        <v>1</v>
+      </c>
+      <c r="F266" s="1">
+        <v>391.13</v>
+      </c>
+      <c r="G266" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H266" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I266" s="5" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="267" spans="1:9" outlineLevel="1">
       <c r="A267" s="1"/>
       <c r="B267" s="1">
-        <v>26868</v>
+        <v>21881</v>
       </c>
       <c r="C267" s="1" t="s">
         <v>255</v>
       </c>
       <c r="D267" s="1">
         <v>3707909000</v>
       </c>
       <c r="E267" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F267" s="1">
-        <v>72.66</v>
+        <v>428.23</v>
       </c>
       <c r="G267" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H267" s="1"/>
+      <c r="H267" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I267" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="268" spans="1:9" outlineLevel="1">
       <c r="A268" s="1"/>
       <c r="B268" s="1">
-        <v>21881</v>
+        <v>22468</v>
       </c>
       <c r="C268" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D268" s="1">
         <v>3707909000</v>
       </c>
       <c r="E268" s="1">
         <v>1</v>
       </c>
       <c r="F268" s="1">
-        <v>429.66</v>
+        <v>421.07</v>
       </c>
       <c r="G268" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H268" s="1"/>
+      <c r="H268" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I268" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="269" spans="1:9" outlineLevel="1">
       <c r="A269" s="1"/>
       <c r="B269" s="1">
-        <v>22468</v>
+        <v>11139</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>257</v>
       </c>
       <c r="D269" s="1">
         <v>3707909000</v>
       </c>
       <c r="E269" s="1">
         <v>1</v>
       </c>
       <c r="F269" s="1">
-        <v>422.49</v>
+        <v>694.64</v>
       </c>
       <c r="G269" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H269" s="1"/>
+      <c r="H269" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I269" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="270" spans="1:9" outlineLevel="1">
       <c r="A270" s="1"/>
       <c r="B270" s="1">
-        <v>11139</v>
+        <v>26946</v>
       </c>
       <c r="C270" s="1" t="s">
         <v>258</v>
       </c>
       <c r="D270" s="1">
         <v>3707909000</v>
       </c>
       <c r="E270" s="1">
         <v>1</v>
       </c>
       <c r="F270" s="1">
-        <v>696.97</v>
+        <v>1061.63</v>
       </c>
       <c r="G270" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H270" s="1"/>
+      <c r="H270" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I270" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="271" spans="1:9" outlineLevel="1">
       <c r="A271" s="1"/>
       <c r="B271" s="1">
-        <v>26946</v>
+        <v>31306</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>259</v>
       </c>
       <c r="D271" s="1">
         <v>3707909000</v>
       </c>
       <c r="E271" s="1">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="F271" s="1">
-        <v>1065.19</v>
+        <v>557.86</v>
       </c>
       <c r="G271" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H271" s="1"/>
+      <c r="H271" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I271" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="272" spans="1:9" outlineLevel="1">
       <c r="A272" s="1"/>
       <c r="B272" s="1">
-        <v>31306</v>
+        <v>25127</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>260</v>
       </c>
       <c r="D272" s="1">
         <v>3707909000</v>
       </c>
       <c r="E272" s="1">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="F272" s="1">
-        <v>559.73</v>
+        <v>507.35</v>
       </c>
       <c r="G272" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H272" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H272" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I272" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="273" spans="1:9" outlineLevel="1">
       <c r="A273" s="1"/>
       <c r="B273" s="1">
-        <v>21157</v>
+        <v>26633</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>261</v>
       </c>
       <c r="D273" s="1">
         <v>3707909000</v>
       </c>
       <c r="E273" s="1">
         <v>1</v>
       </c>
       <c r="F273" s="1">
-        <v>448.5</v>
+        <v>712.97</v>
       </c>
       <c r="G273" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H273" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H273" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I273" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="274" spans="1:9" outlineLevel="1">
       <c r="A274" s="1"/>
       <c r="B274" s="1">
-        <v>25127</v>
+        <v>27082</v>
       </c>
       <c r="C274" s="1" t="s">
         <v>262</v>
       </c>
       <c r="D274" s="1">
         <v>3707909000</v>
       </c>
       <c r="E274" s="1">
         <v>1</v>
       </c>
       <c r="F274" s="1">
-        <v>509.05</v>
+        <v>1783.53</v>
       </c>
       <c r="G274" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H274" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H274" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I274" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="275" spans="1:9" outlineLevel="1">
       <c r="A275" s="1"/>
       <c r="B275" s="1">
-        <v>26633</v>
+        <v>26953</v>
       </c>
       <c r="C275" s="1" t="s">
         <v>263</v>
       </c>
       <c r="D275" s="1">
         <v>3707909000</v>
       </c>
       <c r="E275" s="1">
         <v>1</v>
       </c>
       <c r="F275" s="1">
-        <v>715.36</v>
+        <v>754.54</v>
       </c>
       <c r="G275" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H275" s="1"/>
+      <c r="H275" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I275" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="276" spans="1:9" outlineLevel="1">
       <c r="A276" s="1"/>
       <c r="B276" s="1">
-        <v>27082</v>
+        <v>26954</v>
       </c>
       <c r="C276" s="1" t="s">
         <v>264</v>
       </c>
       <c r="D276" s="1">
         <v>3707909000</v>
       </c>
       <c r="E276" s="1">
         <v>1</v>
       </c>
       <c r="F276" s="1">
-        <v>1789.52</v>
+        <v>107.28</v>
       </c>
       <c r="G276" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H276" s="1"/>
+      <c r="H276" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I276" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="277" spans="1:9" outlineLevel="1">
       <c r="A277" s="1"/>
       <c r="B277" s="1">
-        <v>26953</v>
+        <v>26563</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>265</v>
       </c>
       <c r="D277" s="1">
         <v>3707909000</v>
       </c>
       <c r="E277" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F277" s="1">
-        <v>757.0700000000001</v>
+        <v>171.65</v>
       </c>
       <c r="G277" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H277" s="1"/>
+      <c r="H277" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I277" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="278" spans="1:9" outlineLevel="1">
       <c r="A278" s="1"/>
       <c r="B278" s="1">
-        <v>26954</v>
+        <v>26562</v>
       </c>
       <c r="C278" s="1" t="s">
         <v>266</v>
       </c>
       <c r="D278" s="1">
         <v>3707909000</v>
       </c>
       <c r="E278" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F278" s="1">
-        <v>107.64</v>
+        <v>96.55</v>
       </c>
       <c r="G278" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H278" s="1"/>
+      <c r="H278" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I278" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="279" spans="1:9" outlineLevel="1">
       <c r="A279" s="1"/>
       <c r="B279" s="1">
-        <v>26563</v>
+        <v>25135</v>
       </c>
       <c r="C279" s="1" t="s">
         <v>267</v>
       </c>
       <c r="D279" s="1">
         <v>3707909000</v>
       </c>
       <c r="E279" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F279" s="1">
-        <v>172.22</v>
+        <v>36.21</v>
       </c>
       <c r="G279" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H279" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H279" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I279" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="280" spans="1:9" outlineLevel="1">
       <c r="A280" s="1"/>
       <c r="B280" s="1">
-        <v>26562</v>
+        <v>25579</v>
       </c>
       <c r="C280" s="1" t="s">
         <v>268</v>
       </c>
       <c r="D280" s="1">
         <v>3707909000</v>
       </c>
       <c r="E280" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F280" s="1">
-        <v>96.88</v>
+        <v>52.3</v>
       </c>
       <c r="G280" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H280" s="1"/>
+      <c r="H280" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I280" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="281" spans="1:9" outlineLevel="1">
       <c r="A281" s="1"/>
       <c r="B281" s="1">
-        <v>25135</v>
+        <v>22178</v>
       </c>
       <c r="C281" s="1" t="s">
         <v>269</v>
       </c>
       <c r="D281" s="1">
         <v>3707909000</v>
       </c>
       <c r="E281" s="1">
+        <v>1</v>
+      </c>
+      <c r="F281" s="1">
+        <v>1228.36</v>
+      </c>
+      <c r="G281" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H281" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I281" s="5" t="s">
         <v>20</v>
-      </c>
-[...8 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="282" spans="1:9" outlineLevel="1">
       <c r="A282" s="1"/>
       <c r="B282" s="1">
-        <v>25579</v>
+        <v>23012</v>
       </c>
       <c r="C282" s="1" t="s">
         <v>270</v>
       </c>
       <c r="D282" s="1">
         <v>3707909000</v>
       </c>
       <c r="E282" s="1">
+        <v>1</v>
+      </c>
+      <c r="F282" s="1">
+        <v>1253.39</v>
+      </c>
+      <c r="G282" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H282" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I282" s="5" t="s">
         <v>20</v>
-      </c>
-[...8 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="283" spans="1:9" outlineLevel="1">
       <c r="A283" s="1"/>
       <c r="B283" s="1">
-        <v>22178</v>
+        <v>23904</v>
       </c>
       <c r="C283" s="1" t="s">
         <v>271</v>
       </c>
       <c r="D283" s="1">
         <v>3707909000</v>
       </c>
       <c r="E283" s="1">
         <v>1</v>
       </c>
       <c r="F283" s="1">
-        <v>1232.48</v>
+        <v>709.39</v>
       </c>
       <c r="G283" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H283" s="1"/>
+      <c r="H283" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I283" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="284" spans="1:9" outlineLevel="1">
       <c r="A284" s="1"/>
       <c r="B284" s="1">
-        <v>23012</v>
+        <v>23906</v>
       </c>
       <c r="C284" s="1" t="s">
         <v>272</v>
       </c>
       <c r="D284" s="1">
         <v>3707909000</v>
       </c>
       <c r="E284" s="1">
         <v>1</v>
       </c>
       <c r="F284" s="1">
-        <v>1257.59</v>
+        <v>948.09</v>
       </c>
       <c r="G284" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H284" s="1"/>
+      <c r="H284" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I284" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="285" spans="1:9" outlineLevel="1">
       <c r="A285" s="1"/>
       <c r="B285" s="1">
-        <v>23904</v>
+        <v>23016</v>
       </c>
       <c r="C285" s="1" t="s">
         <v>273</v>
       </c>
       <c r="D285" s="1">
         <v>3707909000</v>
       </c>
       <c r="E285" s="1">
         <v>1</v>
       </c>
       <c r="F285" s="1">
-        <v>711.77</v>
+        <v>1430.4</v>
       </c>
       <c r="G285" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H285" s="1"/>
+      <c r="H285" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I285" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="286" spans="1:9" outlineLevel="1">
       <c r="A286" s="1"/>
       <c r="B286" s="1">
-        <v>23906</v>
+        <v>23908</v>
       </c>
       <c r="C286" s="1" t="s">
         <v>274</v>
       </c>
       <c r="D286" s="1">
         <v>3707909000</v>
       </c>
       <c r="E286" s="1">
         <v>1</v>
       </c>
       <c r="F286" s="1">
-        <v>951.27</v>
+        <v>709.39</v>
       </c>
       <c r="G286" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H286" s="1"/>
+      <c r="H286" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I286" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="287" spans="1:9" outlineLevel="1">
       <c r="A287" s="1"/>
       <c r="B287" s="1">
-        <v>23016</v>
+        <v>23019</v>
       </c>
       <c r="C287" s="1" t="s">
         <v>275</v>
       </c>
       <c r="D287" s="1">
         <v>3707909000</v>
       </c>
       <c r="E287" s="1">
         <v>1</v>
       </c>
       <c r="F287" s="1">
-        <v>1435.2</v>
+        <v>1223.44</v>
       </c>
       <c r="G287" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H287" s="1"/>
+      <c r="H287" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I287" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="288" spans="1:9" outlineLevel="1">
       <c r="A288" s="1"/>
       <c r="B288" s="1">
-        <v>23908</v>
+        <v>23020</v>
       </c>
       <c r="C288" s="1" t="s">
         <v>276</v>
       </c>
       <c r="D288" s="1">
         <v>3707909000</v>
       </c>
       <c r="E288" s="1">
         <v>1</v>
       </c>
       <c r="F288" s="1">
-        <v>711.77</v>
+        <v>1249.37</v>
       </c>
       <c r="G288" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H288" s="1"/>
+      <c r="H288" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I288" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="289" spans="1:9" outlineLevel="1">
       <c r="A289" s="1"/>
       <c r="B289" s="1">
-        <v>23019</v>
+        <v>29655</v>
       </c>
       <c r="C289" s="1" t="s">
         <v>277</v>
       </c>
       <c r="D289" s="1">
         <v>3707909000</v>
       </c>
       <c r="E289" s="1">
         <v>1</v>
       </c>
       <c r="F289" s="1">
-        <v>1227.54</v>
+        <v>1180.08</v>
       </c>
       <c r="G289" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H289" s="1"/>
+      <c r="H289" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I289" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="290" spans="1:9" outlineLevel="1">
       <c r="A290" s="1"/>
       <c r="B290" s="1">
-        <v>23020</v>
+        <v>22485</v>
       </c>
       <c r="C290" s="1" t="s">
         <v>278</v>
       </c>
       <c r="D290" s="1">
         <v>3707909000</v>
       </c>
       <c r="E290" s="1">
         <v>1</v>
       </c>
       <c r="F290" s="1">
-        <v>1253.56</v>
+        <v>603</v>
       </c>
       <c r="G290" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H290" s="1"/>
+      <c r="H290" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I290" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="291" spans="1:9" outlineLevel="1">
       <c r="A291" s="1"/>
       <c r="B291" s="1">
-        <v>29655</v>
+        <v>21000</v>
       </c>
       <c r="C291" s="1" t="s">
         <v>279</v>
       </c>
       <c r="D291" s="1">
         <v>3707909000</v>
       </c>
       <c r="E291" s="1">
         <v>1</v>
       </c>
       <c r="F291" s="1">
-        <v>1184.04</v>
+        <v>1563.61</v>
       </c>
       <c r="G291" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H291" s="1"/>
+      <c r="H291" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I291" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="292" spans="1:9" outlineLevel="1">
       <c r="A292" s="1"/>
       <c r="B292" s="1">
-        <v>22485</v>
+        <v>30536</v>
       </c>
       <c r="C292" s="1" t="s">
         <v>280</v>
       </c>
       <c r="D292" s="1">
         <v>3707909000</v>
       </c>
       <c r="E292" s="1">
         <v>1</v>
       </c>
       <c r="F292" s="1">
-        <v>605.03</v>
+        <v>11659.1</v>
       </c>
       <c r="G292" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H292" s="1"/>
+      <c r="H292" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I292" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="293" spans="1:9" outlineLevel="1">
       <c r="A293" s="1"/>
       <c r="B293" s="1">
-        <v>21000</v>
+        <v>25587</v>
       </c>
       <c r="C293" s="1" t="s">
         <v>281</v>
       </c>
       <c r="D293" s="1">
         <v>3707909000</v>
       </c>
       <c r="E293" s="1">
         <v>1</v>
       </c>
       <c r="F293" s="1">
-        <v>1568.85</v>
+        <v>558.75</v>
       </c>
       <c r="G293" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H293" s="1"/>
+      <c r="H293" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I293" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="294" spans="1:9" outlineLevel="1">
       <c r="A294" s="1"/>
       <c r="B294" s="1">
-        <v>23971</v>
+        <v>25588</v>
       </c>
       <c r="C294" s="1" t="s">
         <v>282</v>
       </c>
       <c r="D294" s="1">
         <v>3707909000</v>
       </c>
       <c r="E294" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F294" s="1">
-        <v>500.53</v>
+        <v>64.37</v>
       </c>
       <c r="G294" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H294" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H294" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I294" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="295" spans="1:9" outlineLevel="1">
       <c r="A295" s="1"/>
       <c r="B295" s="1">
-        <v>30536</v>
+        <v>25590</v>
       </c>
       <c r="C295" s="1" t="s">
         <v>283</v>
       </c>
       <c r="D295" s="1">
         <v>3707909000</v>
       </c>
       <c r="E295" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F295" s="1">
-        <v>11698.23</v>
+        <v>55.88</v>
       </c>
       <c r="G295" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H295" s="1"/>
+      <c r="H295" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I295" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="296" spans="1:9" outlineLevel="1">
       <c r="A296" s="1"/>
       <c r="B296" s="1">
-        <v>25587</v>
+        <v>24080</v>
       </c>
       <c r="C296" s="1" t="s">
         <v>284</v>
       </c>
       <c r="D296" s="1">
         <v>3707909000</v>
       </c>
       <c r="E296" s="1">
         <v>1</v>
       </c>
       <c r="F296" s="1">
-        <v>560.63</v>
+        <v>514.9400000000001</v>
       </c>
       <c r="G296" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H296" s="1"/>
+      <c r="H296" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I296" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="297" spans="1:9" outlineLevel="1">
       <c r="A297" s="1"/>
       <c r="B297" s="1">
-        <v>25588</v>
+        <v>25140</v>
       </c>
       <c r="C297" s="1" t="s">
         <v>285</v>
       </c>
       <c r="D297" s="1">
         <v>3707909000</v>
       </c>
       <c r="E297" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F297" s="1">
-        <v>64.58</v>
+        <v>552.49</v>
       </c>
       <c r="G297" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H297" s="1"/>
+      <c r="H297" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I297" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="298" spans="1:9" outlineLevel="1">
       <c r="A298" s="1"/>
       <c r="B298" s="1">
-        <v>25590</v>
+        <v>25141</v>
       </c>
       <c r="C298" s="1" t="s">
         <v>286</v>
       </c>
       <c r="D298" s="1">
         <v>3707909000</v>
       </c>
       <c r="E298" s="1">
         <v>20</v>
       </c>
       <c r="F298" s="1">
-        <v>56.06</v>
+        <v>78.67</v>
       </c>
       <c r="G298" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H298" s="1"/>
+      <c r="H298" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I298" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="299" spans="1:9" outlineLevel="1">
       <c r="A299" s="1"/>
       <c r="B299" s="1">
-        <v>24080</v>
+        <v>24294</v>
       </c>
       <c r="C299" s="1" t="s">
         <v>287</v>
       </c>
       <c r="D299" s="1">
         <v>3707909000</v>
       </c>
       <c r="E299" s="1">
         <v>1</v>
       </c>
       <c r="F299" s="1">
-        <v>516.67</v>
+        <v>231.99</v>
       </c>
       <c r="G299" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H299" s="1"/>
+      <c r="H299" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I299" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="300" spans="1:9" outlineLevel="1">
       <c r="A300" s="1"/>
       <c r="B300" s="1">
-        <v>25140</v>
+        <v>24783</v>
       </c>
       <c r="C300" s="1" t="s">
         <v>288</v>
       </c>
       <c r="D300" s="1">
         <v>3707909000</v>
       </c>
       <c r="E300" s="1">
         <v>1</v>
       </c>
       <c r="F300" s="1">
-        <v>554.35</v>
+        <v>737.55</v>
       </c>
       <c r="G300" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H300" s="1"/>
+      <c r="H300" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I300" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="301" spans="1:9" outlineLevel="1">
       <c r="A301" s="1"/>
       <c r="B301" s="1">
-        <v>25141</v>
+        <v>24738</v>
       </c>
       <c r="C301" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D301" s="1">
         <v>3707909000</v>
       </c>
       <c r="E301" s="1">
+        <v>1</v>
+      </c>
+      <c r="F301" s="1">
+        <v>1336.98</v>
+      </c>
+      <c r="G301" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H301" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I301" s="5" t="s">
         <v>20</v>
-      </c>
-[...8 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="302" spans="1:9" outlineLevel="1">
       <c r="A302" s="1"/>
       <c r="B302" s="1">
-        <v>24738</v>
+        <v>22803</v>
       </c>
       <c r="C302" s="1" t="s">
         <v>290</v>
       </c>
       <c r="D302" s="1">
         <v>3707909000</v>
       </c>
       <c r="E302" s="1">
         <v>1</v>
       </c>
       <c r="F302" s="1">
-        <v>1341.46</v>
+        <v>981.61</v>
       </c>
       <c r="G302" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H302" s="1"/>
+      <c r="H302" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I302" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="303" spans="1:9" outlineLevel="1">
       <c r="A303" s="1"/>
       <c r="B303" s="1">
-        <v>22803</v>
+        <v>20225</v>
       </c>
       <c r="C303" s="1" t="s">
         <v>291</v>
       </c>
       <c r="D303" s="1">
         <v>3707909000</v>
       </c>
       <c r="E303" s="1">
         <v>1</v>
       </c>
       <c r="F303" s="1">
-        <v>984.91</v>
+        <v>1872.04</v>
       </c>
       <c r="G303" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H303" s="1"/>
+      <c r="H303" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I303" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="304" spans="1:9" outlineLevel="1">
       <c r="A304" s="1"/>
-      <c r="B304" s="1">
-[...2 lines deleted...]
-      <c r="C304" s="1" t="s">
+      <c r="B304" s="1"/>
+      <c r="C304" s="1"/>
+      <c r="D304" s="1"/>
+      <c r="E304" s="1"/>
+      <c r="F304" s="1"/>
+      <c r="G304" s="1"/>
+      <c r="H304" s="1"/>
+      <c r="I304" s="1"/>
+    </row>
+    <row r="305" spans="1:9">
+      <c r="A305" s="3"/>
+      <c r="B305" s="3" t="s">
         <v>292</v>
       </c>
-      <c r="D304" s="1">
+      <c r="C305" s="3"/>
+      <c r="D305" s="3"/>
+      <c r="E305" s="3"/>
+      <c r="F305" s="3"/>
+      <c r="G305" s="3"/>
+      <c r="H305" s="3"/>
+      <c r="I305" s="3"/>
+    </row>
+    <row r="306" spans="1:9" outlineLevel="1">
+      <c r="A306" s="1"/>
+      <c r="B306" s="1">
+        <v>26122</v>
+      </c>
+      <c r="C306" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="D306" s="1">
         <v>3707909000</v>
       </c>
-      <c r="E304" s="1">
+      <c r="E306" s="1">
         <v>1</v>
       </c>
-      <c r="F304" s="1">
-[...32 lines deleted...]
-      <c r="I306" s="3"/>
+      <c r="F306" s="1">
+        <v>11505.78</v>
+      </c>
+      <c r="G306" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H306" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I306" s="5" t="s">
+        <v>20</v>
+      </c>
     </row>
     <row r="307" spans="1:9" outlineLevel="1">
       <c r="A307" s="1"/>
       <c r="B307" s="1">
-        <v>26122</v>
+        <v>28466</v>
       </c>
       <c r="C307" s="1" t="s">
         <v>294</v>
       </c>
       <c r="D307" s="1">
         <v>3707909000</v>
       </c>
       <c r="E307" s="1">
         <v>1</v>
       </c>
       <c r="F307" s="1">
-        <v>11544.39</v>
+        <v>7105.96</v>
       </c>
       <c r="G307" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H307" s="1"/>
+      <c r="H307" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I307" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="308" spans="1:9" outlineLevel="1">
       <c r="A308" s="1"/>
       <c r="B308" s="1">
-        <v>28466</v>
+        <v>11246</v>
       </c>
       <c r="C308" s="1" t="s">
         <v>295</v>
       </c>
       <c r="D308" s="1">
         <v>3707909000</v>
       </c>
       <c r="E308" s="1">
         <v>1</v>
       </c>
       <c r="F308" s="1">
-        <v>7129.8</v>
+        <v>5372.05</v>
       </c>
       <c r="G308" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H308" s="1"/>
+      <c r="H308" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I308" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="309" spans="1:9" outlineLevel="1">
       <c r="A309" s="1"/>
       <c r="B309" s="1">
-        <v>11246</v>
+        <v>20723</v>
       </c>
       <c r="C309" s="1" t="s">
         <v>296</v>
       </c>
       <c r="D309" s="1">
         <v>3707909000</v>
       </c>
       <c r="E309" s="1">
         <v>1</v>
       </c>
       <c r="F309" s="1">
-        <v>5390.07</v>
+        <v>5372.05</v>
       </c>
       <c r="G309" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H309" s="1"/>
+      <c r="H309" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I309" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="310" spans="1:9" outlineLevel="1">
       <c r="A310" s="1"/>
       <c r="B310" s="1">
-        <v>20723</v>
+        <v>19707</v>
       </c>
       <c r="C310" s="1" t="s">
         <v>297</v>
       </c>
       <c r="D310" s="1">
         <v>3707909000</v>
       </c>
       <c r="E310" s="1">
         <v>1</v>
       </c>
       <c r="F310" s="1">
-        <v>5390.07</v>
+        <v>4650.59</v>
       </c>
       <c r="G310" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H310" s="1"/>
+      <c r="H310" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I310" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="311" spans="1:9" outlineLevel="1">
       <c r="A311" s="1"/>
       <c r="B311" s="1">
-        <v>19707</v>
+        <v>11138</v>
       </c>
       <c r="C311" s="1" t="s">
         <v>298</v>
       </c>
       <c r="D311" s="1">
         <v>3707909000</v>
       </c>
       <c r="E311" s="1">
         <v>1</v>
       </c>
       <c r="F311" s="1">
-        <v>4666.19</v>
+        <v>4758.32</v>
       </c>
       <c r="G311" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H311" s="1"/>
+      <c r="H311" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I311" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="312" spans="1:9" outlineLevel="1">
       <c r="A312" s="1"/>
       <c r="B312" s="1">
-        <v>11138</v>
+        <v>25296</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>299</v>
       </c>
       <c r="D312" s="1">
         <v>3707909000</v>
       </c>
       <c r="E312" s="1">
         <v>1</v>
       </c>
       <c r="F312" s="1">
-        <v>4774.28</v>
+        <v>4758.32</v>
       </c>
       <c r="G312" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H312" s="1"/>
+      <c r="H312" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I312" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="313" spans="1:9" outlineLevel="1">
       <c r="A313" s="1"/>
       <c r="B313" s="1">
-        <v>25296</v>
+        <v>19830</v>
       </c>
       <c r="C313" s="1" t="s">
         <v>300</v>
       </c>
       <c r="D313" s="1">
         <v>3707909000</v>
       </c>
       <c r="E313" s="1">
         <v>1</v>
       </c>
       <c r="F313" s="1">
-        <v>4774.28</v>
+        <v>4650.59</v>
       </c>
       <c r="G313" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H313" s="1"/>
+      <c r="H313" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I313" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="314" spans="1:9" outlineLevel="1">
       <c r="A314" s="1"/>
       <c r="B314" s="1">
-        <v>19830</v>
+        <v>22771</v>
       </c>
       <c r="C314" s="1" t="s">
         <v>301</v>
       </c>
       <c r="D314" s="1">
         <v>3707909000</v>
       </c>
       <c r="E314" s="1">
         <v>1</v>
       </c>
       <c r="F314" s="1">
-        <v>4666.19</v>
+        <v>4650.59</v>
       </c>
       <c r="G314" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H314" s="1"/>
+      <c r="H314" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I314" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="315" spans="1:9" outlineLevel="1">
       <c r="A315" s="1"/>
       <c r="B315" s="1">
-        <v>22771</v>
+        <v>30534</v>
       </c>
       <c r="C315" s="1" t="s">
         <v>302</v>
       </c>
       <c r="D315" s="1">
         <v>3707909000</v>
       </c>
       <c r="E315" s="1">
         <v>1</v>
       </c>
       <c r="F315" s="1">
-        <v>4666.19</v>
+        <v>4860.23</v>
       </c>
       <c r="G315" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H315" s="1"/>
+      <c r="H315" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I315" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="316" spans="1:9" outlineLevel="1">
       <c r="A316" s="1"/>
       <c r="B316" s="1">
-        <v>30534</v>
+        <v>26945</v>
       </c>
       <c r="C316" s="1" t="s">
         <v>303</v>
       </c>
       <c r="D316" s="1">
         <v>3707909000</v>
       </c>
       <c r="E316" s="1">
         <v>1</v>
       </c>
       <c r="F316" s="1">
-        <v>4876.54</v>
+        <v>18018.57</v>
       </c>
       <c r="G316" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H316" s="1"/>
+      <c r="H316" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I316" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="317" spans="1:9" outlineLevel="1">
       <c r="A317" s="1"/>
       <c r="B317" s="1">
-        <v>26945</v>
+        <v>32337</v>
       </c>
       <c r="C317" s="1" t="s">
         <v>304</v>
       </c>
       <c r="D317" s="1">
         <v>3707909000</v>
       </c>
       <c r="E317" s="1">
         <v>1</v>
       </c>
       <c r="F317" s="1">
-        <v>18079.04</v>
+        <v>5599.57</v>
       </c>
       <c r="G317" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H317" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H317" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="I317" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="318" spans="1:9" outlineLevel="1">
       <c r="A318" s="1"/>
       <c r="B318" s="1">
-        <v>32337</v>
+        <v>32551</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D318" s="1">
         <v>3707909000</v>
       </c>
       <c r="E318" s="1">
         <v>1</v>
       </c>
       <c r="F318" s="1">
-        <v>5670.39</v>
+        <v>8704.879999999999</v>
       </c>
       <c r="G318" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H318" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H318" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I318" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="319" spans="1:9" outlineLevel="1">
       <c r="A319" s="1"/>
       <c r="B319" s="1">
-        <v>32551</v>
+        <v>32552</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D319" s="1">
         <v>3707909000</v>
       </c>
       <c r="E319" s="1">
         <v>1</v>
       </c>
       <c r="F319" s="1">
-        <v>8734.09</v>
+        <v>4441.39</v>
       </c>
       <c r="G319" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H319" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H319" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I319" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="320" spans="1:9" outlineLevel="1">
       <c r="A320" s="1"/>
       <c r="B320" s="1">
-        <v>32552</v>
+        <v>32338</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D320" s="1">
         <v>3707909000</v>
       </c>
       <c r="E320" s="1">
         <v>1</v>
       </c>
       <c r="F320" s="1">
-        <v>4456.3</v>
+        <v>5878.05</v>
       </c>
       <c r="G320" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H320" s="1"/>
+      <c r="H320" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I320" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="321" spans="1:9" outlineLevel="1">
       <c r="A321" s="1"/>
       <c r="B321" s="1">
-        <v>32338</v>
+        <v>13878</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D321" s="1">
         <v>3707909000</v>
       </c>
       <c r="E321" s="1">
         <v>1</v>
       </c>
       <c r="F321" s="1">
-        <v>5897.78</v>
+        <v>6275.88</v>
       </c>
       <c r="G321" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H321" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H321" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I321" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="322" spans="1:9" outlineLevel="1">
       <c r="A322" s="1"/>
       <c r="B322" s="1">
-        <v>13878</v>
+        <v>20385</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D322" s="1">
         <v>3707909000</v>
       </c>
       <c r="E322" s="1">
         <v>1</v>
       </c>
       <c r="F322" s="1">
-        <v>6296.94</v>
+        <v>4583.99</v>
       </c>
       <c r="G322" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H322" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H322" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I322" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="323" spans="1:9" outlineLevel="1">
       <c r="A323" s="1"/>
       <c r="B323" s="1">
-        <v>20385</v>
+        <v>29362</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D323" s="1">
         <v>3707909000</v>
       </c>
       <c r="E323" s="1">
         <v>1</v>
       </c>
       <c r="F323" s="1">
-        <v>4599.37</v>
+        <v>3897.84</v>
       </c>
       <c r="G323" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H323" s="1"/>
+      <c r="H323" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I323" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="324" spans="1:9" outlineLevel="1">
       <c r="A324" s="1"/>
       <c r="B324" s="1">
-        <v>29362</v>
+        <v>33497</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D324" s="1">
         <v>3707909000</v>
       </c>
       <c r="E324" s="1">
         <v>1</v>
       </c>
       <c r="F324" s="1">
-        <v>3910.92</v>
+        <v>9637.77</v>
       </c>
       <c r="G324" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H324" s="1"/>
+      <c r="H324" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I324" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="325" spans="1:9" outlineLevel="1">
       <c r="A325" s="1"/>
       <c r="B325" s="1">
-        <v>21143</v>
+        <v>11426</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D325" s="1">
         <v>3707909000</v>
       </c>
       <c r="E325" s="1">
         <v>1</v>
       </c>
       <c r="F325" s="1">
-        <v>7914.68</v>
+        <v>5013.55</v>
       </c>
       <c r="G325" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H325" s="1"/>
+      <c r="H325" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I325" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="326" spans="1:9" outlineLevel="1">
       <c r="A326" s="1"/>
       <c r="B326" s="1">
-        <v>33497</v>
+        <v>19232</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D326" s="1">
         <v>3707909000</v>
       </c>
       <c r="E326" s="1">
         <v>1</v>
       </c>
       <c r="F326" s="1">
-        <v>9670.110000000001</v>
+        <v>4917</v>
       </c>
       <c r="G326" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H326" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H326" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I326" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="327" spans="1:9" outlineLevel="1">
       <c r="A327" s="1"/>
       <c r="B327" s="1">
-        <v>11426</v>
+        <v>26604</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D327" s="1">
         <v>3707909000</v>
       </c>
       <c r="E327" s="1">
         <v>1</v>
       </c>
       <c r="F327" s="1">
-        <v>5030.38</v>
+        <v>4738.2</v>
       </c>
       <c r="G327" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H327" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H327" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I327" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="328" spans="1:9" outlineLevel="1">
       <c r="A328" s="1"/>
       <c r="B328" s="1">
-        <v>19232</v>
+        <v>19693</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D328" s="1">
         <v>3707909000</v>
       </c>
       <c r="E328" s="1">
         <v>1</v>
       </c>
       <c r="F328" s="1">
-        <v>4933.5</v>
+        <v>6382.27</v>
       </c>
       <c r="G328" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H328" s="1"/>
+      <c r="H328" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I328" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="329" spans="1:9" outlineLevel="1">
       <c r="A329" s="1"/>
       <c r="B329" s="1">
-        <v>21603</v>
+        <v>31316</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D329" s="1">
         <v>3707909000</v>
       </c>
       <c r="E329" s="1">
         <v>1</v>
       </c>
       <c r="F329" s="1">
-        <v>4081.35</v>
+        <v>4877.22</v>
       </c>
       <c r="G329" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H329" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H329" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I329" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="330" spans="1:9" outlineLevel="1">
       <c r="A330" s="1"/>
       <c r="B330" s="1">
-        <v>26604</v>
+        <v>20386</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D330" s="1">
         <v>3707909000</v>
       </c>
       <c r="E330" s="1">
         <v>1</v>
       </c>
       <c r="F330" s="1">
-        <v>4754.1</v>
+        <v>4758.32</v>
       </c>
       <c r="G330" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H330" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H330" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I330" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="331" spans="1:9" outlineLevel="1">
       <c r="A331" s="1"/>
       <c r="B331" s="1">
-        <v>19693</v>
+        <v>22499</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D331" s="1">
         <v>3707909000</v>
       </c>
       <c r="E331" s="1">
         <v>1</v>
       </c>
       <c r="F331" s="1">
-        <v>6403.68</v>
+        <v>5776.13</v>
       </c>
       <c r="G331" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H331" s="1"/>
+      <c r="H331" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I331" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="332" spans="1:9" outlineLevel="1">
       <c r="A332" s="1"/>
       <c r="B332" s="1">
-        <v>31316</v>
+        <v>25123</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D332" s="1">
         <v>3707909000</v>
       </c>
       <c r="E332" s="1">
         <v>1</v>
       </c>
       <c r="F332" s="1">
-        <v>4893.58</v>
+        <v>5860.17</v>
       </c>
       <c r="G332" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H332" s="1"/>
+      <c r="H332" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I332" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="333" spans="1:9" outlineLevel="1">
       <c r="A333" s="1"/>
       <c r="B333" s="1">
-        <v>20386</v>
+        <v>32874</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D333" s="1">
         <v>3707909000</v>
       </c>
       <c r="E333" s="1">
         <v>1</v>
       </c>
       <c r="F333" s="1">
-        <v>4774.28</v>
+        <v>6969.62</v>
       </c>
       <c r="G333" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H333" s="1"/>
+      <c r="H333" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I333" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="334" spans="1:9" outlineLevel="1">
       <c r="A334" s="1"/>
       <c r="B334" s="1">
-        <v>22499</v>
+        <v>32875</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D334" s="1">
         <v>3707909000</v>
       </c>
       <c r="E334" s="1">
         <v>1</v>
       </c>
       <c r="F334" s="1">
-        <v>5795.52</v>
+        <v>7522.56</v>
       </c>
       <c r="G334" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H334" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H334" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I334" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="335" spans="1:9" outlineLevel="1">
       <c r="A335" s="1"/>
       <c r="B335" s="1">
-        <v>25123</v>
+        <v>25136</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="D335" s="1">
         <v>3707909000</v>
       </c>
       <c r="E335" s="1">
         <v>1</v>
       </c>
       <c r="F335" s="1">
-        <v>5879.84</v>
+        <v>7867.2</v>
       </c>
       <c r="G335" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H335" s="1"/>
+      <c r="H335" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I335" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="336" spans="1:9" outlineLevel="1">
       <c r="A336" s="1"/>
       <c r="B336" s="1">
-        <v>32874</v>
+        <v>23612</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D336" s="1">
         <v>3707909000</v>
       </c>
       <c r="E336" s="1">
         <v>1</v>
       </c>
       <c r="F336" s="1">
-        <v>6993.01</v>
+        <v>9695.879999999999</v>
       </c>
       <c r="G336" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H336" s="1"/>
+      <c r="H336" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I336" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="337" spans="1:9" outlineLevel="1">
       <c r="A337" s="1"/>
       <c r="B337" s="1">
-        <v>32875</v>
+        <v>23616</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D337" s="1">
         <v>3707909000</v>
       </c>
       <c r="E337" s="1">
         <v>1</v>
       </c>
       <c r="F337" s="1">
-        <v>7547.81</v>
+        <v>9766.950000000001</v>
       </c>
       <c r="G337" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H337" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H337" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I337" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="338" spans="1:9" outlineLevel="1">
       <c r="A338" s="1"/>
       <c r="B338" s="1">
-        <v>25136</v>
+        <v>25137</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="D338" s="1">
         <v>3707909000</v>
       </c>
       <c r="E338" s="1">
         <v>1</v>
       </c>
       <c r="F338" s="1">
-        <v>7893.6</v>
+        <v>5162.85</v>
       </c>
       <c r="G338" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H338" s="1"/>
+      <c r="H338" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I338" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="339" spans="1:9" outlineLevel="1">
       <c r="A339" s="1"/>
       <c r="B339" s="1">
-        <v>23612</v>
+        <v>26445</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D339" s="1">
         <v>3707909000</v>
       </c>
       <c r="E339" s="1">
         <v>1</v>
       </c>
       <c r="F339" s="1">
-        <v>9728.41</v>
+        <v>4586.22</v>
       </c>
       <c r="G339" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H339" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H339" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I339" s="1" t="s">
+        <v>328</v>
       </c>
     </row>
     <row r="340" spans="1:9" outlineLevel="1">
       <c r="A340" s="1"/>
       <c r="B340" s="1">
-        <v>23616</v>
+        <v>23617</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="D340" s="1">
         <v>3707909000</v>
       </c>
       <c r="E340" s="1">
         <v>1</v>
       </c>
       <c r="F340" s="1">
-        <v>9799.73</v>
+        <v>6302.7</v>
       </c>
       <c r="G340" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H340" s="1"/>
+      <c r="H340" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I340" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="341" spans="1:9" outlineLevel="1">
       <c r="A341" s="1"/>
       <c r="B341" s="1">
-        <v>25137</v>
+        <v>22935</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="D341" s="1">
         <v>3707909000</v>
       </c>
       <c r="E341" s="1">
         <v>1</v>
       </c>
       <c r="F341" s="1">
-        <v>5180.18</v>
+        <v>6822.56</v>
       </c>
       <c r="G341" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H341" s="1"/>
+      <c r="H341" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I341" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="342" spans="1:9" outlineLevel="1">
       <c r="A342" s="1"/>
       <c r="B342" s="1">
-        <v>26445</v>
+        <v>22927</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="D342" s="1">
         <v>3707909000</v>
       </c>
       <c r="E342" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F342" s="1">
-        <v>4601.61</v>
+        <v>12011.34</v>
       </c>
       <c r="G342" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H342" s="1"/>
+      <c r="H342" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I342" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="343" spans="1:9" outlineLevel="1">
       <c r="A343" s="1"/>
       <c r="B343" s="1">
-        <v>23617</v>
+        <v>28468</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="D343" s="1">
         <v>3707909000</v>
       </c>
       <c r="E343" s="1">
         <v>1</v>
       </c>
       <c r="F343" s="1">
-        <v>6323.85</v>
+        <v>3630.53</v>
       </c>
       <c r="G343" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H343" s="1"/>
+      <c r="H343" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I343" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="344" spans="1:9" outlineLevel="1">
       <c r="A344" s="1"/>
       <c r="B344" s="1">
-        <v>22935</v>
+        <v>21742</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="D344" s="1">
         <v>3707909000</v>
       </c>
       <c r="E344" s="1">
         <v>1</v>
       </c>
       <c r="F344" s="1">
-        <v>6845.46</v>
+        <v>6426.07</v>
       </c>
       <c r="G344" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H344" s="1"/>
+      <c r="H344" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I344" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="345" spans="1:9" outlineLevel="1">
       <c r="A345" s="1"/>
       <c r="B345" s="1">
-        <v>22927</v>
+        <v>21146</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="D345" s="1">
         <v>3707909000</v>
       </c>
       <c r="E345" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F345" s="1">
-        <v>12051.64</v>
+        <v>7253.47</v>
       </c>
       <c r="G345" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H345" s="1"/>
+      <c r="H345" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I345" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="346" spans="1:9" outlineLevel="1">
       <c r="A346" s="1"/>
       <c r="B346" s="1">
-        <v>28468</v>
+        <v>25131</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="D346" s="1">
         <v>3707909000</v>
       </c>
       <c r="E346" s="1">
         <v>1</v>
       </c>
       <c r="F346" s="1">
-        <v>3642.72</v>
+        <v>5770.32</v>
       </c>
       <c r="G346" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H346" s="1"/>
+      <c r="H346" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I346" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="347" spans="1:9" outlineLevel="1">
       <c r="A347" s="1"/>
       <c r="B347" s="1">
-        <v>21742</v>
+        <v>21142</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="D347" s="1">
         <v>3707909000</v>
       </c>
       <c r="E347" s="1">
         <v>1</v>
       </c>
       <c r="F347" s="1">
-        <v>6447.64</v>
+        <v>6117.2</v>
       </c>
       <c r="G347" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H347" s="1"/>
+      <c r="H347" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I347" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="348" spans="1:9" outlineLevel="1">
       <c r="A348" s="1"/>
       <c r="B348" s="1">
-        <v>21146</v>
+        <v>23520</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="D348" s="1">
         <v>3707909000</v>
       </c>
       <c r="E348" s="1">
         <v>1</v>
       </c>
       <c r="F348" s="1">
-        <v>7277.81</v>
+        <v>5715.34</v>
       </c>
       <c r="G348" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H348" s="1"/>
+      <c r="H348" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I348" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="349" spans="1:9" outlineLevel="1">
       <c r="A349" s="1"/>
       <c r="B349" s="1">
-        <v>25131</v>
+        <v>21598</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="D349" s="1">
         <v>3707909000</v>
       </c>
       <c r="E349" s="1">
         <v>1</v>
       </c>
       <c r="F349" s="1">
-        <v>5789.69</v>
+        <v>3933.6</v>
       </c>
       <c r="G349" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H349" s="1"/>
+      <c r="H349" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I349" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="350" spans="1:9" outlineLevel="1">
       <c r="A350" s="1"/>
       <c r="B350" s="1">
-        <v>21142</v>
+        <v>25132</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="D350" s="1">
         <v>3707909000</v>
       </c>
       <c r="E350" s="1">
         <v>1</v>
       </c>
       <c r="F350" s="1">
-        <v>6137.72</v>
+        <v>3013.23</v>
       </c>
       <c r="G350" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H350" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H350" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I350" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="351" spans="1:9" outlineLevel="1">
       <c r="A351" s="1"/>
       <c r="B351" s="1">
-        <v>23520</v>
+        <v>21597</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="D351" s="1">
         <v>3707909000</v>
       </c>
       <c r="E351" s="1">
         <v>1</v>
       </c>
       <c r="F351" s="1">
-        <v>5734.52</v>
+        <v>3137.94</v>
       </c>
       <c r="G351" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H351" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H351" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I351" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="352" spans="1:9" outlineLevel="1">
       <c r="A352" s="1"/>
       <c r="B352" s="1">
-        <v>21598</v>
+        <v>23525</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D352" s="1">
         <v>3707909000</v>
       </c>
       <c r="E352" s="1">
         <v>1</v>
       </c>
       <c r="F352" s="1">
-        <v>3946.8</v>
+        <v>2993.11</v>
       </c>
       <c r="G352" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H352" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H352" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I352" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="353" spans="1:9" outlineLevel="1">
       <c r="A353" s="1"/>
       <c r="B353" s="1">
-        <v>25132</v>
+        <v>23607</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="D353" s="1">
         <v>3707909000</v>
       </c>
       <c r="E353" s="1">
         <v>1</v>
       </c>
       <c r="F353" s="1">
-        <v>3023.34</v>
+        <v>7784.51</v>
       </c>
       <c r="G353" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H353" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H353" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I353" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="354" spans="1:9" outlineLevel="1">
       <c r="A354" s="1"/>
       <c r="B354" s="1">
-        <v>21597</v>
+        <v>23611</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="D354" s="1">
         <v>3707909000</v>
       </c>
       <c r="E354" s="1">
         <v>1</v>
       </c>
       <c r="F354" s="1">
-        <v>3148.47</v>
+        <v>3967.57</v>
       </c>
       <c r="G354" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H354" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H354" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I354" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="355" spans="1:9" outlineLevel="1">
       <c r="A355" s="1"/>
       <c r="B355" s="1">
-        <v>23525</v>
+        <v>25575</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="D355" s="1">
         <v>3707909000</v>
       </c>
       <c r="E355" s="1">
         <v>1</v>
       </c>
       <c r="F355" s="1">
-        <v>3003.16</v>
+        <v>5372.05</v>
       </c>
       <c r="G355" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H355" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H355" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I355" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="356" spans="1:9" outlineLevel="1">
       <c r="A356" s="1"/>
       <c r="B356" s="1">
-        <v>23607</v>
+        <v>25574</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="D356" s="1">
         <v>3707909000</v>
       </c>
       <c r="E356" s="1">
         <v>1</v>
       </c>
       <c r="F356" s="1">
-        <v>7810.63</v>
+        <v>10231.83</v>
       </c>
       <c r="G356" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H356" s="1"/>
+      <c r="H356" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I356" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="357" spans="1:9" outlineLevel="1">
       <c r="A357" s="1"/>
       <c r="B357" s="1">
-        <v>23611</v>
+        <v>11146</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="D357" s="1">
         <v>3707909000</v>
       </c>
       <c r="E357" s="1">
         <v>1</v>
       </c>
       <c r="F357" s="1">
-        <v>3980.89</v>
+        <v>4860.23</v>
       </c>
       <c r="G357" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H357" s="1"/>
+      <c r="H357" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I357" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="358" spans="1:9" outlineLevel="1">
       <c r="A358" s="1"/>
       <c r="B358" s="1">
-        <v>25575</v>
+        <v>18365</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="D358" s="1">
         <v>3707909000</v>
       </c>
       <c r="E358" s="1">
         <v>1</v>
       </c>
       <c r="F358" s="1">
-        <v>5390.07</v>
+        <v>5161.96</v>
       </c>
       <c r="G358" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H358" s="1"/>
+      <c r="H358" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I358" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="359" spans="1:9" outlineLevel="1">
       <c r="A359" s="1"/>
       <c r="B359" s="1">
-        <v>25574</v>
+        <v>26968</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="D359" s="1">
         <v>3707909000</v>
       </c>
       <c r="E359" s="1">
         <v>1</v>
       </c>
       <c r="F359" s="1">
-        <v>10266.17</v>
+        <v>5744.84</v>
       </c>
       <c r="G359" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H359" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H359" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I359" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="360" spans="1:9" outlineLevel="1">
       <c r="A360" s="1"/>
       <c r="B360" s="1">
-        <v>11146</v>
+        <v>26821</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="D360" s="1">
         <v>3707909000</v>
       </c>
       <c r="E360" s="1">
         <v>1</v>
       </c>
       <c r="F360" s="1">
-        <v>4876.54</v>
+        <v>15544.43</v>
       </c>
       <c r="G360" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H360" s="1"/>
+      <c r="H360" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I360" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="361" spans="1:9" outlineLevel="1">
       <c r="A361" s="1"/>
       <c r="B361" s="1">
-        <v>18365</v>
+        <v>28002</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="D361" s="1">
         <v>3707909000</v>
       </c>
       <c r="E361" s="1">
         <v>1</v>
       </c>
       <c r="F361" s="1">
-        <v>5179.28</v>
+        <v>8110.37</v>
       </c>
       <c r="G361" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H361" s="1"/>
+      <c r="H361" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I361" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="362" spans="1:9" outlineLevel="1">
       <c r="A362" s="1"/>
       <c r="B362" s="1">
-        <v>26968</v>
+        <v>25580</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="D362" s="1">
         <v>3707909000</v>
       </c>
       <c r="E362" s="1">
         <v>1</v>
       </c>
       <c r="F362" s="1">
-        <v>5764.12</v>
+        <v>15591.36</v>
       </c>
       <c r="G362" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H362" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H362" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I362" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="363" spans="1:9" outlineLevel="1">
       <c r="A363" s="1"/>
       <c r="B363" s="1">
-        <v>26821</v>
+        <v>25581</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="D363" s="1">
         <v>3707909000</v>
       </c>
       <c r="E363" s="1">
         <v>1</v>
       </c>
       <c r="F363" s="1">
-        <v>15596.59</v>
+        <v>7990.57</v>
       </c>
       <c r="G363" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H363" s="1"/>
+      <c r="H363" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I363" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="364" spans="1:9" outlineLevel="1">
       <c r="A364" s="1"/>
       <c r="B364" s="1">
-        <v>28002</v>
+        <v>25410</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="D364" s="1">
         <v>3707909000</v>
       </c>
       <c r="E364" s="1">
         <v>1</v>
       </c>
       <c r="F364" s="1">
-        <v>8137.58</v>
+        <v>15689.7</v>
       </c>
       <c r="G364" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H364" s="1"/>
+      <c r="H364" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I364" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="365" spans="1:9" outlineLevel="1">
       <c r="A365" s="1"/>
       <c r="B365" s="1">
-        <v>25580</v>
+        <v>25411</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="D365" s="1">
         <v>3707909000</v>
       </c>
       <c r="E365" s="1">
         <v>1</v>
       </c>
       <c r="F365" s="1">
-        <v>15643.68</v>
+        <v>8110.37</v>
       </c>
       <c r="G365" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H365" s="1"/>
+      <c r="H365" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I365" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="366" spans="1:9" outlineLevel="1">
       <c r="A366" s="1"/>
       <c r="B366" s="1">
-        <v>25581</v>
+        <v>29654</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="D366" s="1">
         <v>3707909000</v>
       </c>
       <c r="E366" s="1">
         <v>1</v>
       </c>
       <c r="F366" s="1">
-        <v>8017.39</v>
+        <v>9486.23</v>
       </c>
       <c r="G366" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H366" s="1"/>
+      <c r="H366" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I366" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="367" spans="1:9" outlineLevel="1">
       <c r="A367" s="1"/>
       <c r="B367" s="1">
-        <v>25410</v>
+        <v>29653</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="D367" s="1">
         <v>3707909000</v>
       </c>
       <c r="E367" s="1">
         <v>1</v>
       </c>
       <c r="F367" s="1">
-        <v>15742.35</v>
+        <v>9172.440000000001</v>
       </c>
       <c r="G367" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H367" s="1"/>
+      <c r="H367" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I367" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="368" spans="1:9" outlineLevel="1">
       <c r="A368" s="1"/>
       <c r="B368" s="1">
-        <v>25411</v>
+        <v>23831</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="D368" s="1">
         <v>3707909000</v>
       </c>
       <c r="E368" s="1">
         <v>1</v>
       </c>
       <c r="F368" s="1">
-        <v>8137.58</v>
+        <v>14367.03</v>
       </c>
       <c r="G368" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H368" s="1"/>
+      <c r="H368" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I368" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="369" spans="1:9" outlineLevel="1">
       <c r="A369" s="1"/>
       <c r="B369" s="1">
-        <v>29654</v>
+        <v>21366</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="D369" s="1">
         <v>3707909000</v>
       </c>
       <c r="E369" s="1">
         <v>1</v>
       </c>
       <c r="F369" s="1">
-        <v>9518.07</v>
+        <v>9626.59</v>
       </c>
       <c r="G369" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H369" s="1"/>
+      <c r="H369" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I369" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="370" spans="1:9" outlineLevel="1">
       <c r="A370" s="1"/>
       <c r="B370" s="1">
-        <v>29653</v>
+        <v>23337</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="D370" s="1">
         <v>3707909000</v>
       </c>
       <c r="E370" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F370" s="1">
-        <v>9203.219999999999</v>
+        <v>4263.49</v>
       </c>
       <c r="G370" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H370" s="1"/>
+      <c r="H370" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I370" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="371" spans="1:9" outlineLevel="1">
       <c r="A371" s="1"/>
       <c r="B371" s="1">
-        <v>23831</v>
+        <v>21147</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="D371" s="1">
         <v>3707909000</v>
       </c>
       <c r="E371" s="1">
         <v>1</v>
       </c>
       <c r="F371" s="1">
-        <v>14415.24</v>
+        <v>7643.25</v>
       </c>
       <c r="G371" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H371" s="1"/>
+      <c r="H371" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I371" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="372" spans="1:9" outlineLevel="1">
       <c r="A372" s="1"/>
       <c r="B372" s="1">
-        <v>21366</v>
+        <v>30535</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="D372" s="1">
         <v>3707909000</v>
       </c>
       <c r="E372" s="1">
         <v>1</v>
       </c>
       <c r="F372" s="1">
-        <v>9658.9</v>
+        <v>9720.459999999999</v>
       </c>
       <c r="G372" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H372" s="1"/>
+      <c r="H372" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I372" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="373" spans="1:9" outlineLevel="1">
       <c r="A373" s="1"/>
       <c r="B373" s="1">
-        <v>23337</v>
+        <v>25499</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="D373" s="1">
         <v>3707909000</v>
       </c>
       <c r="E373" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F373" s="1">
-        <v>4277.79</v>
+        <v>5299.63</v>
       </c>
       <c r="G373" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H373" s="1"/>
+      <c r="H373" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I373" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="374" spans="1:9" outlineLevel="1">
       <c r="A374" s="1"/>
       <c r="B374" s="1">
-        <v>21147</v>
+        <v>21002</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="D374" s="1">
         <v>3707909000</v>
       </c>
       <c r="E374" s="1">
         <v>1</v>
       </c>
       <c r="F374" s="1">
-        <v>7668.9</v>
+        <v>9720.459999999999</v>
       </c>
       <c r="G374" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H374" s="1"/>
+      <c r="H374" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I374" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="375" spans="1:9" outlineLevel="1">
       <c r="A375" s="1"/>
       <c r="B375" s="1">
-        <v>30535</v>
+        <v>21602</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="D375" s="1">
         <v>3707909000</v>
       </c>
       <c r="E375" s="1">
         <v>1</v>
       </c>
       <c r="F375" s="1">
-        <v>9753.08</v>
+        <v>4318.91</v>
       </c>
       <c r="G375" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H375" s="1"/>
+      <c r="H375" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I375" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="376" spans="1:9" outlineLevel="1">
       <c r="A376" s="1"/>
       <c r="B376" s="1">
-        <v>25499</v>
+        <v>28514</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="D376" s="1">
         <v>3707909000</v>
       </c>
       <c r="E376" s="1">
         <v>1</v>
       </c>
       <c r="F376" s="1">
-        <v>5317.42</v>
+        <v>4318.91</v>
       </c>
       <c r="G376" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H376" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H376" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I376" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="377" spans="1:9" outlineLevel="1">
       <c r="A377" s="1"/>
       <c r="B377" s="1">
-        <v>21002</v>
+        <v>11149</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="D377" s="1">
         <v>3707909000</v>
       </c>
       <c r="E377" s="1">
         <v>1</v>
       </c>
       <c r="F377" s="1">
-        <v>9753.08</v>
+        <v>5257.61</v>
       </c>
       <c r="G377" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H377" s="1"/>
+      <c r="H377" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I377" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="378" spans="1:9" outlineLevel="1">
       <c r="A378" s="1"/>
       <c r="B378" s="1">
-        <v>21602</v>
+        <v>22772</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="D378" s="1">
         <v>3707909000</v>
       </c>
       <c r="E378" s="1">
         <v>1</v>
       </c>
       <c r="F378" s="1">
-        <v>4333.41</v>
+        <v>5571.86</v>
       </c>
       <c r="G378" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H378" s="1"/>
+      <c r="H378" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I378" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="379" spans="1:9" outlineLevel="1">
       <c r="A379" s="1"/>
-      <c r="B379" s="1">
-[...16 lines deleted...]
-      </c>
+      <c r="B379" s="1"/>
+      <c r="C379" s="1"/>
+      <c r="D379" s="1"/>
+      <c r="E379" s="1"/>
+      <c r="F379" s="1"/>
+      <c r="G379" s="1"/>
       <c r="H379" s="1"/>
-      <c r="I379" s="1" t="s">
-[...26 lines deleted...]
-      </c>
+      <c r="I379" s="1"/>
+    </row>
+    <row r="380" spans="1:9">
+      <c r="A380" s="3"/>
+      <c r="B380" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="C380" s="3"/>
+      <c r="D380" s="3"/>
+      <c r="E380" s="3"/>
+      <c r="F380" s="3"/>
+      <c r="G380" s="3"/>
+      <c r="H380" s="3"/>
+      <c r="I380" s="3"/>
     </row>
     <row r="381" spans="1:9" outlineLevel="1">
       <c r="A381" s="1"/>
       <c r="B381" s="1">
-        <v>22772</v>
+        <v>28010</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="D381" s="1">
-        <v>3707909000</v>
+        <v>3402209000</v>
       </c>
       <c r="E381" s="1">
         <v>1</v>
       </c>
       <c r="F381" s="1">
-        <v>5590.55</v>
+        <v>106.83</v>
       </c>
       <c r="G381" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H381" s="1"/>
+      <c r="H381" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I381" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="382" spans="1:9" outlineLevel="1">
       <c r="A382" s="1"/>
-      <c r="B382" s="1"/>
-[...6 lines deleted...]
-      <c r="I382" s="1"/>
+      <c r="B382" s="1">
+        <v>28009</v>
+      </c>
+      <c r="C382" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="D382" s="1">
+        <v>3402209000</v>
+      </c>
+      <c r="E382" s="1">
+        <v>1</v>
+      </c>
+      <c r="F382" s="1">
+        <v>162.26</v>
+      </c>
+      <c r="G382" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H382" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I382" s="5" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="383" spans="1:9">
-      <c r="A383" s="3"/>
-[...70 lines deleted...]
-      <c r="I386" s="1"/>
+      <c r="A383" s="1"/>
+      <c r="B383" s="1"/>
+      <c r="C383" s="1"/>
+      <c r="D383" s="1"/>
+      <c r="E383" s="1"/>
+      <c r="F383" s="1"/>
+      <c r="G383" s="1"/>
+      <c r="H383" s="1"/>
+      <c r="I383" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B12:I12"/>
     <mergeCell ref="B13:I13"/>
     <mergeCell ref="B18:I18"/>
     <mergeCell ref="B38:I38"/>
     <mergeCell ref="B64:I64"/>
     <mergeCell ref="B77:I77"/>
     <mergeCell ref="B81:I81"/>
     <mergeCell ref="B100:I100"/>
     <mergeCell ref="B128:I128"/>
     <mergeCell ref="B142:I142"/>
     <mergeCell ref="B160:I160"/>
     <mergeCell ref="B170:I170"/>
     <mergeCell ref="B174:I174"/>
     <mergeCell ref="B175:I175"/>
     <mergeCell ref="B181:I181"/>
     <mergeCell ref="B188:I188"/>
     <mergeCell ref="B189:I189"/>
     <mergeCell ref="B193:I193"/>
     <mergeCell ref="B204:I204"/>
     <mergeCell ref="B229:I229"/>
     <mergeCell ref="B240:I240"/>
-    <mergeCell ref="B246:I246"/>
-[...3 lines deleted...]
-    <mergeCell ref="B383:I383"/>
+    <mergeCell ref="B243:I243"/>
+    <mergeCell ref="B249:I249"/>
+    <mergeCell ref="B263:I263"/>
+    <mergeCell ref="B305:I305"/>
+    <mergeCell ref="B380:I380"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>