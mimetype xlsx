--- v1 (2026-09-12)
+++ v2 (2026-10-28)
@@ -292,10296 +292,10742 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
     <comment ref="C23" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P1005/1006/1007/1008/1102/1505/1560/1566/1606 /M1212/1214/1217/1120/1132/1522/1536/M125/127/C45 /4580/4730/ 4750/4780/4870/4890/LBP3010/30 20/3100/3250/6000/6020/6200/CB 435A/CB436A/CE278A/CE283A/CE28 737, покриття Deep Golden Glossy – OEM технологія + комплект втулок.</t>
+          <t xml:space="preserve">HP LJ P2030/2035/2050/2055/Pro 400 M401/425/Canon LBP6300/6310/6650/6670/6680/LBP251/252/253/MF-411/416/418/525/5580/5840/5980/6140/6180/CF280A/CE505A/CE505X/Canon 719/C-EXV40 + комплект втулок! Long Life - більше 3 циклів!</t>
         </r>
       </text>
     </comment>
     <comment ref="G23" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
     <comment ref="C24" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P2030/2035/2050/2055/Pro 400 M401/425/Canon LBP6300/6310/6650/6670/6680/LBP251/252/253/MF-411/416/418/525/5580/5840/5980/6140/6180/CF280A/CE505A/CE505X/Canon 719/C-EXV40 + комплект втулок! Long Life - більше 3 циклів!</t>
+          <t xml:space="preserve">Магнітний вал в зборі для  HP P4014, P4015, P4515, M601, M602, M603, M4555 Для принтера: HP LaserJet P4014, P4015, P4515, M4555, Enterprise 600 M601dn, M601n, M602dn, M602n, M602x, M603dn, M603n, M603xh Для картриджа: HP CE390A, CE390X, CC364A, CC364X /CF281</t>
         </r>
       </text>
     </comment>
     <comment ref="G24" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
     <comment ref="C25" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Магнітний вал в зборі для  HP P4014, P4015, P4515, M601, M602, M603, M4555 Для принтера: HP LaserJet P4014, P4015, P4515, M4555, Enterprise 600 M601dn, M601n, M602dn, M602n, M602x, M603dn, M603n, M603xh Для картриджа: HP CE390A, CE390X, CC364A, CC364X /CF281</t>
+          <t xml:space="preserve">LJ M252/M254/274/277/M280/ M281 /M452/M477 / M479fdn /  M480f / M180/ M181 / M182 /M183 / Canon i-SENSYS LBP611, LBP612, LBP613, MF631, MF632, MF633, MF634, MF635 /LBP654CX  / MF742CDW / MF744CDW / MF746CX // LBP611CN / LBP613CDW/ LBP621Cw/ LBP623Cdw/ LBP653Cdw; Для картриджа: HP: HP 201A Black  CF400A  , HP 201A Cyan  CF401A  , HP 201A Magenta  CF403A  , HP 201A Yellow  CF402A  , HP 201X Black  CF400X  , HP 201X C/M/Y  CF253XM  , HP 201X Cyan  CF401X  , HP 201X Dual Pack Black  CF400XD  , HP 201X Magenta  CF403X  , HP 201X Yellow  CF402X</t>
         </r>
       </text>
     </comment>
     <comment ref="G25" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C26" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M304/402/403/404/426/427/428/Enterprise M506/527/Canon MF-421/426/428/429/443/445/446/449/LBP212/214/215/223/226/228/CF226A/CF226X/CF259A/CF259X/CF287A/Canon 052/052H/057/057H + комплект втулок</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G26" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт  -2%, 20шт -3%, 50шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C27" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1610/1615/1640/1641/2010/2015/2240/2241/2510/2570/2571/3050/3051/3470/3471/SCX-4321/4521/4650/4655/4725/5330/5530/5635/5835/5935/Xerox Phaser 3428/3435/3635 /WorkCentre 3550/Pe220, OEM КАЧЕСТВО!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G27" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C26" authorId="0">
-[...47 lines deleted...]
-    <comment ref="G27" authorId="0">
+    <comment ref="C28" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-1910/ 1915/ 2525/ 2580/ 2850/ 2850D/ 2851/ 2955, SCX-4824HN/ 4828HN/ 4600/ 4623XER WC3210/3220 Ph 3140/3150/3250</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G28" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 5шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C29" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML2160/2165/2167/2168/SCX-3400/3405/3407/SL-M2020/2070/MLT-D101S/MLT-D111S + комплект втулок</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G29" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C30" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-3310/3710/3750/SL-M3820/3870/M4020/4070/SCX-4833/4835/5637/Xerox Phaser 3330/3320/WorkCentre 3335/3345/MLT-D203E/D205E/106R02304/106R02306/106R02310/106R02312, OEM ЯКІСТЬ!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G30" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C28" authorId="0">
-[...47 lines deleted...]
-    <comment ref="G29" authorId="0">
+    <comment ref="C31" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP P1005/1006/1007/1008 /1102/1505/1560/ 1566/1606/M1212/1214/1217/ 1120/1132/1522/1536/M125/ 127/CanonMF 4410/4430/4450/ 4550/4570/4580/4730/4750/ 4780/4870/4890/LBP-3010/ 3020/3100/3250/6000/6020/6 200/CB435A/CB436A/CE278A/ CE285A/CF283A LaserJet Pro M125/ 127/ 201/ 225 Canon 712/713/725/726/728 + комплект втулок</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G31" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C30" authorId="0">
-[...47 lines deleted...]
-    <comment ref="G31" authorId="0">
+    <comment ref="C32" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ M102/M104/M106/M130/M132/M134/M203/M227, CF217A/CF219A/CF218A/CF230A/CF234A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G32" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C35" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Color LJ 2600/2605/3505/3600/3800, CP1215/1210/1510/1515/1518/2020/2025/3520/3525/4020/4025/4520/4525, CM1312/2320/3530/4540, Pro CM1415/ CP1525, M175/M251/276/351/357/375/451/475/476/551/570/575, Canon LBP-5050/5300/5360/7200/7210/7310/7660/7680, MF-8030/8040/8050/80808450/9130/9170/9220/9280, Samsung ML-2540/Xpress M2620/2720/MLT-D116, Canon 711/716/718/CB540A/CB541A/CB542A/CB543A/CC530A/CC531A/CC532A/CC533A/CE250A/CE251A/CE252A/CE253A/CE260A/CE261A/CE262A/CE263A/CE320A/CE321A/CE322A/CE323A/CE400A/CE401A/CE402A/CE403A/CE410A/CE411A/CE412A/CE413A/CF210A/C F211A/CF212A/CF213A/CF380A/CF381A/CF382A/CF383A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G35" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 5шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C32" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G32" authorId="0">
+    <comment ref="C36" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP COLOR LJ Pro M252/154/180/181/274/277/280/375/451/452/454/455/477/479/Canon LBP 611/612/613/621/623/653/654/MF 631/632/633/634/635/741/743/745/744/746/CF400A/CF401A/CF402A/CF403A/CF410A/CF411A/CF412A/CF413A/CF530A/CF531A/CF532A/CF533A/CF540A/CF541A/CF542A/CF543A/W2030A/W2031A/W2032A/W2033A/201A/203A/205A/207A/216A/410A/415A/508A/Canon 045/040/046/054/055/067/069, HARD TYPE!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G36" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C37" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP COLOR LJ Pro M252/154/180/181/274/277/280/375/451/452/454/455/477/479/Canon LBP 611/612/613/621/623/653/654/MF 631/632/633/634/635/741/743/745/744/746/CF400A/CF401A/CF402A/CF403A/CF410A/CF411A/CF412A/CF413A/CF530A/CF531A/CF532A/CF533A/CF540A/CF541A/CF542A/CF543A/W2030A/W2031A/W2032A/W2033A/201A/203A/205A/207A/216A/410A/415A/508A/Canon 045/040/046/054/055/067/069, HARD TYPE!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G37" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C38" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP COLOR LJ Enterprise M552/553, 508A/CF360A/361A/362A/363A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G38" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C33" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G33" authorId="0">
+    <comment ref="C39" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP M102/M104/M130/M132 M203/M227  CF217A/CF219A/CF230A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G39" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C34" authorId="0">
-[...47 lines deleted...]
-    <comment ref="G35" authorId="0">
+    <comment ref="C40" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP M102/M104/M130/M132 M203/M227  CF217A/CF219A/CF230A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G40" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C36" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G36" authorId="0">
+    <comment ref="C41" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP M102/M104/M130/M132 M203/M227  CF217A/CF219A/CF230A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G41" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C39" authorId="0">
-[...47 lines deleted...]
-    <comment ref="G40" authorId="0">
+    <comment ref="C42" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M102/104/130/132/203/227/CF217A, SOFT TYPE!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G42" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C41" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G41" authorId="0">
+    <comment ref="C43" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ PRO M15/ M28 CF244A Soft</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G43" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C42" authorId="0">
-[...62 lines deleted...]
-    </comment>
     <comment ref="C44" authorId="0">
-      <text>
-[...126 lines deleted...]
-    <comment ref="C48" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 073  5724C001 , CF237A, CF237X, CF237Y, W1470A  147A , W1470X  147X , W1470Y  147Y 
 Сумісні пристрої: HP LJ M607, HP LJ M608, HP LJ M609, HP LJ M631, HP LJ M632, HP LJ M633, HP LJ M610, HP LJ M611, HP LJ M612, HP LJ M634, HP LJ M635, HP LJ M636</t>
         </r>
       </text>
     </comment>
+    <comment ref="G44" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C45" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Твердый  SOFT  LaserJet P1005/P1006, LaserJet P1505/P1505n/M1319/M1522n/M1522nf/M1120, LaserJet P1007/P1008, LaserJet P1102/1102W/M1130/1210MFP ,LaserJet P1560/1566/1600/1606  Hard  Для принтера: HP LJ P1005/1006, HP LJ 1505, M1319,M1522n,M1522nf,M1120 , P1007/P1008, НР P1102/1102W/M1130/1210MFP ,LaserJet P1560/1566/1600/1606 Для картриджа: CB435A/CB436A/CB388A/CE278A/CE285A, Canon LBP 3100</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G45" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт  -2%, 20шт -3%, 50шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C46" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet P4015,4014,4515</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G46" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 5шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C47" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-1610/1615/2010/2015/2510/2570/2571/SCX-4321/4521/4725/Phaser 3117/3122/3124/3125/3200/Pe220, HARD TYPE! OEM КАЧЕСТВО!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G47" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C48" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1660/1661/1665/1666/1667/1670/1675/1860/1861/1865/SCX-3200/3205/3207, HP LJ 107/135/137/W1106A, HARD TYPE! OEM ЯКІСТЬ!</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="G48" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
     <comment ref="C49" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Твердый  SOFT  LaserJet P1005/P1006, LaserJet P1505/P1505n/M1319/M1522n/M1522nf/M1120, LaserJet P1007/P1008, LaserJet P1102/1102W/M1130/1210MFP ,LaserJet P1560/1566/1600/1606  Hard  Для принтера: HP LJ P1005/1006, HP LJ 1505, M1319,M1522n,M1522nf,M1120 , P1007/P1008, НР P1102/1102W/M1130/1210MFP ,LaserJet P1560/1566/1600/1606 Для картриджа: CB435A/CB436A/CB388A/CE278A/CE285A, Canon LBP 3100</t>
+          <t xml:space="preserve">Samsung ML1660/1661/1665/1666/1667/1670/1675/1860/1861/1865/SCX-3200/3205/3207</t>
         </r>
       </text>
     </comment>
     <comment ref="G49" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">знижка від 10шт  -2%, 20шт -3%, 50шт -5%</t>
+          <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
     <comment ref="C50" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet P4015,4014,4515</t>
+          <t xml:space="preserve">Samsung ML1710/1710P/1510/1740/1750//1510/SCX-4100/4200/4300/4016/4116/4216, SF560/565P/750/775P,Xerox 3121/3115/3120/3130 PE16/PE114e,MSYS 750/755P Gestener DSM-516PF Savin Ac 104 LEXMARKX215 RICOHAC104 / SAMSUNG ML 1510 / ML 1710 / 1750 / 1710 / ML1710 / ML1750</t>
         </r>
       </text>
     </comment>
     <comment ref="G50" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">знижка від 10шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C51" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML1710/1710P/1510/1740/1750//1510/SCX-4100/4200/4300/4016/4116/4216, SF560/565P/750/775P,Xerox 3121/3115/3120/3130 PE16/PE114e,MSYS 750/755P Gestener DSM-516PF Savin Ac 104 LEXMARKX215 RICOHAC104 / SAMSUNG ML 1510 / ML 1710 / 1750 / 1710 / ML1710 / ML1750</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G51" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C52" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML1710/1720/17 50/1510/1515/1520/SCX4016/4100/4116/4200/4216/4300/SF-560/565/750/755/Phaser 3115/3120/3121/3130/3119/WC Pe114e/Pe16/Ge stetner DSM-516, Hard type</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G52" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">знижка від 5шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C51" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G51" authorId="0">
+    <comment ref="C53" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1710/1720/1740/1750/1510/1515/1520 / SCX-4016/4100/4116/4200/4216/4300 / SF-560/565/750/755 / Xerox Phaser 3115/3120/3121/3130/3119/Work Centre Pe114e / Pe16 / Gestetner DSm516, HARD TYPE! OEM ЯКІСТЬ!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G53" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C52" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G52" authorId="0">
+    <comment ref="C54" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML1911/1910/ML-2526/2581/SF650/SF651P/SF651/SCX-4600,4601,4623, Xerox Phaser 3140/3250, WC3210/3220 1053S</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G54" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C53" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G53" authorId="0">
+    <comment ref="C55" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1910/ 1915/ 2525/ 2580/ 2850/ 2850D/ 2851, SCX-4824HN/ 4828HN/ 4600/ 4623/ SL-M2870FD/M2620D/M2820ND/ MLT-D115L/ XEROX PHASER 3140/3250, WC3210/3220 HP CP1215/1515, Hard type</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G55" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C54" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G54" authorId="0">
+    <comment ref="C56" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1910/1915/1916/2525/2580/2850/SCX-4600/4 606/4610/4623/4824/4828/Xerox Phaser 3140/3250/WC 3210/3220, HARD TYPE! OEM ЯКІСТЬ!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G56" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C55" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G55" authorId="0">
+    <comment ref="C57" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-2161/2162G/2166W/2160/2165/2165W/M2020/M2022/M2070/SCX-3401/3401FH/3406W/3406HW SCX-3400/3405/3405F/3405W/3405FW/3407 SF-761/761P/760P  MLT-D101S/ MLT-D111S</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G57" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C56" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G56" authorId="0">
+    <comment ref="C58" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-3310/3710/SCX-4833/5637/5635/5835/Xpress SL-M3320/3370/3820/3870/4020/4070/Xerox WorkCentre 3315/3325/3335/3345/MLT-D205/D208</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G58" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 5шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C57" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G57" authorId="0">
+    <comment ref="C61" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Brother DCP-L2520/2540/2300D/2340/2360/2380/2500/MFC-L2700/2720/2740/TN-630/660, Supply Roller</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G61" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C58" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G58" authorId="0">
+    <comment ref="C62" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Brother HL-5450/5470/6180/MFC-8710/8910/8950/TN-720/750 , Supply Roller</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G62" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C59" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G59" authorId="0">
+    <comment ref="C63" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP COLOR Laser 150/170/MFP178/179/W2070A/2071A/ 2072A/2073A/117A. WD-SRH170.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G63" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C60" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G60" authorId="0">
+    <comment ref="C64" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP COLOR LJ Enterprise M652/653/681/682/655A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G64" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C61" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G61" authorId="0">
+    <comment ref="C65" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Lexmark E230/232/330/332/342/342, Supply Roller</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G65" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C62" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G62" authorId="0">
+    <comment ref="C66" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">OKI B410/430/4400/4600/TYPE 10, Supply Roller</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G66" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C67" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1660/1661/1665/1861/1865/SCX-3200/3205, Supply Roller</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G67" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C68" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-2160/2165/2167/2168/SCX-3400/3405/3407/Xpress SL-M2020/2070/MLT-D101S/MLT- D111S, Supply Roller</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G68" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C69" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-3310/3710/SCX-4833/5030/5637/5737, MLT-D205L , Supply Roller</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G69" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C70" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ProXpress SL-M3320/3820/3870/4020/4070, Supply Roller</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G70" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C71" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung Xpress SL-M2620/2670/2820/2870/MLT-D115L, Supply Roller</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G71" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C74" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Ricoh Aficio 2015/2016/2018/2020/1015/1018/MP1600/2000/2500/Gestetner Dsm615/616/618/620/625/716/721/Nashuatec 1505/1805, AE01-1113/AE01-1065</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G74" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C75" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Aficio 2051/2060/2075</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G75" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C78" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ M252/ M254 / M280 / M281 /M452/M447. Canon LBP654CX / LBP663Cdw/ MF635CX/ MF730 / MF641CW / MF643Cdw / MF645Cxс / MF742CDW / MF744CDW / MF746CX / LBP611CN / LBP613CDW/ LBP621Cw/ LBP623Cdw/ LBP653Cdw/ M480f / M180n / M181FW / M182 / M183 / M479fdn. Для картиджей: 305A/507A/201A/CF400A/401A/402A/403A/CE 410A/411A/412A/413A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G78" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C79" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ M252/ M254 / M280 / M281 /M452/M447. Canon LBP654CX / LBP663Cdw/ MF635CX/ MF730 / MF641CW / MF643Cdw / MF645Cxс / MF742CDW / MF744CDW / MF746CX / LBP611CN / LBP613CDW/ LBP621Cw/ LBP623Cdw/ LBP653Cdw/ M480f / M180n / M181FW / M182 / M183 / M479fdn. Для картиджей: 305A/507A/201A/CF400A/401A/402A/403A/CE 410A/411A/412A/413A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G79" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C80" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 1010/1012/1015/1000/1150/1200/1300/3015/3020/3030/Canon LBP2900/3000/22X/Q2612A/Q2624A/Canon 703, Special, з клейкою основою!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G80" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C81" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 1010/1160/1320/P2015/2014/P2035/2055/2030/2050/Pro 400 M401/425/Canon LBP2900/3000/3470/3480/6300/6650/6670/6680/MF-5850/5870/5880/5940/5950/5960/5980/6680/6780/CE505A/CF280A/Q2612A/Canon 703/719, UNIVERSAL, з клейкою основою!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G81" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C82" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ M607/608/609/631/632/633/CF237A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G82" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 5шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C65" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G65" authorId="0">
+    <comment ref="C83" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ M607/608/609/631/632/633/CF237A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G83" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 5шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C84" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P1005/1006/1007/1008/1505/1566/1606/1102/M1120/1522/1536/1130/1132/1210/1212/1213/1217/M125/127/201/225/Canon LBP3010/3020/3100/6000/6200/MF-4410/4430/4450/4550/4570/4580/CB435A/436A/278A/283A/285A/Canon 712/725/726/728/737, з клейкою стрічкою!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G84" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 20шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C85" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 2400/2410/2420/2430 / P3005 / 3015 / M3027 / 3035 / M525, Q 6511A / 7551A / CE255A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G85" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C66" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G66" authorId="0">
+    <comment ref="C86" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P4014/4015/4515/LJ 4200/4240/4250/4300/4350/Enterprise M601/602/603/604/605/606/630/M4555/Canon LBP-351/352/Q1338A/Q1339A/Q5949A/CC364A/CF281A/CE390A/Canon 039/039H</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G86" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C67" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G67" authorId="0">
+    <comment ref="C87" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Дозирующее лезвие  Doctor blade  HP LJ PRO M 102, HP LJ PRO M 104, HP LJ PRO M 130, HP LJ PRO M 132, HP LJ PRO M 203, HP LJ PRO M 220, HP LJ PRO M 227 Pk. qty. 1 inp=10 pcs, 1 mbox=150 pcs Sales quantity unit 10 pcs Weight 0,031 kg / pcs</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G87" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C68" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G68" authorId="0">
+    <comment ref="C88" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML 1610/ 1615/ 2010/ 2015/ 2510/ 2570, SCX-4216/ 4321/ 4521/ 4725/SCX-4650N/ SCX-4655FN, XEROX WC PE220, Phaser 3117/ 3122/ 3124/ 3125/ 3200  ML-1610, ML-2010, SCX-4521, SCX-4725, XEROX 013R00621, 106R01159, 113R00730 , з поролоном!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G88" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C69" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G69" authorId="0">
+    <comment ref="C89" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-1510/ 1520/ 1710/ 1740/ 1745/ 1750, SCX-4016/ 4116/ 4216/ 4100/ 4200/ 4220/ 4300, SF-560R; XEROX WC 3119/ PE114/ PE16, Phaser 3116/ 3120/ 3130  ML-1520, ML-1710, MLT-D109S, SCX-D4200, SCX-4216, SCX-4100, XEROX 013R00607, 013R00625, 109R00748, 109R00725, 113R00667</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G89" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 5шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C90" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1710/1740/1745/1750/1510 / SCX-4016/4100/4116/4200/4216/4300/4310/4315 / SF-56 0R / Xerox Phaser 3115/3116/3120/3121/3130 / Savin Fax 3810/3820, з поролоном в комплекті.. 013R00607, 013R00625, 109R00748, 109R00725, 113R00667</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G90" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C70" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G70" authorId="0">
+    <comment ref="C91" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1910/2850/2525/SCX-4600/4824/4828/Xerox Phaser 3140/3250/WorkCentre 3210/3220, з поролоном!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G91" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C71" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G71" authorId="0">
+    <comment ref="C92" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML1910/2850/2525/S CX-4600/4824/4828/Xerox Phaser 3140/3250/WC 3210/3220, з поролоном!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G92" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 5шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C93" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-2160/2161/2162/2163/2165/2166/2167/2168/SCX-3400/3405/3407/SL-M2020 /2022/2023/2026/2070/2071/2074/2077 MLT-D101S, MLT-D111S з поролоном</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G93" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C72" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G72" authorId="0">
+    <comment ref="C94" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-3310/3710/3750/3753/4510/5510/6510/SCX-4833/5637/5639/5737/5739/Xpress SL-M3320/3325/3370/3375/3820/3825/3870/3875/4020/4070/Xerox Phaser 3320/3330/WorkCentre 3312/3315/3325/3345, MLT-D203/D205/D305/R204/106R02310/106R02312, з поролоном.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G94" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C73" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G73" authorId="0">
+    <comment ref="C97" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M552/553/577  CF360A/CF361A/CF362A/CF363A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G97" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C74" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G74" authorId="0">
+    <comment ref="C98" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP 1010/1012/1015/1160/1320/3015/3020/3030/P2015/2014/2612A /Canon 104/106/FX10/MF6500</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G98" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C75" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G75" authorId="0">
+    <comment ref="C99" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP 2100/2200/2300/ 2400/2410 /2420/2430/P3005/P3015/Color 1500/2500/4500/4550/Canon LBP- 32X/iR1210/1230/1270/1510/1530 /1570/1630/1670/PC1210/1230/1270</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G99" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C78" authorId="0">
-[...79 lines deleted...]
-    <comment ref="G82" authorId="0">
+    <comment ref="C100" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 2100/2200/2300/2400/2410/2420/2430/P3005/3015/COLOR 1500/2500/4500/4550/Canon LBP32X/PC1210/1230/1270/Q2610A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G100" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C83" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G83" authorId="0">
+    <comment ref="C101" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 4200/4250/4300/4350/M4345, Q1338A/Q1339A, Glue High Yield Type!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G101" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 5шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C102" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 4200/4250/4300/4350/M4345, Q1338A/Q1339A, з поролоном.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G102" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 5шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C103" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ M607/608/609/631/632/6 33/M154/180/181/M252/254/274/277/280/281/375/377/451/M452/454/477/479/551/552/553/577/M652 /653/681/682/Canon LBP-610/613/621/623/640/653/654/662/663/664/710/712/MF-630/631/633/635/ 641/642/643/644/645/650/730/732/734/735/740/741/742/743/744/745/746, Canon 040/045/046/054/055/CF237A/CF360A/CF361A/CF362A/CF363A/CF400A/CF401A/CF402A/CF403A/CF410A/CF411A/CF412A/C F413A/CF530A/CF531A/CF532A/CF5 33A/CF540A/CF541A/CF542A/CF543A/W2030A/W2031A/W2032A/W2033A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G103" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C84" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G84" authorId="0">
+    <comment ref="C104" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ P1005/ 1006/ 1007/ 1008/ 1505/ 1566/ 1606/ 1102, M1120/ 1522/ 1536/ 1132/ 1212 CANON i-SENSYS LBP3010/ B/ 3100/ 6000/ 6020  CB435A, CB436A, CC388A, CE278A, CE285A, CF283, CB412A, CANON 728/ 712/ 725/737  LaserJet Pro M125/ 127/ 201/ 225 Pro M28a/M28w/M15a/M15w  CF244A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G104" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C85" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G85" authorId="0">
+    <comment ref="C105" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P4014/4015/4515/LJ 4000/4050/4100/4101/Enterprise M601/602/603/604/605/606/630/M4555/Canon LBP-1760/351/352/C4127A/C8061A/CC364A/CF281A/CE390A/Canon 039/039H</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G105" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C86" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G86" authorId="0">
+    <comment ref="C106" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P4014/4015/4510/4515/Enterprise M601/602/603/605/606/625/630/4555/Canon LBP-1760/C4127A/C8061A/CC364A/CF281A/CE390A/TN-9500/EP-52/FX-6</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G106" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C107" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M15, HP LJ Pro M16, HP LJ Pro M28, HP LJ Pro M29, CF244A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G107" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C108" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung COLOR CLP-320/325/326/CLX-3180/3185/3186, CLT-407S</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G108" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 5шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C87" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G87" authorId="0">
+    <comment ref="C109" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung CLP-360/365/366/368/Xpress C430/480/ProXpress M4030/4080/HP COLOR Laser 150/170/MFP178/179, CLT-406/CLT-404/MLT-D201/W2070A/2071A/2072A/2073A/117A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G109" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C110" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-1660/ 1661/ 1665/ 1666/ 1861 HP Laser 107/135/137  W1106A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G110" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C111" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1660/1661/1665/1667/1675/1676/1860/1861/1865/1866/SCX-3200/3205/3207/HP LJ 107/135/137/MLT-D104A/ML-D1043S/W1106A, довжина 252мм!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G111" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C112" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1660/1661/1665/1666/1675/1860/1865/SCX-3200/3205, MLT-D104A/ML-D1043S, длина 252мм</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G112" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C113" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1910/1915/2525/2526/2580/2581/2651/SCX-4600/4601/4606/4623/SF-650/Xerox Phaser 3140/3155/3160/Dell 1130/1133/1135/MLT-D105/D1053</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G113" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 5шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C88" authorId="0">
-[...47 lines deleted...]
-    <comment ref="G89" authorId="0">
+    <comment ref="C114" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1910/1915/2525/2526/2580/2581/2651/SCX-4600/4601/4606/4623/SF-650/Xerox Phaser 3140/3155/3160/Dell 1130/1133/1135/MLT-D105/D1053, з поролоном!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G114" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 5шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C115" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-2160/2161/2162/2163/2165/2166/2167/2168/SCX-3400/3405/3407/Xpress SL-M2020/2022/2023/2026/2070/2071/2074/2077/MLT-D101S/MLT-D111S, длина 239 мм! OEM Copy!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G115" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C90" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G90" authorId="0">
+    <comment ref="C116" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-2850/2851/2855/2450/SCX-4824/4828/Xerox Phaser 3250/WorkCentre 3210/3220/MLT-D209/106R01487/106R01374, з поролоном!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G116" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C91" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G91" authorId="0">
+    <comment ref="C117" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-3310/3710/3750/4510/5510/6510/SCX-4833/5637/5639/5737/5739/Xerox Phaser 3320/WorkCentre 3315/3325, MLT-D205/D305/106R02304/106R02306/106R02308/106R02310/106R02312</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G117" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C92" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G92" authorId="0">
+    <comment ref="C118" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-3310/3710/3750/4510/5510/6510/SCX-4833/5637/5639/5737/5739/Xerox Phaser 3320/WorkCentre 3315/3325, MLT-D205/D305/106R02304/106R02306/106R02308/106R02310/106R02312</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G118" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C93" authorId="0">
-[...47 lines deleted...]
-    <comment ref="G94" authorId="0">
+    <comment ref="C121" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 1010/1018/1020/Canon LBP2900/3000/Q2612A/C4096A/Q2610A/C4127A/Canon FX10/Canon 703, MRS Blade</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G121" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C122" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 1010/1018/1020/Canon LBP2900/3000/Q2612A/C4096A/Q2610A/C4127A/Canon FX10/Canon 703, MRS Blade</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G122" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C123" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP 1200/1300/Canon T/FX-8, MRS Blade</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G123" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C124" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP 1200/1300/Canon T/FX-8, MRS Blade</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G124" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C125" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P1005/1505/1102/1566, MRS Blade. Для картриджа Canon 712  1870B002 , Canon 713  1871B002  , Canon 726  3483B002 , Canon 728  3500B002 , HP CB435A, HP CB436A, HP CC388A, HP CE278A, HP CE285A, HP CF283A.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G125" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C126" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P2035/2055/2014/2015/M2727/Pro 400 M401/M402/425/HP LJ 1320/1160, MRS Blade</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G126" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C127" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P2035/2055/2014/2015/M2727/Pro 400 M401/425/HP LJ 1320/1160, MRS Blade</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G127" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C128" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1610/1640/1645/2010/2015/2160/2240/2241/2510/2570/2571, SCX-3400/3405/3407/4650/4655/4725, Xerox Phaser-3117/3122/3124/3125/3200, MRS Blade</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G128" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C129" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1610/1640/1645/2010/2015/2160/2240/2241/2510/2570/2571/SCX-3400/3405/3407/4650/4655/4725/Xerox Phaser 3117/3122/3124/3125/3200, MRS Blade</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G129" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C130" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1710/SCX-4016/4116/4200/4216/Phaser 3119, MRS Blade</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G130" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C131" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1710/SCX-4016/4116/4200/4216/Phaser 3119, MRS Blade</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G131" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C132" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-2850/3310/SCX-4824/4828, MRS Blade</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G132" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C135" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP1010/1012/1015/1018/1020/1022/1005/1000/1200/1220/1150/1160/1300/1320/P2035/P2055/3020/3030/ 3300/3330/3390/M1005/3050/3052/3055/P1007/P2015/Canon 2900/3000/1210/3200/L100/L120/D323/383/390/398/MF4018/MF3228</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G135" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C95" authorId="0">
-[...1183 lines deleted...]
-    </comment>
     <comment ref="C136" authorId="0">
-      <text>
-[...190 lines deleted...]
-    <comment ref="C144" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet 1015, LaserJet 1010, LaserJet 1022, LaserJet 1020, LaserJet 1018, LaserJet 3020, LaserJet P2014, LaserJet P2015, LaserJet 1160, LaserJet 1320, LaserJet P1006, LaserJet P1007, LaserJet P1008, LaserJet M2727, LaserJet 1150, LaserJet 1200, LaserJet 1300, CANON: MF3228, CANON: LBP2900, LBP2900B, LaserJet P1005. RG9-1493-Film
 . RG9-1494/RM1-1461. RG5-1493, RG5-1494.</t>
         </r>
       </text>
     </comment>
-    <comment ref="G144" authorId="0">
+    <comment ref="G136" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт  -2%, 20шт -3%, 50шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C145" authorId="0">
+    <comment ref="C137" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1150/1160/1200/1300/1320/3015/3020/3030/3050/3055/3300/3330/3380/P1005/1006/2015/1012/1015/1018/1020/1022/1000/1102/M1005/2727/Canon MF-3110/3228/4018/5530/5550/5630/5650/LBP1210/2900/3000 + мастило, OEM Copy</t>
         </r>
       </text>
     </comment>
-    <comment ref="G145" authorId="0">
+    <comment ref="G137" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C146" authorId="0">
+    <comment ref="C138" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2100/4000, HP 5P/6P, Canon PC-860/880/890/920/921/940/941/950/960/980/981, PC-1210D/1230D/1270D, NP6512, IR1210/IR1018/1020/1022/1024/IR1510/1530  228мм</t>
         </r>
       </text>
     </comment>
-    <comment ref="G146" authorId="0">
+    <comment ref="G138" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C147" authorId="0">
+    <comment ref="C139" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 4100/P3015 RG5-5064</t>
         </r>
       </text>
     </comment>
-    <comment ref="G147" authorId="0">
+    <comment ref="G139" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C148" authorId="0">
+    <comment ref="C140" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M4555MFP</t>
         </r>
       </text>
     </comment>
-    <comment ref="G148" authorId="0">
+    <comment ref="G140" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -10%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C149" authorId="0">
+    <comment ref="C141" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP P2035/2015/2055/2030/2050/1606/1566/1102/CP1525/M1536/M125/127/M201/225/M401/425/Pro 400/Canon iR1033/1133/MF4410/4430/4450/4550/4 570/4580/4730/4750/4770/4780/4 870/4890/5840/5850/5970/5880/5930/5940/5950/5960/5980/6600/6 670/6680/6780/LBP6300/6304/6310/6650/6653/6654/6600/6670/6680/ImageCLASS D1120/1150/1170/1180/D520/550/Fax-L418</t>
         </r>
       </text>
     </comment>
-    <comment ref="G149" authorId="0">
+    <comment ref="G141" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт  -5%, 20шт -7%, 50шт -10%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C150" authorId="0">
+    <comment ref="C142" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro P1606, LaserJet Pro P1102, LaserJet Pro MFP M429dw, LaserJet Pro MFP M428dw, LaserJet Pro MFP M427, LaserJet Pro MFP M426, LaserJet Pro MFP M329dn, LaserJet Pro MFP M227d, LaserJet Pro MFP M225dn, LaserJet Pro MFP M149fdw, LaserJet Pro MFP M148dw, LaserJet Pro MFP M130, LaserJet Pro M405d, LaserJet Pro M404d, LaserJet Pro M403, LaserJet Pro M402, LaserJet Pro M305, LaserJet Pro M304a, LaserJet Pro M28a, LaserJet Pro M203d, LaserJet Pro M201n, LaserJet Pro M15w, LaserJet Pro M132, LaserJet Pro M127, LaserJet Pro M125, LaserJet Pro M118dw, LaserJet Pro M106, LaserJet Pro M104, LaserJet Pro 400 MFP M425dn, LaserJet Pro 400 M401dn, LaserJet P2055, LaserJet P2035, CANON: i-SENSYS MF418x, i-SENSYS MF416dw, i-SENSYS MF411dw, i-SENSYS MF3010, i-SENSYS MF249dw, i-SENSYS MF247dw, i-SENSYS MF244dw, i-SENSYS MF237w, i-SENSYS MF232w, i-SENSYS MF231, i-SENSYS LBP6030, i-SENSYS LBP252dw, i-SENSYS LBP251dw, i-SENSYS LBP212dw. RM1-0656-film, RM1-7541-Film, RM1-6405-film, RM2-2132-Film</t>
         </r>
       </text>
     </comment>
-    <comment ref="G150" authorId="0">
+    <comment ref="G142" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт  -2%, 20шт -3%, 50шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C151" authorId="0">
+    <comment ref="C143" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ЯКІСНО ПРАЦЮЄ З ТОНЕРАМИ  НИЗЬКОЙ ТЕМПЕРАТУРИ ЗАПІКАННЯ. Виготовлена з використанням Dip-coated покриття -
 це повне занурення у розчин, яке забезпечує рівномірний шар тефлонового покриття по всій поверхні термоплівки. Це значно зменшує тертя, покращує теплопередачу та підвищує зносостійкість елемента. Для Canon LBP 6000/ 6020/ 6030/ MF3010, MF 231/ 232/ 237, MF 249/ 244/ 247/ 249, MF 421/ 426/ 428/ 429, LBP212/ 214/ 215, MF411/ 416/ 418/ 419, LBP 251/ 252/ 253, MF445/ 446/ 443/ 449, LBP 222/ 223/ 225/ 226/ 227/ 228. HP LJ M1100/ 1130/ 1210 series, LJ P2030/ P2035/ P2050/ P2055, LJ Pro M101/ 102/ 103/ 104/ 105/ 106, LJPro M118dw, LJ Pro M125/ 126/ 127/ 128, LJ Pro M15/ 16/ 17, LJ Pro M1536/ P1566/ P1606, LJ Pro M201n/ 201dw, LJ Pro M203, LJ Pro M225, LJ Pro M304/ 305/ 404, LJ Pro M401/ 425, LJ Pro M402, LJ Pro M403, LJ Pro M405, LJ Pro MFP M129/ 130/ 131/ 132/ 133/ 134, LJ Pro MFP M148dw/ 148fdw/ 149fdw, LJ Pro MFP M227, LJ Pro MFP M28/31, LJ Pro MFP M329/M429, LJ Pro MFP M426/427/428</t>
         </r>
       </text>
     </comment>
-    <comment ref="G151" authorId="0">
+    <comment ref="G143" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт  -2%, 20шт -3%, 50шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C152" authorId="0">
+    <comment ref="C144" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP 6000/ 6020/ 6030/ MF3010, MF 231/ 232/ 237, MF 249/ 244/ 247/ 249, MF 421/ 426/ 428/ 429, LBP212/ 214/ 215, MF411/ 416/ 418/ 419, LBP 251/ 252/ 253, MF445/ 446/ 443/ 449, LBP 222/ 223/ 225/ 226/ 227/ 228. HP LaserJet M1100/ 1130/ 1210 series, LaserJet P2030/ P2035/ P2050/ P2055, LaserJet Pro M101/ 102/ 103/ 104/ 105/ 106, LaserJet Pro M118dw, LaserJet Pro M125/ 126/ 127/ 128, LaserJet Pro M15/ 16/ 17, LaserJet Pro M1536/ P1566/ P1606, LaserJet Pro M201n/ 201dw, LaserJet Pro M203, LaserJet Pro M225, LaserJet Pro M304/ 305/ 404, LaserJet Pro M401/ 425, LaserJet Pro M402, LaserJet Pro M403, LaserJet Pro M405, LaserJet Pro MFP M129/ 130/ 131/ 132/ 133/ 134, LaserJet Pro MFP M148dw/ 148fdw/ 149fdw, LaserJet Pro MFP M227, LaserJet Pro MFP M28/ 31, LaserJet Pro MFP M329/ M429, LaserJet Pro MFP M426/ 427, LaserJet Pro MFP M428, LaserJet Pro P1000 series.</t>
         </r>
       </text>
     </comment>
-    <comment ref="G152" authorId="0">
+    <comment ref="G144" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт  -2%, 20шт -3%, 50шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C153" authorId="0">
+    <comment ref="C145" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">З мастилом! Сумісність для принтерів: Canon : L120 Canon FAX L: 100 , 120 Canon I-SENSYS LBP: 5970 , 6030 , 6300DN , 6310DN , 6650DN , 6670DN , 6680X , 6780X Canon I-SENSYS MF: 216N, 217WN, 226DN, 229DW, 3010, 4018, 4118, 4150, 4320D, 4340D, 4350, 4380, 4410, 4430, 4450, 4550, 4660PL , 4690 , 4730 , 4750 , 4780W , 4870DN , 4890DW , 5980DW , MF211 , MF212W , MF4120 , MF4140 , MF4330 , MF4580 , MF525X Canon imageRUNNER: 1133 Canon L: L140 , L160 Canon LASERBASE I-SENSYS MF: MF5840 HP COLOR LASERJET PRO 400 M: M451 , M475 HP LASERJET M: M102 , M1132 , M125, M127, M130 HP LASERJET P: P1606, 2035, P2035, P2050, P2055 HP LASERJET PRO 400 M: M401, M425 HP LASERJET PRO M: M1536DNF, M201N, M225, M225DW, M402, M403, M426, M427 HP LASERJET ULTRA M: M106, M134  з мастилом  RM1-6405-FILM
 Translated with DeepL.com  free version</t>
         </r>
       </text>
     </comment>
-    <comment ref="G153" authorId="0">
+    <comment ref="G145" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт  -2%, 20шт -3%, 50шт -5%</t>
         </r>
       </text>
     </comment>
+    <comment ref="C146" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">З мастилом! Сумісність для принтерів: Canon : L120 Canon FAX L: 100 , 120 Canon I-SENSYS LBP: 5970 , 6030, 6300DN, 6310DN, 6650DN, 6670DN, 6680X, 6780X Canon I-SENSYS MF: 216N, 217WN, 226DN, 229DW , 3010 , 4018 , 4118 , 4150 , 4320D , 4340D , 4350 , 4380 , 4410 , 4430 , 4450 , 4550 , 4660PL, 4690, 4730, 4750, 4780W, 4870DN, 4890DW, 5980DW, MF211, MF212W, MF4120, MF4140, MF4330, MF4580, MF525X Canon imageRUNNER: 1133 Canon L: L140 , L160 Canon LASERBASE I-SENSYS MF: MF5840 HP COLOR LASERJET PRO 400 M: M451 , M475 HP LASERJET M: M102 , M1132 , M125 , M127 , M130 HP LASERJET P: P1606 , 2035, P2035 , P2050 , P2055 HP LASERJET PRO 400 M: M401 , M425 HP LASERJET PRO M: M1536DNF , M201N , M225 , M225DW , M402 , M403 , M426 , M427 HP LASERJET ULTRA M: M106 , M134 RM1-8062-FILM</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G146" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт  -2%, 20шт -3%, 50шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C147" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP: LaserJet Pro MFP M521dn, LaserJet Enterprise 500 MFP M525dn, LaserJet Enterprise 500 MFP M525f, LaserJet Enterprise Flow MFP M525c, LaserJet Enterprise P3015, LaserJet Enterprise P3015d, LaserJet Enterprise P3015dn, LaserJet Enterprise P3015n, LaserJet Enterprise P3015x, LaserJet Pro M501, LaserJet Enterprise M506, LaserJet Enterprise MFP M527,  RM1-6319</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G147" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 5шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C148" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP: LaserJet Pro MFP M521dn, LaserJet Enterprise 500 MFP M525dn, LaserJet Enterprise 500 MFP M525f, LaserJet Enterprise Flow MFP M525c, LaserJet Enterprise P3015, LaserJet Enterprise P3015d, LaserJet Enterprise P3015dn, LaserJet Enterprise P3015n, LaserJet Enterprise P3015x, LaserJet Pro M501, LaserJet Enterprise M506, LaserJet Enterprise MFP M527. Canon iR-1435, Canon iR-1643</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G148" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 5шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C149" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP: LaserJet Pro MFP M521dn, LaserJet Enterprise 500 MFP M525dn, LaserJet Enterprise 500 MFP M525f, LaserJet Enterprise Flow MFP M525c, LaserJet Enterprise P3015, LaserJet Enterprise P3015d, LaserJet Enterprise P3015dn, LaserJet Enterprise P3015n, LaserJet Enterprise P3015x, LaserJet Pro M501, LaserJet Enterprise M506, LaserJet Enterprise MFP M527. Canon iR-1435, Canon iR-1643</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G149" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 5шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C150" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP: LaserJet P4515xm, LaserJet P4515x, LaserJet P4515tn, LaserJet P4515n, LaserJet P4015x, LaserJet P4015tn, LaserJet P4015n, LaserJet P4015dn, LaserJet P4014n, LaserJet P4014dn, LaserJet P4014, LaserJet Enterprise MFP M630h, LaserJet Enterprise MFP M630f, LaserJet Enterprise M606x, LaserJet Enterprise M606dn, LaserJet Enterprise M605x, LaserJet Enterprise M605n, LaserJet Enterprise M605dn, LaserJet Enterprise M604n, LaserJet Enterprise M604dn, LaserJet Enterprise Flow M630z, LaserJet Enterprise 600 M603xh, LaserJet Enterprise 600 M603n, LaserJet Enterprise 600 M603dn, LaserJet Enterprise 600 M602x, LaserJet Enterprise 600 M602n, LaserJet Enterprise 600 M602dn, LaserJet Enterprise 600 M601n, LaserJet Enterprise 600 M601dn. E6B67-67901-Film, RM1-4554-Film, RM1-8395-Film, RM1-8396-film, RM2-5796-film, E6B67-67902-film, RM2-6342-film.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G150" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 5шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C151" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">KYOCERA: ECOSYS P2235dn, ECOSYS P2235dw, ECOSYS P2040dn, ECOSYS P2040dw, ECOSYS M2135dn, ECOSYS M2635dn, ECOSYS M2635dw, ECOSYS M2735dw, ECOSYS M2040dn, ECOSYS M2540dn, ECOSYS M2540dw, ECOSYS M2640idw, ECOSYS M2235dn, ECOSYS P2335d, ECOSYS P2335dn, ECOSYS P2335dw, ECOSYS M2735dn, ECOSYS M2835dw</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G151" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 5шт -2%</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C154" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">З мастилом! Сумісність для принтерів: Canon : L120 Canon FAX L: 100 , 120 Canon I-SENSYS LBP: 5970 , 6030, 6300DN, 6310DN, 6650DN, 6670DN, 6680X, 6780X Canon I-SENSYS MF: 216N, 217WN, 226DN, 229DW , 3010 , 4018 , 4118 , 4150 , 4320D , 4340D , 4350 , 4380 , 4410 , 4430 , 4450 , 4550 , 4660PL, 4690, 4730, 4750, 4780W, 4870DN, 4890DW, 5980DW, MF211, MF212W, MF4120, MF4140, MF4330, MF4580, MF525X Canon imageRUNNER: 1133 Canon L: L140 , L160 Canon LASERBASE I-SENSYS MF: MF5840 HP COLOR LASERJET PRO 400 M: M451 , M475 HP LASERJET M: M102 , M1132 , M125 , M127 , M130 HP LASERJET P: P1606 , 2035, P2035 , P2050 , P2055 HP LASERJET PRO 400 M: M401 , M425 HP LASERJET PRO M: M1536DNF , M201N , M225 , M225DW , M402 , M403 , M426 , M427 HP LASERJET ULTRA M: M106 , M134 RM1-8062-FILM</t>
+          <t xml:space="preserve">LJ 5L/6L/1100/3100/3150/3200  C3906A,C4092A ; Canon LBP-460/465/660/1120/800/810/3200, Fax L-200/240/280/300/350, MP L-60/90  AX, EP-22, FX-3</t>
         </r>
       </text>
     </comment>
     <comment ref="G154" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">знижка від 10шт  -2%, 20шт -3%, 50шт -5%</t>
+          <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
     <comment ref="C155" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP: LaserJet Pro MFP M521dn, LaserJet Enterprise 500 MFP M525dn, LaserJet Enterprise 500 MFP M525f, LaserJet Enterprise Flow MFP M525c, LaserJet Enterprise P3015, LaserJet Enterprise P3015d, LaserJet Enterprise P3015dn, LaserJet Enterprise P3015n, LaserJet Enterprise P3015x, LaserJet Pro M501, LaserJet Enterprise M506, LaserJet Enterprise MFP M527,  RM1-6319</t>
+          <t xml:space="preserve">LJ 1160/1320/3390/3392, P2015/2014, M2727; Canon LBP-3300/3360  Q5949A/X, Q7553A/X</t>
         </r>
       </text>
     </comment>
     <comment ref="G155" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">знижка від 5шт -2%</t>
+          <t xml:space="preserve">знижка від 10шт  -1%, 20шт -2%, 30шт -3%, 40шт -4%, 50шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C156" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP: LaserJet Pro MFP M521dn, LaserJet Enterprise 500 MFP M525dn, LaserJet Enterprise 500 MFP M525f, LaserJet Enterprise Flow MFP M525c, LaserJet Enterprise P3015, LaserJet Enterprise P3015d, LaserJet Enterprise P3015dn, LaserJet Enterprise P3015n, LaserJet Enterprise P3015x, LaserJet Pro M501, LaserJet Enterprise M506, LaserJet Enterprise MFP M527. Canon iR-1435, Canon iR-1643</t>
+          <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Pro 400 M401/425/Canon LBP3470/3480/6300/6650/6670/6680/MF5850/5870/5880/5940/5950/5960/5980/6680/6780/D1120/iR1133/Canon 719/CE505A/CF280A + втулка, GREEN Color, висока якість, LONG LIFE!</t>
         </r>
       </text>
     </comment>
     <comment ref="G156" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">знижка від 5шт -2%</t>
+          <t xml:space="preserve">знижка від 20шт -2%</t>
         </r>
       </text>
     </comment>
     <comment ref="C157" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP: LaserJet P4515xm, LaserJet P4515x, LaserJet P4515tn, LaserJet P4515n, LaserJet P4015x, LaserJet P4015tn, LaserJet P4015n, LaserJet P4015dn, LaserJet P4014n, LaserJet P4014dn, LaserJet P4014, LaserJet Enterprise MFP M630h, LaserJet Enterprise MFP M630f, LaserJet Enterprise M606x, LaserJet Enterprise M606dn, LaserJet Enterprise M605x, LaserJet Enterprise M605n, LaserJet Enterprise M605dn, LaserJet Enterprise M604n, LaserJet Enterprise M604dn, LaserJet Enterprise Flow M630z, LaserJet Enterprise 600 M603xh, LaserJet Enterprise 600 M603n, LaserJet Enterprise 600 M603dn, LaserJet Enterprise 600 M602x, LaserJet Enterprise 600 M602n, LaserJet Enterprise 600 M602dn, LaserJet Enterprise 600 M601n, LaserJet Enterprise 600 M601dn. E6B67-67901-Film, RM1-4554-Film, RM1-8395-Film, RM1-8396-film, RM2-5796-film, E6B67-67902-film, RM2-6342-film.</t>
+          <t xml:space="preserve">HP4014 / HP 4014 / HP4015 / HP 4015 / HP LaserJet P4014/P4014n/P4015n/P4015tn/P4015x/P4515/P4515n/P4515x. HP 600 M602n/M602dn/M602x/600,M601n/M601dn/M603n/M603dn,HP M4555/M4555h/M4555fskm/M4555f MFP Фотобарабан для картриджей: CE390A  HP 90A , CE390X  HP 90X , CF281A  HP 81A , CF281X  HP 81X , CC364A, CC364X, Canon 039, 039H</t>
         </r>
       </text>
     </comment>
     <comment ref="G157" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">знижка від 5шт -2%</t>
+          <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
     <comment ref="C158" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">KYOCERA: ECOSYS P2235dn, ECOSYS P2235dw, ECOSYS P2040dn, ECOSYS P2040dw, ECOSYS M2135dn, ECOSYS M2635dn, ECOSYS M2635dw, ECOSYS M2735dw, ECOSYS M2040dn, ECOSYS M2540dn, ECOSYS M2540dw, ECOSYS M2640idw, ECOSYS M2235dn, ECOSYS P2335d, ECOSYS P2335dn, ECOSYS P2335dw, ECOSYS M2735dn, ECOSYS M2835dw</t>
+          <t xml:space="preserve">Pantum P1000L/1000/1050/1060/2000/2040/M5000/5000L/5100/5200/5250, з шестернею, GREEN Color, LONG LIFE  WDDP100LECO</t>
         </r>
       </text>
     </comment>
     <comment ref="G158" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">знижка від 5шт -2%</t>
+          <t xml:space="preserve">знижка від 10шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C159" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-1010/ 1020M/ 1210/ 1220M/ 1250/ 1430/ 1550/ 4500/ 4600, SF-5100; LEXMARK E210; XEROX 4525, Phaser 3110/ 3210  ML-1210, ML-4500</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G159" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C160" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML1710/1510/1750/ SCX4 016/4100/4116/4200/4216/Xerox Phaser 3115/3116/3120/3121/313 0/WC 3119/Pe16/Pe114e  OEM Style</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G160" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 20шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C161" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ 5L/6L/1100/3100/3150/3200  C3906A,C4092A ; Canon LBP-460/465/660/1120/800/810/3200, Fax L-200/240/280/300/350, MP L-60/90  AX, EP-22, FX-3</t>
+          <t xml:space="preserve">Samsung ML3050/3051/3470/3471/3472/3475/SCX-4725/5365/5530/5635/5835/5935/Xerox Phaser 3200/3428/3435/Work Centre 3550/ Dell 1815/2335MFP</t>
         </r>
       </text>
     </comment>
     <comment ref="G161" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C162" authorId="0">
-[...62 lines deleted...]
-    </comment>
     <comment ref="C164" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP4014 / HP 4014 / HP4015 / HP 4015 / HP LaserJet P4014/P4014n/P4015n/P4015tn/P4015x/P4515/P4515n/P4515x. HP 600 M602n/M602dn/M602x/600,M601n/M601dn/M603n/M603dn,HP M4555/M4555h/M4555fskm/M4555f MFP Фотобарабан для картриджей: CE390A  HP 90A , CE390X  HP 90X , CF281A  HP 81A , CF281X  HP 81X , CC364A, CC364X, Canon 039, 039H</t>
+          <t xml:space="preserve">LaserJet P3005/M3027/M3035/ LaserJet Enterprise P3015/3015d/3015dn P3015n/3015x</t>
         </r>
       </text>
     </comment>
     <comment ref="G164" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">знижка від 10шт -2%</t>
+          <t xml:space="preserve">знижка від 2шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C165" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Pantum P1000L/1000/1050/1060/2000/2040/M5000/5000L/5100/5200/5250, з шестернею, GREEN Color, LONG LIFE  WDDP100LECO</t>
+          <t xml:space="preserve">LaserJet P3005/M3027/M3035/ LaserJet Enterprise P3015/3015d/3015dn P3015n/3015x</t>
         </r>
       </text>
     </comment>
     <comment ref="G165" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">знижка від 10шт -2%</t>
-[...95 lines deleted...]
-          <t xml:space="preserve">знижка від 10шт -2%</t>
+          <t xml:space="preserve">знижка від 2шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C169" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">i-SENSYS LBP611C/LBP612C/LBP613C, MF631C/MF633C/MF635C Series  2 200 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G169" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C170" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">i-SENSYS LBP611C/LBP612C/LBP613C, MF631C/MF633C/MF635C Series  2 200 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G170" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C171" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet P3005/M3027/M3035/ LaserJet Enterprise P3015/3015d/3015dn P3015n/3015x</t>
+          <t xml:space="preserve">i-SENSYS LBP611C/LBP612C/LBP613C, MF631C/MF633C/MF635C Series  2 200 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="G171" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">знижка від 2шт -5%</t>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C172" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet P3005/M3027/M3035/ LaserJet Enterprise P3015/3015d/3015dn P3015n/3015x</t>
+          <t xml:space="preserve">i-SENSYS LBP611C/LBP612C/LBP613C, MF631C/MF633C/MF635C Series  2 800 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="G172" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">знижка від 2шт -5%</t>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C175" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP CLJ CP1210/CP1215/CP1510/CP1515/CP1518/CM1312/Pro CP1525/Pro CM1415/Pro M251Pro M276. Canon LBP-5050/LBP-7100/LBP-7110/MF-623/MF-628/MF-8050/MF-8030/MF-8040/MF-8080/MF-8230. Ресурс  стор.  2200</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G175" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C176" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">i-SENSYS LBP611C/LBP612C/LBP613C, MF631C/MF633C/MF635C Series  2 200 стр</t>
+          <t xml:space="preserve">HP CLJ CP1210/CP1215/CP1510/CP1515/CP1518/CM1312/Pro CP1525/Pro CM1415/Pro M251Pro M276. Canon LBP-5050/LBP-7100/LBP-7110/MF-623/MF-628/MF-8050/MF-8030/MF-8040/MF-8080/MF-8230. Ресурс  стор. 2400</t>
         </r>
       </text>
     </comment>
     <comment ref="G176" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C177" authorId="0">
-      <text>
-[...158 lines deleted...]
-    <comment ref="C184" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	716 C  1979B002  , 731 C  6271B002 , CB541A, CE321A, CF211A
 Сумісні пристрої	Canon LBP-5050, Canon MF-8030, Canon MF-8040, Canon MF-8050, Canon MF-8080, Canon LBP-7100, Canon LBP-7110, Canon MF-623, Canon MF-628, Canon MF-8230, Canon MF-8280, HP CLJ CM1312, HP CLJ CP1210, HP CLJ CP1215, HP CLJ CP1510, HP CLJ CP1515, HP CLJ CP1518, HP CLJ Pro CM1415, HP CLJ Pro CP1525, HP CLJ Pro M251, HP CLJ Pro M276
 Ресурс  стор.  1400</t>
         </r>
       </text>
     </comment>
-    <comment ref="G184" authorId="0">
+    <comment ref="G177" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C185" authorId="0">
+    <comment ref="C178" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	716 Y  1977B002 , 731 Y  6269B002 , CB542A, CE322A, CF212A
 Сумісні пристрої	Canon LBP-5050, Canon MF-8030, Canon MF-8040, Canon MF-8050, Canon MF-8080, Canon LBP-7100, Canon LBP-7110, Canon MF-623, Canon MF-628, Canon MF-8230, Canon MF-8280, HP CLJ CM1312, HP CLJ CP1210, HP CLJ CP1215, HP CLJ CP1510, HP CLJ CP1515, HP CLJ CP1518, HP CLJ Pro CM1415, HP CLJ Pro CP1525, HP CLJ Pro M251, HP CLJ Pro M276
 Ресурс  стор.  1400</t>
         </r>
       </text>
     </comment>
-    <comment ref="G185" authorId="0">
+    <comment ref="G178" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C186" authorId="0">
+    <comment ref="C179" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	716 M  1978B002 , 731 M  6270B002 , CB543A, CE323A, CF213A
 Сумісні пристрої	Canon LBP-5050, Canon MF-8030, Canon MF-8040, Canon MF-8050, Canon MF-8080, Canon LBP-7100, Canon LBP-7110, Canon MF-623, Canon MF-628, Canon MF-8230, Canon MF-8280, HP CLJ CM1312, HP CLJ CP1210, HP CLJ CP1215, HP CLJ CP1510, HP CLJ CP1515, HP CLJ CP1518, HP CLJ Pro CM1415, HP CLJ Pro CP1525, HP CLJ Pro M251, HP CLJ Pro M276
 Ресурс  стор.  1400</t>
         </r>
       </text>
     </comment>
-    <comment ref="G186" authorId="0">
+    <comment ref="G179" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
+    <comment ref="C183" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HL-L5000/HL-L5100/HL-L5200/HL-L6250/HL-L6300/HL-L6400 Series, DCP-L5500/DCP-L6600 Series, MFC-L5700/MFC-L5750/MFC-L6800/MFC-L6900 Series  3 000 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G183" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C184" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HL-L5000/HL-L5100/HL-L5200/HL-L6250/HL-L6300/HL-L6400 Series, DCP-L5500/DCP-L6600 Series, MFC-L5700/MFC-L5750/MFC-L6800/MFC-L6900 Series  8 000 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G184" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C187" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">i-SENSYS LBP112/LBP113w, i-SENSYS MF112/MF113w  1 600 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G187" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C188" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">i-SENSYS LBP162 Series, MF264/MF267/MF269 Series  4 100 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G188" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C189" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">i-SENSYS LBP6000/ 6020, MF3010  1600 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G189" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -2%</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C190" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HL-L5000/HL-L5100/HL-L5200/HL-L6250/HL-L6300/HL-L6400 Series, DCP-L5500/DCP-L6600 Series, MFC-L5700/MFC-L5750/MFC-L6800/MFC-L6900 Series  3 000 стр</t>
+          <t xml:space="preserve">i-SENSYS LBP6200  2100 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="G190" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C191" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HL-L5000/HL-L5100/HL-L5200/HL-L6250/HL-L6300/HL-L6400 Series, DCP-L5500/DCP-L6600 Series, MFC-L5700/MFC-L5750/MFC-L6800/MFC-L6900 Series  8 000 стр</t>
+          <t xml:space="preserve">i-SENSYS MF4410/ 4430/ 4450/ 4550d/ 4570dn/ 4580dn/ 4730/ 4750/ 4780w/ 4870dn/ 4890dw, FAX-L150/ 170/ 410  2100 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="G191" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
+    <comment ref="C192" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">i-SENSYS MF4410/4430/4450/4550d/4570dn/4580dn  1400 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G192" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C193" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">i-SENSYS MF4410/ 4430/ 4450/ 4550d/ 4570dn/ 4580dn/ 4730/ 4750/ 4780w/ 4870dn/ 4890dw, FAX-L150/ 170/ 410  2100 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G193" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C194" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">i-SENSYS LBP112/LBP113w, i-SENSYS MF112/MF113w  1 600 стр</t>
+          <t xml:space="preserve">i-SENSYS MF211/212/216/217/226/229/231/232/237/244/247/249 Series, LBP-151  2 400 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="G194" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C195" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">i-SENSYS LBP162 Series, MF264/MF267/MF269 Series  4 100 стр</t>
+          <t xml:space="preserve">i-SENSYS MF4018/ 4120/ 4140/ 4150/ 4270/ 4320d/ 4330d/ 4340d/ 4350d/ 4370dn/ 4380dn/ 4660PL/ 4690PL, FAX-L100/ 120/ 140/ 160, PCD450  2000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="G195" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C196" authorId="0">
-[...47 lines deleted...]
-    <comment ref="G197" authorId="0">
+    <comment ref="C198" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 1100/ 1100A/ 3200; CANON LBP-800/ 810, Laser Shot LBP1120  2500 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G198" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C198" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G198" authorId="0">
+    <comment ref="C199" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 1000/ 1005/ 1200/ 1220/ 3300/ 3330/ 3380 Series; CANON Laser Shot LBP1210  2500 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G199" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C199" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G199" authorId="0">
+    <comment ref="C200" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ P1005/1006; Canon i-SENSYS LBP3010/B/3100  1500 стр ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G200" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C200" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G200" authorId="0">
+    <comment ref="C201" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet P1005/ 1006; CANON i-SENSYS LBP3010/ B/ 3100  1500 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G201" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C201" authorId="0">
-[...30 lines deleted...]
-    </comment>
     <comment ref="C202" authorId="0">
-      <text>
-[...158 lines deleted...]
-    <comment ref="C209" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	712  1870B002 , 713  1871B002  , 725  3484B002 , CB435A, CB436A, CE285A
 Сумісні пристрої	Canon LBP-3010, Canon LBP-3100, Canon LBP-3250, Canon F-158200, Canon LBP-6000, Canon LBP-6020, Canon LBP-6030, Canon MF-3010, HP LJ P1000, HP LJ P1002, HP LJ P1003, HP LJ P1004, HP LJ P1005, HP LJ P1006, HP LJ P1007, HP LJ P1008, HP LJ P1009, HP LJ M1120, HP LJ M1522, HP LJ P1500, HP LJ P1505, HP LJ P1100, HP LJ P1101, HP LJ P1102, HP LJ P1103, HP LJ P1104, HP LJ P1106, HP LJ P1108, HP LJ P1109, HP LJ Pro M1130, HP LJ Pro M1132, HP LJ Pro M1136, HP LJ Pro M1137, HP LJ Pro M1210, HP LJ Pro M1212, HP LJ Pro M1213, HP LJ Pro M1214, HP LJ Pro M1216, HP LJ Pro M1217. Ресурс 2k</t>
         </r>
       </text>
     </comment>
+    <comment ref="G202" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C203" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet P1505 Series, M1120/ 1522 Series; CANON i-SENSYS LBP3250  2000 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G203" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C204" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Enterprise P3015 Series  6000 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G204" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C205" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet P1566/ 1606, M1536 Series  2100 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G205" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C206" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Laserjet PRO 1560/1566/1600/1606 Canon LBP6200d/ iC MF4410/4412/4420n/4550/4550d/4552/4570dn/iC D520 HP CE278A/Canon CRG326/328 2100 копий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G206" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C207" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet P1102/ 1102w, M1132/ 1212nf; CANON i-SENSYS LBP6000/ 6020, MF3010  1600 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G207" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C208" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet P2035/ 2055 Series  2300 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G208" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C209" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet P2035/ 2055 Series; CANON i-SENSYS LBP6300/ 6310/ 6650/ 6670/ 6680, MF5840/ 5880/ 5940/ 5980/ 6140/ 6180 Series  2300 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="G209" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C210" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet P1505 Series, M1120/ 1522 Series; CANON i-SENSYS LBP3250  2000 стор ; відновлений з ОЕМ корпусу</t>
+          <t xml:space="preserve">LaserJet P2055 Series; CANON i-SENSYS LBP6300/ 6310/ 6650/ 6670/ 6680, MF5840/ 5880/ 5940/ 5980/ 6140/ 6180 Series  6500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="G210" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C211" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Enterprise P3015 Series  6000 стор ; відновлений з ОЕМ корпусу</t>
+          <t xml:space="preserve">LaserJet P2055 Series; CANON i-SENSYS LBP6300/LBP6310/LBP6650/LBP6670/LBP6680, MF5840/MF5880/MF5940/MF5980/MF6140/MF6180 Series  6 500 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="G211" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C212" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet P1566/ 1606, M1536 Series  2100 стор ; відновлений з ОЕМ корпусу</t>
+          <t xml:space="preserve">LaserJet Pro M402, MFP M426 Series  9000 стор ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
     <comment ref="G212" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">знижка від 2шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C213" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M12, MFP M26  1 000 стр ; восстановленный из ОЕМ корпуса</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G213" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C213" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G213" authorId="0">
+    <comment ref="C214" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro 400 M401/425, CF280A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G214" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 5шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C215" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M125/ 127/ 201/ 225 Series  1500 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G215" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C216" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M125/ 127/ 201/ 225 Series  1500 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G216" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%, 10шт -10%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C217" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f; CANON i-SENSYS LBP2900/ B/ 3000  2000 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G217" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C218" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ 1160/1320  2500 стр ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G218" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C219" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 1160/ 1320 Series; CANON i-SENSYS LBP3300/ 3360  2500 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G219" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C220" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet P2014/P2015 Series, M2727mfp  7 000 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G220" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C223" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Два картриджі: ML-2160/ 2164/ 2165/ 2168, SCX-3400/ 3405 Series, SF-760P  1500 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G223" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C224" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-2955ND, SCX-4729FD  2500 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G224" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C225" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-1660/1665/1667/1860/1865/1670/1675/1672/1674/1678, SCX-3200/ 3205/3207  1500 стр ; восстановленный из ОЕМ корпуса</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G225" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C226" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-1660/1665/1667/1860/1865/1670/1675/1672/1674/1678, SCX-3200/3205/3207  1500 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G226" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C227" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xpress SL-M2620/ 2820/ 2870 Series  3000 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G227" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C228" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">SCX-4650/ 4655 Series  2500 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G228" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C229" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-1610/ 1615  ML-1610D2 ; ML-2010/ 2015/ 2510/ 2570/ 2571N  ML-2010D3 ; SCX-4321/ 4521 Series  SCX-4521D3   2000 стр ; восстановленный из ОЕМ корпуса</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G229" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C230" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">для пристроїв ML-3310D/ XEV, ML-3310ND/ XEV, ML-3710D/ XEV,ML-3710ND/ XEV, SCX-4833FD/ XEV, SCX-4833FR/ XEV, SCX-5637FR/ XEV, 2000 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G230" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C231" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">SCX-4200/ 4220  3000 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G231" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C234" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Phaser 3250  5000 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G234" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C235" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Phaser 3100MFP  2 200 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G235" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C236" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Phaser 3052/3260, WorkCentre 3215/3225  3 000 стр ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G236" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C237" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Phaser 3140/3155/3160  2 500 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G237" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C240" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB541A ; LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE311A ; LaserJet Pro CP1525 color, CM1415 color MFP Series  CE321A ; Color LaserJet CP2025, CM2320 mfp Series  CC531A ; Color LaserJet CP3525, CM3530 mfp  CE251A ; Color LaserJet Enterprise CP4025/ 4525 Series  CE261A ; Color LaserJet Professional CP5225 Series  CE741A , Color LaserJet Enterprise CP5525, M750 Series  CE271A ; LaserJet Pro 200 color M251, MFP M276 Series  CF211A ; LaserJet Pro 300 color M351, MFP M375, Pro 400 color M451, MFP M475 Series  CE411A ; LaserJet Enterprise 500 color M551, MFP M575, LaserJet Pro 500 color MFP M570  CE401A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G240" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C241" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB543A ; LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE313A ; LaserJet Pro CP1525 color, CM1415 color MFP Series  CE323A ; Color LaserJet CP2025, CM2320 mfp Series  CC533A ; Color LaserJet CP3525, CM3530 mfp  CE253A ; Color LaserJet Enterprise CP4025/ 4525 Series  CE263A ; Color LaserJet Professional CP5225 Series  CE743A , Color LaserJet Enterprise CP5525, M750 Series  CE273A ; LaserJet Pro 200 color M251, MFP M276 Series  CF213A ; LaserJet Pro 300 color M351, MFP M375, Pro 400 color M451, MFP M475 Series  CE413A ; LaserJet Enterprise 500 color M551, MFP M575, LaserJet Pro 500 color MFP M570  CE403A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G241" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C242" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB543A ; LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE313A ; LaserJet Pro CP1525 color, CM1415 color MFP Series  CE323A ; Color LaserJet CP2025, CM2320 mfp Series  CC533A ; Color LaserJet CP3525, CM3530 mfp  CE253A ; Color LaserJet Enterprise CP4025/ 4525 Series  CE263A ; Color LaserJet Professional CP5225 Series  CE743A , Color LaserJet Enterprise CP5525, M750 Series  CE273A ; LaserJet Pro 200 color M251, MFP M276 Series  CF213A ; LaserJet Pro 300 color M351, MFP M375, Pro 400 color M451, MFP M475 Series  CE413A ; LaserJet Enterprise 500 color M551, MFP M575, LaserJet Pro 500 color MFP M570  CE403A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G242" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C243" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB540A ; LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE310A ; LaserJet Pro CP1525 color, CM1415 color MFP Series  CE320A ; Color LaserJet CP2025, CM2320 mfp Series  CC530A ; Color LaserJet CP3525, CM3530 mfp  CE250A/ CE250X ; Color LaserJet Enterprise CP4025/ 4525, CM4540 mfp Series  CE260A/ CE260X ; Color LaserJet Professional CP5225 Series  CE740A , Color LaserJet Enterprise CP5525, M750 Series  CE270A ; LaserJet Pro 200 color M251, MFP M276 Series  CF210A/ CF210X ; LaserJet Pro 300 color M351, MFP M375, Pro 400 color M451, MFP M475 Series  CE410A/ CE410X ; LaserJet Enterprise 500 color M551, MFP M575, LaserJet Pro 500 color MFP M570  CE400A/ CE400X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G243" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C244" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ECOSYS M6030cdn/M6530cdn, P6130cdn  TK-5140 ; ECOSYS M6035cidn/M6530cidn, P6035cdn  TK-5150 ; ECOSYS P7040cdn  TK-5160 ; TASKalfa 306ci  TK-5195 ; TASKalfa 356ci  TK-5205 ; TASKalfa 406ci  TK-5215 ; TASKalfa 2551ci  TK-8325 ; ECOSYS P6230/M6230/M6630/P6630 Series  TK-5270 ; ECOSYS M6235cidn/M6635cidn/P6235cdn  TK-5280 ; ECOSYS P7240cdn  TK-5290 ; ECOSYS M8124,M8130cidn  TK-8115 ;</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G244" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C245" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ECOSYS M6030cdn/M6530cdn, P6130cdn  TK-5140 ; ECOSYS M6035cidn/M6530cidn, P6035cdn  TK-5150 ; ECOSYS P7040cdn  TK-5160 ; TASKalfa 306ci  TK-5195 ; TASKalfa 356ci  TK-5205 ; TASKalfa 406ci  TK-5215 ; TASKalfa 2551ci  TK-8325 ; ECOSYS P6230/M6230/M6630/P6630 Series  TK-5270 ; ECOSYS M6235cidn/M6635cidn/P6235cdn  TK-5280 ; ECOSYS P7240cdn  TK-5290 ; ECOSYS M8124,M8130cidn  TK-8115 ;</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G245" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C246" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ECOSYS M6030cdn/M6530cdn, P6130cdn  TK-5140 ; ECOSYS M6035cidn/M6530cidn, P6035cdn  TK-5150 ; ECOSYS P7040cdn  TK-5160 ; TASKalfa 306ci  TK-5195 ; TASKalfa 356ci  TK-5205 ; TASKalfa 406ci  TK-5215 ; TASKalfa 2551ci  TK-8325 ; ECOSYS P6230/M6230/M6630/P6630 Series  TK-5270 ; ECOSYS M6235cidn/M6635cidn/P6235cdn  TK-5280 ; ECOSYS P7240cdn  TK-5290 ; ECOSYS M8124,M8130cidn  TK-8115 ;</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G246" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C247" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ECOSYS M6030cdn/M6530cdn, P6130cdn  TK-5140 ; ECOSYS M6035cidn/M6530cidn, P6035cdn  TK-5150 ; ECOSYS P7040cdn  TK-5160 ; TASKalfa 306ci  TK-5195 ; TASKalfa 356ci  TK-5205 ; TASKalfa 406ci  TK-5215 ; TASKalfa 2551ci  TK-8325 ; ECOSYS P6230/M6230/M6630/P6630 Series  TK-5270 ; ECOSYS M6235cidn/M6635cidn/P6235cdn  TK-5280 ; ECOSYS P7240cdn  TK-5290 ; ECOSYS M8124,M8130cidn  TK-8115 ;</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G247" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C248" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">FS-C5200DN  TK-550C ; FS-C5300DN, FS-C5350DN, ECOSYS P6030cdn  TK-560C ; FS-C5400DN, ECOSYS P7035cdn  TK-570C ; FS-C2026MFP, FS-C2126MFP, FS-C2526MFP, FS-C2626MFP, FS-C5250DN, ECOSYS P6026cdn  TK-590C ; FS-C8500DN  TK-880C ; ECOSYS M6030cdn/M6530cdn/P6130cdn  TK-5140C ; ECOSYS M6035cidn/M6530cidn/P6035cdn  TK-5150C ; TASKalfa 4550ci/4551ci/5550ci/5551ci  TK-8505C</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G248" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C249" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">FS-C5200DN  TK-550Y ; FS-C5300DN, FS-C5350DN, ECOSYS P6030cdn  TK-560Y ; FS-C5400DN, ECOSYS P7035cdn  TK-570Y ; FS-C2026MFP, FS-C2126MFP, FS-C2526MFP, FS-C2626MFP, FS-C5250DN, ECOSYS P6026cdn  TK-590Y ; FS-C8500DN  TK-880Y ; ECOSYS M6030cdn/M6530cdn/P6130cdn  TK-5140Y ; ECOSYS M6035cidn/M6530cidn/P6035cdn  TK-5150Y ; TASKalfa 4550ci/4551ci/5550ci/5551ci  TK-8505Y</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G249" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C250" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">FS-C5200DN  TK-550M ; FS-C5300DN, FS-C5350DN, ECOSYS P6030cdn  TK-560M ; FS-C5400DN, ECOSYS P7035cdn  TK-570M ; FS-C2026MFP, FS-C2126MFP, FS-C2526MFP, FS-C2626MFP, FS-C5250DN, ECOSYS P6026cdn  TK-590M ; FS-C8500DN  TK-880M ; ECOSYS M6030cdn/M6530cdn/P6130cdn  TK-5140M ; ECOSYS M6035cidn/M6530cidn/P6035cdn  TK-5150M ; TASKalfa 4550ci/4551ci/5550ci/5551ci  TK-8505M</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G250" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C251" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">FS-C5200DN  TK-550K ; FS-C5300DN, FS-C5350DN, ECOSYS P6030cdn  TK-560K ; FS-C5400DN, ECOSYS P7035cdn  TK-570K ; FS-C2026MFP, FS-C2126MFP, FS-C2526MFP, FS-C2626MFP, FS-C5250DN, ECOSYS P6026cdn  TK-590K ; FS-C8500DN  TK-880K ; ECOSYS M6030cdn/M6530cdn/P6130cdn  TK-5140K ; ECOSYS M6035cidn/M6530cidn/P6035cdn  TK-5150K ; TASKalfa 4550ci/4551ci/5550ci/5551ci  TK-8505K</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G251" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C254" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HL-2230D/ 2240D/ 2250DN/ 2270DW, DCP-7060D/ 7065DN/ 7070DW, MFC-7360N/ 7860DW  TN-2235/ TN-2275 ; HL-1110/ 1112, DCP-1510/ 1512, MFC-1810/ 1815  TN-1075 ; HL-L2300D/ L2340DW/ L2360DN/ L2365DW, DCP-L2500D/ L2520DW/ L2540DN/ L2560DW, MFC-L2700DW/ L2720DW/ L2740DW  TN-2335/ TN-2375 ; HL-2030/ 2040/ 2070N, DCP-7010/ 7010L/ 7025, Fax-2820/ 2920, MFC-7225N/ 7420/ 7820N  TN-2075 ; HL-2140/ 2142/ 2150N/ 2170W, DCP-7030/ 7032/ 7040/ 7045N, MFC-7320/ 7440N/ 7840W  TN-2135/ TN-2175 ; HL-5340D/ 5350DN/ 5370DW, DCP-8070D/ 8085DN, MFC-8370DN/ 8880DN  TN-3230/ TN-3280</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G254" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -2%, 6шт -4%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C255" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Brother HL-1118/1210/1212/2030/2040/2070/2140/2142/2150/2170/2200/2230/2240/2250/2270/5340/5350/5370/5380/L2300/2340/2360/2365/2380/DCP-1510/1511/1215/1518/7010/7020/7025/7030/7032/7040/7045/7060/7065/7070/8070/8085/L2500/2520/2540/2560/MFC-1810/1811/1813/1818/7225/7320/7360/7420/7440/7820/7840/7860/8370/7880/8890/L2700/2720/2740/FAX-2820/2825/2845/2910/2920/2940/TN-420/630/660/1035/1075/2075/2110/2120/2135/2235/2275/2335/2375/3230/3280, Packed in Ukraine! з мішка WDTB2240! 75г/банка</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G255" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C256" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Brother DCP 7045nr,HL 2150nr,DCP 7040r,DCP 7010,DCP 7025,DCP 7030,DCP 7032,DCP 7040,DCP 7045,DCP 7045n,DCP 8065dn,DCP 8065n,HL 1030,HL L1230W,HL 1240,HL 1250,HL 1270n,HL 1430,HL 1440,HL 1450,HL 1470n,HL 2030,HL 2040,HL 2070n,HL 2140,HL 2142,HL 2150n,HL 2170w,HL 5240,HL 5240l,HL 5250dn,MFC 7320,MFC 7420,MFC 7440n,MFC 7820,MFC 7820n,MFC 7840w,MFC 8860dn,MFC 9660,MFC 9750,MFC 9850,MFC 9870,MFC 9880,HL 5270,HL 5280,DCP 8060,MFC 8460,MFC 8870,HL P2500,MFC 8350,MFC 8750,MFC 9600,MFC 9650,MFC 9760,MFC 9860,MFC 7225,DCP 1512r,DCP L2500dr,DCP L2520dwr,DCP L2540dnr,DCP L2560dwr,MFC 1810r,MFC 1815r,MFC L2700dwr,MFC L2720dwr,MFC L2740dwr,HL 1112r,HL L2300dr,HL L2340dwr,HL L2360dnr,HL L2365dwr,DCP 1510,HL 1112e,HL 1110r,MFC L2720dwr,DCP 7020,DCP 1610wr,HL 1111,HL 1210w,MFC 1910wr,MFC L2700dr,MFC L2700dnr,MFC 8660,MFC 8670,DCP 1510r,DCP 1602r,HL 1202r,DCP 7010r,HL 2070nr,HL 5250dnr,DCP 7025r,FAX 2920r,HL 2030r,HL 2040r,DCP 1623r,HL 1223wr,HL 1110,HL 1112,HL 1222we,HL L2300d,HL L2340dw,HL L2360dn,HL</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G256" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C257" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для картриджів: C-EXV11, C-EXV12, C-EXV14, C-EXV18, C-EXV3, C-EXV32, C-EXV37, C-EXV42, C-EXV43, C-EXV5, C-EXV7/NPG-21, C-EXV33 , C-EXV50, C-EXV53, C-EXV59;
+Для пристроїв: Canon iR 1019,1019J,1022F,1022I,1022if,1023if,1024F,1024I,1024IF,1025,1025if,1210,1230,1270F,1310,1370F,1435,1435I,1435IF,1510,1530,1605,1730,1730I,1730if,1740,1740i,1740if,1750,1750i,1750if,2000,2002,2016I,2018I,2020,2022,2022I,2025I,2030,2116,2116j,2120,2120j,2120s,2200,2200I,2202,2202N,2204,2204F,2204N,2220I,2220L,2230,2270,2320,2320L,2420,2520,2520I,2525,2525I,2530,2530I,2535,2545,2545I,2800,3025,3025N,3035,3035N,3045,3045N,3225,3225N,3230,3235,3235N,3245,3300,3300I,3320,3530,3570,400,4525I,4570,500,2230,400i,4535i,4545i,4551i,FS1028MFP,FS1128MFP,2206,2206iF,2206n,2630i,1330,1610,1630,1670,2010,2422,1200,1430,1020J,4725Idx,2224iF,2224n,2224,2224n,2224iF,1018,1018J,1020,1570,1600,2016,2016J,2018,2025,2318,2318L,2870.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G257" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -2%, 6шт -4%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C258" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для картриджів: C-EXV11, C-EXV12, C-EXV14, C-EXV18, C-EXV3, C-EXV32, C-EXV37, C-EXV42, C-EXV43, C-EXV5, C-EXV7/NPG-21, C-EXV33 , C-EXV50, C-EXV53, C-EXV59;
+Для пристроїв: Canon iR 1019,1019J,1022F,1022I,1022if,1023if,1024F,1024I,1024IF,1025,1025if,1210,1230,1270F,1310,1370F,1435,1435I,1435IF,1510,1530,1605,1730,1730I,1730if,1740,1740i,1740if,1750,1750i,1750if,2000,2002,2016I,2018I,2020,2022,2022I,2025I,2030,2116,2116j,2120,2120j,2120s,2200,2200I,2202,2202N,2204,2204F,2204N,2220I,2220L,2230,2270,2320,2320L,2420,2520,2520I,2525,2525I,2530,2530I,2535,2545,2545I,2800,3025,3025N,3035,3035N,3045,3045N,3225,3225N,3230,3235,3235N,3245,3300,3300I,3320,3530,3570,400,4525I,4570,500,2230,400i,4535i,4545i,4551i,FS1028MFP,FS1128MFP,2206,2206iF,2206n,2630i,1330,1610,1630,1670,2010,2422,1200,1430,1020J,4725Idx,2224iF,2224n,2224,2224n,2224iF,1018,1018J,1020,1570,1600,2016,2016J,2018,2025,2318,2318L,2870.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G258" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 5шт -2%, 10шт -3%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C259" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для картриджів: C-EXV11, C-EXV12, C-EXV14, C-EXV18, C-EXV3, C-EXV32, C-EXV37, C-EXV42, C-EXV43, C-EXV5, C-EXV7/NPG-21, C-EXV33 , C-EXV50, C-EXV53, C-EXV59;
+Для пристроїв: Canon iR 1019,1019J,1022F,1022I,1022if,1023if,1024F,1024I,1024IF,1025,1025if,1210,1230,1270F,1310,1370F,1435,1435I,1435IF,1510,1530,1605,1730,1730I,1730if,1740,1740i,1740if,1750,1750i,1750if,2000,2002,2016I,2018I,2020,2022,2022I,2025I,2030,2116,2116j,2120,2120j,2120s,2200,2200I,2202,2202N,2204,2204F,2204N,2220I,2220L,2230,2270,2320,2320L,2420,2520,2520I,2525,2525I,2530,2530I,2535,2545,2545I,2800,3025,3025N,3035,3035N,3045,3045N,3225,3225N,3230,3235,3235N,3245,3300,3300I,3320,3530,3570,400,4525I,4570,500,2230,400i,4535i,4545i,4551i,FS1028MFP,FS1128MFP,2206,2206iF,2206n,2630i,1330,1610,1630,1670,2010,2422,1200,1430,1020J,4725Idx,2224iF,2224n,2224,2224n,2224iF,1018,1018J,1020,1570,1600,2016,2016J,2018,2025,2318,2318L,2870.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G259" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 5шт -2%, 10шт -3%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C260" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon C-EXV-33 iR 2520/2520i/2525/2525i/2530/2530i  620 г/ флакон</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G260" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C214" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G214" authorId="0">
+    <comment ref="C261" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Cистема знижок: 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%. LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022  Q2612A ; LaserJet 1000/ 1200/ 1220/ 3300/ 3800  C7115A ; LaserJet 1300  Q2613A ; LaserJet 1150  Q2624A ; LaserJet 1160/ 1320  Q5949A ; LaserJet 2100/ 2200  C4096A ; LaserJet 4000/ 4050  C4127A ; LaserJet 4100  C8061A ; LaserJet 5000/ 5100  C4129X ; LaserJet P2014/ P2015/ M2727  Q7553A ; LaserJet P3005/ M3027/ M3035  Q7551A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G261" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C215" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G215" authorId="0">
+    <comment ref="C262" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 5L/ 6L/ 3100/ 3150  C3906A ; LaserJet 5Si/ 8000  C3909A ; LaserJet 8100/ 8150  C4182X ; Laser Jet 1100/ 3200  C4092A ; Canon LBP-800/ 810/ 1120  EP-22</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G262" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C216" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G216" authorId="0">
+    <comment ref="C263" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 1160/1320 Series  Q5949A/Q5949X ; CANON i-SENSYS LBP3300/LBP3360  708/708 H</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G263" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C217" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G217" authorId="0">
+    <comment ref="C264" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Enterprise M607/M608/M609, MFP M631/M632/M633  CF237A/CF237X/CF237Y</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G264" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C218" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G218" authorId="0">
+    <comment ref="C265" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P1560/1566/1005/1006/1102/1505/1530/1600/1606/M1120/1132/1522/1536/Canon LBP3010/3100/3250/MF-4410/4420/4430/4450/4550/4570/4580/Canon 728/712/CB435A/CB436A/CE278A/CE285A, UNIVERSAL B, Packed in Ukraine! з мішка TDH67. 1000г/флакон</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G265" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -2%, 20шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C266" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet P1005/P1006  CB435A ; LaserJet P1102 Series, M1132/M1212nf  CE285A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M201, MFP M125/MFP M127/MFP M225 Series  CF283A/CF283X ; LaserJet Pro M15/M16, MFP M28/M29  CF244A ; CANON i-SENSYS LBP3010/B/LBP3100  712 ; i-SENSYS LBP6000, MF3010  725 ; i-SENSYS LBP6200d  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn  728 ; i-SENSYS MF211/MF212/MF216/MF217/MF226/MF229/MF231/MF232/MF237/MF244/MF247/MF249 Series  737</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G266" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 5шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C267" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet P1005  CB435A , LaserJet P1606  CE278A , LaserJet P1102  CE285A , LaserJet Pro M125  CF283A . Тонер компании Mitsubishi  MK Imaging™ .</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G267" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 5шт -3%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C268" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet M1132,LaserJet Pro P1102,LaserJet P1566,i-SENSYS MF 4550d,i-SENSYS LBP 6000,i-SENSYS LBP 6000b,i-SENSYS MF 4410,i-SENSYS MF 4580dn,i-SENSYS MF 4450d,LaserJet M1536dnf,i-SENSYS MF 4430,i-SENSYS MF 3010,LaserJet P1606dn,LaserJet M1212nf,i-SENSYS MF 4450,i-SENSYS MF 4570dn,i-SENSYS LBP 3250,LaserJet Pro M1214nfh,LaserJet Pro M1217nfw,LaserJet Pro P1102w,i-SENSYS LBP 6020b,i-SENSYS LBP 6020,i-SENSYS MF 4730,i-SENSYS MF 4750,i-SENSYS MF 4780w,i-SENSYS MF 4870dn,i-SENSYS MF 4890dw,LaserJet P1606dn,LaserJet P1007,LaserJet P1008,i-SENSYS LBP 3100,i-SENSYS LBP 3020,i-SENSYS MF 3010b,i-SENSYS LBP 6030,i-SENSYS LBP 6030b,i-SENSYS LBP 6030w,I-SENSYS Fax L150,I-SENSYS Fax L170,I-SENSYS Fax L410,LaserJet Pro M15a,LaserJet Pro M15a,LaserJet Pro M15w,LaserJet Pro M28a,LaserJet Pro M28w,i-SENSYS LBP 6030b,i-SENSYS MF 3010,LaserJet Pro M16a,LaserJet Pro M17a,LaserJet Pro M29a,LaserJet Pro M30a,LaserJet Pro P1106,LaserJet Pro P1108,LaserJet Pro M1136,LaserJet Pro M1137,LaserJet Pro M1213,Lase</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G268" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -2%, 6шт -4%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C269" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro 4002dw/MFP 4102fdw W1490A/W1490X ; LaserJet Pro 4003dw/4003dn/MFP 4103fdw/4103fdn  W1510A/W1510X ; Canon i-SENSYS LBP243dw/246dw, MF461w/463dw/465dw  070/070H ; iR1643/1643i/1643iF  T06</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G269" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -2%, 6шт -4%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C270" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M102 / 104/120/130 / M203 / 227 / M230 / Ultra M106 / 134 / CF217A / CF230A / CF233A, 1000г / флакон, НОВА ФОРМУЛА, Універсальний!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G270" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C219" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G219" authorId="0">
+    <comment ref="C271" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A ; LaserJet Pro M203, MFP M227 Series  CF230A/CF230X ; LaserJet Ultra M106, MFP M134 Series  CF233A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G271" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C272" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M102 / 104/120/130 / M203 / 206/227 / M230 / Ultra M106 / 134 / HP LJ 1010/1100/1200/1320/2200/2300/2400/2410/3005/4000/5000 / P1560 / 1566/1600/1606/1530/1005 / 1006/1102/1505 / P2015 / P2035 / 20 55 / P4014 / 4015/4515 / M1522 / тисячу п'ятсот тридцять шість / 1 120/1 132 / M102 / 106/125/130/132/134/203 / 401/402/425/426 / Samsung ML-1210/1610/1660/1710/1910/2010/2160/2165/2245/2850/3050 / SCX-6122 / Xpress SL-M2020 / 2820 / Epson MX14 / Xerox Phaser 3040 / CF217A / CF218A / CF230A / CF231A / CF232A / CF233A / MLT-D111, мішок 10 кг, НОВИНКА, СУПЕР Сумісність І ЯКІСТЬ!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G272" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C273" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M102 / 104/120/130 / M203 / 206/227 / M230 / Ultra M106 / 134 / HP LJ 1010/1100/1200/1320/2200/2300/2400/2410/3005/4000/5000 / P1560 / 1566/1600/1606/1530/1005 / 1006/1102/1505 / P2015 / P2035 / 20 55 / P4014 / 4015/4515 / M1522 / тисячу п'ятсот тридцять шість / 1 120/1 132 / M102 / 106/125/130/132/134/203 / 401/402/425/426 / Samsung ML-1210/1610/1660/1710/1910/2010/2160/2165/2245/2850/3050 / SCX-6122 / Xpress SL-M2020 / 2820 / Epson MX14 / Xerox Phaser 3040 / CF217A / CF218A / CF230A / CF231A / CF232A / CF233A / MLT-D111, мішок 10 кг, НОВИНКА, СУПЕР Сумісність І ЯКІСТЬ!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G273" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C274" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M203/M227  CF230Х</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G274" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -10%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C275" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M203/M227  CF230A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G275" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -10%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C276" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M426dw,LaserJet Pro M426fdn,LaserJet Pro M426fdw,LaserJet Pro M402d,LaserJet Pro M402dn,LaserJet Pro M402n,LaserJet Pro M402dne,LaserJet Pro M402dne,LaserJet Enterprise M607dn,LaserJet Enterprise M607n,LaserJet Enterprise M608dn,LaserJet Enterprise M608n,LaserJet Enterprise M608x,LaserJet Enterprise M609dn,LaserJet Enterprise M609x,LaserJet Pro M402dw,LaserJet Enterprise Flow M632z,LaserJet Enterprise M631dn,LaserJet Pro M426m,LaserJet Pro M428fdn,LaserJet Enterprise M507dn,LaserJet Pro M404dn,LaserJet Pro M404dw,LaserJet Pro M404n,LaserJet Pro M428fdw,LaserJet Enterprise M528dn,LaserJet Pro M428dw,LaserJet Pro 304a,LaserJet Enterprise M633fh,LaserJet Pro M429dw,LaserJet Enterprise M633,LaserJet Enterprise M611dn,LaserJet Enterprise M612dn,LaserJet Enterprise M406dn,LaserJet Enterprise M430f,LaserJet M211d,LaserJet M211dw,LaserJet M236d,LaserJet M236dw,LaserJet M236sdn,LaserJet M236sdw,LaserJet Pro 3103fdw,LaserJet Pro 3003dn,LaserJet Pro 3003dw,LaserJet Enterprise M635h,</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G276" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -2%, 6шт -4%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C277" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ LJ 1010, LJ 1012, LJ 1015, LJ 1018, 1020, LJ 1320, LJ 1320n, LJ 1320tn, LJ 1022, LJ 1160, LJ 1022n, LJ 3052a, LJ 3050z, LJ P3015d, LJ P3015x, LJ M1319, LJ P3015, LJ P3015dn, LJ 1320nw, LJ 3015mfp, LJ 3020mfp, LJ 3030mfp, LJ Enterprise Flow M525c, LJ Enterprise Flow M525dn, LJ Enterprise Flow M525f, LJ Enterprise Flow M525dw, LJ Pro M521dn, LJ Pro M521dw, LJ Pro M426dw, LJ Pro M426fdn, LJ Pro M426fdw, LJ Pro M402d, LJ Pro M402dn, LJ Pro M402n, LJ Pro M402dne, LJ Pro M402dne,, LJ Pro M426m, LJ 3050, LJ 3052, LJ 3390mfp, LJ 3055, HP LJ M1005, LJ 3392, LJ M1319f;
+Canon  i-SENSYS LBP 3360, i-SENSYS LBP 2900b, i-SENSYS LBP 3300, i-SENSYS LBP 3000, iR 6055i, iR 6555i, iR 4225i, iR 4245i, iR 6265i, iR 6555i, 
+iR 4025, iR 4035, iR 4235, iR 4045, iR 4051, iR 4225, iR 4245, iR 4251, iR 6065, iR 6075, iR 6255i, iR 6265, iR 6275, iR 8085, iR 8095, iR 8105, iR 8205, iR 8285, iR 4525i, iR A8295 PRO, iR A8585 PRO, iR 4535i, iR 4545i, iR 4551i, iR 2630i, iR 4725idx, iR 6575i, iR DX 6765i</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G277" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C278" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ LJ 1010, LJ 1012, LJ 1015, LJ 1018, 1020, LJ 1320, LJ 1320n, LJ 1320tn, LJ 1022, LJ 1160, LJ 1022n, LJ 3052a, LJ 3050z, LJ P3015d, LJ P3015x, LJ M1319, LJ P3015, LJ P3015dn, LJ 1320nw, LJ 3015mfp, LJ 3020mfp, LJ 3030mfp, LJ Enterprise Flow M525c, LJ Enterprise Flow M525dn, LJ Enterprise Flow M525f, LJ Enterprise Flow M525dw, LJ Pro M521dn, LJ Pro M521dw, LJ Pro M426dw, LJ Pro M426fdn, LJ Pro M426fdw, LJ Pro M402d, LJ Pro M402dn, LJ Pro M402n, LJ Pro M402dne, LJ Pro M402dne,, LJ Pro M426m, LJ 3050, LJ 3052, LJ 3390mfp, LJ 3055, HP LJ M1005, LJ 3392, LJ M1319f;
+Canon  i-SENSYS LBP 3360, i-SENSYS LBP 2900b, i-SENSYS LBP 3300, i-SENSYS LBP 3000, iR 6055i, iR 6555i, iR 4225i, iR 4245i, iR 6265i, iR 6555i, 
+iR 4025, iR 4035, iR 4235, iR 4045, iR 4051, iR 4225, iR 4245, iR 4251, iR 6065, iR 6075, iR 6255i, iR 6265, iR 6275, iR 8085, iR 8095, iR 8105, iR 8205, iR 8285, iR 4525i, iR A8295 PRO, iR A8585 PRO, iR 4535i, iR 4545i, iR 4551i, iR 2630i, iR 4725idx, iR 6575i, iR DX 6765i</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G278" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -2%, 6шт -4%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C279" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ LJ 1010, LJ 1012, LJ 1015, LJ 1018, 1020, LJ 1320, LJ 1320n, LJ 1320tn, LJ 1022, LJ 1160, LJ 1022n, LJ 3052a, LJ 3050z, LJ P3015d, LJ P3015x, LJ M1319, LJ P3015, LJ P3015dn, LJ 1320nw, LJ 3015mfp, LJ 3020mfp, LJ 3030mfp, LJ Enterprise Flow M525c, LJ Enterprise Flow M525dn, LJ Enterprise Flow M525f, LJ Enterprise Flow M525dw, LJ Pro M521dn, LJ Pro M521dw, LJ Pro M426dw, LJ Pro M426fdn, LJ Pro M426fdw, LJ Pro M402d, LJ Pro M402dn, LJ Pro M402n, LJ Pro M402dne, LJ Pro M402dne,, LJ Pro M426m, LJ 3050, LJ 3052, LJ 3390mfp, LJ 3055, HP LJ M1005, LJ 3392, LJ M1319f;
+Canon  i-SENSYS LBP 3360, i-SENSYS LBP 2900b, i-SENSYS LBP 3300, i-SENSYS LBP 3000, iR 6055i, iR 6555i, iR 4225i, iR 4245i, iR 6265i, iR 6555i, 
+iR 4025, iR 4035, iR 4235, iR 4045, iR 4051, iR 4225, iR 4245, iR 4251, iR 6065, iR 6075, iR 6255i, iR 6265, iR 6275, iR 8085, iR 8095, iR 8105, iR 8205, iR 8285, iR 4525i, iR A8295 PRO, iR A8585 PRO, iR 4535i, iR 4545i, iR 4551i, iR 2630i, iR 4725idx, iR 6575i, iR DX 6765i</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G279" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 5шт -2%, 10шт -3%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C280" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A ; LaserJet P2035 Series  CE505A , P2055 Series  CE505A/CE505X ; LaserJet 1160/1320 Series  Q5949A/Q5949X ; LaserJet P2014/ 2015 Series, M2727mfp  Q7553A/ Q7553X ; LaserJet Pro 400 M401/M425 Series  CF280A/CF280X ; LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; LaserJet Pro M402, MFP M426  CF226A/CF226X ; LaserJet P1005/P1006 Series  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G280" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 60шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C281" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A ; LaserJet 1300 Series  Q2613A ; LaseJet 5200 Series  Q7516A ; LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P2035/P2055  CE505A/CE505X ; LaserJet Pro 400 M401, MFP M425 Series  CF280A/CF280X ; LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; LaserJet Enterprise 600 M601  CE390A , Enterprise 600 M602/M603, Enterprise M4555 mfp  CE390A/CE390X ; LaserJet Enterprise M604  CF281A ; LaserJet Enterprise M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G281" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 100шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C282" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">FS-1041, FS-1220MFP/1320MFP  TK-1115 ; FS-1061DN, FS-1325MFP  TK-1125 ; FS-1040, FS-1020MFP/ 1120MFP  TK-1110 ; ECOSYS FS-1060DN, FS-1025MFP/1125MFP  TK-1120</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G282" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C283" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">FS-1040, FS-1020MFP, FS-1120MFP  TK-1110 ; ECOSYS FS-1060DN, FS-1025MFP, FS-1125MFP  TK-1120 ; FS-1041, FS-1220MFP, FS-1320MFP  TK-1115 ; FS-1061DN, FS-1325MFP  TK-1125</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G283" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C284" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">FS-1040, FS-1020MFP, FS-1120MFP  TK-1110 ; ECOSYS FS-1060DN, FS-1025MFP, FS-1125MFP  TK-1120 ; FS-1041, FS-1220MFP, FS-1320MFP  TK-1115 ; FS-1061DN, FS-1325MFP  TK-1125</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G284" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C285" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">FS-1120D  TK-160 ; FS-1320D/1370D  TK-170 ; FS-1035MFP/DP, FS-1135MFP  TK-1140 ; FS-6025MFP/6030MFP, TASKalfa 255/305  TK-475</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G285" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C286" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">FS-2000D, FS-4000DN  TK-310 ; FS-3900DN, FS-4000DN  TK-320 ; FS-4000DN  TK-330 ; FS-2020D/DN  TK-340 ; FS-3040MFP/3040MFP+/3140MFP/3140MFP+/3540MFP/3640MFP/3920DN  TK-350 ; FS-4020DN  TK-360</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G286" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C287" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ECOSYS FS-2100D/2100DN  TK-3100 ; ECOSYS FS-4200DN/4300DN  TK-3130</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G287" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C288" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">KM-1620/1635/1650/2020/2035/2050  TK-410 ; TASKalfa 180/181/220/221  TK-435</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G288" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C289" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">TASKalfa 1800/1801/2200/220  TK-4105</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G289" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C290" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для картриджа: Kyocera TK-100, Kyocera TK-110, Kyocera TK-110E, Kyocera TK-17, Kyocera TK-18. Для принтера: Kyocera KM-1500, Kyocera FS-1016, Kyocera FS-1116, Kyocera FS-720, Kyocera FS-820, Kyocera FS-920, Kyocera FS-1000, Kyocera FS-1000+, Kyocera FS-1010, Kyocera FS-1050, Kyocera FS-1018, Kyocera FS-1020, Kyocera FS-1118, Kyocera KM-1815, Kyocera KM-1820.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G290" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C220" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G220" authorId="0">
+    <comment ref="C291" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-1610/ 2010/ 2510/ 2570/ 2571, SCX-4321/ 4521F  MLT-D119 ; ML-1910/ 1915/ 2525/ 2580, SCX-4600/ 4623, SF-650P  MLT-D105 ; XEROX Phaser 3117/ 3122/ 3124/ 3125  106R01159</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G291" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C221" authorId="0">
-[...1919 lines deleted...]
-    <comment ref="C291" authorId="0">
+    <comment ref="C292" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Cистема знижок: 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%. 
 ML-1640/ 1641/ 2240/ 2241  MLT-D108S , ML-1660/ 1665/ 1667/ 1670/ 1672/ 1674/ 1675/ 1678/ 1860/ 1865, SCX-3200/ 3205/ 3207  MLT-D104S/ X , ML-1661/ 1670/ 1671/ 1675/ 1676/ 1677/ 1860/ 1861/ 1865/ 1867  MLT-D1043S</t>
         </r>
       </text>
     </comment>
-    <comment ref="G291" authorId="0">
+    <comment ref="G292" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C292" authorId="0">
+    <comment ref="C293" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. ML-1630/ 1630W, SCX-4500/ 4500W  ML-D1630A ; ML-2850D/ 2851ND  ML-D2850A/ B ; ML-2855ND, SCX-4824FN/ 4828FN  MLT-D209S/ L ; XEROX WorkCentre 3210/ 3220  106R01485/ 106R01487 ; XEROX Phaser 3250  106R01373/ 106R01374</t>
         </r>
       </text>
     </comment>
-    <comment ref="G292" authorId="0">
+    <comment ref="G293" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C293" authorId="0">
+    <comment ref="C294" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1010/1020M/1210/1220M/1250/1430  ML-1210D3 ; ML-1610/1615  ML-1610D2 ; ML-1660/1665/1667/1670/1672/1674/1675/1678/1860/1865, SCX-3200/3205/3207  MLT-D104S/MLT-D104X ; ML-1410/1500/1510/1710/1740/1750/1755 Series  ML-1710D3 ; ML-2010/2015 Series, ML-2510/2570/2571 Series  ML-2010D3 ; ML-2250/2251N/2251NP/2252W  ML-2250D5 ; ML-2150/2151N/2152W  ML-2150D8 ; ML-2850D/2851ND  ML-D2850A ; ML-2955ND, SCX-4729FD  MLT-D103L ; ML-3470/3471ND  ML-D3470A ; SCX-4300  MLT-D109S ; SCX-4725 Series  SCX-D4725A ; ML-2855ND, SCX-4824FN/4828FN  MLT-D209L ; SCX-5330/5530  SCX-D5530A ; SCX-5112/5115/5312F/5315F, SF-830/835P  SCX-5312D6 ; SCX-6220/6320F  SCX-6320D8</t>
         </r>
       </text>
     </comment>
-    <comment ref="G293" authorId="0">
+    <comment ref="G294" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C294" authorId="0">
+    <comment ref="C295" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1010/1020M/1210/1220M/1250/1430  ML-1210D3 ; ML-1610/1615  ML-1610D2 ; ML-1660/1665/1667/1670/1672/1674/1675/1678/1860/1865, SCX-3200/3205/3207  MLT-D104S/MLT-D104X ; ML-1410/1500/1510/1710/1740/1750/1755 Series  ML-1710D3 ; ML-2010/2015 Series, ML-2510/2570/2571 Series  ML-2010D3 ; ML-2250/2251N/2251NP/2252W  ML-2250D5 ; ML-2150/2151N/2152W  ML-2150D8 ; ML-2850D/2851ND  ML-D2850A ; ML-2955ND, SCX-4729FD  MLT-D103L ; ML-3470/3471ND  ML-D3470A ; SCX-4300  MLT-D109S ; SCX-4725 Series  SCX-D4725A ; ML-2855ND, SCX-4824FN/4828FN  MLT-D209L ; SCX-5330/5530  SCX-D5530A ; SCX-5112/5115/5312F/5315F, SF-830/835P  SCX-5312D6 ; SCX-6220/6320F  SCX-6320D8</t>
         </r>
       </text>
     </comment>
-    <comment ref="G294" authorId="0">
+    <comment ref="G295" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 100шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C295" authorId="0">
+    <comment ref="C296" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1010/1020M/1210/1220M/1250/1430  ML-1210D3 ; ML-1610/1615  ML-1610D2 ; ML-1660/1665/1667/1670/1672/1674/1675/1678/1860/1865, SCX-3200/3205/3207  MLT-D104S/MLT-D104X ; ML-1410/1500/1510/1710/1740/1750/1755 Series  ML-1710D3 ; ML-2010/2015 Series, ML-2510/2570/2571 Series  ML-2010D3 ; ML-2250/2251N/2251NP/2252W  ML-2250D5 ; ML-2150/2151N/2152W  ML-2150D8 ; ML-2850D/2851ND  ML-D2850A ; ML-2955ND, SCX-4729FD  MLT-D103L ; ML-3470/3471ND  ML-D3470A ; SCX-4300  MLT-D109S ; SCX-4725 Series  SCX-D4725A ; ML-2855ND, SCX-4824FN/4828FN  MLT-D209L ; SCX-5330/5530  SCX-D5530A ; SCX-5112/5115/5312F/5315F, SF-830/835P  SCX-5312D6 ; SCX-6220/6320F  SCX-6320D8</t>
         </r>
       </text>
     </comment>
-    <comment ref="G295" authorId="0">
+    <comment ref="G296" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 100шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C296" authorId="0">
+    <comment ref="C297" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1010/ 1200/ 1210/ 1220M/ 1250/ 1430  ML-1210D3 ; ML-1520  ML-1520D3 ; ML-1610/ 1615  ML-1610D2 ; ML-1500/ 1510/ 1710/ 1740/ 1750/ 1755  ML-1710D3 ; ML-2010/ 2015/ 2510/ 2570/ 2571N  ML-2010D3 ; ML-2250/ 2251N/ 2252  ML-2250D5 ; ML-2150/ 2151/ 2152/ 2155/ 2550/ 2551N/ 2552W  ML-2550DA ; ML-1440/ 1450/ ML-1451/ 6040/ 6060  ML-6060D6 ; ML-1630/ SCX-4500  ML-D1630A ; ML-3050/ 3051N  ML-D3050A/ B ; ML-3470ND/ 3471ND  ML-D3470A/ B ; SCX-4100  SCX-4100D3 ; SCX-4016/ 4116/ 4216, SF-560/ 565P/ 750/ 755  SCX-4216D3 ; SCX-4321/ 4521F  SCX-4521D3 ; SCX-4520/ 4720  SCX-4720D3 ; SCX-4200  SCX-D4200A ; SCX-4725F  SCX-D4725A ; SCX-6120/ 6220/ 6320/ 6322/ 6520  SCX-6320D8 ; SCX-5330FN  SCX-D5530A/ B</t>
         </r>
       </text>
     </comment>
-    <comment ref="G296" authorId="0">
+    <comment ref="G297" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C297" authorId="0">
+    <comment ref="C298" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML 1210,ML 1615,ML 1910,ML 1915b,ML 1661,ML 1610,ML 2525,ML 1861,SCX 4729fd,ML 1866,SCX 4600,SCX 3400,SCX 3405,SCX 4623f,ML 1671,ML 1676,ML 2160,ML 2165,ML 1750,ML 2955nd,ML 1250,ML 1430,ML 1510,ML 1630,ML 1630w,ML 1661k,ML 1710,ML 1710p,ML 1866w,ML 2240,ML 2241,ML 2245,ML 2571n,ML 2580,ML 3310d,ML 3310nd,ML 3710d,ML 3710nd,SCX 4500,SCX 4500w,SCX 4623fn,SCX 4833fd,SCX 4833fr,SCX 5637fr,Phaser 3120,Phaser 3121,Phaser 3130,SCX 3400f,SCX 3405fw,SCX 3405w,ML 2165w,ML 2545,ML 1010,ML 1020,ML 1220,ML 1740,ML 1745,ML 1860,ML 1865,ML 1867,ML 1670,ML 1675,SCX 4501,ML 2010,ML 2164,ML 4600,SL M2070,SL M2020,SL M2020w,SL M2070w,SL M2070fw,SL M2022,ML 3312,ML 3712,SCX 4835,SCX 5639,SCX 5737,SCX 5739,SCX 4728,SCX 4729,ML 2160w,ML 2164w,SL M2022w,Laser 135w,Laser 137fnw,Laser 107a,Laser 107w,Laser 135a,Laser 135r,Laser 107r,ML 4500,ML 2015,ML 2570,SCX 4300,ML 1640,ML 2510,ML 1641,Laser 107wr</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G298" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -2%, 6шт -4%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C299" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1010/1020M/1210/1220M/1250/1430/1510/1710/1750, IZZI Laser Plus I,ML-4500/4600,ML-1440/1450/6010/6040/6060, ALL SAMSUNG'SF'. Тонер компании Mitsubishi  MK Imaging™ .</t>
         </r>
       </text>
     </comment>
-    <comment ref="G297" authorId="0">
+    <comment ref="G299" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C298" authorId="0">
+    <comment ref="C300" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1010/1020M/1210/1220M/1250/1430/1510/1710/1750, IZZI Laser Plus I,ML-4500/4600,ML-1440/1450/6010/6040/6060, ALL SAMSUNG'SF'. Тонер компании Mitsubishi  MK Imaging™ .</t>
         </r>
       </text>
     </comment>
-    <comment ref="G298" authorId="0">
+    <comment ref="G300" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C299" authorId="0">
+    <comment ref="C301" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML 1210,ML 1615,ML 1910,ML 1915b,ML 1661,ML 1610,ML 2525,ML 1861,SCX 4729fd,ML 1866,SCX 4600,SCX 4623f,ML 1671,ML 1676,ML 1750,ML 2955nd,ML 1250,ML 1430,ML 1510,ML 1630,ML 1630w,ML 1661k,ML 1710,ML 1710p,ML 1866w,ML 2240,ML 2241,ML 2245,ML 2571n,ML 2580,ML 3310d,ML 3310nd,ML 3710d,ML 3710nd,SCX 4500,SCX 4500w,SCX 4623fn,SCX 4833fd,SCX 4833fr,SCX 5637fr,Phaser 3120,Phaser 3121,Phaser 3130,ML 2545,ML 1010,ML 1020,ML 1220,ML 1740,ML 1745,ML 1860,ML 1865,ML 1867,ML 1670,ML 1675,SCX 4501,ML 2010,ML 4600,ML 3312,ML 3712,SCX 4835,SCX 5639,SCX 5737,SCX 5739,SCX 4728,SCX 4729,Laser 135w,Laser 137fnw,Laser 107a,Laser 107w,Laser 135a,Laser 135r,Laser 107r,ML 4500,ML 2015,ML 2570,SCX 4300,ML 1640,ML 2510,ML 1641,Laser 107wr</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G301" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -2%, 6шт -4%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C302" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba BD2060/2860/2870/1340/1350/1550/1560, 300г</t>
         </r>
       </text>
     </comment>
-    <comment ref="G299" authorId="0">
+    <comment ref="G302" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 5шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C300" authorId="0">
+    <comment ref="C303" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba e-Studio 163/165/166/167/181/182/195/203/205/207/211/212/223/225/237/242/243/245/2006/2007/2303/2309/2505/2506/2507/2803/2809/T-1640/T-1810/T-2450/T-2505/T-2507/T-2309, TOMOEGAWA, 675г/флакон</t>
         </r>
       </text>
     </comment>
-    <comment ref="G300" authorId="0">
+    <comment ref="G303" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 5шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C301" authorId="0">
+    <comment ref="C304" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3052/3260, WorkCentre 3215/3225  106R02778/106R02782 ; Samsung Xpress SL-M2675FN/SL-M2825ND/SL-M2835DW/SL-M2875FD/SL-M2885FW  MLT-D116S</t>
         </r>
       </text>
     </comment>
-    <comment ref="G301" authorId="0">
+    <comment ref="G304" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C302" authorId="0">
+    <comment ref="C305" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3330, WorkCentre 3335/3345  106R03621/106R03623</t>
         </r>
       </text>
     </comment>
-    <comment ref="G302" authorId="0">
+    <comment ref="G305" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C303" authorId="0">
+    <comment ref="C306" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CopyCentre 123/ 128/ 133, CopyCentre C123/ C128, WorkCentre 123/ 128/ 133, WorkCentre M123/ M128, WorkCentre Pro 123/ 128/ 133  006R01182</t>
         </r>
       </text>
     </comment>
-    <comment ref="G303" authorId="0">
+    <comment ref="G306" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C306" authorId="0">
+    <comment ref="C309" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Brother DCP 7045nr,HL 2150nr,DCP 7040r,DCP 7010,DCP 7025,DCP 7030,DCP 7032,DCP 7040,DCP 7045,DCP 7045n,DCP 8065dn,DCP 8065n,HL 1030,HL L1230W,HL 1240,HL 1250,HL 1270n,HL 1430,HL 1440,HL 1450,HL 1470n,HL 2030,HL 2040,HL 2070n,HL 2140,HL 2142,HL 2150n,HL 2170w,HL 5240,HL 5240l,HL 5250dn,MFC 7320,MFC 7420,MFC 7440n,MFC 7820,MFC 7820n,MFC 7840w,MFC 8860dn,MFC 9660,MFC 9750,MFC 9850,MFC 9870,MFC 9880,HL 5270,HL 5280,DCP 8060,MFC 8460,MFC 8870,HL P2500,MFC 8350,MFC 8750,MFC 9600,MFC 9650,MFC 9760,MFC 9860,MFC 7225,DCP 1512r,DCP L2500dr,DCP L2520dwr,DCP L2540dnr,DCP L2560dwr,MFC 1810r,MFC 1815r,MFC L2700dwr,MFC L2720dwr,MFC L2740dwr,HL 1112r,HL L2300dr,HL L2340dwr,HL L2360dnr,HL L2365dwr,DCP 1510,HL 1112e,HL 1110r,MFC L2720dwr,DCP 7020,DCP 1610wr,HL 1111,HL 1210w,MFC 1910wr,MFC L2700dr,MFC L2700dnr,MFC 8660,MFC 8670,DCP 1510r,DCP 1602r,HL 1202r,DCP 7010r,HL 2070nr,HL 5250dnr,DCP 7025r,FAX 2920r,HL 2030r,HL 2040r,DCP 1623r,HL 1223wr,HL 1110,HL 1112,HL 1222we,HL L2300d,HL L2340dw,HL L2360dn,HL</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G309" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C310" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 12 флаконов по 833 грамма + колпак-лейка. HL-2030/2040/2070N, DCP-7010/7010L/7025, Fax-2820/2920, MFC-7225N/7420/7820N  TN-2075 ; HL-5240/5250DN/5270DN/5280DW, DCP-8060/8065DN, MFC-8460N/8860DN/8870DW  TN-3130/TN-3170 ; HL-2140/2142/2150N/2170W, DCP-7030/7032/7040/7045N, MFC-7320/7440N/7840W  TN-2135/TN-2175 ; HL-5340D/5350DN/5370DW, DCP-8070D/8085DN, MFC-8370DN/8880DN  TN-3230/TN-3280</t>
         </r>
       </text>
     </comment>
-    <comment ref="G306" authorId="0">
+    <comment ref="G310" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C307" authorId="0">
+    <comment ref="C311" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 12 флаконів по 833 грами + ковпак-лійка. LaserJet Pro M304/M404, MFP M428 Series  CF259A/CF259X ; Canon i-SENSYS LBP223/LBP226/LBP228, i-SENSYS MF443/MF445/MF446/MF449  057/057 H</t>
         </r>
       </text>
     </comment>
-    <comment ref="G307" authorId="0">
+    <comment ref="G311" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C308" authorId="0">
+    <comment ref="C312" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f  Q2612A/ X ; CANON i-SENSYS LBP2900/ B/ 3000  703 ; i-SENSYS MF4018/ 4120/ 4140/ 4150/ 4270/ 4320d/ 4330d/ 4340d/ 4350d/ 4370dn/ 4380dn/ 4660PL/ 4690PL, FAX-L100/ 120/ 140/ 160, PCD450  FX-10</t>
         </r>
       </text>
     </comment>
-    <comment ref="G308" authorId="0">
+    <comment ref="G312" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C309" authorId="0">
+    <comment ref="C313" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грами + ковпак-лійка. LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f  Q2612A/ Q2612X ; CANON i-SENSYS LBP2900/ B/ 3000  703 ; i-SENSYS MF4018/ 4120/ 4140/ 4150/ 4270/ 4320d/ 4330d/ 4340d/ 4350d/ 4370dn/ 4380dn/ 4660PL/ 4690PL, FAX-L100/ 120/ 140/ 160, PCD450  FX-10</t>
         </r>
       </text>
     </comment>
-    <comment ref="G309" authorId="0">
+    <comment ref="G313" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C310" authorId="0">
+    <comment ref="C314" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1100/ A/ 3200  C4092A , 5L/ 6L/ 3100/ 3150  C3906A , 4/ 4+/ 4M/ 4M+/ 5/ 5M/ 5N  92298A , 4L/ 4ML/ 4P/ 4MP  92274A , 4V/ 4MV  C3900A , 5P/ 5MP/ 6P/ 6MP  C3903A , 5Si/ 8000  C3909A , 8100/ 8150/ Mopier 320  C4182X ; CANON LBP-800/ 810/ 1120  EP-22 , LBP-AX/ 460/ 465/ 660  EP-A , LBP-8IV/ 860/ 1260  EP-E , LBP-430W/ 4U/ 4i  EP-P , LBP-A430/ P380  EP-B , LBP-VX  EP-V , LBP-2460  EP-W , LBP-950/ 1910/ 3260  EP-72</t>
         </r>
       </text>
     </comment>
-    <comment ref="G310" authorId="0">
+    <comment ref="G314" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C311" authorId="0">
+    <comment ref="C315" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1160/1320 Series  Q5949A/Q5949X ; CANON i-SENSYS LBP3300/LBP3360  708/708 H</t>
         </r>
       </text>
     </comment>
-    <comment ref="G311" authorId="0">
+    <comment ref="G315" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C312" authorId="0">
+    <comment ref="C316" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 12 флаконів по 833 грами + ковпак-лійка. LaserJet 1160/1320 Series  Q5949A/Q5949X ; CANON i-SENSYS LBP3300/LBP3360  708/708 H</t>
         </r>
       </text>
     </comment>
-    <comment ref="G312" authorId="0">
+    <comment ref="G316" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C313" authorId="0">
+    <comment ref="C317" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 12 флаконів по 833 грами + ковпак-лійка. LaserJet 1000/ 1005/ 1200/ 1220/ 3300/ 3330/ 3380 Series  С7115A/ C7115X ; CANON Laser Shot LBP1210  EP-25 ; Laser Shot LBP3200, Laser Base MF3110/ 3240/ 5630/ 5650/ 5730/ 5750/ 5770, i-SENSYS MF3220/ 3228  EP-27 ; FAX-L380/ 400, i-SENSYS FAX-L380S/ 390, PCD320/ 340  T</t>
         </r>
       </text>
     </comment>
-    <comment ref="G313" authorId="0">
+    <comment ref="G317" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C314" authorId="0">
+    <comment ref="C318" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 12 флаконов по 833 грамма + колпак-лейка. LaserJet 4000/ 4050 Series  C4127A/ C4127X , LaserJet 4100 Series  C8061A/ C8061X , LaserJet 5000/ 5100 Series  C4129X ; CANON LBP1760  EP-52 , LBP2000  EP-65 , GP160 Series  H</t>
         </r>
       </text>
     </comment>
-    <comment ref="G314" authorId="0">
+    <comment ref="G318" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C315" authorId="0">
+    <comment ref="C319" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 12 флаконів по 833 грами + ковпак-лійка. LaserJet 9000/9040/9050 Series  C8543X</t>
         </r>
       </text>
     </comment>
-    <comment ref="G315" authorId="0">
+    <comment ref="G319" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C316" authorId="0">
+    <comment ref="C320" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M607/M608/M609, MFP M631/M632/M633  CF237A/CF237X/CF237Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="G316" authorId="0">
+    <comment ref="G320" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C317" authorId="0">
+    <comment ref="C321" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M304/M404/M406, MFP M428/M430  CF259A/CF259X ; LaserJet Enterprise M507, MFP M528 Series  CF289A/CF289X/CF289Y ; LJ M211/M236  W1360A/W1360X ; LJ 3003/3103  W1450A/W1450X ; LJ M610/M611/M612/M634/M635/M636  W1470A/W1470X/W1470Y ; i-SENSYS LBP325, MF542/543 Series  056/056L/056H ; i-SENSYS LBP223/226/228 Series, MF443/445/446/449 Series  057/057H ; i-SENSYS LBP122, MF272/MF275  071/071H ; LBP361/362  073</t>
         </r>
       </text>
     </comment>
-    <comment ref="G317" authorId="0">
+    <comment ref="G321" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C318" authorId="0">
+    <comment ref="C322" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M304/M404/M406, MFP M428/M430  CF259A/CF259X ; LaserJet Enterprise M507, MFP M528 Series  CF289A/CF289X/CF289Y ; LJ M211/M236  W1360A/W1360X ; HP LaserJet Pro 3003/3103  W1450A/W1450X ; LJ M610/M611/M612/M634/M635/M636  W1470A/W1470X/W1470Y ; i-SENSYS LBP325 Series, MF542/543 Series  056/056L/056H ; i-SENSYS LBP223/226/228 Series, MF443/445/446/449 Series  057/057H ; i-SENSYS LBP122dw, MF272dw/MF275dw  071/071H ; LBP361/362  073</t>
         </r>
       </text>
     </comment>
-    <comment ref="G318" authorId="0">
+    <comment ref="G322" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C319" authorId="0">
+    <comment ref="C323" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M304/M404/M406, MFP M428/M430  CF259A/CF259X ; LaserJet Enterprise M507, MFP M528 Series  CF289A/CF289X/CF289Y ; LJ M211/M236  W1360A/W1360X ; HP LaserJet Pro 3003/3103  W1450A/W1450X ; LJ M610/M611/M612/M634/M635/M636  W1470A/W1470X/W1470Y ; i-SENSYS LBP325 Series, MF542/543 Series  056/056L/056H ; i-SENSYS LBP223/226/228 Series, MF443/445/446/449 Series  057/057H ; i-SENSYS LBP122dw, MF272dw/MF275dw  071/071H ; LBP361/362  073</t>
         </r>
       </text>
     </comment>
-    <comment ref="G319" authorId="0">
+    <comment ref="G323" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C320" authorId="0">
+    <comment ref="C324" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M304/M404/M406, MFP M428/M430  CF259A/CF259X ; LaserJet Enterprise M507, MFP M528 Series  CF289A/CF289X/CF289Y ; LJ M211/M236  W1360A/W1360X ; LJ 3003/3103  W1450A/W1450X ; LJ M610/M611/M612/M634/M635/M636  W1470A/W1470X/W1470Y ; i-SENSYS LBP325, MF542/543 Series  056/056L/056H ; i-SENSYS LBP223/226/228 Series, MF443/445/446/449 Series  057/057H ; i-SENSYS LBP122, MF272/MF275  071/071H</t>
         </r>
       </text>
     </comment>
-    <comment ref="G320" authorId="0">
+    <comment ref="G324" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C321" authorId="0">
+    <comment ref="C325" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005/ 1006  CB435A ; LaserJet P1102 Series, M1132/ 1212nf  CE285A ; LaserJet P1505 Series, M1120/ 1522 Series  CB436A ; LaserJet P1566/ 1606, M1536 Series  CE278A ; CANON i-SENSYS LBP3010/ B/ 3100  712 ; i-SENSYS LBP6000, MF3010  725 ; i-SENSYS LBP6200d  726 ; i-SENSYS MF4410/ 4430/ 4450/ 4550d/ 4570dn/ 4580dn  728</t>
         </r>
       </text>
     </comment>
-    <comment ref="G321" authorId="0">
+    <comment ref="G325" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C322" authorId="0">
+    <comment ref="C326" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005  CB435A , LaserJet P1606  CE278A , LaserJet P1102  CE285A , LaserJet Pro M125  CF283A  HD Chemical Toner</t>
         </r>
       </text>
     </comment>
-    <comment ref="G322" authorId="0">
+    <comment ref="G326" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C323" authorId="0">
+    <comment ref="C327" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1560/1566/1600/1606/1530/1005/ 1006/1007/1008/1102/1505/M1522 /1536/1120/1132/1212/1322/Canon MF-4/4 /4580/LBP3010/3100/3250/12 10/Canon 728/712/CB435A/CB436A/CE278A/CE285A + ЛІЙКА, Super Performance, універсальний, 1000г/флакон. Супер якість, що не поступається STATIC CONTROL</t>
         </r>
       </text>
     </comment>
-    <comment ref="G323" authorId="0">
+    <comment ref="G327" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -1%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C324" authorId="0">
+    <comment ref="C328" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. LaserJet P1005/P1006  CB435A ; LaserJet P1102 Series, M1132/M1212nf  CE285A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M201, MFP M125/MFP M127/MFP M225 Series  CF283A/CF283X ; LaserJet Pro M15/M16, MFP M28/M29  CF244A ; CANON i-SENSYS LBP3010/B/LBP3100  712 ; i-SENSYS LBP6000, MF3010  725 ; i-SENSYS LBP6200d  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn  728 ; i-SENSYS MF211/MF212/MF216/MF217/MF226/MF229/MF231/MF232/MF237/MF244/MF247/MF249 Series  737</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G328" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C329" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M12, MFP M26 Series  CF279A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; LaserJet Pro M15/M16, MFP M28/M29  CF244A ; LJ M211/M236  W1360A/W1360X ; Canon i-SENSYS LBP3010/LBP3010B/LBP3100  712 ; i-SENSYS LBP3250  713 ; i-SENSYS LBP6000/LBP6020/LBP6030, MF3010  725 ; i-SENSYS LBP6200/LBP6230  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn/MF4730/MF4750/MF4780w/MF4870dn/MF4890dw, FAX-L150/FAX-L170/FAX-L410  728 ; i-SENSYS MF211/MF212/MF216/MF217/MF226/MF229/MF231/MF232/MF237/MF244/MF247/MF249 Series  737</t>
         </r>
       </text>
     </comment>
-    <comment ref="G324" authorId="0">
+    <comment ref="G329" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C325" authorId="0">
+    <comment ref="C330" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1005/ 1006  CB435A ; LJ P1102 Series , M1132/ 1212 Series  CE285A ; LJ P1505 Series, M1120/ 1522 Series  CB436A ; P1566/ 1606, M1536 Series  CE278A ; LJ P2014/ 2015 Series, M2727mfp  Q7553A/ X ; LJ P2035/ 2055 Series  CE505A/ X ; LJ P3005 Series, M3027/ 3035 Series  Q7551A/ X ; LJ P3015 Series  CE255A/ X ; LJ P4014/ 4015/ 4515  CC364A/ X ; CANON i-SENSYS LBP3010/ B/ 3100  712 ; i-SENSYS LBP3250  713 ; i-SENSYS LBP6000  725 ; i-SENSYS LBP6300dn/ 6650dn, MF5580dn/ 5840dn/ 5880dn  719/ H ; i-SENSYS MF4410/ 4430/ 4450/ 4550/ 4570/ 4580  728</t>
         </r>
       </text>
     </comment>
-    <comment ref="G325" authorId="0">
+    <comment ref="G330" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C326" authorId="0">
+    <comment ref="C331" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 12 флаконів по 833 грами + ковпак-лійка. LaserJet P1005/ 1006  CB435A ; LaserJet P1102 Series , M1132/ 1212 Series  CE285A ; LaserJet P1505 Series, M1120/ 1522 Series  CB436A ; P1566/ 1606, M1536 Series  CE278A ; LaserJet P2014/ 2015 Series, M2727mfp  Q7553A/ X ; LaserJet P2035/ 2055 Series  CE505A/ X ; LaserJet P3005 Series, M3027/ 3035 Series  Q7551A/ X ; LaserJet P3015 Series  CE255A/ X ; LaserJet P4014/ 4015/ 4515  CC364A/ X ; CANON i-SENSYS LBP3010/ B/ 3100  712 ; i-SENSYS LBP3250  713 ; i-SENSYS LBP6000  725 ; i-SENSYS LBP6300dn/ 6650dn, MF5580dn/ 5840dn/ 5880dn  719/ H ; i-SENSYS MF4410/ 4430/ 4450/ 4550/ 4570/ 4580  728</t>
         </r>
       </text>
     </comment>
-    <comment ref="G326" authorId="0">
+    <comment ref="G331" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C327" authorId="0">
+    <comment ref="C332" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. LaserJet P1005/P1006  CB435A ; LaserJet P1102 Series, M1132/M1212nf  CE285A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M201, MFP M125/MFP M127/MFP M225 Series  CF283A/CF283X ; LaserJet Pro M15/M16, MFP M28/M29  CF244A ; CANON i-SENSYS LBP3010/B/LBP3100  712 ; i-SENSYS LBP6000, MF3010  725 ; i-SENSYS LBP6200d  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn  728 ; i-SENSYS MF211/MF212/MF216/MF217/MF226/MF229/MF231/MF232/MF237/MF244/MF247/MF249 Series  737</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G332" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C333" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. LaserJet P1005  CB435A , LaserJet P1606  CE278A , LaserJet P1102  CE285A , LaserJet Pro M125  CF283A  HD Chemical Toner</t>
         </r>
       </text>
     </comment>
-    <comment ref="G327" authorId="0">
+    <comment ref="G333" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C328" authorId="0">
+    <comment ref="C334" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 12 флаконів по 833 грами + ковпак-лійка. LaserJet P1005/ 1006  CB435A ; LaserJet P1102 Series, M1132/ 1212nf  CE285A ; LaserJet P1505 Series, M1120/ 1522 Series  CB436A ; LaserJet P1566/ 1606, M1536 Series  CE278A ; CANON i-SENSYS LBP3010/ B/ 3100  712 ; i-SENSYS LBP6000, MF3010  725 ; i-SENSYS LBP6200d  726 ; i-SENSYS MF4410/ 4430/ 4450/ 4550d/ 4570dn/ 4580dn  728</t>
         </r>
       </text>
     </comment>
-    <comment ref="G328" authorId="0">
+    <comment ref="G334" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C329" authorId="0">
+    <comment ref="C335" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet M1132,LaserJet Pro P1102,LaserJet P1566,i-SENSYS MF 4550d,i-SENSYS LBP 6000,i-SENSYS LBP 6000b,i-SENSYS MF 4410,i-SENSYS MF 4580dn,i-SENSYS MF 4450d,LaserJet M1536dnf,i-SENSYS MF 4430,i-SENSYS MF 3010,LaserJet P1606dn,LaserJet M1212nf,i-SENSYS MF 4450,i-SENSYS MF 4570dn,i-SENSYS LBP 3250,LaserJet Pro M1214nfh,LaserJet Pro M1217nfw,LaserJet Pro P1102w,i-SENSYS LBP 6020b,i-SENSYS LBP 6020,i-SENSYS MF 4730,i-SENSYS MF 4750,i-SENSYS MF 4780w,i-SENSYS MF 4870dn,i-SENSYS MF 4890dw,LaserJet P1606dn,LaserJet P1007,LaserJet P1008,i-SENSYS LBP 3100,i-SENSYS LBP 3020,i-SENSYS MF 3010b,i-SENSYS LBP 6030,i-SENSYS LBP 6030b,i-SENSYS LBP 6030w,I-SENSYS Fax L150,I-SENSYS Fax L170,I-SENSYS Fax L410,LaserJet Pro M15a,LaserJet Pro M15a,LaserJet Pro M15w,LaserJet Pro M28a,LaserJet Pro M28w,i-SENSYS LBP 6030b,i-SENSYS MF 3010,LaserJet Pro M16a,LaserJet Pro M17a,LaserJet Pro M29a,LaserJet Pro M30a,LaserJet Pro P1106,LaserJet Pro P1108,LaserJet Pro M1136,LaserJet Pro M1137,LaserJet Pro M1213,Lase</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G335" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C336" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f  Q2612A/ Q2612X ; LaserJet P2014/ 2015 Series, M2727 MFP  Q7553A/ Q7553X ; LaserJet P2035 Series  CE505A , P2055 Series  CE505A/ CE505X ; LaserJet 1160/ 1320 Series  Q5949A/ Q5949X ; LaserJet 2410/ 2420/ 2430 Series  Q6511A/ Q6511X ; LaserJet 4000/ 4050 Series  C4127A/ C4127X ; LaserJet 4200  Q1338A , 4300  Q1339A , 4250/ 4350  Q5942A/ Q5942X ; LaserJet Pro 400 M401, MFP M425 Series  CF280A/ CF280X ; LaserJet P4014 Series  CC364A , P4015/ 4515 Series  CC364A/ CC364X ; Enterprise 600 M601  CE390A , Enterprise 600 M602/ 603, Enterprise M4555 mfp  CE390A/ CE390X ; LaserJet Enterprise M604/ M605/ M606, MFP M630, Flow MFP M630 Series  CF281A/ CF281X</t>
         </r>
       </text>
     </comment>
-    <comment ref="G329" authorId="0">
+    <comment ref="G336" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C330" authorId="0">
+    <comment ref="C337" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f  Q2612A/ Q2612X ; LaserJet P2014/ 2015 Series, M2727 MFP  Q7553A/ Q7553X ; LaserJet P2035 Series  CE505A , P2055 Series  CE505A/ CE505X ; LaserJet 1160/ 1320 Series  Q5949A/ Q5949X ; LaserJet 2410/ 2420/ 2430 Series  Q6511A/ Q6511X ; LaserJet 4000/ 4050 Series  C4127A/ C4127X ; LaserJet 4200  Q1338A , 4300  Q1339A , 4250/ 4350  Q5942A/ Q5942X ; LaserJet Pro 400 M401, MFP M425 Series  CF280A/ CF280X ; LaserJet P4014 Series  CC364A , P4015/ 4515 Series  CC364A/ CC364X ; Enterprise 600 M601  CE390A , Enterprise 600 M602/ 603, Enterprise M4555 mfp  CE390A/ CE390X ; LaserJet Enterprise M604/ M605/ M606, MFP M630, Flow MFP M630 Series  CF281A/ CF281X</t>
         </r>
       </text>
     </comment>
-    <comment ref="G330" authorId="0">
+    <comment ref="G337" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -1%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C331" authorId="0">
+    <comment ref="C338" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 12 флаконів по 833 грами + ковпак-лійка. LJ P2014/2015 Series, M2727 MFP  Q7553A/X ; LJ P2035 Series  CE505A , P2055 Series  CE505A/X ; LaserJet Pro 400 M401, MFP M425 Series  CF280A/CF280X ; CANON i-SENSYS LBP6300dn/6650dn, MF5840dn/5880dn  719/H</t>
         </r>
       </text>
     </comment>
-    <comment ref="G331" authorId="0">
+    <comment ref="G338" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C332" authorId="0">
+    <comment ref="C339" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet P4014/P4015/4515/M4555 MFP, HP LaserJet Enterprise 600 M601/M602/M603</t>
         </r>
       </text>
     </comment>
-    <comment ref="G332" authorId="0">
+    <comment ref="G339" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C333" authorId="0">
+    <comment ref="C340" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro 4001/4002/4003/4004, 4101/4102/4103/4104  W1480A/W1480X/W1490A/W1490X/W1510A/W1510X/W1520A/W1520X ; Canon iR1643  T06 , i-SENSYS LBP243/246, MF461/463/465  070/070H ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="G333" authorId="0">
+    <comment ref="G340" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C334" authorId="0">
+    <comment ref="C341" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro 4001/4002/4003/4004, 4101/4102/4103/4104  W1480A/W1480X/W1490A/W1490X/W1510A/W1510X/W1520A/W1520X ; Canon iR1643  T06 , i-SENSYS LBP243/246, MF461/463/465  070/070H ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="G334" authorId="0">
+    <comment ref="G341" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C335" authorId="0">
+    <comment ref="C342" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для совместимых картриджей; LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A ; LaserJet Pro M203, MFP M227 Series  CF230A/CF230X</t>
         </r>
       </text>
     </comment>
-    <comment ref="G335" authorId="0">
+    <comment ref="G342" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C336" authorId="0">
+    <comment ref="C343" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A</t>
         </r>
       </text>
     </comment>
-    <comment ref="G336" authorId="0">
+    <comment ref="G343" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C337" authorId="0">
+    <comment ref="C344" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A ; LaserJet Pro M203, MFP M227 Series  CF230A/CF230X ; LaserJet Ultra M106, MFP M134 Series  CF233A</t>
         </r>
       </text>
     </comment>
-    <comment ref="G337" authorId="0">
+    <comment ref="G344" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -1%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C338" authorId="0">
+    <comment ref="C345" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. Для совместимых картриджей; LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A ; LaserJet Pro M203, MFP M227 Series  CF230A/CF230X</t>
         </r>
       </text>
     </comment>
-    <comment ref="G338" authorId="0">
+    <comment ref="G345" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C339" authorId="0">
+    <comment ref="C346" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A ; LaserJet Pro M203, MFP M227 Series  CF230A/CF230X ; LaserJet Ultra M106, MFP M134 Series  CF233A , Canon i-SENSYS LBP112/LBP113w, i-SENSYS MF112/MF113W  047 , i-SENSYS LBP162 Series, MF264/MF267/MF269 Series  051/051H</t>
         </r>
       </text>
     </comment>
-    <comment ref="G339" authorId="0">
+    <comment ref="G346" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C340" authorId="0">
+    <comment ref="C347" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A ; LaserJet Pro M203, MFP M227 Series  CF230A/CF230X ; LaserJet Ultra M106, MFP M134 Series  CF233A</t>
         </r>
       </text>
     </comment>
-    <comment ref="G340" authorId="0">
+    <comment ref="G347" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C341" authorId="0">
+    <comment ref="C348" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A ; LaserJet Pro M203, MFP M227 Series  CF230A/CF230X</t>
         </r>
       </text>
     </comment>
-    <comment ref="G341" authorId="0">
+    <comment ref="G348" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -1%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C342" authorId="0">
+    <comment ref="C349" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. LaserJet Pro M402, MFP M426  CF226A/CF226X ; LaserJet Enterprise M506, MFP M527  CF287A/CF287X</t>
         </r>
       </text>
     </comment>
-    <comment ref="G342" authorId="0">
+    <comment ref="G349" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C343" authorId="0">
+    <comment ref="C350" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. LaserJet Pro M402, MFP M426  CF226A/CF226X ; LaserJet Pro M304/M404/M406, MFP M428/M430  CF259A/CF259X ; LaserJet Enterprise M506, MFP M527, Pro M501 Series  CF287A/CF287X ; LaserJet Enterprise M507, MFP M528 Series  CF289A/CF289X ; Canon i-SENSYS LBP212/214/215, MF421/426/428/429 Series  052/052H ; i-SENSYS LBP325 Series, MF542/543 Series  056/056L/056H ; i-SENSYS LBP223/226/228 Series, MF443/445/446/449 Series  057/057H ; i-SENSYS LBP312, MF522/525  041/041H ; iR 1643  T06 ; i-SENSYS X LBP1238/MF1238  T08 ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="G343" authorId="0">
+    <comment ref="G350" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C344" authorId="0">
+    <comment ref="C351" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M426dw,LaserJet Pro M426fdn,LaserJet Pro M426fdw,LaserJet Pro M402d,LaserJet Pro M402dn,LaserJet Pro M402n,LaserJet Pro M402dne,LaserJet Pro M402dne,LaserJet Enterprise M607dn,LaserJet Enterprise M607n,LaserJet Enterprise M608dn,LaserJet Enterprise M608n,LaserJet Enterprise M608x,LaserJet Enterprise M609dn,LaserJet Enterprise M609x,LaserJet Pro M402dw,LaserJet Enterprise Flow M632z,LaserJet Enterprise M631dn,LaserJet Pro M426m,LaserJet Pro M428fdn,LaserJet Enterprise M507dn,LaserJet Pro M404dn,LaserJet Pro M404dw,LaserJet Pro M404n,LaserJet Pro M428fdw,LaserJet Enterprise M528dn,LaserJet Pro M428dw,LaserJet Pro 304a,LaserJet Enterprise M633fh,LaserJet Pro M429dw,LaserJet Enterprise M633,LaserJet Enterprise M611dn,LaserJet Enterprise M612dn,LaserJet Enterprise M406dn,LaserJet Enterprise M430f,LaserJet M211d,LaserJet M211dw,LaserJet M236d,LaserJet M236dw,LaserJet M236sdn,LaserJet M236sdw,LaserJet Pro 3103fdw,LaserJet Pro 3003dn,LaserJet Pro 3003dw,LaserJet Enterprise M635h,</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G351" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C352" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 12 флаконів по 833 грами + ковпак-лійка. LaserJet Pro M402, MFP M426  CF226A/ CF226X ; LaserJet Enterprise M506, MFP M527  CF287A/ CF287X</t>
         </r>
       </text>
     </comment>
-    <comment ref="G344" authorId="0">
+    <comment ref="G352" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C345" authorId="0">
+    <comment ref="C353" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 5L/ 6L/3100/3150  C3906A ;LaserJet 5Si/5Si Mopier/8000/Mopier 240  C3909A ;LaserJet 1100/A/3200 C4092A ;LaserJet 1000/1005/1200/1220/3300/3330/3380 Series C7115A/C7115X ;LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055,M1005/1319f Q2612A/Q2612X ;LaserJet 1160/ 1320 Q5949A/ Q5949X ;LaserJet 2100/2200 Series C4096A ;LaserJet 2300 Q2610A/Q2610X ;LaserJet 2410/2420/2430 Q6511A/Q6511X ;LaserJet 5200 Q7516A ;LaserJet M5025/5035mfp Q7570A ; LaserJet P2035 CE505A ,P2055 Series CE505A/CE505X ;LaserJet P2014/2015 Series,M2727mfp Q7553A/ Q7553X ;LaserJet Pro 400 M401,MFP M425 CF280A/CF280X ;LaserJet P3005, M3027/3035 Q7551A/Q7551X ; LaserJet P3015 CE255A/CE255X ;LaserJet Enterprise 700 M712/725 CF214A/CF214X ;LaserJet P4014 Series CC364A ,P4015/ 4515 CC364A/ CC364X ;LaserJet Enterprise M604/M605/M606/M630 CF281A/CF281X ; LaserJet M601/M602/M603/M4555 CE390A/CE390X ; Canon LBP-800/ 810/ 1120  EP-22</t>
         </r>
       </text>
     </comment>
-    <comment ref="G345" authorId="0">
+    <comment ref="G353" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C346" authorId="0">
+    <comment ref="C354" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A ; LaserJet P2035 Series  CE505A , P2055 Series  CE505A/CE505X ; LaserJet 1160/1320 Series  Q5949A/Q5949X ; LaserJet P2014/ 2015 Series, M2727mfp  Q7553A/ Q7553X ; LaserJet Pro 400 M401/M425 Series  CF280A/CF280X ; LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; LaserJet Pro M402, MFP M426  CF226A/CF226X ; LaserJet P1005/P1006 Series  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A . Можно покупать 1 пакет - 0,5 шт.</t>
         </r>
       </text>
     </comment>
-    <comment ref="G346" authorId="0">
+    <comment ref="G354" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C347" authorId="0">
+    <comment ref="C355" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 5L/ 6L/ 3100/ 3150  C3906A ; LaserJet 5Si/ 5Si Mopier/ 8000/ Mopier 240  C3909A ; LaserJet 1100/ A/ 3200  C4092A ; LaserJet 1000/ 1005/ 1200/ 1220/ 3300/ 3330/ 3380 Series  C7115A/ C7115X ; LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f  Q2612A/ Q2612X ; LaserJet 1160/ 1320 Series  Q5949A/ Q5949X ; LaserJet 2100/ 2200 Series  C4096A ; LaserJet 2300 Series  Q2610A/ Q2610X ; LaserJet 2410/ 2420/ 2430 Series  Q6511A/ Q6511X ; LaserJet 5200 Series  Q7516A ; LaserJet M5025/ 5035mfp Series  Q7570A ; LaserJet P2035 Series  CE505A , P2055 Series  CE505A/ CE505X ; LaserJet P2014/ 2015 Series, M2727mfp  Q7553A/ Q7553X ; LaserJet P3005 Series, M3027/ 3035 Series  Q7551A/ Q7551X ; LaserJet P3015 Series  CE255A/ CE255X ; CANON LBP-AX/ 460/ 465/ 660  EP-A ; LBP-2460  EP-W ; LBP-800/ 810/ 1120  EP-22 ; Laser Shot LBP1210  EP-25 ; Laser Shot LBP3200, Laser Base MF3110/ 3240/ 5630/ 5650/ 5730/ 5750/ 5770, i-SENSYS MF3220/ 3228  EP-27</t>
         </r>
       </text>
     </comment>
-    <comment ref="G347" authorId="0">
+    <comment ref="G355" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C348" authorId="0">
+    <comment ref="C356" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 5L/ 6L/ 3100/ 3150  C3906A ; LaserJet 5Si/ 5Si Mopier/ 8000/ Mopier 240  C3909A ; LaserJet 1100/ A/ 3200  C4092A ; LaserJet 1000/ 1005/ 1200/ 1220/ 3300/ 3330/ 3380 Series  C7115A/ C7115X ; LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f  Q2612A/ Q2612X ; LaserJet 1160/ 1320 Series  Q5949A/ Q5949X ; LaserJet 2100/ 2200 Series  C4096A ; LaserJet 2300 Series  Q2610A/ Q2610X ; LaserJet 2410/ 2420/ 2430 Series  Q6511A/ Q6511X ; LaserJet 5200 Series  Q7516A ; LaserJet M5025/ 5035mfp Series  Q7570A ; LaserJet P2035 Series  CE505A , P2055 Series  CE505A/ CE505X ; LaserJet P2014/ 2015 Series, M2727mfp  Q7553A/ Q7553X ; LaserJet P3005 Series, M3027/ 3035 Series  Q7551A/ Q7551X ; LaserJet P3015 Series  CE255A/ CE255X ; CANON LBP-AX/ 460/ 465/ 660  EP-A ; LBP-2460  EP-W ; LBP-800/ 810/ 1120  EP-22 ; Laser Shot LBP1210  EP-25 ; Laser Shot LBP3200, Laser Base MF3110/ 3240/ 5630/ 5650/ 5730/ 5750/ 5770, i-SENSYS MF3220/ 3228  EP-27</t>
         </r>
       </text>
     </comment>
-    <comment ref="G348" authorId="0">
+    <comment ref="G356" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C349" authorId="0">
+    <comment ref="C357" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. LaserJet 5L/ 6L/3100/3150  C3906A ;LaserJet 5Si/5Si Mopier/8000/Mopier 240  C3909A ;LaserJet 1100/A/3200 C4092A ;LaserJet 1000/1005/1200/1220/3300/3330/3380 Series C7115A/C7115X ;LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055,M1005/1319f Q2612A/Q2612X ;LaserJet 1160/ 1320 Q5949A/ Q5949X ;LaserJet 2100/2200 Series C4096A ;LaserJet 2300 Q2610A/Q2610X ;LaserJet 2410/2420/2430 Q6511A/Q6511X ;LaserJet 5200 Q7516A ;LaserJet M5025/5035mfp Q7570A ; LaserJet P2035 CE505A ,P2055 Series CE505A/CE505X ;LaserJet P2014/2015 Series,M2727mfp Q7553A/ Q7553X ;LaserJet Pro 400 M401,MFP M425 CF280A/CF280X ;LaserJet P3005, M3027/3035 Q7551A/Q7551X ; LaserJet P3015 CE255A/CE255X ;LaserJet Enterprise 700 M712/725 CF214A/CF214X ;LaserJet P4014 Series CC364A ,P4015/ 4515 CC364A/X ;LaserJet Enterprise M604/M605/M606/M630 CF281A/X ; LaserJet M601/M602/M603/M4555 CE390A/X ; Canon LBP-800/ 810/ 1120  EP-22</t>
         </r>
       </text>
     </comment>
-    <comment ref="G349" authorId="0">
+    <comment ref="G357" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C350" authorId="0">
+    <comment ref="C358" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A ; LaserJet P2035 Series  CE505A , P2055 Series  CE505A/CE505X ; LaserJet 1160/1320 Series  Q5949A/Q5949X ; LaserJet P2014/ 2015 Series, M2727mfp  Q7553A/ Q7553X ; LaserJet Pro 400 M401/M425 Series  CF280A/CF280X ; LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; LaserJet Pro M402, MFP M426  CF226A/CF226X ; LaserJet P1005/P1006 Series  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A . Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка.</t>
         </r>
       </text>
     </comment>
-    <comment ref="G350" authorId="0">
+    <comment ref="G358" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C351" authorId="0">
+    <comment ref="C359" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. LaserJet 5L/ 6L/ 3100/ 3150  C3906A ; LaserJet 5Si/ 5Si Mopier/ 8000/ Mopier 240  C3909A ; LaserJet 1100/ A/ 3200  C4092A ; LaserJet 1000/ 1005/ 1200/ 1220/ 3300/ 3330/ 3380 Series  C7115A/ C7115X ; LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f  Q2612A/ Q2612X ; LaserJet 1160/ 1320 Series  Q5949A/ Q5949X ; LaserJet 2100/ 2200 Series  C4096A ; LaserJet 2300 Series  Q2610A/ Q2610X ; LaserJet 2410/ 2420/ 2430 Series  Q6511A/ Q6511X ; LaserJet 5200 Series  Q7516A ; LaserJet M5025/ 5035mfp Series  Q7570A ; LaserJet P2035 Series  CE505A , P2055 Series  CE505A/ CE505X ; LaserJet P2014/ 2015 Series, M2727mfp  Q7553A/ Q7553X ; LaserJet P3005 Series, M3027/ 3035 Series  Q7551A/ Q7551X ; LaserJet P3015 Series  CE255A/ CE255X ; CANON LBP-AX/ 460/ 465/ 660  EP-A ; LBP-2460  EP-W ; LBP-800/ 810/ 1120  EP-22 ; Laser Shot LBP1210  EP-25 ; Laser Shot LBP3200, Laser Base MF311</t>
         </r>
       </text>
     </comment>
-    <comment ref="G351" authorId="0">
+    <comment ref="G359" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C352" authorId="0">
+    <comment ref="C360" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. LaserJet 5L/ 6L/ 3100/ 3150  C3906A ; LaserJet 5Si/ 5Si Mopier/ 8000/ Mopier 240  C3909A ; LaserJet 1100/ A/ 3200  C4092A ; LaserJet 1000/ 1005/ 1200/ 1220/ 3300/ 3330/ 3380 Series  C7115A/ C7115X ; LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f  Q2612A/ Q2612X ; LaserJet 1160/ 1320 Series  Q5949A/ Q5949X ; LaserJet 2100/ 2200 Series  C4096A ; LaserJet 2300 Series  Q2610A/ Q2610X ; LaserJet 2410/ 2420/ 2430 Series  Q6511A/ Q6511X ; LaserJet 5200 Series  Q7516A ; LaserJet M5025/ 5035mfp Series  Q7570A ; LaserJet P2035 Series  CE505A , P2055 Series  CE505A/ CE505X ; LaserJet P2014/ 2015 Series, M2727mfp  Q7553A/ Q7553X ; LaserJet P3005 Series, M3027/ 3035 Series  Q7551A/ Q7551X ; LaserJet P3015 Series  CE255A/ CE255X ; CANON LBP-AX/ 460/ 465/ 660  EP-A ; LBP-2460  EP-W ; LBP-800/ 810/ 1120  EP-22 ; Laser Shot LBP1210  EP-25</t>
         </r>
       </text>
     </comment>
-    <comment ref="G352" authorId="0">
+    <comment ref="G360" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C353" authorId="0">
+    <comment ref="C361" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ LJ 1010, LJ 1012, LJ 1015, LJ 1018, 1020, LJ 1320, LJ 1320n, LJ 1320tn, LJ 1022, LJ 1160, LJ 1022n, LJ 3052a, LJ 3050z, LJ P3015d, LJ P3015x, LJ M1319, LJ P3015, LJ P3015dn, LJ 1320nw, LJ 3015mfp, LJ 3020mfp, LJ 3030mfp, LJ Enterprise Flow M525c, LJ Enterprise Flow M525dn, LJ Enterprise Flow M525f, LJ Enterprise Flow M525dw, LJ Pro M521dn, LJ Pro M521dw, LJ Pro M426dw, LJ Pro M426fdn, LJ Pro M426fdw, LJ Pro M402d, LJ Pro M402dn, LJ Pro M402n, LJ Pro M402dne, LJ Pro M402dne,, LJ Pro M426m, LJ 3050, LJ 3052, LJ 3390mfp, LJ 3055, HP LJ M1005, LJ 3392, LJ M1319f;
+Canon  i-SENSYS LBP 3360, i-SENSYS LBP 2900b, i-SENSYS LBP 3300, i-SENSYS LBP 3000, iR 6055i, iR 6555i, iR 4225i, iR 4245i, iR 6265i, iR 6555i, 
+iR 4025, iR 4035, iR 4235, iR 4045, iR 4051, iR 4225, iR 4245, iR 4251, iR 6065, iR 6075, iR 6255i, iR 6265, iR 6275, iR 8085, iR 8095, iR 8105, iR 8205, iR 8285, iR 4525i, iR A8295 PRO, iR A8585 PRO, iR 4535i, iR 4545i, iR 4551i, iR 2630i, iR 4725idx, iR 6575i, iR DX 6765i</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G361" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C362" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можна купувати 1 пакет - 0,5 шт. LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; Enterprise 600 M601  CE390A , Enterprise 600 M602/M603, Enterprise M4555 mfp  CE390A/CE390X ; LaserJet 4100 Series  C8061A/C8061X ; LaserJet 5000/5100 Series  C4129X ; LaserJet 4000/4050 Series  C4127A/C4127X ; LaserJet 4250/4350  Q5942A/Q5942X ; LaserJet 4200  Q1338A ; LaserJet 4300  Q1339A ; LaserJet 8100/8150 Series/Mopier 320  C4182X ; LaserJet Enterprise 700 M712/M725  CF214A/CF214X ; Laser Jet Enterprise M607  CF237A , M608/M609, MFP M631/M632/M633 Series  CF237A/CF237X/CF237Y ; LaserJet Enterprise M604  CF281A ; LaserJet Enterprise M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="G353" authorId="0">
+    <comment ref="G362" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C354" authorId="0">
+    <comment ref="C363" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; Enterprise 600 M601  CE390A , Enterprise 600 M602/M603, Enterprise M4555 mfp  CE390A/CE390X ; LaserJet 4100 Series  C8061A/C8061X ; LaserJet 5000/5100 Series  C4129X ; LaserJet 4000/4050 Series  C4127A/C4127X ; LaserJet 4250/4350  Q5942A/Q5942X ; LaserJet 4200  Q1338A ; LaserJet 4300  Q1339A ; LaserJet 8100/8150 Series/Mopier 320  C4182X ; LaserJet Enterprise 700 M712/M725  CF214A/CF214X ; Laser Jet Enterprise M607  CF237A , M608/M609, MFP M631/M632/M633 Series  CF237A/CF237X/CF237Y ; LaserJet Enterprise M604  CF281A ; LaserJet Enterprise M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="G354" authorId="0">
+    <comment ref="G363" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C355" authorId="0">
+    <comment ref="C364" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A ; LaserJet 1300 Series  Q2613A ; LaseJet 5200 Series  Q7516A ; LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P2035/P2055  CE505A/CE505X ; LaserJet Pro 400 M401, MFP M425 Series  CF280A/CF280X ; LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; LaserJet Enterprise 600 M601  CE390A , Enterprise 600 M602/M603, Enterprise M4555 mfp  CE390A/CE390X ; LaserJet Enterprise M604  CF281A ; LaserJet Enterprise M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X</t>
         </r>
       </text>
     </comment>
-    <comment ref="G355" authorId="0">
+    <comment ref="G364" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -1%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C356" authorId="0">
+    <comment ref="C365" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A ; LaserJet 1300 Series  Q2613A ; LaseJet 5200 Series  Q7516A ; LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P2035/P2055  CE505A/CE505X ; LaserJet Pro 400 M401, MFP M425 Series  CF280A/CF280X ; LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; LaserJet Enterprise 600 M601  CE390A , Enterprise 600 M602/M603, Enterprise M4555 mfp  CE390A/CE390X ; LaserJet Enterprise M604  CF281A ; LaserJet Enterprise M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X</t>
         </r>
       </text>
     </comment>
-    <comment ref="G356" authorId="0">
+    <comment ref="G365" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -1%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C357" authorId="0">
+    <comment ref="C366" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів: C4092A, C7115A, C7115X, Q2612A, Q2612X, Q2613A, Q2613X, Q2624A, Q5949A, Q5949X, C4096A, Q2610A, Q2610X, Q6511A, Q6511X, C4127A, C4127X, C8061A, C8061X, Q1338A, Q1339A, Q5942A, Q5942X, Q5945A, C4129X, Q7516A, Q7570A, Q7553A, Q7553X, CE505A, CE505X, CF280A, CF280X, Q7551A, Q7551X, CE255A, CE255X, CF214A, CF214X, CC364A, CC364X, CF281A, CF281X. EP-22, EP-25, EP-27, T, 703, FX10, 708, 708H, EP-32, 710, 710H, EP-52, EP-65, H, 719, 719H, C-EXV40, 724, 724H</t>
         </r>
       </text>
     </comment>
-    <comment ref="G357" authorId="0">
+    <comment ref="G366" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C358" authorId="0">
+    <comment ref="C367" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 12 флаконів по 833 грами + колпак-лійка. Для картриджів: C4092A, C7115A, C7115X, Q2612A, Q2612X, Q2613A, Q2613X, Q2624A, Q5949A, Q5949X, C4096A, Q2610A, Q2610X, Q6511A, Q6511X, C4127A, C4127X, C8061A, C8061X, Q1338A, Q1339A, Q5942A, Q5942X, Q5945A, C4129X, Q7516A, Q7570A, Q7553A, Q7553X, CE505A, CE505X, CF280A, CF280X, Q7551A, Q7551X, CE255A, CE255X, CF214A, CF214X, CC364A, CC364X, CF281A, CF281X. EP-22, EP-25, EP-27, T, 703, FX10, 708, 708H, EP-32, 710, 710H, EP-52, EP-65, H, 719, 719H, C-EXV40, 724, 724H</t>
         </r>
       </text>
     </comment>
-    <comment ref="G358" authorId="0">
+    <comment ref="G367" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C359" authorId="0">
+    <comment ref="C368" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170 ; ECOSYS M2235/M2735/M2835, P2335  TK-1200 ; ECOSYS PA4000/MA4000  TK-1260/TK-1270</t>
         </r>
       </text>
     </comment>
-    <comment ref="G359" authorId="0">
+    <comment ref="G368" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C360" authorId="0">
+    <comment ref="C369" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ECOSYS M3040idn/M3540idn  TK-3150 ; ECOSYS P3045dn/P3050dn/P3055dn/P3060dn  TK-3160 ; ECOSYS P3050dn/P3055dn/P3060dn   TK-3170 ; ECOSYS P3055dn/P3060dn  TK-3190 ; ECOSYS PA4500x  TK-3400 ; ECOSYS PA5000x  TK-3410 ; ECOSYS PA5500x, MA5500ifx  TK-3430 ; M3800/3860, P3260 TK-3200</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G369" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C370" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170 ; ECOSYS M2235/M2735/M2835, P2335  TK-1200 ; FS-2100D/2100DN  TK-3100 ; FS-4100DN  TK-3110 ; ECOSYS FS-4200DN/4300DN, ECOSYS M3550idn/M3560idn  TK-3130 ; ECOSYS M3040idn/M3540idn  TK-3150 ; ECOSYS P3045dn/P3050dn/P3055dn/P3060dn, M3645dn  TK-3160 ; ECOSYS P3050dn/P3055dn/P3060dn  TK-3170 ; ECOSYS P3055dn/P3060dn  TK-3190 ; TASKalfa 1800/1801/2200/2201  TK-4105 ; ECOSYS M4125idn/M4132idn  TK-6115  RICOH Aficio MP 501SPF/MP 601SPF, SP 5300DN/SP 5310DN  MP 601 ; IM 550F/IM 600F/IM 600SRF, P800/P801  IM 600/IM 600 H</t>
         </r>
       </text>
     </comment>
-    <comment ref="G360" authorId="0">
+    <comment ref="G370" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C361" authorId="0">
+    <comment ref="C371" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170 ; ECOSYS M2235/M2735/M2835, P2335  TK-1200 ; FS-2100D/2100DN  TK-3100 ; FS-4100DN  TK-3110 ; ECOSYS FS-4200DN/4300DN, ECOSYS M3550idn/M3560idn  TK-3130 ; ECOSYS M3040idn/M3540idn  TK-3150 ; ECOSYS P3045dn/P3050dn/P3055dn/P3060dn, M3645dn  TK-3160 ; ECOSYS P3050dn/P3055dn/P3060dn  TK-3170 ; ECOSYS P3055dn/P3060dn  TK-3190 ; TASKalfa 1800/1801/2200/2201  TK-4105 ; ECOSYS M4125idn/M4132idn  TK-6115  RICOH Aficio MP 501SPF/MP 601SPF, SP 5300DN/SP 5310DN  MP 601 ; IM 550F/IM 600F/IM 600SRF, P800/P801  IM 600/IM 600 H</t>
         </r>
       </text>
     </comment>
-    <comment ref="G361" authorId="0">
+    <comment ref="G371" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C362" authorId="0">
+    <comment ref="C372" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: ECOSYS M2035DN, ECOSYS M2030DN, ECOSYS M2530DN, ECOSYS M2535DN, ECOSYS P2035D, ECOSYS P2135DN, FS-1030MFP, FS-1130MFP, FS-1035MFP, FS-1135MFP, FS-1028MFP, FS-1128MFP, FS-1000, FS-1010, FS-1000+, FS-1050, FS-1020, FS-1020D, FS-1018MFP, FS-1118MFP, FS-1128MFP, FS-1100, FS-1300D, FS-1320D, FS-1370DN, FS-1300DN, FS-1350DN, FS-1320DN, FS-720, FS-820, FS-920, FS-1016MFP, FS-1116MFP, FS-2020DN, FS-3920DN, FS-4020DN, TASKalfa 180, TASKalfa 181, TASKalfa 220, TASKalfa 221, KM-1500, KM-1620, KM-1650, KM-2020, KM-2050, KM-1635, KM-2035, FS-6025MFP, FS-6525MFP, FS-6030MFP, FS-6530MFP, FS-9130DN, FS-9530DN, KM-3050, KM-4050, KM-5050, TASKalfa 420i, TASKalfa 520i, KM-2810, KM-2810DP, KM-2820MFP, FS-1120D, FS-1120DN, ECOSYS P2035dn, ECOSYS P2135DN, FS-3040MFP, FS-3140MFP, FS-3040MFP+, FS-3140MFP+, FS-3540MFP, FS-3640MFP. KM-2540. TK-17 TK-18 TK-100 TK-110 TK-120 TK-130 TK-140 TK-160 TK-170 TK-340 TK-350 TK-360 TK-410 TK-420 TK-435 TK-475 TK-1130 TK-1140 TK-1100 TK-710 TK-715 TK-725.</t>
         </r>
       </text>
     </comment>
-    <comment ref="G362" authorId="0">
+    <comment ref="G372" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C363" authorId="0">
+    <comment ref="C373" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: ECOSYS M2035DN, ECOSYS M2030DN, ECOSYS M2530DN, ECOSYS M2535DN, ECOSYS P2035D, ECOSYS P2135DN, FS-1030MFP, FS-1130MFP, FS-1035MFP, FS-1135MFP, FS-1028MFP, FS-1128MFP, FS-1000, FS-1010, FS-1000+, FS-1050, FS-1020, FS-1020D, FS-1018MFP, FS-1118MFP, FS-1128MFP, FS-1100, FS-1300D, FS-1320D, FS-1370DN, FS-1300DN, FS-1350DN, FS-1320DN, FS-720, FS-820, FS-920, FS-1016MFP, FS-1116MFP, FS-2020DN, FS-3920DN, FS-4020DN, TASKalfa 180, TASKalfa 181, TASKalfa 220, TASKalfa 221, KM-1500, KM-1620, KM-1650, KM-2020, KM-2050, KM-1635, KM-2035, FS-6025MFP, FS-6525MFP, FS-6030MFP, FS-6530MFP, FS-9130DN, FS-9530DN, KM-3050, KM-4050, KM-5050, TASKalfa 420i, TASKalfa 520i, KM-2810, KM-2810DP, KM-2820MFP, FS-1120D, FS-1120DN, ECOSYS P2035dn, ECOSYS P2135DN, FS-3040MFP, FS-3140MFP, FS-3040MFP+, FS-3140MFP+, FS-3540MFP, FS-3640MFP. KM-2540. TK-17 TK-18 TK-100 TK-110 TK-120 TK-130 TK-140 TK-160 TK-170 TK-340 TK-350 TK-360 TK-410 TK-420 TK-435 TK-475 TK-1130 TK-1140 TK-1100 TK-710 TK-715 TK-725.</t>
         </r>
       </text>
     </comment>
-    <comment ref="G363" authorId="0">
+    <comment ref="G373" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C364" authorId="0">
+    <comment ref="C374" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: FS-2100D, FS-2100DN, FS-4100DN, FS-4200DN, FS-4300DN, ECOSYS M3040DN, ECOSYS M3540DN, ECOSYS M3550idn, ECOSYS M3560idn, FS-1040, FS-1060DN, FS-1020MFP, FS-1120MFP, FS-1025MFP, FS-1125MFP, ECOSYS M2135dn, ECOSYS M2635dn, ECOSYS M2735dw, ECOSYS P2235dn, ECOSYS P2235dw, ECOSYS P2040dn, ECOSYS P2040dw, ECOSYS M2040dn, ECOSYS M2540dn, ECOSYS M2640idw, ECOSYS P3045DN, ECOSYS P3050DN, ECOSYS P3055DN, ECOSYS P3060DN, ECOSYS P2335d, ECOSYS P2335dn, ECOSYS P2335dw, ECOSYS M2235dn, ECOSYS M2735dn, ECOSYS M2835dw, ECOSYS M4125idn, ECOSYS M4132idn, TASKalfa 1800, TASKalfa 1801, TASKalfa 2200, TASKalfa 2201, RICOH: MP501SPF, MP601SPF, SP5300DN, SP5310DN, ECOSYS M3145dn, ECOSYS M3145idn, ECOSYS M2540dw, FS-2100, ECOSYS M3540idn, ECOSYS M3040idn, ECOSYS M3540idn, ECOSYS M3645dn, ECOSYS P3050dn, ECOSYS P3055dn, ECOSYS P3060dn, ECOSYS M3655idn, ECOSYS M3660idn. TK-1110 TK-1120 TK-3100 TK-3110 TK-3130 TK-1150 TK-1160 TK-1170 TK-3160 TK-3170 TK-3190 TK-1200 TK-6115 TK-4105 407824.</t>
         </r>
       </text>
     </comment>
-    <comment ref="G364" authorId="0">
+    <comment ref="G374" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C365" authorId="0">
+    <comment ref="C375" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: FS-2100D, FS-2100DN, FS-4100DN, FS-4200DN, FS-4300DN, ECOSYS M3040DN, ECOSYS M3540DN, ECOSYS M3550idn, ECOSYS M3560idn, FS-1040, FS-1060DN, FS-1020MFP, FS-1120MFP, FS-1025MFP, FS-1125MFP, ECOSYS M2135dn, ECOSYS M2635dn, ECOSYS M2735dw, ECOSYS P2235dn, ECOSYS P2235dw, ECOSYS P2040dn, ECOSYS P2040dw, ECOSYS M2040dn, ECOSYS M2540dn, ECOSYS M2640idw, ECOSYS P3045DN, ECOSYS P3050DN, ECOSYS P3055DN, ECOSYS P3060DN, ECOSYS P2335d, ECOSYS P2335dn, ECOSYS P2335dw, ECOSYS M2235dn, ECOSYS M2735dn, ECOSYS M2835dw, ECOSYS M4125idn, ECOSYS M4132idn, TASKalfa 1800, TASKalfa 1801, TASKalfa 2200, TASKalfa 2201, RICOH: MP501SPF, MP601SPF, SP5300DN, SP5310DN, ECOSYS M3145dn, ECOSYS M3145idn, ECOSYS M2540dw, FS-2100, ECOSYS M3540idn, ECOSYS M3040idn, ECOSYS M3540idn, ECOSYS M3645dn, ECOSYS P3050dn, ECOSYS P3055dn, ECOSYS P3060dn, ECOSYS M3655idn, ECOSYS M3660idn. TK-1110 TK-1120 TK-3100 TK-3110 TK-3130 TK-1150 TK-1160 TK-1170 TK-3160 TK-3170 TK-3190 TK-1200 TK-6115 TK-4105 407824.</t>
         </r>
       </text>
     </comment>
-    <comment ref="G365" authorId="0">
+    <comment ref="G375" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C366" authorId="0">
+    <comment ref="C376" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджа: Kyocera TK-100, Kyocera TK-110, Kyocera TK-110E, Kyocera TK-17, Kyocera TK-18. Для принтера: Kyocera KM-1500, Kyocera FS-1016, Kyocera FS-1116, Kyocera FS-720, Kyocera FS-820, Kyocera FS-920, Kyocera FS-1000, Kyocera FS-1000+, Kyocera FS-1010, Kyocera FS-1050, Kyocera FS-1018, Kyocera FS-1020, Kyocera FS-1118, Kyocera KM-1815, Kyocera KM-1820.</t>
         </r>
       </text>
     </comment>
-    <comment ref="G366" authorId="0">
+    <comment ref="G376" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -3%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C367" authorId="0">
+    <comment ref="C377" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджа: Kyocera TK-100, Kyocera TK-110, Kyocera TK-110E, Kyocera TK-17, Kyocera TK-18. Для принтера: Kyocera KM-1500, Kyocera FS-1016, Kyocera FS-1116, Kyocera FS-720, Kyocera FS-820, Kyocera FS-920, Kyocera FS-1000, Kyocera FS-1000+, Kyocera FS-1010, Kyocera FS-1050, Kyocera FS-1018, Kyocera FS-1020, Kyocera FS-1118, Kyocera KM-1815, Kyocera KM-1820.</t>
         </r>
       </text>
     </comment>
-    <comment ref="G367" authorId="0">
+    <comment ref="G377" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -3%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C368" authorId="0">
+    <comment ref="C378" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. B411/B431, MB461/MB471/MB491 Series  44574705/44574805/44917608 ; B412/B432/B512, MB472/MB492/MB562 Series  45807119/45807120/45807121</t>
         </r>
       </text>
     </comment>
-    <comment ref="G368" authorId="0">
+    <comment ref="G378" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C369" authorId="0">
+    <comment ref="C379" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. ML-1010/ 1020M/ 1210/ 1220M/ 1250/ 1430, IZZI Laser plus II  ML-1210D3 ; ML-1520/1520P  ML-1520D3 ; ML-1410/ 1500/ 1510/ 1710/ 1740/ 1750/ 1755 Series  ML-1710D3 ; ML- 4500/ 4600  ML-4500D3 ; SCX-4100  SCX-4100D3 ; SCX-4016/ 4116/ 4216F  SCX-4216D3 ; XEROX Phaser 3110/ 3210  109R00639 ; Phaser 3116  109R00748 ; Phaser 3120/ 3121/ 3130  109R00725 ; DocuPrint P8e/ P8ex, WorkCentre 385  603P06174/ 113R00296 ; WorkCentre PE16  113R00667 ; WorkCentre PE114e  013R00607 ; LEXMARK Optra E210  10S0150 ; Optra E310/ 312/ 312L  13T0301/ 13T0101 ; EPSON EPL-5000/ 5200/ 5200+, ActionLaser 1000/ 1500  S051011 ; EPL-5500 Series  S050005 ; EPL-5600, ActionLaser 1600, EPL-N1200  S051016 ; EPL-5700/ 5800 Series  S050010 ; EPL-5900/ 6100 Series  S050087 ; EPL-6200 Series  S050166/ S050167 ; KONICA MINOLTA PagePro 6 Series  0938306 ; PagePro 8/ 1100/ 1200/ 1250 Series  4152303/ 4152603</t>
         </r>
       </text>
     </comment>
-    <comment ref="G369" authorId="0">
+    <comment ref="G379" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C370" authorId="0">
+    <comment ref="C380" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1610/1630/1640/1641/1660/1665/1666/1676/1510/1710/1740/1750/1910/1915/1210/1220/1250/1430/2010/2015/2150/2240/2241/2245/2250/2450/2510/2525/2526/2550/2570/2571/2580/2850/2851/2950/2951/2955/2956/3050/3051/3470/3560/4550/ML3310/3312/3300 /3710/3750/SL-M2620/2625/2626/2676/2875/2876/M3320/3370/3820/3870/4020/4070/M3325/3375/382 5/3875/4025/4075/SCX3200/3201/3205/3206/3218/4016/4100/4116/4216/4300/4321/4521/4600/4623/ 4701/4727/4728/4729/4833/5530/ 5637/5639/6330/Xerox Pe16/Pe114/Phaser 3120/3210/3220/3100/Panasonic KX-MB1500, D103/D104/D105/D108/D203/D205/D305/R116/ R204, універсальний</t>
         </r>
       </text>
     </comment>
-    <comment ref="G370" authorId="0">
+    <comment ref="G380" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -1%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C371" authorId="0">
+    <comment ref="C381" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. ML-2160/ 2164/ 2165/ 2168, SCX-3400/ 3405 Series, SF-760P  MLT-D101S ; Xpress SL-M2020/ 2070 Series  MLT-D111S</t>
         </r>
       </text>
     </comment>
-    <comment ref="G371" authorId="0">
+    <comment ref="G381" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C372" authorId="0">
+    <comment ref="C382" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. ML-2160/ 2164/ 2165/ 2168, SCX-3400/ 3405 Series, SF-760P  MLT-D101S ; Xpress SL-M2020/ 2070 Series  MLT-D111S ; XEROX Phaser 3020, WorkCentre 3025  106R02773, 106R03048</t>
         </r>
       </text>
     </comment>
-    <comment ref="G372" authorId="0">
+    <comment ref="G382" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C373" authorId="0">
+    <comment ref="C383" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNG M 2020, SAMSUNG M 2021, SAMSUNG M 2022 W, SAMSUNG ML M 2070 F, SAMSUNG ML M 2071 FH, SAMSUNG ML 2161, SAMSUNG ML 2162, SAMSUNG ML 2165, SAMSUNG ML 2168, SASMUNG SCX 3400, SAMSUNG SCX 3401, SAMSUNG SCX 3405, SAMSUNG SF 76 X</t>
         </r>
       </text>
     </comment>
-    <comment ref="G373" authorId="0">
+    <comment ref="G383" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C374" authorId="0">
+    <comment ref="C384" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2160/ 2164/ 2165/ 2168, SCX-3400/ 3405 Series, SF-760P  MLT-D101S ; Xpress SL-M2020/ 2070 Series  MLT-D111S ; XEROX Phaser 3020, WorkCentre 3025  106R02773, 106R03048</t>
         </r>
       </text>
     </comment>
-    <comment ref="G374" authorId="0">
+    <comment ref="G384" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C375" authorId="0">
+    <comment ref="C385" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. ML-1010/1020M/1210/1220M/1250/1430, IZZI Laser plus II ML-1210D3 ;ML-1520/1520P  ML-1520D3 ;ML-1410/1500/1510/1710/1740/1750/1755 Series ML-1710D3 ;SCX-4100 SCX-4100D3 ;SCX-4016/4116/4216F SCX-4216D3 ;ML-1610/1615/1620/1625 ML-1610D2 ;ML-2010/2015 Series,ML-2510/2570/2571 Series ML-2010D3 ;SCX-4321/4521F SCX-4521D3 ;ML-3310/3710, SCX-4833/4835/5637/5639/5737/5739 Series MLT-D205S/MLT-D205L/MLT-D205E ;ProXpress SL-M3820/3870/4020/4070 Series MLT-D203S/MLT-D203L/MLT-D203E/MLT-D203U ;ML-3750ND MLT-D305L ;ML-1910/1915/2525/2580N,SCX-4600/4623F/4623FN,SF-650/ 650P MLT-D105L/MLT-D105S ;ML-2955ND,SCX-4729FD MLT-D103S/MLT-D103L ; Xpress SL-M2620/2820/2870 Series MLT-D115S/MLT-D115L ;ML-1640/1641/2240/2241 MLT-D108S ;ML-1660/1665/1667/1670/1672/1674/1675/1678/1860/1865,SCX-3200/3205/3207 MLT-D104S/D104X ;ML-1661/1670/1671/1675/1676/1677/1860/1861/1865/1867 MLT-D1043S ;ML-3050/ 3051N;HP Laser 107, MFP 135/137  W1106A</t>
         </r>
       </text>
     </comment>
-    <comment ref="G375" authorId="0">
+    <comment ref="G385" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C376" authorId="0">
+    <comment ref="C386" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1210  ML-1210D3 ; ML-1520  ML-1520D3 ; ML-1710  ML-1710D3 ; SCX-4100  SCX-4100D3 ; SCX-4216F  SCX-4216D3 ; ML-1610  ML-1610D2/MLT-D119S ; ML-2010  ML-2010D3/MLT-D119S ; SCX-4521F  SCX-4521D3/MLT-D119S ; ML-3310  MLT-D205S/MLT-D205L/MLT-D205E ; ProXpress SL-M3820  MLT-D203S/MLT-D203L/MLT-D203E/MLT-D203U ; ML-3750ND  MLT-D305L ; ML-1910  MLT-D105S/MLT-D105L ; ML-2955ND  MLT-D103S/MLT-D103L ; Xpress SL-M2620  MLT-D115S/MLT-D115L ; ML-1640  MLT-D108S ; ML-1660  MLT-D104X/MLT-D104S ; ML-1661  MLT-D1043S ; ML-3050  ML-D3050A/ML-D3050B ; ML-2850D  ML-D2850A/ML-D2850B ; ML-2160  MLT-D101S ; Xpress SL-M2020  MLT-D111S ; Laser 107  W1106A   покращена формула</t>
         </r>
       </text>
     </comment>
-    <comment ref="G376" authorId="0">
+    <comment ref="G386" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C377" authorId="0">
+    <comment ref="C387" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML 1210,ML 1615,ML 1910,ML 1915b,ML 1661,ML 1610,ML 2525,ML 1861,SCX 4729fd,ML 1866,SCX 4600,SCX 3400,SCX 3405,SCX 4623f,ML 1671,ML 1676,ML 2160,ML 2165,ML 1750,ML 2955nd,ML 1250,ML 1430,ML 1510,ML 1630,ML 1630w,ML 1661k,ML 1710,ML 1710p,ML 1866w,ML 2240,ML 2241,ML 2245,ML 2571n,ML 2580,ML 3310d,ML 3310nd,ML 3710d,ML 3710nd,SCX 4500,SCX 4500w,SCX 4623fn,SCX 4833fd,SCX 4833fr,SCX 5637fr,Phaser 3120,Phaser 3121,Phaser 3130,SCX 3400f,SCX 3405fw,SCX 3405w,ML 2165w,ML 2545,ML 1010,ML 1020,ML 1220,ML 1740,ML 1745,ML 1860,ML 1865,ML 1867,ML 1670,ML 1675,SCX 4501,ML 2010,ML 2164,ML 4600,SL M2070,SL M2020,SL M2020w,SL M2070w,SL M2070fw,SL M2022,ML 3312,ML 3712,SCX 4835,SCX 5639,SCX 5737,SCX 5739,SCX 4728,SCX 4729,ML 2160w,ML 2164w,SL M2022w,Laser 135w,Laser 137fnw,Laser 107a,Laser 107w,Laser 135a,Laser 135r,Laser 107r,ML 4500,ML 2015,ML 2570,SCX 4300,ML 1640,ML 2510,ML 1641,Laser 107wr</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G387" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C388" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML 1210,ML 1615,ML 1910,ML 1915b,ML 1661,ML 1610,ML 2525,ML 1861,SCX 4729fd,ML 1866,SCX 4600,SCX 4623f,ML 1671,ML 1676,ML 1750,ML 2955nd,ML 1250,ML 1430,ML 1510,ML 1630,ML 1630w,ML 1661k,ML 1710,ML 1710p,ML 1866w,ML 2240,ML 2241,ML 2245,ML 2571n,ML 2580,ML 3310d,ML 3310nd,ML 3710d,ML 3710nd,SCX 4500,SCX 4500w,SCX 4623fn,SCX 4833fd,SCX 4833fr,SCX 5637fr,Phaser 3120,Phaser 3121,Phaser 3130,ML 2545,ML 1010,ML 1020,ML 1220,ML 1740,ML 1745,ML 1860,ML 1865,ML 1867,ML 1670,ML 1675,SCX 4501,ML 2010,ML 4600,ML 3312,ML 3712,SCX 4835,SCX 5639,SCX 5737,SCX 5739,SCX 4728,SCX 4729,Laser 135w,Laser 137fnw,Laser 107a,Laser 107w,Laser 135a,Laser 135r,Laser 107r,ML 4500,ML 2015,ML 2570,SCX 4300,ML 1640,ML 2510,ML 1641,Laser 107wr</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G388" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C389" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів: ML-1210D3, ML-1520D3, ML-1710D3, ML-4500D3, SCX-4100D3, SCX-4216D3, ML-5000D5, ML-2250D5, SCX-4720D3, SCX-4720D5, ML-6060D6, ML-1610D2, ML-2010D3, SCX-4521D3, MLT-D205S, MLT-D205L, MLT-D205E, MLT-D203S, MLT-D203L, MLT-D203E, MLT-D203U, MLT-D305L, ML-D4550A, ML-D4550B, ML-3560D6, ML-3560DB, ML-3560D6, ML-3560DB, MLT-D105L, MLT-D105S, MLT-D103S, MLT-D103L, MLT-D115S, MLT-D115L, ML-D1630A, MLT-D108S, MLT-D104S, MLT-D104X, MLT-D1043S, MLT-D101S, MLT-D111S, ML-D3050A, ML-D3050B, ML-D3470A, ML-D3470B, SCX-D4200A, MLT-D109S, ML-D2850A, ML-D2850B, MLT-D209S, MLT-D209L, SCX-D4725A, MLT-D117S, 109R00639, 109R00748, 109R00725, 013R00607, 113R00667, 603P06174, 113R00296, 109R00746, 109R00747, 013R00606, 106R00646, 106R00442, 106R01159, 013R00621, 106R02304, 106R02306, 106R02308, 106R02310, 106R02312, 106R01370, 106R01371, 106R01148, 106R01149, 108R00908, 108R00909, 106R02773, 106R03048, 106R01245, 106R01246, 106R01414, 106R01415, 013R00625, 106R01373, 106R01374, 106R01485</t>
         </r>
       </text>
     </comment>
-    <comment ref="G377" authorId="0">
+    <comment ref="G389" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C378" authorId="0">
+    <comment ref="C390" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. Для картриджів: ML-1210D3, ML-1520D3, ML-1710D3, ML-4500D3, SCX-4100D3, SCX-4216D3, ML-5000D5, ML-2250D5, SCX-4720D3, SCX-4720D5, ML-6060D6, ML-1610D2, ML-2010D3, SCX-4521D3, MLT-D205S, MLT-D205L, MLT-D205E, MLT-D203S, MLT-D203L, MLT-D203E, MLT-D203U, MLT-D305L, ML-D4550A, ML-D4550B, ML-3560D6, ML-3560DB, ML-3560D6, ML-3560DB, MLT-D105L, MLT-D105S, MLT-D103S, MLT-D103L, MLT-D115S, MLT-D115L, ML-D1630A, MLT-D108S, MLT-D104S, MLT-D104X, MLT-D1043S, MLT-D101S, MLT-D111S, ML-D3050A, ML-D3050B, ML-D3470A, ML-D3470B, SCX-D4200A, MLT-D109S, ML-D2850A, ML-D2850B, MLT-D209S, MLT-D209L, SCX-D4725A, MLT-D117S, 109R00639, 109R00748, 109R00725, 013R00607, 113R00667, 603P06174, 113R00296, 109R00746, 109R00747, 013R00606, 106R00646, 106R00442, 106R01159, 013R00621, 106R02304, 106R02306, 106R02308, 106R02310, 106R02312, 106R01370, 106R01371, 106R01148, 106R01149, 108R00908, 108R00909, 106R02773, 106R03048, 106R01245</t>
         </r>
       </text>
     </comment>
-    <comment ref="G378" authorId="0">
+    <comment ref="G390" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C381" authorId="0">
+    <comment ref="C393" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Очищувач Service Clean 100мл, для очищення магнітних, гумових і тефлоновим валів.</t>
         </r>
       </text>
     </comment>
-    <comment ref="G381" authorId="0">
+    <comment ref="G393" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 5шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C382" authorId="0">
+    <comment ref="C394" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Очищувач Optic Clean 250мл, для очищення фотобарабанів, оптики, лез очищення і дозування, контактів і пластикових поверхонь.</t>
         </r>
       </text>
     </comment>
-    <comment ref="G382" authorId="0">
+    <comment ref="G394" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 5шт -2%</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="371">
-[...1 lines deleted...]
-    <t>12.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="384">
+  <si>
+    <t>29.10.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Антибактеріальні засоби, антисептик, маски, респіратори</t>
   </si>
   <si>
     <t>Засіб дезінфекційний для рук CAMOMILE 100 мл F3-037 Patron</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Вал гумовий</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ 1022/Canoni-SENSYS MF4018  RC1-5573  Micrographic</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ 1200/1300  RF0-1002/FC5-4871 , Micrographic</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ P2035/P2055 Sponge Roller  RC1-3685SR-WD  WELLDO</t>
   </si>
   <si>
     <t xml:space="preserve">	Вал магнітний/ оболонка магнітного вала</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 1100+підшипники 2шт,  MR1200-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 2100/2300/2400 + підшипники 2шт,  MR2100-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 2420/P3005/ P3015 + підшипники 2шт,  MR3015-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 2420/P3005/ P3015 + підшипники 2шт, Alluminium Head  WD-MRH7551A  WELLDO</t>
   </si>
   <si>
-    <t>Вал магнітний HP LJ P1005/1006+підшипники 2шт, Deep Golden Glossy, OEM технологія  WD-MRH278AX  WELLDO</t>
-[...1 lines deleted...]
-  <si>
     <t>Вал магнітний HP LJ P2035/P2055 + підшипники 2шт, Long Life  MR2035-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ P4014/4015 + підшипники 2шт  MR4014-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ Pro M252  WD-DRH252  WELLDO</t>
   </si>
   <si>
-    <t>Вал магнітний HP LJ Pro M402/426,  MR226-VE  VEAYE</t>
-[...1 lines deleted...]
-  <si>
     <t>Вал магнітний HP LJ Pro M402/426,  MRHPM402  CEE</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-1610  WD-DRS1610  WELLDO</t>
   </si>
   <si>
-    <t>Вал магнітний Samsung ML-1710/1910/2850/2955  WD-DRS1710  OEM якість WELLDO</t>
-[...1 lines deleted...]
-  <si>
     <t>Вал магнітний Samsung ML-1910/2850/2955  MRSAMML-2850  Micrographic</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-2160/SCX-3400  MLT-D101S , VEAYE</t>
   </si>
   <si>
-    <t>Вал магнітний Samsung ML-3310/3710, SCX4833/5637/5737  WD-DRS3310  WELLDO</t>
-[...2 lines deleted...]
-    <t>Вал магнітний Samsung ML-3310/3710, SCX4833/5637/5737, Micrographic</t>
+    <t>Вал магнітний Samsung ML-3310  WD-DRS3310  WELLDO</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ P1005/1006+підшипники 2шт  MR1505Sleeve-VE  VEAYE</t>
   </si>
   <si>
+    <t>-8.33%</t>
+  </si>
+  <si>
     <t>Оболонка магнітного вала HP LJ Pro M102/CF217A/CF219A/CF230A  60490  DC Select</t>
   </si>
   <si>
     <t xml:space="preserve">	Вал первинного заряду  ВПЗ</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP CLJ 1600/2600, CP1215/1515  PCRHP1600  Soft Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP CLJ Pro M252 Hard TYPE  PCR252-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP CLJ Pro M252 Hard TYPE  WD-PCRH252  WELLDO</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP CLJ Pro M552/M553/M577  WD-PCRH552  WELLDO</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M102  WD-PCRH217A  WELLDO</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M102,  60539  DC Select</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M102, Hard,  PCR217AH-VE  VEAYE</t>
@@ -10736,98 +11182,86 @@
   <si>
     <t>Лезо дозувальне Samsung ML-3310/3710/SCX-4833  DB3710-VE  з поролоном VEAYE</t>
   </si>
   <si>
     <t xml:space="preserve">	Лезо очистки  ракель</t>
   </si>
   <si>
     <t>Лезо очистки HP Color LJ Pro M552/M553/M577  WBHPM552  Micrographic</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ 1010  WB1010-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ 2100  30761 , DC Select</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ 2100,  WB2400-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ 4200  WD-WBH1339A  WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ 4200  WD-WBH1339AF  з поролоном WELLDO</t>
   </si>
   <si>
-    <t>Лезо очистки HP LJ 5L  WB-HP-5L-EVP  Everprint</t>
-[...1 lines deleted...]
-  <si>
     <t>Лезо очистки HP LJ M607  WBHPM607  Micrographic</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ P1005/P1006/P1505 WB1505-VE VEAYE</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ P4014/P4015/P4515  WB4014-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ P4014/P4015/P4515  WD-WBH364A  WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки HP LJ Pro M15/M28  WD-WBH244A  WELLDO</t>
   </si>
   <si>
-    <t>Лезо очистки HP LJ Rro M402/426/CF226  WD-WBH226AO  WELLDO</t>
-[...1 lines deleted...]
-  <si>
     <t>Лезо очистки Samsung CLP-320/325/326/CLX-3180/3185/3186, CLT-407S WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки Samsung CLP-360/365, HP COLOR Laser 150/170  WD-WBS406  WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-1660 довжина 252мм  WB1660  CEE</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-1660 довжина 252мм  WB1660-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-1660 довжина 252мм  WD-WBS1660  WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-1910, SCX-4600  WBML1910  Micrographic</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-1910, SCX-4600, з поролоном  WB1910-VE  VEAYE</t>
   </si>
   <si>
-    <t>Лезо очистки Samsung ML-2160 довжина 237,2 мм  WD-WBS101L  WELLDO</t>
-[...4 lines deleted...]
-  <si>
     <t>Лезо очистки Samsung ML-2160 довжина 239,5 мм  WD-WBS101  WELLDO</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-2850/2851/4824 з поролоном  WB2850-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-3310/3710, SCX4833/5637/5737  WB3710-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-3310/3710, SCX4833/5637/5737,  WD-WBS3310  WELLDO</t>
   </si>
   <si>
     <t xml:space="preserve">	Лезо ущільнювальне</t>
   </si>
   <si>
     <t>Лезо ущільнювальне магнітного валу HP 1010 /Canon FX-10  MRSB1010  CEE</t>
   </si>
   <si>
     <t>Лезо ущільнювальне магнітного валу HP 1010 /Canon FX-10  MRSB1010-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо ущільнювальне магнітного валу HP 1200/1300  MRSB1200  CEE</t>
   </si>
   <si>
     <t>Лезо ущільнювальне магнітного валу HP 1200/1300  MRSB1200-VE  VEAYE</t>
@@ -10847,86 +11281,89 @@
   <si>
     <t>Лезо ущільнювальне магнітного валу Samsung ML-1610/2015  MRSB1610-VE  VEAYE</t>
   </si>
   <si>
     <t>Лезо ущільнювальне магнітного валу Samsung ML-1710/SCX-4016/4116/4200/4216/Phaser 3119  MRSB1710  CEE</t>
   </si>
   <si>
     <t>Лезо ущільнювальне магнітного валу Samsung ML-1710/SCX-4016/4116/4200/4216/Phaser 3119  MRSB1710  VEAYE</t>
   </si>
   <si>
     <t>Лезо ущільнювальне магнітного валу Samsung ML-2850/3310/SCX-4824/4828, VEAYE</t>
   </si>
   <si>
     <t xml:space="preserve">	Термоплівка</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1200/1010  GREY ,  232мм , Foshan</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1200/1010  RG5-1493, RG9-1494  CET3829</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 1200/1010 + мастило, OEM Copy  RG5-1493-VE-OEM  VEAYE</t>
   </si>
   <si>
-    <t>очікується 25-09</t>
+    <t>очікується 30-10</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 2100/Canon IR1210/IR1018  228мм  Micrographic</t>
   </si>
   <si>
     <t>Термоплівка HP LJ 4100/P3015  232мм   RG5-5064  Micrographic</t>
   </si>
   <si>
     <t>Термоплівка HP LJ M4555MFP,  RM1-7395-Film  + мастило CET6608</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P2035/Pro 400 M401  RM1-6405   Fuser-film-087  100K Lithuania</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P2035/Pro 400 M401  RM1-6405  CET CET2706</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P2035/Pro 400 M401  RM1-6405  Dip-coated покриття CET CET2706E</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P2035/Pro 400 M401  RM1-6405  NEW CET CET2706U</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P2035/Pro M102/104/402  RM1-6405  + мастило, аналог CET2706U Premium Micrographic</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P2035/Pro M102/104/402  RM1-8062  + мастило, аналог CET2706 Premium Micrographic</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P3015  FHPP3015  Micrographic</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P3015, Japan  RM1-6274-Film +мастило CET8416/CET8416U</t>
   </si>
   <si>
+    <t>Термоплівка HP LJ P3015, Japan  RM1-6274-Film +мастило, DIP-Coated покриття, CET8416E</t>
+  </si>
+  <si>
     <t>Термоплівка HP LJ P4014/ P4515N/ LJ M601/ M602/ M603,  RM1-4554/RM1-8395  + мастило CET311027</t>
   </si>
   <si>
     <t>Термоплівка KYOCERA MITA Ecosys P2235/2040/M2040/2135 M2635 + мастило 1г CET  CET7841/CET7841R</t>
   </si>
   <si>
     <t xml:space="preserve">	Фотобарабани</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1100/5L  19104/19219  Mitsubishi</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1160/1320/2015,  OEM Style  ULC Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P2035/P2055 Green Color  WDDH2035L  WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ P4014/P4015/P4515  OPCLJP4015PLUS  Micrographic Plus</t>
   </si>
   <si>
     <t>Фотобарабан Pantum P1000L/1000/1050/1060/2000/2040/M5000/5000L/5100/5200/5250, з шестернею, WELLDO Long life</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-1210  OEM Style   ULC  Long life</t>
@@ -11105,158 +11542,188 @@
   <si>
     <t>Картридж Samsung MLT-D103L  ML-2955ND ,  PN-D103LR , Extra Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D104S  EL-MLTD104SR   ML-1660  Extra Label</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D104S  PN-D104R   ML-1660 , Extra Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D115L  PN-D115LR   SL-M2870  Extra Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D117S  PN-D117GL   SCX-4650  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D119S  PN-D119R  Extra Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D205S  SD205S  Makkon 2k</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-D4200A  EL-SCXD4200R  Extra Label</t>
   </si>
   <si>
-    <t xml:space="preserve">	Картриджі Toshiba лазерні монохромні</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">	Картриджі Xerox лазерні монохромні</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01374  PN-01374R   Phaser 3250  Extra Patron</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01378  Phaser 3100   PN-01378GL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02778  EL-106R02778R   Phaser 3052  Extra Label</t>
   </si>
   <si>
     <t>Картридж Xerox 108R00909  PN-00909GL   Phaser 3140  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер для кольорових лазерних принтерів та БФП</t>
   </si>
   <si>
     <t>Тонер HP CLJ універсальний CP1025/CP1215/CP1525 блакитний флакон 1 кг  CGK-02C  Chemical TOMOEGAWA</t>
   </si>
   <si>
     <t>Тонер HP CLJ універсальний CP1025/CP1215/CP1525 жовтий флакон 1 кг  CGK-02Y  Chemical TOMOEGAWA</t>
   </si>
   <si>
     <t>Тонер HP CLJ універсальний CP1025/CP1215/CP1525 пурпуровий флакон 1 кг  CGK-02M  Chemical TOMOEGAWA</t>
   </si>
   <si>
     <t>Тонер HP CLJ універсальний CP1025/CP1215/CP1525 чорний флакон 1 кг  CGK-02K  Chemical TOMOEGAWA</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys M6030/TASKalfa 2551ci блакитний  TK-5140C/TK-8325C  флакон 1 кг  VF-03C   TSM-VF-03C-1  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys M6030/TASKalfa 2551ci жовтий  TK-5140Y/TK-8325Y  флакон 1 кг  VF-03Y   TSM-VF-03Y-1  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys M6030/TASKalfa 2551ci пурпуровий  TK-5140M/TK-8325M  флакон 1 кг  VF-03M   TSM-VF-03M-1  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys M6030/TASKalfa 2551ci чорний  TK-5140K/TK-8325K  флакон 1 кг  VF-03K   TSM-VF-03K-1  Tomoegawa</t>
   </si>
   <si>
+    <t>очікується 29-10</t>
+  </si>
+  <si>
     <t>Тонер Kyocera Mita FS-C5200DN/FS-C8500DN блакитний  TK-550C/TK-880C  флакон 1 кг  VF-01C   TSM-VF-01C-1  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-C5200DN/FS-C8500DN жовтий  TK-550Y/TK-880Y  флакон 1 кг  VF-01Y   TSM-VF-01Y-1  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-C5200DN/FS-C8500DN пурпуровий  TK-550M/TK-880M  флакон 1 кг  VF-01M   TSM-VF-01M-1  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-C5200DN/FS-C8500DN чорний  TK-550K/TK-880K  флакон 1 кг  VF-01K   TSM-VF-01K-1  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер для монохромних лазерних принтерів та БФП</t>
   </si>
   <si>
     <t>Тонер Brother HL-2240 флакон 1 кг  HG390  HG toner</t>
   </si>
   <si>
     <t>Тонер Brother HL-2240 флакон 75 г  UWDTB2240-75  WELLDO</t>
   </si>
   <si>
+    <t>Тонер Brother універсальний флакон, 1 кг  TSM-HYD200B-1  GNT toner Gantech</t>
+  </si>
+  <si>
+    <t>Тонер Canon imageRUNNER 2520 флакон 1 кг  TSM-HYD100G-1  GNT toner Gantech</t>
+  </si>
+  <si>
+    <t>Тонер Canon imageRUNNER 2520 флакон 250 г  TSM-HYD100G-250  GNT toner Gantech</t>
+  </si>
+  <si>
+    <t>Тонер Canon imageRUNNER 2520 флакон 400 г  TSM-HYD100G-400  GNT toner Gantech</t>
+  </si>
+  <si>
     <t>Тонер Canon imageRUNNER 2520, C-EXV33, флакон, 620 г,  WDTC2520  WELLDO</t>
   </si>
   <si>
     <t>Тонер HP LJ 1010/1200/1160/P2015, флакон 1 кг  T102-3   TSM-T102-3-1  TTI</t>
   </si>
   <si>
     <t>Тонер HP LJ 1100/5L флакон 1 кг  T104-1  TTI</t>
   </si>
   <si>
     <t>Тонер HP LJ 1160 флакон 1,20 кг  PN-HLJ1160-1.2  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ Enterprise M607/MFP M631 флакон 1 кг Imex  TSM-TAI-1</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 Універсальний, флакон, 1 кг, фасований  UTSH87B-1  IPM</t>
   </si>
   <si>
+    <t>Тонер HP LJ P1005/P1102 флакон 1 кг  HG361  HG toner</t>
+  </si>
+  <si>
     <t>Тонер HP LJ P1005/P1102 флакон 1 кг HD  UT1917  MK Imaging/DC Select</t>
   </si>
   <si>
+    <t>Тонер HP LJ P1005/P1505 Універсальний флакон 1 кг  TSM-HYD105B-1  GNT toner Gantech</t>
+  </si>
+  <si>
+    <t>Тонер HP LJ Pro 4001/4002/4003 флакон 950 г  TSM-HG609-950  HG toner</t>
+  </si>
+  <si>
     <t>Тонер HP LJ Pro M102/M203 флакон 1 кг  TSH126RH  IPM</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 флакон 1 кг Imex  TSM-AJI-1</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/P1560/P4015/Samsung ML-1210/1710/2160 Універсальний флакон 1 кг  TSCARBON  IPM</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/P1560/P4015/Samsung ML-1210/1710/2160 Універсальний флакон 100 г  TSCARBONSL  IPM</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M203 флакон 120 г  фасований   TRHM203-120B-P  Static Control</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M203 флакон 60 г  фасований   TRHM203-60B-P  Static Control</t>
   </si>
   <si>
+    <t>Тонер HP LJ Pro M402 флакон 1 кг  TSM-HYD102B-1  GNT toner Gantech</t>
+  </si>
+  <si>
+    <t>Тонер HP універсальний LJ 1010 флакон 1 кг  HYD104B  GNT toner Gantech</t>
+  </si>
+  <si>
+    <t>Тонер HP універсальний LJ 1010 флакон 1,2 кг  TSM-HYD104B-1.2  GNT toner Gantech</t>
+  </si>
+  <si>
+    <t>Тонер HP універсальний LJ 1010 флакон 260 г  TSM-HYD104B-260  GNT toner Gantech</t>
+  </si>
+  <si>
     <t>Тонер HP універсальний LJ 1010 флакон 80 г  HG20T   TSM-HG20T-080  HG toner</t>
   </si>
   <si>
     <t>Тонер HP універсальний M18 флакон, 80 г CET  TSM-M18-080</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-1041  TK-1115  T-PN-KFS1041-1 флакон 1 кг Patron</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-1041  TK-1115  флакон 1 кг  ED-11   TSM-ED-11-1  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-1041  TK-1115  флакон 1 кг  T141-2   TSM-T141-2-1  TTI</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-1120/FS-1320/FS-1035MFP  TK-160/TK-170/TK-1140  флакон 1 кг  T141-A   TSM-T141-A-1  TTI</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-2000/FS-3920  TK-310/TK-350  флакон 1 кг  ED-33V2   TSM-ED-33V2-1  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-2100/FS-4200  TK-3100/TK-3130  флакон 1 кг  T142-1   TSM-T142-1-1  TTI</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita KM-1620/TASKALFA 180  TK-410/TK-435  флакон 1 кг  KM-04   TSM-KM-04-1  Tomoegawa</t>
@@ -11267,291 +11734,321 @@
   <si>
     <t>Тонер Kyocera Mita Універсальний TK-17  KYTK17UNIV-1KG  флакон 1 кг Static Control</t>
   </si>
   <si>
     <t>Тонер Samsung ML-1610/1910/Xerox 3117 флакон 1 кг  T132-1   TSM-T132-1-1  TTI</t>
   </si>
   <si>
     <t>Тонер Samsung ML-1640/1660 флакон 1 кг PN-SML1660-1 Patron</t>
   </si>
   <si>
     <t>Тонер Samsung SCX-4824 Service Pack, флакон 10x1 кг  PN-SSCX4824-10SP  Patron</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний  SU5  ML-1660/ML-2950/ML-3312/SCX-4300 флакон 1 кг  TSM-SU5-1  CET</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний  SU5  ML-1660/ML-2950/ML-3312/SCX-4300 флакон 100 г  TSM-SU5-100  CET</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний  SU5  ML-1660/ML-2950/ML-3312/SCX-4300 флакон 80 г  TSM-SU5-080  CET</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний HD ML-1210/ML-1710/SCX-4016 флакон 1 кг  JLT-019HD   TSM-JLT-019HD-1  JADI</t>
   </si>
   <si>
+    <t>Тонер Samsung Універсальний ML-3310 флакон 1 кг  TSM-HYD005-1  GNT toner Gantech</t>
+  </si>
+  <si>
     <t>Тонер Samsung Універсальний ML/ SCX series  UT1529  флакон 1 кг MK Imaging</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний ML/ SCX series  UT1529  флакон 100 г MK Imaging</t>
   </si>
   <si>
+    <t>Тонер Samsung Універсальний флакон, 1 кг  TSM-HYD004-3-1  GNT toner Gantech</t>
+  </si>
+  <si>
     <t>Тонер Toshiba BD2060/2860/2870/1340/1350/1550/1560, флакон, 300 г, WELLDO</t>
   </si>
   <si>
-    <t>Тонер Toshiba T-1640E,  e-STUDIO 163/166 , флакон, 675 г,  WDTT1640UJT  WELLDO</t>
+    <t>Тонер Toshiba T-1640E,  e-STUDIO 163/166  флакон, 675 г,  WDTT1640UJT  WELLDO</t>
   </si>
   <si>
     <t>Тонер Xerox Phaser 3052/WorkCentre 3215 флакон 1 кг  PN-XP3052-1  Patron</t>
   </si>
   <si>
     <t>Тонер Xerox Phaser 3330  106R03623  флакон 1 кг  PN-XP3330-1  Patron</t>
   </si>
   <si>
     <t>Тонер Xerox WorkCentre M123/ M128, флакон, 1 кг  PN-XWCM123-1  Patron</t>
   </si>
   <si>
     <t>Тонер фасований по 10 кг</t>
   </si>
   <si>
+    <t>Тонер Brother універсальний флакон 10х1 кг Service Pack  TSM-HYD200B-10SP  GNT toner Gantech</t>
+  </si>
+  <si>
     <t>Тонер Brother універсальний №4 флакон 10x1 кг Service Pack  PN-BU4-10SP  Patron</t>
   </si>
   <si>
     <t>Тонер HP LaserJet Pro M404 флакон 12x833 г Service Pack  PN-HLJPM404-10SP  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ 1010 пакет 10 кг  PN-HLJ1010-10  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ 1010 флакон 12x833 г Service Pack  PN-HLJ1010-10SP  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ 1100/5L флакон 12x833 г Service Pack  PN-HLJ1100-10SP  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ 1160 пакет 10 кг  T-PN-HLJ1160-10  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ 1160 флакон 12x833 г Service Pack  PN-HLJ1160-10SP  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ 1200 флакон 12x833 г Service Pack  T-PN-HLJ1200-10SP  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ 4000 флакон 12x833г Service Pack  PN-HLJ4000-10SP  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ 9000 Service Pack, флакон 12x833 г  PN-HLJ9000-10SP  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ Enterprise M607/MFP M631 пакет 20 кг  2x10 кг  Imex  TAI</t>
   </si>
   <si>
     <t>Тонер HP LJ M507 пакет 10кг  UT1910B   21406  MK Imaging/DC Select</t>
   </si>
   <si>
-    <t>-0.92%</t>
-[...1 lines deleted...]
-  <si>
     <t>Тонер HP LJ M507 пакет, 20 кг  2x10 кг   HG270  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ M507 флакон 10x1 кг Service Pack  TSM-HG270-10SP  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ M507 флакон 10x1 кг, Service Pack  TSM-UT1910B-10SP  MK Imaging/DC Select</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 пакет 10 кг  PN-HLJP1102-10  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 пакет 10 кг HD  UT1917   21054  MK Imaging/DC Select</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 пакет 10 кг супер якість  WDTH1102P  WELLDO</t>
   </si>
   <si>
+    <t>Тонер HP LJ P1005/P1102 пакет 20 кг  2x10 кг   HG361  HG toner</t>
+  </si>
+  <si>
     <t>Тонер HP LJ P1005/P1102 пакет 20 кг  2x10 кг   T125-K  TTI</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 Універсальний, №3, пакет 10 кг  PN-HU3-10  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 Універсальний, №3, флакон 12x833 г Service Pack  PN-HU3-10SP  Patron</t>
   </si>
   <si>
+    <t>Тонер HP LJ P1005/P1102 флакон 10x1 кг Service Pack  HG361  HG toner</t>
+  </si>
+  <si>
     <t>Тонер HP LJ P1005/P1102 флакон 10x1 кг Service Pack HD  UT1917  MK Imaging/DC Select</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 флакон 12x833 г Service Pack  PN-HLJP1102-10SP  Patron</t>
   </si>
   <si>
+    <t>Тонер HP LJ P1005/P1505 Універсальний флакон 10x1 кг Service Pack  TSM-HYD105B-10SP  GNT toner Gante</t>
+  </si>
+  <si>
     <t>Тонер HP LJ P2015 Service Pack, флакон 10x1 кг MK Imaging/DC Select  TSM-UT1922B-10SP</t>
   </si>
   <si>
     <t>Тонер HP LJ P2015 пакет, 10 кг MK Imaging/DC Select  UT1922B   21060</t>
   </si>
   <si>
     <t>Тонер HP LJ P2015/2035 флакон 12x833 г Service Pack  PN-HLJP2015-10SP  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ P4515 пакет 10 кг  20481  MK Imaging</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro 4001/4002/4003 пакет, 10 кг MK Imaging/DC Select  UT1928B   21422</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro 4001/4002/4003 флакон 10x1 кг Service Pack MK Imaging/DC Select  TSM-UT1928B-10SP</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 пакет 20 кг  2x10 кг   HG240  для сумісних картриджів HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 пакет 20 кг  2x10 кг   HG551-2  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 пакет 20 кг  2x10 кг   HG551-4  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 флакон 10x1 кг Service Pack  HG240  для сумісних картриджів  TSM-HG240-10SP  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 флакон 10x1 кг Service Pack  HG241   TSM-HG241-10SP  HG</t>
   </si>
   <si>
-    <t>очікується 14-09</t>
-[...1 lines deleted...]
-  <si>
     <t>Тонер HP LJ Pro M102/M203 флакон 10x1 кг Service Pack  HG551-4   TSM-HG551-4-10SP  HG ton</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 флакон 10x1 кг Service Pack  T127-1V2  TTI</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M402 пакет 20 кг  2x10 кг   T125-2  TTI</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M402 флакон 10x1 кг Service Pack  TSM-HG640-10SP  HG toner</t>
   </si>
   <si>
+    <t>Тонер HP LJ Pro M402 флакон 10x1 кг Service Pack  TSM-HYD102B-10SP  GNT toner Gantech</t>
+  </si>
+  <si>
     <t>Тонер HP LJ Pro M402 флакон 12x833 г Service Pack  PN-HLJPM402-10SP  Patron</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010 пакет 20 кг  2x10 кг   HG206  HG toner</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010 пакет 20 кг  2x10 кг   HG20T  HG toner</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010 пакет 20 кг  2x10 кг   HG221  HG toner</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010 пакет 20 кг  2x10 кг   HG22A  HG toner</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010 флакон 10x1 кг Service Pack  HG206  HG toner</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010 флакон 10x1 кг Service Pack  HG20T   TSM-HG20T-10SP  HG</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010 флакон 10x1 кг Service Pack  HG221   TSM-HG221-10SP  HG toner</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010 флакон 10x1 кг Service Pack  HG22A   TSM-HG22A-10SP  HG toner</t>
   </si>
   <si>
+    <t>Тонер HP універсальний LJ 1010 флакон 10х1 кг Service Pack  TSM-HYD104B-10SP  GNT toner Gantech</t>
+  </si>
+  <si>
     <t>Тонер HP універсальний LJ P4015/M601 пакет 20 кг  2x10 кг   HG231  HG toner</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ P4015/M601 флакон 10x1 кг Service Pack  HG231   TSM-HG231-10SP  HG toner</t>
   </si>
   <si>
     <t>Тонер HP універсальний M18 Service Pack, флакон 10x1 кг CET  TSM-M18-10SP</t>
   </si>
   <si>
     <t>Тонер HP універсальний M18 пакет, 20 кг  1x20 кг  CET  CET2514</t>
   </si>
   <si>
     <t>Тонер HP універсальний №1 пакет 10 кг  T-PN-HU1-10  Patron</t>
   </si>
   <si>
     <t>Тонер HP універсальний №1 флакон 12x833 г Service Pack  PN-HU1-10SP  Patron</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys M2135 флакон 10x1 кг Service Pack  TSM-HG800-10SP  HG toner</t>
   </si>
   <si>
+    <t>Тонер Kyocera Mita Ecosys M3040 пакет, 20 кг  2x10 кг  Tomoegawa  ED-43/ED-43V2</t>
+  </si>
+  <si>
+    <t>у резерві очікується 28-10</t>
+  </si>
+  <si>
     <t>Тонер Kyocera Mita Універсальний PK10  TK-1150/TK-1170  пакет 20 кг  1x20 кг  CET111080</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Універсальний PK10  TK-1150/TK-1170  флакон 10x1 кг Service Pack  TSM-PK10-10SP  CET</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Універсальний PK2  TK-130/TK-410/TK-1140  пакет 20 кг  1x20 кг  CET5498</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Універсальний PK2  TK-130/TK-410/TK-1140  флакон 10x1 кг Service Pack  TSM-PK2-10SP  CET</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Універсальний PK9  TK-1110/TK-1150/TK-1170  пакет 20 кг  1x20 кг   PK9  CET8857</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Універсальний PK9  TK-1110/TK-1150/TK-1170  флакон 10x1 кг Service Pack  PK9   TSM-PK9-10SP  CET</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Універсальний TK-17  KYTK17UNIV-1KG-10-P  10x1 кг  фасований  Static Control</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Універсальний TK-17  KYTK17UNIV10KG  пакет 10 кг Static Control</t>
   </si>
   <si>
     <t>Тонер OKI B411/B431/B412 MPS-версия флакон 10x1 кг Service Pack  PN-OB431-10SP-MPS  Patron</t>
   </si>
   <si>
     <t>Тонер Samsung ML-1210/1710 флакон 10x1 кг Service Pack  PN-SML1210-10SP  Patron</t>
   </si>
   <si>
     <t>Тонер Samsung ML-1610 пакет 10 кг  WDTS2850U  WELLDO</t>
   </si>
   <si>
     <t>Тонер Samsung ML-2160 пакет 20 кг  2x10 кг   HG502  HG toner</t>
   </si>
   <si>
     <t>Тонер Samsung ML-2160/SL-M2020 Service Pack, флакон 10x1 кг  PN-SML2160-10SP  Patron</t>
   </si>
   <si>
     <t>Тонер Samsung ML-2160/SL-M2020 пакет 10 кг  21117  MK Imaging</t>
   </si>
   <si>
     <t>Тонер Samsung ML-2160/SL-M2020 пакет 10 кг  T-PN-SML2160-10  Patron</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний ML-1710 флакон 10x1 кг Service Pack  T-S-HG-HG192-10SP  HG</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний ML-1710/2160 флакон 10x1 кг Service Pack  HG194  HG toner</t>
+  </si>
+  <si>
+    <t>Тонер Samsung Універсальний ML-3310 флакон 10х1 кг Service Pack  TSM-HYD005-10SP  GNT toner Gantech</t>
+  </si>
+  <si>
+    <t>Тонер Samsung Універсальний флакон 10х1 кг Service Pack  TSM-HYD004-3-10SP  GNT toner Gantech</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний №2 пакет 10 кг  T-PN-SU2-10  Patron</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний №2 флакон 10x1 кг Service Pack  PN-SU2-10SP  Patron</t>
   </si>
   <si>
     <t>Чистячі засоби, технологічні матеріали для сервісу</t>
   </si>
   <si>
     <t>Очисник для магнітних, гумових і тефлон. валів WDSClean-1, Service Clean 100мл</t>
   </si>
   <si>
     <t>Очисник для очищення фотобарабанів, оптики, лез очищення і дозування Optic Clean 250мл  WDOClean  WELLDO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
@@ -11971,51 +12468,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I383"/>
+  <dimension ref="A1:I395"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -12131,9416 +12628,9095 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>26111</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>3808949000</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>48.28</v>
+        <v>49.36</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H10" s="5" t="s">
+      <c r="H10" s="1"/>
+      <c r="I10" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="3"/>
       <c r="B12" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="3"/>
       <c r="B13" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>24541</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>12012</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>299.04</v>
+        <v>305.73</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>25737</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>482.76</v>
+        <v>493.56</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1"/>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
       <c r="I17" s="1"/>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="3"/>
       <c r="B18" s="3" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>19002</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>8505902990</v>
       </c>
       <c r="E19" s="1">
         <v>10</v>
       </c>
       <c r="F19" s="1">
-        <v>43.81</v>
+        <v>44.79</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>17764</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>10</v>
       </c>
       <c r="F20" s="1">
-        <v>107.28</v>
+        <v>109.68</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>17611</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
         <v>8505902990</v>
       </c>
       <c r="E21" s="1">
         <v>10</v>
       </c>
       <c r="F21" s="1">
-        <v>104.6</v>
+        <v>106.94</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>27859</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>8505902990</v>
       </c>
       <c r="E22" s="1">
         <v>10</v>
       </c>
       <c r="F22" s="1">
-        <v>122.03</v>
+        <v>124.76</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>28399</v>
+        <v>17453</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D23" s="1">
         <v>8505902990</v>
       </c>
       <c r="E23" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F23" s="1">
-        <v>61.24</v>
+        <v>57.13</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H23" s="5" t="s">
+      <c r="H23" s="1"/>
+      <c r="I23" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>17453</v>
+        <v>17417</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D24" s="1">
-        <v>8505902990</v>
+        <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>10</v>
       </c>
       <c r="F24" s="1">
-        <v>55.88</v>
+        <v>188.74</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H24" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H24" s="1"/>
+      <c r="I24" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>17417</v>
+        <v>23828</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F25" s="1">
-        <v>184.61</v>
+        <v>152.18</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>23828</v>
+        <v>27899</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D26" s="1">
-        <v>8443999090</v>
+        <v>8505909000</v>
       </c>
       <c r="E26" s="1">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="F26" s="1">
-        <v>148.85</v>
+        <v>47.53</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H26" s="5" t="s">
+      <c r="H26" s="1"/>
+      <c r="I26" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>20763</v>
+        <v>26181</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F27" s="1">
-        <v>64.37</v>
+        <v>112.42</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H27" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H27" s="1"/>
+      <c r="I27" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>27899</v>
+        <v>24844</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D28" s="1">
-        <v>8505909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E28" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>54.09</v>
+        <v>112.42</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H28" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H28" s="1"/>
+      <c r="I28" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>26181</v>
+        <v>17760</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F29" s="1">
-        <v>109.96</v>
+        <v>55.75</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>23221</v>
+        <v>26727</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>104.6</v>
+        <v>97.34</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>24844</v>
+        <v>25924</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F31" s="1">
-        <v>109.96</v>
+        <v>30.16</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H31" s="5" t="s">
-        <v>15</v>
+      <c r="H31" s="1" t="s">
+        <v>37</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>17760</v>
+        <v>25119</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>10</v>
       </c>
       <c r="F32" s="1">
-        <v>54.53</v>
+        <v>237.18</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
-      <c r="B33" s="1">
-[...2 lines deleted...]
-      <c r="C33" s="1" t="s">
+      <c r="B33" s="1"/>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1"/>
+      <c r="F33" s="1"/>
+      <c r="G33" s="1"/>
+      <c r="H33" s="1"/>
+      <c r="I33" s="1"/>
+    </row>
+    <row r="34" spans="1:9" outlineLevel="1">
+      <c r="A34" s="3"/>
+      <c r="B34" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="D33" s="1">
-[...43 lines deleted...]
-      </c>
+      <c r="C34" s="3"/>
+      <c r="D34" s="3"/>
+      <c r="E34" s="3"/>
+      <c r="F34" s="3"/>
+      <c r="G34" s="3"/>
+      <c r="H34" s="3"/>
+      <c r="I34" s="3"/>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>25924</v>
+        <v>25490</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>32.18</v>
+        <v>60.78</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>25119</v>
+        <v>34017</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>10</v>
       </c>
       <c r="F36" s="1">
-        <v>231.99</v>
+        <v>97.34</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
-      <c r="B37" s="1"/>
-[...4 lines deleted...]
-      <c r="G37" s="1"/>
+      <c r="B37" s="1">
+        <v>23503</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D37" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E37" s="1">
+        <v>10</v>
+      </c>
+      <c r="F37" s="1">
+        <v>100.08</v>
+      </c>
+      <c r="G37" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="H37" s="1"/>
-      <c r="I37" s="1"/>
-[...3 lines deleted...]
-      <c r="B38" s="3" t="s">
+      <c r="I37" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" outlineLevel="2">
+      <c r="A38" s="1"/>
+      <c r="B38" s="1">
+        <v>23993</v>
+      </c>
+      <c r="C38" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C38" s="3"/>
-[...5 lines deleted...]
-      <c r="I38" s="3"/>
+      <c r="D38" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E38" s="1">
+        <v>20</v>
+      </c>
+      <c r="F38" s="1">
+        <v>163.61</v>
+      </c>
+      <c r="G38" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H38" s="1"/>
+      <c r="I38" s="5" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>25490</v>
+        <v>23994</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F39" s="1">
-        <v>59.45</v>
+        <v>131.62</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H39" s="5" t="s">
+      <c r="H39" s="1"/>
+      <c r="I39" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>34017</v>
+        <v>26317</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>95.20999999999999</v>
+        <v>131.62</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>23503</v>
+        <v>22273</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F41" s="1">
-        <v>97.89</v>
+        <v>102.83</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H41" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H41" s="1"/>
+      <c r="I41" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>23993</v>
+        <v>34739</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>20</v>
       </c>
       <c r="F42" s="1">
-        <v>160.03</v>
+        <v>83.17</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>23994</v>
+        <v>27142</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>134.1</v>
+        <v>43.87</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H43" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H43" s="1"/>
+      <c r="I43" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>26317</v>
+        <v>24684</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F44" s="1">
-        <v>128.74</v>
+        <v>116.08</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>22273</v>
+        <v>27951</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>20</v>
       </c>
       <c r="F45" s="1">
-        <v>100.58</v>
+        <v>26.05</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H45" s="5" t="s">
+      <c r="H45" s="1"/>
+      <c r="I45" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>34739</v>
+        <v>24632</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>81.34999999999999</v>
+        <v>65.81</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>27142</v>
+        <v>22742</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F47" s="1">
-        <v>42.91</v>
+        <v>83.63</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>24684</v>
+        <v>26597</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>10</v>
       </c>
       <c r="F48" s="1">
-        <v>113.54</v>
+        <v>89.12</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>27951</v>
+        <v>19258</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>20</v>
       </c>
       <c r="F49" s="1">
-        <v>25.48</v>
+        <v>89.12</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H49" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H49" s="1"/>
+      <c r="I49" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>24632</v>
+        <v>24568</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F50" s="1">
-        <v>64.37</v>
+        <v>65.81</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>22742</v>
+        <v>27954</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F51" s="1">
-        <v>81.8</v>
+        <v>44.79</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H51" s="5" t="s">
+      <c r="H51" s="1"/>
+      <c r="I51" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>26597</v>
+        <v>17988</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F52" s="1">
-        <v>87.17</v>
+        <v>74.03</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H52" s="1"/>
       <c r="I52" s="5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>19258</v>
+        <v>27605</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>20</v>
       </c>
       <c r="F53" s="1">
-        <v>87.17</v>
+        <v>76.78</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H53" s="5" t="s">
+      <c r="H53" s="1"/>
+      <c r="I53" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>24568</v>
+        <v>24570</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>64.37</v>
+        <v>106.02</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="1"/>
       <c r="I54" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>27954</v>
+        <v>17924</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>20</v>
       </c>
       <c r="F55" s="1">
-        <v>47.38</v>
+        <v>77.69</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H55" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H55" s="1"/>
+      <c r="I55" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>17988</v>
+        <v>26599</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>20</v>
       </c>
       <c r="F56" s="1">
-        <v>72.41</v>
+        <v>74.03</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H56" s="1"/>
       <c r="I56" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>27605</v>
+        <v>24572</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>20</v>
       </c>
       <c r="F57" s="1">
-        <v>75.09999999999999</v>
+        <v>98.70999999999999</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H57" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H57" s="1"/>
+      <c r="I57" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>24570</v>
+        <v>19259</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F58" s="1">
-        <v>103.7</v>
+        <v>94.14</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
-      <c r="B59" s="1">
-[...2 lines deleted...]
-      <c r="C59" s="1" t="s">
+      <c r="B59" s="1"/>
+      <c r="C59" s="1"/>
+      <c r="D59" s="1"/>
+      <c r="E59" s="1"/>
+      <c r="F59" s="1"/>
+      <c r="G59" s="1"/>
+      <c r="H59" s="1"/>
+      <c r="I59" s="1"/>
+    </row>
+    <row r="60" spans="1:9" outlineLevel="1">
+      <c r="A60" s="3"/>
+      <c r="B60" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="D59" s="1">
-[...43 lines deleted...]
-      </c>
+      <c r="C60" s="3"/>
+      <c r="D60" s="3"/>
+      <c r="E60" s="3"/>
+      <c r="F60" s="3"/>
+      <c r="G60" s="3"/>
+      <c r="H60" s="3"/>
+      <c r="I60" s="3"/>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>24572</v>
+        <v>27438</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>96.55</v>
+        <v>47.99</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="1"/>
       <c r="I61" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>19259</v>
+        <v>28401</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>92.08</v>
+        <v>53.47</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H62" s="5" t="s">
+      <c r="H62" s="1"/>
+      <c r="I62" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
-      <c r="B63" s="1"/>
-[...4 lines deleted...]
-      <c r="G63" s="1"/>
+      <c r="B63" s="1">
+        <v>26388</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D63" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E63" s="1">
+        <v>1</v>
+      </c>
+      <c r="F63" s="1">
+        <v>123.85</v>
+      </c>
+      <c r="G63" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="H63" s="1"/>
-      <c r="I63" s="1"/>
-[...3 lines deleted...]
-      <c r="B64" s="3" t="s">
+      <c r="I63" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" outlineLevel="2">
+      <c r="A64" s="1"/>
+      <c r="B64" s="1">
+        <v>23746</v>
+      </c>
+      <c r="C64" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="C64" s="3"/>
-[...5 lines deleted...]
-      <c r="I64" s="3"/>
+      <c r="D64" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E64" s="1">
+        <v>10</v>
+      </c>
+      <c r="F64" s="1">
+        <v>142.13</v>
+      </c>
+      <c r="G64" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H64" s="1"/>
+      <c r="I64" s="5" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>27438</v>
+        <v>28403</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>46.94</v>
+        <v>94.59999999999999</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H65" s="1"/>
       <c r="I65" s="5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>28401</v>
+        <v>23995</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F66" s="1">
-        <v>52.3</v>
+        <v>123.85</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H66" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H66" s="1"/>
+      <c r="I66" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>26388</v>
+        <v>28404</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>121.14</v>
+        <v>62.61</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H67" s="5" t="s">
+      <c r="H67" s="1"/>
+      <c r="I67" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>23746</v>
+        <v>28405</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>139.02</v>
+        <v>63.52</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H68" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H68" s="1"/>
       <c r="I68" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>28403</v>
+        <v>28406</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>92.53</v>
+        <v>63.52</v>
       </c>
       <c r="G69" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H69" s="1"/>
       <c r="I69" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>23995</v>
+        <v>28407</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>121.14</v>
+        <v>91.86</v>
       </c>
       <c r="G70" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H70" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H70" s="1"/>
       <c r="I70" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>28404</v>
+        <v>28408</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>61.24</v>
+        <v>63.52</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H71" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H71" s="1"/>
+      <c r="I71" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
-      <c r="B72" s="1">
-[...2 lines deleted...]
-      <c r="C72" s="1" t="s">
+      <c r="B72" s="1"/>
+      <c r="C72" s="1"/>
+      <c r="D72" s="1"/>
+      <c r="E72" s="1"/>
+      <c r="F72" s="1"/>
+      <c r="G72" s="1"/>
+      <c r="H72" s="1"/>
+      <c r="I72" s="1"/>
+    </row>
+    <row r="73" spans="1:9" outlineLevel="1">
+      <c r="A73" s="3"/>
+      <c r="B73" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="D72" s="1">
-[...43 lines deleted...]
-      </c>
+      <c r="C73" s="3"/>
+      <c r="D73" s="3"/>
+      <c r="E73" s="3"/>
+      <c r="F73" s="3"/>
+      <c r="G73" s="3"/>
+      <c r="H73" s="3"/>
+      <c r="I73" s="3"/>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>28407</v>
+        <v>21546</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>89.84999999999999</v>
+        <v>469.8</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H74" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H74" s="1"/>
       <c r="I74" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>28408</v>
+        <v>24867</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>62.13</v>
+        <v>928.17</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H75" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H75" s="1"/>
       <c r="I75" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1"/>
       <c r="C76" s="1"/>
       <c r="D76" s="1"/>
       <c r="E76" s="1"/>
       <c r="F76" s="1"/>
       <c r="G76" s="1"/>
       <c r="H76" s="1"/>
       <c r="I76" s="1"/>
     </row>
     <row r="77" spans="1:9" outlineLevel="1">
       <c r="A77" s="3"/>
       <c r="B77" s="3" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C77" s="3"/>
       <c r="D77" s="3"/>
       <c r="E77" s="3"/>
       <c r="F77" s="3"/>
       <c r="G77" s="3"/>
       <c r="H77" s="3"/>
       <c r="I77" s="3"/>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>21546</v>
+        <v>24588</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F78" s="1">
-        <v>459.52</v>
+        <v>55.75</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H78" s="1"/>
       <c r="I78" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>24867</v>
+        <v>24255</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F79" s="1">
-        <v>907.86</v>
+        <v>91.40000000000001</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H79" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H79" s="1"/>
       <c r="I79" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
-      <c r="B80" s="1"/>
-[...4 lines deleted...]
-      <c r="G80" s="1"/>
+      <c r="B80" s="1">
+        <v>31265</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D80" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E80" s="1">
+        <v>20</v>
+      </c>
+      <c r="F80" s="1">
+        <v>22.85</v>
+      </c>
+      <c r="G80" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="H80" s="1"/>
-      <c r="I80" s="1"/>
-[...3 lines deleted...]
-      <c r="B81" s="3" t="s">
+      <c r="I80" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" outlineLevel="2">
+      <c r="A81" s="1"/>
+      <c r="B81" s="1">
+        <v>31416</v>
+      </c>
+      <c r="C81" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="C81" s="3"/>
-[...5 lines deleted...]
-      <c r="I81" s="3"/>
+      <c r="D81" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E81" s="1">
+        <v>20</v>
+      </c>
+      <c r="F81" s="1">
+        <v>22.85</v>
+      </c>
+      <c r="G81" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H81" s="1"/>
+      <c r="I81" s="5" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>24588</v>
+        <v>24718</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F82" s="1">
-        <v>54.53</v>
+        <v>47.99</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H82" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H82" s="1"/>
       <c r="I82" s="5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>24255</v>
+        <v>25370</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>10</v>
       </c>
       <c r="F83" s="1">
-        <v>89.40000000000001</v>
+        <v>47.99</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H83" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H83" s="1"/>
       <c r="I83" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>31265</v>
+        <v>31423</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>20</v>
       </c>
       <c r="F84" s="1">
-        <v>22.35</v>
+        <v>19.19</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H84" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H84" s="1"/>
       <c r="I84" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>31416</v>
+        <v>26630</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>20</v>
       </c>
       <c r="F85" s="1">
-        <v>22.35</v>
+        <v>47.99</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H85" s="5" t="s">
+      <c r="H85" s="1"/>
+      <c r="I85" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>24718</v>
+        <v>26990</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>20</v>
       </c>
       <c r="F86" s="1">
-        <v>46.94</v>
+        <v>55.3</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H86" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H86" s="1"/>
       <c r="I86" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>25370</v>
+        <v>25502</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>10</v>
       </c>
       <c r="F87" s="1">
-        <v>46.94</v>
+        <v>143.5</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H87" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H87" s="1"/>
       <c r="I87" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>31423</v>
+        <v>26991</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F88" s="1">
-        <v>18.77</v>
+        <v>47.99</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H88" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H88" s="1"/>
       <c r="I88" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>26630</v>
+        <v>17787</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F89" s="1">
-        <v>46.94</v>
+        <v>41.13</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H89" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H89" s="1"/>
+      <c r="I89" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>26990</v>
+        <v>26993</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F90" s="1">
-        <v>54.09</v>
+        <v>47.99</v>
       </c>
       <c r="G90" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H90" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H90" s="1"/>
       <c r="I90" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>25502</v>
+        <v>17100</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>10</v>
       </c>
       <c r="F91" s="1">
-        <v>140.36</v>
+        <v>37.93</v>
       </c>
       <c r="G91" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H91" s="5" t="s">
+      <c r="H91" s="1"/>
+      <c r="I91" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
-        <v>26991</v>
+        <v>26458</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F92" s="1">
-        <v>46.94</v>
+        <v>47.99</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H92" s="1"/>
       <c r="I92" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>17787</v>
+        <v>17788</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F93" s="1">
-        <v>40.23</v>
+        <v>38.39</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H93" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H93" s="1"/>
       <c r="I93" s="5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>26993</v>
+        <v>17099</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>10</v>
       </c>
       <c r="F94" s="1">
-        <v>46.94</v>
+        <v>48.44</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H94" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H94" s="1"/>
       <c r="I94" s="5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
-      <c r="B95" s="1">
-[...2 lines deleted...]
-      <c r="C95" s="1" t="s">
+      <c r="B95" s="1"/>
+      <c r="C95" s="1"/>
+      <c r="D95" s="1"/>
+      <c r="E95" s="1"/>
+      <c r="F95" s="1"/>
+      <c r="G95" s="1"/>
+      <c r="H95" s="1"/>
+      <c r="I95" s="1"/>
+    </row>
+    <row r="96" spans="1:9" outlineLevel="1">
+      <c r="A96" s="3"/>
+      <c r="B96" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="D95" s="1">
-[...43 lines deleted...]
-      </c>
+      <c r="C96" s="3"/>
+      <c r="D96" s="3"/>
+      <c r="E96" s="3"/>
+      <c r="F96" s="3"/>
+      <c r="G96" s="3"/>
+      <c r="H96" s="3"/>
+      <c r="I96" s="3"/>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
-        <v>17788</v>
+        <v>25493</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>37.55</v>
+        <v>62.61</v>
       </c>
       <c r="G97" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H97" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H97" s="1"/>
       <c r="I97" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
-        <v>17099</v>
+        <v>17797</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
         <v>10</v>
       </c>
       <c r="F98" s="1">
-        <v>61.24</v>
+        <v>22.85</v>
       </c>
       <c r="G98" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H98" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H98" s="1"/>
       <c r="I98" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
-      <c r="B99" s="1"/>
-[...4 lines deleted...]
-      <c r="G99" s="1"/>
+      <c r="B99" s="1">
+        <v>26329</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D99" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E99" s="1">
+        <v>1</v>
+      </c>
+      <c r="F99" s="1">
+        <v>45.7</v>
+      </c>
+      <c r="G99" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="H99" s="1"/>
-      <c r="I99" s="1"/>
-[...3 lines deleted...]
-      <c r="B100" s="3" t="s">
+      <c r="I99" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" outlineLevel="2">
+      <c r="A100" s="1"/>
+      <c r="B100" s="1">
+        <v>17799</v>
+      </c>
+      <c r="C100" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="C100" s="3"/>
-[...5 lines deleted...]
-      <c r="I100" s="3"/>
+      <c r="D100" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E100" s="1">
+        <v>10</v>
+      </c>
+      <c r="F100" s="1">
+        <v>38.39</v>
+      </c>
+      <c r="G100" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H100" s="1"/>
+      <c r="I100" s="1" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
-        <v>25493</v>
+        <v>26997</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F101" s="1">
-        <v>61.24</v>
+        <v>50.73</v>
       </c>
       <c r="G101" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H101" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H101" s="1"/>
       <c r="I101" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
-        <v>17797</v>
+        <v>26998</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F102" s="1">
-        <v>22.35</v>
+        <v>62.61</v>
       </c>
       <c r="G102" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H102" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H102" s="1"/>
+      <c r="I102" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
-        <v>26329</v>
+        <v>25318</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>44.7</v>
+        <v>65.81</v>
       </c>
       <c r="G103" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H103" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H103" s="1"/>
       <c r="I103" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
-        <v>17799</v>
+        <v>17805</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>10</v>
       </c>
       <c r="F104" s="1">
-        <v>37.55</v>
+        <v>32.9</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H104" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H104" s="1"/>
+      <c r="I104" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
-        <v>26997</v>
+        <v>17807</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F105" s="1">
-        <v>49.62</v>
+        <v>53.47</v>
       </c>
       <c r="G105" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H105" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H105" s="1"/>
       <c r="I105" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
-        <v>26998</v>
+        <v>30947</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F106" s="1">
-        <v>61.24</v>
+        <v>56.21</v>
       </c>
       <c r="G106" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H106" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H106" s="1"/>
       <c r="I106" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
-        <v>19372</v>
+        <v>23744</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
-        <v>200</v>
+        <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>25.93</v>
+        <v>89.12</v>
       </c>
       <c r="G107" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H107" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H107" s="1"/>
       <c r="I107" s="5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
-        <v>25318</v>
+        <v>23200</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F108" s="1">
-        <v>64.37</v>
+        <v>169.09</v>
       </c>
       <c r="G108" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H108" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H108" s="1"/>
       <c r="I108" s="5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
-        <v>17805</v>
+        <v>26347</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
         <v>10</v>
       </c>
       <c r="F109" s="1">
-        <v>32.18</v>
+        <v>151.72</v>
       </c>
       <c r="G109" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H109" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H109" s="1"/>
       <c r="I109" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
-        <v>17807</v>
+        <v>27988</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>10</v>
       </c>
       <c r="F110" s="1">
-        <v>52.3</v>
+        <v>38.39</v>
       </c>
       <c r="G110" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H110" s="5" t="s">
+      <c r="H110" s="1"/>
+      <c r="I110" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
-        <v>30947</v>
+        <v>17809</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
         <v>10</v>
       </c>
       <c r="F111" s="1">
-        <v>54.98</v>
+        <v>41.13</v>
       </c>
       <c r="G111" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H111" s="5" t="s">
+      <c r="H111" s="1"/>
+      <c r="I111" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
-        <v>23744</v>
+        <v>26354</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F112" s="1">
-        <v>87.17</v>
+        <v>47.99</v>
       </c>
       <c r="G112" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H112" s="5" t="s">
+      <c r="H112" s="1"/>
+      <c r="I112" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
-        <v>26628</v>
+        <v>24796</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F113" s="1">
-        <v>63.03</v>
+        <v>44.79</v>
       </c>
       <c r="G113" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H113" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H113" s="1"/>
       <c r="I113" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
-        <v>23200</v>
+        <v>17811</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F114" s="1">
-        <v>165.39</v>
+        <v>41.13</v>
       </c>
       <c r="G114" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H114" s="5" t="s">
+      <c r="H114" s="1"/>
+      <c r="I114" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
-        <v>26347</v>
+        <v>26700</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>10</v>
       </c>
       <c r="F115" s="1">
-        <v>148.4</v>
+        <v>38.39</v>
       </c>
       <c r="G115" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H115" s="5" t="s">
+      <c r="H115" s="1"/>
+      <c r="I115" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
-        <v>27988</v>
+        <v>17814</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>10</v>
       </c>
       <c r="F116" s="1">
-        <v>37.55</v>
+        <v>39.3</v>
       </c>
       <c r="G116" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H116" s="5" t="s">
+      <c r="H116" s="1"/>
+      <c r="I116" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
-        <v>17809</v>
+        <v>17819</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
         <v>10</v>
       </c>
       <c r="F117" s="1">
-        <v>40.23</v>
+        <v>39.3</v>
       </c>
       <c r="G117" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H117" s="5" t="s">
+      <c r="H117" s="1"/>
+      <c r="I117" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
-        <v>26354</v>
+        <v>26443</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F118" s="1">
-        <v>46.94</v>
+        <v>42.04</v>
       </c>
       <c r="G118" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H118" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H118" s="1"/>
+      <c r="I118" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
-      <c r="B119" s="1">
-[...2 lines deleted...]
-      <c r="C119" s="1" t="s">
+      <c r="B119" s="1"/>
+      <c r="C119" s="1"/>
+      <c r="D119" s="1"/>
+      <c r="E119" s="1"/>
+      <c r="F119" s="1"/>
+      <c r="G119" s="1"/>
+      <c r="H119" s="1"/>
+      <c r="I119" s="1"/>
+    </row>
+    <row r="120" spans="1:9" outlineLevel="1">
+      <c r="A120" s="3"/>
+      <c r="B120" s="3" t="s">
         <v>120</v>
       </c>
-      <c r="D119" s="1">
-[...43 lines deleted...]
-      </c>
+      <c r="C120" s="3"/>
+      <c r="D120" s="3"/>
+      <c r="E120" s="3"/>
+      <c r="F120" s="3"/>
+      <c r="G120" s="3"/>
+      <c r="H120" s="3"/>
+      <c r="I120" s="3"/>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
-        <v>30189</v>
+        <v>29674</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="F121" s="1">
-        <v>40.23</v>
+        <v>16</v>
       </c>
       <c r="G121" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H121" s="5" t="s">
+      <c r="H121" s="1"/>
+      <c r="I121" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
-        <v>17813</v>
+        <v>17395</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
         <v>10</v>
       </c>
       <c r="F122" s="1">
-        <v>37.55</v>
+        <v>19.65</v>
       </c>
       <c r="G122" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H122" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H122" s="1"/>
       <c r="I122" s="5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
-        <v>26700</v>
+        <v>29677</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F123" s="1">
-        <v>37.55</v>
+        <v>16</v>
       </c>
       <c r="G123" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H123" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H123" s="1"/>
+      <c r="I123" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
-        <v>17814</v>
+        <v>17398</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
         <v>10</v>
       </c>
       <c r="F124" s="1">
-        <v>39.78</v>
+        <v>17.37</v>
       </c>
       <c r="G124" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H124" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H124" s="1"/>
+      <c r="I124" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
-        <v>17819</v>
+        <v>17403</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F125" s="1">
-        <v>38.44</v>
+        <v>17.37</v>
       </c>
       <c r="G125" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H125" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H125" s="1"/>
+      <c r="I125" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
-        <v>26443</v>
+        <v>29683</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="F126" s="1">
-        <v>41.12</v>
+        <v>16</v>
       </c>
       <c r="G126" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H126" s="5" t="s">
+      <c r="H126" s="1"/>
+      <c r="I126" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
-      <c r="B127" s="1"/>
-[...4 lines deleted...]
-      <c r="G127" s="1"/>
+      <c r="B127" s="1">
+        <v>17404</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D127" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E127" s="1">
+        <v>10</v>
+      </c>
+      <c r="F127" s="1">
+        <v>19.65</v>
+      </c>
+      <c r="G127" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="H127" s="1"/>
-      <c r="I127" s="1"/>
-[...3 lines deleted...]
-      <c r="B128" s="3" t="s">
+      <c r="I127" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9" outlineLevel="2">
+      <c r="A128" s="1"/>
+      <c r="B128" s="1">
+        <v>29684</v>
+      </c>
+      <c r="C128" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="C128" s="3"/>
-[...5 lines deleted...]
-      <c r="I128" s="3"/>
+      <c r="D128" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E128" s="1">
+        <v>50</v>
+      </c>
+      <c r="F128" s="1">
+        <v>16</v>
+      </c>
+      <c r="G128" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H128" s="1"/>
+      <c r="I128" s="5" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
-        <v>29674</v>
+        <v>17825</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F129" s="1">
-        <v>15.65</v>
+        <v>19.65</v>
       </c>
       <c r="G129" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H129" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H129" s="1"/>
+      <c r="I129" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
-        <v>17395</v>
+        <v>29685</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F130" s="1">
-        <v>19.22</v>
+        <v>16</v>
       </c>
       <c r="G130" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H130" s="5" t="s">
+      <c r="H130" s="1"/>
+      <c r="I130" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
-        <v>29677</v>
+        <v>17407</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F131" s="1">
-        <v>15.65</v>
+        <v>19.65</v>
       </c>
       <c r="G131" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H131" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H131" s="1"/>
       <c r="I131" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
-        <v>17398</v>
+        <v>17423</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>10</v>
       </c>
       <c r="F132" s="1">
-        <v>16.99</v>
+        <v>19.65</v>
       </c>
       <c r="G132" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H132" s="5" t="s">
+      <c r="H132" s="1"/>
+      <c r="I132" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
-      <c r="B133" s="1">
-[...2 lines deleted...]
-      <c r="C133" s="1" t="s">
+      <c r="B133" s="1"/>
+      <c r="C133" s="1"/>
+      <c r="D133" s="1"/>
+      <c r="E133" s="1"/>
+      <c r="F133" s="1"/>
+      <c r="G133" s="1"/>
+      <c r="H133" s="1"/>
+      <c r="I133" s="1"/>
+    </row>
+    <row r="134" spans="1:9" outlineLevel="1">
+      <c r="A134" s="3"/>
+      <c r="B134" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="D133" s="1">
-[...43 lines deleted...]
-      </c>
+      <c r="C134" s="3"/>
+      <c r="D134" s="3"/>
+      <c r="E134" s="3"/>
+      <c r="F134" s="3"/>
+      <c r="G134" s="3"/>
+      <c r="H134" s="3"/>
+      <c r="I134" s="3"/>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
-        <v>17404</v>
+        <v>9113</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>19.22</v>
+        <v>68.09</v>
       </c>
       <c r="G135" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H135" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H135" s="1"/>
       <c r="I135" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
-        <v>29684</v>
+        <v>24251</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>15.65</v>
+        <v>159.95</v>
       </c>
       <c r="G136" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H136" s="5" t="s">
+      <c r="H136" s="1"/>
+      <c r="I136" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
-        <v>17825</v>
+        <v>22361</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>19.22</v>
+        <v>111.97</v>
       </c>
       <c r="G137" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H137" s="5" t="s">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="H137" s="1"/>
+      <c r="I137" s="1" t="s">
+        <v>137</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
-        <v>29685</v>
+        <v>24654</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D138" s="1">
-        <v>8443999090</v>
+        <v>3921909000</v>
       </c>
       <c r="E138" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>15.65</v>
+        <v>276.03</v>
       </c>
       <c r="G138" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H138" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H138" s="1"/>
+      <c r="I138" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
-        <v>17407</v>
+        <v>24659</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>19.22</v>
+        <v>215.7</v>
       </c>
       <c r="G139" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H139" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H139" s="1"/>
       <c r="I139" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
-        <v>17423</v>
+        <v>23395</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D140" s="1">
-        <v>8443999090</v>
+        <v>9612108000</v>
       </c>
       <c r="E140" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>19.22</v>
+        <v>1770.42</v>
       </c>
       <c r="G140" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H140" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H140" s="1"/>
       <c r="I140" s="5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
-      <c r="B141" s="1"/>
-[...4 lines deleted...]
-      <c r="G141" s="1"/>
+      <c r="B141" s="1">
+        <v>28756</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D141" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E141" s="1">
+        <v>1</v>
+      </c>
+      <c r="F141" s="1">
+        <v>173.66</v>
+      </c>
+      <c r="G141" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="H141" s="1"/>
-      <c r="I141" s="1"/>
-[...12 lines deleted...]
-      <c r="I142" s="3"/>
+      <c r="I141" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9" outlineLevel="2">
+      <c r="A142" s="1"/>
+      <c r="B142" s="1">
+        <v>23633</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="D142" s="1">
+        <v>9612108000</v>
+      </c>
+      <c r="E142" s="1">
+        <v>50</v>
+      </c>
+      <c r="F142" s="1">
+        <v>279.68</v>
+      </c>
+      <c r="G142" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H142" s="1"/>
+      <c r="I142" s="1" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
-        <v>9113</v>
+        <v>33804</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D143" s="1">
-        <v>8443999090</v>
+        <v>9612108000</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>66.59999999999999</v>
+        <v>285.63</v>
       </c>
       <c r="G143" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H143" s="5" t="s">
+      <c r="H143" s="1"/>
+      <c r="I143" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
-        <v>24251</v>
+        <v>31049</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D144" s="1">
-        <v>9612108000</v>
+        <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>156.45</v>
+        <v>301.62</v>
       </c>
       <c r="G144" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H144" s="5" t="s">
+      <c r="H144" s="1"/>
+      <c r="I144" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
-        <v>22361</v>
+        <v>33551</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D145" s="1">
-        <v>8443999090</v>
+        <v>3921909000</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>109.52</v>
+        <v>265.06</v>
       </c>
       <c r="G145" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H145" s="5" t="s">
-[...3 lines deleted...]
-        <v>145</v>
+      <c r="H145" s="1"/>
+      <c r="I145" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
-        <v>24654</v>
+        <v>33553</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D146" s="1">
         <v>3921909000</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>269.99</v>
+        <v>235.36</v>
       </c>
       <c r="G146" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H146" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H146" s="1"/>
       <c r="I146" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
-        <v>24659</v>
+        <v>24480</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>147</v>
       </c>
       <c r="D147" s="1">
-        <v>8443999090</v>
+        <v>3921909000</v>
       </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>210.98</v>
+        <v>226.22</v>
       </c>
       <c r="G147" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H147" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H147" s="1"/>
       <c r="I147" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
-        <v>23395</v>
+        <v>22491</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>148</v>
       </c>
       <c r="D148" s="1">
         <v>9612108000</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>1731.68</v>
+        <v>469.34</v>
       </c>
       <c r="G148" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H148" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H148" s="1"/>
       <c r="I148" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
-        <v>28756</v>
+        <v>35386</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>169.86</v>
+        <v>469.34</v>
       </c>
       <c r="G149" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H149" s="5" t="s">
+      <c r="H149" s="1"/>
+      <c r="I149" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
-        <v>23633</v>
+        <v>28736</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>150</v>
       </c>
       <c r="D150" s="1">
         <v>9612108000</v>
       </c>
       <c r="E150" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>273.56</v>
+        <v>1683.13</v>
       </c>
       <c r="G150" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H150" s="5" t="s">
+      <c r="H150" s="1"/>
+      <c r="I150" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
-        <v>33804</v>
+        <v>25182</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D151" s="1">
-        <v>9612108000</v>
+        <v>8443999090</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>279.38</v>
+        <v>1960.53</v>
       </c>
       <c r="G151" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H151" s="5" t="s">
+      <c r="H151" s="1"/>
+      <c r="I151" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
-      <c r="B152" s="1">
-[...2 lines deleted...]
-      <c r="C152" s="1" t="s">
+      <c r="B152" s="1"/>
+      <c r="C152" s="1"/>
+      <c r="D152" s="1"/>
+      <c r="E152" s="1"/>
+      <c r="F152" s="1"/>
+      <c r="G152" s="1"/>
+      <c r="H152" s="1"/>
+      <c r="I152" s="1"/>
+    </row>
+    <row r="153" spans="1:9" outlineLevel="1">
+      <c r="A153" s="3"/>
+      <c r="B153" s="3" t="s">
         <v>152</v>
       </c>
-      <c r="D152" s="1">
-[...43 lines deleted...]
-      </c>
+      <c r="C153" s="3"/>
+      <c r="D153" s="3"/>
+      <c r="E153" s="3"/>
+      <c r="F153" s="3"/>
+      <c r="G153" s="3"/>
+      <c r="H153" s="3"/>
+      <c r="I153" s="3"/>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
-        <v>33553</v>
+        <v>232</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D154" s="1">
-        <v>3921909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E154" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F154" s="1">
-        <v>230.21</v>
+        <v>80.43000000000001</v>
       </c>
       <c r="G154" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H154" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H154" s="1"/>
       <c r="I154" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
-        <v>24480</v>
+        <v>14139</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D155" s="1">
-        <v>3921909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E155" s="1">
-        <v>1</v>
+        <v>150</v>
       </c>
       <c r="F155" s="1">
-        <v>221.27</v>
+        <v>60.78</v>
       </c>
       <c r="G155" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H155" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H155" s="1"/>
       <c r="I155" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
-        <v>22491</v>
+        <v>28213</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D156" s="1">
-        <v>9612108000</v>
+        <v>8443999090</v>
       </c>
       <c r="E156" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F156" s="1">
-        <v>459.07</v>
+        <v>63.07</v>
       </c>
       <c r="G156" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H156" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H156" s="1"/>
+      <c r="I156" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
-        <v>28736</v>
+        <v>26425</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="D157" s="1">
-        <v>9612108000</v>
+        <v>8443999090</v>
       </c>
       <c r="E157" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F157" s="1">
-        <v>1646.3</v>
+        <v>103.28</v>
       </c>
       <c r="G157" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H157" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H157" s="1"/>
+      <c r="I157" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
-        <v>25182</v>
+        <v>25917</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>1917.63</v>
+        <v>371.54</v>
       </c>
       <c r="G158" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H158" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H158" s="1"/>
+      <c r="I158" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
-      <c r="B159" s="1"/>
-[...4 lines deleted...]
-      <c r="G159" s="1"/>
+      <c r="B159" s="1">
+        <v>14144</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="D159" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E159" s="1">
+        <v>150</v>
+      </c>
+      <c r="F159" s="1">
+        <v>82.26000000000001</v>
+      </c>
+      <c r="G159" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="H159" s="1"/>
-      <c r="I159" s="1"/>
-[...3 lines deleted...]
-      <c r="B160" s="3" t="s">
+      <c r="I159" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9" outlineLevel="2">
+      <c r="A160" s="1"/>
+      <c r="B160" s="1">
+        <v>14147</v>
+      </c>
+      <c r="C160" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="C160" s="3"/>
-[...5 lines deleted...]
-      <c r="I160" s="3"/>
+      <c r="D160" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E160" s="1">
+        <v>150</v>
+      </c>
+      <c r="F160" s="1">
+        <v>82.26000000000001</v>
+      </c>
+      <c r="G160" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H160" s="1"/>
+      <c r="I160" s="5" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
-        <v>232</v>
+        <v>24958</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>78.67</v>
+        <v>42.04</v>
       </c>
       <c r="G161" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H161" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H161" s="1"/>
       <c r="I161" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
-      <c r="B162" s="1">
-[...2 lines deleted...]
-      <c r="C162" s="1" t="s">
+      <c r="B162" s="1"/>
+      <c r="C162" s="1"/>
+      <c r="D162" s="1"/>
+      <c r="E162" s="1"/>
+      <c r="F162" s="1"/>
+      <c r="G162" s="1"/>
+      <c r="H162" s="1"/>
+      <c r="I162" s="1"/>
+    </row>
+    <row r="163" spans="1:9" outlineLevel="1">
+      <c r="A163" s="3"/>
+      <c r="B163" s="3" t="s">
         <v>161</v>
       </c>
-      <c r="D162" s="1">
-[...43 lines deleted...]
-      </c>
+      <c r="C163" s="3"/>
+      <c r="D163" s="3"/>
+      <c r="E163" s="3"/>
+      <c r="F163" s="3"/>
+      <c r="G163" s="3"/>
+      <c r="H163" s="3"/>
+      <c r="I163" s="3"/>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
-        <v>26425</v>
+        <v>24870</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D164" s="1">
         <v>8443999090</v>
       </c>
       <c r="E164" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>101.02</v>
+        <v>68.55</v>
       </c>
       <c r="G164" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H164" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H164" s="1"/>
       <c r="I164" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
-        <v>25917</v>
+        <v>25867</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>363.41</v>
+        <v>64.89</v>
       </c>
       <c r="G165" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H165" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H165" s="1"/>
       <c r="I165" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
-      <c r="B166" s="1">
-[...2 lines deleted...]
-      <c r="C166" s="1" t="s">
+      <c r="B166" s="1"/>
+      <c r="C166" s="1"/>
+      <c r="D166" s="1"/>
+      <c r="E166" s="1"/>
+      <c r="F166" s="1"/>
+      <c r="G166" s="1"/>
+      <c r="H166" s="1"/>
+      <c r="I166" s="1"/>
+    </row>
+    <row r="167" spans="1:9">
+      <c r="A167" s="3"/>
+      <c r="B167" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="C167" s="3"/>
+      <c r="D167" s="3"/>
+      <c r="E167" s="3"/>
+      <c r="F167" s="3"/>
+      <c r="G167" s="3"/>
+      <c r="H167" s="3"/>
+      <c r="I167" s="3"/>
+    </row>
+    <row r="168" spans="1:9" outlineLevel="1">
+      <c r="A168" s="3"/>
+      <c r="B168" s="3" t="s">
         <v>165</v>
       </c>
-      <c r="D166" s="1">
-[...70 lines deleted...]
-      </c>
+      <c r="C168" s="3"/>
+      <c r="D168" s="3"/>
+      <c r="E168" s="3"/>
+      <c r="F168" s="3"/>
+      <c r="G168" s="3"/>
+      <c r="H168" s="3"/>
+      <c r="I168" s="3"/>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
-      <c r="B169" s="1"/>
-[...4 lines deleted...]
-      <c r="G169" s="1"/>
+      <c r="B169" s="1">
+        <v>25879</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="D169" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E169" s="1">
+        <v>1</v>
+      </c>
+      <c r="F169" s="1">
+        <v>1642</v>
+      </c>
+      <c r="G169" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="H169" s="1"/>
-      <c r="I169" s="1"/>
-[...12 lines deleted...]
-      <c r="I170" s="3"/>
+      <c r="I169" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9" outlineLevel="2">
+      <c r="A170" s="1"/>
+      <c r="B170" s="1">
+        <v>25881</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="D170" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E170" s="1">
+        <v>1</v>
+      </c>
+      <c r="F170" s="1">
+        <v>1642</v>
+      </c>
+      <c r="G170" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H170" s="1"/>
+      <c r="I170" s="5" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
-        <v>24870</v>
+        <v>25880</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="D171" s="1">
         <v>8443999090</v>
       </c>
       <c r="E171" s="1">
         <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>67.05</v>
+        <v>1642</v>
       </c>
       <c r="G171" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H171" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H171" s="1"/>
       <c r="I171" s="5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
-        <v>25867</v>
+        <v>25878</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D172" s="1">
         <v>8443999090</v>
       </c>
       <c r="E172" s="1">
         <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>63.47</v>
+        <v>1642</v>
       </c>
       <c r="G172" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H172" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H172" s="1"/>
       <c r="I172" s="5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1"/>
       <c r="C173" s="1"/>
       <c r="D173" s="1"/>
       <c r="E173" s="1"/>
       <c r="F173" s="1"/>
       <c r="G173" s="1"/>
       <c r="H173" s="1"/>
       <c r="I173" s="1"/>
     </row>
-    <row r="174" spans="1:9">
+    <row r="174" spans="1:9" outlineLevel="1">
       <c r="A174" s="3"/>
       <c r="B174" s="3" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C174" s="3"/>
       <c r="D174" s="3"/>
       <c r="E174" s="3"/>
       <c r="F174" s="3"/>
       <c r="G174" s="3"/>
       <c r="H174" s="3"/>
       <c r="I174" s="3"/>
     </row>
-    <row r="175" spans="1:9" outlineLevel="1">
-[...10 lines deleted...]
-      <c r="I175" s="3"/>
+    <row r="175" spans="1:9" outlineLevel="2">
+      <c r="A175" s="1"/>
+      <c r="B175" s="1">
+        <v>27869</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D175" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E175" s="1">
+        <v>15</v>
+      </c>
+      <c r="F175" s="1">
+        <v>808.4299999999999</v>
+      </c>
+      <c r="G175" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H175" s="1"/>
+      <c r="I175" s="5" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
-        <v>25879</v>
+        <v>27870</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F176" s="1">
-        <v>1606.07</v>
+        <v>687.79</v>
       </c>
       <c r="G176" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H176" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H176" s="1"/>
       <c r="I176" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
-        <v>25881</v>
+        <v>34112</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="D177" s="1">
         <v>8443999090</v>
       </c>
       <c r="E177" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F177" s="1">
-        <v>1606.07</v>
+        <v>808.4299999999999</v>
       </c>
       <c r="G177" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H177" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H177" s="1"/>
       <c r="I177" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
-        <v>25880</v>
+        <v>34113</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D178" s="1">
         <v>8443999090</v>
       </c>
       <c r="E178" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F178" s="1">
-        <v>1606.07</v>
+        <v>808.4299999999999</v>
       </c>
       <c r="G178" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H178" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H178" s="1"/>
       <c r="I178" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
-        <v>25878</v>
+        <v>34114</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F179" s="1">
-        <v>1606.07</v>
+        <v>808.4299999999999</v>
       </c>
       <c r="G179" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H179" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H179" s="1"/>
       <c r="I179" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1"/>
       <c r="C180" s="1"/>
       <c r="D180" s="1"/>
       <c r="E180" s="1"/>
       <c r="F180" s="1"/>
       <c r="G180" s="1"/>
       <c r="H180" s="1"/>
       <c r="I180" s="1"/>
     </row>
-    <row r="181" spans="1:9" outlineLevel="1">
+    <row r="181" spans="1:9">
       <c r="A181" s="3"/>
       <c r="B181" s="3" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C181" s="3"/>
       <c r="D181" s="3"/>
       <c r="E181" s="3"/>
       <c r="F181" s="3"/>
       <c r="G181" s="3"/>
       <c r="H181" s="3"/>
       <c r="I181" s="3"/>
     </row>
-    <row r="182" spans="1:9" outlineLevel="2">
-[...24 lines deleted...]
-      </c>
+    <row r="182" spans="1:9" outlineLevel="1">
+      <c r="A182" s="3"/>
+      <c r="B182" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="C182" s="3"/>
+      <c r="D182" s="3"/>
+      <c r="E182" s="3"/>
+      <c r="F182" s="3"/>
+      <c r="G182" s="3"/>
+      <c r="H182" s="3"/>
+      <c r="I182" s="3"/>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
-        <v>27870</v>
+        <v>26674</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="D183" s="1">
         <v>8443999090</v>
       </c>
       <c r="E183" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>672.74</v>
+        <v>1071.21</v>
       </c>
       <c r="G183" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H183" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H183" s="1"/>
       <c r="I183" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
-        <v>34112</v>
+        <v>26675</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>790.74</v>
+        <v>1206.48</v>
       </c>
       <c r="G184" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H184" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H184" s="1"/>
       <c r="I184" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
-      <c r="B185" s="1">
-[...49 lines deleted...]
-      </c>
+      <c r="B185" s="1"/>
+      <c r="C185" s="1"/>
+      <c r="D185" s="1"/>
+      <c r="E185" s="1"/>
+      <c r="F185" s="1"/>
+      <c r="G185" s="1"/>
+      <c r="H185" s="1"/>
+      <c r="I185" s="1"/>
+    </row>
+    <row r="186" spans="1:9" outlineLevel="1">
+      <c r="A186" s="3"/>
+      <c r="B186" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="C186" s="3"/>
+      <c r="D186" s="3"/>
+      <c r="E186" s="3"/>
+      <c r="F186" s="3"/>
+      <c r="G186" s="3"/>
+      <c r="H186" s="3"/>
+      <c r="I186" s="3"/>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
-      <c r="B187" s="1"/>
-[...4 lines deleted...]
-      <c r="G187" s="1"/>
+      <c r="B187" s="1">
+        <v>25882</v>
+      </c>
+      <c r="C187" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="D187" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E187" s="1">
+        <v>10</v>
+      </c>
+      <c r="F187" s="1">
+        <v>1324.84</v>
+      </c>
+      <c r="G187" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="H187" s="1"/>
-      <c r="I187" s="1"/>
-[...3 lines deleted...]
-      <c r="B188" s="3" t="s">
+      <c r="I187" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="188" spans="1:9" outlineLevel="2">
+      <c r="A188" s="1"/>
+      <c r="B188" s="1">
+        <v>24439</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="D188" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E188" s="1">
+        <v>10</v>
+      </c>
+      <c r="F188" s="1">
+        <v>2180.8</v>
+      </c>
+      <c r="G188" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H188" s="1"/>
+      <c r="I188" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="189" spans="1:9" outlineLevel="2">
+      <c r="A189" s="1"/>
+      <c r="B189" s="1">
+        <v>13444</v>
+      </c>
+      <c r="C189" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="C188" s="3"/>
-[...18 lines deleted...]
-      <c r="I189" s="3"/>
+      <c r="D189" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E189" s="1">
+        <v>1</v>
+      </c>
+      <c r="F189" s="1">
+        <v>833.5700000000001</v>
+      </c>
+      <c r="G189" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H189" s="1"/>
+      <c r="I189" s="5" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
-        <v>26674</v>
+        <v>23276</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="D190" s="1">
         <v>8443999090</v>
       </c>
       <c r="E190" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F190" s="1">
-        <v>1047.77</v>
+        <v>518.7</v>
       </c>
       <c r="G190" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H190" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H190" s="1"/>
       <c r="I190" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
-        <v>26675</v>
+        <v>21657</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="D191" s="1">
         <v>8443999090</v>
       </c>
       <c r="E191" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F191" s="1">
-        <v>1180.08</v>
+        <v>771.87</v>
       </c>
       <c r="G191" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H191" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H191" s="1"/>
       <c r="I191" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
-      <c r="B192" s="1"/>
-[...4 lines deleted...]
-      <c r="G192" s="1"/>
+      <c r="B192" s="1">
+        <v>13991</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="D192" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E192" s="1">
+        <v>10</v>
+      </c>
+      <c r="F192" s="1">
+        <v>1264.06</v>
+      </c>
+      <c r="G192" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="H192" s="1"/>
-      <c r="I192" s="1"/>
-[...3 lines deleted...]
-      <c r="B193" s="3" t="s">
+      <c r="I192" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="193" spans="1:9" outlineLevel="2">
+      <c r="A193" s="1"/>
+      <c r="B193" s="1">
+        <v>13672</v>
+      </c>
+      <c r="C193" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="C193" s="3"/>
-[...5 lines deleted...]
-      <c r="I193" s="3"/>
+      <c r="D193" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E193" s="1">
+        <v>10</v>
+      </c>
+      <c r="F193" s="1">
+        <v>1551.06</v>
+      </c>
+      <c r="G193" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H193" s="1"/>
+      <c r="I193" s="5" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
-        <v>25882</v>
+        <v>21659</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>188</v>
       </c>
       <c r="D194" s="1">
         <v>8443999090</v>
       </c>
       <c r="E194" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>1295.85</v>
+        <v>1188.66</v>
       </c>
       <c r="G194" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H194" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H194" s="1"/>
       <c r="I194" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
-        <v>24439</v>
+        <v>21662</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D195" s="1">
         <v>8443999090</v>
       </c>
       <c r="E195" s="1">
         <v>10</v>
       </c>
       <c r="F195" s="1">
-        <v>2133.08</v>
+        <v>771.87</v>
       </c>
       <c r="G195" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H195" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H195" s="1"/>
       <c r="I195" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
-      <c r="B196" s="1">
-[...2 lines deleted...]
-      <c r="C196" s="1" t="s">
+      <c r="B196" s="1"/>
+      <c r="C196" s="1"/>
+      <c r="D196" s="1"/>
+      <c r="E196" s="1"/>
+      <c r="F196" s="1"/>
+      <c r="G196" s="1"/>
+      <c r="H196" s="1"/>
+      <c r="I196" s="1"/>
+    </row>
+    <row r="197" spans="1:9" outlineLevel="1">
+      <c r="A197" s="3"/>
+      <c r="B197" s="3" t="s">
         <v>190</v>
       </c>
-      <c r="D196" s="1">
-[...43 lines deleted...]
-      </c>
+      <c r="C197" s="3"/>
+      <c r="D197" s="3"/>
+      <c r="E197" s="3"/>
+      <c r="F197" s="3"/>
+      <c r="G197" s="3"/>
+      <c r="H197" s="3"/>
+      <c r="I197" s="3"/>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
-        <v>21657</v>
+        <v>21658</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="D198" s="1">
         <v>8443999090</v>
       </c>
       <c r="E198" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F198" s="1">
-        <v>754.98</v>
+        <v>860.99</v>
       </c>
       <c r="G198" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H198" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H198" s="1"/>
       <c r="I198" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
-        <v>13991</v>
+        <v>21663</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="D199" s="1">
         <v>8443999090</v>
       </c>
       <c r="E199" s="1">
         <v>10</v>
       </c>
       <c r="F199" s="1">
-        <v>1236.4</v>
+        <v>771.87</v>
       </c>
       <c r="G199" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H199" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H199" s="1"/>
       <c r="I199" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
-        <v>13672</v>
+        <v>10979</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D200" s="1">
         <v>8443999090</v>
       </c>
       <c r="E200" s="1">
         <v>10</v>
       </c>
       <c r="F200" s="1">
-        <v>1517.12</v>
+        <v>1405.73</v>
       </c>
       <c r="G200" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H200" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H200" s="1"/>
       <c r="I200" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
-        <v>21659</v>
+        <v>21690</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="D201" s="1">
         <v>8443999090</v>
       </c>
       <c r="E201" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F201" s="1">
-        <v>1162.65</v>
+        <v>819.86</v>
       </c>
       <c r="G201" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H201" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H201" s="1"/>
       <c r="I201" s="5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
-        <v>21662</v>
+        <v>27868</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>754.98</v>
+        <v>391.65</v>
       </c>
       <c r="G202" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H202" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H202" s="1"/>
       <c r="I202" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
-      <c r="B203" s="1"/>
-[...4 lines deleted...]
-      <c r="G203" s="1"/>
+      <c r="B203" s="1">
+        <v>21691</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="D203" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E203" s="1">
+        <v>10</v>
+      </c>
+      <c r="F203" s="1">
+        <v>819.86</v>
+      </c>
+      <c r="G203" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="H203" s="1"/>
-      <c r="I203" s="1"/>
-[...3 lines deleted...]
-      <c r="B204" s="3" t="s">
+      <c r="I203" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="204" spans="1:9" outlineLevel="2">
+      <c r="A204" s="1"/>
+      <c r="B204" s="1">
+        <v>21699</v>
+      </c>
+      <c r="C204" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="C204" s="3"/>
-[...5 lines deleted...]
-      <c r="I204" s="3"/>
+      <c r="D204" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E204" s="1">
+        <v>5</v>
+      </c>
+      <c r="F204" s="1">
+        <v>1688.62</v>
+      </c>
+      <c r="G204" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H204" s="1"/>
+      <c r="I204" s="5" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
-        <v>21658</v>
+        <v>21700</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>198</v>
       </c>
       <c r="D205" s="1">
         <v>8443999090</v>
       </c>
       <c r="E205" s="1">
         <v>10</v>
       </c>
       <c r="F205" s="1">
-        <v>842.15</v>
+        <v>783.76</v>
       </c>
       <c r="G205" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H205" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H205" s="1"/>
       <c r="I205" s="5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
-        <v>21663</v>
+        <v>14210</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="D206" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D206" s="1"/>
       <c r="E206" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F206" s="1">
-        <v>754.98</v>
+        <v>360.12</v>
       </c>
       <c r="G206" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H206" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H206" s="1"/>
       <c r="I206" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
-        <v>10979</v>
+        <v>19761</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>200</v>
       </c>
       <c r="D207" s="1">
         <v>8443999090</v>
       </c>
       <c r="E207" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F207" s="1">
-        <v>1374.97</v>
+        <v>814.37</v>
       </c>
       <c r="G207" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H207" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H207" s="1"/>
       <c r="I207" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
-        <v>21690</v>
+        <v>11638</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>201</v>
       </c>
       <c r="D208" s="1">
         <v>8443999090</v>
       </c>
       <c r="E208" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F208" s="1">
-        <v>801.92</v>
+        <v>1354.55</v>
       </c>
       <c r="G208" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H208" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H208" s="1"/>
       <c r="I208" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
-        <v>27868</v>
+        <v>21701</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>202</v>
       </c>
       <c r="D209" s="1">
         <v>8443999090</v>
       </c>
       <c r="E209" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F209" s="1">
-        <v>393.36</v>
+        <v>838.14</v>
       </c>
       <c r="G209" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H209" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H209" s="1"/>
       <c r="I209" s="5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
-        <v>21691</v>
+        <v>21702</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>203</v>
       </c>
       <c r="D210" s="1">
         <v>8443999090</v>
       </c>
       <c r="E210" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F210" s="1">
-        <v>801.92</v>
+        <v>2079.81</v>
       </c>
       <c r="G210" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H210" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H210" s="1"/>
       <c r="I210" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="2">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
-        <v>21699</v>
+        <v>24440</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>204</v>
       </c>
       <c r="D211" s="1">
         <v>8443999090</v>
       </c>
       <c r="E211" s="1">
         <v>5</v>
       </c>
       <c r="F211" s="1">
-        <v>1651.67</v>
+        <v>834.9400000000001</v>
       </c>
       <c r="G211" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H211" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H211" s="1"/>
       <c r="I211" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="2">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
-        <v>21700</v>
+        <v>26242</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>205</v>
       </c>
       <c r="D212" s="1">
         <v>8443999090</v>
       </c>
       <c r="E212" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F212" s="1">
-        <v>766.61</v>
+        <v>3695.76</v>
       </c>
       <c r="G212" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H212" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H212" s="1"/>
       <c r="I212" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="2">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
-        <v>14210</v>
+        <v>23706</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="D213" s="1"/>
+      <c r="D213" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E213" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F213" s="1">
-        <v>352.24</v>
+        <v>1366.89</v>
       </c>
       <c r="G213" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H213" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H213" s="1"/>
       <c r="I213" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="2">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
-        <v>19761</v>
+        <v>19099</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D214" s="1">
         <v>8443999090</v>
       </c>
       <c r="E214" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F214" s="1">
-        <v>796.55</v>
+        <v>388.91</v>
       </c>
       <c r="G214" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H214" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H214" s="1"/>
       <c r="I214" s="5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="2">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
-        <v>11638</v>
+        <v>21703</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>208</v>
       </c>
       <c r="D215" s="1">
         <v>8443999090</v>
       </c>
       <c r="E215" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F215" s="1">
-        <v>1324.91</v>
+        <v>935.48</v>
       </c>
       <c r="G215" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H215" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H215" s="1"/>
       <c r="I215" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="2">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
-        <v>21701</v>
+        <v>18040</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>209</v>
       </c>
       <c r="D216" s="1">
         <v>8443999090</v>
       </c>
       <c r="E216" s="1">
         <v>10</v>
       </c>
       <c r="F216" s="1">
-        <v>819.8</v>
+        <v>1451.43</v>
       </c>
       <c r="G216" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H216" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H216" s="1"/>
       <c r="I216" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="2">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
-        <v>21702</v>
+        <v>21704</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D217" s="1">
         <v>8443999090</v>
       </c>
       <c r="E217" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F217" s="1">
-        <v>2034.3</v>
+        <v>802.04</v>
       </c>
       <c r="G217" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H217" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H217" s="1"/>
       <c r="I217" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="218" spans="1:9" outlineLevel="2">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
-        <v>24440</v>
+        <v>11908</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>211</v>
       </c>
       <c r="D218" s="1">
         <v>8443999090</v>
       </c>
       <c r="E218" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F218" s="1">
-        <v>816.67</v>
+        <v>1439.55</v>
       </c>
       <c r="G218" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H218" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H218" s="1"/>
       <c r="I218" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="2">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
-        <v>26242</v>
+        <v>21686</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>212</v>
       </c>
       <c r="D219" s="1">
         <v>8443999090</v>
       </c>
       <c r="E219" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F219" s="1">
-        <v>3614.89</v>
+        <v>1306.56</v>
       </c>
       <c r="G219" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H219" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H219" s="1"/>
       <c r="I219" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="2">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
-        <v>23706</v>
+        <v>25885</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>213</v>
       </c>
       <c r="D220" s="1">
         <v>8443999090</v>
       </c>
       <c r="E220" s="1">
         <v>10</v>
       </c>
       <c r="F220" s="1">
-        <v>1336.98</v>
+        <v>744.91</v>
       </c>
       <c r="G220" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H220" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H220" s="1"/>
       <c r="I220" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="2">
       <c r="A221" s="1"/>
-      <c r="B221" s="1">
-[...2 lines deleted...]
-      <c r="C221" s="1" t="s">
+      <c r="B221" s="1"/>
+      <c r="C221" s="1"/>
+      <c r="D221" s="1"/>
+      <c r="E221" s="1"/>
+      <c r="F221" s="1"/>
+      <c r="G221" s="1"/>
+      <c r="H221" s="1"/>
+      <c r="I221" s="1"/>
+    </row>
+    <row r="222" spans="1:9" outlineLevel="1">
+      <c r="A222" s="3"/>
+      <c r="B222" s="3" t="s">
         <v>214</v>
       </c>
-      <c r="D221" s="1">
-[...43 lines deleted...]
-      </c>
+      <c r="C222" s="3"/>
+      <c r="D222" s="3"/>
+      <c r="E222" s="3"/>
+      <c r="F222" s="3"/>
+      <c r="G222" s="3"/>
+      <c r="H222" s="3"/>
+      <c r="I222" s="3"/>
     </row>
     <row r="223" spans="1:9" outlineLevel="2">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
-        <v>18040</v>
+        <v>21387</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D223" s="1">
         <v>8443999090</v>
       </c>
       <c r="E223" s="1">
         <v>10</v>
       </c>
       <c r="F223" s="1">
-        <v>1419.67</v>
+        <v>1425.84</v>
       </c>
       <c r="G223" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H223" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H223" s="1"/>
       <c r="I223" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="2">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
-        <v>21704</v>
+        <v>16985</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="D224" s="1">
         <v>8443999090</v>
       </c>
       <c r="E224" s="1">
         <v>10</v>
       </c>
       <c r="F224" s="1">
-        <v>784.49</v>
+        <v>2068.84</v>
       </c>
       <c r="G224" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H224" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H224" s="1"/>
       <c r="I224" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="2">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
-        <v>11908</v>
+        <v>23707</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="D225" s="1">
         <v>8443999090</v>
       </c>
       <c r="E225" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F225" s="1">
-        <v>1408.05</v>
+        <v>1425.84</v>
       </c>
       <c r="G225" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H225" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H225" s="1"/>
       <c r="I225" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="2">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
-        <v>21686</v>
+        <v>14205</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="D226" s="1">
         <v>8443999090</v>
       </c>
       <c r="E226" s="1">
         <v>10</v>
       </c>
       <c r="F226" s="1">
-        <v>1277.97</v>
+        <v>1688.16</v>
       </c>
       <c r="G226" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H226" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H226" s="1"/>
       <c r="I226" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="2">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
-        <v>25885</v>
+        <v>16906</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="D227" s="1">
         <v>8443999090</v>
       </c>
       <c r="E227" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F227" s="1">
-        <v>728.61</v>
+        <v>2534.52</v>
       </c>
       <c r="G227" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H227" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H227" s="1"/>
       <c r="I227" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="2">
       <c r="A228" s="1"/>
-      <c r="B228" s="1"/>
-[...4 lines deleted...]
-      <c r="G228" s="1"/>
+      <c r="B228" s="1">
+        <v>21123</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D228" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E228" s="1">
+        <v>1</v>
+      </c>
+      <c r="F228" s="1">
+        <v>1256.75</v>
+      </c>
+      <c r="G228" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="H228" s="1"/>
-      <c r="I228" s="1"/>
-[...3 lines deleted...]
-      <c r="B229" s="3" t="s">
+      <c r="I228" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="229" spans="1:9" outlineLevel="2">
+      <c r="A229" s="1"/>
+      <c r="B229" s="1">
+        <v>22912</v>
+      </c>
+      <c r="C229" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="C229" s="3"/>
-[...5 lines deleted...]
-      <c r="I229" s="3"/>
+      <c r="D229" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E229" s="1">
+        <v>10</v>
+      </c>
+      <c r="F229" s="1">
+        <v>1364.15</v>
+      </c>
+      <c r="G229" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H229" s="1"/>
+      <c r="I229" s="5" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="2">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
-        <v>21387</v>
+        <v>20495</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>222</v>
       </c>
       <c r="D230" s="1">
         <v>8443999090</v>
       </c>
       <c r="E230" s="1">
         <v>10</v>
       </c>
       <c r="F230" s="1">
-        <v>1394.64</v>
+        <v>1108.23</v>
       </c>
       <c r="G230" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H230" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H230" s="1"/>
       <c r="I230" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="2">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
-        <v>16985</v>
+        <v>21706</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>223</v>
       </c>
       <c r="D231" s="1">
         <v>8443999090</v>
       </c>
       <c r="E231" s="1">
         <v>10</v>
       </c>
       <c r="F231" s="1">
-        <v>2023.57</v>
+        <v>1485.71</v>
       </c>
       <c r="G231" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H231" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H231" s="1"/>
       <c r="I231" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="2">
       <c r="A232" s="1"/>
-      <c r="B232" s="1">
-[...2 lines deleted...]
-      <c r="C232" s="1" t="s">
+      <c r="B232" s="1"/>
+      <c r="C232" s="1"/>
+      <c r="D232" s="1"/>
+      <c r="E232" s="1"/>
+      <c r="F232" s="1"/>
+      <c r="G232" s="1"/>
+      <c r="H232" s="1"/>
+      <c r="I232" s="1"/>
+    </row>
+    <row r="233" spans="1:9" outlineLevel="1">
+      <c r="A233" s="3"/>
+      <c r="B233" s="3" t="s">
         <v>224</v>
       </c>
-      <c r="D232" s="1">
-[...43 lines deleted...]
-      </c>
+      <c r="C233" s="3"/>
+      <c r="D233" s="3"/>
+      <c r="E233" s="3"/>
+      <c r="F233" s="3"/>
+      <c r="G233" s="3"/>
+      <c r="H233" s="3"/>
+      <c r="I233" s="3"/>
     </row>
     <row r="234" spans="1:9" outlineLevel="2">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
-        <v>16906</v>
+        <v>15439</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="D234" s="1">
         <v>8443999090</v>
       </c>
       <c r="E234" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F234" s="1">
-        <v>2479.06</v>
+        <v>2702.24</v>
       </c>
       <c r="G234" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H234" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H234" s="1"/>
       <c r="I234" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="235" spans="1:9" outlineLevel="2">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
-        <v>21123</v>
+        <v>23830</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="D235" s="1">
         <v>8443999090</v>
       </c>
       <c r="E235" s="1">
         <v>1</v>
       </c>
       <c r="F235" s="1">
-        <v>1229.25</v>
+        <v>2138.76</v>
       </c>
       <c r="G235" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H235" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H235" s="1"/>
       <c r="I235" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="236" spans="1:9" outlineLevel="2">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
-        <v>22912</v>
+        <v>26250</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="D236" s="1">
         <v>8443999090</v>
       </c>
       <c r="E236" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F236" s="1">
-        <v>1334.3</v>
+        <v>1822.06</v>
       </c>
       <c r="G236" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H236" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H236" s="1"/>
       <c r="I236" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="237" spans="1:9" outlineLevel="2">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
-        <v>20495</v>
+        <v>25902</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D237" s="1">
         <v>8443999090</v>
       </c>
       <c r="E237" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F237" s="1">
-        <v>1083.98</v>
+        <v>858.25</v>
       </c>
       <c r="G237" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H237" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H237" s="1"/>
       <c r="I237" s="5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="238" spans="1:9" outlineLevel="2">
       <c r="A238" s="1"/>
-      <c r="B238" s="1">
-[...2 lines deleted...]
-      <c r="C238" s="1" t="s">
+      <c r="B238" s="1"/>
+      <c r="C238" s="1"/>
+      <c r="D238" s="1"/>
+      <c r="E238" s="1"/>
+      <c r="F238" s="1"/>
+      <c r="G238" s="1"/>
+      <c r="H238" s="1"/>
+      <c r="I238" s="1"/>
+    </row>
+    <row r="239" spans="1:9">
+      <c r="A239" s="3"/>
+      <c r="B239" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="C239" s="3"/>
+      <c r="D239" s="3"/>
+      <c r="E239" s="3"/>
+      <c r="F239" s="3"/>
+      <c r="G239" s="3"/>
+      <c r="H239" s="3"/>
+      <c r="I239" s="3"/>
+    </row>
+    <row r="240" spans="1:9" outlineLevel="1">
+      <c r="A240" s="1"/>
+      <c r="B240" s="1">
+        <v>23055</v>
+      </c>
+      <c r="C240" s="1" t="s">
         <v>230</v>
       </c>
-      <c r="D238" s="1">
-[...42 lines deleted...]
-    <row r="241" spans="1:9" outlineLevel="2">
+      <c r="D240" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E240" s="1">
+        <v>1</v>
+      </c>
+      <c r="F240" s="1">
+        <v>3470.92</v>
+      </c>
+      <c r="G240" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H240" s="1"/>
+      <c r="I240" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="241" spans="1:9" outlineLevel="1">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
-        <v>27717</v>
+        <v>23062</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="D241" s="1">
         <v>3707909000</v>
       </c>
       <c r="E241" s="1">
         <v>1</v>
       </c>
       <c r="F241" s="1">
-        <v>557.86</v>
+        <v>3470.92</v>
       </c>
       <c r="G241" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H241" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H241" s="1"/>
       <c r="I241" s="5" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:9" outlineLevel="2">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="242" spans="1:9" outlineLevel="1">
       <c r="A242" s="1"/>
-      <c r="B242" s="1"/>
-[...4 lines deleted...]
-      <c r="G242" s="1"/>
+      <c r="B242" s="1">
+        <v>23058</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="D242" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E242" s="1">
+        <v>1</v>
+      </c>
+      <c r="F242" s="1">
+        <v>3470.92</v>
+      </c>
+      <c r="G242" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="H242" s="1"/>
-      <c r="I242" s="1"/>
+      <c r="I242" s="5" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="243" spans="1:9" outlineLevel="1">
-      <c r="A243" s="3"/>
-      <c r="B243" s="3" t="s">
+      <c r="A243" s="1"/>
+      <c r="B243" s="1">
+        <v>23049</v>
+      </c>
+      <c r="C243" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="C243" s="3"/>
-[...7 lines deleted...]
-    <row r="244" spans="1:9" outlineLevel="2">
+      <c r="D243" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E243" s="1">
+        <v>1</v>
+      </c>
+      <c r="F243" s="1">
+        <v>3470.92</v>
+      </c>
+      <c r="G243" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H243" s="1"/>
+      <c r="I243" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="244" spans="1:9" outlineLevel="1">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
-        <v>15439</v>
+        <v>23550</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>234</v>
       </c>
       <c r="D244" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E244" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F244" s="1">
-        <v>2643.11</v>
+        <v>4756</v>
       </c>
       <c r="G244" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H244" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H244" s="1"/>
       <c r="I244" s="5" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:9" outlineLevel="2">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="245" spans="1:9" outlineLevel="1">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
-        <v>23830</v>
+        <v>23553</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>235</v>
       </c>
       <c r="D245" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E245" s="1">
         <v>1</v>
       </c>
       <c r="F245" s="1">
-        <v>2091.96</v>
+        <v>4756</v>
       </c>
       <c r="G245" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H245" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H245" s="1"/>
       <c r="I245" s="5" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:9" outlineLevel="2">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="246" spans="1:9" outlineLevel="1">
       <c r="A246" s="1"/>
       <c r="B246" s="1">
-        <v>26250</v>
+        <v>23552</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>236</v>
       </c>
       <c r="D246" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E246" s="1">
         <v>1</v>
       </c>
       <c r="F246" s="1">
-        <v>1782.19</v>
+        <v>4756</v>
       </c>
       <c r="G246" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H246" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H246" s="1"/>
       <c r="I246" s="5" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:9" outlineLevel="2">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="247" spans="1:9" outlineLevel="1">
       <c r="A247" s="1"/>
       <c r="B247" s="1">
-        <v>25902</v>
+        <v>23549</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>237</v>
       </c>
       <c r="D247" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E247" s="1">
         <v>1</v>
       </c>
       <c r="F247" s="1">
-        <v>839.47</v>
+        <v>3723.64</v>
       </c>
       <c r="G247" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H247" s="5" t="s">
-[...6 lines deleted...]
-    <row r="248" spans="1:9" outlineLevel="2">
+      <c r="H247" s="1"/>
+      <c r="I247" s="1" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="248" spans="1:9" outlineLevel="1">
       <c r="A248" s="1"/>
-      <c r="B248" s="1"/>
-[...4 lines deleted...]
-      <c r="G248" s="1"/>
+      <c r="B248" s="1">
+        <v>23004</v>
+      </c>
+      <c r="C248" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="D248" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E248" s="1">
+        <v>1</v>
+      </c>
+      <c r="F248" s="1">
+        <v>4309.05</v>
+      </c>
+      <c r="G248" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="H248" s="1"/>
-      <c r="I248" s="1"/>
-[...12 lines deleted...]
-      <c r="I249" s="3"/>
+      <c r="I248" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="249" spans="1:9" outlineLevel="1">
+      <c r="A249" s="1"/>
+      <c r="B249" s="1">
+        <v>23007</v>
+      </c>
+      <c r="C249" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="D249" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E249" s="1">
+        <v>1</v>
+      </c>
+      <c r="F249" s="1">
+        <v>4309.05</v>
+      </c>
+      <c r="G249" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H249" s="1"/>
+      <c r="I249" s="5" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="250" spans="1:9" outlineLevel="1">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
-        <v>23055</v>
+        <v>23005</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="D250" s="1">
         <v>3707909000</v>
       </c>
       <c r="E250" s="1">
         <v>1</v>
       </c>
       <c r="F250" s="1">
-        <v>3394.97</v>
+        <v>4309.05</v>
       </c>
       <c r="G250" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H250" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H250" s="1"/>
       <c r="I250" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="251" spans="1:9" outlineLevel="1">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
-        <v>23062</v>
+        <v>23003</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="D251" s="1">
         <v>3707909000</v>
       </c>
       <c r="E251" s="1">
         <v>1</v>
       </c>
       <c r="F251" s="1">
-        <v>3394.97</v>
+        <v>3585.17</v>
       </c>
       <c r="G251" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H251" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H251" s="1"/>
       <c r="I251" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="252" spans="1:9" outlineLevel="1">
       <c r="A252" s="1"/>
-      <c r="B252" s="1">
-[...49 lines deleted...]
-      </c>
+      <c r="B252" s="1"/>
+      <c r="C252" s="1"/>
+      <c r="D252" s="1"/>
+      <c r="E252" s="1"/>
+      <c r="F252" s="1"/>
+      <c r="G252" s="1"/>
+      <c r="H252" s="1"/>
+      <c r="I252" s="1"/>
+    </row>
+    <row r="253" spans="1:9">
+      <c r="A253" s="3"/>
+      <c r="B253" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="C253" s="3"/>
+      <c r="D253" s="3"/>
+      <c r="E253" s="3"/>
+      <c r="F253" s="3"/>
+      <c r="G253" s="3"/>
+      <c r="H253" s="3"/>
+      <c r="I253" s="3"/>
     </row>
     <row r="254" spans="1:9" outlineLevel="1">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
-        <v>23550</v>
+        <v>22224</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D254" s="1">
         <v>3707909000</v>
       </c>
       <c r="E254" s="1">
         <v>1</v>
       </c>
       <c r="F254" s="1">
-        <v>4651.93</v>
+        <v>685.5</v>
       </c>
       <c r="G254" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H254" s="5" t="s">
+      <c r="H254" s="1"/>
+      <c r="I254" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="255" spans="1:9" outlineLevel="1">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
-        <v>23553</v>
+        <v>26868</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D255" s="1">
         <v>3707909000</v>
       </c>
       <c r="E255" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F255" s="1">
-        <v>4651.93</v>
+        <v>71.29000000000001</v>
       </c>
       <c r="G255" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H255" s="5" t="s">
+      <c r="H255" s="1"/>
+      <c r="I255" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="256" spans="1:9" outlineLevel="1">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
-        <v>23552</v>
+        <v>35343</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D256" s="1">
         <v>3707909000</v>
       </c>
       <c r="E256" s="1">
         <v>1</v>
       </c>
       <c r="F256" s="1">
-        <v>4651.93</v>
+        <v>583.13</v>
       </c>
       <c r="G256" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H256" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H256" s="1"/>
       <c r="I256" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="257" spans="1:9" outlineLevel="1">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
-        <v>23549</v>
+        <v>35420</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D257" s="1">
         <v>3707909000</v>
       </c>
       <c r="E257" s="1">
         <v>1</v>
       </c>
       <c r="F257" s="1">
-        <v>3642.16</v>
+        <v>487.62</v>
       </c>
       <c r="G257" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H257" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H257" s="1"/>
       <c r="I257" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="258" spans="1:9" outlineLevel="1">
       <c r="A258" s="1"/>
       <c r="B258" s="1">
-        <v>23004</v>
+        <v>35421</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D258" s="1">
         <v>3707909000</v>
       </c>
       <c r="E258" s="1">
         <v>1</v>
       </c>
       <c r="F258" s="1">
-        <v>4214.76</v>
+        <v>129.79</v>
       </c>
       <c r="G258" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H258" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H258" s="1"/>
       <c r="I258" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="259" spans="1:9" outlineLevel="1">
       <c r="A259" s="1"/>
       <c r="B259" s="1">
-        <v>23007</v>
+        <v>35422</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D259" s="1">
         <v>3707909000</v>
       </c>
       <c r="E259" s="1">
         <v>1</v>
       </c>
       <c r="F259" s="1">
-        <v>4214.76</v>
+        <v>200.62</v>
       </c>
       <c r="G259" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H259" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H259" s="1"/>
       <c r="I259" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="260" spans="1:9" outlineLevel="1">
       <c r="A260" s="1"/>
       <c r="B260" s="1">
-        <v>23005</v>
+        <v>24419</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D260" s="1">
         <v>3707909000</v>
       </c>
       <c r="E260" s="1">
         <v>1</v>
       </c>
       <c r="F260" s="1">
-        <v>4214.76</v>
+        <v>399.88</v>
       </c>
       <c r="G260" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H260" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H260" s="1"/>
       <c r="I260" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="261" spans="1:9" outlineLevel="1">
       <c r="A261" s="1"/>
       <c r="B261" s="1">
-        <v>23003</v>
+        <v>21881</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D261" s="1">
         <v>3707909000</v>
       </c>
       <c r="E261" s="1">
         <v>1</v>
       </c>
       <c r="F261" s="1">
-        <v>3506.72</v>
+        <v>437.81</v>
       </c>
       <c r="G261" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H261" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H261" s="1"/>
       <c r="I261" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="262" spans="1:9" outlineLevel="1">
       <c r="A262" s="1"/>
-      <c r="B262" s="1"/>
-[...4 lines deleted...]
-      <c r="G262" s="1"/>
+      <c r="B262" s="1">
+        <v>22468</v>
+      </c>
+      <c r="C262" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D262" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E262" s="1">
+        <v>1</v>
+      </c>
+      <c r="F262" s="1">
+        <v>430.49</v>
+      </c>
+      <c r="G262" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="H262" s="1"/>
-      <c r="I262" s="1"/>
-[...12 lines deleted...]
-      <c r="I263" s="3"/>
+      <c r="I262" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="263" spans="1:9" outlineLevel="1">
+      <c r="A263" s="1"/>
+      <c r="B263" s="1">
+        <v>11139</v>
+      </c>
+      <c r="C263" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="D263" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E263" s="1">
+        <v>1</v>
+      </c>
+      <c r="F263" s="1">
+        <v>710.1799999999999</v>
+      </c>
+      <c r="G263" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H263" s="1"/>
+      <c r="I263" s="5" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="264" spans="1:9" outlineLevel="1">
       <c r="A264" s="1"/>
       <c r="B264" s="1">
-        <v>22224</v>
+        <v>26946</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="D264" s="1">
         <v>3707909000</v>
       </c>
       <c r="E264" s="1">
         <v>1</v>
       </c>
       <c r="F264" s="1">
-        <v>740.6799999999999</v>
+        <v>1085.38</v>
       </c>
       <c r="G264" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H264" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H264" s="1"/>
+      <c r="I264" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="265" spans="1:9" outlineLevel="1">
       <c r="A265" s="1"/>
       <c r="B265" s="1">
-        <v>26868</v>
+        <v>31306</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="D265" s="1">
         <v>3707909000</v>
       </c>
       <c r="E265" s="1">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="F265" s="1">
-        <v>69.73</v>
+        <v>570.34</v>
       </c>
       <c r="G265" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H265" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H265" s="1"/>
+      <c r="I265" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="266" spans="1:9" outlineLevel="1">
       <c r="A266" s="1"/>
       <c r="B266" s="1">
-        <v>24419</v>
+        <v>21157</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="D266" s="1">
         <v>3707909000</v>
       </c>
       <c r="E266" s="1">
         <v>1</v>
       </c>
       <c r="F266" s="1">
-        <v>391.13</v>
+        <v>457</v>
       </c>
       <c r="G266" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H266" s="5" t="s">
+      <c r="H266" s="1"/>
+      <c r="I266" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="267" spans="1:9" outlineLevel="1">
       <c r="A267" s="1"/>
       <c r="B267" s="1">
-        <v>21881</v>
+        <v>25127</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="D267" s="1">
         <v>3707909000</v>
       </c>
       <c r="E267" s="1">
         <v>1</v>
       </c>
       <c r="F267" s="1">
-        <v>428.23</v>
+        <v>518.7</v>
       </c>
       <c r="G267" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H267" s="5" t="s">
+      <c r="H267" s="1"/>
+      <c r="I267" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="268" spans="1:9" outlineLevel="1">
       <c r="A268" s="1"/>
       <c r="B268" s="1">
-        <v>22468</v>
+        <v>35364</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="D268" s="1">
         <v>3707909000</v>
       </c>
       <c r="E268" s="1">
         <v>1</v>
       </c>
       <c r="F268" s="1">
-        <v>421.07</v>
+        <v>409.47</v>
       </c>
       <c r="G268" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H268" s="5" t="s">
+      <c r="H268" s="1"/>
+      <c r="I268" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="269" spans="1:9" outlineLevel="1">
       <c r="A269" s="1"/>
       <c r="B269" s="1">
-        <v>11139</v>
+        <v>34783</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="D269" s="1">
         <v>3707909000</v>
       </c>
       <c r="E269" s="1">
         <v>1</v>
       </c>
       <c r="F269" s="1">
-        <v>694.64</v>
+        <v>673.62</v>
       </c>
       <c r="G269" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H269" s="5" t="s">
+      <c r="H269" s="1"/>
+      <c r="I269" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="270" spans="1:9" outlineLevel="1">
       <c r="A270" s="1"/>
       <c r="B270" s="1">
-        <v>26946</v>
+        <v>26633</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="D270" s="1">
         <v>3707909000</v>
       </c>
       <c r="E270" s="1">
         <v>1</v>
       </c>
       <c r="F270" s="1">
-        <v>1061.63</v>
+        <v>728.92</v>
       </c>
       <c r="G270" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H270" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H270" s="1"/>
       <c r="I270" s="5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="271" spans="1:9" outlineLevel="1">
       <c r="A271" s="1"/>
       <c r="B271" s="1">
-        <v>31306</v>
+        <v>27082</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="D271" s="1">
         <v>3707909000</v>
       </c>
       <c r="E271" s="1">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="F271" s="1">
-        <v>557.86</v>
+        <v>1823.43</v>
       </c>
       <c r="G271" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H271" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H271" s="1"/>
       <c r="I271" s="5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="272" spans="1:9" outlineLevel="1">
       <c r="A272" s="1"/>
       <c r="B272" s="1">
-        <v>25127</v>
+        <v>26953</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="D272" s="1">
         <v>3707909000</v>
       </c>
       <c r="E272" s="1">
         <v>1</v>
       </c>
       <c r="F272" s="1">
-        <v>507.35</v>
+        <v>771.42</v>
       </c>
       <c r="G272" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H272" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H272" s="1"/>
+      <c r="I272" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="273" spans="1:9" outlineLevel="1">
       <c r="A273" s="1"/>
       <c r="B273" s="1">
-        <v>26633</v>
+        <v>26954</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="D273" s="1">
         <v>3707909000</v>
       </c>
       <c r="E273" s="1">
         <v>1</v>
       </c>
       <c r="F273" s="1">
-        <v>712.97</v>
+        <v>109.68</v>
       </c>
       <c r="G273" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H273" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H273" s="1"/>
       <c r="I273" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="274" spans="1:9" outlineLevel="1">
       <c r="A274" s="1"/>
       <c r="B274" s="1">
-        <v>27082</v>
+        <v>26563</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="D274" s="1">
         <v>3707909000</v>
       </c>
       <c r="E274" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F274" s="1">
-        <v>1783.53</v>
+        <v>175.49</v>
       </c>
       <c r="G274" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H274" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H274" s="1"/>
       <c r="I274" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="275" spans="1:9" outlineLevel="1">
       <c r="A275" s="1"/>
       <c r="B275" s="1">
-        <v>26953</v>
+        <v>26562</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D275" s="1">
         <v>3707909000</v>
       </c>
       <c r="E275" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F275" s="1">
-        <v>754.54</v>
+        <v>98.70999999999999</v>
       </c>
       <c r="G275" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H275" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H275" s="1"/>
       <c r="I275" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="276" spans="1:9" outlineLevel="1">
       <c r="A276" s="1"/>
       <c r="B276" s="1">
-        <v>26954</v>
+        <v>35375</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="D276" s="1">
         <v>3707909000</v>
       </c>
       <c r="E276" s="1">
         <v>1</v>
       </c>
       <c r="F276" s="1">
-        <v>107.28</v>
+        <v>352.8</v>
       </c>
       <c r="G276" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H276" s="5" t="s">
+      <c r="H276" s="1"/>
+      <c r="I276" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="277" spans="1:9" outlineLevel="1">
       <c r="A277" s="1"/>
       <c r="B277" s="1">
-        <v>26563</v>
+        <v>35407</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="D277" s="1">
         <v>3707909000</v>
       </c>
       <c r="E277" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F277" s="1">
-        <v>171.65</v>
+        <v>322.19</v>
       </c>
       <c r="G277" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H277" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H277" s="1"/>
       <c r="I277" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="278" spans="1:9" outlineLevel="1">
       <c r="A278" s="1"/>
       <c r="B278" s="1">
-        <v>26562</v>
+        <v>35405</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="D278" s="1">
         <v>3707909000</v>
       </c>
       <c r="E278" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F278" s="1">
-        <v>96.55</v>
+        <v>395.31</v>
       </c>
       <c r="G278" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H278" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H278" s="1"/>
       <c r="I278" s="5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="279" spans="1:9" outlineLevel="1">
       <c r="A279" s="1"/>
       <c r="B279" s="1">
-        <v>25135</v>
+        <v>35410</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="D279" s="1">
         <v>3707909000</v>
       </c>
       <c r="E279" s="1">
         <v>20</v>
       </c>
       <c r="F279" s="1">
-        <v>36.21</v>
+        <v>88.66</v>
       </c>
       <c r="G279" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H279" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H279" s="1"/>
+      <c r="I279" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="280" spans="1:9" outlineLevel="1">
       <c r="A280" s="1"/>
       <c r="B280" s="1">
-        <v>25579</v>
+        <v>25135</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="D280" s="1">
         <v>3707909000</v>
       </c>
       <c r="E280" s="1">
         <v>20</v>
       </c>
       <c r="F280" s="1">
-        <v>52.3</v>
+        <v>37.02</v>
       </c>
       <c r="G280" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H280" s="5" t="s">
+      <c r="H280" s="1"/>
+      <c r="I280" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="281" spans="1:9" outlineLevel="1">
       <c r="A281" s="1"/>
       <c r="B281" s="1">
-        <v>22178</v>
+        <v>25579</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="D281" s="1">
         <v>3707909000</v>
       </c>
       <c r="E281" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F281" s="1">
-        <v>1228.36</v>
+        <v>53.47</v>
       </c>
       <c r="G281" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H281" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H281" s="1"/>
       <c r="I281" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="282" spans="1:9" outlineLevel="1">
       <c r="A282" s="1"/>
       <c r="B282" s="1">
-        <v>23012</v>
+        <v>22178</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="D282" s="1">
         <v>3707909000</v>
       </c>
       <c r="E282" s="1">
         <v>1</v>
       </c>
       <c r="F282" s="1">
-        <v>1253.39</v>
+        <v>1255.84</v>
       </c>
       <c r="G282" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H282" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H282" s="1"/>
       <c r="I282" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="283" spans="1:9" outlineLevel="1">
       <c r="A283" s="1"/>
       <c r="B283" s="1">
-        <v>23904</v>
+        <v>23012</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="D283" s="1">
         <v>3707909000</v>
       </c>
       <c r="E283" s="1">
         <v>1</v>
       </c>
       <c r="F283" s="1">
-        <v>709.39</v>
+        <v>1281.43</v>
       </c>
       <c r="G283" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H283" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H283" s="1"/>
       <c r="I283" s="5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="284" spans="1:9" outlineLevel="1">
       <c r="A284" s="1"/>
       <c r="B284" s="1">
-        <v>23906</v>
+        <v>23904</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="D284" s="1">
         <v>3707909000</v>
       </c>
       <c r="E284" s="1">
         <v>1</v>
       </c>
       <c r="F284" s="1">
-        <v>948.09</v>
+        <v>725.26</v>
       </c>
       <c r="G284" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H284" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H284" s="1"/>
       <c r="I284" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="285" spans="1:9" outlineLevel="1">
       <c r="A285" s="1"/>
       <c r="B285" s="1">
-        <v>23016</v>
+        <v>23906</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="D285" s="1">
         <v>3707909000</v>
       </c>
       <c r="E285" s="1">
         <v>1</v>
       </c>
       <c r="F285" s="1">
-        <v>1430.4</v>
+        <v>969.3</v>
       </c>
       <c r="G285" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H285" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H285" s="1"/>
       <c r="I285" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="286" spans="1:9" outlineLevel="1">
       <c r="A286" s="1"/>
       <c r="B286" s="1">
-        <v>23908</v>
+        <v>23016</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="D286" s="1">
         <v>3707909000</v>
       </c>
       <c r="E286" s="1">
         <v>1</v>
       </c>
       <c r="F286" s="1">
-        <v>709.39</v>
+        <v>1462.4</v>
       </c>
       <c r="G286" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H286" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H286" s="1"/>
       <c r="I286" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="287" spans="1:9" outlineLevel="1">
       <c r="A287" s="1"/>
       <c r="B287" s="1">
-        <v>23019</v>
+        <v>23908</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="D287" s="1">
         <v>3707909000</v>
       </c>
       <c r="E287" s="1">
         <v>1</v>
       </c>
       <c r="F287" s="1">
-        <v>1223.44</v>
+        <v>725.26</v>
       </c>
       <c r="G287" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H287" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H287" s="1"/>
       <c r="I287" s="5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="288" spans="1:9" outlineLevel="1">
       <c r="A288" s="1"/>
       <c r="B288" s="1">
-        <v>23020</v>
+        <v>23019</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="D288" s="1">
         <v>3707909000</v>
       </c>
       <c r="E288" s="1">
         <v>1</v>
       </c>
       <c r="F288" s="1">
-        <v>1249.37</v>
+        <v>1250.81</v>
       </c>
       <c r="G288" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H288" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H288" s="1"/>
       <c r="I288" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="289" spans="1:9" outlineLevel="1">
       <c r="A289" s="1"/>
       <c r="B289" s="1">
-        <v>29655</v>
+        <v>23020</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D289" s="1">
         <v>3707909000</v>
       </c>
       <c r="E289" s="1">
         <v>1</v>
       </c>
       <c r="F289" s="1">
-        <v>1180.08</v>
+        <v>1277.32</v>
       </c>
       <c r="G289" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H289" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H289" s="1"/>
       <c r="I289" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="290" spans="1:9" outlineLevel="1">
       <c r="A290" s="1"/>
       <c r="B290" s="1">
-        <v>22485</v>
+        <v>29655</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="D290" s="1">
         <v>3707909000</v>
       </c>
       <c r="E290" s="1">
         <v>1</v>
       </c>
       <c r="F290" s="1">
-        <v>603</v>
+        <v>1206.48</v>
       </c>
       <c r="G290" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H290" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H290" s="1"/>
       <c r="I290" s="5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="291" spans="1:9" outlineLevel="1">
       <c r="A291" s="1"/>
       <c r="B291" s="1">
-        <v>21000</v>
+        <v>22485</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="D291" s="1">
         <v>3707909000</v>
       </c>
       <c r="E291" s="1">
         <v>1</v>
       </c>
       <c r="F291" s="1">
-        <v>1563.61</v>
+        <v>616.49</v>
       </c>
       <c r="G291" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H291" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H291" s="1"/>
       <c r="I291" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="292" spans="1:9" outlineLevel="1">
       <c r="A292" s="1"/>
       <c r="B292" s="1">
-        <v>30536</v>
+        <v>21000</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="D292" s="1">
         <v>3707909000</v>
       </c>
       <c r="E292" s="1">
         <v>1</v>
       </c>
       <c r="F292" s="1">
-        <v>11659.1</v>
+        <v>1598.59</v>
       </c>
       <c r="G292" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H292" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H292" s="1"/>
       <c r="I292" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="293" spans="1:9" outlineLevel="1">
       <c r="A293" s="1"/>
       <c r="B293" s="1">
-        <v>25587</v>
+        <v>30536</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="D293" s="1">
         <v>3707909000</v>
       </c>
       <c r="E293" s="1">
         <v>1</v>
       </c>
       <c r="F293" s="1">
-        <v>558.75</v>
+        <v>11919.93</v>
       </c>
       <c r="G293" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H293" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H293" s="1"/>
       <c r="I293" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="294" spans="1:9" outlineLevel="1">
       <c r="A294" s="1"/>
       <c r="B294" s="1">
-        <v>25588</v>
+        <v>25587</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="D294" s="1">
         <v>3707909000</v>
       </c>
       <c r="E294" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F294" s="1">
-        <v>64.37</v>
+        <v>571.25</v>
       </c>
       <c r="G294" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H294" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H294" s="1"/>
       <c r="I294" s="5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="295" spans="1:9" outlineLevel="1">
       <c r="A295" s="1"/>
       <c r="B295" s="1">
-        <v>25590</v>
+        <v>25588</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="D295" s="1">
         <v>3707909000</v>
       </c>
       <c r="E295" s="1">
         <v>20</v>
       </c>
       <c r="F295" s="1">
-        <v>55.88</v>
+        <v>65.81</v>
       </c>
       <c r="G295" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H295" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H295" s="1"/>
       <c r="I295" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="296" spans="1:9" outlineLevel="1">
       <c r="A296" s="1"/>
       <c r="B296" s="1">
-        <v>24080</v>
+        <v>25590</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="D296" s="1">
         <v>3707909000</v>
       </c>
       <c r="E296" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F296" s="1">
-        <v>514.9400000000001</v>
+        <v>57.13</v>
       </c>
       <c r="G296" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H296" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H296" s="1"/>
       <c r="I296" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="297" spans="1:9" outlineLevel="1">
       <c r="A297" s="1"/>
       <c r="B297" s="1">
-        <v>25140</v>
+        <v>24080</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="D297" s="1">
         <v>3707909000</v>
       </c>
       <c r="E297" s="1">
         <v>1</v>
       </c>
       <c r="F297" s="1">
-        <v>552.49</v>
+        <v>526.46</v>
       </c>
       <c r="G297" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H297" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H297" s="1"/>
       <c r="I297" s="5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="298" spans="1:9" outlineLevel="1">
       <c r="A298" s="1"/>
       <c r="B298" s="1">
-        <v>25141</v>
+        <v>35358</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="D298" s="1">
         <v>3707909000</v>
       </c>
       <c r="E298" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F298" s="1">
-        <v>78.67</v>
+        <v>445.58</v>
       </c>
       <c r="G298" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H298" s="5" t="s">
+      <c r="H298" s="1"/>
+      <c r="I298" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="299" spans="1:9" outlineLevel="1">
       <c r="A299" s="1"/>
       <c r="B299" s="1">
-        <v>24294</v>
+        <v>25140</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="D299" s="1">
         <v>3707909000</v>
       </c>
       <c r="E299" s="1">
         <v>1</v>
       </c>
       <c r="F299" s="1">
-        <v>231.99</v>
+        <v>564.85</v>
       </c>
       <c r="G299" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H299" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H299" s="1"/>
       <c r="I299" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="300" spans="1:9" outlineLevel="1">
       <c r="A300" s="1"/>
       <c r="B300" s="1">
-        <v>24783</v>
+        <v>25141</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="D300" s="1">
         <v>3707909000</v>
       </c>
       <c r="E300" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F300" s="1">
-        <v>737.55</v>
+        <v>80.43000000000001</v>
       </c>
       <c r="G300" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H300" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H300" s="1"/>
       <c r="I300" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="301" spans="1:9" outlineLevel="1">
       <c r="A301" s="1"/>
       <c r="B301" s="1">
-        <v>24738</v>
+        <v>35369</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="D301" s="1">
         <v>3707909000</v>
       </c>
       <c r="E301" s="1">
         <v>1</v>
       </c>
       <c r="F301" s="1">
-        <v>1336.98</v>
+        <v>423.18</v>
       </c>
       <c r="G301" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H301" s="5" t="s">
+      <c r="H301" s="1"/>
+      <c r="I301" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="302" spans="1:9" outlineLevel="1">
       <c r="A302" s="1"/>
       <c r="B302" s="1">
-        <v>22803</v>
+        <v>24294</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="D302" s="1">
         <v>3707909000</v>
       </c>
       <c r="E302" s="1">
         <v>1</v>
       </c>
       <c r="F302" s="1">
-        <v>981.61</v>
+        <v>237.18</v>
       </c>
       <c r="G302" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H302" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H302" s="1"/>
       <c r="I302" s="5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="303" spans="1:9" outlineLevel="1">
       <c r="A303" s="1"/>
       <c r="B303" s="1">
-        <v>20225</v>
+        <v>24783</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="D303" s="1">
         <v>3707909000</v>
       </c>
       <c r="E303" s="1">
         <v>1</v>
       </c>
       <c r="F303" s="1">
-        <v>1872.04</v>
+        <v>754.05</v>
       </c>
       <c r="G303" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H303" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H303" s="1"/>
       <c r="I303" s="5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="304" spans="1:9" outlineLevel="1">
       <c r="A304" s="1"/>
-      <c r="B304" s="1"/>
-[...4 lines deleted...]
-      <c r="G304" s="1"/>
+      <c r="B304" s="1">
+        <v>24738</v>
+      </c>
+      <c r="C304" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="D304" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E304" s="1">
+        <v>1</v>
+      </c>
+      <c r="F304" s="1">
+        <v>1366.89</v>
+      </c>
+      <c r="G304" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="H304" s="1"/>
-      <c r="I304" s="1"/>
-[...12 lines deleted...]
-      <c r="I305" s="3"/>
+      <c r="I304" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="305" spans="1:9" outlineLevel="1">
+      <c r="A305" s="1"/>
+      <c r="B305" s="1">
+        <v>22803</v>
+      </c>
+      <c r="C305" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="D305" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E305" s="1">
+        <v>1</v>
+      </c>
+      <c r="F305" s="1">
+        <v>1003.57</v>
+      </c>
+      <c r="G305" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H305" s="1"/>
+      <c r="I305" s="5" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="306" spans="1:9" outlineLevel="1">
       <c r="A306" s="1"/>
       <c r="B306" s="1">
-        <v>26122</v>
+        <v>20225</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="D306" s="1">
         <v>3707909000</v>
       </c>
       <c r="E306" s="1">
         <v>1</v>
       </c>
       <c r="F306" s="1">
-        <v>11505.78</v>
+        <v>1913.92</v>
       </c>
       <c r="G306" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H306" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H306" s="1"/>
       <c r="I306" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="307" spans="1:9" outlineLevel="1">
       <c r="A307" s="1"/>
-      <c r="B307" s="1">
-[...49 lines deleted...]
-      </c>
+      <c r="B307" s="1"/>
+      <c r="C307" s="1"/>
+      <c r="D307" s="1"/>
+      <c r="E307" s="1"/>
+      <c r="F307" s="1"/>
+      <c r="G307" s="1"/>
+      <c r="H307" s="1"/>
+      <c r="I307" s="1"/>
+    </row>
+    <row r="308" spans="1:9">
+      <c r="A308" s="3"/>
+      <c r="B308" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="C308" s="3"/>
+      <c r="D308" s="3"/>
+      <c r="E308" s="3"/>
+      <c r="F308" s="3"/>
+      <c r="G308" s="3"/>
+      <c r="H308" s="3"/>
+      <c r="I308" s="3"/>
     </row>
     <row r="309" spans="1:9" outlineLevel="1">
       <c r="A309" s="1"/>
       <c r="B309" s="1">
-        <v>20723</v>
+        <v>35342</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="D309" s="1">
         <v>3707909000</v>
       </c>
       <c r="E309" s="1">
         <v>1</v>
       </c>
       <c r="F309" s="1">
-        <v>5372.05</v>
+        <v>5247.73</v>
       </c>
       <c r="G309" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H309" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H309" s="1"/>
       <c r="I309" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="310" spans="1:9" outlineLevel="1">
       <c r="A310" s="1"/>
       <c r="B310" s="1">
-        <v>19707</v>
+        <v>26122</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="D310" s="1">
         <v>3707909000</v>
       </c>
       <c r="E310" s="1">
         <v>1</v>
       </c>
       <c r="F310" s="1">
-        <v>4650.59</v>
+        <v>11763.18</v>
       </c>
       <c r="G310" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H310" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H310" s="1"/>
       <c r="I310" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="311" spans="1:9" outlineLevel="1">
       <c r="A311" s="1"/>
       <c r="B311" s="1">
-        <v>11138</v>
+        <v>28466</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="D311" s="1">
         <v>3707909000</v>
       </c>
       <c r="E311" s="1">
         <v>1</v>
       </c>
       <c r="F311" s="1">
-        <v>4758.32</v>
+        <v>7264.93</v>
       </c>
       <c r="G311" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H311" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H311" s="1"/>
       <c r="I311" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="312" spans="1:9" outlineLevel="1">
       <c r="A312" s="1"/>
       <c r="B312" s="1">
-        <v>25296</v>
+        <v>11246</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D312" s="1">
         <v>3707909000</v>
       </c>
       <c r="E312" s="1">
         <v>1</v>
       </c>
       <c r="F312" s="1">
-        <v>4758.32</v>
+        <v>5492.23</v>
       </c>
       <c r="G312" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H312" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H312" s="1"/>
       <c r="I312" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="313" spans="1:9" outlineLevel="1">
       <c r="A313" s="1"/>
       <c r="B313" s="1">
-        <v>19830</v>
+        <v>20723</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="D313" s="1">
         <v>3707909000</v>
       </c>
       <c r="E313" s="1">
         <v>1</v>
       </c>
       <c r="F313" s="1">
-        <v>4650.59</v>
+        <v>5492.23</v>
       </c>
       <c r="G313" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H313" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H313" s="1"/>
       <c r="I313" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="314" spans="1:9" outlineLevel="1">
       <c r="A314" s="1"/>
       <c r="B314" s="1">
-        <v>22771</v>
+        <v>19707</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="D314" s="1">
         <v>3707909000</v>
       </c>
       <c r="E314" s="1">
         <v>1</v>
       </c>
       <c r="F314" s="1">
-        <v>4650.59</v>
+        <v>4754.63</v>
       </c>
       <c r="G314" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H314" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H314" s="1"/>
       <c r="I314" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="315" spans="1:9" outlineLevel="1">
       <c r="A315" s="1"/>
       <c r="B315" s="1">
-        <v>30534</v>
+        <v>11138</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="D315" s="1">
         <v>3707909000</v>
       </c>
       <c r="E315" s="1">
         <v>1</v>
       </c>
       <c r="F315" s="1">
-        <v>4860.23</v>
+        <v>4864.77</v>
       </c>
       <c r="G315" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H315" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H315" s="1"/>
       <c r="I315" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="316" spans="1:9" outlineLevel="1">
       <c r="A316" s="1"/>
       <c r="B316" s="1">
-        <v>26945</v>
+        <v>25296</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="D316" s="1">
         <v>3707909000</v>
       </c>
       <c r="E316" s="1">
         <v>1</v>
       </c>
       <c r="F316" s="1">
-        <v>18018.57</v>
+        <v>4864.77</v>
       </c>
       <c r="G316" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H316" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H316" s="1"/>
       <c r="I316" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="317" spans="1:9" outlineLevel="1">
       <c r="A317" s="1"/>
       <c r="B317" s="1">
-        <v>32337</v>
+        <v>19830</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="D317" s="1">
         <v>3707909000</v>
       </c>
       <c r="E317" s="1">
         <v>1</v>
       </c>
       <c r="F317" s="1">
-        <v>5599.57</v>
+        <v>4754.63</v>
       </c>
       <c r="G317" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H317" s="1" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H317" s="1"/>
+      <c r="I317" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="318" spans="1:9" outlineLevel="1">
       <c r="A318" s="1"/>
       <c r="B318" s="1">
-        <v>32551</v>
+        <v>22771</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D318" s="1">
         <v>3707909000</v>
       </c>
       <c r="E318" s="1">
         <v>1</v>
       </c>
       <c r="F318" s="1">
-        <v>8704.879999999999</v>
+        <v>4754.63</v>
       </c>
       <c r="G318" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H318" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H318" s="1"/>
       <c r="I318" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="319" spans="1:9" outlineLevel="1">
       <c r="A319" s="1"/>
       <c r="B319" s="1">
-        <v>32552</v>
+        <v>30534</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D319" s="1">
         <v>3707909000</v>
       </c>
       <c r="E319" s="1">
         <v>1</v>
       </c>
       <c r="F319" s="1">
-        <v>4441.39</v>
+        <v>4968.96</v>
       </c>
       <c r="G319" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H319" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H319" s="1"/>
+      <c r="I319" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="320" spans="1:9" outlineLevel="1">
       <c r="A320" s="1"/>
       <c r="B320" s="1">
-        <v>32338</v>
+        <v>26945</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D320" s="1">
         <v>3707909000</v>
       </c>
       <c r="E320" s="1">
         <v>1</v>
       </c>
       <c r="F320" s="1">
-        <v>5878.05</v>
+        <v>18421.67</v>
       </c>
       <c r="G320" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H320" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H320" s="1"/>
+      <c r="I320" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="321" spans="1:9" outlineLevel="1">
       <c r="A321" s="1"/>
       <c r="B321" s="1">
-        <v>13878</v>
+        <v>32337</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D321" s="1">
         <v>3707909000</v>
       </c>
       <c r="E321" s="1">
         <v>1</v>
       </c>
       <c r="F321" s="1">
-        <v>6275.88</v>
+        <v>5671.83</v>
       </c>
       <c r="G321" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H321" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H321" s="1"/>
       <c r="I321" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="322" spans="1:9" outlineLevel="1">
       <c r="A322" s="1"/>
       <c r="B322" s="1">
-        <v>20385</v>
+        <v>32551</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D322" s="1">
         <v>3707909000</v>
       </c>
       <c r="E322" s="1">
         <v>1</v>
       </c>
       <c r="F322" s="1">
-        <v>4583.99</v>
+        <v>8899.620000000001</v>
       </c>
       <c r="G322" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H322" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H322" s="1"/>
+      <c r="I322" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="323" spans="1:9" outlineLevel="1">
       <c r="A323" s="1"/>
       <c r="B323" s="1">
-        <v>29362</v>
+        <v>32552</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D323" s="1">
         <v>3707909000</v>
       </c>
       <c r="E323" s="1">
         <v>1</v>
       </c>
       <c r="F323" s="1">
-        <v>3897.84</v>
+        <v>4540.75</v>
       </c>
       <c r="G323" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H323" s="5" t="s">
+      <c r="H323" s="1"/>
+      <c r="I323" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="324" spans="1:9" outlineLevel="1">
       <c r="A324" s="1"/>
       <c r="B324" s="1">
-        <v>33497</v>
+        <v>32338</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D324" s="1">
         <v>3707909000</v>
       </c>
       <c r="E324" s="1">
         <v>1</v>
       </c>
       <c r="F324" s="1">
-        <v>9637.77</v>
+        <v>6009.55</v>
       </c>
       <c r="G324" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H324" s="5" t="s">
+      <c r="H324" s="1"/>
+      <c r="I324" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="325" spans="1:9" outlineLevel="1">
       <c r="A325" s="1"/>
       <c r="B325" s="1">
-        <v>11426</v>
+        <v>13878</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D325" s="1">
         <v>3707909000</v>
       </c>
       <c r="E325" s="1">
         <v>1</v>
       </c>
       <c r="F325" s="1">
-        <v>5013.55</v>
+        <v>6416.28</v>
       </c>
       <c r="G325" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H325" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H325" s="1"/>
       <c r="I325" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="326" spans="1:9" outlineLevel="1">
       <c r="A326" s="1"/>
       <c r="B326" s="1">
-        <v>19232</v>
+        <v>20385</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D326" s="1">
         <v>3707909000</v>
       </c>
       <c r="E326" s="1">
         <v>1</v>
       </c>
       <c r="F326" s="1">
-        <v>4917</v>
+        <v>4686.54</v>
       </c>
       <c r="G326" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H326" s="5" t="s">
+      <c r="H326" s="1"/>
+      <c r="I326" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="327" spans="1:9" outlineLevel="1">
       <c r="A327" s="1"/>
       <c r="B327" s="1">
-        <v>26604</v>
+        <v>29362</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D327" s="1">
         <v>3707909000</v>
       </c>
       <c r="E327" s="1">
         <v>1</v>
       </c>
       <c r="F327" s="1">
-        <v>4738.2</v>
+        <v>3985.04</v>
       </c>
       <c r="G327" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H327" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H327" s="1"/>
+      <c r="I327" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="328" spans="1:9" outlineLevel="1">
       <c r="A328" s="1"/>
       <c r="B328" s="1">
-        <v>19693</v>
+        <v>21143</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D328" s="1">
         <v>3707909000</v>
       </c>
       <c r="E328" s="1">
         <v>1</v>
       </c>
       <c r="F328" s="1">
-        <v>6382.27</v>
+        <v>8064.68</v>
       </c>
       <c r="G328" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H328" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H328" s="1"/>
+      <c r="I328" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="329" spans="1:9" outlineLevel="1">
       <c r="A329" s="1"/>
       <c r="B329" s="1">
-        <v>31316</v>
+        <v>33497</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D329" s="1">
         <v>3707909000</v>
       </c>
       <c r="E329" s="1">
         <v>1</v>
       </c>
       <c r="F329" s="1">
-        <v>4877.22</v>
+        <v>9853.379999999999</v>
       </c>
       <c r="G329" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H329" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H329" s="1"/>
       <c r="I329" s="5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="330" spans="1:9" outlineLevel="1">
       <c r="A330" s="1"/>
       <c r="B330" s="1">
-        <v>20386</v>
+        <v>11426</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D330" s="1">
         <v>3707909000</v>
       </c>
       <c r="E330" s="1">
         <v>1</v>
       </c>
       <c r="F330" s="1">
-        <v>4758.32</v>
+        <v>5125.71</v>
       </c>
       <c r="G330" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H330" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H330" s="1"/>
       <c r="I330" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="331" spans="1:9" outlineLevel="1">
       <c r="A331" s="1"/>
       <c r="B331" s="1">
-        <v>22499</v>
+        <v>19232</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D331" s="1">
         <v>3707909000</v>
       </c>
       <c r="E331" s="1">
         <v>1</v>
       </c>
       <c r="F331" s="1">
-        <v>5776.13</v>
+        <v>5027</v>
       </c>
       <c r="G331" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H331" s="5" t="s">
+      <c r="H331" s="1"/>
+      <c r="I331" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="332" spans="1:9" outlineLevel="1">
       <c r="A332" s="1"/>
       <c r="B332" s="1">
-        <v>25123</v>
+        <v>21603</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D332" s="1">
         <v>3707909000</v>
       </c>
       <c r="E332" s="1">
         <v>1</v>
       </c>
       <c r="F332" s="1">
-        <v>5860.17</v>
+        <v>4204.4</v>
       </c>
       <c r="G332" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H332" s="5" t="s">
+      <c r="H332" s="1"/>
+      <c r="I332" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="333" spans="1:9" outlineLevel="1">
       <c r="A333" s="1"/>
       <c r="B333" s="1">
-        <v>32874</v>
+        <v>26604</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D333" s="1">
         <v>3707909000</v>
       </c>
       <c r="E333" s="1">
         <v>1</v>
       </c>
       <c r="F333" s="1">
-        <v>6969.62</v>
+        <v>4844.2</v>
       </c>
       <c r="G333" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H333" s="5" t="s">
+      <c r="H333" s="1"/>
+      <c r="I333" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="334" spans="1:9" outlineLevel="1">
       <c r="A334" s="1"/>
       <c r="B334" s="1">
-        <v>32875</v>
+        <v>19693</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="D334" s="1">
         <v>3707909000</v>
       </c>
       <c r="E334" s="1">
         <v>1</v>
       </c>
       <c r="F334" s="1">
-        <v>7522.56</v>
+        <v>6525.05</v>
       </c>
       <c r="G334" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H334" s="5" t="s">
+      <c r="H334" s="1"/>
+      <c r="I334" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="335" spans="1:9" outlineLevel="1">
       <c r="A335" s="1"/>
       <c r="B335" s="1">
-        <v>25136</v>
+        <v>35363</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D335" s="1">
         <v>3707909000</v>
       </c>
       <c r="E335" s="1">
         <v>1</v>
       </c>
       <c r="F335" s="1">
-        <v>7867.2</v>
+        <v>3573.74</v>
       </c>
       <c r="G335" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H335" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H335" s="1"/>
       <c r="I335" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="336" spans="1:9" outlineLevel="1">
       <c r="A336" s="1"/>
       <c r="B336" s="1">
-        <v>23612</v>
+        <v>31316</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D336" s="1">
         <v>3707909000</v>
       </c>
       <c r="E336" s="1">
         <v>1</v>
       </c>
       <c r="F336" s="1">
-        <v>9695.879999999999</v>
+        <v>4986.33</v>
       </c>
       <c r="G336" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H336" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H336" s="1"/>
       <c r="I336" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="337" spans="1:9" outlineLevel="1">
       <c r="A337" s="1"/>
       <c r="B337" s="1">
-        <v>23616</v>
+        <v>20386</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="D337" s="1">
         <v>3707909000</v>
       </c>
       <c r="E337" s="1">
         <v>1</v>
       </c>
       <c r="F337" s="1">
-        <v>9766.950000000001</v>
+        <v>4864.77</v>
       </c>
       <c r="G337" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H337" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H337" s="1"/>
       <c r="I337" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="338" spans="1:9" outlineLevel="1">
       <c r="A338" s="1"/>
       <c r="B338" s="1">
-        <v>25137</v>
+        <v>22499</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D338" s="1">
         <v>3707909000</v>
       </c>
       <c r="E338" s="1">
         <v>1</v>
       </c>
       <c r="F338" s="1">
-        <v>5162.85</v>
+        <v>5905.35</v>
       </c>
       <c r="G338" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H338" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H338" s="1"/>
       <c r="I338" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="339" spans="1:9" outlineLevel="1">
       <c r="A339" s="1"/>
       <c r="B339" s="1">
-        <v>26445</v>
+        <v>25123</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="D339" s="1">
         <v>3707909000</v>
       </c>
       <c r="E339" s="1">
         <v>1</v>
       </c>
       <c r="F339" s="1">
-        <v>4586.22</v>
+        <v>5991.27</v>
       </c>
       <c r="G339" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H339" s="5" t="s">
-[...3 lines deleted...]
-        <v>328</v>
+      <c r="H339" s="1"/>
+      <c r="I339" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="340" spans="1:9" outlineLevel="1">
       <c r="A340" s="1"/>
       <c r="B340" s="1">
-        <v>23617</v>
+        <v>32874</v>
       </c>
       <c r="C340" s="1" t="s">
         <v>329</v>
       </c>
       <c r="D340" s="1">
         <v>3707909000</v>
       </c>
       <c r="E340" s="1">
         <v>1</v>
       </c>
       <c r="F340" s="1">
-        <v>6302.7</v>
+        <v>7125.54</v>
       </c>
       <c r="G340" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H340" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H340" s="1"/>
       <c r="I340" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="341" spans="1:9" outlineLevel="1">
       <c r="A341" s="1"/>
       <c r="B341" s="1">
-        <v>22935</v>
+        <v>32875</v>
       </c>
       <c r="C341" s="1" t="s">
         <v>330</v>
       </c>
       <c r="D341" s="1">
         <v>3707909000</v>
       </c>
       <c r="E341" s="1">
         <v>1</v>
       </c>
       <c r="F341" s="1">
-        <v>6822.56</v>
+        <v>7690.85</v>
       </c>
       <c r="G341" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H341" s="5" t="s">
+      <c r="H341" s="1"/>
+      <c r="I341" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="342" spans="1:9" outlineLevel="1">
       <c r="A342" s="1"/>
       <c r="B342" s="1">
-        <v>22927</v>
+        <v>25136</v>
       </c>
       <c r="C342" s="1" t="s">
         <v>331</v>
       </c>
       <c r="D342" s="1">
         <v>3707909000</v>
       </c>
       <c r="E342" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F342" s="1">
-        <v>12011.34</v>
+        <v>8043.2</v>
       </c>
       <c r="G342" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H342" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H342" s="1"/>
       <c r="I342" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="343" spans="1:9" outlineLevel="1">
       <c r="A343" s="1"/>
       <c r="B343" s="1">
-        <v>28468</v>
+        <v>23612</v>
       </c>
       <c r="C343" s="1" t="s">
         <v>332</v>
       </c>
       <c r="D343" s="1">
         <v>3707909000</v>
       </c>
       <c r="E343" s="1">
         <v>1</v>
       </c>
       <c r="F343" s="1">
-        <v>3630.53</v>
+        <v>9912.790000000001</v>
       </c>
       <c r="G343" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H343" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H343" s="1"/>
       <c r="I343" s="5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="344" spans="1:9" outlineLevel="1">
       <c r="A344" s="1"/>
       <c r="B344" s="1">
-        <v>21742</v>
+        <v>23616</v>
       </c>
       <c r="C344" s="1" t="s">
         <v>333</v>
       </c>
       <c r="D344" s="1">
         <v>3707909000</v>
       </c>
       <c r="E344" s="1">
         <v>1</v>
       </c>
       <c r="F344" s="1">
-        <v>6426.07</v>
+        <v>9985.450000000001</v>
       </c>
       <c r="G344" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H344" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H344" s="1"/>
       <c r="I344" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="345" spans="1:9" outlineLevel="1">
       <c r="A345" s="1"/>
       <c r="B345" s="1">
-        <v>21146</v>
+        <v>25137</v>
       </c>
       <c r="C345" s="1" t="s">
         <v>334</v>
       </c>
       <c r="D345" s="1">
         <v>3707909000</v>
       </c>
       <c r="E345" s="1">
         <v>1</v>
       </c>
       <c r="F345" s="1">
-        <v>7253.47</v>
+        <v>5278.35</v>
       </c>
       <c r="G345" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H345" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H345" s="1"/>
       <c r="I345" s="5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="346" spans="1:9" outlineLevel="1">
       <c r="A346" s="1"/>
       <c r="B346" s="1">
-        <v>25131</v>
+        <v>26445</v>
       </c>
       <c r="C346" s="1" t="s">
         <v>335</v>
       </c>
       <c r="D346" s="1">
         <v>3707909000</v>
       </c>
       <c r="E346" s="1">
         <v>1</v>
       </c>
       <c r="F346" s="1">
-        <v>5770.32</v>
+        <v>4688.82</v>
       </c>
       <c r="G346" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H346" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H346" s="1"/>
       <c r="I346" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="347" spans="1:9" outlineLevel="1">
       <c r="A347" s="1"/>
       <c r="B347" s="1">
-        <v>21142</v>
+        <v>23617</v>
       </c>
       <c r="C347" s="1" t="s">
         <v>336</v>
       </c>
       <c r="D347" s="1">
         <v>3707909000</v>
       </c>
       <c r="E347" s="1">
         <v>1</v>
       </c>
       <c r="F347" s="1">
-        <v>6117.2</v>
+        <v>6443.7</v>
       </c>
       <c r="G347" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H347" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H347" s="1"/>
       <c r="I347" s="5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="348" spans="1:9" outlineLevel="1">
       <c r="A348" s="1"/>
       <c r="B348" s="1">
-        <v>23520</v>
+        <v>22935</v>
       </c>
       <c r="C348" s="1" t="s">
         <v>337</v>
       </c>
       <c r="D348" s="1">
         <v>3707909000</v>
       </c>
       <c r="E348" s="1">
         <v>1</v>
       </c>
       <c r="F348" s="1">
-        <v>5715.34</v>
+        <v>6975.19</v>
       </c>
       <c r="G348" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H348" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H348" s="1"/>
       <c r="I348" s="5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="349" spans="1:9" outlineLevel="1">
       <c r="A349" s="1"/>
       <c r="B349" s="1">
-        <v>21598</v>
+        <v>22927</v>
       </c>
       <c r="C349" s="1" t="s">
         <v>338</v>
       </c>
       <c r="D349" s="1">
         <v>3707909000</v>
       </c>
       <c r="E349" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F349" s="1">
-        <v>3933.6</v>
+        <v>12280.05</v>
       </c>
       <c r="G349" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H349" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H349" s="1"/>
       <c r="I349" s="5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="350" spans="1:9" outlineLevel="1">
       <c r="A350" s="1"/>
       <c r="B350" s="1">
-        <v>25132</v>
+        <v>28468</v>
       </c>
       <c r="C350" s="1" t="s">
         <v>339</v>
       </c>
       <c r="D350" s="1">
         <v>3707909000</v>
       </c>
       <c r="E350" s="1">
         <v>1</v>
       </c>
       <c r="F350" s="1">
-        <v>3013.23</v>
+        <v>3711.75</v>
       </c>
       <c r="G350" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H350" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H350" s="1"/>
+      <c r="I350" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="351" spans="1:9" outlineLevel="1">
       <c r="A351" s="1"/>
       <c r="B351" s="1">
-        <v>21597</v>
+        <v>35374</v>
       </c>
       <c r="C351" s="1" t="s">
         <v>340</v>
       </c>
       <c r="D351" s="1">
         <v>3707909000</v>
       </c>
       <c r="E351" s="1">
         <v>1</v>
       </c>
       <c r="F351" s="1">
-        <v>3137.94</v>
+        <v>3074.7</v>
       </c>
       <c r="G351" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H351" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H351" s="1"/>
+      <c r="I351" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="352" spans="1:9" outlineLevel="1">
       <c r="A352" s="1"/>
       <c r="B352" s="1">
-        <v>23525</v>
+        <v>21742</v>
       </c>
       <c r="C352" s="1" t="s">
         <v>341</v>
       </c>
       <c r="D352" s="1">
         <v>3707909000</v>
       </c>
       <c r="E352" s="1">
         <v>1</v>
       </c>
       <c r="F352" s="1">
-        <v>2993.11</v>
+        <v>6569.83</v>
       </c>
       <c r="G352" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H352" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H352" s="1"/>
+      <c r="I352" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="353" spans="1:9" outlineLevel="1">
       <c r="A353" s="1"/>
       <c r="B353" s="1">
-        <v>23607</v>
+        <v>21146</v>
       </c>
       <c r="C353" s="1" t="s">
         <v>342</v>
       </c>
       <c r="D353" s="1">
         <v>3707909000</v>
       </c>
       <c r="E353" s="1">
         <v>1</v>
       </c>
       <c r="F353" s="1">
-        <v>7784.51</v>
+        <v>7415.74</v>
       </c>
       <c r="G353" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H353" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H353" s="1"/>
       <c r="I353" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="354" spans="1:9" outlineLevel="1">
       <c r="A354" s="1"/>
       <c r="B354" s="1">
-        <v>23611</v>
+        <v>25131</v>
       </c>
       <c r="C354" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D354" s="1">
         <v>3707909000</v>
       </c>
       <c r="E354" s="1">
         <v>1</v>
       </c>
       <c r="F354" s="1">
-        <v>3967.57</v>
+        <v>5899.41</v>
       </c>
       <c r="G354" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H354" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H354" s="1"/>
+      <c r="I354" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="355" spans="1:9" outlineLevel="1">
       <c r="A355" s="1"/>
       <c r="B355" s="1">
-        <v>25575</v>
+        <v>21142</v>
       </c>
       <c r="C355" s="1" t="s">
         <v>344</v>
       </c>
       <c r="D355" s="1">
         <v>3707909000</v>
       </c>
       <c r="E355" s="1">
         <v>1</v>
       </c>
       <c r="F355" s="1">
-        <v>5372.05</v>
+        <v>6254.05</v>
       </c>
       <c r="G355" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H355" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H355" s="1"/>
       <c r="I355" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="356" spans="1:9" outlineLevel="1">
       <c r="A356" s="1"/>
       <c r="B356" s="1">
-        <v>25574</v>
+        <v>23520</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>345</v>
       </c>
       <c r="D356" s="1">
         <v>3707909000</v>
       </c>
       <c r="E356" s="1">
         <v>1</v>
       </c>
       <c r="F356" s="1">
-        <v>10231.83</v>
+        <v>5843.2</v>
       </c>
       <c r="G356" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H356" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H356" s="1"/>
       <c r="I356" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="357" spans="1:9" outlineLevel="1">
       <c r="A357" s="1"/>
       <c r="B357" s="1">
-        <v>11146</v>
+        <v>21598</v>
       </c>
       <c r="C357" s="1" t="s">
         <v>346</v>
       </c>
       <c r="D357" s="1">
         <v>3707909000</v>
       </c>
       <c r="E357" s="1">
         <v>1</v>
       </c>
       <c r="F357" s="1">
-        <v>4860.23</v>
+        <v>4021.6</v>
       </c>
       <c r="G357" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H357" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H357" s="1"/>
       <c r="I357" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="358" spans="1:9" outlineLevel="1">
       <c r="A358" s="1"/>
       <c r="B358" s="1">
-        <v>18365</v>
+        <v>25132</v>
       </c>
       <c r="C358" s="1" t="s">
         <v>347</v>
       </c>
       <c r="D358" s="1">
         <v>3707909000</v>
       </c>
       <c r="E358" s="1">
         <v>1</v>
       </c>
       <c r="F358" s="1">
-        <v>5161.96</v>
+        <v>3080.64</v>
       </c>
       <c r="G358" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H358" s="5" t="s">
+      <c r="H358" s="1"/>
+      <c r="I358" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="359" spans="1:9" outlineLevel="1">
       <c r="A359" s="1"/>
       <c r="B359" s="1">
-        <v>26968</v>
+        <v>21597</v>
       </c>
       <c r="C359" s="1" t="s">
         <v>348</v>
       </c>
       <c r="D359" s="1">
         <v>3707909000</v>
       </c>
       <c r="E359" s="1">
         <v>1</v>
       </c>
       <c r="F359" s="1">
-        <v>5744.84</v>
+        <v>3208.14</v>
       </c>
       <c r="G359" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H359" s="5" t="s">
+      <c r="H359" s="1"/>
+      <c r="I359" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="360" spans="1:9" outlineLevel="1">
       <c r="A360" s="1"/>
       <c r="B360" s="1">
-        <v>26821</v>
+        <v>23525</v>
       </c>
       <c r="C360" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D360" s="1">
         <v>3707909000</v>
       </c>
       <c r="E360" s="1">
         <v>1</v>
       </c>
       <c r="F360" s="1">
-        <v>15544.43</v>
+        <v>3060.07</v>
       </c>
       <c r="G360" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H360" s="5" t="s">
+      <c r="H360" s="1"/>
+      <c r="I360" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="361" spans="1:9" outlineLevel="1">
       <c r="A361" s="1"/>
       <c r="B361" s="1">
-        <v>28002</v>
+        <v>35404</v>
       </c>
       <c r="C361" s="1" t="s">
         <v>350</v>
       </c>
       <c r="D361" s="1">
         <v>3707909000</v>
       </c>
       <c r="E361" s="1">
         <v>1</v>
       </c>
       <c r="F361" s="1">
-        <v>8110.37</v>
+        <v>2884.58</v>
       </c>
       <c r="G361" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H361" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H361" s="1"/>
       <c r="I361" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="362" spans="1:9" outlineLevel="1">
       <c r="A362" s="1"/>
       <c r="B362" s="1">
-        <v>25580</v>
+        <v>23607</v>
       </c>
       <c r="C362" s="1" t="s">
         <v>351</v>
       </c>
       <c r="D362" s="1">
         <v>3707909000</v>
       </c>
       <c r="E362" s="1">
         <v>1</v>
       </c>
       <c r="F362" s="1">
-        <v>15591.36</v>
+        <v>7958.66</v>
       </c>
       <c r="G362" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H362" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H362" s="1"/>
       <c r="I362" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="363" spans="1:9" outlineLevel="1">
       <c r="A363" s="1"/>
       <c r="B363" s="1">
-        <v>25581</v>
+        <v>23611</v>
       </c>
       <c r="C363" s="1" t="s">
         <v>352</v>
       </c>
       <c r="D363" s="1">
         <v>3707909000</v>
       </c>
       <c r="E363" s="1">
         <v>1</v>
       </c>
       <c r="F363" s="1">
-        <v>7990.57</v>
+        <v>4056.33</v>
       </c>
       <c r="G363" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H363" s="5" t="s">
+      <c r="H363" s="1"/>
+      <c r="I363" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="364" spans="1:9" outlineLevel="1">
       <c r="A364" s="1"/>
       <c r="B364" s="1">
-        <v>25410</v>
+        <v>25575</v>
       </c>
       <c r="C364" s="1" t="s">
         <v>353</v>
       </c>
       <c r="D364" s="1">
         <v>3707909000</v>
       </c>
       <c r="E364" s="1">
         <v>1</v>
       </c>
       <c r="F364" s="1">
-        <v>15689.7</v>
+        <v>5492.23</v>
       </c>
       <c r="G364" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H364" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H364" s="1"/>
       <c r="I364" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="365" spans="1:9" outlineLevel="1">
       <c r="A365" s="1"/>
       <c r="B365" s="1">
-        <v>25411</v>
+        <v>25574</v>
       </c>
       <c r="C365" s="1" t="s">
         <v>354</v>
       </c>
       <c r="D365" s="1">
         <v>3707909000</v>
       </c>
       <c r="E365" s="1">
         <v>1</v>
       </c>
       <c r="F365" s="1">
-        <v>8110.37</v>
+        <v>10460.73</v>
       </c>
       <c r="G365" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H365" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H365" s="1"/>
       <c r="I365" s="5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="366" spans="1:9" outlineLevel="1">
       <c r="A366" s="1"/>
       <c r="B366" s="1">
-        <v>29654</v>
+        <v>11146</v>
       </c>
       <c r="C366" s="1" t="s">
         <v>355</v>
       </c>
       <c r="D366" s="1">
         <v>3707909000</v>
       </c>
       <c r="E366" s="1">
         <v>1</v>
       </c>
       <c r="F366" s="1">
-        <v>9486.23</v>
+        <v>4968.96</v>
       </c>
       <c r="G366" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H366" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H366" s="1"/>
       <c r="I366" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="367" spans="1:9" outlineLevel="1">
       <c r="A367" s="1"/>
       <c r="B367" s="1">
-        <v>29653</v>
+        <v>18365</v>
       </c>
       <c r="C367" s="1" t="s">
         <v>356</v>
       </c>
       <c r="D367" s="1">
         <v>3707909000</v>
       </c>
       <c r="E367" s="1">
         <v>1</v>
       </c>
       <c r="F367" s="1">
-        <v>9172.440000000001</v>
+        <v>5277.44</v>
       </c>
       <c r="G367" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H367" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H367" s="1"/>
       <c r="I367" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="368" spans="1:9" outlineLevel="1">
       <c r="A368" s="1"/>
       <c r="B368" s="1">
-        <v>23831</v>
+        <v>26968</v>
       </c>
       <c r="C368" s="1" t="s">
         <v>357</v>
       </c>
       <c r="D368" s="1">
         <v>3707909000</v>
       </c>
       <c r="E368" s="1">
         <v>1</v>
       </c>
       <c r="F368" s="1">
-        <v>14367.03</v>
+        <v>5873.36</v>
       </c>
       <c r="G368" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H368" s="5" t="s">
+      <c r="H368" s="1"/>
+      <c r="I368" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="369" spans="1:9" outlineLevel="1">
       <c r="A369" s="1"/>
       <c r="B369" s="1">
-        <v>21366</v>
+        <v>32806</v>
       </c>
       <c r="C369" s="1" t="s">
         <v>358</v>
       </c>
       <c r="D369" s="1">
         <v>3707909000</v>
       </c>
       <c r="E369" s="1">
         <v>1</v>
       </c>
       <c r="F369" s="1">
-        <v>9626.59</v>
+        <v>25427.48</v>
       </c>
       <c r="G369" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H369" s="5" t="s">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="H369" s="1"/>
+      <c r="I369" s="1" t="s">
+        <v>359</v>
       </c>
     </row>
     <row r="370" spans="1:9" outlineLevel="1">
       <c r="A370" s="1"/>
       <c r="B370" s="1">
-        <v>23337</v>
+        <v>26821</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="D370" s="1">
         <v>3707909000</v>
       </c>
       <c r="E370" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F370" s="1">
-        <v>4263.49</v>
+        <v>15892.18</v>
       </c>
       <c r="G370" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H370" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H370" s="1"/>
       <c r="I370" s="5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="371" spans="1:9" outlineLevel="1">
       <c r="A371" s="1"/>
       <c r="B371" s="1">
-        <v>21147</v>
+        <v>28002</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D371" s="1">
         <v>3707909000</v>
       </c>
       <c r="E371" s="1">
         <v>1</v>
       </c>
       <c r="F371" s="1">
-        <v>7643.25</v>
+        <v>8291.809999999999</v>
       </c>
       <c r="G371" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H371" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H371" s="1"/>
       <c r="I371" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="372" spans="1:9" outlineLevel="1">
       <c r="A372" s="1"/>
       <c r="B372" s="1">
-        <v>30535</v>
+        <v>25580</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D372" s="1">
         <v>3707909000</v>
       </c>
       <c r="E372" s="1">
         <v>1</v>
       </c>
       <c r="F372" s="1">
-        <v>9720.459999999999</v>
+        <v>15940.16</v>
       </c>
       <c r="G372" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H372" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H372" s="1"/>
       <c r="I372" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="373" spans="1:9" outlineLevel="1">
       <c r="A373" s="1"/>
       <c r="B373" s="1">
-        <v>25499</v>
+        <v>25581</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="D373" s="1">
         <v>3707909000</v>
       </c>
       <c r="E373" s="1">
         <v>1</v>
       </c>
       <c r="F373" s="1">
-        <v>5299.63</v>
+        <v>8169.33</v>
       </c>
       <c r="G373" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H373" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H373" s="1"/>
       <c r="I373" s="5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="374" spans="1:9" outlineLevel="1">
       <c r="A374" s="1"/>
       <c r="B374" s="1">
-        <v>21002</v>
+        <v>25410</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="D374" s="1">
         <v>3707909000</v>
       </c>
       <c r="E374" s="1">
         <v>1</v>
       </c>
       <c r="F374" s="1">
-        <v>9720.459999999999</v>
+        <v>16040.7</v>
       </c>
       <c r="G374" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H374" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H374" s="1"/>
       <c r="I374" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="375" spans="1:9" outlineLevel="1">
       <c r="A375" s="1"/>
       <c r="B375" s="1">
-        <v>21602</v>
+        <v>25411</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D375" s="1">
         <v>3707909000</v>
       </c>
       <c r="E375" s="1">
         <v>1</v>
       </c>
       <c r="F375" s="1">
-        <v>4318.91</v>
+        <v>8291.809999999999</v>
       </c>
       <c r="G375" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H375" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H375" s="1"/>
       <c r="I375" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="376" spans="1:9" outlineLevel="1">
       <c r="A376" s="1"/>
       <c r="B376" s="1">
-        <v>28514</v>
+        <v>29654</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="D376" s="1">
         <v>3707909000</v>
       </c>
       <c r="E376" s="1">
         <v>1</v>
       </c>
       <c r="F376" s="1">
-        <v>4318.91</v>
+        <v>9698.450000000001</v>
       </c>
       <c r="G376" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H376" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H376" s="1"/>
+      <c r="I376" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="377" spans="1:9" outlineLevel="1">
       <c r="A377" s="1"/>
       <c r="B377" s="1">
-        <v>11149</v>
+        <v>29653</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="D377" s="1">
         <v>3707909000</v>
       </c>
       <c r="E377" s="1">
         <v>1</v>
       </c>
       <c r="F377" s="1">
-        <v>5257.61</v>
+        <v>9377.639999999999</v>
       </c>
       <c r="G377" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H377" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H377" s="1"/>
       <c r="I377" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="378" spans="1:9" outlineLevel="1">
       <c r="A378" s="1"/>
       <c r="B378" s="1">
-        <v>22772</v>
+        <v>23831</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="D378" s="1">
         <v>3707909000</v>
       </c>
       <c r="E378" s="1">
         <v>1</v>
       </c>
       <c r="F378" s="1">
-        <v>5571.86</v>
+        <v>14688.44</v>
       </c>
       <c r="G378" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H378" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H378" s="1"/>
       <c r="I378" s="5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="379" spans="1:9" outlineLevel="1">
       <c r="A379" s="1"/>
-      <c r="B379" s="1"/>
-[...4 lines deleted...]
-      <c r="G379" s="1"/>
+      <c r="B379" s="1">
+        <v>21366</v>
+      </c>
+      <c r="C379" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="D379" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E379" s="1">
+        <v>1</v>
+      </c>
+      <c r="F379" s="1">
+        <v>9841.950000000001</v>
+      </c>
+      <c r="G379" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="H379" s="1"/>
-      <c r="I379" s="1"/>
-[...12 lines deleted...]
-      <c r="I380" s="3"/>
+      <c r="I379" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="380" spans="1:9" outlineLevel="1">
+      <c r="A380" s="1"/>
+      <c r="B380" s="1">
+        <v>23337</v>
+      </c>
+      <c r="C380" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="D380" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E380" s="1">
+        <v>2</v>
+      </c>
+      <c r="F380" s="1">
+        <v>4358.87</v>
+      </c>
+      <c r="G380" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H380" s="1"/>
+      <c r="I380" s="5" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="381" spans="1:9" outlineLevel="1">
       <c r="A381" s="1"/>
       <c r="B381" s="1">
-        <v>28010</v>
+        <v>21147</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="D381" s="1">
-        <v>3402209000</v>
+        <v>3707909000</v>
       </c>
       <c r="E381" s="1">
         <v>1</v>
       </c>
       <c r="F381" s="1">
-        <v>106.83</v>
+        <v>7814.24</v>
       </c>
       <c r="G381" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H381" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H381" s="1"/>
       <c r="I381" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="382" spans="1:9" outlineLevel="1">
       <c r="A382" s="1"/>
       <c r="B382" s="1">
-        <v>28009</v>
+        <v>30535</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="D382" s="1">
-        <v>3402209000</v>
+        <v>3707909000</v>
       </c>
       <c r="E382" s="1">
         <v>1</v>
       </c>
       <c r="F382" s="1">
-        <v>162.26</v>
+        <v>9937.92</v>
       </c>
       <c r="G382" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H382" s="5" t="s">
+      <c r="H382" s="1"/>
+      <c r="I382" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="383" spans="1:9" outlineLevel="1">
+      <c r="A383" s="1"/>
+      <c r="B383" s="1">
+        <v>25499</v>
+      </c>
+      <c r="C383" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="D383" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E383" s="1">
+        <v>1</v>
+      </c>
+      <c r="F383" s="1">
+        <v>5418.19</v>
+      </c>
+      <c r="G383" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H383" s="1"/>
+      <c r="I383" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="384" spans="1:9" outlineLevel="1">
+      <c r="A384" s="1"/>
+      <c r="B384" s="1">
+        <v>21002</v>
+      </c>
+      <c r="C384" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="D384" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E384" s="1">
+        <v>1</v>
+      </c>
+      <c r="F384" s="1">
+        <v>9937.92</v>
+      </c>
+      <c r="G384" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H384" s="1"/>
+      <c r="I384" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="385" spans="1:9" outlineLevel="1">
+      <c r="A385" s="1"/>
+      <c r="B385" s="1">
+        <v>21602</v>
+      </c>
+      <c r="C385" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="D385" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E385" s="1">
+        <v>1</v>
+      </c>
+      <c r="F385" s="1">
+        <v>4415.53</v>
+      </c>
+      <c r="G385" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H385" s="1"/>
+      <c r="I385" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="I382" s="5" t="s">
-[...12 lines deleted...]
-      <c r="I383" s="1"/>
+    </row>
+    <row r="386" spans="1:9" outlineLevel="1">
+      <c r="A386" s="1"/>
+      <c r="B386" s="1">
+        <v>28514</v>
+      </c>
+      <c r="C386" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="D386" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E386" s="1">
+        <v>1</v>
+      </c>
+      <c r="F386" s="1">
+        <v>4415.53</v>
+      </c>
+      <c r="G386" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H386" s="1"/>
+      <c r="I386" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="387" spans="1:9" outlineLevel="1">
+      <c r="A387" s="1"/>
+      <c r="B387" s="1">
+        <v>35357</v>
+      </c>
+      <c r="C387" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="D387" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E387" s="1">
+        <v>1</v>
+      </c>
+      <c r="F387" s="1">
+        <v>3888.16</v>
+      </c>
+      <c r="G387" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H387" s="1"/>
+      <c r="I387" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="388" spans="1:9" outlineLevel="1">
+      <c r="A388" s="1"/>
+      <c r="B388" s="1">
+        <v>35368</v>
+      </c>
+      <c r="C388" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="D388" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E388" s="1">
+        <v>1</v>
+      </c>
+      <c r="F388" s="1">
+        <v>3703.53</v>
+      </c>
+      <c r="G388" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H388" s="1"/>
+      <c r="I388" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="389" spans="1:9" outlineLevel="1">
+      <c r="A389" s="1"/>
+      <c r="B389" s="1">
+        <v>11149</v>
+      </c>
+      <c r="C389" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="D389" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E389" s="1">
+        <v>1</v>
+      </c>
+      <c r="F389" s="1">
+        <v>5375.23</v>
+      </c>
+      <c r="G389" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H389" s="1"/>
+      <c r="I389" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="390" spans="1:9" outlineLevel="1">
+      <c r="A390" s="1"/>
+      <c r="B390" s="1">
+        <v>22772</v>
+      </c>
+      <c r="C390" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="D390" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E390" s="1">
+        <v>1</v>
+      </c>
+      <c r="F390" s="1">
+        <v>5696.51</v>
+      </c>
+      <c r="G390" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H390" s="1"/>
+      <c r="I390" s="1" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="391" spans="1:9" outlineLevel="1">
+      <c r="A391" s="1"/>
+      <c r="B391" s="1"/>
+      <c r="C391" s="1"/>
+      <c r="D391" s="1"/>
+      <c r="E391" s="1"/>
+      <c r="F391" s="1"/>
+      <c r="G391" s="1"/>
+      <c r="H391" s="1"/>
+      <c r="I391" s="1"/>
+    </row>
+    <row r="392" spans="1:9">
+      <c r="A392" s="3"/>
+      <c r="B392" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="C392" s="3"/>
+      <c r="D392" s="3"/>
+      <c r="E392" s="3"/>
+      <c r="F392" s="3"/>
+      <c r="G392" s="3"/>
+      <c r="H392" s="3"/>
+      <c r="I392" s="3"/>
+    </row>
+    <row r="393" spans="1:9" outlineLevel="1">
+      <c r="A393" s="1"/>
+      <c r="B393" s="1">
+        <v>28010</v>
+      </c>
+      <c r="C393" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="D393" s="1">
+        <v>3402209000</v>
+      </c>
+      <c r="E393" s="1">
+        <v>1</v>
+      </c>
+      <c r="F393" s="1">
+        <v>109.22</v>
+      </c>
+      <c r="G393" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H393" s="1"/>
+      <c r="I393" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="394" spans="1:9" outlineLevel="1">
+      <c r="A394" s="1"/>
+      <c r="B394" s="1">
+        <v>28009</v>
+      </c>
+      <c r="C394" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="D394" s="1">
+        <v>3402209000</v>
+      </c>
+      <c r="E394" s="1">
+        <v>1</v>
+      </c>
+      <c r="F394" s="1">
+        <v>165.89</v>
+      </c>
+      <c r="G394" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H394" s="1"/>
+      <c r="I394" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="395" spans="1:9">
+      <c r="A395" s="1"/>
+      <c r="B395" s="1"/>
+      <c r="C395" s="1"/>
+      <c r="D395" s="1"/>
+      <c r="E395" s="1"/>
+      <c r="F395" s="1"/>
+      <c r="G395" s="1"/>
+      <c r="H395" s="1"/>
+      <c r="I395" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B12:I12"/>
     <mergeCell ref="B13:I13"/>
     <mergeCell ref="B18:I18"/>
-    <mergeCell ref="B38:I38"/>
-    <mergeCell ref="B64:I64"/>
+    <mergeCell ref="B34:I34"/>
+    <mergeCell ref="B60:I60"/>
+    <mergeCell ref="B73:I73"/>
     <mergeCell ref="B77:I77"/>
-    <mergeCell ref="B81:I81"/>
-[...4 lines deleted...]
-    <mergeCell ref="B170:I170"/>
+    <mergeCell ref="B96:I96"/>
+    <mergeCell ref="B120:I120"/>
+    <mergeCell ref="B134:I134"/>
+    <mergeCell ref="B153:I153"/>
+    <mergeCell ref="B163:I163"/>
+    <mergeCell ref="B167:I167"/>
+    <mergeCell ref="B168:I168"/>
     <mergeCell ref="B174:I174"/>
-    <mergeCell ref="B175:I175"/>
     <mergeCell ref="B181:I181"/>
-    <mergeCell ref="B188:I188"/>
-[...9 lines deleted...]
-    <mergeCell ref="B380:I380"/>
+    <mergeCell ref="B182:I182"/>
+    <mergeCell ref="B186:I186"/>
+    <mergeCell ref="B197:I197"/>
+    <mergeCell ref="B222:I222"/>
+    <mergeCell ref="B233:I233"/>
+    <mergeCell ref="B239:I239"/>
+    <mergeCell ref="B253:I253"/>
+    <mergeCell ref="B308:I308"/>
+    <mergeCell ref="B392:I392"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>