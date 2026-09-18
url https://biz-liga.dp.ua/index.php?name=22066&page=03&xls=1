--- v0 (2026-08-02)
+++ v1 (2026-09-18)
@@ -41,107 +41,110 @@
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="C15" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Pro M452, HP Color LaserJet Pro MFP M477. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для  вторичного рынка  печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Вал переносу зображення</t>
   </si>
   <si>
     <t>Вал перенесення P2500/ M6500/ M6550/ M6600 Pantum  301022066001</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Картриджі для лазерних кольорових принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі HP лазерні кольорові</t>
   </si>
   <si>
-    <t>Картридж HP CLJ CF410A  410A /Canon 046 Bk  1250C002   002-01-SF410A  Static Control Premium 2.3k чорний</t>
+    <t>Картридж HP CF410A  410A /Canon 046 Bk  1250C002   002-01-SF410A  Static Control Premium 2.3k чорний</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -719,116 +722,120 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>28122</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>679.17</v>
+        <v>678.41</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="3"/>
       <c r="B13" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="3"/>
       <c r="B14" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>22066</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>986.5</v>
+        <v>985.4</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1"/>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
     <mergeCell ref="B13:I13"/>
     <mergeCell ref="B14:I14"/>
   </mergeCells>
   <hyperlinks>