--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -41,98 +41,95 @@
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="C15" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Pro M452, HP Color LaserJet Pro MFP M477. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для  вторичного рынка  печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Вал переносу зображення</t>
   </si>
   <si>
     <t>Вал перенесення P2500/ M6500/ M6550/ M6600 Pantum  301022066001</t>
-  </si>
-[...1 lines deleted...]
-    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Картриджі для лазерних кольорових принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі HP лазерні кольорові</t>
   </si>
   <si>
     <t>Картридж HP CF410A  410A /Canon 046 Bk  1250C002   002-01-SF410A  Static Control Premium 2.3k чорний</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -722,120 +719,116 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>28122</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>678.41</v>
+        <v>690.54</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
+      <c r="H11" s="1"/>
+      <c r="I11" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="3"/>
       <c r="B13" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="3"/>
       <c r="B14" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>22066</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>985.4</v>
+        <v>951.08</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
+      <c r="H15" s="1"/>
+      <c r="I15" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1"/>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
     <mergeCell ref="B13:I13"/>
     <mergeCell ref="B14:I14"/>
   </mergeCells>
   <hyperlinks>