--- v0 (2026-08-02)
+++ v1 (2026-09-18)
@@ -41,95 +41,98 @@
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="C11" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для серии Color LaserJet 3800 series, Color LaserJet CP3505 series. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних кольорових принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі HP лазерні кольорові</t>
   </si>
   <si>
-    <t>Картридж HP CLJ Q7582A/Canon 711  RCQ7582A  Static Control Premium жовтий</t>
+    <t>Картридж HP Q7582A/Canon 711  RCQ7582A  Static Control Premium жовтий</t>
+  </si>
+  <si>
+    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -710,56 +713,58 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>22088</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>3171.84</v>
+        <v>3168.3</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>