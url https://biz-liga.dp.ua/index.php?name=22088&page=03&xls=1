--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -41,98 +41,95 @@
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="C11" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для серии Color LaserJet 3800 series, Color LaserJet CP3505 series. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних кольорових принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі HP лазерні кольорові</t>
   </si>
   <si>
     <t>Картридж HP Q7582A/Canon 711  RCQ7582A  Static Control Premium жовтий</t>
-  </si>
-[...1 lines deleted...]
-    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -713,58 +710,56 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>22088</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>3168.3</v>
+        <v>3224.94</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
+      <c r="H11" s="1"/>
+      <c r="I11" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>