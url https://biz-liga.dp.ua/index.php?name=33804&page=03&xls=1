--- v0 (2026-08-02)
+++ v1 (2026-09-18)
@@ -58,98 +58,101 @@
 це повне занурення у розчин, яке забезпечує рівномірний шар тефлонового покриття по всій поверхні термоплівки. Це значно зменшує тертя, покращує теплопередачу та підвищує зносостійкість елемента. Для Canon LBP 6000/ 6020/ 6030/ MF3010, MF 231/ 232/ 237, MF 249/ 244/ 247/ 249, MF 421/ 426/ 428/ 429, LBP212/ 214/ 215, MF411/ 416/ 418/ 419, LBP 251/ 252/ 253, MF445/ 446/ 443/ 449, LBP 222/ 223/ 225/ 226/ 227/ 228. HP LJ M1100/ 1130/ 1210 series, LJ P2030/ P2035/ P2050/ P2055, LJ Pro M101/ 102/ 103/ 104/ 105/ 106, LJPro M118dw, LJ Pro M125/ 126/ 127/ 128, LJ Pro M15/ 16/ 17, LJ Pro M1536/ P1566/ P1606, LJ Pro M201n/ 201dw, LJ Pro M203, LJ Pro M225, LJ Pro M304/ 305/ 404, LJ Pro M401/ 425, LJ Pro M402, LJ Pro M403, LJ Pro M405, LJ Pro MFP M129/ 130/ 131/ 132/ 133/ 134, LJ Pro MFP M148dw/ 148fdw/ 149fdw, LJ Pro MFP M227, LJ Pro MFP M28/31, LJ Pro MFP M329/M429, LJ Pro MFP M426/427/428</t>
         </r>
       </text>
     </comment>
     <comment ref="G11" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт  -2%, 20шт -3%, 50шт -5%</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Термоплівка</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P2035/Pro 400 M401  RM1-6405  Dip-coated покриття CET CET2706E</t>
   </si>
   <si>
     <t>%</t>
+  </si>
+  <si>
+    <t>new</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -724,64 +727,66 @@
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="3"/>
       <c r="B10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>33804</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
-        <v>8443999090</v>
+        <v>9612108000</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>280</v>
+        <v>279.69</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I11" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>