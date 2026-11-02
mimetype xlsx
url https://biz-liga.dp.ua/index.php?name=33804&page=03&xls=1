--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -58,101 +58,98 @@
 це повне занурення у розчин, яке забезпечує рівномірний шар тефлонового покриття по всій поверхні термоплівки. Це значно зменшує тертя, покращує теплопередачу та підвищує зносостійкість елемента. Для Canon LBP 6000/ 6020/ 6030/ MF3010, MF 231/ 232/ 237, MF 249/ 244/ 247/ 249, MF 421/ 426/ 428/ 429, LBP212/ 214/ 215, MF411/ 416/ 418/ 419, LBP 251/ 252/ 253, MF445/ 446/ 443/ 449, LBP 222/ 223/ 225/ 226/ 227/ 228. HP LJ M1100/ 1130/ 1210 series, LJ P2030/ P2035/ P2050/ P2055, LJ Pro M101/ 102/ 103/ 104/ 105/ 106, LJPro M118dw, LJ Pro M125/ 126/ 127/ 128, LJ Pro M15/ 16/ 17, LJ Pro M1536/ P1566/ P1606, LJ Pro M201n/ 201dw, LJ Pro M203, LJ Pro M225, LJ Pro M304/ 305/ 404, LJ Pro M401/ 425, LJ Pro M402, LJ Pro M403, LJ Pro M405, LJ Pro MFP M129/ 130/ 131/ 132/ 133/ 134, LJ Pro MFP M148dw/ 148fdw/ 149fdw, LJ Pro MFP M227, LJ Pro MFP M28/31, LJ Pro MFP M329/M429, LJ Pro MFP M426/427/428</t>
         </r>
       </text>
     </comment>
     <comment ref="G11" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт  -2%, 20шт -3%, 50шт -5%</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Термоплівка</t>
   </si>
   <si>
     <t>Термоплівка HP LJ P2035/Pro 400 M401  RM1-6405  Dip-coated покриття CET CET2706E</t>
   </si>
   <si>
     <t>%</t>
-  </si>
-[...1 lines deleted...]
-    <t>new</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -733,60 +730,58 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>33804</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>9612108000</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>279.69</v>
+        <v>284.69</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H11" s="5" t="s">
+      <c r="H11" s="1"/>
+      <c r="I11" s="1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>