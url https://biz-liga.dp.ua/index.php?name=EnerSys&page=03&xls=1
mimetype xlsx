--- v0 (2026-08-02)
+++ v1 (2026-09-18)
@@ -296,92 +296,95 @@
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Вага, нето 26.50 кг
 Габарити  Довжина*Ширина*Висота  259х169х208мм
 Кубатура м3 0,009м3
 Напруга В 12В
 С20 до 1.75 В/ел Аг 75 Аг
 Конструкція Герметичний
 Очікуваний строк служби 5 років
 Тип клеми Різьбове з'єднання М6
 Ємність, А/г 75А/г
 Технологія AGM технологія
 Гарантія 12 місяців</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Акумулятори та батарейки</t>
   </si>
   <si>
     <t>Акумулятор EnerSys DataSafe 12HX105  25Аг***</t>
+  </si>
+  <si>
+    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Акумулятор EnerSys DataSafe 12HX50  13Аг***</t>
   </si>
   <si>
     <t>Акумулятор EnerSys Genesis NP 18-12</t>
   </si>
   <si>
     <t>Акумулятор EnerSys Genesis NP 24-12</t>
   </si>
   <si>
     <t>Акумулятор EnerSys Genesis NP 33-12</t>
   </si>
   <si>
     <t>Акумулятор EnerSys Genesis NP 38-12</t>
   </si>
   <si>
     <t>Акумулятор EnerSys Genesis NP 5-12</t>
   </si>
   <si>
     <t>Акумулятор EnerSys Genesis NP 55-12</t>
   </si>
@@ -979,286 +982,308 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>29964</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>8507208090</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>4160.58</v>
+        <v>4155.93</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="1"/>
+      <c r="H10" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I10" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>29963</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D11" s="1">
         <v>8507208090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>1971.2</v>
+        <v>1969</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>29956</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8507208090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>2119.04</v>
+        <v>2116.68</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>29957</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8507208090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>3006.08</v>
+        <v>3002.73</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>29958</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8507208090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>4040.96</v>
+        <v>4036.45</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>29959</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8507208090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>4632.32</v>
+        <v>4627.15</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>29955</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8507208090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>721.28</v>
+        <v>720.48</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>29960</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>8507208090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>7518.78</v>
+        <v>7510.39</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>29961</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>8507208090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>8612.35</v>
+        <v>8602.74</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>29965</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>8507208090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>860.61</v>
+        <v>859.65</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>29962</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>8507208090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>9192.959999999999</v>
+        <v>9182.700000000001</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="1"/>
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>