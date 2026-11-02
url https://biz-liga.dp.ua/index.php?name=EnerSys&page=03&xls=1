--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -296,95 +296,92 @@
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Вага, нето 26.50 кг
 Габарити  Довжина*Ширина*Висота  259х169х208мм
 Кубатура м3 0,009м3
 Напруга В 12В
 С20 до 1.75 В/ел Аг 75 Аг
 Конструкція Герметичний
 Очікуваний строк служби 5 років
 Тип клеми Різьбове з'єднання М6
 Ємність, А/г 75А/г
 Технологія AGM технологія
 Гарантія 12 місяців</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Акумулятори та батарейки</t>
   </si>
   <si>
     <t>Акумулятор EnerSys DataSafe 12HX105  25Аг***</t>
-  </si>
-[...1 lines deleted...]
-    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Акумулятор EnerSys DataSafe 12HX50  13Аг***</t>
   </si>
   <si>
     <t>Акумулятор EnerSys Genesis NP 18-12</t>
   </si>
   <si>
     <t>Акумулятор EnerSys Genesis NP 24-12</t>
   </si>
   <si>
     <t>Акумулятор EnerSys Genesis NP 33-12</t>
   </si>
   <si>
     <t>Акумулятор EnerSys Genesis NP 38-12</t>
   </si>
   <si>
     <t>Акумулятор EnerSys Genesis NP 5-12</t>
   </si>
   <si>
     <t>Акумулятор EnerSys Genesis NP 55-12</t>
   </si>
@@ -982,308 +979,286 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>29964</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>8507208090</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>4155.93</v>
+        <v>4230.23</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="5" t="s">
+      <c r="H10" s="1"/>
+      <c r="I10" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>29963</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D11" s="1">
         <v>8507208090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>1969</v>
+        <v>2004.2</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
+      <c r="H11" s="1"/>
+      <c r="I11" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>29956</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8507208090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>2116.68</v>
+        <v>2154.52</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
+      <c r="H12" s="1"/>
+      <c r="I12" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>29957</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1">
         <v>8507208090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>3002.73</v>
+        <v>3056.41</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
+      <c r="H13" s="1"/>
+      <c r="I13" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>29958</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1">
         <v>8507208090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>4036.45</v>
+        <v>4108.61</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
+      <c r="H14" s="1"/>
+      <c r="I14" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>29959</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D15" s="1">
         <v>8507208090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>4627.15</v>
+        <v>4709.87</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
+      <c r="H15" s="1"/>
+      <c r="I15" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>29955</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D16" s="1">
         <v>8507208090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>720.48</v>
+        <v>733.36</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
+      <c r="H16" s="1"/>
+      <c r="I16" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>29960</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D17" s="1">
         <v>8507208090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>7510.39</v>
+        <v>7644.66</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
+      <c r="H17" s="1"/>
+      <c r="I17" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>29961</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D18" s="1">
         <v>8507208090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>8602.74</v>
+        <v>8756.530000000001</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
+      <c r="H18" s="1"/>
+      <c r="I18" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>29965</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D19" s="1">
         <v>8507208090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>859.65</v>
+        <v>966.5700000000001</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
+      <c r="H19" s="1"/>
+      <c r="I19" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>29962</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D20" s="1">
         <v>8507208090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>9182.700000000001</v>
+        <v>9346.860000000001</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
+      <c r="H20" s="1"/>
+      <c r="I20" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="1"/>
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>