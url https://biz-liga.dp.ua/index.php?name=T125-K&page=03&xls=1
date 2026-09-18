--- v0 (2026-08-02)
+++ v1 (2026-09-18)
@@ -121,92 +121,95 @@
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C16" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M12, MFP M26 Series  CF279A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; LaserJet Pro M15/M16, MFP M28/M29  CF244A ; LJ M211/M236  W1360A/W1360X ; Canon i-SENSYS LBP3010/LBP3010B/LBP3100  712 ; i-SENSYS LBP3250  713 ; i-SENSYS LBP6000/LBP6020/LBP6030, MF3010  725 ; i-SENSYS LBP6200/LBP6230  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn/MF4730/MF4750/MF4780w/MF4870dn/MF4890dw, FAX-L150/FAX-L170/FAX-L410  728 ; i-SENSYS MF211/MF212/MF216/MF217/MF226/MF229/MF231/MF232/MF237/MF244/MF247/MF249 Series  737</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
-    <t>Тонер для монохромних лазерних принтерів</t>
+    <t>Тонер для монохромних лазерних принтерів та БФП</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 флакон 1 кг  T125-K   TSM-T125-K-1  TTI</t>
+  </si>
+  <si>
+    <t>new</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 флакон 110 г  T125-K   TSM-T125-K-110  TTI</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 флакон 85 г  T125-K   TSM-T125-K-085  TTI</t>
   </si>
   <si>
     <t>Тонер фасований по 10 кг</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 пакет 20 кг  2x10 кг   T125-K  TTI</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 флакон 10x1 кг Service Pack  TSM-T125-K-10SP  TTI</t>
   </si>
@@ -795,174 +798,184 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>33499</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>3707909000</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>564.48</v>
+        <v>571.46</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="1"/>
+      <c r="H10" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I10" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>33501</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D11" s="1">
         <v>3707909000</v>
       </c>
       <c r="E11" s="1">
         <v>20</v>
       </c>
       <c r="F11" s="1">
-        <v>70.78</v>
+        <v>70.70999999999999</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>33500</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>3707909000</v>
       </c>
       <c r="E12" s="1">
         <v>20</v>
       </c>
       <c r="F12" s="1">
-        <v>58.24</v>
+        <v>58.18</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
       <c r="I13" s="1"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="3"/>
       <c r="B14" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>33497</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D15" s="1">
         <v>3707909000</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>9659.33</v>
+        <v>9648.549999999999</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="H15" s="1"/>
+        <v>20</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>33498</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D16" s="1">
         <v>3707909000</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>5131.39</v>
+        <v>5125.67</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="1"/>
       <c r="B17" s="1"/>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
       <c r="I17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B14:I14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>