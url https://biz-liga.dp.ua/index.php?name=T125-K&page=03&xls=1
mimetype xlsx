--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -121,95 +121,92 @@
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C16" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M12, MFP M26 Series  CF279A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; LaserJet Pro M15/M16, MFP M28/M29  CF244A ; LJ M211/M236  W1360A/W1360X ; Canon i-SENSYS LBP3010/LBP3010B/LBP3100  712 ; i-SENSYS LBP3250  713 ; i-SENSYS LBP6000/LBP6020/LBP6030, MF3010  725 ; i-SENSYS LBP6200/LBP6230  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn/MF4730/MF4750/MF4780w/MF4870dn/MF4890dw, FAX-L150/FAX-L170/FAX-L410  728 ; i-SENSYS MF211/MF212/MF216/MF217/MF226/MF229/MF231/MF232/MF237/MF244/MF247/MF249 Series  737</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Тонер для монохромних лазерних принтерів та БФП</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 флакон 1 кг  T125-K   TSM-T125-K-1  TTI</t>
-  </si>
-[...1 lines deleted...]
-    <t>new</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 флакон 110 г  T125-K   TSM-T125-K-110  TTI</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 флакон 85 г  T125-K   TSM-T125-K-085  TTI</t>
   </si>
   <si>
     <t>Тонер фасований по 10 кг</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 пакет 20 кг  2x10 кг   T125-K  TTI</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 флакон 10x1 кг Service Pack  TSM-T125-K-10SP  TTI</t>
   </si>
@@ -798,184 +795,174 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>33499</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>3707909000</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>571.46</v>
+        <v>581.67</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="5" t="s">
+      <c r="H10" s="1"/>
+      <c r="I10" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>33501</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D11" s="1">
         <v>3707909000</v>
       </c>
       <c r="E11" s="1">
         <v>20</v>
       </c>
       <c r="F11" s="1">
-        <v>70.70999999999999</v>
+        <v>71.97</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
+      <c r="H11" s="1"/>
+      <c r="I11" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>33500</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>3707909000</v>
       </c>
       <c r="E12" s="1">
         <v>20</v>
       </c>
       <c r="F12" s="1">
-        <v>58.18</v>
+        <v>59.22</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
+      <c r="H12" s="1"/>
+      <c r="I12" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
       <c r="I13" s="1"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="3"/>
       <c r="B14" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>33497</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D15" s="1">
         <v>3707909000</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>9648.549999999999</v>
+        <v>9821.040000000001</v>
       </c>
       <c r="G15" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H15" s="1"/>
+      <c r="I15" s="5" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>33498</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>3707909000</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>5125.67</v>
+        <v>5217.3</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="1"/>
       <c r="B17" s="1"/>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
       <c r="I17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B14:I14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>