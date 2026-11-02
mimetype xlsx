--- v0 (2026-09-18)
+++ v1 (2026-11-02)
@@ -231,105 +231,105 @@
     </comment>
     <comment ref="C21" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картриджи: Canon 045, 045H, 046, 046H, 055, 055H, 069, 069H, HP CF400A, CF400X, CF410A, CF410X, CF540A, CF540X, T12 Bk  5098C006AA , W2030A  415A , W2030X  415X , W2130A  213A , W2130X  213X , W2210A  207A , W2210X  207X , W2220A  222A , W2220X  222X , W2300A  230 Bk , W2300X  230 Bk , W2410A  216A Bk 
 Принтери: Canon LBP-610, LBP-612, LBP-613, MF-630, MF-631, MF-633, MF-635, LBP-611, MF-732, MF-735, MF-734, LBP-653, MF-730, LBP-654, LBP-650, MF-742, MF-746, MF-745, MF-743, MF-744, MF-741, MF-740, LBP-662, LBP-664, LBP-663, i-Sensys MF-752, i-Sensys MF-754, LBP-673, MF-750, i-Sensys X-C1333, HP CLJ Pro M252, HP CLJ Pro M274, Pro M274, Pro M277, Pro MFP M477, Pro M452, Pro M377, Pro M254, Pro M280, Pro M281, Enterprise M455, Pro M454, Pro M479, Enterprise MFP 6801, MFP 6800, MFP 5800, 6701, 6700, 5700, Pro M283, Pro M282, Pro M255, Pro 3203, Pro 3288, Pro MFP 3303, Pro MFP 3388, Pro 4203, Pro MFP 4303, Pro M182, Pro M183.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
-    <t>18.09.26</t>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Тонер для кольорових лазерних принтерів та БФП</t>
   </si>
   <si>
     <t>Тонер HP/Canon універсальний TRMPTCOL блакитний, флакон 1 кг  TRMPTCOL-1KG-C  Static Control</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Тонер HP/Canon універсальний TRMPTCOL блакитний, флакон 40 г  TRMPTCOL-40B-COS-P  Static Control</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Тонер HP/Canon універсальний TRMPTCOL блакитний, флакон 500 г  TRMPTCOL-500B-COS-P  Static Control</t>
+  </si>
+  <si>
+    <t>немає</t>
   </si>
   <si>
     <t>Тонер HP/Canon універсальний TRMPTCOL жовтий, флакон 1 кг  TRMPTCOL-1KG-Y  Static Control</t>
   </si>
   <si>
     <t>Тонер HP/Canon універсальний TRMPTCOL жовтий, флакон 40 г  TRMPTCOL-40B-YOS-P  Static Control</t>
   </si>
   <si>
     <t>Тонер HP/Canon універсальний TRMPTCOL жовтий, флакон 500 г  TRMPTCOL-500B-YOS-P  Static Control</t>
   </si>
   <si>
     <t>Тонер HP/Canon універсальний TRMPTCOL пурпуровий, флакон 1 кг  TRMPTCOL-1KG-M  Static Control</t>
   </si>
   <si>
     <t>Тонер HP/Canon універсальний TRMPTCOL пурпуровий, флакон 40 г  TRMPTCOL-40B-MOS-P  Static Control</t>
   </si>
   <si>
     <t>Тонер HP/Canon універсальний TRMPTCOL пурпуровий, флакон 500 г  TRMPTCOL-500B-MOS-P  Static Control</t>
   </si>
   <si>
     <t>Тонер HP/Canon універсальний TRMPTCOL чорний, флакон 1 кг  TRMPTCOL-1KG-K  Static Control</t>
   </si>
   <si>
     <t>Тонер HP/Canon універсальний TRMPTCOL чорний, флакон 50 г  TRMPTCOL-50B-KOS-P  Static Control</t>
   </si>
@@ -921,333 +921,309 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>33369</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>3707909000</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>2341.77</v>
+        <v>2383.63</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="5" t="s">
+      <c r="H10" s="1"/>
+      <c r="I10" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>35306</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D11" s="1">
         <v>3707909000</v>
       </c>
       <c r="E11" s="1">
         <v>10</v>
       </c>
       <c r="F11" s="1">
-        <v>105.16</v>
+        <v>107.04</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>35305</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>3707909000</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>1079.37</v>
+        <v>1098.67</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="H12" s="1"/>
+      <c r="I12" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>33371</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="1">
         <v>3707909000</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>2341.77</v>
+        <v>2383.63</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
+      <c r="H13" s="1"/>
+      <c r="I13" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>35304</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D14" s="1">
         <v>3707909000</v>
       </c>
       <c r="E14" s="1">
         <v>10</v>
       </c>
       <c r="F14" s="1">
-        <v>105.16</v>
+        <v>107.04</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>35303</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="1">
         <v>3707909000</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>1079.37</v>
+        <v>1098.67</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="H15" s="1"/>
+      <c r="I15" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>33370</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="1">
         <v>3707909000</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>2341.77</v>
+        <v>2383.63</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
+      <c r="H16" s="1"/>
+      <c r="I16" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>35302</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D17" s="1">
         <v>3707909000</v>
       </c>
       <c r="E17" s="1">
         <v>10</v>
       </c>
       <c r="F17" s="1">
-        <v>105.16</v>
+        <v>107.04</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>35301</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>3707909000</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>1079.37</v>
+        <v>1098.67</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="H18" s="1"/>
+      <c r="I18" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>33368</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>3707909000</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>2341.77</v>
+        <v>2383.63</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
+      <c r="H19" s="1"/>
+      <c r="I19" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>35300</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>3707909000</v>
       </c>
       <c r="E20" s="1">
         <v>10</v>
       </c>
       <c r="F20" s="1">
-        <v>128.88</v>
+        <v>131.18</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>35299</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>3707909000</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>1079.37</v>
+        <v>1098.67</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="1"/>
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>