--- v0 (2026-07-25)
+++ v1 (2026-10-28)
@@ -32,1742 +32,2335 @@
     <sheet name="Вибрані елементи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="C10" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Технологія друку:	струменева
-[...624 lines deleted...]
-          </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	кольорова
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
-Швидкість ч/б друку A4  ISO , до:	25 стор/хв
-Швидкість кольорового друку A4  ISO , до:	25 стор/хв
+Швидкість ч/б друку A4  ISO , до:	21 стор/хв
+Швидкість кольорового друку A4  ISO , до:	21 стор/хв
+Макс. роздільна здатність сканування:	600 x 600 dpi
+Додатковий функціонал:	вбудований факс
 Pозширені можливості друку:	друк з USB-накопичувача
-Apple AirPrint
-Mopria  Android 
 Інтерфейси:	USB 2.0
-Gigabit Ethernet
-[...2 lines deleted...]
-Місткість лотка прийому:	100 аркушів
+Fast Ethernet
+Місткість лотка подачі:	250 + 50 аркушів
+Місткість лотка прийому:	150 аркушів
 Щільність паперу:	60...200 г/м2
-Рекомендоване навантаження, до:	30000 стор/міс.
-[...1 lines deleted...]
-Споживана потужність в режимі друку:	580 Вт</t>
+Підтримувані ОС:	Windows, MacOS, Linux, Unix
+Споживана потужність в режимі друку:	345 Вт</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C13" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Технологія друку: кольорова лазерна.
+Функції: друк, копіювання, сканування, факс.
+Швидкість друку: до 20 сторінок за хвилину  як кольорових, так і чорно-білих .
+Автоматичний двосторонній друк  дуплекс : є.
+Пристрій автоподачі оригіналів  ADF : двосторонній, ємністю до 50 аркушів.
+Максимальна роздільна здатність: 600 x 600 dpi.
+Місткість лотків: основний лоток на 250 аркушів + багатоцільовий лоток на 50 аркушів.
+Інтерфейси підключення: USB 2.0, мережевий порт Ethernet 10/100 Base-TX  для роботи в локальній мережі , USB-порт на передній панелі.
+Мобільний друк: підтримка HP ePrint та Apple AirPrint.
+Дисплей: 8,9-сантиметровий кольоровий сенсорний екран.
+Сумісні картриджі:
+Чорний: HP 305A  CE410A  або підвищеної ємності HP 305X  CE410X .
+Кольорові  блакитний, жовтий, пурпуровий : HP 305A  CE411A, CE412A, CE413A .</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C14" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Б/у з Європи. Технология печати	Лазерная монохромная
+Максимальный формат печати	А4
+Скорость печати А4 монохром, стр/мин	До 38 стр./мин
+Автоматическая двусторонняя печать	Стандартно
+Автоподатчик	Стандартно
+Факс	Стандартно
+Скорость копирования А4 монохром, срт/мин	7.2 секунды из режима готовности; 9.5 секунды из режима сна
+Количество копий, листов	До 999 копий
+Масштабирование	от 25 до 400%
+Время печати первой страницы  монохром , сек	6,3 секунды
+Разрешение при монохромной печати, dpi	1200 x 1200
+Стандартная память, Мб	512 Мбайт
+Поддерживаемые операционные системы	Windows 10, Windows 8.1, Windows 8, Windows 7, iOS, Mac OS X 10.12 и выше, Android
+Емкость лотка подачи бумаги, листов	100
+Поддерживаемые форматы бумаги	лоток 1: A4; A5; A6; B5  JIS ; Oficio  216 x 340 мм ; 16K  195 x 270 мм ; 16K  184 x 260 мм ; 16K  197 x 273 мм ; конверты №10; конверты Monarch; конверты B5; конверты C5; конверты DL; настраиваемый формат; Statement; лотки 2 и 3: A4; A5; A6; B5  JIS</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C17" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">KYOCERA: ECOSYS M5521cdn, ECOSYS M5521cdw, ECOSYS M5526cdn, ECOSYS M5526cdw, ECOSYS P5018CDN, ECOSYS P5021cdn, ECOSYS P5021cdw, ECOSYS P5026cdn, ECOSYS P5026cdw
+OEM № DV-5230K, 302R793030</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C18" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">KYOCERA: ECOSYS M5521cdn, ECOSYS M5521cdw, ECOSYS M5526cdn, ECOSYS M5526cdw, ECOSYS P5018CDN, ECOSYS P5021cdn, ECOSYS P5021cdw, ECOSYS P5026cdn, ECOSYS P5026cdw
+OEM № DV-5230Y, 302R793040</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C19" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">KYOCERA: ECOSYS M5521cdn, ECOSYS M5521cdw, ECOSYS M5526cdn, ECOSYS M5526cdw, ECOSYS P5018CDN, ECOSYS P5021cdn, ECOSYS P5021cdw, ECOSYS P5026cdn, ECOSYS P5026cdw
+OEM № DV-5230M, 302R793050</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C20" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">KYOCERA: ECOSYS M5521cdn, ECOSYS M5521cdw, ECOSYS M5526cdn, ECOSYS M5526cdw, ECOSYS P5018CDN, ECOSYS P5021cdn, ECOSYS P5021cdw, ECOSYS P5026cdn, ECOSYS P5026cdw
+OEM № DV-5230C, 302R793060</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C24" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP COLOR Laser 150/MFP178/MFP179, Samsung CLP-360/365/368/CLX-3300/3305/4195/SL-C410/C430/C460/C480 для JC91-01080A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C25" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP COLOR LJ Enterprise M652/653/681/682, RM2-1928/RM2-1929</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C26" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP COLOR LJ Enterprise M880/M855 для C1N58-67901/C1N58A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C27" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP COLOR LJ Pro 4203/4201/4202/4203/MFP 4301/4302/4303/Canon MF751/MF752/MF753/MF755/MF1333c, RM2-2731/RM2-2732</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C28" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP COLOR LJ Pro M452/454/477/479/377/Canon MF732/734/735/RM2-6435-LPR, WATER SPONGE ROLLER!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C29" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Kyocera FS-1028/1030/1035/1100/1110/1120/1128/1130/1135/1300/1320/1350/1370/FS-2100/2020/3040/3140/3640/3920/4000, ECOSYS M3040/M3540, KM-2810/2820, 2H425090/2HS25360/2J025120/2F925270 для FK-150/FK-170/FK-3100</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C30" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">KYOCERA: ECOSYS MA3500cifx, ECOSYS MA4000cifx, ECOSYS MA4000cix, ECOSYS PA3500cx, ECOSYS PA4000cx
+OEM № FK-5370-LPR, FK-5372-LPR</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C31" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Kyocera TASKalfa 1800/1801/2200/2201/2010/2011/2210/2211/2320/2321/2057/2358</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C34" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Brother HL-5440/5450/5470/6180/DCP-8110/8150/8155/8250/MFC-8510/8520/8710/8910/8950/TN3380</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C35" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP COLOR LJ CP3520/3525/4020/4025/4520/4525/CM3530/Enterprise 500 M551/570/571/CE250A/CE251A/CE252A/CE253A/CE260A/CE261A/CE262A/CE263A/CE400A/CE401A/CE402A/CE403A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C36" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 1010/1012/1015/1017/1018/1020/1022/3015/3030/Canon LBP2900/3000/FAX-L100/120, Q2612A, HD, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C37" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 1160/1320/P2014/2015/M2727/Canon LBP3300/3310/3370/6300, Q5949A/Q7553A/Canon 708/715, HD, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C38" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 2400/2410/2420/2430/2100/2200/2300/4000/4050/4100/P3015/M3027/3035/P3005/M521/M525/Canon iSensys LBP6750/6780/MF512/MF515, CE255A/Q6511A/C4096A/C4127A/C8061X, HD, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C39" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 4200/4250/4300/4350, Q1338A/Q1339A/Q5942A, HD-Long Life Balanced, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C40" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ 4200/4300/4250/4350/4345/ M630</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C41" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Enterprise M607/608/609/631/632/633, CF237A, HD, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C42" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P1005/1006/1007/1008/1102/1505/1560/1566/1606/M1212/1214/1217/1120/1132/1522/1536/M125/127/Canon MF4410/4430/4450/4550/4570/4580/4730/4750/4780/4870/4890/LBP3010/3020/3100/3250/6000/6020/6200, CB435A/CB436A/CE278A/CE285A/Canon 712/713/725/726/728, HD, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C43" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P1005/1006/1007/1008/1102/1505/1560/1566/1606/M1212/1214/1217/1120/1132/1522/1536/M125/127/Canon MF4410/4430/4450/4550/4570/4580/4730/4750/4780/4870/4890/LBP3010/3020/3100/3250/6000/6020/6200, CB435A/CB436A/CE278A/CE285A/Canon 712/713/725/726/728, Strandart, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C44" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Pro 400 M401/425/Canon LBP251/252/253/6300/6310/6650/6670/6680/MF411/416/418/525/5580/5840/5980/6140/6180, CF280A/CE505A/Canon 719/C-EXV40, HD, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C45" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P4014/4015/4515/M601/602/603/605/606/625/630/M4555/Canon LBP351/LBP352, CC364A/CE390A/CF281A/Canon 039, HD, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C46" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M102/104/130/132/203/227, CF217A/CF219A/CF230A, HD, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C47" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Premium HP LJ Pro M15/16/28/29, CF244A, HD, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C48" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M402/403/404/426/427/428/304/Enterprise M506/507/527/528/Canon MF421/426/428/429/443/445/446/449/LBP212/214/215/223/226/228, CF226A/CF259A/CF287A/CF289A/W1510A/Canon 041/052/056/057/T06/T08/T13, HD, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C49" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M402/403/404/426/427/428/304/Enterprise M506/507/527/528/Canon MF421/426/428/429/443/445/446/449/LBP212/214/215/223/226/228, CF226A/CF259A/CF287A/CF289A/W1510A/Canon 041/052/056/057/T06/T08/T13, Standart, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C50" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M402/403/404/426/427/428/304/Enterprise M506/507/527/528/Canon MF421/426/428/429/443/445/446/449/LBP212/214/215/223/226/228, CF226A/CF259A/CF287A/CF289A/W1510A/Canon 041/052/056/057/T06/T08/T13, для китайських картриджів - діаметр 12мм, HD, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C51" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML 2955/ 2956ND/ 2951D/ 2956DW/ SCX-4701ND/ 4728HW/ 4729HD/ 4729HW/ M2620/2670/2820/ 2870/2880</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C52" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-3310/3710/3750/SL-M3820/3870/M4020/4070/SCX-4833/4835/5637/Xerox Phaser 3330/3320/WorkCentre 3335/3345/MLT-D203E/D205E/106R02304/106R02306/106R02310/106R02312</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C53" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 1010/1012/1015/1017/1018/1020/1022/3015/3030/Canon LBP2900/3000/FAX-L100/120 з контактною втулкою, Q2612A, HD, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C54" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P1005/1006/1007/1008/1102/1505/1560/1566/1606/M1212/1214/1217/1120/1132/1522/1536/M125/127/Canon MF4410/4430/4450/4550/4570/4580/4730/4750/4780/4870/4890/LBP3010/3020/3100/3250/6000/6020/6200, CB435A/CB436A/CE278A/CE285A/Canon 712/713/725/726/728, HD, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C55" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P1005/1006/1007/1008/1102/1505/1560/1566/1606/M1212/1214/1217/1120/1132/1522/1536/M125/127/Canon MF4410/4430/4450/4550/4570/4580/4730/4750/4780/4870/4890/LBP3010/3020/3100/3250/6000/6020/6200, CB435A/CB436A/CE278A/CE285A/Canon 712/713/725/726/728, SCC Type, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C56" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P1005/1006/1007/1008/1102/1505/1560/1566/1606/M1212/1214/1217/1120/1132/1522/1536/M125/127/Canon MF4410/4430/4450/4550/4570/4580/4730/4750/4780/4870/4890/LBP3010/3020/3100/3250/6000/6020/6200, CB435A/CB436A/CE278A/CE285A/Canon 712/713/725/726/728, Standart, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C57" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M102/104/130/132/203/227, CF217A/CF219A/CF230A, HD, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C58" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M402/403/404/426/427/428/304/Enterprise M506/507/527/528/Canon MF421/426/428/429/443/445/446/449/LBP212/214/215/223/226/228, CF226A/CF259A/CF287A/CF289A/W1510A/Canon 041/052/056/057/T06/T08/T13, SCC Type, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C61" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1910/ 1915/ 2525/ 2580/ 2850/ 2850D/ 2851, SCX-4824HN/ 4828HN/ 4600/ 4623/ SL-M2870FD/M2620D/M2820ND/ MLT-D115L/ XEROX PHASER 3140/3250, WC3210/3220</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C64" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Kyocera TASKalfa 1800/1801/2200/2201/MC-4105</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C65" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-2250/2251/2252/SCX-4520/4720/Xerox Phaser 3150/WorkCentre Pe120, HARD TYPE! OEM ЯКІСТЬ!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C68" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Kyocera ECOSYS M5521/M5526/P5018/5021/5026/MA2100/PA2100</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C69" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Kyocera ECOSYS M4125/4132/4226/4230/TASKalfa 3010/3510/3011/3511/3212/4012/MZ3200/4000i для FK-6115/FK-7125</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C70" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Kyocera ECOSYS M6035/6236/6535/P6035/P3045/3050/3055/3060/P3260/3150/3155/3260/ M3550/3560/M3145/M3645/PA4500/PA5000/PA6000/MA6000/MA5500/MA4500/FS-4100/4200/4300, Ricoh SP 5300/5310/MP501SPF/601SPF/P800/801, 302PB93033</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C71" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">SAMSUNG: ML-3470, ML-3471ND, SCX-5635FN, SCX-5635HN, SCX-5835FN, SCX-5935FN, SCX-5133, SCX-5135, SCX-5235, XEROX: Phaser 3435, Phaser 3435DN, Phaser 3635MFP, WorkCentre 3550. JC66-01593B
+.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C72" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">XEROX: DocuCentre SC2020, DocuCentre SC2022
+OEM № 126K34670-upper, 126K34671-upper, 126K34672-upper, 126K34673-upper, 126K34675-upper, 126K34676-upper, 126K39590-upper, 126K34678-upper, 126K34679-upper, 126K39592-upper</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C73" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox Phaser 6500/WorkCentre 6505/DocuPrint CP305/CM305,Ricoh Aficio MP C2800/3300</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C76" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 1010/1012/1015/3015/3020/3030/3050/3052/3055/M1005/Q2612A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C77" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">для картриджів CB435A/CB436A/CE278A/CE285A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C78" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 1010/1020/1022/3015/3030/3050/3052/3055/M1005/Q2612A/CANON FX-10</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C79" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 1010/1020/1022/3015/3030/3050/3052/3055/M1005/Q2612A/CANON FX-10</t>
         </r>
       </text>
     </comment>
     <comment ref="C82" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">FC-2xx/ 3xx/ 5xx, PC-7xx/ 8xx/ 9xx ; FX-2, 4U, 430W; HP LJ 4L/ 4ML/ 4P/ 4MP  92274A, CANON E-16/ 30/ 31, , EP-P/ PX</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C83" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR2200/2230/2270/2800/2830/2870/3025/3030/3035/3045/3225/3230/3235/3245/3300/3320/3530/3570/4570/GP-30/55</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C84" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сумісні картриджі: 041  0452C002 , 041H  0453C002 , 052 Bk  2199C002 , 052H  2200C002 , 056  3007C002 , 056H  3008C002 , 056L  3006C002 , 057  3009C002 , 057H  3010C002 , 070  5639C002 , 070H  5640C002 , T06  3526C002 , T08  3010C006AA , CF226A, CF226X, CF228A, CF228X, CF258A, CF258X, CF259A, CF259X, CF287A, CF287X, CF289A, CF289X, CF289Y, W1490A  149A , W1490X  149X , W1510A  151A , W1510X  151X .
+Сумісні пристрої: Canon LBP-312X, LBP-212, LBP-214, LBP-215, MF-421, MF-426, MF-428, MF-429, LBP-320-ser, LBP-325, MF-540-ser, MF-542, MF-543, LBP-223, LBP-226, LBP-233, LBP-236, MF-443, MF-445, MF-446, MF-449, MF-453, MF-455, LBP-228, HP LJ Pro M402, HP LJ Pro M426, HP LJ Pro M403, HP LJ Pro M427, HP LJ Pro M404, HP LJ Pro M428, HP LJ Pro M304, HP LJ Enterprise M506, HP LJ Enterprise M527, HP LJ Pro M501, HP LJ M507, HP LJ M528</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C85" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">OKI B6200/6250/6300/XER Pha ser 4500/DP 240A/340A/Minolta PP4650/Epson EPL-N3000/Brother HL-8050/52114501/09004078/113R00656/113R00657/TN-1700/C13S0 51111/A0FN022</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C86" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-2160/2165/SCX-3400/3405/SF760/Xpress SL-M2020/2022/2070, D101S/D111S, glued type, 235mm</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C87" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-2160/2165/SCX-3400/3405/SF760/Xpress SL-M2020/2022/2070, D101S/D111S, glued type, 242mm</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C88" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox Phaser 3100/OKI B2500/2 520/2540MFP/Philips PFA 821/82 2/818/Ricoh Aficio SP1000</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C89" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">KYOCERA: ECOSYS MA3500cifx, ECOSYS MA4000cifx, ECOSYS MA4000cix, ECOSYS PA3500cx, ECOSYS PA4000cx
+OEM № DK-5240-Blade</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C90" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Лезо очистки / ракель HP вузла перенесення зображення  ETB  CLJ M551/4025/4540/4525 CF081-67904  3204522</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C91" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">WorkCentre 7120/7125/7220/7220T/7225/7225T</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C94" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1710/SCX-4016/4116/4200/4216/Phaser 3119, MRS Blade</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C95" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-2850/3310/SCX-4824/4828, MRS Blade</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C96" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung Phaser 3435dn,WorkCentre 3550,Phaser 3300mfp/x,ML 3050,ML 3051n,ML 3051nd,ML 3470d,ML 3471nd,Phaser 3300mfp,Phaser 3300mfp x,Phaser 3428dn,Phaser 3635s,Phaser 3635x,Phaser 3635mfp-s,Phaser 3635mfp,Phaser 3428d</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C97" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ 5000</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C100" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Brother HL-1110/1111/1112/1118/1208/1210/1218/DCP-1510/1511/1518/1519/1608/1610/MFC-1810/1815/1910/1919, комплект роликів + гальмівна площадка</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C101" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Brother HL-1110/1111/1112/1118/1208/1210/1218/DCP-1510/1511/1518/1519/1608/1610/MFC-1810/1815/1910/1919, LY8093001</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C104" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">iR2200/2800/3300/3320GP200/215/285/335/405</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C105" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR Advance C3320/3325/3330/3520/3525/C-EXV49/NGP-67, OEM Color, LONG LIFE!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C106" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP4014 / HP 4014 / HP4015 / HP 4015 / HP LaserJet P4014/P4014n/P4015n/P4015tn/P4015x/P4515/P4515n/P4515x. HP 600 M602n/M602dn/M602x/600,M601n/M601dn/M603n/M603dn,HP M4555/M4555h/M4555fskm/M4555f MFP Фотобарабан для картриджей: CE390A  HP 90A , CE390X  HP 90X , CF281A  HP 81A , CF281X  HP 81X , CC364A, CC364X, Canon 039, 039H</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C107" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ECO Line HP LJ Tank 1005/1020/1602/1604/2602/2603/2604/2605/2606, HP 154A/W1540A, OEM Color</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C108" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML3310/3710/SCX-4833/5637/5639/5737/5739 MLT-D205  39 зубців  Xpress SL-M3320/3325/3370/ 3375/3820/3825/3870/3875/ 4020/4025/4070/4075 Xerox Work Centre 3312/3315/ 3325</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C111" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Brother HL-L2402/2442/2460/DCP-L2600/2622/2640/MFC-L2802/2862/2922/TN-2590, 1.2K</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C112" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Brother HL-L2402/2442/2460/DCP-L2600/2622/2640/MFC-L2802/2862/2922/TN-2590, 3K</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C113" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Kyocera TASKalfa 1800/1801/2200/2201/MK-4105, 150K</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C114" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">OKI B401/B411/B412/B431/B432/B512/MB441/451/461/471/472/491/492/562/C610/710/711/810/C3000/3100/3200/C3300/3400/3450/3600/5100/5200/5300/5400/5500/5600/5650/5700/5750/5800/5850/5900/5950/8600/8800/9000/9200/9300/9400/9500/9600/9650/9800/9850, 25K</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C117" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">113/33 Samsung ML-1400 / 1510 / 1710 / 1750 / 1520P / SCX-4100 / 4200 / 4300, JC66-00391A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C118" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP: LaserJet Pro 4003dn, LaserJet Pro 4003dw, LaserJet Pro 4003n, LaserJet Pro M304a, LaserJet Pro M305d, LaserJet Pro M305dn, LaserJet Pro M402, LaserJet Pro M403, LaserJet Pro M404d, LaserJet Pro M404dn, LaserJet Pro M404dw, LaserJet Pro M404n, LaserJet Pro M405d, LaserJet Pro M405dn, LaserJet Pro M405dw, LaserJet Pro M405n, LaserJet Pro MFP 4103dw, LaserJet Pro MFP 4103fdn, LaserJet Pro MFP 4103fdw, LaserJet Pro MFP 4104dwe, LaserJet Pro MFP 4104fdne, LaserJet Pro MFP 4104fdw, LaserJet Pro MFP M329dn, LaserJet Pro MFP M329dw, LaserJet Pro MFP M426, LaserJet Pro MFP M427, LaserJet Pro MFP M428dw, LaserJet Pro MFP M428fdn, LaserJet Pro MFP M428fdw, LaserJet Pro MFP M429dw, LaserJet Pro MFP M429fdn, LaserJet Pro MFP M429fdw, CANON: i-SENSYS X 1440i, i-SENSYS X 1440iF, i-SENSYS X 1440P, i-SENSYS X 1440Pr
+OEM № RM2-4697-Gear</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C119" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP: LaserJet Enterprise 600 M601dn, LaserJet Enterprise 600 M601n, LaserJet Enterprise 600 M602dn, LaserJet Enterprise 600 M602n, LaserJet Enterprise 600 M602x, LaserJet Enterprise 600 M603dn, LaserJet Enterprise 600 M603n, LaserJet Enterprise 600 M603xh, LaserJet Enterprise M604dn, LaserJet Enterprise M604n, LaserJet Enterprise M605dn, LaserJet Enterprise M605n, LaserJet Enterprise M605x, LaserJet Enterprise M606dn, LaserJet Enterprise M606x, LaserJet Enterprise MFP M630f, LaserJet Enterprise MFP M630h, LaserJet Enterprise MFP M630z
+OEM № RU7-0297-000</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C123" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">XEROX: VersaLink C7120, VersaLink C7125, VersaLink C7130</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C127" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Brother HL-1202/1223/DCP-1602/1623, TN-1095 Ресурс  стор. 
+ 1500</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C128" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сумісні картриджі	TN-2590
+Сумісні пристрої	Brother DCP-L2600, Brother DCP-L2622, Brother HL-L2442, Brother MFC-L2802, Brother MFC-L2862  1 200 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C129" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сумісні картриджі	TN-2590
+Сумісні пристрої	Brother DCP-L2600, Brother DCP-L2622, Brother HL-L2442, Brother MFC-L2802, Brother MFC-L2862  1 200 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C130" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сумісні картриджі	TN-2590
+Сумісні пристрої	Brother DCP-L2600, Brother DCP-L2622, Brother HL-L2442, Brother MFC-L2802, Brother MFC-L2862  1 200 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C131" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сумісні картриджі	TN-2590XL
+Сумісні пристрої	Brother DCP-L2600, Brother DCP-L2622, Brother HL-L2442, Brother MFC-L2802, Brother MFC-L2862  3 000 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C132" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сумісні картриджі	TN-2590XL
+Сумісні пристрої	Brother DCP-L2600, Brother DCP-L2622, Brother HL-L2442, Brother MFC-L2802, Brother MFC-L2862  3 000 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C133" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сумісні картриджі	TN-2590XL
+Сумісні пристрої	Brother DCP-L2600, Brother DCP-L2622, Brother HL-L2442, Brother MFC-L2802, Brother MFC-L2862  3 000 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C136" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сумісні картриджі	072  5647C002 
+Сумісні пристрої	Canon i-Sensys LBP-170, Canon i-Sensys LBP-171, Canon i-Sensys LBP-172, Canon i-Sensys MF-284, Canon i-Sensys MF-286, Canon i-Sensys MF-287, Canon i-Sensys MF-288, Canon i-Sensys MF-289
+Ресурс  стор.  1400</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C137" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сумісні картриджі	072  5647C002 
+Сумісні пристрої	Canon i-Sensys LBP-170, Canon i-Sensys LBP-171, Canon i-Sensys LBP-172, Canon i-Sensys MF-284, Canon i-Sensys MF-286, Canon i-Sensys MF-287, Canon i-Sensys MF-288, Canon i-Sensys MF-289
+Ресурс  стор.  1500</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C138" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сумісні картриджі	072  5647C002 
+Сумісні пристрої	Canon i-Sensys LBP-170, Canon i-Sensys LBP-171, Canon i-Sensys LBP-172, Canon i-Sensys MF-284, Canon i-Sensys MF-286, Canon i-Sensys MF-287, Canon i-Sensys MF-288, Canon i-Sensys MF-289
+Ресурс  стор.  1500</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C139" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сумісні картриджі	072H  5648C002 
+Сумісні пристрої	Canon i-Sensys LBP-170, Canon i-Sensys LBP-171, Canon i-Sensys LBP-172, Canon i-Sensys MF-284, Canon i-Sensys MF-286, Canon i-Sensys MF-287, Canon i-Sensys MF-288, Canon i-Sensys MF-289
+Ресурс  стор.  4100</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C140" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сумісні картриджі	072H  5648C002 
+Сумісні пристрої	Canon i-Sensys LBP-170, Canon i-Sensys LBP-171, Canon i-Sensys LBP-172, Canon i-Sensys MF-284, Canon i-Sensys MF-286, Canon i-Sensys MF-287, Canon i-Sensys MF-288, Canon i-Sensys MF-289
+Ресурс  стор.  4100</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C141" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сумісні картриджі	C-EXV14  0384B006 
+Сумісні пристрої	Canon iR-2016, Canon iR-2018, Canon iR-2020, Canon iR-2022, Canon iR-2025, Canon iR-2030, Canon iR-2318, Canon iR-2320, Canon iR-2420, Canon iR-2422</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C144" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Laser 107a /HP Laser 107w с Wi-Fi/HP Laser 135a/HP Laser 135w с Wi-Fi/HP Laser 137fnw с Wi-Fi. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C145" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro 4003, HP LJ Pro 4103  3 050 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C146" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro 4003, HP LJ Pro 4103  9700 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C147" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P1566/1606/M1536/Canon MF4410/4430/4450/4550/4570/4580/CE278A/Canon 728, універсальний, AIRBAG</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C150" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Щільність 80 г/м2
+Формат А4
+Тип Біла
+Кількість аркушів 500 шт
+Клас C+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C153" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Технологія друку:	лазерна
+Кольоровість друку:	монохромна
+Максимальний розмір друку:	A4
+Максимальна роздільна здатність друку:	2400 ? 600 dpi
+Швидкість ч/б друку A4  ISO , до:	29 стор/хв
+Двосторонній друк:	автоматичний
+Pозширені можливості друку:	Wi-Fi Direct, Apple AirPrint, Mopria  Android 
+Дисплей:	5-строчный, монохромный
+Процесор:	1200 МГц
+Об'єм оперативної пам'яті:	256 МБ
+Інтерфейси:	USB 2.0, Fast Ethernet, Wi-Fi
+Місткість лотка подачі:	150 аркушів
+Місткість лотка прийому:	50 аркушів
+Щільність паперу:	60...163 г/м?
+Рекомендоване навантаження, до:	1500 стор/міс.
+Підтримувані ОС:	Windows, MacOS, Linux
+Розміри:	356 x 283 x 213 мм
+Вага:	6 кг
+Рекомендовані картриджі:	071, 071H</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C156" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Аналог HP LJ P3015dn. Формат: A4; Технологія: лазерний; Кольоровість: монохромний; Ч / б друк  стр / хв : 40; Ресурс ч / б картриджа  стр : 6000; Двохсторонній друк; Вбудована пам'ять  Мб : 768; Щільність паперу  макс : 199; Передача даних: підключення до ПК  USB ; LAN; ЖК дисплей; Рівень шуму  дБ : 55; Габарити  мм : 345x454x424</t>
         </r>
       </text>
     </comment>
-    <comment ref="C83" authorId="0">
+    <comment ref="C157" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Аналог HP LJ P3015dn. Формат: A4; Технологія: лазерний; Кольоровість: монохромний; Ч / б друк  стр / хв : 40; Ресурс ч / б картриджа  стр : 6000; Двохсторонній друк; Вбудована пам'ять  Мб : 768; Щільність паперу  макс : 199; Передача даних: підключення до ПК  USB ; LAN; ЖК дисплей; Рівень шуму  дБ : 55; Габарити  мм : 345x454x424</t>
         </r>
       </text>
     </comment>
-    <comment ref="C84" authorId="0">
+    <comment ref="C158" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Аналог HP LJ P3015dn. Формат: A4; Технологія: лазерний; Кольоровість: монохромний; Ч / б друк  стр / хв : 40; Ресурс ч / б картриджа  стр : 6000; Двохсторонній друк; Вбудована пам'ять  Мб : 768; Щільність паперу  макс : 199; Передача даних: підключення до ПК  USB ; LAN; ЖК дисплей; Рівень шуму  дБ : 55; Габарити  мм : 345x454x424</t>
         </r>
       </text>
     </comment>
-    <comment ref="C85" authorId="0">
-[...368 lines deleted...]
-    <comment ref="C102" authorId="0">
+    <comment ref="C159" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">б/у з Європи. Формат A4;  скорость печати: 33 стр/мин;  разрешение: 1200х1200 т/д;  дуплекс: стандартно;  память: 128 Мб  max 384 Мб ;  лотки: подачи-300 л.  max 800 л. , приёма-150 л.;  плотность: 60-120 г/м2, ручная подача до 163 г/м2;  языки управления: HP PCL 6, HP PCL 5е, эмуляция PostScript Level 3;  ОС: Win 2000/XP/Vista, Mac OS X 10.3 и выше, UNIX, Linux;  интерфейс: USB 2.0;  сетевой интерфейс: станд. внутр. 10/100/1000 BaseTX, опц. внешний JetDirect en1700, en3700, ew2400;  нагрузка: 50000 стр/мес;  CE505A  2300 стр@5% , CE505X  6500 стр@5% .</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C160" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">б/у з Європи. Формат A4;  скорость печати: 33 стр/мин;  разрешение: 1200х1200 т/д;  дуплекс: стандартно;  память: 128 Мб  max 384 Мб ;  лотки: подачи-300 л.  max 800 л. , приёма-150 л.;  плотность: 60-120 г/м2, ручная подача до 163 г/м2;  языки управления: HP PCL 6, HP PCL 5е, эмуляция PostScript Level 3;  ОС: Win 2000/XP/Vista, Mac OS X 10.3 и выше, UNIX, Linux;  интерфейс: USB 2.0;  сетевой интерфейс: станд. внутр. 10/100/1000 BaseTX, опц. внешний JetDirect en1700, en3700, ew2400;  нагрузка: 50000 стр/мес;  CE505A  2300 стр@5% , CE505X  6500 стр@5% .</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C161" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат A4; швидкість друку: 40 стор / хв; дозвіл: 1200х1200 т / д; дуплекс: стандартно; пам'ять: 128 Мб  max 640 Мб , жорсткий диск опціон.  J8019A ; лотки: подачі-600 л.  Max 1100 л. , Прийому-250 л .; щільність: 60-120 г / м2, ручна подача до 200 г / м2; мови управління: HP PCL 6, HP PCL 5е, емуляція PostScript Level 3; ОС: Windows 2000  SP4  / XP / x64 / Vista / Server 2003/2008, Mac OS X 10.3.9 і вище, UNIX, Linux; інтерфейс: USB 2.0, LPT  опціон. J7972G ; мережевий інтерфейс: станд. внутр. 10/100/1000 BaseTX, опціон. внутр. 690n  Wi-Fi , зовн. ew2400  Wi-Fi ; навантаження: 100000 стр / міс; CE255A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C103" authorId="0">
-[...257 lines deleted...]
-Токсично, необхідно уникати контакту зі шкірою та очима, не вдихати випари.</t>
+    <comment ref="C162" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Формат A4; швидкість друку: 40 стор / хв; дозвіл: 1200х1200 т / д; дуплекс: стандартно; пам'ять: 128 Мб  max 640 Мб , жорсткий диск опціон.  J8019A ; лотки: подачі-600 л.  Max 1100 л. , Прийому-250 л .; щільність: 60-120 г / м2, ручна подача до 200 г / м2; мови управління: HP PCL 6, HP PCL 5е, емуляція PostScript Level 3; ОС: Windows 2000  SP4  / XP / x64 / Vista / Server 2003/2008, Mac OS X 10.3.9 і вище, UNIX, Linux; інтерфейс: USB 2.0, LPT  опціон. J7972G ; мережевий інтерфейс: станд. внутр. 10/100/1000 BaseTX, опціон. внутр. 690n  Wi-Fi , зовн. ew2400  Wi-Fi ; навантаження: 100000 стр / міс; CE255A  лічильники 50000-150000</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C165" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Epson L1110, L1210, L1250, L3100, L3101, L3110, L3111, L3116, L3150, L3151, L3156, L3160, L3200, L3201, L3210, L3211, L3250, L3251, L3256, L3260, L3266, L3550, L3560, L5190, L5290, L5296, L5590; EcoTank ET-1810, ET-2400, ET-2710, ET-2711, ET-2712, ET-2714, ET-2715, ET-2720, ET-2721, ET-2726, ET-2800, ET-2803, ET-2810, ET-2811, ET-2812, ET-2814, ET-2815, ET-2820, ET-2826, ET-2830, ET-2840, ET-4700, ET-4800, ET-4810 Epson T00S1 103 BK , T00P1 104 BK , T522120-S 522 BK</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
-[...1 lines deleted...]
-    <t>25.07.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
+  <si>
+    <t>28.10.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Багатофункціональний пристрої</t>
   </si>
   <si>
-    <t>БФП А4 Canon PIXMA GX6140 з wi-fi  6882C009AC</t>
+    <t>БФП А4 Kyocera Ecosys MA2101cfx  110C233NL0</t>
   </si>
   <si>
     <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Багатофункціональний пристрої вживані</t>
   </si>
   <si>
-    <t>БФП А4 Brother DCP-8250DN  E70754C5N115813  лічильник 65627</t>
+    <t>БФП А4 HP Color LaserJet Pro 400 MFP M475dn  CE863A</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
-    <t>БФП А4 Brother DCP-8250DN  E70754C5N115828  лічильник 46742 Підготовлений</t>
-[...11 lines deleted...]
-    <t>БФП А4 OKI MB492DN  принтер_копир_сканер_факс   45762112  АК88038808 лічильник 22149</t>
+    <t>БФП А4 HP LaserJet Pro M428fdw з Wi-Fi  W1A30A</t>
+  </si>
+  <si>
+    <t>очікується 28-10</t>
+  </si>
+  <si>
+    <t>Девелопери</t>
+  </si>
+  <si>
+    <t>Девелопер Kyocera Ecosys P5021, 302R793030 DV-5230K 94г, чорний CET  CET171033</t>
+  </si>
+  <si>
+    <t>Девелопер Kyocera Ecosys P5021, 302R793040 DV-5230Y 94г, жовтий CET  CET171036</t>
+  </si>
+  <si>
+    <t>Девелопер Kyocera Ecosys P5021, 302R793050 DV-5230M 94г, пурпуровий CET  CET171035</t>
+  </si>
+  <si>
+    <t>Девелопер Kyocera Ecosys P5021, 302R793060 DV-5230C 94г, блакитний CET  CET171034</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Вал гумовий</t>
   </si>
   <si>
-    <t>Вал гумовий HP LJ M501/M506/M527  LPR-M506-WDS  WELLDO Select</t>
-[...26 lines deleted...]
-    <t>Дверцята картриджу HP LJ Pro 400 M401 RM1-9145-000CN</t>
+    <t>Вал гумовий HP COLOR Laser 150/MFP178/MFP179  LPR-H178-WDS  WELLDO Select</t>
+  </si>
+  <si>
+    <t>Вал гумовий HP COLOR LJ Enterprise M652/653/681/682, RM2-1928/RM2-1929  LPR-M652-WDS  WELLDO Select</t>
+  </si>
+  <si>
+    <t>Вал гумовий HP COLOR LJ Enterprise M880/M855 для C1N58-67901/C1N58A  LPR-M880-WDS  WELLDO Select</t>
+  </si>
+  <si>
+    <t>Вал гумовий HP COLOR LJ Pro 4203, RM2-2731/RM2-2732  LPR-H4203-WDS  WELLDO Select</t>
+  </si>
+  <si>
+    <t>Вал гумовий HP COLOR LJ Pro M452 / MPF M477, LPR-M452WS-WDS WATER Sponge Roller  LPR-M452WSRJ-WD  WELLDO</t>
+  </si>
+  <si>
+    <t>Вал гумовий Kyocera FS-1028  LPR-K1028-WDS  WELLDO Select</t>
+  </si>
+  <si>
+    <t>Вал гумовий Kyocera Mita ECOSYS PA3500cx/PA4000CX, FK-5370-LPR, 200K CET   CET221036</t>
+  </si>
+  <si>
+    <t>Вал гумовий Kyocera TASKalfa 1800  LPR-KM1800-WDS  WELLDO Select</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	Вал магнітний/ оболонка магнітного вала</t>
+  </si>
+  <si>
+    <t>Вал магнітний Brother HL-5240, TN3130/3170  DR-BRO-HL-5240-EVP  Everprint</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP Color LJ CP3520/3525/Enterprise 500 M551 DR4025  SP-DR-EVP-HLJCP3525  Everprint</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ 1010 HD, Premium Quality  MR2612AWD  WELLDO Premium</t>
+  </si>
+  <si>
+    <t>немає</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ 1160, HD, Premium Quality!  MR5949AWD  WELLDO Premium</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ 2420/P3005/ P3015, HD, Premium Quality!  MR255AWD  WELLDO Premium</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ 4200/4250/4300/4350, HD-Long Life Balanced, Premium Quality!  MR5942AWD  WELLDO Premium</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ 4200/4300/4250/4350  SP-MR-EVP-HLJ4200  Everprint</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ M607 HD, Premium Quality!  MR237AWD  WELLDO Premium</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ P1005 HD, Premium Quality!  MR285AWD  WELLDO Premium</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ P1005 Strandart, Premium Quality!  MR285ASWD  WELLDO Premium</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ P2035/P2055 HD, Premium Quality!  MR505AWD  WELLDO Premium</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ P4014/P4015 HD, Premium Quality!  MR364AWD  WELLDO Premium</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ Pro M102 HD, Premium Quality!  MR217AWD  WELLDO Premium</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ Pro M15/M28 + підшипники 2шт  MR244AWD  WELLDO Premium</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ Pro M402/426 HD, Premium Quality!  MR226AWD  WELLDO Premium</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ Pro M402/426 Standart, Premium Quality!  MR226ASWD  WELLDO Premium</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ Pro M402/426 для китайських картриджів - діаметр 12мм, HD, Premium Quality!  MR226AWDC  WELLDO Premium</t>
+  </si>
+  <si>
+    <t>Вал магнітний Samsung ML-2955/SCX-4701ND  SP-DR-EVP-SAM2955  Everprint</t>
+  </si>
+  <si>
+    <t>Вал магнітний Samsung ML-3310  SP-DR-EVP-SAM3310  Everprint</t>
+  </si>
+  <si>
+    <t>Оболонка магнітного вала HP LJ 1010 HD, Premium Quality!  MRS2612AWD  WELLDO Premium</t>
+  </si>
+  <si>
+    <t>Оболонка магнітного вала HP LJ P1005/1006 HD, Premium Quality!  MRS285AWD  WELLDO Premium</t>
+  </si>
+  <si>
+    <t>Оболонка магнітного вала HP LJ P1005/1006 SCC Type, Premium Quality!  MRS285ASWD  WELLDO Premium</t>
+  </si>
+  <si>
+    <t>Оболонка магнітного вала HP LJ P1005/1006 Standart, Premium Quality!  MRS285ASWD  WELLDO Premium</t>
+  </si>
+  <si>
+    <t>Оболонка магнітного вала HP LJ Pro M102/CF217A/CF219A/CF230A  MRS217AWD  WELLDO Premium</t>
+  </si>
+  <si>
+    <t>Оболонка магнітного вала HP LJ Pro M402/426 SCC Type, Premium Quality!  MRS226ASC  WELLDO Premium</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	Вал очистки тонера/ термозакріплення</t>
+  </si>
+  <si>
+    <t>Вал очистки тонера Samsung ML-2850   SP-CR-EVP-SML2850  Everprint</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	Вал первинного заряду  ВПЗ</t>
+  </si>
+  <si>
+    <t>Вал первинного заряду Kyocera TASKalfa 1800  SP-PCR-EVP-KYOT1800  Everprint</t>
+  </si>
+  <si>
+    <t>Вал первинного заряду д/картриджа Samsung ML-2250,  SP-PCR-EVP-SML2250  Everprint</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	Вал тефлоновий</t>
+  </si>
+  <si>
+    <t>Вал тефлоновий Kyocera ECOSYS 5021/5026/MA2100/PA2100  UFR-P5021-WDS  WELLDO Select</t>
+  </si>
+  <si>
+    <t>Вал тефлоновий Kyocera ECOSYS M4125  UFR-M4125-WDS  WELLDO Select</t>
+  </si>
+  <si>
+    <t>Вал тефлоновий Kyocera ECOSYS M6035  UFR-P6035-WDS  WELLDO Select</t>
+  </si>
+  <si>
+    <t>Вал тефлоновий Samsung ML-3470/3471, SCX-5835FN/5935FN  URML3470-PG  Micrographic</t>
+  </si>
+  <si>
+    <t>Вал тефлоновий Xerox DocuCentre SC2020/SC2022 CET  CET7929/CET181007</t>
+  </si>
+  <si>
+    <t>Вал тефлоновий Xerox Phaser 6500  UFR-X6500-WDS  WELLDO Select</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	Деталі картриджу</t>
+  </si>
+  <si>
+    <t>Деталь, бічні частини картриджа 3шт HP LJ 1010/1015/3015/3020/3030/3050/3052/3055/M1005/Q2612  PC2612A-WD  WELLDO</t>
+  </si>
+  <si>
+    <t>Конвертер універсальний комплект  2 частини  для картриджів CB435A/CB436A/CE278A/CE285A  UniConv435  WELLDO</t>
+  </si>
+  <si>
+    <t>Пружина корпусу розпираюча HP LJ 1010 5шт Everprint  60104</t>
+  </si>
+  <si>
+    <t>Пружина кріплення фотобарабана HP LJ 1010 5шт Everprint  60022</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	Лезо очистки  ракель</t>
+  </si>
+  <si>
+    <t>Лезо очистки Canon FC/PC  WB-CAN-FC-PC-EVP  Everprint</t>
+  </si>
+  <si>
+    <t>Лезо очистки Canon iR2200/2230/2270 CET  CET4681</t>
+  </si>
+  <si>
+    <t>Лезо очистки HP LJ Rro M402/426/CF226,  WBH226WDE  WELLDO Save</t>
+  </si>
+  <si>
+    <t>Лезо очистки OKI B6200/Xerox Phaser 4500  WB-OKI-B6200-EVP  Everprint</t>
+  </si>
+  <si>
+    <t>Лезо очистки Samsung ML-2160 довжина 235 мм  WBS101WDEB  WELLDO Save</t>
+  </si>
+  <si>
+    <t>Лезо очистки Samsung ML-2160 довжина 242 мм WBS101WDEA  WELLDO Save</t>
+  </si>
+  <si>
+    <t>Лезо очистки Xerox Phaser 3100 MFP3100  WB-XER-MFP3100-EVP  Everprint</t>
+  </si>
+  <si>
+    <t>Лезо очистки блоку проявки Kyocera ECOSYS PA3500, двошарове, 300К CET  CET281128</t>
+  </si>
+  <si>
+    <t>Лезо очистки ременя перенесення HP CLJ M551  3204522  AHK</t>
+  </si>
+  <si>
+    <t>Лезо очистки стрічки переносу XER WC 7120 CET  CET281011</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	Лезо ущільнювальне</t>
+  </si>
+  <si>
+    <t>Лезо ущільнювальне магнітного валу Samsung ML-1710/SCX-4016/4116/4200/4216/Phaser 3119  MRSBLADE-SAM-1710-VE  Everprint</t>
+  </si>
+  <si>
+    <t>Лезо ущільнювальне магнітного валу Samsung ML-2850/3310/SCX-4824/4828  MRSB2850   MRSBLADE-SAM-ML-2850  Everprint</t>
+  </si>
+  <si>
+    <t>Лезо ущільнювальне магнітного валу Samsung ML-3050  MRSBLADE-SAM-ML-3050  Everprint</t>
+  </si>
+  <si>
+    <t>Лезо ущільнювальне фотобарабану HP LJ 5000  RECBLADE-HP-5000-VEY  Everprint</t>
   </si>
   <si>
     <t xml:space="preserve">	Ролики захвату/ подачі</t>
   </si>
   <si>
-    <t>Комплект роликів ADF OKI MB4x1 44912501  44483601 - 1 шт 44483301 - 1шт , AHK</t>
+    <t>Ремкомплект для вузла подачі   комплект роликів + гальмівна площадка  Brother HL-1110   LY8776001-WDS  WELLDO Select</t>
+  </si>
+  <si>
+    <t>Ролики захоплення паперу Brother HL-1110, LY8093001  LY8093001-WDS  WELLDO Select</t>
   </si>
   <si>
     <t xml:space="preserve">	Фотобарабани</t>
   </si>
   <si>
-    <t>Фотобарабан HP LJ P1005 Green  GNT-HP-P1005-GR-OPC  Gantech</t>
-[...8 lines deleted...]
-    <t>Фотобарабан Pantum P2200  PC-211EV  Green  WDDP211HDSO  WELLDO</t>
+    <t>Фотобарабан Canon IR2200 50K CET  CET3174U</t>
+  </si>
+  <si>
+    <t>Фотобарабан Canon iRC 3320/3325i, OEM Color  WDDC3320LECO  WELLDO Long Life</t>
+  </si>
+  <si>
+    <t>Фотобарабан HP LJ P4014/P4015/P4515 Blue  GNT-HP-P4515-OPC  Gantech</t>
+  </si>
+  <si>
+    <t>Фотобарабан HP LJ Tank 1005/1020/2506/2606, HP 158A/W1580A, OEM Color  WDDH158ECO  WELLDO</t>
+  </si>
+  <si>
+    <t>Фотобарабан Samsung ML-3310/3710  39 зубців  Green  GNT-SAM-3310-GR-OPC  Gantech</t>
   </si>
   <si>
     <t xml:space="preserve">	Чіпи</t>
   </si>
   <si>
-    <t>Чіп Canon 737 cенсор-чіп,  CC737Sensor  WellChip</t>
-[...14 lines deleted...]
-    <t>Чіп Xerox B205 210 215 3K 106R04348  CXB210  WellChip</t>
+    <t>Чіп Brother HL-L2402/DCP-L2600, TN-2590, 1.2K  B2460CP-EEU  Static Control</t>
+  </si>
+  <si>
+    <t>Чіп Brother HL-L2402/DCP-L2600, TN-2590XL, 3K  B2460CP-HYEEU  Static Control</t>
+  </si>
+  <si>
+    <t>Чіп фотобарабана Kyocera TASKalfa 1800/1801/2200/2201/MK-4105, 150K  CKMK4105DU   WELLCHIP</t>
+  </si>
+  <si>
+    <t>Чіп-резистор для драм-картриджа OKI 44574307 B401/MB441/MB451 25K  COKIB401DRUM  WellChip</t>
   </si>
   <si>
     <t xml:space="preserve">	Шестерні</t>
   </si>
   <si>
-    <t>Шестерня муфти подачі картриджа HP LJ PRO M102/M104/M106/M132/M134,  RC4-7886-000  Foshan</t>
+    <t>Шестерня Gear 113/33, Samsung ML-1400/1510/1710, JC66-00391A, AHK</t>
+  </si>
+  <si>
+    <t>Шестерня гумового вала HP LJ M402 29T CET  CET3109</t>
+  </si>
+  <si>
+    <t>Шестерня фьюзера HP LJ M601, RU7-0297 18T CET  CET2441</t>
   </si>
   <si>
     <t>Картриджі для лазерних кольорових принтерів</t>
   </si>
   <si>
-    <t xml:space="preserve">	Картриджі Canon лазерні кольорові</t>
-[...16 lines deleted...]
-  <si>
     <t xml:space="preserve">	Картриджі Xerox лазерні кольорові</t>
   </si>
   <si>
-    <t>Драм картридж Xerox 013R00688  VL C7120/С7125/С7130</t>
+    <t>Драм-картридж Xerox Versalink C7120, 013R00688 109K CET  CET471121</t>
   </si>
   <si>
     <t>Картриджі для лазерних монохромних принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Brother лазерні монохромні</t>
   </si>
   <si>
-    <t>Тонер-картридж Brother TN-2335  TTN2335  TONER-TANK</t>
+    <t>Тонер-картридж Brother TN-1095  MN-BRO-TN1095  Makkon</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Brother TN-2590  DN-BRO-TN2590  DAYTON</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Brother TN-2590  FL-TN2590  Free Label</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Brother TN-2590  MN-BRO-TN2590  Makkon</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Brother TN-2590XL  DN-BRO-TN2590XL  DAYTON</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Brother TN-2590XL  FL-TN2590XL  Free Label</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Brother TN-2590XL  MN-BRO-TN2590XL  Makkon</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Canon лазерні монохромні</t>
   </si>
   <si>
-    <t>Драм картридж Canon C-EXV18  DRC23  IPM</t>
-[...11 lines deleted...]
-    <t>Картридж струменевий HP 78  C6578DE  560 арк, триколірний Barva  IC-H78C</t>
+    <t>Картридж Canon 072, 1.4К  002-04-SRG072  Static Control</t>
+  </si>
+  <si>
+    <t>Картридж Canon 072, 1.5К  DN-CAN-072  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж Canon 072, 1.5К  MN-CAN-072  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж Canon 072H, 4.1К  DN-CAN-072H  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж Canon 072H, 4.1К  MN-CAN-072Н  Makkon</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV14,  iR2016 , туба  MN-CAN-EXV14  Makkon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	Картриджі HP лазерні монохромні</t>
+  </si>
+  <si>
+    <t>Картридж HP 106A  W1106A  пустий Empty Virgin без бокової кришки</t>
+  </si>
+  <si>
+    <t>Картридж HP 151A  W1510A   MN-HP-W1510A  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP 151X  W1510X   MN-HP-W1510X  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CE278A,  №78A /Canon 728  CE278A-WDA1  WELLDO без картонної упаковки в AIRBAG</t>
+  </si>
+  <si>
+    <t>Папір офісний</t>
+  </si>
+  <si>
+    <t>Папір офісний А4, CRYSTAL PROFFI, A4, 80 г/м2, 500 аркушів, клас  С+</t>
   </si>
   <si>
     <t>Принтери лазерні</t>
   </si>
   <si>
-    <t>Лазерний принтер Canon i-SENSYS LBP646CDW  6929C007AA</t>
+    <t>Лазерний принтер Canon i-SENSYS LBP122dw II  7344C003</t>
   </si>
   <si>
     <t>Принтери лазерні вживані</t>
   </si>
   <si>
-    <t>Лазерний принтер Canon i-SENSYS LBP-6750dn  MGLA123983  лічильник 591543</t>
-[...122 lines deleted...]
-    <t>Очисник ізопропанол для очистки компонентів лазерних картриджів, флакон 5,30 л  CLEAN-ISOP-5300  Patron</t>
+    <t>Лазерний принтер Canon i-SENSYS LBP-6750dn  MGLA131444  лічильник 688514</t>
+  </si>
+  <si>
+    <t>Лазерний принтер Canon i-SENSYS LBP-6780dn б/у лічильник 1160995  MXDA020058</t>
+  </si>
+  <si>
+    <t>Лазерний принтер Canon i-SENSYS LBP-6780dn б/у лічильник 946323  MXDA143378</t>
+  </si>
+  <si>
+    <t>Лазерний принтер HP LaserJet P2055dn  CNCHC37146  лічильник 109168</t>
+  </si>
+  <si>
+    <t>Лазерний принтер HP LaserJet P2055dn  CNCK737121  лічильник 93273</t>
+  </si>
+  <si>
+    <t>Лазерний принтер HP LaserJet P3015dn  VNCQF5Q1QY  234760</t>
+  </si>
+  <si>
+    <t>Лазерний принтер HP LaserJet P3015dn  VNFVG6S0R7  лічильник 302810</t>
+  </si>
+  <si>
+    <t>Чорнила для струменевих принтерів</t>
+  </si>
+  <si>
+    <t>Чорнило для Epson 103 BK спеціальне 100 мл, OneKey,  1K  водорозчинне, чорне Barva  E103-690-1K</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2172,51 +2765,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I128"/>
+  <dimension ref="A1:I166"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -2320,2375 +2913,3372 @@
         <v>9</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="3"/>
       <c r="B9" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
-        <v>34792</v>
+        <v>35471</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
-        <v>8443310000</v>
+        <v>8443321000</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>24331.13</v>
+        <v>18804.64</v>
       </c>
       <c r="G10" s="1"/>
       <c r="H10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I10" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="3"/>
       <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
-        <v>28437</v>
+        <v>35529</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="D13" s="1"/>
+      <c r="D13" s="1">
+        <v>8443310000</v>
+      </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>2960.1</v>
+        <v>9597</v>
       </c>
       <c r="G13" s="1"/>
       <c r="H13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
-        <v>28390</v>
+        <v>30541</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D14" s="1"/>
+      <c r="D14" s="1">
+        <v>8443310000</v>
+      </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>3229.2</v>
+        <v>17594.5</v>
       </c>
       <c r="G14" s="1"/>
       <c r="H14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
-      <c r="B15" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="B15" s="1"/>
+      <c r="C15" s="1"/>
       <c r="D15" s="1"/>
-      <c r="E15" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="E15" s="1"/>
+      <c r="F15" s="1"/>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...11 lines deleted...]
-      <c r="C16" s="1" t="s">
+      <c r="H15" s="1"/>
+      <c r="I15" s="1"/>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="3"/>
+      <c r="B16" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="D16" s="1"/>
-[...12 lines deleted...]
-      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3"/>
+      <c r="E16" s="3"/>
+      <c r="F16" s="3"/>
+      <c r="G16" s="3"/>
+      <c r="H16" s="3"/>
+      <c r="I16" s="3"/>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>34803</v>
+        <v>35453</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="1">
-        <v>8443310000</v>
+        <v>3707902000</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>2691</v>
+        <v>1327.13</v>
       </c>
       <c r="G17" s="1"/>
       <c r="H17" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="I17" s="1" t="s">
-        <v>18</v>
+      <c r="I17" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>26552</v>
+        <v>35456</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="1">
-        <v>8443310000</v>
+        <v>3707902000</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>3767.4</v>
+        <v>1327.13</v>
       </c>
       <c r="G18" s="1"/>
       <c r="H18" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="I18" s="1" t="s">
-        <v>18</v>
+      <c r="I18" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
-      <c r="B19" s="1"/>
-[...3 lines deleted...]
-      <c r="F19" s="1"/>
+      <c r="B19" s="1">
+        <v>35455</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D19" s="1">
+        <v>3707902000</v>
+      </c>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+      <c r="F19" s="1">
+        <v>1327.13</v>
+      </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
-[...13 lines deleted...]
-      <c r="I20" s="3"/>
+      <c r="H19" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" outlineLevel="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="1">
+        <v>35454</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D20" s="1">
+        <v>3707902000</v>
+      </c>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+      <c r="F20" s="1">
+        <v>1327.13</v>
+      </c>
+      <c r="G20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="1">
-      <c r="A21" s="3"/>
-[...16 lines deleted...]
-      <c r="C22" s="1" t="s">
+      <c r="A21" s="1"/>
+      <c r="B21" s="1"/>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1"/>
+      <c r="F21" s="1"/>
+      <c r="G21" s="1"/>
+      <c r="H21" s="1"/>
+      <c r="I21" s="1"/>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="3"/>
+      <c r="B22" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D22" s="1">
-[...12 lines deleted...]
-      <c r="I22" s="5" t="s">
+      <c r="C22" s="3"/>
+      <c r="D22" s="3"/>
+      <c r="E22" s="3"/>
+      <c r="F22" s="3"/>
+      <c r="G22" s="3"/>
+      <c r="H22" s="3"/>
+      <c r="I22" s="3"/>
+    </row>
+    <row r="23" spans="1:9" outlineLevel="1">
+      <c r="A23" s="3"/>
+      <c r="B23" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3"/>
+      <c r="E23" s="3"/>
+      <c r="F23" s="3"/>
+      <c r="G23" s="3"/>
+      <c r="H23" s="3"/>
+      <c r="I23" s="3"/>
+    </row>
+    <row r="24" spans="1:9" outlineLevel="2">
+      <c r="A24" s="1"/>
+      <c r="B24" s="1">
+        <v>35472</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D24" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+      <c r="F24" s="1">
+        <v>822.6</v>
+      </c>
+      <c r="G24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I24" s="5" t="s">
         <v>15</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="I24" s="3"/>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>34780</v>
+        <v>35473</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>57.86</v>
+        <v>1096.8</v>
       </c>
       <c r="G25" s="1"/>
       <c r="H25" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="I25" s="1" t="s">
-        <v>29</v>
+      <c r="I25" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
-      <c r="B26" s="1"/>
-[...3 lines deleted...]
-      <c r="F26" s="1"/>
+      <c r="B26" s="1">
+        <v>35474</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D26" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E26" s="1">
+        <v>1</v>
+      </c>
+      <c r="F26" s="1">
+        <v>1096.8</v>
+      </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
-[...13 lines deleted...]
-      <c r="I27" s="3"/>
+      <c r="H26" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" outlineLevel="2">
+      <c r="A27" s="1"/>
+      <c r="B27" s="1">
+        <v>35475</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D27" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+      <c r="F27" s="1">
+        <v>1041.96</v>
+      </c>
+      <c r="G27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>34806</v>
+        <v>35476</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>10656.36</v>
+        <v>2102.2</v>
       </c>
       <c r="G28" s="1"/>
       <c r="H28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I28" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
-      <c r="B29" s="1"/>
-[...3 lines deleted...]
-      <c r="F29" s="1"/>
+      <c r="B29" s="1">
+        <v>35484</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D29" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+      <c r="F29" s="1">
+        <v>734.86</v>
+      </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
-[...13 lines deleted...]
-      <c r="I30" s="3"/>
+      <c r="H29" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" outlineLevel="2">
+      <c r="A30" s="1"/>
+      <c r="B30" s="1">
+        <v>35452</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D30" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+      <c r="F30" s="1">
+        <v>1893.81</v>
+      </c>
+      <c r="G30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I30" s="5" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>34776</v>
+        <v>35485</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="D31" s="1"/>
+        <v>35</v>
+      </c>
+      <c r="D31" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>5974.02</v>
+        <v>987.12</v>
       </c>
       <c r="G31" s="1"/>
       <c r="H31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I31" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
       <c r="I32" s="1"/>
     </row>
     <row r="33" spans="1:9" outlineLevel="1">
       <c r="A33" s="3"/>
       <c r="B33" s="3" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>34810</v>
+        <v>35499</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>2260.44</v>
+        <v>137.1</v>
       </c>
       <c r="G34" s="1"/>
       <c r="H34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I34" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
-      <c r="B35" s="1"/>
-[...3 lines deleted...]
-      <c r="F35" s="1"/>
+      <c r="B35" s="1">
+        <v>35526</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E35" s="1">
+        <v>1</v>
+      </c>
+      <c r="F35" s="1">
+        <v>202.91</v>
+      </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
-[...13 lines deleted...]
-      <c r="I36" s="3"/>
+      <c r="H35" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I35" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" outlineLevel="2">
+      <c r="A36" s="1"/>
+      <c r="B36" s="1">
+        <v>35530</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D36" s="1">
+        <v>8505902990</v>
+      </c>
+      <c r="E36" s="1">
+        <v>10</v>
+      </c>
+      <c r="F36" s="1">
+        <v>43.42</v>
+      </c>
+      <c r="G36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I36" s="5" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>34773</v>
+        <v>35531</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D37" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E37" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F37" s="1">
-        <v>2063.1</v>
+        <v>58.95</v>
       </c>
       <c r="G37" s="1"/>
       <c r="H37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I37" s="5" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
-      <c r="B38" s="1"/>
-[...3 lines deleted...]
-      <c r="F38" s="1"/>
+      <c r="B38" s="1">
+        <v>35532</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D38" s="1">
+        <v>8505902990</v>
+      </c>
+      <c r="E38" s="1">
+        <v>10</v>
+      </c>
+      <c r="F38" s="1">
+        <v>94.59999999999999</v>
+      </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
-[...13 lines deleted...]
-      <c r="I39" s="3"/>
+      <c r="H38" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I38" s="5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" outlineLevel="2">
+      <c r="A39" s="1"/>
+      <c r="B39" s="1">
+        <v>35539</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D39" s="1">
+        <v>8505902990</v>
+      </c>
+      <c r="E39" s="1">
+        <v>10</v>
+      </c>
+      <c r="F39" s="1">
+        <v>148.07</v>
+      </c>
+      <c r="G39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I39" s="5" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>34822</v>
+        <v>35468</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="D40" s="1">
-        <v>8443999090</v>
+        <v>8505909000</v>
       </c>
       <c r="E40" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="F40" s="1">
-        <v>36.33</v>
+        <v>161.32</v>
       </c>
       <c r="G40" s="1"/>
       <c r="H40" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="I40" s="1" t="s">
-        <v>18</v>
+      <c r="I40" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>34821</v>
+        <v>35540</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="D41" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E41" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="F41" s="1">
-        <v>73.11</v>
+        <v>231.7</v>
       </c>
       <c r="G41" s="1"/>
       <c r="H41" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="I41" s="1" t="s">
-        <v>18</v>
+      <c r="I41" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>34772</v>
+        <v>35541</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="D42" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E42" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="F42" s="1">
-        <v>69.97</v>
+        <v>43.42</v>
       </c>
       <c r="G42" s="1"/>
       <c r="H42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I42" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>34781</v>
+        <v>35542</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="D43" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E43" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="F43" s="1">
-        <v>78.94</v>
+        <v>39.76</v>
       </c>
       <c r="G43" s="1"/>
       <c r="H43" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="I43" s="5" t="s">
-        <v>15</v>
+      <c r="I43" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
-      <c r="B44" s="1"/>
-[...3 lines deleted...]
-      <c r="F44" s="1"/>
+      <c r="B44" s="1">
+        <v>35543</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D44" s="1">
+        <v>8505902990</v>
+      </c>
+      <c r="E44" s="1">
+        <v>10</v>
+      </c>
+      <c r="F44" s="1">
+        <v>57.13</v>
+      </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
-[...13 lines deleted...]
-      <c r="I45" s="3"/>
+      <c r="H44" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I44" s="1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" outlineLevel="2">
+      <c r="A45" s="1"/>
+      <c r="B45" s="1">
+        <v>35544</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D45" s="1">
+        <v>8505902990</v>
+      </c>
+      <c r="E45" s="1">
+        <v>10</v>
+      </c>
+      <c r="F45" s="1">
+        <v>151.72</v>
+      </c>
+      <c r="G45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I45" s="5" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>34774</v>
+        <v>35545</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="D46" s="1">
-        <v>8443991000</v>
+        <v>8505902990</v>
       </c>
       <c r="E46" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F46" s="1">
-        <v>20.18</v>
+        <v>137.1</v>
       </c>
       <c r="G46" s="1"/>
       <c r="H46" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="I46" s="5" t="s">
-        <v>15</v>
+      <c r="I46" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>34768</v>
+        <v>35502</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="D47" s="1">
-        <v>8542329000</v>
+        <v>8505902990</v>
       </c>
       <c r="E47" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F47" s="1">
-        <v>575.87</v>
+        <v>71.29000000000001</v>
       </c>
       <c r="G47" s="1"/>
       <c r="H47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>34816</v>
+        <v>35546</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="D48" s="1">
-        <v>8443991000</v>
+        <v>8505902990</v>
       </c>
       <c r="E48" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F48" s="1">
-        <v>147.56</v>
+        <v>68.55</v>
       </c>
       <c r="G48" s="1"/>
       <c r="H48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>34815</v>
+        <v>35547</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="D49" s="1">
-        <v>8443991000</v>
+        <v>8505902990</v>
       </c>
       <c r="E49" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F49" s="1">
-        <v>206.76</v>
+        <v>65.81</v>
       </c>
       <c r="G49" s="1"/>
       <c r="H49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>34769</v>
+        <v>35548</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="D50" s="1">
-        <v>8443991000</v>
+        <v>8505902990</v>
       </c>
       <c r="E50" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F50" s="1">
-        <v>49.78</v>
+        <v>68.55</v>
       </c>
       <c r="G50" s="1"/>
       <c r="H50" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I50" s="5" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>34766</v>
+        <v>35503</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="D51" s="1">
-        <v>8443991000</v>
+        <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>142.62</v>
+        <v>98.26000000000001</v>
       </c>
       <c r="G51" s="1"/>
       <c r="H51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I51" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
-      <c r="B52" s="1"/>
-[...3 lines deleted...]
-      <c r="F52" s="1"/>
+      <c r="B52" s="1">
+        <v>35467</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D52" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E52" s="1">
+        <v>1</v>
+      </c>
+      <c r="F52" s="1">
+        <v>98.26000000000001</v>
+      </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
-[...13 lines deleted...]
-      <c r="I53" s="3"/>
+      <c r="H52" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I52" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" outlineLevel="2">
+      <c r="A53" s="1"/>
+      <c r="B53" s="1">
+        <v>35550</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D53" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E53" s="1">
+        <v>10</v>
+      </c>
+      <c r="F53" s="1">
+        <v>31.53</v>
+      </c>
+      <c r="G53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I53" s="5" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>34814</v>
+        <v>35551</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F54" s="1">
-        <v>181.19</v>
+        <v>32.9</v>
       </c>
       <c r="G54" s="1"/>
       <c r="H54" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="I54" s="5" t="s">
-        <v>15</v>
+      <c r="I54" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
-      <c r="B55" s="1"/>
-[...3 lines deleted...]
-      <c r="F55" s="1"/>
+      <c r="B55" s="1">
+        <v>35553</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D55" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E55" s="1">
+        <v>10</v>
+      </c>
+      <c r="F55" s="1">
+        <v>49.81</v>
+      </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
-[...26 lines deleted...]
-      <c r="I57" s="3"/>
+      <c r="H55" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I55" s="5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" outlineLevel="2">
+      <c r="A56" s="1"/>
+      <c r="B56" s="1">
+        <v>35552</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D56" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E56" s="1">
+        <v>10</v>
+      </c>
+      <c r="F56" s="1">
+        <v>32.9</v>
+      </c>
+      <c r="G56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I56" s="5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" outlineLevel="2">
+      <c r="A57" s="1"/>
+      <c r="B57" s="1">
+        <v>35554</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D57" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E57" s="1">
+        <v>10</v>
+      </c>
+      <c r="F57" s="1">
+        <v>98.26000000000001</v>
+      </c>
+      <c r="G57" s="1"/>
+      <c r="H57" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I57" s="1" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>34817</v>
+        <v>35555</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F58" s="1">
-        <v>560.63</v>
+        <v>85</v>
       </c>
       <c r="G58" s="1"/>
       <c r="H58" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I58" s="5" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
-      <c r="B59" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B59" s="1"/>
+      <c r="C59" s="1"/>
+      <c r="D59" s="1"/>
+      <c r="E59" s="1"/>
+      <c r="F59" s="1"/>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="H59" s="1"/>
+      <c r="I59" s="1"/>
+    </row>
+    <row r="60" spans="1:9" outlineLevel="1">
+      <c r="A60" s="3"/>
+      <c r="B60" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C60" s="3"/>
+      <c r="D60" s="3"/>
+      <c r="E60" s="3"/>
+      <c r="F60" s="3"/>
+      <c r="G60" s="3"/>
+      <c r="H60" s="3"/>
+      <c r="I60" s="3"/>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>34820</v>
+        <v>35525</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>560.63</v>
+        <v>107.4</v>
       </c>
       <c r="G61" s="1"/>
       <c r="H61" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I61" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1"/>
       <c r="C62" s="1"/>
       <c r="D62" s="1"/>
       <c r="E62" s="1"/>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
       <c r="I62" s="1"/>
     </row>
     <row r="63" spans="1:9" outlineLevel="1">
       <c r="A63" s="3"/>
       <c r="B63" s="3" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="C63" s="3"/>
       <c r="D63" s="3"/>
       <c r="E63" s="3"/>
       <c r="F63" s="3"/>
       <c r="G63" s="3"/>
       <c r="H63" s="3"/>
       <c r="I63" s="3"/>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>34789</v>
+        <v>35528</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>9929.790000000001</v>
+        <v>685.5</v>
       </c>
       <c r="G64" s="1"/>
       <c r="H64" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I64" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
-      <c r="B65" s="1"/>
-[...3 lines deleted...]
-      <c r="F65" s="1"/>
+      <c r="B65" s="1">
+        <v>35495</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D65" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E65" s="1">
+        <v>1</v>
+      </c>
+      <c r="F65" s="1">
+        <v>128.42</v>
+      </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="1"/>
-[...13 lines deleted...]
-      <c r="I66" s="3"/>
+      <c r="H65" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I65" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" outlineLevel="2">
+      <c r="A66" s="1"/>
+      <c r="B66" s="1"/>
+      <c r="C66" s="1"/>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1"/>
+      <c r="F66" s="1"/>
+      <c r="G66" s="1"/>
+      <c r="H66" s="1"/>
+      <c r="I66" s="1"/>
     </row>
     <row r="67" spans="1:9" outlineLevel="1">
       <c r="A67" s="3"/>
       <c r="B67" s="3" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="C67" s="3"/>
       <c r="D67" s="3"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="3"/>
       <c r="H67" s="3"/>
       <c r="I67" s="3"/>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>34823</v>
+        <v>35487</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>271.34</v>
+        <v>1151.64</v>
       </c>
       <c r="G68" s="1"/>
       <c r="H68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I68" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
-      <c r="B69" s="1"/>
-[...3 lines deleted...]
-      <c r="F69" s="1"/>
+      <c r="B69" s="1">
+        <v>35486</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D69" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E69" s="1">
+        <v>1</v>
+      </c>
+      <c r="F69" s="1">
+        <v>1041.96</v>
+      </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="1"/>
-[...13 lines deleted...]
-      <c r="I70" s="3"/>
+      <c r="H69" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I69" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" outlineLevel="2">
+      <c r="A70" s="1"/>
+      <c r="B70" s="1">
+        <v>35488</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D70" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E70" s="1">
+        <v>1</v>
+      </c>
+      <c r="F70" s="1">
+        <v>674.53</v>
+      </c>
+      <c r="G70" s="1"/>
+      <c r="H70" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I70" s="5" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>34808</v>
+        <v>35469</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="D71" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>2421.9</v>
+        <v>320.36</v>
       </c>
       <c r="G71" s="1"/>
       <c r="H71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I71" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>34809</v>
+        <v>35444</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>3498.3</v>
+        <v>2943.99</v>
       </c>
       <c r="G72" s="1"/>
       <c r="H72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I72" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
-      <c r="B73" s="1"/>
-[...3 lines deleted...]
-      <c r="F73" s="1"/>
+      <c r="B73" s="1">
+        <v>35489</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D73" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E73" s="1">
+        <v>1</v>
+      </c>
+      <c r="F73" s="1">
+        <v>1371</v>
+      </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="1"/>
-[...13 lines deleted...]
-      <c r="I74" s="3"/>
+      <c r="H73" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I73" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" outlineLevel="2">
+      <c r="A74" s="1"/>
+      <c r="B74" s="1"/>
+      <c r="C74" s="1"/>
+      <c r="D74" s="1"/>
+      <c r="E74" s="1"/>
+      <c r="F74" s="1"/>
+      <c r="G74" s="1"/>
+      <c r="H74" s="1"/>
+      <c r="I74" s="1"/>
     </row>
     <row r="75" spans="1:9" outlineLevel="1">
       <c r="A75" s="3"/>
       <c r="B75" s="3" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="C75" s="3"/>
       <c r="D75" s="3"/>
       <c r="E75" s="3"/>
       <c r="F75" s="3"/>
       <c r="G75" s="3"/>
       <c r="H75" s="3"/>
       <c r="I75" s="3"/>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>34775</v>
+        <v>35448</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>716.25</v>
+        <v>29.71</v>
       </c>
       <c r="G76" s="1"/>
       <c r="H76" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I76" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
-      <c r="B77" s="1"/>
-[...3 lines deleted...]
-      <c r="F77" s="1"/>
+      <c r="B77" s="1">
+        <v>35447</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D77" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E77" s="1">
+        <v>1</v>
+      </c>
+      <c r="F77" s="1">
+        <v>37.93</v>
+      </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="1"/>
-[...15 lines deleted...]
-    <row r="79" spans="1:9" outlineLevel="1">
+      <c r="H77" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I77" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" outlineLevel="2">
+      <c r="A78" s="1"/>
+      <c r="B78" s="1">
+        <v>35519</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D78" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E78" s="1">
+        <v>1</v>
+      </c>
+      <c r="F78" s="1">
+        <v>39.76</v>
+      </c>
+      <c r="G78" s="1"/>
+      <c r="H78" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I78" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>34804</v>
+        <v>35520</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="D79" s="1">
-        <v>8443321000</v>
+        <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>13206.08</v>
+        <v>43.42</v>
       </c>
       <c r="G79" s="1"/>
       <c r="H79" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I79" s="5" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="80" spans="1:9" outlineLevel="1">
+    <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1"/>
       <c r="C80" s="1"/>
       <c r="D80" s="1"/>
       <c r="E80" s="1"/>
       <c r="F80" s="1"/>
       <c r="G80" s="1"/>
       <c r="H80" s="1"/>
       <c r="I80" s="1"/>
     </row>
-    <row r="81" spans="1:9">
+    <row r="81" spans="1:9" outlineLevel="1">
       <c r="A81" s="3"/>
       <c r="B81" s="3" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="C81" s="3"/>
       <c r="D81" s="3"/>
       <c r="E81" s="3"/>
       <c r="F81" s="3"/>
       <c r="G81" s="3"/>
       <c r="H81" s="3"/>
       <c r="I81" s="3"/>
     </row>
-    <row r="82" spans="1:9" outlineLevel="1">
+    <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>26547</v>
+        <v>35506</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="D82" s="1"/>
+        <v>81</v>
+      </c>
+      <c r="D82" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E82" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F82" s="1">
-        <v>2152.8</v>
+        <v>37.02</v>
       </c>
       <c r="G82" s="1"/>
       <c r="H82" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="I82" s="1" t="s">
-[...3 lines deleted...]
-    <row r="83" spans="1:9" outlineLevel="1">
+      <c r="I82" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>26545</v>
+        <v>35429</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="D83" s="1"/>
+        <v>82</v>
+      </c>
+      <c r="D83" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>2691</v>
+        <v>149.9</v>
       </c>
       <c r="G83" s="1"/>
       <c r="H83" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="I83" s="1" t="s">
-[...3 lines deleted...]
-    <row r="84" spans="1:9" outlineLevel="1">
+      <c r="I83" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>26609</v>
+        <v>35466</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="D84" s="1"/>
+        <v>83</v>
+      </c>
+      <c r="D84" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E84" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F84" s="1">
-        <v>2691</v>
+        <v>43.42</v>
       </c>
       <c r="G84" s="1"/>
       <c r="H84" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="I84" s="1" t="s">
-[...3 lines deleted...]
-    <row r="85" spans="1:9" outlineLevel="1">
+      <c r="I84" s="5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>28387</v>
+        <v>35507</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="D85" s="1"/>
+        <v>84</v>
+      </c>
+      <c r="D85" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>2691</v>
+        <v>191.94</v>
       </c>
       <c r="G85" s="1"/>
       <c r="H85" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="I85" s="1" t="s">
-[...3 lines deleted...]
-    <row r="86" spans="1:9" outlineLevel="1">
+      <c r="I85" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>28347</v>
+        <v>35445</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="D86" s="1"/>
+        <v>85</v>
+      </c>
+      <c r="D86" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E86" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F86" s="1">
-        <v>1121.25</v>
+        <v>35.65</v>
       </c>
       <c r="G86" s="1"/>
       <c r="H86" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I86" s="1" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:9" outlineLevel="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>28388</v>
+        <v>35446</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="D87" s="1"/>
+        <v>86</v>
+      </c>
+      <c r="D87" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E87" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F87" s="1">
-        <v>2152.8</v>
+        <v>35.65</v>
       </c>
       <c r="G87" s="1"/>
       <c r="H87" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I87" s="1" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="88" spans="1:9" outlineLevel="1">
+    <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>28204</v>
+        <v>35508</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="D88" s="1"/>
+        <v>87</v>
+      </c>
+      <c r="D88" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>1614.6</v>
+        <v>82.26000000000001</v>
       </c>
       <c r="G88" s="1"/>
       <c r="H88" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="I88" s="1" t="s">
-[...3 lines deleted...]
-    <row r="89" spans="1:9" outlineLevel="1">
+      <c r="I88" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>28205</v>
+        <v>35443</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="D89" s="1"/>
+        <v>88</v>
+      </c>
+      <c r="D89" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>1533.87</v>
+        <v>663.5599999999999</v>
       </c>
       <c r="G89" s="1"/>
       <c r="H89" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="I89" s="1" t="s">
-[...3 lines deleted...]
-    <row r="90" spans="1:9" outlineLevel="1">
+      <c r="I89" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>30976</v>
+        <v>35521</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="D90" s="1"/>
+        <v>89</v>
+      </c>
+      <c r="D90" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>2152.8</v>
+        <v>1362.77</v>
       </c>
       <c r="G90" s="1"/>
       <c r="H90" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="I90" s="1" t="s">
-[...3 lines deleted...]
-    <row r="91" spans="1:9" outlineLevel="1">
+      <c r="I90" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>32712</v>
+        <v>35437</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="D91" s="1">
-        <v>8443321000</v>
+        <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>4305.6</v>
+        <v>739.88</v>
       </c>
       <c r="G91" s="1"/>
       <c r="H91" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="I91" s="1" t="s">
-[...3 lines deleted...]
-    <row r="92" spans="1:9" outlineLevel="1">
+      <c r="I91" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
-      <c r="B92" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="B92" s="1"/>
+      <c r="C92" s="1"/>
       <c r="D92" s="1"/>
-      <c r="E92" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="E92" s="1"/>
+      <c r="F92" s="1"/>
       <c r="G92" s="1"/>
-      <c r="H92" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H92" s="1"/>
+      <c r="I92" s="1"/>
     </row>
     <row r="93" spans="1:9" outlineLevel="1">
-      <c r="A93" s="1"/>
-[...23 lines deleted...]
-    <row r="94" spans="1:9" outlineLevel="1">
+      <c r="A93" s="3"/>
+      <c r="B93" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="C93" s="3"/>
+      <c r="D93" s="3"/>
+      <c r="E93" s="3"/>
+      <c r="F93" s="3"/>
+      <c r="G93" s="3"/>
+      <c r="H93" s="3"/>
+      <c r="I93" s="3"/>
+    </row>
+    <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>30981</v>
+        <v>35497</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="D94" s="1"/>
+        <v>92</v>
+      </c>
+      <c r="D94" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E94" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F94" s="1">
-        <v>3229.2</v>
+        <v>18.28</v>
       </c>
       <c r="G94" s="1"/>
       <c r="H94" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="I94" s="1" t="s">
-[...3 lines deleted...]
-    <row r="95" spans="1:9" outlineLevel="1">
+      <c r="I94" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
-        <v>31677</v>
+        <v>35498</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="D95" s="1"/>
+        <v>93</v>
+      </c>
+      <c r="D95" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E95" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F95" s="1">
-        <v>3229.2</v>
+        <v>13.71</v>
       </c>
       <c r="G95" s="1"/>
       <c r="H95" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="I95" s="1" t="s">
-[...3 lines deleted...]
-    <row r="96" spans="1:9" outlineLevel="1">
+      <c r="I95" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
-        <v>33074</v>
+        <v>35496</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="D96" s="1">
-        <v>8443321000</v>
+        <v>8443999090</v>
       </c>
       <c r="E96" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F96" s="1">
-        <v>11302.2</v>
+        <v>13.71</v>
       </c>
       <c r="G96" s="1"/>
       <c r="H96" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="I96" s="1" t="s">
-[...3 lines deleted...]
-    <row r="97" spans="1:9" outlineLevel="1">
+      <c r="I96" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
-        <v>33172</v>
+        <v>35505</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="D97" s="1">
-        <v>8443321000</v>
+        <v>8443999090</v>
       </c>
       <c r="E97" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F97" s="1">
-        <v>9687.6</v>
+        <v>13.25</v>
       </c>
       <c r="G97" s="1"/>
       <c r="H97" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="I97" s="1" t="s">
-[...3 lines deleted...]
-    <row r="98" spans="1:9" outlineLevel="1">
+      <c r="I97" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
-      <c r="B98" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="B98" s="1"/>
+      <c r="C98" s="1"/>
       <c r="D98" s="1"/>
-      <c r="E98" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="E98" s="1"/>
+      <c r="F98" s="1"/>
       <c r="G98" s="1"/>
-      <c r="H98" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H98" s="1"/>
+      <c r="I98" s="1"/>
     </row>
     <row r="99" spans="1:9" outlineLevel="1">
-      <c r="A99" s="1"/>
-[...21 lines deleted...]
-    <row r="100" spans="1:9" outlineLevel="1">
+      <c r="A99" s="3"/>
+      <c r="B99" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="C99" s="3"/>
+      <c r="D99" s="3"/>
+      <c r="E99" s="3"/>
+      <c r="F99" s="3"/>
+      <c r="G99" s="3"/>
+      <c r="H99" s="3"/>
+      <c r="I99" s="3"/>
+    </row>
+    <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
-        <v>33077</v>
+        <v>35449</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="D100" s="1">
-        <v>8443321000</v>
+        <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>3498.3</v>
+        <v>286.08</v>
       </c>
       <c r="G100" s="1"/>
       <c r="H100" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="I100" s="1" t="s">
-[...3 lines deleted...]
-    <row r="101" spans="1:9" outlineLevel="1">
+      <c r="I100" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
-        <v>30478</v>
+        <v>35450</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="D101" s="1"/>
+        <v>98</v>
+      </c>
+      <c r="D101" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>5382</v>
+        <v>257.29</v>
       </c>
       <c r="G101" s="1"/>
       <c r="H101" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="I101" s="1" t="s">
-[...3 lines deleted...]
-    <row r="102" spans="1:9" outlineLevel="1">
+      <c r="I101" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
-      <c r="B102" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="B102" s="1"/>
+      <c r="C102" s="1"/>
       <c r="D102" s="1"/>
-      <c r="E102" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="E102" s="1"/>
+      <c r="F102" s="1"/>
       <c r="G102" s="1"/>
-      <c r="H102" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H102" s="1"/>
+      <c r="I102" s="1"/>
     </row>
     <row r="103" spans="1:9" outlineLevel="1">
-      <c r="A103" s="1"/>
-[...21 lines deleted...]
-    <row r="104" spans="1:9" outlineLevel="1">
+      <c r="A103" s="3"/>
+      <c r="B103" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="C103" s="3"/>
+      <c r="D103" s="3"/>
+      <c r="E103" s="3"/>
+      <c r="F103" s="3"/>
+      <c r="G103" s="3"/>
+      <c r="H103" s="3"/>
+      <c r="I103" s="3"/>
+    </row>
+    <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
-        <v>32164</v>
+        <v>35428</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="D104" s="1"/>
+        <v>100</v>
+      </c>
+      <c r="D104" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>5382</v>
+        <v>329.04</v>
       </c>
       <c r="G104" s="1"/>
       <c r="H104" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="I104" s="1" t="s">
-[...3 lines deleted...]
-    <row r="105" spans="1:9" outlineLevel="1">
+      <c r="I104" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
-      <c r="B105" s="1"/>
-[...3 lines deleted...]
-      <c r="F105" s="1"/>
+      <c r="B105" s="1">
+        <v>35510</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D105" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E105" s="1">
+        <v>1</v>
+      </c>
+      <c r="F105" s="1">
+        <v>428.67</v>
+      </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="1"/>
-[...15 lines deleted...]
-    <row r="107" spans="1:9" outlineLevel="1">
+      <c r="H105" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I105" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" outlineLevel="2">
+      <c r="A106" s="1"/>
+      <c r="B106" s="1">
+        <v>35441</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D106" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E106" s="1">
+        <v>100</v>
+      </c>
+      <c r="F106" s="1">
+        <v>97.34</v>
+      </c>
+      <c r="G106" s="1"/>
+      <c r="H106" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I106" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
-        <v>34790</v>
+        <v>35442</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="D107" s="1">
-        <v>8471607000</v>
+        <v>8443999090</v>
       </c>
       <c r="E107" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F107" s="1">
-        <v>15248.1</v>
+        <v>146.24</v>
       </c>
       <c r="G107" s="1"/>
       <c r="H107" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I107" s="1" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:9" outlineLevel="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
-      <c r="B108" s="1"/>
-[...3 lines deleted...]
-      <c r="F108" s="1"/>
+      <c r="B108" s="1">
+        <v>35440</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D108" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E108" s="1">
+        <v>100</v>
+      </c>
+      <c r="F108" s="1">
+        <v>47.99</v>
+      </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="1"/>
-[...13 lines deleted...]
-      <c r="I109" s="3"/>
+      <c r="H108" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I108" s="1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" outlineLevel="2">
+      <c r="A109" s="1"/>
+      <c r="B109" s="1"/>
+      <c r="C109" s="1"/>
+      <c r="D109" s="1"/>
+      <c r="E109" s="1"/>
+      <c r="F109" s="1"/>
+      <c r="G109" s="1"/>
+      <c r="H109" s="1"/>
+      <c r="I109" s="1"/>
     </row>
     <row r="110" spans="1:9" outlineLevel="1">
-      <c r="A110" s="1"/>
-[...23 lines deleted...]
-    <row r="111" spans="1:9" outlineLevel="1">
+      <c r="A110" s="3"/>
+      <c r="B110" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="C110" s="3"/>
+      <c r="D110" s="3"/>
+      <c r="E110" s="3"/>
+      <c r="F110" s="3"/>
+      <c r="G110" s="3"/>
+      <c r="H110" s="3"/>
+      <c r="I110" s="3"/>
+    </row>
+    <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
-      <c r="B111" s="1"/>
-[...3 lines deleted...]
-      <c r="F111" s="1"/>
+      <c r="B111" s="1">
+        <v>35556</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="D111" s="1">
+        <v>8542329000</v>
+      </c>
+      <c r="E111" s="1">
+        <v>1</v>
+      </c>
+      <c r="F111" s="1">
+        <v>142.58</v>
+      </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="1"/>
-[...15 lines deleted...]
-    <row r="113" spans="1:9" outlineLevel="1">
+      <c r="H111" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I111" s="5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" outlineLevel="2">
+      <c r="A112" s="1"/>
+      <c r="B112" s="1">
+        <v>35557</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D112" s="1">
+        <v>8542329000</v>
+      </c>
+      <c r="E112" s="1">
+        <v>1</v>
+      </c>
+      <c r="F112" s="1">
+        <v>154.47</v>
+      </c>
+      <c r="G112" s="1"/>
+      <c r="H112" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I112" s="5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
-        <v>31319</v>
+        <v>35451</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="D113" s="1">
-        <v>3707909000</v>
+        <v>8443991000</v>
       </c>
       <c r="E113" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>76.69</v>
+        <v>711.55</v>
       </c>
       <c r="G113" s="1"/>
       <c r="H113" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I113" s="5" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:9" outlineLevel="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
-        <v>34813</v>
+        <v>35479</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="D114" s="1">
-        <v>3707909000</v>
+        <v>8533210000</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>618.48</v>
+        <v>80.43000000000001</v>
       </c>
       <c r="G114" s="1"/>
       <c r="H114" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="I114" s="5" t="s">
-[...3 lines deleted...]
-    <row r="115" spans="1:9" outlineLevel="1">
+      <c r="I114" s="1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
-      <c r="B115" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B115" s="1"/>
+      <c r="C115" s="1"/>
+      <c r="D115" s="1"/>
+      <c r="E115" s="1"/>
+      <c r="F115" s="1"/>
       <c r="G115" s="1"/>
-      <c r="H115" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H115" s="1"/>
+      <c r="I115" s="1"/>
     </row>
     <row r="116" spans="1:9" outlineLevel="1">
-      <c r="A116" s="1"/>
-[...23 lines deleted...]
-    <row r="117" spans="1:9" outlineLevel="1">
+      <c r="A116" s="3"/>
+      <c r="B116" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="C116" s="3"/>
+      <c r="D116" s="3"/>
+      <c r="E116" s="3"/>
+      <c r="F116" s="3"/>
+      <c r="G116" s="3"/>
+      <c r="H116" s="3"/>
+      <c r="I116" s="3"/>
+    </row>
+    <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
-        <v>34784</v>
+        <v>35463</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="D117" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>307.67</v>
+        <v>317.16</v>
       </c>
       <c r="G117" s="1"/>
       <c r="H117" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="I117" s="1" t="s">
-[...3 lines deleted...]
-    <row r="118" spans="1:9" outlineLevel="1">
+      <c r="I117" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
-        <v>34783</v>
+        <v>35457</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="D118" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>591.12</v>
+        <v>248.61</v>
       </c>
       <c r="G118" s="1"/>
       <c r="H118" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I118" s="5" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:9" outlineLevel="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
-      <c r="B119" s="1"/>
-[...3 lines deleted...]
-      <c r="F119" s="1"/>
+      <c r="B119" s="1">
+        <v>35458</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D119" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E119" s="1">
+        <v>1</v>
+      </c>
+      <c r="F119" s="1">
+        <v>110.59</v>
+      </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="1"/>
-[...36 lines deleted...]
-      <c r="I121" s="5" t="s">
+      <c r="H119" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I119" s="5" t="s">
         <v>15</v>
       </c>
     </row>
+    <row r="120" spans="1:9" outlineLevel="2">
+      <c r="A120" s="1"/>
+      <c r="B120" s="1"/>
+      <c r="C120" s="1"/>
+      <c r="D120" s="1"/>
+      <c r="E120" s="1"/>
+      <c r="F120" s="1"/>
+      <c r="G120" s="1"/>
+      <c r="H120" s="1"/>
+      <c r="I120" s="1"/>
+    </row>
+    <row r="121" spans="1:9">
+      <c r="A121" s="3"/>
+      <c r="B121" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C121" s="3"/>
+      <c r="D121" s="3"/>
+      <c r="E121" s="3"/>
+      <c r="F121" s="3"/>
+      <c r="G121" s="3"/>
+      <c r="H121" s="3"/>
+      <c r="I121" s="3"/>
+    </row>
     <row r="122" spans="1:9" outlineLevel="1">
-      <c r="A122" s="1"/>
-[...23 lines deleted...]
-    <row r="123" spans="1:9" outlineLevel="1">
+      <c r="A122" s="3"/>
+      <c r="B122" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="C122" s="3"/>
+      <c r="D122" s="3"/>
+      <c r="E122" s="3"/>
+      <c r="F122" s="3"/>
+      <c r="G122" s="3"/>
+      <c r="H122" s="3"/>
+      <c r="I122" s="3"/>
+    </row>
+    <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
-        <v>34812</v>
+        <v>35438</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D123" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>6017.52</v>
+        <v>6937.26</v>
       </c>
       <c r="G123" s="1"/>
       <c r="H123" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I123" s="5" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="124" spans="1:9" outlineLevel="1">
+    <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1"/>
       <c r="C124" s="1"/>
       <c r="D124" s="1"/>
       <c r="E124" s="1"/>
       <c r="F124" s="1"/>
       <c r="G124" s="1"/>
       <c r="H124" s="1"/>
       <c r="I124" s="1"/>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="3"/>
       <c r="B125" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="C125" s="3"/>
       <c r="D125" s="3"/>
       <c r="E125" s="3"/>
       <c r="F125" s="3"/>
       <c r="G125" s="3"/>
       <c r="H125" s="3"/>
       <c r="I125" s="3"/>
     </row>
     <row r="126" spans="1:9" outlineLevel="1">
-      <c r="A126" s="1"/>
-[...23 lines deleted...]
-    <row r="127" spans="1:9" outlineLevel="1">
+      <c r="A126" s="3"/>
+      <c r="B126" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="C126" s="3"/>
+      <c r="D126" s="3"/>
+      <c r="E126" s="3"/>
+      <c r="F126" s="3"/>
+      <c r="G126" s="3"/>
+      <c r="H126" s="3"/>
+      <c r="I126" s="3"/>
+    </row>
+    <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
-        <v>34793</v>
+        <v>35522</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="D127" s="1">
-        <v>3402209000</v>
+        <v>8443999090</v>
       </c>
       <c r="E127" s="1">
         <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>1130.22</v>
+        <v>239.47</v>
       </c>
       <c r="G127" s="1"/>
       <c r="H127" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I127" s="5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9" outlineLevel="2">
+      <c r="A128" s="1"/>
+      <c r="B128" s="1">
+        <v>35481</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="D128" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E128" s="1">
+        <v>1</v>
+      </c>
+      <c r="F128" s="1">
+        <v>987.12</v>
+      </c>
+      <c r="G128" s="1"/>
+      <c r="H128" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I128" s="5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9" outlineLevel="2">
+      <c r="A129" s="1"/>
+      <c r="B129" s="1">
+        <v>35492</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D129" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E129" s="1">
+        <v>1</v>
+      </c>
+      <c r="F129" s="1">
+        <v>647.5700000000001</v>
+      </c>
+      <c r="G129" s="1"/>
+      <c r="H129" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I129" s="5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" outlineLevel="2">
+      <c r="A130" s="1"/>
+      <c r="B130" s="1">
+        <v>35523</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="D130" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E130" s="1">
+        <v>1</v>
+      </c>
+      <c r="F130" s="1">
+        <v>1085.83</v>
+      </c>
+      <c r="G130" s="1"/>
+      <c r="H130" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I130" s="5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9" outlineLevel="2">
+      <c r="A131" s="1"/>
+      <c r="B131" s="1">
+        <v>35482</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D131" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E131" s="1">
+        <v>1</v>
+      </c>
+      <c r="F131" s="1">
+        <v>1206.48</v>
+      </c>
+      <c r="G131" s="1"/>
+      <c r="H131" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I131" s="5" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="128" spans="1:9">
-[...8 lines deleted...]
-      <c r="I128" s="1"/>
+    <row r="132" spans="1:9" outlineLevel="2">
+      <c r="A132" s="1"/>
+      <c r="B132" s="1">
+        <v>35494</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="D132" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E132" s="1">
+        <v>1</v>
+      </c>
+      <c r="F132" s="1">
+        <v>698.75</v>
+      </c>
+      <c r="G132" s="1"/>
+      <c r="H132" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I132" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" outlineLevel="2">
+      <c r="A133" s="1"/>
+      <c r="B133" s="1">
+        <v>35524</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="D133" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E133" s="1">
+        <v>1</v>
+      </c>
+      <c r="F133" s="1">
+        <v>1327.13</v>
+      </c>
+      <c r="G133" s="1"/>
+      <c r="H133" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I133" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" outlineLevel="2">
+      <c r="A134" s="1"/>
+      <c r="B134" s="1"/>
+      <c r="C134" s="1"/>
+      <c r="D134" s="1"/>
+      <c r="E134" s="1"/>
+      <c r="F134" s="1"/>
+      <c r="G134" s="1"/>
+      <c r="H134" s="1"/>
+      <c r="I134" s="1"/>
+    </row>
+    <row r="135" spans="1:9" outlineLevel="1">
+      <c r="A135" s="3"/>
+      <c r="B135" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="C135" s="3"/>
+      <c r="D135" s="3"/>
+      <c r="E135" s="3"/>
+      <c r="F135" s="3"/>
+      <c r="G135" s="3"/>
+      <c r="H135" s="3"/>
+      <c r="I135" s="3"/>
+    </row>
+    <row r="136" spans="1:9" outlineLevel="2">
+      <c r="A136" s="1"/>
+      <c r="B136" s="1">
+        <v>35538</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D136" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E136" s="1">
+        <v>1</v>
+      </c>
+      <c r="F136" s="1">
+        <v>1394.31</v>
+      </c>
+      <c r="G136" s="1"/>
+      <c r="H136" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I136" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9" outlineLevel="2">
+      <c r="A137" s="1"/>
+      <c r="B137" s="1">
+        <v>35533</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="D137" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E137" s="1">
+        <v>1</v>
+      </c>
+      <c r="F137" s="1">
+        <v>1102.28</v>
+      </c>
+      <c r="G137" s="1"/>
+      <c r="H137" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I137" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9" outlineLevel="2">
+      <c r="A138" s="1"/>
+      <c r="B138" s="1">
+        <v>35536</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D138" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E138" s="1">
+        <v>1</v>
+      </c>
+      <c r="F138" s="1">
+        <v>1212.88</v>
+      </c>
+      <c r="G138" s="1"/>
+      <c r="H138" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I138" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9" outlineLevel="2">
+      <c r="A139" s="1"/>
+      <c r="B139" s="1">
+        <v>35534</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="D139" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E139" s="1">
+        <v>1</v>
+      </c>
+      <c r="F139" s="1">
+        <v>1562.94</v>
+      </c>
+      <c r="G139" s="1"/>
+      <c r="H139" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I139" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9" outlineLevel="2">
+      <c r="A140" s="1"/>
+      <c r="B140" s="1">
+        <v>35537</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="D140" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E140" s="1">
+        <v>1</v>
+      </c>
+      <c r="F140" s="1">
+        <v>1719.69</v>
+      </c>
+      <c r="G140" s="1"/>
+      <c r="H140" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I140" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9" outlineLevel="2">
+      <c r="A141" s="1"/>
+      <c r="B141" s="1">
+        <v>35515</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D141" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E141" s="1">
+        <v>1</v>
+      </c>
+      <c r="F141" s="1">
+        <v>356.46</v>
+      </c>
+      <c r="G141" s="1"/>
+      <c r="H141" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I141" s="5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9" outlineLevel="2">
+      <c r="A142" s="1"/>
+      <c r="B142" s="1"/>
+      <c r="C142" s="1"/>
+      <c r="D142" s="1"/>
+      <c r="E142" s="1"/>
+      <c r="F142" s="1"/>
+      <c r="G142" s="1"/>
+      <c r="H142" s="1"/>
+      <c r="I142" s="1"/>
+    </row>
+    <row r="143" spans="1:9" outlineLevel="1">
+      <c r="A143" s="3"/>
+      <c r="B143" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="C143" s="3"/>
+      <c r="D143" s="3"/>
+      <c r="E143" s="3"/>
+      <c r="F143" s="3"/>
+      <c r="G143" s="3"/>
+      <c r="H143" s="3"/>
+      <c r="I143" s="3"/>
+    </row>
+    <row r="144" spans="1:9" outlineLevel="2">
+      <c r="A144" s="1"/>
+      <c r="B144" s="1">
+        <v>31801</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="D144" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E144" s="1">
+        <v>1</v>
+      </c>
+      <c r="F144" s="1">
+        <v>315.33</v>
+      </c>
+      <c r="G144" s="1"/>
+      <c r="H144" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I144" s="1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9" outlineLevel="2">
+      <c r="A145" s="1"/>
+      <c r="B145" s="1">
+        <v>35460</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="D145" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E145" s="1">
+        <v>1</v>
+      </c>
+      <c r="F145" s="1">
+        <v>1083.09</v>
+      </c>
+      <c r="G145" s="1"/>
+      <c r="H145" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I145" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9" outlineLevel="2">
+      <c r="A146" s="1"/>
+      <c r="B146" s="1">
+        <v>35461</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="D146" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E146" s="1">
+        <v>1</v>
+      </c>
+      <c r="F146" s="1">
+        <v>1505.82</v>
+      </c>
+      <c r="G146" s="1"/>
+      <c r="H146" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I146" s="5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9" outlineLevel="2">
+      <c r="A147" s="1"/>
+      <c r="B147" s="1">
+        <v>34129</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="D147" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E147" s="1">
+        <v>1</v>
+      </c>
+      <c r="F147" s="1">
+        <v>252.26</v>
+      </c>
+      <c r="G147" s="1"/>
+      <c r="H147" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I147" s="5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9" outlineLevel="2">
+      <c r="A148" s="1"/>
+      <c r="B148" s="1"/>
+      <c r="C148" s="1"/>
+      <c r="D148" s="1"/>
+      <c r="E148" s="1"/>
+      <c r="F148" s="1"/>
+      <c r="G148" s="1"/>
+      <c r="H148" s="1"/>
+      <c r="I148" s="1"/>
+    </row>
+    <row r="149" spans="1:9">
+      <c r="A149" s="3"/>
+      <c r="B149" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C149" s="3"/>
+      <c r="D149" s="3"/>
+      <c r="E149" s="3"/>
+      <c r="F149" s="3"/>
+      <c r="G149" s="3"/>
+      <c r="H149" s="3"/>
+      <c r="I149" s="3"/>
+    </row>
+    <row r="150" spans="1:9" outlineLevel="1">
+      <c r="A150" s="1"/>
+      <c r="B150" s="1">
+        <v>35439</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="D150" s="1">
+        <v>4802562000</v>
+      </c>
+      <c r="E150" s="1">
+        <v>5</v>
+      </c>
+      <c r="F150" s="1">
+        <v>169.09</v>
+      </c>
+      <c r="G150" s="1"/>
+      <c r="H150" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I150" s="1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9" outlineLevel="1">
+      <c r="A151" s="1"/>
+      <c r="B151" s="1"/>
+      <c r="C151" s="1"/>
+      <c r="D151" s="1"/>
+      <c r="E151" s="1"/>
+      <c r="F151" s="1"/>
+      <c r="G151" s="1"/>
+      <c r="H151" s="1"/>
+      <c r="I151" s="1"/>
+    </row>
+    <row r="152" spans="1:9">
+      <c r="A152" s="3"/>
+      <c r="B152" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="C152" s="3"/>
+      <c r="D152" s="3"/>
+      <c r="E152" s="3"/>
+      <c r="F152" s="3"/>
+      <c r="G152" s="3"/>
+      <c r="H152" s="3"/>
+      <c r="I152" s="3"/>
+    </row>
+    <row r="153" spans="1:9" outlineLevel="1">
+      <c r="A153" s="1"/>
+      <c r="B153" s="1">
+        <v>35434</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D153" s="1">
+        <v>8443321000</v>
+      </c>
+      <c r="E153" s="1">
+        <v>1</v>
+      </c>
+      <c r="F153" s="1">
+        <v>9766.549999999999</v>
+      </c>
+      <c r="G153" s="1"/>
+      <c r="H153" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I153" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9" outlineLevel="1">
+      <c r="A154" s="1"/>
+      <c r="B154" s="1"/>
+      <c r="C154" s="1"/>
+      <c r="D154" s="1"/>
+      <c r="E154" s="1"/>
+      <c r="F154" s="1"/>
+      <c r="G154" s="1"/>
+      <c r="H154" s="1"/>
+      <c r="I154" s="1"/>
+    </row>
+    <row r="155" spans="1:9">
+      <c r="A155" s="3"/>
+      <c r="B155" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="C155" s="3"/>
+      <c r="D155" s="3"/>
+      <c r="E155" s="3"/>
+      <c r="F155" s="3"/>
+      <c r="G155" s="3"/>
+      <c r="H155" s="3"/>
+      <c r="I155" s="3"/>
+    </row>
+    <row r="156" spans="1:9" outlineLevel="1">
+      <c r="A156" s="1"/>
+      <c r="B156" s="1">
+        <v>26578</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D156" s="1"/>
+      <c r="E156" s="1">
+        <v>1</v>
+      </c>
+      <c r="F156" s="1">
+        <v>1919.4</v>
+      </c>
+      <c r="G156" s="1"/>
+      <c r="H156" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I156" s="1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9" outlineLevel="1">
+      <c r="A157" s="1"/>
+      <c r="B157" s="1">
+        <v>26582</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="D157" s="1"/>
+      <c r="E157" s="1">
+        <v>1</v>
+      </c>
+      <c r="F157" s="1">
+        <v>1096.8</v>
+      </c>
+      <c r="G157" s="1"/>
+      <c r="H157" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I157" s="1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9" outlineLevel="1">
+      <c r="A158" s="1"/>
+      <c r="B158" s="1">
+        <v>26595</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D158" s="1"/>
+      <c r="E158" s="1">
+        <v>1</v>
+      </c>
+      <c r="F158" s="1">
+        <v>1096.8</v>
+      </c>
+      <c r="G158" s="1"/>
+      <c r="H158" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I158" s="1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="159" spans="1:9" outlineLevel="1">
+      <c r="A159" s="1"/>
+      <c r="B159" s="1">
+        <v>28751</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="D159" s="1">
+        <v>8443321000</v>
+      </c>
+      <c r="E159" s="1">
+        <v>1</v>
+      </c>
+      <c r="F159" s="1">
+        <v>4661.4</v>
+      </c>
+      <c r="G159" s="1"/>
+      <c r="H159" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I159" s="1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9" outlineLevel="1">
+      <c r="A160" s="1"/>
+      <c r="B160" s="1">
+        <v>28752</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D160" s="1">
+        <v>8443321000</v>
+      </c>
+      <c r="E160" s="1">
+        <v>1</v>
+      </c>
+      <c r="F160" s="1">
+        <v>4935.6</v>
+      </c>
+      <c r="G160" s="1"/>
+      <c r="H160" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I160" s="1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9" outlineLevel="1">
+      <c r="A161" s="1"/>
+      <c r="B161" s="1">
+        <v>26757</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="D161" s="1"/>
+      <c r="E161" s="1">
+        <v>1</v>
+      </c>
+      <c r="F161" s="1">
+        <v>2742</v>
+      </c>
+      <c r="G161" s="1"/>
+      <c r="H161" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I161" s="1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9" outlineLevel="1">
+      <c r="A162" s="1"/>
+      <c r="B162" s="1">
+        <v>26766</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="D162" s="1"/>
+      <c r="E162" s="1">
+        <v>1</v>
+      </c>
+      <c r="F162" s="1">
+        <v>2193.6</v>
+      </c>
+      <c r="G162" s="1"/>
+      <c r="H162" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I162" s="1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9" outlineLevel="1">
+      <c r="A163" s="1"/>
+      <c r="B163" s="1"/>
+      <c r="C163" s="1"/>
+      <c r="D163" s="1"/>
+      <c r="E163" s="1"/>
+      <c r="F163" s="1"/>
+      <c r="G163" s="1"/>
+      <c r="H163" s="1"/>
+      <c r="I163" s="1"/>
+    </row>
+    <row r="164" spans="1:9">
+      <c r="A164" s="3"/>
+      <c r="B164" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="C164" s="3"/>
+      <c r="D164" s="3"/>
+      <c r="E164" s="3"/>
+      <c r="F164" s="3"/>
+      <c r="G164" s="3"/>
+      <c r="H164" s="3"/>
+      <c r="I164" s="3"/>
+    </row>
+    <row r="165" spans="1:9" outlineLevel="1">
+      <c r="A165" s="1"/>
+      <c r="B165" s="1">
+        <v>25769</v>
+      </c>
+      <c r="C165" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="D165" s="1">
+        <v>3215110000</v>
+      </c>
+      <c r="E165" s="1">
+        <v>1</v>
+      </c>
+      <c r="F165" s="1">
+        <v>111.97</v>
+      </c>
+      <c r="G165" s="1"/>
+      <c r="H165" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I165" s="1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9">
+      <c r="A166" s="1"/>
+      <c r="B166" s="1"/>
+      <c r="C166" s="1"/>
+      <c r="D166" s="1"/>
+      <c r="E166" s="1"/>
+      <c r="F166" s="1"/>
+      <c r="G166" s="1"/>
+      <c r="H166" s="1"/>
+      <c r="I166" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B12:I12"/>
-    <mergeCell ref="B20:I20"/>
-[...3 lines deleted...]
-    <mergeCell ref="B30:I30"/>
+    <mergeCell ref="B16:I16"/>
+    <mergeCell ref="B22:I22"/>
+    <mergeCell ref="B23:I23"/>
     <mergeCell ref="B33:I33"/>
-    <mergeCell ref="B36:I36"/>
-[...4 lines deleted...]
-    <mergeCell ref="B57:I57"/>
+    <mergeCell ref="B60:I60"/>
     <mergeCell ref="B63:I63"/>
-    <mergeCell ref="B66:I66"/>
     <mergeCell ref="B67:I67"/>
-    <mergeCell ref="B70:I70"/>
-    <mergeCell ref="B74:I74"/>
     <mergeCell ref="B75:I75"/>
-    <mergeCell ref="B78:I78"/>
     <mergeCell ref="B81:I81"/>
-    <mergeCell ref="B106:I106"/>
-[...2 lines deleted...]
-    <mergeCell ref="B120:I120"/>
+    <mergeCell ref="B93:I93"/>
+    <mergeCell ref="B99:I99"/>
+    <mergeCell ref="B103:I103"/>
+    <mergeCell ref="B110:I110"/>
+    <mergeCell ref="B116:I116"/>
+    <mergeCell ref="B121:I121"/>
+    <mergeCell ref="B122:I122"/>
     <mergeCell ref="B125:I125"/>
+    <mergeCell ref="B126:I126"/>
+    <mergeCell ref="B135:I135"/>
+    <mergeCell ref="B143:I143"/>
+    <mergeCell ref="B149:I149"/>
+    <mergeCell ref="B152:I152"/>
+    <mergeCell ref="B155:I155"/>
+    <mergeCell ref="B164:I164"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>